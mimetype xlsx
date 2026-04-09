--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -14,175 +14,661 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="PAPUA BARAT DAYA 5 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="PAPUA BARAT DAYA 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="PAPUA BARAT DAYA 3 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="PAPUA BARAT DAYA 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="PAPUA BARAT DAYA 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="PAPUA BARAT DAYA 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="PAPUA BARAT DAYA 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="PAPUA BARAT DAYA 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="PAPUA BARAT DAYA 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="PAPUA BARAT DAYA 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="PAPUA BARAT DAYA 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="PAPUA BARAT DAYA 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="PAPUA BARAT DAYA 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="PAPUA BARAT DAYA 2 - Caleg" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="551">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
+    <t>GELORA</t>
+  </si>
+  <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA</t>
   </si>
   <si>
+    <t>960003</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 3</t>
+  </si>
+  <si>
+    <t>9601</t>
+  </si>
+  <si>
+    <t>SORONG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Ir. ROKHMAN,ST, MM, MT, IPM, ASEAN Eng</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>KOMARUDIN</t>
+  </si>
+  <si>
+    <t>MUSRIYATI</t>
+  </si>
+  <si>
+    <t>RUDOLFO NAUW</t>
+  </si>
+  <si>
+    <t>MUHAMAD MANSYUR</t>
+  </si>
+  <si>
+    <t>MARLINA KAMBU</t>
+  </si>
+  <si>
+    <t>ZETH KLASJOK</t>
+  </si>
+  <si>
+    <t>RASMADI SUAIB, S.IKOM.</t>
+  </si>
+  <si>
+    <t>ORIGENES NAUW, S.Pd.</t>
+  </si>
+  <si>
+    <t>MILKA KADEMA</t>
+  </si>
+  <si>
+    <t>LEWI SYALUBU, S.E.</t>
+  </si>
+  <si>
+    <t>YUSUF MARAK, S.E.</t>
+  </si>
+  <si>
+    <t>OLIVIA EL SHADDAI WANGGAI</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>ESTERLITA ETHY SAGRIM</t>
+  </si>
+  <si>
+    <t>DARWIN PASARIBU</t>
+  </si>
+  <si>
+    <t>YACOMINCE KARUBABA</t>
+  </si>
+  <si>
+    <t>OKTOVIANUS MAMBRAKU</t>
+  </si>
+  <si>
+    <t>YULI IDA WOLANTI</t>
+  </si>
+  <si>
+    <t>Dr. NATALSEN BASNA, S.Hut, MP</t>
+  </si>
+  <si>
+    <t>LUKAS NAA</t>
+  </si>
+  <si>
+    <t>FEBRY JEIN ANDJAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>JACOB ESAU KOMIGI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>RASIMIN, S.E.</t>
+  </si>
+  <si>
+    <t>NANSY PRISILLIA KARUNDENG</t>
+  </si>
+  <si>
+    <t>HERRY NATANIEL ABAGO</t>
+  </si>
+  <si>
+    <t>JOSIAS MEDER</t>
+  </si>
+  <si>
+    <t>FRITS WANSON SIMANJUNTAK</t>
+  </si>
+  <si>
+    <t>ZETH KADAKOLO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMAD RIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>YOHANA ORAY</t>
+  </si>
+  <si>
+    <t>DEWI ASTUTIK, S.KOM.</t>
+  </si>
+  <si>
+    <t>YONATHAN MICHAEL T</t>
+  </si>
+  <si>
+    <t>MELIANUS PAULUS YABLE, S.H.</t>
+  </si>
+  <si>
+    <t>RIYATNO, S.T.</t>
+  </si>
+  <si>
+    <t>Markus Baho, S.E.</t>
+  </si>
+  <si>
+    <t>IBRAHIM POKKO</t>
+  </si>
+  <si>
+    <t>MELKIANUS MESAK SIMORI</t>
+  </si>
+  <si>
+    <t>NURAINI ROMPIS</t>
+  </si>
+  <si>
+    <t>ZETH MLASKIT</t>
+  </si>
+  <si>
+    <t>ISMAEL MISKIDI</t>
+  </si>
+  <si>
+    <t>DESSY ARSANDI LOSSEN</t>
+  </si>
+  <si>
+    <t>ADAM MANU DUWITH, S.Hut.</t>
+  </si>
+  <si>
+    <t>SUNARYO, S.Pd.SD., M.M.</t>
+  </si>
+  <si>
+    <t>KARUBIUM AGUSTINUS MOMOT, A.Md.</t>
+  </si>
+  <si>
+    <t>SUMIRAH. S.Si.</t>
+  </si>
+  <si>
+    <t>MARTHEN KOLIN</t>
+  </si>
+  <si>
+    <t>LINDA SALEH SAFAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MULYATI, S.Pd</t>
+  </si>
+  <si>
+    <t>ISWANTO JAWAS, S.Pd.I</t>
+  </si>
+  <si>
+    <t>Viani Kasenda</t>
+  </si>
+  <si>
+    <t>Muhamad Ismail Novrianto, S.T.</t>
+  </si>
+  <si>
+    <t>ARIFIN S.</t>
+  </si>
+  <si>
+    <t>ENGEL B. SEGIDIFAT</t>
+  </si>
+  <si>
+    <t>SULASTRI</t>
+  </si>
+  <si>
+    <t>ELIA OSOK</t>
+  </si>
+  <si>
+    <t>SUKMAWATI, S.An.</t>
+  </si>
+  <si>
+    <t>Ir. EKO TAVIP MARYANTO, M.T.</t>
+  </si>
+  <si>
+    <t>ANDRI</t>
+  </si>
+  <si>
+    <t>ROSI FAHRUNNINGSIH</t>
+  </si>
+  <si>
+    <t>AYU INDAH SULISTIYANI</t>
+  </si>
+  <si>
+    <t>DEDE HERAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>MELLANY RAHAYU NING TYAS</t>
+  </si>
+  <si>
+    <t>TIMOTIUS RUMPAIDUS</t>
+  </si>
+  <si>
+    <t>A. Adece Watem</t>
+  </si>
+  <si>
+    <t>AL WANUDDIN AL QADRY</t>
+  </si>
+  <si>
+    <t>MEGA LIA</t>
+  </si>
+  <si>
+    <t>Samad Wanma</t>
+  </si>
+  <si>
+    <t>MARTHINUS ABRAHAM NASARANY, S.H,M.H.</t>
+  </si>
+  <si>
+    <t>SARSITO, S.E.</t>
+  </si>
+  <si>
+    <t>FEBE HERMANUS</t>
+  </si>
+  <si>
+    <t>PUJIATI</t>
+  </si>
+  <si>
+    <t>YOHANES MALASMENE</t>
+  </si>
+  <si>
+    <t>CHRISTIAN ISMAEL RAMPING</t>
+  </si>
+  <si>
+    <t>MANFRET FATEM, S.H.</t>
+  </si>
+  <si>
+    <t>LOURY DA COSTA, S.H.</t>
+  </si>
+  <si>
+    <t>FERDINAND KADEMA, SS.</t>
+  </si>
+  <si>
+    <t>YUNITA UNIO</t>
+  </si>
+  <si>
+    <t>ALFIUS SEGIDIFAT</t>
+  </si>
+  <si>
+    <t>JOHANA MARIA ESTER REHATTA</t>
+  </si>
+  <si>
+    <t>MARIYANA ULIMPA, S.IP.</t>
+  </si>
+  <si>
+    <t>ZAKARIAS SU, S.H.</t>
+  </si>
+  <si>
+    <t>MARKUS MORENS R. MILI</t>
+  </si>
+  <si>
+    <t>YANDRY ALBERTHO SOUISSA</t>
+  </si>
+  <si>
+    <t>VEBRIANA SARIM</t>
+  </si>
+  <si>
+    <t>YORIM WAKUM</t>
+  </si>
+  <si>
+    <t>YAKOB GALUS</t>
+  </si>
+  <si>
+    <t>MARCO CHRISTIAN KALAMI</t>
+  </si>
+  <si>
+    <t>NUR ASMI</t>
+  </si>
+  <si>
+    <t>RAM YADANFLE</t>
+  </si>
+  <si>
+    <t>RAMLI</t>
+  </si>
+  <si>
+    <t>RAHMAT SETYAWAN</t>
+  </si>
+  <si>
+    <t>NENGSI</t>
+  </si>
+  <si>
+    <t>SUTRIYANINGSIH</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>960004</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 4</t>
+  </si>
+  <si>
+    <t>9603</t>
+  </si>
+  <si>
+    <t>RAJA AMPAT</t>
+  </si>
+  <si>
+    <t>MOHAMAD NASIR TOKOMADORAN, S.Pd.I, M.M</t>
+  </si>
+  <si>
+    <t>YULIANA PALULUN, S.H.</t>
+  </si>
+  <si>
+    <t>VIKTOR AMBAFEN, S.E.</t>
+  </si>
+  <si>
+    <t>NUR ASIA NGODIHO</t>
+  </si>
+  <si>
+    <t>MIRWAN, S.ST.Pi.</t>
+  </si>
+  <si>
+    <t>JAMALIA TAFALAS, SE., M.M.</t>
+  </si>
+  <si>
+    <t>DEMIANUS ENOS RUMPAIDUS, S.AN.</t>
+  </si>
+  <si>
+    <t>LOESYE ERMY FAINNO, A.Md</t>
+  </si>
+  <si>
+    <t>JOSEF PAULUS KAIBA</t>
+  </si>
+  <si>
+    <t>MONA SAFIRA UMPAIN</t>
+  </si>
+  <si>
+    <t>LUKAS IRIANTO PASARIBU</t>
+  </si>
+  <si>
+    <t>SHERLY MARTHA BUKORSYOM</t>
+  </si>
+  <si>
+    <t>HENRY ANDREW GEORGE WAIRARA, S.E.</t>
+  </si>
+  <si>
+    <t>ADRIANA IMELDA DAAT, S.Th.</t>
+  </si>
+  <si>
+    <t>YOAB YAPEN</t>
+  </si>
+  <si>
+    <t>AMOS MASPAITELLA, S.Sos.</t>
+  </si>
+  <si>
+    <t>RAJIF AHMAD, S.H</t>
+  </si>
+  <si>
+    <t>Drs. YANCE MAMBRASAR</t>
+  </si>
+  <si>
+    <t>ERNA IRYANI ELWOD,S.H</t>
+  </si>
+  <si>
+    <t>ARNOLD DEY,S.PD</t>
+  </si>
+  <si>
+    <t>Iwan Jafar</t>
+  </si>
+  <si>
+    <t>GIYO OMBREK SAUYAI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Calasina Tomasoa, S.Pd.SD</t>
+  </si>
+  <si>
+    <t>Esauw Bongkis Burdam, S.E.</t>
+  </si>
+  <si>
+    <t>RESNAL UMPAIN</t>
+  </si>
+  <si>
+    <t>DANCE BOSEREN</t>
+  </si>
+  <si>
+    <t>OKTOVINA SANADI</t>
+  </si>
+  <si>
+    <t>SAYID ACHMAD</t>
+  </si>
+  <si>
+    <t>DWI IRIYANTA, S.Pd.SD</t>
+  </si>
+  <si>
+    <t>SITTI SUHERNY</t>
+  </si>
+  <si>
+    <t>Rut Naomi Ronsumbre, S.T.</t>
+  </si>
+  <si>
+    <t>ROY HUSNI ARFAN, S.An.</t>
+  </si>
+  <si>
+    <t>YUNING M. FONATABA</t>
+  </si>
+  <si>
+    <t>SAKAMAN WARPUR</t>
+  </si>
+  <si>
+    <t>ARNIUS KAREL SAUYAI, A.Md.</t>
+  </si>
+  <si>
+    <t>KORANO ALFEROS MAMBRISAUW</t>
+  </si>
+  <si>
+    <t>YOSUA MANASER BURDAM</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI NINGSIH</t>
+  </si>
+  <si>
+    <t>HAKIB MAKASSAR</t>
+  </si>
+  <si>
+    <t>NURJANA RUMASUKUN, S.IP.</t>
+  </si>
+  <si>
+    <t>SAKARIAS J. FAIDIBAN</t>
+  </si>
+  <si>
+    <t>NATALIA BLESKADIT</t>
+  </si>
+  <si>
+    <t>AHMAD FARDHAL UMLATI</t>
+  </si>
+  <si>
+    <t>RAHMAWATI, S.IP.</t>
+  </si>
+  <si>
+    <t>YORIS RUMBEWAS, S.E.</t>
+  </si>
+  <si>
+    <t>MOH ALI BUGIS</t>
+  </si>
+  <si>
+    <t>FERDINAND FERNANDO MAKUSI</t>
+  </si>
+  <si>
+    <t>HERMONITHIS LEUHERY</t>
+  </si>
+  <si>
+    <t>JONWAEL YESAYA MENTANSAN</t>
+  </si>
+  <si>
+    <t>SILVESTER MJAM, S.Sos.</t>
+  </si>
+  <si>
+    <t>SYAHRULLAH SALATEN</t>
+  </si>
+  <si>
+    <t>AHMAD TALIB MACAP,S.T.</t>
+  </si>
+  <si>
+    <t>MARDIANTY ZULLAISSYAH SUPRIANTO</t>
+  </si>
+  <si>
+    <t>ARNES MAMBRASAR</t>
+  </si>
+  <si>
+    <t>JASPER LOUW</t>
+  </si>
+  <si>
+    <t>FREDY JESAYAS LEIHITU</t>
+  </si>
+  <si>
+    <t>KLAUDIA JANWARIN</t>
+  </si>
+  <si>
     <t>960005</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA 5</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>SORONG SELATAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>ABDUL GAFUR</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>DORCE ASMURUF, S.E.</t>
   </si>
   <si>
     <t>SILAS JARFI</t>
   </si>
   <si>
     <t>SIMON MAURITS SOREN, S.H,. M.H.</t>
   </si>
   <si>
     <t>NUR AINY WALLY, S.Kom.</t>
   </si>
   <si>
     <t>RUSTAN</t>
   </si>
   <si>
     <t>AGUSTINA DEDAIDA</t>
   </si>
   <si>
     <t>MUHAMAD HANAFI MUSLIM SIMURUT</t>
   </si>
   <si>
     <t>SUYETNO</t>
   </si>
   <si>
     <t>YULIAN KONDOLOGIT, M.Tr. A.P.</t>
@@ -256,53 +742,50 @@
   <si>
     <t>FERDINAN FRENGKY ONIM</t>
   </si>
   <si>
     <t>NICODEMUS MUTUTI</t>
   </si>
   <si>
     <t>ELSA MARDOLINA SARURY</t>
   </si>
   <si>
     <t>SAMARITAN ERGOR</t>
   </si>
   <si>
     <t>ONESIMUS WETAKU</t>
   </si>
   <si>
     <t>JOEL SAMAN, S.E.</t>
   </si>
   <si>
     <t>MARICE F GINUNY</t>
   </si>
   <si>
     <t>OTNIEL OKTOVIANUS BLES</t>
   </si>
   <si>
-    <t>GARUDA</t>
-[...1 lines deleted...]
-  <si>
     <t>960006</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA 6</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
     <t>MAYBRAT</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>TAMBRAUW</t>
   </si>
   <si>
     <t>NELWAN YEBLO</t>
   </si>
   <si>
     <t>KORNELIUS SUSIM, A.Md.Tek</t>
   </si>
   <si>
     <t>SUSANA YESAWEN</t>
@@ -448,56 +931,50 @@
   <si>
     <t>AFRIDA HERMINA IEK</t>
   </si>
   <si>
     <t>KRISTIAN KAITANA</t>
   </si>
   <si>
     <t>BETSY NOIJA</t>
   </si>
   <si>
     <t>WILLEM ASSEM, S.E.</t>
   </si>
   <si>
     <t>THOMAS BARU, S.Sos</t>
   </si>
   <si>
     <t>YUNESTI TUGAKERI, S.AP.</t>
   </si>
   <si>
     <t>JUNUS RUMANSARA, S.FT., M.M.Kes.</t>
   </si>
   <si>
     <t>VERONIKA SEDIK</t>
   </si>
   <si>
-    <t>GELORA</t>
-[...4 lines deleted...]
-  <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>960001</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA 1</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>KOTA SORONG</t>
   </si>
   <si>
     <t>ALBAR MUGES</t>
   </si>
   <si>
     <t>POLIKARPUS KELBULAN</t>
   </si>
   <si>
     <t>HALIJA SOAMOLE</t>
   </si>
   <si>
     <t>SUPRIYADI</t>
@@ -1208,527 +1685,50 @@
     <t>MUHAMAD DANIEL</t>
   </si>
   <si>
     <t>BANSA SAIMIMA</t>
   </si>
   <si>
     <t>SADIK YUNUS</t>
   </si>
   <si>
     <t>SITI MANIA ULAT, S.Sos.</t>
   </si>
   <si>
     <t>YUSAK PARIRIE</t>
   </si>
   <si>
     <t>NUR FAHIRA</t>
   </si>
   <si>
     <t>Onesimus Isir</t>
   </si>
   <si>
     <t>Hasan Suneth, S.AN.</t>
   </si>
   <si>
     <t>Mukhsanati, S.Sos.</t>
-  </si>
-[...475 lines deleted...]
-    <t>KLAUDIA JANWARIN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2064,10680 +2064,3054 @@
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>392</v>
+        <v>300</v>
       </c>
       <c r="D2" t="s">
-        <v>393</v>
+        <v>301</v>
       </c>
       <c r="E2" t="s">
-        <v>394</v>
+        <v>302</v>
       </c>
       <c r="F2" t="s">
-        <v>395</v>
+        <v>303</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
       <c r="Q2">
         <v>0</v>
       </c>
       <c r="R2">
         <v>0</v>
       </c>
       <c r="S2">
         <v>0</v>
       </c>
       <c r="T2">
         <v>0</v>
       </c>
       <c r="U2">
         <v>0</v>
       </c>
       <c r="V2">
         <v>0</v>
       </c>
       <c r="W2">
+        <v>0</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...7651 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>145</v>
+        <v>304</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>146</v>
+        <v>305</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>147</v>
+        <v>306</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>148</v>
+        <v>307</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>149</v>
+        <v>308</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>150</v>
+        <v>309</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>151</v>
+        <v>310</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>152</v>
+        <v>311</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>153</v>
+        <v>312</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>154</v>
+        <v>313</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>155</v>
+        <v>314</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>156</v>
+        <v>315</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>157</v>
+        <v>316</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>158</v>
+        <v>317</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>159</v>
+        <v>318</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>160</v>
+        <v>319</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>161</v>
+        <v>320</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>162</v>
+        <v>321</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>163</v>
+        <v>322</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>164</v>
+        <v>323</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>165</v>
+        <v>324</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>166</v>
+        <v>325</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>167</v>
+        <v>326</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>168</v>
+        <v>327</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>169</v>
+        <v>328</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>170</v>
+        <v>329</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>171</v>
+        <v>330</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>172</v>
+        <v>331</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>173</v>
+        <v>332</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>174</v>
+        <v>333</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>175</v>
+        <v>334</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
     </row>
     <row r="44"/>
     <row r="45">
       <c r="A45">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B46" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>176</v>
+        <v>335</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>336</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>178</v>
+        <v>337</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>179</v>
+        <v>338</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>339</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>181</v>
+        <v>340</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>182</v>
+        <v>341</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>342</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B57" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>184</v>
+        <v>343</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>185</v>
+        <v>344</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>186</v>
+        <v>345</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>187</v>
+        <v>346</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>188</v>
+        <v>347</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>348</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>190</v>
+        <v>349</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>191</v>
+        <v>350</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>192</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>352</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>194</v>
+        <v>353</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>195</v>
+        <v>354</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>196</v>
+        <v>355</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>197</v>
+        <v>356</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>357</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>358</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>200</v>
+        <v>359</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>360</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>202</v>
+        <v>361</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>203</v>
+        <v>362</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>363</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>364</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>365</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>207</v>
+        <v>366</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>208</v>
+        <v>367</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B95" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>210</v>
+        <v>369</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>211</v>
+        <v>370</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>212</v>
+        <v>371</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>213</v>
+        <v>372</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>214</v>
+        <v>373</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>215</v>
+        <v>374</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>216</v>
+        <v>375</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>217</v>
+        <v>376</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="C105" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B106" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>218</v>
+        <v>377</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>219</v>
+        <v>378</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>220</v>
+        <v>379</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B112" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>221</v>
+        <v>380</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>222</v>
+        <v>381</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>223</v>
+        <v>382</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>224</v>
+        <v>383</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>225</v>
+        <v>384</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>226</v>
+        <v>385</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>227</v>
+        <v>386</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>228</v>
+        <v>387</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C123" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>229</v>
+        <v>388</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>230</v>
+        <v>389</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>231</v>
+        <v>390</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>232</v>
+        <v>391</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>14</v>
       </c>
       <c r="B129" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B130" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C130" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>233</v>
+        <v>392</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>234</v>
+        <v>393</v>
       </c>
       <c r="C132" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>235</v>
+        <v>394</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>236</v>
+        <v>395</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>237</v>
+        <v>396</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>238</v>
+        <v>397</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>239</v>
+        <v>398</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>240</v>
+        <v>399</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C140" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B141" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C141" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>241</v>
+        <v>400</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>242</v>
+        <v>401</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>243</v>
+        <v>402</v>
       </c>
       <c r="C144" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>244</v>
+        <v>403</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>245</v>
+        <v>404</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>246</v>
+        <v>405</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>247</v>
+        <v>406</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>248</v>
+        <v>407</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C151" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B152" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C152" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>249</v>
+        <v>408</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>250</v>
+        <v>409</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>0</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>251</v>
+        <v>410</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>252</v>
+        <v>411</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>253</v>
+        <v>412</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>254</v>
+        <v>413</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>255</v>
+        <v>414</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>256</v>
+        <v>415</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>17</v>
       </c>
       <c r="B162" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C162" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B163" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C163" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>257</v>
+        <v>416</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>258</v>
+        <v>417</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>259</v>
+        <v>418</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>260</v>
+        <v>419</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>261</v>
+        <v>420</v>
       </c>
       <c r="C168" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
     </row>
     <row r="169"/>
     <row r="170">
       <c r="A170">
         <v>24</v>
       </c>
       <c r="B170" t="s">
-        <v>140</v>
+        <v>299</v>
       </c>
       <c r="C170" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B171" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C171" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1</v>
       </c>
       <c r="B172" t="s">
-        <v>262</v>
+        <v>421</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2</v>
       </c>
       <c r="B173" t="s">
-        <v>263</v>
+        <v>422</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>3</v>
       </c>
       <c r="B174" t="s">
-        <v>264</v>
+        <v>423</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>140</v>
+        <v>299</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>424</v>
       </c>
       <c r="D2" t="s">
-        <v>266</v>
+        <v>425</v>
       </c>
       <c r="E2" t="s">
-        <v>143</v>
+        <v>302</v>
       </c>
       <c r="F2" t="s">
-        <v>144</v>
+        <v>303</v>
       </c>
       <c r="G2">
         <v>4002</v>
       </c>
       <c r="H2">
         <v>7069</v>
       </c>
       <c r="I2">
         <v>4991</v>
       </c>
       <c r="J2">
         <v>9889</v>
       </c>
       <c r="K2">
         <v>5639</v>
       </c>
       <c r="L2">
         <v>3401</v>
       </c>
       <c r="M2">
         <v>1400</v>
       </c>
       <c r="N2">
         <v>4305</v>
       </c>
@@ -12755,54 +5129,54 @@
       </c>
       <c r="S2">
         <v>1499</v>
       </c>
       <c r="T2">
         <v>9347</v>
       </c>
       <c r="U2">
         <v>5995</v>
       </c>
       <c r="V2">
         <v>3185</v>
       </c>
       <c r="W2">
         <v>2581</v>
       </c>
       <c r="X2">
         <v>204</v>
       </c>
       <c r="Y2">
         <v>74195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G3">
         <v>4002</v>
       </c>
       <c r="H3">
         <v>7069</v>
       </c>
       <c r="I3">
         <v>4991</v>
       </c>
       <c r="J3">
         <v>9889</v>
       </c>
       <c r="K3">
         <v>5639</v>
       </c>
       <c r="L3">
         <v>3401</v>
       </c>
       <c r="M3">
         <v>1400</v>
       </c>
       <c r="N3">
         <v>4305</v>
       </c>
@@ -12822,2841 +5196,10467 @@
         <v>1499</v>
       </c>
       <c r="T3">
         <v>9347</v>
       </c>
       <c r="U3">
         <v>5995</v>
       </c>
       <c r="V3">
         <v>3185</v>
       </c>
       <c r="W3">
         <v>2581</v>
       </c>
       <c r="X3">
         <v>204</v>
       </c>
       <c r="Y3">
         <v>74195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D2">
         <v>4002</v>
       </c>
       <c r="E2">
         <v>4002</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D3">
         <v>286</v>
       </c>
       <c r="E3">
         <v>286</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>267</v>
+        <v>426</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D4">
         <v>3127</v>
       </c>
       <c r="E4">
         <v>3127</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>268</v>
+        <v>427</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D5">
         <v>167</v>
       </c>
       <c r="E5">
         <v>167</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>269</v>
+        <v>428</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>43</v>
       </c>
       <c r="E6">
         <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>270</v>
+        <v>429</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7">
         <v>54</v>
       </c>
       <c r="E7">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>271</v>
+        <v>430</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D8">
         <v>48</v>
       </c>
       <c r="E8">
         <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>272</v>
+        <v>431</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D9">
         <v>43</v>
       </c>
       <c r="E9">
         <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>273</v>
+        <v>432</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>274</v>
+        <v>433</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>219</v>
       </c>
       <c r="E11">
         <v>219</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D13">
         <v>7069</v>
       </c>
       <c r="E13">
         <v>7069</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>580</v>
       </c>
       <c r="E14">
         <v>580</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>275</v>
+        <v>434</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>621</v>
       </c>
       <c r="E15">
         <v>621</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>276</v>
+        <v>435</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>3038</v>
       </c>
       <c r="E16">
         <v>3038</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>277</v>
+        <v>436</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>125</v>
       </c>
       <c r="E17">
         <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>278</v>
+        <v>437</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>176</v>
       </c>
       <c r="E18">
         <v>176</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>279</v>
+        <v>438</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>2325</v>
       </c>
       <c r="E19">
         <v>2325</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>280</v>
+        <v>439</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20">
         <v>43</v>
       </c>
       <c r="E20">
         <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>281</v>
+        <v>440</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>134</v>
       </c>
       <c r="E21">
         <v>134</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>282</v>
+        <v>441</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22">
         <v>27</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D24">
         <v>4991</v>
       </c>
       <c r="E24">
         <v>4991</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D25">
         <v>356</v>
       </c>
       <c r="E25">
         <v>356</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>283</v>
+        <v>442</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D26">
         <v>818</v>
       </c>
       <c r="E26">
         <v>818</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>284</v>
+        <v>443</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>2087</v>
       </c>
       <c r="E27">
         <v>2087</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>285</v>
+        <v>444</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>96</v>
       </c>
       <c r="E28">
         <v>96</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>286</v>
+        <v>445</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>640</v>
       </c>
       <c r="E29">
         <v>640</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>287</v>
+        <v>446</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>208</v>
       </c>
       <c r="E30">
         <v>208</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>288</v>
+        <v>447</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>607</v>
       </c>
       <c r="E31">
         <v>607</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>289</v>
+        <v>448</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32">
         <v>32</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>290</v>
+        <v>449</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>147</v>
       </c>
       <c r="E33">
         <v>147</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D35">
         <v>9889</v>
       </c>
       <c r="E35">
         <v>9889</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C36" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D36">
         <v>487</v>
       </c>
       <c r="E36">
         <v>487</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>291</v>
+        <v>450</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D37">
         <v>5206</v>
       </c>
       <c r="E37">
         <v>5206</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>292</v>
+        <v>451</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>2152</v>
       </c>
       <c r="E38">
         <v>2152</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>293</v>
+        <v>452</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>79</v>
       </c>
       <c r="E39">
         <v>79</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>294</v>
+        <v>453</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D40">
         <v>1474</v>
       </c>
       <c r="E40">
         <v>1474</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>295</v>
+        <v>454</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>127</v>
       </c>
       <c r="E41">
         <v>127</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>296</v>
+        <v>455</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>94</v>
       </c>
       <c r="E42">
         <v>94</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>297</v>
+        <v>456</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>201</v>
       </c>
       <c r="E43">
         <v>201</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>298</v>
+        <v>457</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>69</v>
       </c>
       <c r="E44">
         <v>69</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D46">
         <v>5639</v>
       </c>
       <c r="E46">
         <v>5639</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B47" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>245</v>
       </c>
       <c r="E47">
         <v>245</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>299</v>
+        <v>458</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>2459</v>
       </c>
       <c r="E48">
         <v>2459</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>300</v>
+        <v>459</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>1980</v>
       </c>
       <c r="E49">
         <v>1980</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>301</v>
+        <v>460</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D50">
         <v>61</v>
       </c>
       <c r="E50">
         <v>61</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>302</v>
+        <v>461</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>639</v>
       </c>
       <c r="E51">
         <v>639</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>303</v>
+        <v>462</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>75</v>
       </c>
       <c r="E52">
         <v>75</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>304</v>
+        <v>463</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D53">
         <v>55</v>
       </c>
       <c r="E53">
         <v>55</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>305</v>
+        <v>464</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>112</v>
       </c>
       <c r="E54">
         <v>112</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>306</v>
+        <v>465</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55">
         <v>17</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D57">
         <v>3401</v>
       </c>
       <c r="E57">
         <v>3401</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>119</v>
       </c>
       <c r="E58">
         <v>119</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>307</v>
+        <v>466</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>2494</v>
       </c>
       <c r="E59">
         <v>2494</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>308</v>
+        <v>467</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D60">
         <v>253</v>
       </c>
       <c r="E60">
         <v>253</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>309</v>
+        <v>468</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>39</v>
       </c>
       <c r="E61">
         <v>39</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>310</v>
+        <v>469</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>125</v>
       </c>
       <c r="E62">
         <v>125</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>311</v>
+        <v>470</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>253</v>
       </c>
       <c r="E63">
         <v>253</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>312</v>
+        <v>471</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>43</v>
       </c>
       <c r="E64">
         <v>43</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>313</v>
+        <v>472</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D65">
         <v>75</v>
       </c>
       <c r="E65">
         <v>75</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D67">
         <v>1400</v>
       </c>
       <c r="E67">
         <v>1400</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>70</v>
       </c>
       <c r="E68">
         <v>70</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>314</v>
+        <v>473</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D69">
         <v>290</v>
       </c>
       <c r="E69">
         <v>290</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>315</v>
+        <v>474</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>121</v>
       </c>
       <c r="E70">
         <v>121</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>316</v>
+        <v>475</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>100</v>
       </c>
       <c r="E71">
         <v>100</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>317</v>
+        <v>476</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>66</v>
       </c>
       <c r="E72">
         <v>66</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>318</v>
+        <v>477</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>248</v>
       </c>
       <c r="E73">
         <v>248</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>319</v>
+        <v>478</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74">
         <v>27</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>320</v>
+        <v>479</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>568</v>
       </c>
       <c r="E75">
         <v>568</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D77">
         <v>4305</v>
       </c>
       <c r="E77">
         <v>4305</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>290</v>
       </c>
       <c r="E78">
         <v>290</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>321</v>
+        <v>480</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D79">
         <v>2753</v>
       </c>
       <c r="E79">
         <v>2753</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>322</v>
+        <v>481</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>540</v>
       </c>
       <c r="E80">
         <v>540</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>323</v>
+        <v>482</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>178</v>
       </c>
       <c r="E81">
         <v>178</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>324</v>
+        <v>483</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D82">
         <v>112</v>
       </c>
       <c r="E82">
         <v>112</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>325</v>
+        <v>484</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>46</v>
       </c>
       <c r="E83">
         <v>46</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>326</v>
+        <v>485</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>86</v>
       </c>
       <c r="E84">
         <v>86</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>327</v>
+        <v>486</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>38</v>
       </c>
       <c r="E85">
         <v>38</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>328</v>
+        <v>487</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D86">
         <v>262</v>
       </c>
       <c r="E86">
         <v>262</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D88">
         <v>224</v>
       </c>
       <c r="E88">
         <v>224</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>42</v>
       </c>
       <c r="E89">
         <v>42</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>329</v>
+        <v>488</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>114</v>
       </c>
       <c r="E90">
         <v>114</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>330</v>
+        <v>489</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91">
         <v>25</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>331</v>
+        <v>490</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>39</v>
       </c>
       <c r="E92">
         <v>39</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D94">
         <v>4913</v>
       </c>
       <c r="E94">
         <v>4913</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B95" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>114</v>
       </c>
       <c r="E95">
         <v>114</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>332</v>
+        <v>491</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>1380</v>
       </c>
       <c r="E96">
         <v>1380</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>333</v>
+        <v>492</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>2405</v>
       </c>
       <c r="E97">
         <v>2405</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>334</v>
+        <v>493</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>34</v>
       </c>
       <c r="E98">
         <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>335</v>
+        <v>494</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>40</v>
       </c>
       <c r="E99">
         <v>40</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>336</v>
+        <v>495</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>75</v>
       </c>
       <c r="E100">
         <v>75</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>337</v>
+        <v>496</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>34</v>
       </c>
       <c r="E101">
         <v>34</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>338</v>
+        <v>497</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>820</v>
       </c>
       <c r="E102">
         <v>820</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>339</v>
+        <v>498</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D103">
         <v>11</v>
       </c>
       <c r="E103">
         <v>11</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="C105" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D105">
         <v>174</v>
       </c>
       <c r="E105">
         <v>174</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B106" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D106">
         <v>42</v>
       </c>
       <c r="E106">
         <v>42</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>499</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>86</v>
       </c>
       <c r="E107">
         <v>86</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>341</v>
+        <v>500</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108">
         <v>25</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>501</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109">
         <v>21</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D111">
         <v>5377</v>
       </c>
       <c r="E111">
         <v>5377</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B112" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>190</v>
       </c>
       <c r="E112">
         <v>190</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>343</v>
+        <v>502</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D113">
         <v>3988</v>
       </c>
       <c r="E113">
         <v>3988</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>344</v>
+        <v>503</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D114">
         <v>115</v>
       </c>
       <c r="E114">
         <v>115</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>345</v>
+        <v>504</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>108</v>
       </c>
       <c r="E115">
         <v>108</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>505</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>59</v>
       </c>
       <c r="E116">
         <v>59</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>347</v>
+        <v>506</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>41</v>
       </c>
       <c r="E117">
         <v>41</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>348</v>
+        <v>507</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118">
         <v>28</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>349</v>
+        <v>508</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D119">
         <v>48</v>
       </c>
       <c r="E119">
         <v>48</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>350</v>
+        <v>509</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>800</v>
       </c>
       <c r="E120">
         <v>800</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D122">
         <v>1499</v>
       </c>
       <c r="E122">
         <v>1499</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C123" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>73</v>
       </c>
       <c r="E123">
         <v>73</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>351</v>
+        <v>510</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>108</v>
       </c>
       <c r="E124">
         <v>108</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>352</v>
+        <v>511</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>1052</v>
       </c>
       <c r="E125">
         <v>1052</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>353</v>
+        <v>512</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126">
         <v>20</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>354</v>
+        <v>513</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>53</v>
       </c>
       <c r="E127">
         <v>53</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>355</v>
+        <v>514</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128">
         <v>17</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>356</v>
+        <v>515</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D129">
         <v>5</v>
       </c>
       <c r="E129">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>357</v>
+        <v>516</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130">
         <v>25</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>358</v>
+        <v>517</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D131">
         <v>146</v>
       </c>
       <c r="E131">
         <v>146</v>
       </c>
     </row>
     <row r="132"/>
     <row r="133">
       <c r="A133">
         <v>14</v>
       </c>
       <c r="B133" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D133">
         <v>9347</v>
       </c>
       <c r="E133">
         <v>9347</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B134" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C134" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D134">
         <v>326</v>
       </c>
       <c r="E134">
         <v>326</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>359</v>
+        <v>518</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D135">
         <v>6310</v>
       </c>
       <c r="E135">
         <v>6310</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>360</v>
+        <v>519</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>614</v>
       </c>
       <c r="E136">
         <v>614</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>361</v>
+        <v>520</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D137">
         <v>803</v>
       </c>
       <c r="E137">
         <v>803</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>362</v>
+        <v>521</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D138">
         <v>229</v>
       </c>
       <c r="E138">
         <v>229</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>5</v>
       </c>
       <c r="B139" t="s">
-        <v>363</v>
+        <v>522</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>89</v>
       </c>
       <c r="E139">
         <v>89</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>364</v>
+        <v>523</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D140">
         <v>388</v>
       </c>
       <c r="E140">
         <v>388</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>365</v>
+        <v>524</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>559</v>
       </c>
       <c r="E141">
         <v>559</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>8</v>
       </c>
       <c r="B142" t="s">
-        <v>366</v>
+        <v>525</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142">
         <v>29</v>
       </c>
     </row>
     <row r="143"/>
     <row r="144">
       <c r="A144">
         <v>15</v>
       </c>
       <c r="B144" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C144" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D144">
         <v>5995</v>
       </c>
       <c r="E144">
         <v>5995</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B145" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C145" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>238</v>
       </c>
       <c r="E145">
         <v>238</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>367</v>
+        <v>526</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>4048</v>
       </c>
       <c r="E146">
         <v>4048</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>368</v>
+        <v>527</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D147">
         <v>626</v>
       </c>
       <c r="E147">
         <v>626</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>369</v>
+        <v>528</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D148">
         <v>41</v>
       </c>
       <c r="E148">
         <v>41</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>370</v>
+        <v>529</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D149">
         <v>463</v>
       </c>
       <c r="E149">
         <v>463</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>371</v>
+        <v>530</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>42</v>
       </c>
       <c r="E150">
         <v>42</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>372</v>
+        <v>531</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151">
         <v>26</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>373</v>
+        <v>532</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D152">
         <v>511</v>
       </c>
       <c r="E152">
         <v>511</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>16</v>
       </c>
       <c r="B154" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C154" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D154">
         <v>3185</v>
       </c>
       <c r="E154">
         <v>3185</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B155" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C155" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>90</v>
       </c>
       <c r="E155">
         <v>90</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>374</v>
+        <v>533</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D156">
         <v>88</v>
       </c>
       <c r="E156">
         <v>88</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>375</v>
+        <v>534</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D157">
         <v>147</v>
       </c>
       <c r="E157">
         <v>147</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>376</v>
+        <v>535</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>132</v>
       </c>
       <c r="E158">
         <v>132</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>377</v>
+        <v>536</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D159">
         <v>90</v>
       </c>
       <c r="E159">
         <v>90</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>378</v>
+        <v>537</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D160">
         <v>177</v>
       </c>
       <c r="E160">
         <v>177</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>379</v>
+        <v>538</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D161">
         <v>31</v>
       </c>
       <c r="E161">
         <v>31</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>380</v>
+        <v>539</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D162">
         <v>255</v>
       </c>
       <c r="E162">
         <v>255</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>381</v>
+        <v>540</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D163">
         <v>2175</v>
       </c>
       <c r="E163">
         <v>2175</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>17</v>
       </c>
       <c r="B165" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C165" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D165">
         <v>2581</v>
       </c>
       <c r="E165">
         <v>2581</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B166" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C166" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D166">
         <v>115</v>
       </c>
       <c r="E166">
         <v>115</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>382</v>
+        <v>541</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D167">
         <v>1976</v>
       </c>
       <c r="E167">
         <v>1976</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>383</v>
+        <v>542</v>
       </c>
       <c r="C168" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D168">
         <v>147</v>
       </c>
       <c r="E168">
         <v>147</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>384</v>
+        <v>543</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D169">
         <v>212</v>
       </c>
       <c r="E169">
         <v>212</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>385</v>
+        <v>544</v>
       </c>
       <c r="C170" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D170">
         <v>95</v>
       </c>
       <c r="E170">
         <v>95</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>386</v>
+        <v>545</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>387</v>
+        <v>546</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D172">
         <v>14</v>
       </c>
       <c r="E172">
         <v>14</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>7</v>
       </c>
       <c r="B173" t="s">
-        <v>388</v>
+        <v>547</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D173">
         <v>8</v>
       </c>
       <c r="E173">
         <v>8</v>
       </c>
     </row>
     <row r="174"/>
     <row r="175">
       <c r="A175">
         <v>24</v>
       </c>
       <c r="B175" t="s">
-        <v>140</v>
+        <v>299</v>
       </c>
       <c r="C175" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D175">
         <v>204</v>
       </c>
       <c r="E175">
         <v>204</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B176" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C176" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176">
         <v>16</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1</v>
       </c>
       <c r="B177" t="s">
-        <v>389</v>
+        <v>548</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D177">
         <v>35</v>
       </c>
       <c r="E177">
         <v>35</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2</v>
       </c>
       <c r="B178" t="s">
-        <v>390</v>
+        <v>549</v>
       </c>
       <c r="C178" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D178">
         <v>44</v>
       </c>
       <c r="E178">
         <v>44</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>3</v>
       </c>
       <c r="B179" t="s">
-        <v>391</v>
+        <v>550</v>
       </c>
       <c r="C179" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D179">
         <v>109</v>
       </c>
       <c r="E179">
         <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>68</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>0</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>83</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>84</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>85</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>0</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>86</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>87</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" t="s">
+        <v>28</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>89</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>90</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>91</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>5</v>
+      </c>
+      <c r="B87" t="s">
+        <v>92</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>12</v>
+      </c>
+      <c r="B89" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>28</v>
+      </c>
+      <c r="B90" t="s">
+        <v>28</v>
+      </c>
+      <c r="C90" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>93</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>94</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>95</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>96</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>97</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>98</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>99</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>13</v>
+      </c>
+      <c r="B99" t="s">
+        <v>17</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99">
+        <v>0</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>28</v>
+      </c>
+      <c r="B100" t="s">
+        <v>28</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>100</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>101</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>102</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>103</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" t="s">
+        <v>33</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>28</v>
+      </c>
+      <c r="B107" t="s">
+        <v>28</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>0</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>15</v>
+      </c>
+      <c r="B116" t="s">
+        <v>19</v>
+      </c>
+      <c r="C116" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" t="s">
+        <v>28</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>111</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>112</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>113</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>114</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>115</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>16</v>
+      </c>
+      <c r="B124" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>28</v>
+      </c>
+      <c r="B125" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>116</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>117</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>0</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>118</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>0</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>119</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>0</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>120</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>0</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>121</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>122</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133"/>
+    <row r="134">
+      <c r="A134">
+        <v>17</v>
+      </c>
+      <c r="B134" t="s">
+        <v>21</v>
+      </c>
+      <c r="C134" t="s">
+        <v>33</v>
+      </c>
+      <c r="D134">
+        <v>0</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>28</v>
+      </c>
+      <c r="B135" t="s">
+        <v>28</v>
+      </c>
+      <c r="C135" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135">
+        <v>0</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1</v>
+      </c>
+      <c r="B136" t="s">
+        <v>123</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>2</v>
+      </c>
+      <c r="B137" t="s">
+        <v>124</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>3</v>
+      </c>
+      <c r="B138" t="s">
+        <v>125</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>4</v>
+      </c>
+      <c r="B139" t="s">
+        <v>126</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>5</v>
+      </c>
+      <c r="B140" t="s">
+        <v>127</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>0</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>6</v>
+      </c>
+      <c r="B141" t="s">
+        <v>128</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>7</v>
+      </c>
+      <c r="B142" t="s">
+        <v>129</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>0</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G2">
+        <v>2542</v>
+      </c>
+      <c r="H2">
+        <v>4752</v>
+      </c>
+      <c r="I2">
+        <v>2473</v>
+      </c>
+      <c r="J2">
+        <v>3452</v>
+      </c>
+      <c r="K2">
+        <v>2533</v>
+      </c>
+      <c r="L2">
+        <v>929</v>
+      </c>
+      <c r="M2">
+        <v>412</v>
+      </c>
+      <c r="N2">
+        <v>2066</v>
+      </c>
+      <c r="O2">
+        <v>95</v>
+      </c>
+      <c r="P2">
+        <v>2834</v>
+      </c>
+      <c r="Q2">
+        <v>1266</v>
+      </c>
+      <c r="R2">
+        <v>1670</v>
+      </c>
+      <c r="S2">
+        <v>8528</v>
+      </c>
+      <c r="T2">
+        <v>544</v>
+      </c>
+      <c r="U2">
+        <v>3133</v>
+      </c>
+      <c r="V2">
+        <v>134</v>
+      </c>
+      <c r="W2">
+        <v>37363</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>2542</v>
+      </c>
+      <c r="H3">
+        <v>4752</v>
+      </c>
+      <c r="I3">
+        <v>2473</v>
+      </c>
+      <c r="J3">
+        <v>3452</v>
+      </c>
+      <c r="K3">
+        <v>2533</v>
+      </c>
+      <c r="L3">
+        <v>929</v>
+      </c>
+      <c r="M3">
+        <v>412</v>
+      </c>
+      <c r="N3">
+        <v>2066</v>
+      </c>
+      <c r="O3">
+        <v>95</v>
+      </c>
+      <c r="P3">
+        <v>2834</v>
+      </c>
+      <c r="Q3">
+        <v>1266</v>
+      </c>
+      <c r="R3">
+        <v>1670</v>
+      </c>
+      <c r="S3">
+        <v>8528</v>
+      </c>
+      <c r="T3">
+        <v>544</v>
+      </c>
+      <c r="U3">
+        <v>3133</v>
+      </c>
+      <c r="V3">
+        <v>134</v>
+      </c>
+      <c r="W3">
+        <v>37363</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>2542</v>
+      </c>
+      <c r="E2">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>139</v>
+      </c>
+      <c r="E3">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>1498</v>
+      </c>
+      <c r="E4">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>132</v>
+      </c>
+      <c r="E5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>137</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>708</v>
+      </c>
+      <c r="E6">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>65</v>
+      </c>
+      <c r="E7">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9">
+        <v>4752</v>
+      </c>
+      <c r="E9">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>217</v>
+      </c>
+      <c r="E10">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>1406</v>
+      </c>
+      <c r="E11">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>140</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1508</v>
+      </c>
+      <c r="E12">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>1331</v>
+      </c>
+      <c r="E13">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>290</v>
+      </c>
+      <c r="E14">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>2473</v>
+      </c>
+      <c r="E16">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17">
+        <v>161</v>
+      </c>
+      <c r="E17">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>550</v>
+      </c>
+      <c r="E18">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>144</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>147</v>
+      </c>
+      <c r="E19">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>1398</v>
+      </c>
+      <c r="E20">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>217</v>
+      </c>
+      <c r="E21">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>3452</v>
+      </c>
+      <c r="E23">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>244</v>
+      </c>
+      <c r="E24">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1511</v>
+      </c>
+      <c r="E25">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>148</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>1122</v>
+      </c>
+      <c r="E26">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>426</v>
+      </c>
+      <c r="E27">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>149</v>
+      </c>
+      <c r="E28">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30">
+        <v>2533</v>
+      </c>
+      <c r="E30">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31">
+        <v>100</v>
+      </c>
+      <c r="E31">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>151</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>1500</v>
+      </c>
+      <c r="E32">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>152</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>677</v>
+      </c>
+      <c r="E33">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>153</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>178</v>
+      </c>
+      <c r="E34">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>154</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>78</v>
+      </c>
+      <c r="E35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37">
+        <v>929</v>
+      </c>
+      <c r="E37">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>43</v>
+      </c>
+      <c r="E38">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>155</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>156</v>
+      </c>
+      <c r="E39">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>172</v>
+      </c>
+      <c r="E40">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>157</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>113</v>
+      </c>
+      <c r="E41">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>445</v>
+      </c>
+      <c r="E42">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>7</v>
+      </c>
+      <c r="B44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>412</v>
+      </c>
+      <c r="E44">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>44</v>
+      </c>
+      <c r="E45">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>82</v>
+      </c>
+      <c r="E46">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>160</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>63</v>
+      </c>
+      <c r="E47">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>161</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>223</v>
+      </c>
+      <c r="E48">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>2066</v>
+      </c>
+      <c r="E50">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>112</v>
+      </c>
+      <c r="E51">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>162</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>1026</v>
+      </c>
+      <c r="E52">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>163</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>467</v>
+      </c>
+      <c r="E53">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>164</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>461</v>
+      </c>
+      <c r="E54">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>95</v>
+      </c>
+      <c r="E56">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>26</v>
+      </c>
+      <c r="E57">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>69</v>
+      </c>
+      <c r="E58">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60">
+        <v>2834</v>
+      </c>
+      <c r="E60">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B61" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>142</v>
+      </c>
+      <c r="E61">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>166</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>1204</v>
+      </c>
+      <c r="E62">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>167</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>149</v>
+      </c>
+      <c r="E63">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>168</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>1055</v>
+      </c>
+      <c r="E64">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>169</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>284</v>
+      </c>
+      <c r="E65">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>11</v>
+      </c>
+      <c r="B67" t="s">
+        <v>130</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>1266</v>
+      </c>
+      <c r="E67">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>70</v>
+      </c>
+      <c r="E68">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>170</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>507</v>
+      </c>
+      <c r="E69">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>171</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>405</v>
+      </c>
+      <c r="E70">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>172</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>284</v>
+      </c>
+      <c r="E71">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>12</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>1670</v>
+      </c>
+      <c r="E73">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>65</v>
+      </c>
+      <c r="E74">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>173</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>992</v>
+      </c>
+      <c r="E75">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>339</v>
+      </c>
+      <c r="E76">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>175</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>258</v>
+      </c>
+      <c r="E77">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>176</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>16</v>
+      </c>
+      <c r="E78">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>8528</v>
+      </c>
+      <c r="E80">
+        <v>8528</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>285</v>
+      </c>
+      <c r="E81">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>177</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>5086</v>
+      </c>
+      <c r="E82">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>407</v>
+      </c>
+      <c r="E83">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>2298</v>
+      </c>
+      <c r="E84">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>180</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>452</v>
+      </c>
+      <c r="E85">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>15</v>
+      </c>
+      <c r="B87" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87">
+        <v>544</v>
+      </c>
+      <c r="E87">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>28</v>
+      </c>
+      <c r="B88" t="s">
+        <v>28</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>30</v>
+      </c>
+      <c r="E88">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>181</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>84</v>
+      </c>
+      <c r="E89">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>14</v>
+      </c>
+      <c r="E90">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>183</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>81</v>
+      </c>
+      <c r="E91">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>184</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>335</v>
+      </c>
+      <c r="E92">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>16</v>
+      </c>
+      <c r="B94" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>3133</v>
+      </c>
+      <c r="E94">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>28</v>
+      </c>
+      <c r="B95" t="s">
+        <v>28</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>57</v>
+      </c>
+      <c r="E95">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>185</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>2633</v>
+      </c>
+      <c r="E96">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>186</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>262</v>
+      </c>
+      <c r="E97">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>187</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>13</v>
+      </c>
+      <c r="E98">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>188</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>168</v>
+      </c>
+      <c r="E99">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>21</v>
+      </c>
+      <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101">
+        <v>134</v>
+      </c>
+      <c r="E101">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B102" t="s">
+        <v>28</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>15</v>
+      </c>
+      <c r="E102">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>189</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>99</v>
+      </c>
+      <c r="E103">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>190</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>15</v>
+      </c>
+      <c r="E104">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>191</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>5</v>
+      </c>
+      <c r="E105">
+        <v>5</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G2">
+        <v>7000</v>
+      </c>
+      <c r="H2">
+        <v>1199</v>
+      </c>
+      <c r="I2">
+        <v>4086</v>
+      </c>
+      <c r="J2">
+        <v>6467</v>
+      </c>
+      <c r="K2">
+        <v>1509</v>
+      </c>
+      <c r="L2">
+        <v>2606</v>
+      </c>
+      <c r="M2">
+        <v>1576</v>
+      </c>
+      <c r="N2">
+        <v>106</v>
+      </c>
+      <c r="O2">
+        <v>2742</v>
+      </c>
+      <c r="P2">
+        <v>2202</v>
+      </c>
+      <c r="Q2">
+        <v>2172</v>
+      </c>
+      <c r="R2">
+        <v>1024</v>
+      </c>
+      <c r="S2">
+        <v>1055</v>
+      </c>
+      <c r="T2">
+        <v>30</v>
+      </c>
+      <c r="U2">
+        <v>33774</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>7000</v>
+      </c>
+      <c r="H3">
+        <v>1199</v>
+      </c>
+      <c r="I3">
+        <v>4086</v>
+      </c>
+      <c r="J3">
+        <v>6467</v>
+      </c>
+      <c r="K3">
+        <v>1509</v>
+      </c>
+      <c r="L3">
+        <v>2606</v>
+      </c>
+      <c r="M3">
+        <v>1576</v>
+      </c>
+      <c r="N3">
+        <v>106</v>
+      </c>
+      <c r="O3">
+        <v>2742</v>
+      </c>
+      <c r="P3">
+        <v>2202</v>
+      </c>
+      <c r="Q3">
+        <v>2172</v>
+      </c>
+      <c r="R3">
+        <v>1024</v>
+      </c>
+      <c r="S3">
+        <v>1055</v>
+      </c>
+      <c r="T3">
+        <v>30</v>
+      </c>
+      <c r="U3">
+        <v>33774</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>7000</v>
+      </c>
+      <c r="E2">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>155</v>
+      </c>
+      <c r="E3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>3351</v>
+      </c>
+      <c r="E4">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>1463</v>
+      </c>
+      <c r="E5">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>198</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>2031</v>
+      </c>
+      <c r="E6">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>1199</v>
+      </c>
+      <c r="E8">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>108</v>
+      </c>
+      <c r="E9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>199</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>869</v>
+      </c>
+      <c r="E10">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>200</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>73</v>
+      </c>
+      <c r="E11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>149</v>
+      </c>
+      <c r="E12">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>4086</v>
+      </c>
+      <c r="E14">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>178</v>
+      </c>
+      <c r="E15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>202</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>819</v>
+      </c>
+      <c r="E16">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>203</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>1672</v>
+      </c>
+      <c r="E17">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>204</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>1417</v>
+      </c>
+      <c r="E18">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20">
+        <v>6467</v>
+      </c>
+      <c r="E20">
+        <v>6467</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>174</v>
+      </c>
+      <c r="E21">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>205</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>1526</v>
+      </c>
+      <c r="E22">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>206</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>2854</v>
+      </c>
+      <c r="E23">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>207</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>1913</v>
+      </c>
+      <c r="E24">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>1509</v>
+      </c>
+      <c r="E26">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>91</v>
+      </c>
+      <c r="E27">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>208</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>1151</v>
+      </c>
+      <c r="E28">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>209</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>200</v>
+      </c>
+      <c r="E29">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>67</v>
+      </c>
+      <c r="E30">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>2606</v>
+      </c>
+      <c r="E32">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>72</v>
+      </c>
+      <c r="E33">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>211</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>1721</v>
+      </c>
+      <c r="E34">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>212</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>647</v>
+      </c>
+      <c r="E35">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>213</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>166</v>
+      </c>
+      <c r="E36">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38">
+        <v>1576</v>
+      </c>
+      <c r="E38">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>58</v>
+      </c>
+      <c r="E39">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>214</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>221</v>
+      </c>
+      <c r="E40">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>215</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>194</v>
+      </c>
+      <c r="E41">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>216</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>1103</v>
+      </c>
+      <c r="E42">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>106</v>
+      </c>
+      <c r="E44">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>13</v>
+      </c>
+      <c r="E45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>217</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>52</v>
+      </c>
+      <c r="E46">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>218</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>41</v>
+      </c>
+      <c r="E47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>2742</v>
+      </c>
+      <c r="E49">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>36</v>
+      </c>
+      <c r="E50">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>219</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>2163</v>
+      </c>
+      <c r="E51">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>220</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>523</v>
+      </c>
+      <c r="E52">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>221</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>20</v>
+      </c>
+      <c r="E53">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>12</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>2202</v>
+      </c>
+      <c r="E55">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B56" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>88</v>
+      </c>
+      <c r="E56">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>222</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>822</v>
+      </c>
+      <c r="E57">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>223</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>313</v>
+      </c>
+      <c r="E58">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>224</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>979</v>
+      </c>
+      <c r="E59">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>2172</v>
+      </c>
+      <c r="E61">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>108</v>
+      </c>
+      <c r="E62">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>225</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1702</v>
+      </c>
+      <c r="E63">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>226</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>182</v>
+      </c>
+      <c r="E64">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>227</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>180</v>
+      </c>
+      <c r="E65">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>15</v>
+      </c>
+      <c r="B67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>1024</v>
+      </c>
+      <c r="E67">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>51</v>
+      </c>
+      <c r="E68">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>228</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>864</v>
+      </c>
+      <c r="E69">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>229</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>65</v>
+      </c>
+      <c r="E70">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>230</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>44</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>16</v>
+      </c>
+      <c r="B73" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>1055</v>
+      </c>
+      <c r="E73">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>34</v>
+      </c>
+      <c r="E74">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>231</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>201</v>
+      </c>
+      <c r="E75">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>232</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>342</v>
+      </c>
+      <c r="E76">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>233</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>478</v>
+      </c>
+      <c r="E77">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>17</v>
+      </c>
+      <c r="B79" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>30</v>
+      </c>
+      <c r="E79">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>2</v>
+      </c>
+      <c r="E80">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>234</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>28</v>
+      </c>
+      <c r="E81">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>235</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G2">
+        <v>3303</v>
+      </c>
+      <c r="H2">
+        <v>3533</v>
+      </c>
+      <c r="I2">
+        <v>1372</v>
+      </c>
+      <c r="J2">
+        <v>12957</v>
+      </c>
+      <c r="K2">
+        <v>1460</v>
+      </c>
+      <c r="L2">
+        <v>11</v>
+      </c>
+      <c r="M2">
+        <v>75</v>
+      </c>
+      <c r="N2">
+        <v>45</v>
+      </c>
+      <c r="O2">
+        <v>3859</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2">
+        <v>41</v>
+      </c>
+      <c r="R2">
+        <v>9277</v>
+      </c>
+      <c r="S2">
+        <v>504</v>
+      </c>
+      <c r="T2">
+        <v>2713</v>
+      </c>
+      <c r="U2">
+        <v>39151</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F3" t="s">
+        <v>241</v>
+      </c>
+      <c r="G3">
+        <v>214</v>
+      </c>
+      <c r="H3">
+        <v>1433</v>
+      </c>
+      <c r="I3">
+        <v>3117</v>
+      </c>
+      <c r="J3">
+        <v>2005</v>
+      </c>
+      <c r="K3">
+        <v>4419</v>
+      </c>
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3">
+        <v>213</v>
+      </c>
+      <c r="N3">
+        <v>2215</v>
+      </c>
+      <c r="O3">
+        <v>1450</v>
+      </c>
+      <c r="P3">
+        <v>145</v>
+      </c>
+      <c r="Q3">
+        <v>1844</v>
+      </c>
+      <c r="R3">
+        <v>1287</v>
+      </c>
+      <c r="S3">
+        <v>27</v>
+      </c>
+      <c r="T3">
+        <v>3425</v>
+      </c>
+      <c r="U3">
+        <v>21798</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4">
+        <v>3517</v>
+      </c>
+      <c r="H4">
+        <v>4966</v>
+      </c>
+      <c r="I4">
+        <v>4489</v>
+      </c>
+      <c r="J4">
+        <v>14962</v>
+      </c>
+      <c r="K4">
+        <v>5879</v>
+      </c>
+      <c r="L4">
+        <v>15</v>
+      </c>
+      <c r="M4">
+        <v>288</v>
+      </c>
+      <c r="N4">
+        <v>2260</v>
+      </c>
+      <c r="O4">
+        <v>5309</v>
+      </c>
+      <c r="P4">
+        <v>146</v>
+      </c>
+      <c r="Q4">
+        <v>1885</v>
+      </c>
+      <c r="R4">
+        <v>10564</v>
+      </c>
+      <c r="S4">
+        <v>531</v>
+      </c>
+      <c r="T4">
+        <v>6138</v>
+      </c>
+      <c r="U4">
+        <v>60949</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>3303</v>
+      </c>
+      <c r="E2">
+        <v>214</v>
+      </c>
+      <c r="F2">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>34</v>
+      </c>
+      <c r="E3">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>17</v>
+      </c>
+      <c r="E4">
+        <v>158</v>
+      </c>
+      <c r="F4">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>243</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>572</v>
+      </c>
+      <c r="E5">
+        <v>6</v>
+      </c>
+      <c r="F5">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>244</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>2</v>
+      </c>
+      <c r="E6">
+        <v>17</v>
+      </c>
+      <c r="F6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>16</v>
+      </c>
+      <c r="E7">
+        <v>6</v>
+      </c>
+      <c r="F7">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>246</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>2662</v>
+      </c>
+      <c r="E8">
+        <v>12</v>
+      </c>
+      <c r="F8">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>3533</v>
+      </c>
+      <c r="E10">
+        <v>1433</v>
+      </c>
+      <c r="F10">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>35</v>
+      </c>
+      <c r="E11">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>247</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1805</v>
+      </c>
+      <c r="E12">
+        <v>49</v>
+      </c>
+      <c r="F12">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>248</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>1421</v>
+      </c>
+      <c r="E13">
+        <v>156</v>
+      </c>
+      <c r="F13">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>37</v>
+      </c>
+      <c r="E14">
+        <v>17</v>
+      </c>
+      <c r="F14">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>250</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>234</v>
+      </c>
+      <c r="E15">
+        <v>1156</v>
+      </c>
+      <c r="F15">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>251</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="E16">
+        <v>21</v>
+      </c>
+      <c r="F16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>1372</v>
+      </c>
+      <c r="E18">
+        <v>3117</v>
+      </c>
+      <c r="F18">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>29</v>
+      </c>
+      <c r="E19">
+        <v>56</v>
+      </c>
+      <c r="F19">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>252</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>46</v>
+      </c>
+      <c r="E20">
+        <v>24</v>
+      </c>
+      <c r="F20">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>159</v>
+      </c>
+      <c r="E21">
+        <v>193</v>
+      </c>
+      <c r="F21">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>254</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>240</v>
+      </c>
+      <c r="E22">
+        <v>2662</v>
+      </c>
+      <c r="F22">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>255</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>809</v>
+      </c>
+      <c r="E23">
+        <v>21</v>
+      </c>
+      <c r="F23">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>256</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>89</v>
+      </c>
+      <c r="E24">
+        <v>161</v>
+      </c>
+      <c r="F24">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>12957</v>
+      </c>
+      <c r="E26">
+        <v>2005</v>
+      </c>
+      <c r="F26">
+        <v>14962</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>47</v>
+      </c>
+      <c r="E27">
+        <v>9</v>
+      </c>
+      <c r="F27">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>257</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>3320</v>
+      </c>
+      <c r="E28">
+        <v>786</v>
+      </c>
+      <c r="F28">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>258</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>1510</v>
+      </c>
+      <c r="E29">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>259</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>2821</v>
+      </c>
+      <c r="E30">
+        <v>50</v>
+      </c>
+      <c r="F30">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>260</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>3875</v>
+      </c>
+      <c r="E31">
+        <v>919</v>
+      </c>
+      <c r="F31">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>261</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>1384</v>
+      </c>
+      <c r="E32">
+        <v>205</v>
+      </c>
+      <c r="F32">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>1460</v>
+      </c>
+      <c r="E34">
+        <v>4419</v>
+      </c>
+      <c r="F34">
+        <v>5879</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>11</v>
+      </c>
+      <c r="E35">
+        <v>18</v>
+      </c>
+      <c r="F35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>262</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>247</v>
+      </c>
+      <c r="E36">
+        <v>4350</v>
+      </c>
+      <c r="F36">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>263</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>5</v>
+      </c>
+      <c r="E37">
+        <v>7</v>
+      </c>
+      <c r="F37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>264</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>341</v>
+      </c>
+      <c r="E38">
+        <v>14</v>
+      </c>
+      <c r="F38">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>265</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>4</v>
+      </c>
+      <c r="E39">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>266</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>852</v>
+      </c>
+      <c r="E40">
+        <v>2</v>
+      </c>
+      <c r="F40">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>11</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>4</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>267</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>7</v>
+      </c>
+      <c r="E44">
+        <v>4</v>
+      </c>
+      <c r="F44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>75</v>
+      </c>
+      <c r="E46">
+        <v>213</v>
+      </c>
+      <c r="F46">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>19</v>
+      </c>
+      <c r="E47">
+        <v>12</v>
+      </c>
+      <c r="F47">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>268</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>37</v>
+      </c>
+      <c r="E48">
+        <v>65</v>
+      </c>
+      <c r="F48">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>3</v>
+      </c>
+      <c r="E49">
+        <v>128</v>
+      </c>
+      <c r="F49">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>270</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>16</v>
+      </c>
+      <c r="E50">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>9</v>
+      </c>
+      <c r="B52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>45</v>
+      </c>
+      <c r="E52">
+        <v>2215</v>
+      </c>
+      <c r="F52">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>12</v>
+      </c>
+      <c r="F53">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>271</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>2185</v>
+      </c>
+      <c r="F54">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>272</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>273</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>45</v>
+      </c>
+      <c r="E56">
+        <v>10</v>
+      </c>
+      <c r="F56">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>3859</v>
+      </c>
+      <c r="E58">
+        <v>1450</v>
+      </c>
+      <c r="F58">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59">
+        <v>6</v>
+      </c>
+      <c r="E59">
+        <v>19</v>
+      </c>
+      <c r="F59">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>274</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>1899</v>
+      </c>
+      <c r="E60">
+        <v>1408</v>
+      </c>
+      <c r="F60">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>275</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>1876</v>
+      </c>
+      <c r="E61">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>276</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>2</v>
+      </c>
+      <c r="E62">
+        <v>5</v>
+      </c>
+      <c r="F62">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>277</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>69</v>
+      </c>
+      <c r="E63">
+        <v>6</v>
+      </c>
+      <c r="F63">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>278</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>7</v>
+      </c>
+      <c r="E64">
+        <v>5</v>
+      </c>
+      <c r="F64">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>11</v>
+      </c>
+      <c r="B66" t="s">
+        <v>130</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>1</v>
+      </c>
+      <c r="E66">
+        <v>145</v>
+      </c>
+      <c r="F66">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>5</v>
+      </c>
+      <c r="F67">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>279</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1</v>
+      </c>
+      <c r="E68">
+        <v>15</v>
+      </c>
+      <c r="F68">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>280</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>118</v>
+      </c>
+      <c r="F69">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>281</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>7</v>
+      </c>
+      <c r="F70">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>12</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>41</v>
+      </c>
+      <c r="E72">
+        <v>1844</v>
+      </c>
+      <c r="F72">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>28</v>
+      </c>
+      <c r="B73" t="s">
+        <v>28</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>14</v>
+      </c>
+      <c r="E73">
+        <v>50</v>
+      </c>
+      <c r="F73">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>282</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>15</v>
+      </c>
+      <c r="E74">
+        <v>1752</v>
+      </c>
+      <c r="F74">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>283</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>3</v>
+      </c>
+      <c r="E75">
+        <v>14</v>
+      </c>
+      <c r="F75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>284</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>5</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>285</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>2</v>
+      </c>
+      <c r="E77">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>286</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>2</v>
+      </c>
+      <c r="E78">
+        <v>7</v>
+      </c>
+      <c r="F78">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>9277</v>
+      </c>
+      <c r="E80">
+        <v>1287</v>
+      </c>
+      <c r="F80">
+        <v>10564</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>33</v>
+      </c>
+      <c r="E81">
+        <v>25</v>
+      </c>
+      <c r="F81">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>287</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>5227</v>
+      </c>
+      <c r="E82">
+        <v>315</v>
+      </c>
+      <c r="F82">
+        <v>5542</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>288</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>3594</v>
+      </c>
+      <c r="E83">
+        <v>626</v>
+      </c>
+      <c r="F83">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>289</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>286</v>
+      </c>
+      <c r="E84">
+        <v>23</v>
+      </c>
+      <c r="F84">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>290</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>19</v>
+      </c>
+      <c r="E85">
+        <v>296</v>
+      </c>
+      <c r="F85">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>291</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>118</v>
+      </c>
+      <c r="E86">
+        <v>2</v>
+      </c>
+      <c r="F86">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>15</v>
+      </c>
+      <c r="B88" t="s">
+        <v>19</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88">
+        <v>504</v>
+      </c>
+      <c r="E88">
+        <v>27</v>
+      </c>
+      <c r="F88">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>28</v>
+      </c>
+      <c r="B89" t="s">
+        <v>28</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89">
+        <v>4</v>
+      </c>
+      <c r="E89">
+        <v>5</v>
+      </c>
+      <c r="F89">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>292</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>500</v>
+      </c>
+      <c r="E90">
+        <v>18</v>
+      </c>
+      <c r="F90">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>293</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>4</v>
+      </c>
+      <c r="F91">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>16</v>
+      </c>
+      <c r="B93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" t="s">
+        <v>33</v>
+      </c>
+      <c r="D93">
+        <v>2713</v>
+      </c>
+      <c r="E93">
+        <v>3425</v>
+      </c>
+      <c r="F93">
+        <v>6138</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>28</v>
+      </c>
+      <c r="B94" t="s">
+        <v>28</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>6</v>
+      </c>
+      <c r="E94">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>294</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>2355</v>
+      </c>
+      <c r="E95">
+        <v>1116</v>
+      </c>
+      <c r="F95">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>295</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>131</v>
+      </c>
+      <c r="E96">
+        <v>1603</v>
+      </c>
+      <c r="F96">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>296</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>1</v>
+      </c>
+      <c r="E97">
+        <v>17</v>
+      </c>
+      <c r="F97">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>297</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>217</v>
+      </c>
+      <c r="E98">
+        <v>675</v>
+      </c>
+      <c r="F98">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>298</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>3</v>
+      </c>
+      <c r="E99">
+        <v>3</v>
+      </c>
+      <c r="F99">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>