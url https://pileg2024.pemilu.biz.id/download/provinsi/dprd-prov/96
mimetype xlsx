--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="PAPUA BARAT DAYA 3 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="PAPUA BARAT DAYA 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="PAPUA BARAT DAYA 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="PAPUA BARAT DAYA 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="PAPUA BARAT DAYA 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="PAPUA BARAT DAYA 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="PAPUA BARAT DAYA 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="PAPUA BARAT DAYA 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="PAPUA BARAT DAYA 1 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="PAPUA BARAT DAYA 1 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="PAPUA BARAT DAYA 2 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="PAPUA BARAT DAYA 2 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="PAPUA BARAT DAYA 3 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="PAPUA BARAT DAYA 3 - Caleg" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="551">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -82,113 +82,1376 @@
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA</t>
+  </si>
+  <si>
+    <t>960004</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 4</t>
+  </si>
+  <si>
+    <t>9603</t>
+  </si>
+  <si>
+    <t>RAJA AMPAT</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MOHAMAD NASIR TOKOMADORAN, S.Pd.I, M.M</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>YULIANA PALULUN, S.H.</t>
+  </si>
+  <si>
+    <t>VIKTOR AMBAFEN, S.E.</t>
+  </si>
+  <si>
+    <t>NUR ASIA NGODIHO</t>
+  </si>
+  <si>
+    <t>MIRWAN, S.ST.Pi.</t>
+  </si>
+  <si>
+    <t>JAMALIA TAFALAS, SE., M.M.</t>
+  </si>
+  <si>
+    <t>DEMIANUS ENOS RUMPAIDUS, S.AN.</t>
+  </si>
+  <si>
+    <t>LOESYE ERMY FAINNO, A.Md</t>
+  </si>
+  <si>
+    <t>JOSEF PAULUS KAIBA</t>
+  </si>
+  <si>
+    <t>MONA SAFIRA UMPAIN</t>
+  </si>
+  <si>
+    <t>LUKAS IRIANTO PASARIBU</t>
+  </si>
+  <si>
+    <t>SHERLY MARTHA BUKORSYOM</t>
+  </si>
+  <si>
+    <t>HENRY ANDREW GEORGE WAIRARA, S.E.</t>
+  </si>
+  <si>
+    <t>ADRIANA IMELDA DAAT, S.Th.</t>
+  </si>
+  <si>
+    <t>YOAB YAPEN</t>
+  </si>
+  <si>
+    <t>AMOS MASPAITELLA, S.Sos.</t>
+  </si>
+  <si>
+    <t>RAJIF AHMAD, S.H</t>
+  </si>
+  <si>
+    <t>Drs. YANCE MAMBRASAR</t>
+  </si>
+  <si>
+    <t>ERNA IRYANI ELWOD,S.H</t>
+  </si>
+  <si>
+    <t>ARNOLD DEY,S.PD</t>
+  </si>
+  <si>
+    <t>Iwan Jafar</t>
+  </si>
+  <si>
+    <t>GIYO OMBREK SAUYAI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Calasina Tomasoa, S.Pd.SD</t>
+  </si>
+  <si>
+    <t>Esauw Bongkis Burdam, S.E.</t>
+  </si>
+  <si>
+    <t>RESNAL UMPAIN</t>
+  </si>
+  <si>
+    <t>DANCE BOSEREN</t>
+  </si>
+  <si>
+    <t>OKTOVINA SANADI</t>
+  </si>
+  <si>
+    <t>SAYID ACHMAD</t>
+  </si>
+  <si>
+    <t>DWI IRIYANTA, S.Pd.SD</t>
+  </si>
+  <si>
+    <t>SITTI SUHERNY</t>
+  </si>
+  <si>
+    <t>Rut Naomi Ronsumbre, S.T.</t>
+  </si>
+  <si>
+    <t>ROY HUSNI ARFAN, S.An.</t>
+  </si>
+  <si>
+    <t>YUNING M. FONATABA</t>
+  </si>
+  <si>
+    <t>SAKAMAN WARPUR</t>
+  </si>
+  <si>
+    <t>ARNIUS KAREL SAUYAI, A.Md.</t>
+  </si>
+  <si>
+    <t>KORANO ALFEROS MAMBRISAUW</t>
+  </si>
+  <si>
+    <t>YOSUA MANASER BURDAM</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI NINGSIH</t>
+  </si>
+  <si>
+    <t>HAKIB MAKASSAR</t>
+  </si>
+  <si>
+    <t>NURJANA RUMASUKUN, S.IP.</t>
+  </si>
+  <si>
+    <t>SAKARIAS J. FAIDIBAN</t>
+  </si>
+  <si>
+    <t>NATALIA BLESKADIT</t>
+  </si>
+  <si>
+    <t>AHMAD FARDHAL UMLATI</t>
+  </si>
+  <si>
+    <t>RAHMAWATI, S.IP.</t>
+  </si>
+  <si>
+    <t>YORIS RUMBEWAS, S.E.</t>
+  </si>
+  <si>
+    <t>MOH ALI BUGIS</t>
+  </si>
+  <si>
+    <t>FERDINAND FERNANDO MAKUSI</t>
+  </si>
+  <si>
+    <t>HERMONITHIS LEUHERY</t>
+  </si>
+  <si>
+    <t>JONWAEL YESAYA MENTANSAN</t>
+  </si>
+  <si>
+    <t>SILVESTER MJAM, S.Sos.</t>
+  </si>
+  <si>
+    <t>SYAHRULLAH SALATEN</t>
+  </si>
+  <si>
+    <t>AHMAD TALIB MACAP,S.T.</t>
+  </si>
+  <si>
+    <t>MARDIANTY ZULLAISSYAH SUPRIANTO</t>
+  </si>
+  <si>
+    <t>ARNES MAMBRASAR</t>
+  </si>
+  <si>
+    <t>JASPER LOUW</t>
+  </si>
+  <si>
+    <t>FREDY JESAYAS LEIHITU</t>
+  </si>
+  <si>
+    <t>KLAUDIA JANWARIN</t>
+  </si>
+  <si>
+    <t>960005</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 5</t>
+  </si>
+  <si>
+    <t>9602</t>
+  </si>
+  <si>
+    <t>SORONG SELATAN</t>
+  </si>
+  <si>
+    <t>ABDUL GAFUR</t>
+  </si>
+  <si>
+    <t>DORCE ASMURUF, S.E.</t>
+  </si>
+  <si>
+    <t>SILAS JARFI</t>
+  </si>
+  <si>
+    <t>SIMON MAURITS SOREN, S.H,. M.H.</t>
+  </si>
+  <si>
+    <t>NUR AINY WALLY, S.Kom.</t>
+  </si>
+  <si>
+    <t>RUSTAN</t>
+  </si>
+  <si>
+    <t>AGUSTINA DEDAIDA</t>
+  </si>
+  <si>
+    <t>MUHAMAD HANAFI MUSLIM SIMURUT</t>
+  </si>
+  <si>
+    <t>SUYETNO</t>
+  </si>
+  <si>
+    <t>YULIAN KONDOLOGIT, M.Tr. A.P.</t>
+  </si>
+  <si>
+    <t>YANTO YATAM</t>
+  </si>
+  <si>
+    <t>ELISABETH AIFUFU</t>
+  </si>
+  <si>
+    <t>ARENS HOWAY,S.H</t>
+  </si>
+  <si>
+    <t>YAKOMINA MURMANA,S.H</t>
+  </si>
+  <si>
+    <t>SEMARGA KEBIBE,S.IP</t>
+  </si>
+  <si>
+    <t>RICHARD BLESKADIT</t>
+  </si>
+  <si>
+    <t>Yuliana Saruri</t>
+  </si>
+  <si>
+    <t>ARNOLD SALAMBAU, S.IP</t>
+  </si>
+  <si>
+    <t>AKBP (Purn) HARUN TUNRU</t>
+  </si>
+  <si>
+    <t>MARTINA MAIPAUW, SH</t>
+  </si>
+  <si>
+    <t>DOMINGGUS MERES, SH</t>
+  </si>
+  <si>
+    <t>Adelberth Kubiari, S.P.</t>
+  </si>
+  <si>
+    <t>Nance Sopice Roni</t>
+  </si>
+  <si>
+    <t>BARTOLOMEUS DOROWE, S.Pi.</t>
+  </si>
+  <si>
+    <t>YUNUS DUWIT, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>KORNELIA SARCE AFLILI</t>
+  </si>
+  <si>
+    <t>OBAJA WELELI SAFLESSA</t>
+  </si>
+  <si>
+    <t>AGUS KONJOL</t>
+  </si>
+  <si>
+    <t>RUGAIYA TOTARAGO</t>
+  </si>
+  <si>
+    <t>YONATHAN SALAMBAUW, S.KK.</t>
+  </si>
+  <si>
+    <t>ANDARIAS GUSTAF TOBIDA, S.Pt.</t>
+  </si>
+  <si>
+    <t>FERDERIKA BOWAIRE</t>
+  </si>
+  <si>
+    <t>FERDINAN FRENGKY ONIM</t>
+  </si>
+  <si>
+    <t>NICODEMUS MUTUTI</t>
+  </si>
+  <si>
+    <t>ELSA MARDOLINA SARURY</t>
+  </si>
+  <si>
+    <t>SAMARITAN ERGOR</t>
+  </si>
+  <si>
+    <t>ONESIMUS WETAKU</t>
+  </si>
+  <si>
+    <t>JOEL SAMAN, S.E.</t>
+  </si>
+  <si>
+    <t>MARICE F GINUNY</t>
+  </si>
+  <si>
+    <t>OTNIEL OKTOVIANUS BLES</t>
+  </si>
+  <si>
+    <t>960006</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 6</t>
+  </si>
+  <si>
+    <t>9605</t>
+  </si>
+  <si>
+    <t>MAYBRAT</t>
+  </si>
+  <si>
+    <t>9604</t>
+  </si>
+  <si>
+    <t>TAMBRAUW</t>
+  </si>
+  <si>
+    <t>NELWAN YEBLO</t>
+  </si>
+  <si>
+    <t>KORNELIUS SUSIM, A.Md.Tek</t>
+  </si>
+  <si>
+    <t>SUSANA YESAWEN</t>
+  </si>
+  <si>
+    <t>SIMSON SONNY BLESS</t>
+  </si>
+  <si>
+    <t>Naomi Asmuruf</t>
+  </si>
+  <si>
+    <t>MAXIMUS AIR, SE., M.M.</t>
+  </si>
+  <si>
+    <t>JUFRI KAMBUAYA, S.Hut.</t>
+  </si>
+  <si>
+    <t>MARIA MAGDALENA WAYOI</t>
+  </si>
+  <si>
+    <t>PETRUS YEWEN</t>
+  </si>
+  <si>
+    <t>FERDERIKA WOISIRI</t>
+  </si>
+  <si>
+    <t>MARKUS JITMAU</t>
+  </si>
+  <si>
+    <t>AGUSTINA BAME</t>
+  </si>
+  <si>
+    <t>YOHANIS AJOI</t>
+  </si>
+  <si>
+    <t>DEMARIS SURRY BONTONG</t>
+  </si>
+  <si>
+    <t>YOHANES ALBERTH REYAAN</t>
+  </si>
+  <si>
+    <t>JOIS KAMBU, S.E.</t>
+  </si>
+  <si>
+    <t>THOMAS AITREM</t>
+  </si>
+  <si>
+    <t>YOMIMA WAY, S.Pd.</t>
+  </si>
+  <si>
+    <t>ORTIS FERNANDO SAGRIM, S.T.</t>
+  </si>
+  <si>
+    <t>AFIA EKSEMINA PHASCALINA TAHOBA, M.Si.</t>
+  </si>
+  <si>
+    <t>FRENGKY BARU,A.Ma.Pd</t>
+  </si>
+  <si>
+    <t>ITA NUNUNG</t>
+  </si>
+  <si>
+    <t>MENASE BAHO</t>
+  </si>
+  <si>
+    <t>ADRIANA YESNATH</t>
+  </si>
+  <si>
+    <t>STEWARD HERY DUWID</t>
+  </si>
+  <si>
+    <t>YULIANA PATTIRANE</t>
+  </si>
+  <si>
+    <t>ALEXANDER BRIEN, SH</t>
+  </si>
+  <si>
+    <t>NASIR</t>
+  </si>
+  <si>
+    <t>MUALLIMAH, S.Pd</t>
+  </si>
+  <si>
+    <t>Marthen Leonard Mambrasar, S.IP.</t>
+  </si>
+  <si>
+    <t>Kesya Residay</t>
+  </si>
+  <si>
+    <t>Yermias Way</t>
+  </si>
+  <si>
+    <t>DAVID SEDIK, A.Md.</t>
+  </si>
+  <si>
+    <t>JOHN. P. ASMURUF, SP., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSANTI SUSANA MLASMENE</t>
+  </si>
+  <si>
+    <t>ADOLOF YEKWAM, S.E.</t>
+  </si>
+  <si>
+    <t>DEBORA KAMBUAYA</t>
+  </si>
+  <si>
+    <t>INDAH WATI</t>
+  </si>
+  <si>
+    <t>SOVIANUS MARIANTO SASIOR</t>
+  </si>
+  <si>
+    <t>HENGKI MOSYOI</t>
+  </si>
+  <si>
+    <t>HERMANUS SYUFI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI RUSDI</t>
+  </si>
+  <si>
+    <t>YUSTINA ANRER BLOLON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR ALAM</t>
+  </si>
+  <si>
+    <t>PRETTY JENIFER BALA</t>
+  </si>
+  <si>
+    <t>KAREL MURAFER, SH. MA.</t>
+  </si>
+  <si>
+    <t>HABEL HOWAY, S.SOS</t>
+  </si>
+  <si>
+    <t>IRMA ISIR</t>
+  </si>
+  <si>
+    <t>FREDRIK RONALDO YESNATH</t>
+  </si>
+  <si>
+    <t>AFRIDA HERMINA IEK</t>
+  </si>
+  <si>
+    <t>KRISTIAN KAITANA</t>
+  </si>
+  <si>
+    <t>BETSY NOIJA</t>
+  </si>
+  <si>
+    <t>WILLEM ASSEM, S.E.</t>
+  </si>
+  <si>
+    <t>THOMAS BARU, S.Sos</t>
+  </si>
+  <si>
+    <t>YUNESTI TUGAKERI, S.AP.</t>
+  </si>
+  <si>
+    <t>JUNUS RUMANSARA, S.FT., M.M.Kes.</t>
+  </si>
+  <si>
+    <t>VERONIKA SEDIK</t>
+  </si>
+  <si>
     <t>PBB</t>
   </si>
   <si>
-    <t>DEMOKRAT</t>
-[...14 lines deleted...]
-    <t>PAPUA BARAT DAYA</t>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>960001</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 1</t>
+  </si>
+  <si>
+    <t>9671</t>
+  </si>
+  <si>
+    <t>KOTA SORONG</t>
+  </si>
+  <si>
+    <t>ALBAR MUGES</t>
+  </si>
+  <si>
+    <t>POLIKARPUS KELBULAN</t>
+  </si>
+  <si>
+    <t>HALIJA SOAMOLE</t>
+  </si>
+  <si>
+    <t>SUPRIYADI</t>
+  </si>
+  <si>
+    <t>ARLANG, S.Sos</t>
+  </si>
+  <si>
+    <t>HASLIA NAASA</t>
+  </si>
+  <si>
+    <t>PELLY A. KATIPANA</t>
+  </si>
+  <si>
+    <t>Rinasari Pebriyani</t>
+  </si>
+  <si>
+    <t>OTNIEL HOMER, S.Pi., M.M.</t>
+  </si>
+  <si>
+    <t>MASYITA SHIFA ALKATIRI, S.AN.</t>
+  </si>
+  <si>
+    <t>HAMKA BAHRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>NUR AISYA</t>
+  </si>
+  <si>
+    <t>ELVIS SAMALLO, S.T.</t>
+  </si>
+  <si>
+    <t>BARTJIS FRANS TITALEY, S.T.</t>
+  </si>
+  <si>
+    <t>HASAN SOKAMETAN, S.E.</t>
+  </si>
+  <si>
+    <t>FREDRIK FRANS ADOLOF MARLISSA, S.T.</t>
+  </si>
+  <si>
+    <t>ABNER REINAL JITMAU, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>MARDIAH TANGKE</t>
+  </si>
+  <si>
+    <t>DENNY MAMUSUNG</t>
+  </si>
+  <si>
+    <t>SIMON PRIMUS MATURBONGS</t>
+  </si>
+  <si>
+    <t>HAJAR SABARUDDIN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>LINDERD ROUW</t>
+  </si>
+  <si>
+    <t>ERWIN AYAL, S.IP., M.M.</t>
+  </si>
+  <si>
+    <t>JOSAFAT KAMBU, M.Si.</t>
+  </si>
+  <si>
+    <t>REGINA GIOVANI PAROY</t>
+  </si>
+  <si>
+    <t>YAN PITER BOSAWER, S.H.</t>
+  </si>
+  <si>
+    <t>MARTHEN KAMBUAYA, S.E.</t>
+  </si>
+  <si>
+    <t>FITRIANI</t>
+  </si>
+  <si>
+    <t>KORNELES JITMAU</t>
+  </si>
+  <si>
+    <t>JAMES TRAINES DEREK RORING</t>
+  </si>
+  <si>
+    <t>DRS, MUSLIMIN ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>AUGUSTE  C.R SAGRIM, S.T.</t>
+  </si>
+  <si>
+    <t>MERGINA M. SIMBIAK, S.Pd.K.</t>
+  </si>
+  <si>
+    <t>DEDE YAKOBUS, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>FADLIAH SANUSI RAHANINGMAS, S.H.</t>
+  </si>
+  <si>
+    <t>IIM ABDUL HOSIM, S.E.</t>
+  </si>
+  <si>
+    <t>NATSIR TJIANG, S.T.</t>
+  </si>
+  <si>
+    <t>JOS RINALDY</t>
+  </si>
+  <si>
+    <t>Ronald Seran</t>
+  </si>
+  <si>
+    <t>ISRAM DINAR, S.H.</t>
+  </si>
+  <si>
+    <t>Martha Atty Fugida</t>
+  </si>
+  <si>
+    <t>MARTEN FANMANI</t>
+  </si>
+  <si>
+    <t>ESROM KAYOI</t>
+  </si>
+  <si>
+    <t>Henderika Binan</t>
+  </si>
+  <si>
+    <t>ISAK MASIPA</t>
+  </si>
+  <si>
+    <t>NOVELLA KILALA</t>
+  </si>
+  <si>
+    <t>MUH. SYAIFUL ABIDIN NUR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD LUKMAN LATIEF</t>
+  </si>
+  <si>
+    <t>LENI WANDA, S.H.</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN IPUNG, S.T.</t>
+  </si>
+  <si>
+    <t>UMMU SALMAH, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. ARIEF AMIRUDDIN, S.AN</t>
+  </si>
+  <si>
+    <t>ZALDI ABD RAHMAN ARIF, S.AP.</t>
+  </si>
+  <si>
+    <t>LA ODE SAMSIR, S.T.</t>
+  </si>
+  <si>
+    <t>AZWARD, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HUMRAH SYAM, S.E.</t>
+  </si>
+  <si>
+    <t>SJACHRUL RUDIANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>KASMAWATY, S.E.</t>
+  </si>
+  <si>
+    <t>LA ODE MUHAMAD SABRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HASANAH ASKARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MUFSIR</t>
+  </si>
+  <si>
+    <t>Christianto P Banten, S.Tr.T.</t>
+  </si>
+  <si>
+    <t>Naomi Magdalena Ronsumbre</t>
+  </si>
+  <si>
+    <t>Alberth Kareth, S.Pd.</t>
+  </si>
+  <si>
+    <t>MATHEOS E. SELANNO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MELKIANUS WATORY</t>
+  </si>
+  <si>
+    <t>STARLET MARIA YOHANA KRAAR</t>
+  </si>
+  <si>
+    <t>FRENGKY M. RUMERE</t>
+  </si>
+  <si>
+    <t>Mario Reinaldo Siwabessy</t>
+  </si>
+  <si>
+    <t>YOLAN MARSELINA AYU VANDA WANMA</t>
+  </si>
+  <si>
+    <t>MASYE OVELIA J. MAMBRAKU</t>
+  </si>
+  <si>
+    <t>Richarth Charles Tawaru</t>
+  </si>
+  <si>
+    <t>FRANSISKUS TUPAN</t>
+  </si>
+  <si>
+    <t>JUSACH EDDY HOSIO</t>
+  </si>
+  <si>
+    <t>KETRINCE RAYAR</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN SABONNAMA</t>
+  </si>
+  <si>
+    <t>HAMIDA TUNRU, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. ADOLF ALPIUS ASMURUF</t>
+  </si>
+  <si>
+    <t>JUFRI S</t>
+  </si>
+  <si>
+    <t>SAUL BUINEY</t>
+  </si>
+  <si>
+    <t>FAJAR MARLIN BESITIMUR JONGKOM</t>
+  </si>
+  <si>
+    <t>JUNAIDI AKBAL WALY</t>
+  </si>
+  <si>
+    <t>JOSEPH KAFIAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>Azis Abubakar Matdoan</t>
+  </si>
+  <si>
+    <t>NURMALA</t>
+  </si>
+  <si>
+    <t>Denisius Faruan</t>
+  </si>
+  <si>
+    <t>HUSAIN WARWEY</t>
+  </si>
+  <si>
+    <t>JONGKY R. FONATABA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL WAHAB WARWEY</t>
+  </si>
+  <si>
+    <t>JALMIJN TINDAGE, S,Sos, M.M.</t>
+  </si>
+  <si>
+    <t>LA ODE DIKA</t>
+  </si>
+  <si>
+    <t>OTIS HOWAY, S.H.</t>
+  </si>
+  <si>
+    <t>FATMAH BASALAMA</t>
+  </si>
+  <si>
+    <t>FRENGKI ABAS MANOPPO SILAEN</t>
+  </si>
+  <si>
+    <t>SYAFIRULLAH UMLATI</t>
+  </si>
+  <si>
+    <t>AZWAN AIDYN FESANLAUW</t>
+  </si>
+  <si>
+    <t>MELKIANUS MUAY, S.Pd.</t>
+  </si>
+  <si>
+    <t>SARJIA SAMIN IBRAHIM</t>
+  </si>
+  <si>
+    <t>HASNI KATHERINA PASARIBU, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMMANUEL SALOSSA, S.T.</t>
+  </si>
+  <si>
+    <t>SURJANI KARET</t>
+  </si>
+  <si>
+    <t>PIETER SAGISOLO</t>
+  </si>
+  <si>
+    <t>MATIUS DUMA PATANDI, S.T.</t>
+  </si>
+  <si>
+    <t>SAHALUDDIN ALMADY, S.H.</t>
+  </si>
+  <si>
+    <t>PIETERS KONDJOL, S.E., M.A.</t>
+  </si>
+  <si>
+    <t>NOFRIETA M.G.PINONTOAN</t>
+  </si>
+  <si>
+    <t>DAVID PARATUAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MELIANUS KLADIT</t>
+  </si>
+  <si>
+    <t>JULIANA EMMA MAMBRAKU, A.Ma. Pd.</t>
+  </si>
+  <si>
+    <t>YONAS HOWAY, S.E.</t>
+  </si>
+  <si>
+    <t>HERMANUS KEMPIRMASE, S.H.</t>
+  </si>
+  <si>
+    <t>ABDULLAH RUMADEDEY, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMRAN</t>
+  </si>
+  <si>
+    <t>YATRI D. RUSMIN</t>
+  </si>
+  <si>
+    <t>NUR AMALIAH</t>
+  </si>
+  <si>
+    <t>SUNARDI</t>
+  </si>
+  <si>
+    <t>Abdul Ghani Malikin Rumakat</t>
+  </si>
+  <si>
+    <t>Robinson K. Peterson Sawaki</t>
+  </si>
+  <si>
+    <t>Rismawaty Mustika Utong</t>
+  </si>
+  <si>
+    <t>960002</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 2</t>
+  </si>
+  <si>
+    <t>ABDULLAH GAZAM</t>
+  </si>
+  <si>
+    <t>AHMAD SHOLIHIN, S.Pd.I</t>
+  </si>
+  <si>
+    <t>PETRONELA KOROKAY, S.I.P</t>
+  </si>
+  <si>
+    <t>JOHAN NEBORE, M.Mis</t>
+  </si>
+  <si>
+    <t>STEVAN Y. PARIURY</t>
+  </si>
+  <si>
+    <t>DESY DWI SUSANTI</t>
+  </si>
+  <si>
+    <t>LILI A. SASARARI</t>
+  </si>
+  <si>
+    <t>MURSID SIMAH</t>
+  </si>
+  <si>
+    <t>UMAR WAILISSA, S.H.</t>
+  </si>
+  <si>
+    <t>PETRUS NAUW, S.H.</t>
+  </si>
+  <si>
+    <t>ARNY TERNATANI SYAHRUL</t>
+  </si>
+  <si>
+    <t>FRENGKY H. WANGGAI, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSUDDIN M. DJOHAN, S.H.</t>
+  </si>
+  <si>
+    <t>SISILYA M BANDI</t>
+  </si>
+  <si>
+    <t>NUR IMAN ABDUL KARIM, S.AN.</t>
+  </si>
+  <si>
+    <t>REFLINO SALMON PELAMONIA</t>
+  </si>
+  <si>
+    <t>JONAS KELWULAN</t>
+  </si>
+  <si>
+    <t>EHUD EDUARD KONDOLOGIT</t>
+  </si>
+  <si>
+    <t>RIJSPHA RENATA SUPARMAN</t>
+  </si>
+  <si>
+    <t>SURATNO</t>
+  </si>
+  <si>
+    <t>EVIYANTI KUMALA DEWI BATUBARA</t>
+  </si>
+  <si>
+    <t>SOSBIN HASUDUNGAN SITORUS</t>
+  </si>
+  <si>
+    <t>JAYAWATI</t>
+  </si>
+  <si>
+    <t>dr ALOUISIUS F USPESSY</t>
+  </si>
+  <si>
+    <t>Ir. MAX A. HEHANUSSA</t>
+  </si>
+  <si>
+    <t>YOHANIS SAGRIM, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ERNY MUCHTINI DARISE</t>
+  </si>
+  <si>
+    <t>Ir. DANIEL MALUTE, M.Si.</t>
+  </si>
+  <si>
+    <t>AZIS SILEHU</t>
+  </si>
+  <si>
+    <t>SITI MARIAM, S.H.</t>
+  </si>
+  <si>
+    <t>MAX MUSA KARUBABA</t>
+  </si>
+  <si>
+    <t>ISMAIL MUNADI SANGADJI, SP., M.Si.</t>
+  </si>
+  <si>
+    <t>RANLEY H.L. MANSAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL MANAF RAHAYAAN, S.H</t>
+  </si>
+  <si>
+    <t>MARINI SUSYANTI</t>
+  </si>
+  <si>
+    <t>GALO JEMY DALIPANG, S.T.</t>
+  </si>
+  <si>
+    <t>JOHNY FRANS TUTUBOY</t>
+  </si>
+  <si>
+    <t>KLARTJE MASSI</t>
+  </si>
+  <si>
+    <t>MELIANA BISAY</t>
+  </si>
+  <si>
+    <t>SALAMYA KUBANGUN</t>
+  </si>
+  <si>
+    <t>Ali Bara, S.H.,M.H.</t>
+  </si>
+  <si>
+    <t>SAMSI RABO, S.M</t>
+  </si>
+  <si>
+    <t>APSELINA BARAE</t>
+  </si>
+  <si>
+    <t>YANCE IEK</t>
+  </si>
+  <si>
+    <t>Drs ANTON SAGRIM</t>
+  </si>
+  <si>
+    <t>YOSKA MATULESSY</t>
+  </si>
+  <si>
+    <t>THONIS YONATAN GOGOBA</t>
+  </si>
+  <si>
+    <t>Ir. H. ANDI SAMSUL BAHRI MADDUKELLENG, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>NUR IKHSAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HAUWA LATUCONSINA</t>
+  </si>
+  <si>
+    <t>NUR ARIFIN</t>
+  </si>
+  <si>
+    <t>M. AKBAR</t>
+  </si>
+  <si>
+    <t>KARTINI BADARUNI</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ABIDIN NUR, S.Sos</t>
+  </si>
+  <si>
+    <t>H. SYAIFUL MALIKI ARIEF, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>ABD MANAN FAKAUBUN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>IDA FITRIANI RENLEEUW, S.Pi.</t>
+  </si>
+  <si>
+    <t>NURDIN NAWAWI</t>
+  </si>
+  <si>
+    <t>IBSAN, S.Pd</t>
+  </si>
+  <si>
+    <t>NURUL RAMADHANI</t>
+  </si>
+  <si>
+    <t>FITRIYANTI RUMFOT, S.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD FAIZAL ARIANTO, S.KM., M.Kes.</t>
+  </si>
+  <si>
+    <t>Clemens Ferianus Labobar</t>
+  </si>
+  <si>
+    <t>Lourien E. Kalatty, S.E.</t>
+  </si>
+  <si>
+    <t>Petrus Simuna</t>
+  </si>
+  <si>
+    <t>MUALIF RENWARIN</t>
+  </si>
+  <si>
+    <t>YUSTUS KAMBU, S.H.</t>
+  </si>
+  <si>
+    <t>FITRY TAHEYA MUSAAD, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. DANIEL B. LIMPONG,</t>
+  </si>
+  <si>
+    <t>FREDRIK DULLAH</t>
+  </si>
+  <si>
+    <t>SUCI RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>MAKLON MANIBURY, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SANDRA MARINI TUHUMENA</t>
+  </si>
+  <si>
+    <t>ASMURUF AMOS WILHELMUS</t>
+  </si>
+  <si>
+    <t>ISMAIL KAPITANLAUT</t>
+  </si>
+  <si>
+    <t>MARIA RENIYATI WELERUBUN, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUKRIYADI</t>
+  </si>
+  <si>
+    <t>ISHAQ</t>
+  </si>
+  <si>
+    <t>LAILA HAMID</t>
+  </si>
+  <si>
+    <t>RICKY SEPTIADI</t>
+  </si>
+  <si>
+    <t>FAHRI KADIR</t>
+  </si>
+  <si>
+    <t>ASIH MURTI SARY, S.M.</t>
+  </si>
+  <si>
+    <t>RIAN CENDRA SETIYADI</t>
+  </si>
+  <si>
+    <t>LEVI MUMPO</t>
+  </si>
+  <si>
+    <t>AHMAD LOJI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ABDUL MUTALIB</t>
+  </si>
+  <si>
+    <t>NUR LAILA MAELAN</t>
+  </si>
+  <si>
+    <t>LAURANTIUS REN EL, S.E.</t>
+  </si>
+  <si>
+    <t>NICOLAS FREDINAND RUNGGAMUSY, S.Pd.</t>
+  </si>
+  <si>
+    <t>IRAWATI ISMAIL</t>
+  </si>
+  <si>
+    <t>AMIN DJAUHAR, S.T.</t>
+  </si>
+  <si>
+    <t>CHIDIR, S.H.</t>
+  </si>
+  <si>
+    <t>ANNEKE LIEKE MAKATUUK, S.E.</t>
+  </si>
+  <si>
+    <t>DEDEN BILAL MASYKUR</t>
+  </si>
+  <si>
+    <t>BENEDIKTUS JOMBANG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUDIRMAN AMBO UPE</t>
+  </si>
+  <si>
+    <t>FREDIRIKA KEDA</t>
+  </si>
+  <si>
+    <t>BHAYANGKARA EMAS MALIBELA, S.T.</t>
+  </si>
+  <si>
+    <t>MOH RUMADAUL</t>
+  </si>
+  <si>
+    <t>M.SAKKA ALPIAN, A.Md.</t>
+  </si>
+  <si>
+    <t>SURUNG HAMONANGAN SIBARANI</t>
+  </si>
+  <si>
+    <t>ADRIAN HOWAY</t>
+  </si>
+  <si>
+    <t>DINA MANIANTI</t>
+  </si>
+  <si>
+    <t>AGUSTINUS KLAFLE</t>
+  </si>
+  <si>
+    <t>ALEXANDER ZETH HUKOM</t>
+  </si>
+  <si>
+    <t>Apt. IVONE TOMARERE, S.Farm.</t>
+  </si>
+  <si>
+    <t>SAINUDIN TELA</t>
+  </si>
+  <si>
+    <t>HELEN MEITY ESTERLINE KAMER, S.E.</t>
+  </si>
+  <si>
+    <t>BRAIS DANIEL SU</t>
+  </si>
+  <si>
+    <t>MOH.IQBAL MUHIDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>USMAN ABAS</t>
+  </si>
+  <si>
+    <t>JONI MANOBI, S.AN.</t>
+  </si>
+  <si>
+    <t>MENDY PRISILYA LOUPATTY</t>
+  </si>
+  <si>
+    <t>BENRYI NAPITUPULU, S.H.</t>
+  </si>
+  <si>
+    <t>BASTIAN BUCE IJIE</t>
+  </si>
+  <si>
+    <t>Hj. ROSMIAH MATTALITTI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD DANIEL</t>
+  </si>
+  <si>
+    <t>BANSA SAIMIMA</t>
+  </si>
+  <si>
+    <t>SADIK YUNUS</t>
+  </si>
+  <si>
+    <t>SITI MANIA ULAT, S.Sos.</t>
+  </si>
+  <si>
+    <t>YUSAK PARIRIE</t>
+  </si>
+  <si>
+    <t>NUR FAHIRA</t>
+  </si>
+  <si>
+    <t>Onesimus Isir</t>
+  </si>
+  <si>
+    <t>Hasan Suneth, S.AN.</t>
+  </si>
+  <si>
+    <t>Mukhsanati, S.Sos.</t>
   </si>
   <si>
     <t>960003</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA 3</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>SORONG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>Ir. ROKHMAN,ST, MM, MT, IPM, ASEAN Eng</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>KOMARUDIN</t>
   </si>
   <si>
     <t>MUSRIYATI</t>
   </si>
   <si>
     <t>RUDOLFO NAUW</t>
   </si>
   <si>
     <t>MUHAMAD MANSYUR</t>
   </si>
   <si>
     <t>MARLINA KAMBU</t>
   </si>
   <si>
     <t>ZETH KLASJOK</t>
   </si>
   <si>
     <t>RASMADI SUAIB, S.IKOM.</t>
   </si>
   <si>
     <t>ORIGENES NAUW, S.Pd.</t>
   </si>
   <si>
     <t>MILKA KADEMA</t>
@@ -422,1313 +1685,50 @@
     <t>YORIM WAKUM</t>
   </si>
   <si>
     <t>YAKOB GALUS</t>
   </si>
   <si>
     <t>MARCO CHRISTIAN KALAMI</t>
   </si>
   <si>
     <t>NUR ASMI</t>
   </si>
   <si>
     <t>RAM YADANFLE</t>
   </si>
   <si>
     <t>RAMLI</t>
   </si>
   <si>
     <t>RAHMAT SETYAWAN</t>
   </si>
   <si>
     <t>NENGSI</t>
   </si>
   <si>
     <t>SUTRIYANINGSIH</t>
-  </si>
-[...1261 lines deleted...]
-    <t>Mukhsanati, S.Sos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2076,2934 +2076,3019 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>299</v>
+        <v>201</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="D2" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="E2" t="s">
-        <v>302</v>
+        <v>204</v>
       </c>
       <c r="F2" t="s">
-        <v>303</v>
+        <v>205</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>4002</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>7069</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>4991</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>9889</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>5639</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>3401</v>
       </c>
       <c r="M2">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="N2">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="O2">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>4913</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="R2">
-        <v>0</v>
+        <v>5377</v>
       </c>
       <c r="S2">
-        <v>0</v>
+        <v>1499</v>
       </c>
       <c r="T2">
-        <v>0</v>
+        <v>9347</v>
       </c>
       <c r="U2">
-        <v>0</v>
+        <v>5995</v>
       </c>
       <c r="V2">
-        <v>0</v>
+        <v>3185</v>
       </c>
       <c r="W2">
-        <v>0</v>
+        <v>2581</v>
       </c>
       <c r="X2">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="Y2">
-        <v>0</v>
+        <v>74195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>4002</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>7069</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>4991</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>9889</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>5639</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>3401</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>4913</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="R3">
-        <v>0</v>
+        <v>5377</v>
       </c>
       <c r="S3">
-        <v>0</v>
+        <v>1499</v>
       </c>
       <c r="T3">
-        <v>0</v>
+        <v>9347</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>5995</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>3185</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>2581</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>74195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>303</v>
+        <v>205</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>4002</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>286</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>286</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>3127</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>167</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>219</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>219</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>7069</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>7069</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>580</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>580</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>0</v>
+        <v>621</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>621</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>3038</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>314</v>
+        <v>338</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>315</v>
+        <v>339</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>176</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>316</v>
+        <v>340</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>0</v>
+        <v>2325</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>317</v>
+        <v>341</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="E21">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="A23">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>343</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>27</v>
+      </c>
+      <c r="E22">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
         <v>3</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B24" t="s">
         <v>8</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C24" t="s">
         <v>33</v>
       </c>
-      <c r="D23">
-[...13 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>4991</v>
+      </c>
+      <c r="E24">
+        <v>4991</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" t="s">
         <v>34</v>
       </c>
-      <c r="D24">
-[...15 lines deleted...]
-      </c>
       <c r="D25">
-        <v>0</v>
+        <v>356</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>356</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26">
-        <v>0</v>
+        <v>818</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>818</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>321</v>
+        <v>345</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27">
-        <v>0</v>
+        <v>2087</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>322</v>
+        <v>346</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>323</v>
+        <v>347</v>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29">
-        <v>0</v>
+        <v>640</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>640</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
-        <v>0</v>
+        <v>208</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>208</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>325</v>
+        <v>349</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>607</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>607</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>350</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>32</v>
+      </c>
+      <c r="E32">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
         <v>8</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="A34">
+      <c r="B33" t="s">
+        <v>351</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>147</v>
+      </c>
+      <c r="E33">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
         <v>4</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B35" t="s">
         <v>9</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C35" t="s">
         <v>33</v>
       </c>
-      <c r="D34">
-[...13 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35">
+        <v>9889</v>
+      </c>
+      <c r="E35">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" t="s">
         <v>34</v>
       </c>
-      <c r="D35">
-[...15 lines deleted...]
-      </c>
       <c r="D36">
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>487</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>328</v>
+        <v>352</v>
       </c>
       <c r="C37" t="s">
         <v>36</v>
       </c>
       <c r="D37">
-        <v>0</v>
+        <v>5206</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>329</v>
+        <v>353</v>
       </c>
       <c r="C38" t="s">
         <v>36</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>2152</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>330</v>
+        <v>354</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="C40" t="s">
         <v>36</v>
       </c>
       <c r="D40">
-        <v>0</v>
+        <v>1474</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>332</v>
+        <v>356</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>333</v>
+        <v>357</v>
       </c>
       <c r="C42" t="s">
         <v>36</v>
       </c>
       <c r="D42">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>358</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>201</v>
+      </c>
+      <c r="E43">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
         <v>8</v>
       </c>
-      <c r="B43" t="s">
-[...14 lines deleted...]
-      <c r="A45">
+      <c r="B44" t="s">
+        <v>359</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>69</v>
+      </c>
+      <c r="E44">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
         <v>5</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B46" t="s">
         <v>10</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C46" t="s">
         <v>33</v>
       </c>
-      <c r="D45">
-[...13 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46">
+        <v>5639</v>
+      </c>
+      <c r="E46">
+        <v>5639</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
         <v>34</v>
       </c>
-      <c r="D46">
-[...15 lines deleted...]
-      </c>
       <c r="D47">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>245</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>336</v>
+        <v>360</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
-        <v>0</v>
+        <v>2459</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>337</v>
+        <v>361</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49">
-        <v>0</v>
+        <v>1980</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>339</v>
+        <v>363</v>
       </c>
       <c r="C51" t="s">
         <v>36</v>
       </c>
       <c r="D51">
-        <v>0</v>
+        <v>639</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>639</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>340</v>
+        <v>364</v>
       </c>
       <c r="C52" t="s">
         <v>36</v>
       </c>
       <c r="D52">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>341</v>
+        <v>365</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>366</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>112</v>
+      </c>
+      <c r="E54">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
         <v>8</v>
       </c>
-      <c r="B54" t="s">
-[...14 lines deleted...]
-      <c r="A56">
+      <c r="B55" t="s">
+        <v>367</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>17</v>
+      </c>
+      <c r="E55">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
         <v>6</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" t="s">
         <v>11</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C57" t="s">
         <v>33</v>
       </c>
-      <c r="D56">
-[...13 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57">
+        <v>3401</v>
+      </c>
+      <c r="E57">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" t="s">
         <v>34</v>
       </c>
-      <c r="D57">
-[...15 lines deleted...]
-      </c>
       <c r="D58">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>119</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C59" t="s">
         <v>36</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>2494</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="C60" t="s">
         <v>36</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>253</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>253</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>346</v>
+        <v>370</v>
       </c>
       <c r="C61" t="s">
         <v>36</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C62" t="s">
         <v>36</v>
       </c>
       <c r="D62">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>125</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
-        <v>0</v>
+        <v>253</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="C64" t="s">
         <v>36</v>
       </c>
       <c r="D64">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C65" t="s">
         <v>36</v>
       </c>
       <c r="D65">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
         <v>33</v>
       </c>
       <c r="D67">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>28</v>
       </c>
       <c r="C68" t="s">
         <v>34</v>
       </c>
       <c r="D68">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="C69" t="s">
         <v>36</v>
       </c>
       <c r="D69">
-        <v>0</v>
+        <v>290</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>290</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>352</v>
+        <v>376</v>
       </c>
       <c r="C70" t="s">
         <v>36</v>
       </c>
       <c r="D70">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>121</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>353</v>
+        <v>377</v>
       </c>
       <c r="C71" t="s">
         <v>36</v>
       </c>
       <c r="D71">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>354</v>
+        <v>378</v>
       </c>
       <c r="C72" t="s">
         <v>36</v>
       </c>
       <c r="D72">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>66</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>355</v>
+        <v>379</v>
       </c>
       <c r="C73" t="s">
         <v>36</v>
       </c>
       <c r="D73">
-        <v>0</v>
+        <v>248</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="C74" t="s">
         <v>36</v>
       </c>
       <c r="D74">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>357</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>36</v>
       </c>
       <c r="D75">
-        <v>0</v>
+        <v>568</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>568</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>33</v>
       </c>
       <c r="D77">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>28</v>
       </c>
       <c r="C78" t="s">
         <v>34</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>290</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>358</v>
+        <v>382</v>
       </c>
       <c r="C79" t="s">
         <v>36</v>
       </c>
       <c r="D79">
-        <v>0</v>
+        <v>2753</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>359</v>
+        <v>383</v>
       </c>
       <c r="C80" t="s">
         <v>36</v>
       </c>
       <c r="D80">
-        <v>0</v>
+        <v>540</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>360</v>
+        <v>384</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>178</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>361</v>
+        <v>385</v>
       </c>
       <c r="C82" t="s">
         <v>36</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>112</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>362</v>
+        <v>386</v>
       </c>
       <c r="C83" t="s">
         <v>36</v>
       </c>
       <c r="D83">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>363</v>
+        <v>387</v>
       </c>
       <c r="C84" t="s">
         <v>36</v>
       </c>
       <c r="D84">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E84">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>364</v>
+        <v>388</v>
       </c>
       <c r="C85" t="s">
         <v>36</v>
       </c>
       <c r="D85">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>365</v>
+        <v>389</v>
       </c>
       <c r="C86" t="s">
         <v>36</v>
       </c>
       <c r="D86">
-        <v>0</v>
+        <v>262</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>262</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
         <v>33</v>
       </c>
       <c r="D88">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>224</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>28</v>
       </c>
       <c r="B89" t="s">
         <v>28</v>
       </c>
       <c r="C89" t="s">
         <v>34</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>366</v>
+        <v>390</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>367</v>
+        <v>391</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>368</v>
+        <v>392</v>
       </c>
       <c r="C92" t="s">
         <v>36</v>
       </c>
       <c r="D92">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>39</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
         <v>33</v>
       </c>
       <c r="D94">
-        <v>0</v>
+        <v>4913</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>28</v>
       </c>
       <c r="B95" t="s">
         <v>28</v>
       </c>
       <c r="C95" t="s">
         <v>34</v>
       </c>
       <c r="D95">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>369</v>
+        <v>393</v>
       </c>
       <c r="C96" t="s">
         <v>36</v>
       </c>
       <c r="D96">
-        <v>0</v>
+        <v>1380</v>
       </c>
       <c r="E96">
-        <v>0</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="C97" t="s">
         <v>36</v>
       </c>
       <c r="D97">
-        <v>0</v>
+        <v>2405</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>371</v>
+        <v>395</v>
       </c>
       <c r="C98" t="s">
         <v>36</v>
       </c>
       <c r="D98">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>372</v>
+        <v>396</v>
       </c>
       <c r="C99" t="s">
         <v>36</v>
       </c>
       <c r="D99">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>373</v>
+        <v>397</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>374</v>
+        <v>398</v>
       </c>
       <c r="C101" t="s">
         <v>36</v>
       </c>
       <c r="D101">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E101">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>375</v>
+        <v>399</v>
       </c>
       <c r="C102" t="s">
         <v>36</v>
       </c>
       <c r="D102">
-        <v>0</v>
+        <v>820</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>820</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>376</v>
+        <v>400</v>
       </c>
       <c r="C103" t="s">
         <v>36</v>
       </c>
       <c r="D103">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="C105" t="s">
         <v>33</v>
       </c>
       <c r="D105">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>174</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>28</v>
       </c>
       <c r="C106" t="s">
         <v>34</v>
       </c>
       <c r="D106">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>42</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
       <c r="C107" t="s">
         <v>36</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="C108" t="s">
         <v>36</v>
       </c>
       <c r="D108">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>379</v>
+        <v>403</v>
       </c>
       <c r="C109" t="s">
         <v>36</v>
       </c>
       <c r="D109">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C111" t="s">
         <v>33</v>
       </c>
       <c r="D111">
-        <v>0</v>
+        <v>5377</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>5377</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112" t="s">
         <v>34</v>
       </c>
       <c r="D112">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>190</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>380</v>
+        <v>404</v>
       </c>
       <c r="C113" t="s">
         <v>36</v>
       </c>
       <c r="D113">
-        <v>0</v>
+        <v>3988</v>
       </c>
       <c r="E113">
-        <v>0</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>381</v>
+        <v>405</v>
       </c>
       <c r="C114" t="s">
         <v>36</v>
       </c>
       <c r="D114">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>115</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>382</v>
+        <v>406</v>
       </c>
       <c r="C115" t="s">
         <v>36</v>
       </c>
       <c r="D115">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="E115">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>383</v>
+        <v>407</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>59</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>384</v>
+        <v>408</v>
       </c>
       <c r="C117" t="s">
         <v>36</v>
       </c>
       <c r="D117">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>385</v>
+        <v>409</v>
       </c>
       <c r="C118" t="s">
         <v>36</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="C119" t="s">
         <v>36</v>
       </c>
       <c r="D119">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>387</v>
+        <v>411</v>
       </c>
       <c r="C120" t="s">
         <v>36</v>
       </c>
       <c r="D120">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="E120">
-        <v>0</v>
+        <v>800</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C122" t="s">
         <v>33</v>
       </c>
       <c r="D122">
-        <v>0</v>
+        <v>1499</v>
       </c>
       <c r="E122">
-        <v>0</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>28</v>
       </c>
       <c r="B123" t="s">
         <v>28</v>
       </c>
       <c r="C123" t="s">
         <v>34</v>
       </c>
       <c r="D123">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="E123">
-        <v>0</v>
+        <v>73</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>388</v>
+        <v>412</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="C125" t="s">
         <v>36</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>1052</v>
       </c>
       <c r="E125">
-        <v>0</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>390</v>
+        <v>414</v>
       </c>
       <c r="C126" t="s">
         <v>36</v>
       </c>
       <c r="D126">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E126">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>391</v>
+        <v>415</v>
       </c>
       <c r="C127" t="s">
         <v>36</v>
       </c>
       <c r="D127">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="E127">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="128"/>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>416</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>17</v>
+      </c>
+      <c r="E128">
+        <v>17</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>18</v>
+        <v>417</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>28</v>
+      <c r="A130">
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>28</v>
+        <v>418</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>392</v>
+        <v>419</v>
       </c>
       <c r="C131" t="s">
         <v>36</v>
       </c>
       <c r="D131">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="E131">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
-        <v>394</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D133">
-        <v>0</v>
+        <v>9347</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>9347</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>4</v>
+      <c r="A134" t="s">
+        <v>28</v>
       </c>
       <c r="B134" t="s">
-        <v>395</v>
+        <v>28</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D134">
-        <v>0</v>
+        <v>326</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>326</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>396</v>
+        <v>420</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
       <c r="D135">
-        <v>0</v>
+        <v>6310</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>6310</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="C136" t="s">
         <v>36</v>
       </c>
       <c r="D136">
-        <v>0</v>
+        <v>614</v>
       </c>
       <c r="E136">
-        <v>0</v>
+        <v>614</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
       <c r="C137" t="s">
         <v>36</v>
       </c>
       <c r="D137">
-        <v>0</v>
+        <v>803</v>
       </c>
       <c r="E137">
-        <v>0</v>
+        <v>803</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>399</v>
+        <v>423</v>
       </c>
       <c r="C138" t="s">
         <v>36</v>
       </c>
       <c r="D138">
-        <v>0</v>
+        <v>229</v>
       </c>
       <c r="E138">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>229</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>424</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>89</v>
+      </c>
+      <c r="E139">
+        <v>89</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>19</v>
+        <v>425</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>0</v>
+        <v>388</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>28</v>
+      <c r="A141">
+        <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>28</v>
+        <v>426</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D141">
-        <v>0</v>
+        <v>559</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>559</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B142" t="s">
-        <v>400</v>
+        <v>427</v>
       </c>
       <c r="C142" t="s">
         <v>36</v>
       </c>
       <c r="D142">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="E142">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143"/>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B144" t="s">
-        <v>402</v>
+        <v>19</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D144">
-        <v>0</v>
+        <v>5995</v>
       </c>
       <c r="E144">
-        <v>0</v>
+        <v>5995</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145">
-        <v>4</v>
+      <c r="A145" t="s">
+        <v>28</v>
       </c>
       <c r="B145" t="s">
-        <v>403</v>
+        <v>28</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D145">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="E145">
-        <v>0</v>
+        <v>238</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>404</v>
+        <v>428</v>
       </c>
       <c r="C146" t="s">
         <v>36</v>
       </c>
       <c r="D146">
-        <v>0</v>
+        <v>4048</v>
       </c>
       <c r="E146">
-        <v>0</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="C147" t="s">
         <v>36</v>
       </c>
       <c r="D147">
-        <v>0</v>
+        <v>626</v>
       </c>
       <c r="E147">
-        <v>0</v>
+        <v>626</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>406</v>
+        <v>430</v>
       </c>
       <c r="C148" t="s">
         <v>36</v>
       </c>
       <c r="D148">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>407</v>
+        <v>431</v>
       </c>
       <c r="C149" t="s">
         <v>36</v>
       </c>
       <c r="D149">
-        <v>0</v>
+        <v>463</v>
       </c>
       <c r="E149">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="150"/>
+        <v>463</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>432</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>42</v>
+      </c>
+      <c r="E150">
+        <v>42</v>
+      </c>
+    </row>
     <row r="151">
       <c r="A151">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>20</v>
+        <v>433</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D151">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="E151">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="s">
-        <v>28</v>
+      <c r="A152">
+        <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>28</v>
+        <v>434</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D152">
-        <v>0</v>
+        <v>511</v>
       </c>
       <c r="E152">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>511</v>
+      </c>
+    </row>
+    <row r="153"/>
     <row r="154">
       <c r="A154">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B154" t="s">
-        <v>409</v>
+        <v>20</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D154">
-        <v>0</v>
+        <v>3185</v>
       </c>
       <c r="E154">
-        <v>0</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155">
-        <v>3</v>
+      <c r="A155" t="s">
+        <v>28</v>
       </c>
       <c r="B155" t="s">
-        <v>410</v>
+        <v>28</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D155">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="E155">
-        <v>0</v>
+        <v>90</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>411</v>
+        <v>435</v>
       </c>
       <c r="C156" t="s">
         <v>36</v>
       </c>
       <c r="D156">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>88</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="C157" t="s">
         <v>36</v>
       </c>
       <c r="D157">
-        <v>0</v>
+        <v>147</v>
       </c>
       <c r="E157">
-        <v>0</v>
+        <v>147</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>413</v>
+        <v>437</v>
       </c>
       <c r="C158" t="s">
         <v>36</v>
       </c>
       <c r="D158">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="E158">
-        <v>0</v>
+        <v>132</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>414</v>
+        <v>438</v>
       </c>
       <c r="C159" t="s">
         <v>36</v>
       </c>
       <c r="D159">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="E159">
-        <v>0</v>
+        <v>90</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="C160" t="s">
         <v>36</v>
       </c>
       <c r="D160">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="E160">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="161"/>
+        <v>177</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>440</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>31</v>
+      </c>
+      <c r="E161">
+        <v>31</v>
+      </c>
+    </row>
     <row r="162">
       <c r="A162">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>21</v>
+        <v>441</v>
       </c>
       <c r="C162" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D162">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E162">
-        <v>0</v>
+        <v>255</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" t="s">
-        <v>28</v>
+      <c r="A163">
+        <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>28</v>
+        <v>442</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D163">
-        <v>0</v>
+        <v>2175</v>
       </c>
       <c r="E163">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="164"/>
     <row r="165">
       <c r="A165">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B165" t="s">
-        <v>417</v>
+        <v>21</v>
       </c>
       <c r="C165" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D165">
-        <v>0</v>
+        <v>2581</v>
       </c>
       <c r="E165">
-        <v>0</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166">
-        <v>3</v>
+      <c r="A166" t="s">
+        <v>28</v>
       </c>
       <c r="B166" t="s">
-        <v>418</v>
+        <v>28</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D166">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="E166">
-        <v>0</v>
+        <v>115</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>419</v>
+        <v>443</v>
       </c>
       <c r="C167" t="s">
         <v>36</v>
       </c>
       <c r="D167">
-        <v>0</v>
+        <v>1976</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>420</v>
+        <v>444</v>
       </c>
       <c r="C168" t="s">
         <v>36</v>
       </c>
       <c r="D168">
-        <v>0</v>
+        <v>147</v>
       </c>
       <c r="E168">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="169"/>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>445</v>
+      </c>
+      <c r="C169" t="s">
+        <v>36</v>
+      </c>
+      <c r="D169">
+        <v>212</v>
+      </c>
+      <c r="E169">
+        <v>212</v>
+      </c>
+    </row>
     <row r="170">
       <c r="A170">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>299</v>
+        <v>446</v>
       </c>
       <c r="C170" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D170">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="E170">
-        <v>0</v>
+        <v>95</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" t="s">
-        <v>28</v>
+      <c r="A171">
+        <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>28</v>
+        <v>447</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D171">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E171">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>421</v>
+        <v>448</v>
       </c>
       <c r="C172" t="s">
         <v>36</v>
       </c>
       <c r="D172">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="E172">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
+        <v>7</v>
+      </c>
+      <c r="B173" t="s">
+        <v>449</v>
+      </c>
+      <c r="C173" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173">
+        <v>8</v>
+      </c>
+      <c r="E173">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>24</v>
+      </c>
+      <c r="B175" t="s">
+        <v>201</v>
+      </c>
+      <c r="C175" t="s">
+        <v>33</v>
+      </c>
+      <c r="D175">
+        <v>204</v>
+      </c>
+      <c r="E175">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>28</v>
+      </c>
+      <c r="B176" t="s">
+        <v>28</v>
+      </c>
+      <c r="C176" t="s">
+        <v>34</v>
+      </c>
+      <c r="D176">
+        <v>16</v>
+      </c>
+      <c r="E176">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>450</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177">
+        <v>35</v>
+      </c>
+      <c r="E177">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
         <v>2</v>
       </c>
-      <c r="B173" t="s">
-[...13 lines deleted...]
-      <c r="A174">
+      <c r="B178" t="s">
+        <v>451</v>
+      </c>
+      <c r="C178" t="s">
+        <v>36</v>
+      </c>
+      <c r="D178">
+        <v>44</v>
+      </c>
+      <c r="E178">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
         <v>3</v>
       </c>
-      <c r="B174" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="B179" t="s">
+        <v>452</v>
+      </c>
+      <c r="C179" t="s">
+        <v>36</v>
+      </c>
+      <c r="D179">
+        <v>109</v>
+      </c>
+      <c r="E179">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -5023,10640 +5108,10555 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>200</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>424</v>
+        <v>453</v>
       </c>
       <c r="D2" t="s">
-        <v>425</v>
+        <v>454</v>
       </c>
       <c r="E2" t="s">
-        <v>302</v>
+        <v>455</v>
       </c>
       <c r="F2" t="s">
-        <v>303</v>
+        <v>456</v>
       </c>
       <c r="G2">
-        <v>4002</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>7069</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>4991</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>9889</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>5639</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>3401</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>4913</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>5377</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>1499</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>9347</v>
+        <v>0</v>
       </c>
       <c r="U2">
-        <v>5995</v>
+        <v>0</v>
       </c>
       <c r="V2">
-        <v>3185</v>
+        <v>0</v>
       </c>
       <c r="W2">
-        <v>2581</v>
-[...5 lines deleted...]
-        <v>74195</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="G3">
-        <v>4002</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>7069</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>4991</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>9889</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>5639</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>3401</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="P3">
-        <v>4913</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>5377</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>1499</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>9347</v>
+        <v>0</v>
       </c>
       <c r="U3">
-        <v>5995</v>
+        <v>0</v>
       </c>
       <c r="V3">
-        <v>3185</v>
+        <v>0</v>
       </c>
       <c r="W3">
-        <v>2581</v>
-[...5 lines deleted...]
-        <v>74195</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>303</v>
+        <v>456</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>457</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>458</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>459</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>461</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>462</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>463</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>464</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>465</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>466</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>467</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>468</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>469</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>470</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>471</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>472</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>473</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>474</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>475</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>476</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>477</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>478</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>479</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>480</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>481</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>482</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>483</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>484</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>485</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>486</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>487</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>488</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>489</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>490</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>491</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>492</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>493</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>494</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>495</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>496</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>497</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>498</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>499</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>500</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>0</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>501</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>502</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>503</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>504</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>505</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>506</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>0</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>507</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>508</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" t="s">
+        <v>28</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>509</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>510</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>511</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>512</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>5</v>
+      </c>
+      <c r="B87" t="s">
+        <v>513</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>12</v>
+      </c>
+      <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>28</v>
+      </c>
+      <c r="B90" t="s">
+        <v>28</v>
+      </c>
+      <c r="C90" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>514</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>515</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>516</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>517</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>518</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>519</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>520</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>13</v>
+      </c>
+      <c r="B99" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99">
+        <v>0</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>28</v>
+      </c>
+      <c r="B100" t="s">
+        <v>28</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>521</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>522</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>523</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>524</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" t="s">
+        <v>33</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>28</v>
+      </c>
+      <c r="B107" t="s">
+        <v>28</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>525</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>526</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>527</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>528</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>529</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>530</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>531</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>0</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>15</v>
+      </c>
+      <c r="B116" t="s">
+        <v>19</v>
+      </c>
+      <c r="C116" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" t="s">
+        <v>28</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>532</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>533</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>534</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>535</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>536</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>16</v>
+      </c>
+      <c r="B124" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>28</v>
+      </c>
+      <c r="B125" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>537</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>538</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>0</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>539</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>0</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>540</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>0</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>541</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>0</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>542</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>543</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133"/>
+    <row r="134">
+      <c r="A134">
+        <v>17</v>
+      </c>
+      <c r="B134" t="s">
+        <v>21</v>
+      </c>
+      <c r="C134" t="s">
+        <v>33</v>
+      </c>
+      <c r="D134">
+        <v>0</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>28</v>
+      </c>
+      <c r="B135" t="s">
+        <v>28</v>
+      </c>
+      <c r="C135" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135">
+        <v>0</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1</v>
+      </c>
+      <c r="B136" t="s">
+        <v>544</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>2</v>
+      </c>
+      <c r="B137" t="s">
+        <v>545</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>3</v>
+      </c>
+      <c r="B138" t="s">
+        <v>546</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>4</v>
+      </c>
+      <c r="B139" t="s">
+        <v>547</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>5</v>
+      </c>
+      <c r="B140" t="s">
+        <v>548</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>0</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>6</v>
+      </c>
+      <c r="B141" t="s">
+        <v>549</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>7</v>
+      </c>
+      <c r="B142" t="s">
+        <v>550</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>0</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>2542</v>
+      </c>
+      <c r="H2">
+        <v>4752</v>
+      </c>
+      <c r="I2">
+        <v>2473</v>
+      </c>
+      <c r="J2">
+        <v>3452</v>
+      </c>
+      <c r="K2">
+        <v>2533</v>
+      </c>
+      <c r="L2">
+        <v>929</v>
+      </c>
+      <c r="M2">
+        <v>412</v>
+      </c>
+      <c r="N2">
+        <v>2066</v>
+      </c>
+      <c r="O2">
+        <v>95</v>
+      </c>
+      <c r="P2">
+        <v>2834</v>
+      </c>
+      <c r="Q2">
+        <v>1266</v>
+      </c>
+      <c r="R2">
+        <v>1670</v>
+      </c>
+      <c r="S2">
+        <v>8528</v>
+      </c>
+      <c r="T2">
+        <v>544</v>
+      </c>
+      <c r="U2">
+        <v>3133</v>
+      </c>
+      <c r="V2">
+        <v>134</v>
+      </c>
+      <c r="W2">
+        <v>37363</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>2542</v>
+      </c>
+      <c r="H3">
+        <v>4752</v>
+      </c>
+      <c r="I3">
+        <v>2473</v>
+      </c>
+      <c r="J3">
+        <v>3452</v>
+      </c>
+      <c r="K3">
+        <v>2533</v>
+      </c>
+      <c r="L3">
+        <v>929</v>
+      </c>
+      <c r="M3">
+        <v>412</v>
+      </c>
+      <c r="N3">
+        <v>2066</v>
+      </c>
+      <c r="O3">
+        <v>95</v>
+      </c>
+      <c r="P3">
+        <v>2834</v>
+      </c>
+      <c r="Q3">
+        <v>1266</v>
+      </c>
+      <c r="R3">
+        <v>1670</v>
+      </c>
+      <c r="S3">
+        <v>8528</v>
+      </c>
+      <c r="T3">
+        <v>544</v>
+      </c>
+      <c r="U3">
+        <v>3133</v>
+      </c>
+      <c r="V3">
+        <v>134</v>
+      </c>
+      <c r="W3">
+        <v>37363</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>2542</v>
+      </c>
+      <c r="E2">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>139</v>
+      </c>
+      <c r="E3">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>1498</v>
+      </c>
+      <c r="E4">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>132</v>
+      </c>
+      <c r="E5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>708</v>
+      </c>
+      <c r="E6">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>65</v>
+      </c>
+      <c r="E7">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9">
+        <v>4752</v>
+      </c>
+      <c r="E9">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>217</v>
+      </c>
+      <c r="E10">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>1406</v>
+      </c>
+      <c r="E11">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1508</v>
+      </c>
+      <c r="E12">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>1331</v>
+      </c>
+      <c r="E13">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>290</v>
+      </c>
+      <c r="E14">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>2473</v>
+      </c>
+      <c r="E16">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17">
+        <v>161</v>
+      </c>
+      <c r="E17">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>550</v>
+      </c>
+      <c r="E18">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>147</v>
+      </c>
+      <c r="E19">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>1398</v>
+      </c>
+      <c r="E20">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>217</v>
+      </c>
+      <c r="E21">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>3452</v>
+      </c>
+      <c r="E23">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>244</v>
+      </c>
+      <c r="E24">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1511</v>
+      </c>
+      <c r="E25">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>1122</v>
+      </c>
+      <c r="E26">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>426</v>
+      </c>
+      <c r="E27">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>149</v>
+      </c>
+      <c r="E28">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30">
+        <v>2533</v>
+      </c>
+      <c r="E30">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31">
+        <v>100</v>
+      </c>
+      <c r="E31">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>1500</v>
+      </c>
+      <c r="E32">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>677</v>
+      </c>
+      <c r="E33">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>178</v>
+      </c>
+      <c r="E34">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>78</v>
+      </c>
+      <c r="E35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37">
+        <v>929</v>
+      </c>
+      <c r="E37">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>43</v>
+      </c>
+      <c r="E38">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>156</v>
+      </c>
+      <c r="E39">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>172</v>
+      </c>
+      <c r="E40">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>113</v>
+      </c>
+      <c r="E41">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>445</v>
+      </c>
+      <c r="E42">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>7</v>
+      </c>
+      <c r="B44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>412</v>
+      </c>
+      <c r="E44">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>44</v>
+      </c>
+      <c r="E45">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>82</v>
+      </c>
+      <c r="E46">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>63</v>
+      </c>
+      <c r="E47">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>223</v>
+      </c>
+      <c r="E48">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>2066</v>
+      </c>
+      <c r="E50">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>112</v>
+      </c>
+      <c r="E51">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>63</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>1026</v>
+      </c>
+      <c r="E52">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>467</v>
+      </c>
+      <c r="E53">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>461</v>
+      </c>
+      <c r="E54">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>95</v>
+      </c>
+      <c r="E56">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>26</v>
+      </c>
+      <c r="E57">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>69</v>
+      </c>
+      <c r="E58">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60">
+        <v>2834</v>
+      </c>
+      <c r="E60">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B61" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>142</v>
+      </c>
+      <c r="E61">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>67</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>1204</v>
+      </c>
+      <c r="E62">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>149</v>
+      </c>
+      <c r="E63">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>1055</v>
+      </c>
+      <c r="E64">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>284</v>
+      </c>
+      <c r="E65">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>11</v>
+      </c>
+      <c r="B67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>1266</v>
+      </c>
+      <c r="E67">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>70</v>
+      </c>
+      <c r="E68">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>71</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>507</v>
+      </c>
+      <c r="E69">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>72</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>405</v>
+      </c>
+      <c r="E70">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>73</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>284</v>
+      </c>
+      <c r="E71">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>12</v>
+      </c>
+      <c r="B73" t="s">
+        <v>17</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>1670</v>
+      </c>
+      <c r="E73">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>65</v>
+      </c>
+      <c r="E74">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>74</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>992</v>
+      </c>
+      <c r="E75">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>339</v>
+      </c>
+      <c r="E76">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>76</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>258</v>
+      </c>
+      <c r="E77">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>77</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>16</v>
+      </c>
+      <c r="E78">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>8528</v>
+      </c>
+      <c r="E80">
+        <v>8528</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>285</v>
+      </c>
+      <c r="E81">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>5086</v>
+      </c>
+      <c r="E82">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>407</v>
+      </c>
+      <c r="E83">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>2298</v>
+      </c>
+      <c r="E84">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>452</v>
+      </c>
+      <c r="E85">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>15</v>
+      </c>
+      <c r="B87" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87">
+        <v>544</v>
+      </c>
+      <c r="E87">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>28</v>
+      </c>
+      <c r="B88" t="s">
+        <v>28</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>30</v>
+      </c>
+      <c r="E88">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>82</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>84</v>
+      </c>
+      <c r="E89">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>83</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>14</v>
+      </c>
+      <c r="E90">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>84</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>81</v>
+      </c>
+      <c r="E91">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>85</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>335</v>
+      </c>
+      <c r="E92">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>16</v>
+      </c>
+      <c r="B94" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>3133</v>
+      </c>
+      <c r="E94">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>28</v>
+      </c>
+      <c r="B95" t="s">
+        <v>28</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>57</v>
+      </c>
+      <c r="E95">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>86</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>2633</v>
+      </c>
+      <c r="E96">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>87</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>262</v>
+      </c>
+      <c r="E97">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>88</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>13</v>
+      </c>
+      <c r="E98">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>89</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>168</v>
+      </c>
+      <c r="E99">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>21</v>
+      </c>
+      <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101">
+        <v>134</v>
+      </c>
+      <c r="E101">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B102" t="s">
+        <v>28</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>15</v>
+      </c>
+      <c r="E102">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>90</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>99</v>
+      </c>
+      <c r="E103">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>91</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>15</v>
+      </c>
+      <c r="E104">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>92</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>5</v>
+      </c>
+      <c r="E105">
+        <v>5</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G2">
+        <v>7000</v>
+      </c>
+      <c r="H2">
+        <v>1199</v>
+      </c>
+      <c r="I2">
+        <v>4086</v>
+      </c>
+      <c r="J2">
+        <v>6467</v>
+      </c>
+      <c r="K2">
+        <v>1509</v>
+      </c>
+      <c r="L2">
+        <v>2606</v>
+      </c>
+      <c r="M2">
+        <v>1576</v>
+      </c>
+      <c r="N2">
+        <v>106</v>
+      </c>
+      <c r="O2">
+        <v>2742</v>
+      </c>
+      <c r="P2">
+        <v>2202</v>
+      </c>
+      <c r="Q2">
+        <v>2172</v>
+      </c>
+      <c r="R2">
+        <v>1024</v>
+      </c>
+      <c r="S2">
+        <v>1055</v>
+      </c>
+      <c r="T2">
+        <v>30</v>
+      </c>
+      <c r="U2">
+        <v>33774</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>7000</v>
+      </c>
+      <c r="H3">
+        <v>1199</v>
+      </c>
+      <c r="I3">
+        <v>4086</v>
+      </c>
+      <c r="J3">
+        <v>6467</v>
+      </c>
+      <c r="K3">
+        <v>1509</v>
+      </c>
+      <c r="L3">
+        <v>2606</v>
+      </c>
+      <c r="M3">
+        <v>1576</v>
+      </c>
+      <c r="N3">
+        <v>106</v>
+      </c>
+      <c r="O3">
+        <v>2742</v>
+      </c>
+      <c r="P3">
+        <v>2202</v>
+      </c>
+      <c r="Q3">
+        <v>2172</v>
+      </c>
+      <c r="R3">
+        <v>1024</v>
+      </c>
+      <c r="S3">
+        <v>1055</v>
+      </c>
+      <c r="T3">
+        <v>30</v>
+      </c>
+      <c r="U3">
+        <v>33774</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>7000</v>
+      </c>
+      <c r="E2">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>155</v>
+      </c>
+      <c r="E3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>3351</v>
+      </c>
+      <c r="E4">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>98</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>1463</v>
+      </c>
+      <c r="E5">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>2031</v>
+      </c>
+      <c r="E6">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>1199</v>
+      </c>
+      <c r="E8">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>108</v>
+      </c>
+      <c r="E9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>869</v>
+      </c>
+      <c r="E10">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>73</v>
+      </c>
+      <c r="E11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>149</v>
+      </c>
+      <c r="E12">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>4086</v>
+      </c>
+      <c r="E14">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>178</v>
+      </c>
+      <c r="E15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>819</v>
+      </c>
+      <c r="E16">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>1672</v>
+      </c>
+      <c r="E17">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>1417</v>
+      </c>
+      <c r="E18">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20">
+        <v>6467</v>
+      </c>
+      <c r="E20">
+        <v>6467</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>174</v>
+      </c>
+      <c r="E21">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>1526</v>
+      </c>
+      <c r="E22">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>2854</v>
+      </c>
+      <c r="E23">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>1913</v>
+      </c>
+      <c r="E24">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>1509</v>
+      </c>
+      <c r="E26">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>91</v>
+      </c>
+      <c r="E27">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>1151</v>
+      </c>
+      <c r="E28">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>200</v>
+      </c>
+      <c r="E29">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>67</v>
+      </c>
+      <c r="E30">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>2606</v>
+      </c>
+      <c r="E32">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>72</v>
+      </c>
+      <c r="E33">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>1721</v>
+      </c>
+      <c r="E34">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>647</v>
+      </c>
+      <c r="E35">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>114</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>166</v>
+      </c>
+      <c r="E36">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38">
+        <v>1576</v>
+      </c>
+      <c r="E38">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>58</v>
+      </c>
+      <c r="E39">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>221</v>
+      </c>
+      <c r="E40">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>194</v>
+      </c>
+      <c r="E41">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>1103</v>
+      </c>
+      <c r="E42">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>106</v>
+      </c>
+      <c r="E44">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>13</v>
+      </c>
+      <c r="E45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>118</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>52</v>
+      </c>
+      <c r="E46">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>41</v>
+      </c>
+      <c r="E47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>2742</v>
+      </c>
+      <c r="E49">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>36</v>
+      </c>
+      <c r="E50">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>2163</v>
+      </c>
+      <c r="E51">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>523</v>
+      </c>
+      <c r="E52">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>20</v>
+      </c>
+      <c r="E53">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>12</v>
+      </c>
+      <c r="B55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>2202</v>
+      </c>
+      <c r="E55">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B56" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>88</v>
+      </c>
+      <c r="E56">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>822</v>
+      </c>
+      <c r="E57">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>313</v>
+      </c>
+      <c r="E58">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>979</v>
+      </c>
+      <c r="E59">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>2172</v>
+      </c>
+      <c r="E61">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>108</v>
+      </c>
+      <c r="E62">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1702</v>
+      </c>
+      <c r="E63">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>127</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>182</v>
+      </c>
+      <c r="E64">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>180</v>
+      </c>
+      <c r="E65">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>15</v>
+      </c>
+      <c r="B67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>1024</v>
+      </c>
+      <c r="E67">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>51</v>
+      </c>
+      <c r="E68">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>129</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>864</v>
+      </c>
+      <c r="E69">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>130</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>65</v>
+      </c>
+      <c r="E70">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>131</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>44</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>16</v>
+      </c>
+      <c r="B73" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>1055</v>
+      </c>
+      <c r="E73">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>34</v>
+      </c>
+      <c r="E74">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>132</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>201</v>
+      </c>
+      <c r="E75">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>133</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>342</v>
+      </c>
+      <c r="E76">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>134</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>478</v>
+      </c>
+      <c r="E77">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>17</v>
+      </c>
+      <c r="B79" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>30</v>
+      </c>
+      <c r="E79">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>2</v>
+      </c>
+      <c r="E80">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>135</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>28</v>
+      </c>
+      <c r="E81">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>136</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G2">
+        <v>3303</v>
+      </c>
+      <c r="H2">
+        <v>3533</v>
+      </c>
+      <c r="I2">
+        <v>1372</v>
+      </c>
+      <c r="J2">
+        <v>12957</v>
+      </c>
+      <c r="K2">
+        <v>1460</v>
+      </c>
+      <c r="L2">
+        <v>11</v>
+      </c>
+      <c r="M2">
+        <v>75</v>
+      </c>
+      <c r="N2">
+        <v>45</v>
+      </c>
+      <c r="O2">
+        <v>3859</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2">
+        <v>41</v>
+      </c>
+      <c r="R2">
+        <v>9277</v>
+      </c>
+      <c r="S2">
+        <v>504</v>
+      </c>
+      <c r="T2">
+        <v>2713</v>
+      </c>
+      <c r="U2">
+        <v>39151</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G3">
+        <v>214</v>
+      </c>
+      <c r="H3">
+        <v>1433</v>
+      </c>
+      <c r="I3">
+        <v>3117</v>
+      </c>
+      <c r="J3">
+        <v>2005</v>
+      </c>
+      <c r="K3">
+        <v>4419</v>
+      </c>
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3">
+        <v>213</v>
+      </c>
+      <c r="N3">
+        <v>2215</v>
+      </c>
+      <c r="O3">
+        <v>1450</v>
+      </c>
+      <c r="P3">
+        <v>145</v>
+      </c>
+      <c r="Q3">
+        <v>1844</v>
+      </c>
+      <c r="R3">
+        <v>1287</v>
+      </c>
+      <c r="S3">
+        <v>27</v>
+      </c>
+      <c r="T3">
+        <v>3425</v>
+      </c>
+      <c r="U3">
+        <v>21798</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4">
+        <v>3517</v>
+      </c>
+      <c r="H4">
+        <v>4966</v>
+      </c>
+      <c r="I4">
+        <v>4489</v>
+      </c>
+      <c r="J4">
+        <v>14962</v>
+      </c>
+      <c r="K4">
+        <v>5879</v>
+      </c>
+      <c r="L4">
+        <v>15</v>
+      </c>
+      <c r="M4">
+        <v>288</v>
+      </c>
+      <c r="N4">
+        <v>2260</v>
+      </c>
+      <c r="O4">
+        <v>5309</v>
+      </c>
+      <c r="P4">
+        <v>146</v>
+      </c>
+      <c r="Q4">
+        <v>1885</v>
+      </c>
+      <c r="R4">
+        <v>10564</v>
+      </c>
+      <c r="S4">
+        <v>531</v>
+      </c>
+      <c r="T4">
+        <v>6138</v>
+      </c>
+      <c r="U4">
+        <v>60949</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>3303</v>
+      </c>
+      <c r="E2">
+        <v>214</v>
+      </c>
+      <c r="F2">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>34</v>
+      </c>
+      <c r="E3">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>17</v>
+      </c>
+      <c r="E4">
+        <v>158</v>
+      </c>
+      <c r="F4">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>572</v>
+      </c>
+      <c r="E5">
+        <v>6</v>
+      </c>
+      <c r="F5">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>145</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>2</v>
+      </c>
+      <c r="E6">
+        <v>17</v>
+      </c>
+      <c r="F6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>16</v>
+      </c>
+      <c r="E7">
+        <v>6</v>
+      </c>
+      <c r="F7">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>2662</v>
+      </c>
+      <c r="E8">
+        <v>12</v>
+      </c>
+      <c r="F8">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>3533</v>
+      </c>
+      <c r="E10">
+        <v>1433</v>
+      </c>
+      <c r="F10">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>35</v>
+      </c>
+      <c r="E11">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1805</v>
+      </c>
+      <c r="E12">
+        <v>49</v>
+      </c>
+      <c r="F12">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>1421</v>
+      </c>
+      <c r="E13">
+        <v>156</v>
+      </c>
+      <c r="F13">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>150</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>37</v>
+      </c>
+      <c r="E14">
+        <v>17</v>
+      </c>
+      <c r="F14">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>151</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>234</v>
+      </c>
+      <c r="E15">
+        <v>1156</v>
+      </c>
+      <c r="F15">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>152</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="E16">
+        <v>21</v>
+      </c>
+      <c r="F16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>1372</v>
+      </c>
+      <c r="E18">
+        <v>3117</v>
+      </c>
+      <c r="F18">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>29</v>
+      </c>
+      <c r="E19">
+        <v>56</v>
+      </c>
+      <c r="F19">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>46</v>
+      </c>
+      <c r="E20">
+        <v>24</v>
+      </c>
+      <c r="F20">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>159</v>
+      </c>
+      <c r="E21">
+        <v>193</v>
+      </c>
+      <c r="F21">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>240</v>
+      </c>
+      <c r="E22">
+        <v>2662</v>
+      </c>
+      <c r="F22">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>809</v>
+      </c>
+      <c r="E23">
+        <v>21</v>
+      </c>
+      <c r="F23">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>157</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>89</v>
+      </c>
+      <c r="E24">
+        <v>161</v>
+      </c>
+      <c r="F24">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>12957</v>
+      </c>
+      <c r="E26">
+        <v>2005</v>
+      </c>
+      <c r="F26">
+        <v>14962</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>47</v>
+      </c>
+      <c r="E27">
+        <v>9</v>
+      </c>
+      <c r="F27">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>158</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>3320</v>
+      </c>
+      <c r="E28">
+        <v>786</v>
+      </c>
+      <c r="F28">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>1510</v>
+      </c>
+      <c r="E29">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>2821</v>
+      </c>
+      <c r="E30">
+        <v>50</v>
+      </c>
+      <c r="F30">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>161</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>3875</v>
+      </c>
+      <c r="E31">
+        <v>919</v>
+      </c>
+      <c r="F31">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>1384</v>
+      </c>
+      <c r="E32">
+        <v>205</v>
+      </c>
+      <c r="F32">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>1460</v>
+      </c>
+      <c r="E34">
+        <v>4419</v>
+      </c>
+      <c r="F34">
+        <v>5879</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>11</v>
+      </c>
+      <c r="E35">
+        <v>18</v>
+      </c>
+      <c r="F35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>163</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>247</v>
+      </c>
+      <c r="E36">
+        <v>4350</v>
+      </c>
+      <c r="F36">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>164</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>5</v>
+      </c>
+      <c r="E37">
+        <v>7</v>
+      </c>
+      <c r="F37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>165</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>341</v>
+      </c>
+      <c r="E38">
+        <v>14</v>
+      </c>
+      <c r="F38">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>4</v>
+      </c>
+      <c r="E39">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>852</v>
+      </c>
+      <c r="E40">
+        <v>2</v>
+      </c>
+      <c r="F40">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>11</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>4</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>7</v>
+      </c>
+      <c r="E44">
+        <v>4</v>
+      </c>
+      <c r="F44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>75</v>
+      </c>
+      <c r="E46">
+        <v>213</v>
+      </c>
+      <c r="F46">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>19</v>
+      </c>
+      <c r="E47">
+        <v>12</v>
+      </c>
+      <c r="F47">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>169</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>37</v>
+      </c>
+      <c r="E48">
+        <v>65</v>
+      </c>
+      <c r="F48">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>170</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>3</v>
+      </c>
+      <c r="E49">
+        <v>128</v>
+      </c>
+      <c r="F49">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>16</v>
+      </c>
+      <c r="E50">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>9</v>
+      </c>
+      <c r="B52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>45</v>
+      </c>
+      <c r="E52">
+        <v>2215</v>
+      </c>
+      <c r="F52">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>12</v>
+      </c>
+      <c r="F53">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>172</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>2185</v>
+      </c>
+      <c r="F54">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>173</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>174</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>45</v>
+      </c>
+      <c r="E56">
+        <v>10</v>
+      </c>
+      <c r="F56">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>3859</v>
+      </c>
+      <c r="E58">
+        <v>1450</v>
+      </c>
+      <c r="F58">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59">
+        <v>6</v>
+      </c>
+      <c r="E59">
+        <v>19</v>
+      </c>
+      <c r="F59">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>1899</v>
+      </c>
+      <c r="E60">
+        <v>1408</v>
+      </c>
+      <c r="F60">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>176</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>1876</v>
+      </c>
+      <c r="E61">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>2</v>
+      </c>
+      <c r="E62">
+        <v>5</v>
+      </c>
+      <c r="F62">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>178</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>69</v>
+      </c>
+      <c r="E63">
+        <v>6</v>
+      </c>
+      <c r="F63">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>7</v>
+      </c>
+      <c r="E64">
+        <v>5</v>
+      </c>
+      <c r="F64">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>11</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>1</v>
+      </c>
+      <c r="E66">
+        <v>145</v>
+      </c>
+      <c r="F66">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>5</v>
+      </c>
+      <c r="F67">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>180</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1</v>
+      </c>
+      <c r="E68">
+        <v>15</v>
+      </c>
+      <c r="F68">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>181</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>118</v>
+      </c>
+      <c r="F69">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>182</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>7</v>
+      </c>
+      <c r="F70">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>12</v>
+      </c>
+      <c r="B72" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>41</v>
+      </c>
+      <c r="E72">
+        <v>1844</v>
+      </c>
+      <c r="F72">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>28</v>
+      </c>
+      <c r="B73" t="s">
+        <v>28</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>14</v>
+      </c>
+      <c r="E73">
+        <v>50</v>
+      </c>
+      <c r="F73">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>15</v>
+      </c>
+      <c r="E74">
+        <v>1752</v>
+      </c>
+      <c r="F74">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>184</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>3</v>
+      </c>
+      <c r="E75">
+        <v>14</v>
+      </c>
+      <c r="F75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>185</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>5</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>186</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>2</v>
+      </c>
+      <c r="E77">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>187</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>2</v>
+      </c>
+      <c r="E78">
+        <v>7</v>
+      </c>
+      <c r="F78">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>9277</v>
+      </c>
+      <c r="E80">
+        <v>1287</v>
+      </c>
+      <c r="F80">
+        <v>10564</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>33</v>
+      </c>
+      <c r="E81">
+        <v>25</v>
+      </c>
+      <c r="F81">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>188</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>5227</v>
+      </c>
+      <c r="E82">
+        <v>315</v>
+      </c>
+      <c r="F82">
+        <v>5542</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>189</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>3594</v>
+      </c>
+      <c r="E83">
+        <v>626</v>
+      </c>
+      <c r="F83">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>190</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>286</v>
+      </c>
+      <c r="E84">
+        <v>23</v>
+      </c>
+      <c r="F84">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>191</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>19</v>
+      </c>
+      <c r="E85">
+        <v>296</v>
+      </c>
+      <c r="F85">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>192</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>118</v>
+      </c>
+      <c r="E86">
+        <v>2</v>
+      </c>
+      <c r="F86">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>15</v>
+      </c>
+      <c r="B88" t="s">
+        <v>19</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88">
+        <v>504</v>
+      </c>
+      <c r="E88">
+        <v>27</v>
+      </c>
+      <c r="F88">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>28</v>
+      </c>
+      <c r="B89" t="s">
+        <v>28</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89">
+        <v>4</v>
+      </c>
+      <c r="E89">
+        <v>5</v>
+      </c>
+      <c r="F89">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>193</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>500</v>
+      </c>
+      <c r="E90">
+        <v>18</v>
+      </c>
+      <c r="F90">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>4</v>
+      </c>
+      <c r="F91">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>16</v>
+      </c>
+      <c r="B93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" t="s">
+        <v>33</v>
+      </c>
+      <c r="D93">
+        <v>2713</v>
+      </c>
+      <c r="E93">
+        <v>3425</v>
+      </c>
+      <c r="F93">
+        <v>6138</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>28</v>
+      </c>
+      <c r="B94" t="s">
+        <v>28</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>6</v>
+      </c>
+      <c r="E94">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>2355</v>
+      </c>
+      <c r="E95">
+        <v>1116</v>
+      </c>
+      <c r="F95">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>196</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>131</v>
+      </c>
+      <c r="E96">
+        <v>1603</v>
+      </c>
+      <c r="F96">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>197</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>1</v>
+      </c>
+      <c r="E97">
+        <v>17</v>
+      </c>
+      <c r="F97">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>198</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>217</v>
+      </c>
+      <c r="E98">
+        <v>675</v>
+      </c>
+      <c r="F98">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>199</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>3</v>
+      </c>
+      <c r="E99">
+        <v>3</v>
+      </c>
+      <c r="F99">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F2" t="s">
+        <v>205</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>205</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2">
-        <v>4002</v>
+        <v>0</v>
       </c>
       <c r="E2">
-        <v>4002</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3">
-        <v>286</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>286</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>426</v>
+        <v>206</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
       <c r="D4">
-        <v>3127</v>
+        <v>0</v>
       </c>
       <c r="E4">
-        <v>3127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>427</v>
+        <v>207</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="E5">
-        <v>167</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>428</v>
+        <v>208</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>429</v>
+        <v>209</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E7">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>430</v>
+        <v>210</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>431</v>
+        <v>211</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E9">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>432</v>
+        <v>212</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>433</v>
+        <v>213</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11">
-        <v>219</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>219</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>7069</v>
+        <v>0</v>
       </c>
       <c r="E13">
-        <v>7069</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>580</v>
+        <v>0</v>
       </c>
       <c r="E14">
-        <v>580</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>434</v>
+        <v>214</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>621</v>
+        <v>0</v>
       </c>
       <c r="E15">
-        <v>621</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>435</v>
+        <v>215</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>3038</v>
+        <v>0</v>
       </c>
       <c r="E16">
-        <v>3038</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>436</v>
+        <v>216</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E17">
-        <v>125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>437</v>
+        <v>217</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="E18">
-        <v>176</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>438</v>
+        <v>218</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>2325</v>
+        <v>0</v>
       </c>
       <c r="E19">
-        <v>2325</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>439</v>
+        <v>219</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E20">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>440</v>
+        <v>220</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>134</v>
+        <v>0</v>
       </c>
       <c r="E21">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="A22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...12 lines deleted...]
-    <row r="23"/>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
     <row r="24">
-      <c r="A24">
-        <v>3</v>
+      <c r="A24" t="s">
+        <v>28</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D24">
-        <v>4991</v>
+        <v>0</v>
       </c>
       <c r="E24">
-        <v>4991</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>28</v>
+      <c r="A25">
+        <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>356</v>
+        <v>0</v>
       </c>
       <c r="E25">
-        <v>356</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>442</v>
+        <v>222</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26">
-        <v>818</v>
+        <v>0</v>
       </c>
       <c r="E26">
-        <v>818</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>443</v>
+        <v>223</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27">
-        <v>2087</v>
+        <v>0</v>
       </c>
       <c r="E27">
-        <v>2087</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>444</v>
+        <v>224</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="E28">
-        <v>96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>445</v>
+        <v>225</v>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29">
-        <v>640</v>
+        <v>0</v>
       </c>
       <c r="E29">
-        <v>640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>446</v>
+        <v>226</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
-        <v>208</v>
+        <v>0</v>
       </c>
       <c r="E30">
-        <v>208</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>447</v>
+        <v>227</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31">
-        <v>607</v>
+        <v>0</v>
       </c>
       <c r="E31">
-        <v>607</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>448</v>
+        <v>228</v>
       </c>
       <c r="C32" t="s">
         <v>36</v>
       </c>
       <c r="D32">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E32">
-        <v>32</v>
-[...19 lines deleted...]
-    <row r="34"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
     <row r="35">
-      <c r="A35">
-        <v>4</v>
+      <c r="A35" t="s">
+        <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D35">
-        <v>9889</v>
+        <v>0</v>
       </c>
       <c r="E35">
-        <v>9889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>28</v>
+      <c r="A36">
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>28</v>
+        <v>229</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>487</v>
+        <v>0</v>
       </c>
       <c r="E36">
-        <v>487</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>450</v>
+        <v>230</v>
       </c>
       <c r="C37" t="s">
         <v>36</v>
       </c>
       <c r="D37">
-        <v>5206</v>
+        <v>0</v>
       </c>
       <c r="E37">
-        <v>5206</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>451</v>
+        <v>231</v>
       </c>
       <c r="C38" t="s">
         <v>36</v>
       </c>
       <c r="D38">
-        <v>2152</v>
+        <v>0</v>
       </c>
       <c r="E38">
-        <v>2152</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>452</v>
+        <v>232</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>453</v>
+        <v>233</v>
       </c>
       <c r="C40" t="s">
         <v>36</v>
       </c>
       <c r="D40">
-        <v>1474</v>
+        <v>0</v>
       </c>
       <c r="E40">
-        <v>1474</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>454</v>
+        <v>234</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41">
-        <v>127</v>
+        <v>0</v>
       </c>
       <c r="E41">
-        <v>127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>455</v>
+        <v>235</v>
       </c>
       <c r="C42" t="s">
         <v>36</v>
       </c>
       <c r="D42">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="E42">
-        <v>94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>456</v>
+        <v>236</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="E43">
-        <v>201</v>
-[...19 lines deleted...]
-    <row r="45"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45">
+        <v>5</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
     <row r="46">
-      <c r="A46">
-        <v>5</v>
+      <c r="A46" t="s">
+        <v>28</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D46">
-        <v>5639</v>
+        <v>0</v>
       </c>
       <c r="E46">
-        <v>5639</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>28</v>
+      <c r="A47">
+        <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>28</v>
+        <v>237</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>245</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>245</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>458</v>
+        <v>238</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
-        <v>2459</v>
+        <v>0</v>
       </c>
       <c r="E48">
-        <v>2459</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>459</v>
+        <v>239</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49">
-        <v>1980</v>
+        <v>0</v>
       </c>
       <c r="E49">
-        <v>1980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>460</v>
+        <v>240</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="E50">
-        <v>61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>461</v>
+        <v>241</v>
       </c>
       <c r="C51" t="s">
         <v>36</v>
       </c>
       <c r="D51">
-        <v>639</v>
+        <v>0</v>
       </c>
       <c r="E51">
-        <v>639</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>462</v>
+        <v>242</v>
       </c>
       <c r="C52" t="s">
         <v>36</v>
       </c>
       <c r="D52">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E52">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>463</v>
+        <v>243</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="E53">
-        <v>55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>464</v>
+        <v>244</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="E54">
-        <v>112</v>
-[...19 lines deleted...]
-    <row r="56"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>6</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
     <row r="57">
-      <c r="A57">
-        <v>6</v>
+      <c r="A57" t="s">
+        <v>28</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>3401</v>
+        <v>0</v>
       </c>
       <c r="E57">
-        <v>3401</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>28</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>245</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="E58">
-        <v>119</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>466</v>
+        <v>246</v>
       </c>
       <c r="C59" t="s">
         <v>36</v>
       </c>
       <c r="D59">
-        <v>2494</v>
+        <v>0</v>
       </c>
       <c r="E59">
-        <v>2494</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>467</v>
+        <v>247</v>
       </c>
       <c r="C60" t="s">
         <v>36</v>
       </c>
       <c r="D60">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="E60">
-        <v>253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>468</v>
+        <v>248</v>
       </c>
       <c r="C61" t="s">
         <v>36</v>
       </c>
       <c r="D61">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E61">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>469</v>
+        <v>249</v>
       </c>
       <c r="C62" t="s">
         <v>36</v>
       </c>
       <c r="D62">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E62">
-        <v>125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>470</v>
+        <v>250</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>471</v>
+        <v>251</v>
       </c>
       <c r="C64" t="s">
         <v>36</v>
       </c>
       <c r="D64">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>472</v>
+        <v>252</v>
       </c>
       <c r="C65" t="s">
         <v>36</v>
       </c>
       <c r="D65">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E65">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
         <v>33</v>
       </c>
       <c r="D67">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="E67">
-        <v>1400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>28</v>
       </c>
       <c r="C68" t="s">
         <v>34</v>
       </c>
       <c r="D68">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E68">
-        <v>70</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>473</v>
+        <v>253</v>
       </c>
       <c r="C69" t="s">
         <v>36</v>
       </c>
       <c r="D69">
-        <v>290</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>290</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>474</v>
+        <v>254</v>
       </c>
       <c r="C70" t="s">
         <v>36</v>
       </c>
       <c r="D70">
-        <v>121</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>121</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>475</v>
+        <v>255</v>
       </c>
       <c r="C71" t="s">
         <v>36</v>
       </c>
       <c r="D71">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E71">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>476</v>
+        <v>256</v>
       </c>
       <c r="C72" t="s">
         <v>36</v>
       </c>
       <c r="D72">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>477</v>
+        <v>257</v>
       </c>
       <c r="C73" t="s">
         <v>36</v>
       </c>
       <c r="D73">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="E73">
-        <v>248</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>478</v>
+        <v>258</v>
       </c>
       <c r="C74" t="s">
         <v>36</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E74">
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>479</v>
+        <v>259</v>
       </c>
       <c r="C75" t="s">
         <v>36</v>
       </c>
       <c r="D75">
-        <v>568</v>
+        <v>0</v>
       </c>
       <c r="E75">
-        <v>568</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>33</v>
       </c>
       <c r="D77">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>4305</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>28</v>
       </c>
       <c r="C78" t="s">
         <v>34</v>
       </c>
       <c r="D78">
-        <v>290</v>
+        <v>0</v>
       </c>
       <c r="E78">
-        <v>290</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>480</v>
+        <v>260</v>
       </c>
       <c r="C79" t="s">
         <v>36</v>
       </c>
       <c r="D79">
-        <v>2753</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>2753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>481</v>
+        <v>261</v>
       </c>
       <c r="C80" t="s">
         <v>36</v>
       </c>
       <c r="D80">
-        <v>540</v>
+        <v>0</v>
       </c>
       <c r="E80">
-        <v>540</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>482</v>
+        <v>262</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
       <c r="D81">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="E81">
-        <v>178</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>483</v>
+        <v>263</v>
       </c>
       <c r="C82" t="s">
         <v>36</v>
       </c>
       <c r="D82">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="E82">
-        <v>112</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>484</v>
+        <v>264</v>
       </c>
       <c r="C83" t="s">
         <v>36</v>
       </c>
       <c r="D83">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E83">
-        <v>46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>485</v>
+        <v>265</v>
       </c>
       <c r="C84" t="s">
         <v>36</v>
       </c>
       <c r="D84">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E84">
-        <v>86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>486</v>
+        <v>266</v>
       </c>
       <c r="C85" t="s">
         <v>36</v>
       </c>
       <c r="D85">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E85">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>487</v>
+        <v>267</v>
       </c>
       <c r="C86" t="s">
         <v>36</v>
       </c>
       <c r="D86">
-        <v>262</v>
+        <v>0</v>
       </c>
       <c r="E86">
-        <v>262</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
         <v>33</v>
       </c>
       <c r="D88">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>224</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>28</v>
       </c>
       <c r="B89" t="s">
         <v>28</v>
       </c>
       <c r="C89" t="s">
         <v>34</v>
       </c>
       <c r="D89">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="E89">
-        <v>42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>488</v>
+        <v>268</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E90">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>489</v>
+        <v>269</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E91">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>490</v>
+        <v>270</v>
       </c>
       <c r="C92" t="s">
         <v>36</v>
       </c>
       <c r="D92">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E92">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
         <v>33</v>
       </c>
       <c r="D94">
-        <v>4913</v>
+        <v>0</v>
       </c>
       <c r="E94">
-        <v>4913</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>28</v>
       </c>
       <c r="B95" t="s">
         <v>28</v>
       </c>
       <c r="C95" t="s">
         <v>34</v>
       </c>
       <c r="D95">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E95">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>491</v>
+        <v>271</v>
       </c>
       <c r="C96" t="s">
         <v>36</v>
       </c>
       <c r="D96">
-        <v>1380</v>
+        <v>0</v>
       </c>
       <c r="E96">
-        <v>1380</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>492</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
         <v>36</v>
       </c>
       <c r="D97">
-        <v>2405</v>
+        <v>0</v>
       </c>
       <c r="E97">
-        <v>2405</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>493</v>
+        <v>273</v>
       </c>
       <c r="C98" t="s">
         <v>36</v>
       </c>
       <c r="D98">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E98">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>494</v>
+        <v>274</v>
       </c>
       <c r="C99" t="s">
         <v>36</v>
       </c>
       <c r="D99">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="E99">
-        <v>40</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>495</v>
+        <v>275</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E100">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>496</v>
+        <v>276</v>
       </c>
       <c r="C101" t="s">
         <v>36</v>
       </c>
       <c r="D101">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E101">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>497</v>
+        <v>277</v>
       </c>
       <c r="C102" t="s">
         <v>36</v>
       </c>
       <c r="D102">
-        <v>820</v>
+        <v>0</v>
       </c>
       <c r="E102">
-        <v>820</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>498</v>
+        <v>278</v>
       </c>
       <c r="C103" t="s">
         <v>36</v>
       </c>
       <c r="D103">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E103">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="C105" t="s">
         <v>33</v>
       </c>
       <c r="D105">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="E105">
-        <v>174</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>28</v>
       </c>
       <c r="C106" t="s">
         <v>34</v>
       </c>
       <c r="D106">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>499</v>
+        <v>279</v>
       </c>
       <c r="C107" t="s">
         <v>36</v>
       </c>
       <c r="D107">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E107">
-        <v>86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>500</v>
+        <v>280</v>
       </c>
       <c r="C108" t="s">
         <v>36</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E108">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>501</v>
+        <v>281</v>
       </c>
       <c r="C109" t="s">
         <v>36</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="E109">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C111" t="s">
         <v>33</v>
       </c>
       <c r="D111">
-        <v>5377</v>
+        <v>0</v>
       </c>
       <c r="E111">
-        <v>5377</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112" t="s">
         <v>34</v>
       </c>
       <c r="D112">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>190</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>502</v>
+        <v>282</v>
       </c>
       <c r="C113" t="s">
         <v>36</v>
       </c>
       <c r="D113">
-        <v>3988</v>
+        <v>0</v>
       </c>
       <c r="E113">
-        <v>3988</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>503</v>
+        <v>283</v>
       </c>
       <c r="C114" t="s">
         <v>36</v>
       </c>
       <c r="D114">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="E114">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>504</v>
+        <v>284</v>
       </c>
       <c r="C115" t="s">
         <v>36</v>
       </c>
       <c r="D115">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="E115">
-        <v>108</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>505</v>
+        <v>285</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="E116">
-        <v>59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>506</v>
+        <v>286</v>
       </c>
       <c r="C117" t="s">
         <v>36</v>
       </c>
       <c r="D117">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E117">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>507</v>
+        <v>287</v>
       </c>
       <c r="C118" t="s">
         <v>36</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E118">
-        <v>28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>508</v>
+        <v>288</v>
       </c>
       <c r="C119" t="s">
         <v>36</v>
       </c>
       <c r="D119">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="E119">
-        <v>48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>509</v>
+        <v>289</v>
       </c>
       <c r="C120" t="s">
         <v>36</v>
       </c>
       <c r="D120">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="E120">
-        <v>800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C122" t="s">
         <v>33</v>
       </c>
       <c r="D122">
-        <v>1499</v>
+        <v>0</v>
       </c>
       <c r="E122">
-        <v>1499</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>28</v>
       </c>
       <c r="B123" t="s">
         <v>28</v>
       </c>
       <c r="C123" t="s">
         <v>34</v>
       </c>
       <c r="D123">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="E123">
-        <v>73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>510</v>
+        <v>290</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="E124">
-        <v>108</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>511</v>
+        <v>291</v>
       </c>
       <c r="C125" t="s">
         <v>36</v>
       </c>
       <c r="D125">
-        <v>1052</v>
+        <v>0</v>
       </c>
       <c r="E125">
-        <v>1052</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>512</v>
+        <v>292</v>
       </c>
       <c r="C126" t="s">
         <v>36</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E126">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>513</v>
+        <v>293</v>
       </c>
       <c r="C127" t="s">
         <v>36</v>
       </c>
       <c r="D127">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="E127">
-        <v>53</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
-        <v>515</v>
+        <v>18</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D129">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E129">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>7</v>
+      <c r="A130" t="s">
+        <v>28</v>
       </c>
       <c r="B130" t="s">
-        <v>516</v>
+        <v>28</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E130">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>517</v>
+        <v>294</v>
       </c>
       <c r="C131" t="s">
         <v>36</v>
       </c>
       <c r="D131">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="E131">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>295</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>18</v>
+        <v>296</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D133">
-        <v>9347</v>
+        <v>0</v>
       </c>
       <c r="E133">
-        <v>9347</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>28</v>
+      <c r="A134">
+        <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>326</v>
+        <v>0</v>
       </c>
       <c r="E134">
-        <v>326</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>518</v>
+        <v>298</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
       <c r="D135">
-        <v>6310</v>
+        <v>0</v>
       </c>
       <c r="E135">
-        <v>6310</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>519</v>
+        <v>299</v>
       </c>
       <c r="C136" t="s">
         <v>36</v>
       </c>
       <c r="D136">
-        <v>614</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>614</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>520</v>
+        <v>300</v>
       </c>
       <c r="C137" t="s">
         <v>36</v>
       </c>
       <c r="D137">
-        <v>803</v>
+        <v>0</v>
       </c>
       <c r="E137">
-        <v>803</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>521</v>
+        <v>301</v>
       </c>
       <c r="C138" t="s">
         <v>36</v>
       </c>
       <c r="D138">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="E138">
-        <v>229</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>523</v>
+        <v>19</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D140">
-        <v>388</v>
+        <v>0</v>
       </c>
       <c r="E140">
-        <v>388</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>7</v>
+      <c r="A141" t="s">
+        <v>28</v>
       </c>
       <c r="B141" t="s">
-        <v>524</v>
+        <v>28</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D141">
-        <v>559</v>
+        <v>0</v>
       </c>
       <c r="E141">
-        <v>559</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>525</v>
+        <v>302</v>
       </c>
       <c r="C142" t="s">
         <v>36</v>
       </c>
       <c r="D142">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E142">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="143"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>303</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>0</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+    </row>
     <row r="144">
       <c r="A144">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>19</v>
+        <v>304</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>5995</v>
+        <v>0</v>
       </c>
       <c r="E144">
-        <v>5995</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="s">
-        <v>28</v>
+      <c r="A145">
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>28</v>
+        <v>305</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D145">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="E145">
-        <v>238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>526</v>
+        <v>306</v>
       </c>
       <c r="C146" t="s">
         <v>36</v>
       </c>
       <c r="D146">
-        <v>4048</v>
+        <v>0</v>
       </c>
       <c r="E146">
-        <v>4048</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>527</v>
+        <v>307</v>
       </c>
       <c r="C147" t="s">
         <v>36</v>
       </c>
       <c r="D147">
-        <v>626</v>
+        <v>0</v>
       </c>
       <c r="E147">
-        <v>626</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>528</v>
+        <v>308</v>
       </c>
       <c r="C148" t="s">
         <v>36</v>
       </c>
       <c r="D148">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E148">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>529</v>
+        <v>309</v>
       </c>
       <c r="C149" t="s">
         <v>36</v>
       </c>
       <c r="D149">
-        <v>463</v>
+        <v>0</v>
       </c>
       <c r="E149">
-        <v>463</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150"/>
     <row r="151">
       <c r="A151">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>531</v>
+        <v>20</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E151">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152">
-        <v>7</v>
+      <c r="A152" t="s">
+        <v>28</v>
       </c>
       <c r="B152" t="s">
-        <v>532</v>
+        <v>28</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D152">
-        <v>511</v>
+        <v>0</v>
       </c>
       <c r="E152">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="153"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>310</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153">
+        <v>0</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>20</v>
+        <v>311</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D154">
-        <v>3185</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>3185</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>28</v>
+      <c r="A155">
+        <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>312</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>90</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>533</v>
+        <v>313</v>
       </c>
       <c r="C156" t="s">
         <v>36</v>
       </c>
       <c r="D156">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="E156">
-        <v>88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>534</v>
+        <v>314</v>
       </c>
       <c r="C157" t="s">
         <v>36</v>
       </c>
       <c r="D157">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="E157">
-        <v>147</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>535</v>
+        <v>315</v>
       </c>
       <c r="C158" t="s">
         <v>36</v>
       </c>
       <c r="D158">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="E158">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>536</v>
+        <v>316</v>
       </c>
       <c r="C159" t="s">
         <v>36</v>
       </c>
       <c r="D159">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E159">
-        <v>90</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>537</v>
+        <v>317</v>
       </c>
       <c r="C160" t="s">
         <v>36</v>
       </c>
       <c r="D160">
-        <v>177</v>
+        <v>0</v>
       </c>
       <c r="E160">
-        <v>177</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161"/>
     <row r="162">
       <c r="A162">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B162" t="s">
-        <v>539</v>
+        <v>21</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D162">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="E162">
-        <v>255</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163">
-        <v>8</v>
+      <c r="A163" t="s">
+        <v>28</v>
       </c>
       <c r="B163" t="s">
-        <v>540</v>
+        <v>28</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D163">
-        <v>2175</v>
+        <v>0</v>
       </c>
       <c r="E163">
-        <v>2175</v>
-[...2 lines deleted...]
-    <row r="164"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164" t="s">
+        <v>318</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+    </row>
     <row r="165">
       <c r="A165">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>21</v>
+        <v>319</v>
       </c>
       <c r="C165" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D165">
-        <v>2581</v>
+        <v>0</v>
       </c>
       <c r="E165">
-        <v>2581</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="s">
-        <v>28</v>
+      <c r="A166">
+        <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>28</v>
+        <v>320</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D166">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="E166">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>541</v>
+        <v>321</v>
       </c>
       <c r="C167" t="s">
         <v>36</v>
       </c>
       <c r="D167">
-        <v>1976</v>
+        <v>0</v>
       </c>
       <c r="E167">
-        <v>1976</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>542</v>
+        <v>322</v>
       </c>
       <c r="C168" t="s">
         <v>36</v>
       </c>
       <c r="D168">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="E168">
-        <v>147</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169"/>
     <row r="170">
       <c r="A170">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B170" t="s">
-        <v>544</v>
+        <v>201</v>
       </c>
       <c r="C170" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D170">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="E170">
-        <v>95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171">
-        <v>5</v>
+      <c r="A171" t="s">
+        <v>28</v>
       </c>
       <c r="B171" t="s">
-        <v>545</v>
+        <v>28</v>
       </c>
       <c r="C171" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D171">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="E171">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B172" t="s">
-        <v>546</v>
+        <v>323</v>
       </c>
       <c r="C172" t="s">
         <v>36</v>
       </c>
       <c r="D172">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="E172">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B173" t="s">
-        <v>547</v>
+        <v>324</v>
       </c>
       <c r="C173" t="s">
         <v>36</v>
       </c>
       <c r="D173">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E173">
-        <v>8</v>
-[...72 lines deleted...]
-      <c r="A179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
         <v>3</v>
       </c>
-      <c r="B179" t="s">
-[...7635 lines deleted...]
-        <v>6</v>
+      <c r="B174" t="s">
+        <v>325</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174">
+        <v>0</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>