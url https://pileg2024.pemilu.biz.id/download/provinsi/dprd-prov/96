--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="PAPUA BARAT DAYA 4 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="PAPUA BARAT DAYA 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="PAPUA BARAT DAYA 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="PAPUA BARAT DAYA 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="PAPUA BARAT DAYA 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="PAPUA BARAT DAYA 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="PAPUA BARAT DAYA 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="PAPUA BARAT DAYA 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="PAPUA BARAT DAYA 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="PAPUA BARAT DAYA 4 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="PAPUA BARAT DAYA 5 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="PAPUA BARAT DAYA 5 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="PAPUA BARAT DAYA 6 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="PAPUA BARAT DAYA 6 - Caleg" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="551">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -88,107 +88,1160 @@
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA</t>
   </si>
   <si>
+    <t>960001</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 1</t>
+  </si>
+  <si>
+    <t>9671</t>
+  </si>
+  <si>
+    <t>KOTA SORONG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ALBAR MUGES</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>POLIKARPUS KELBULAN</t>
+  </si>
+  <si>
+    <t>HALIJA SOAMOLE</t>
+  </si>
+  <si>
+    <t>SUPRIYADI</t>
+  </si>
+  <si>
+    <t>ARLANG, S.Sos</t>
+  </si>
+  <si>
+    <t>HASLIA NAASA</t>
+  </si>
+  <si>
+    <t>PELLY A. KATIPANA</t>
+  </si>
+  <si>
+    <t>Rinasari Pebriyani</t>
+  </si>
+  <si>
+    <t>OTNIEL HOMER, S.Pi., M.M.</t>
+  </si>
+  <si>
+    <t>MASYITA SHIFA ALKATIRI, S.AN.</t>
+  </si>
+  <si>
+    <t>HAMKA BAHRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>NUR AISYA</t>
+  </si>
+  <si>
+    <t>ELVIS SAMALLO, S.T.</t>
+  </si>
+  <si>
+    <t>BARTJIS FRANS TITALEY, S.T.</t>
+  </si>
+  <si>
+    <t>HASAN SOKAMETAN, S.E.</t>
+  </si>
+  <si>
+    <t>FREDRIK FRANS ADOLOF MARLISSA, S.T.</t>
+  </si>
+  <si>
+    <t>ABNER REINAL JITMAU, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>MARDIAH TANGKE</t>
+  </si>
+  <si>
+    <t>DENNY MAMUSUNG</t>
+  </si>
+  <si>
+    <t>SIMON PRIMUS MATURBONGS</t>
+  </si>
+  <si>
+    <t>HAJAR SABARUDDIN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>LINDERD ROUW</t>
+  </si>
+  <si>
+    <t>ERWIN AYAL, S.IP., M.M.</t>
+  </si>
+  <si>
+    <t>JOSAFAT KAMBU, M.Si.</t>
+  </si>
+  <si>
+    <t>REGINA GIOVANI PAROY</t>
+  </si>
+  <si>
+    <t>YAN PITER BOSAWER, S.H.</t>
+  </si>
+  <si>
+    <t>MARTHEN KAMBUAYA, S.E.</t>
+  </si>
+  <si>
+    <t>FITRIANI</t>
+  </si>
+  <si>
+    <t>KORNELES JITMAU</t>
+  </si>
+  <si>
+    <t>JAMES TRAINES DEREK RORING</t>
+  </si>
+  <si>
+    <t>DRS, MUSLIMIN ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>AUGUSTE  C.R SAGRIM, S.T.</t>
+  </si>
+  <si>
+    <t>MERGINA M. SIMBIAK, S.Pd.K.</t>
+  </si>
+  <si>
+    <t>DEDE YAKOBUS, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>FADLIAH SANUSI RAHANINGMAS, S.H.</t>
+  </si>
+  <si>
+    <t>IIM ABDUL HOSIM, S.E.</t>
+  </si>
+  <si>
+    <t>NATSIR TJIANG, S.T.</t>
+  </si>
+  <si>
+    <t>JOS RINALDY</t>
+  </si>
+  <si>
+    <t>Ronald Seran</t>
+  </si>
+  <si>
+    <t>ISRAM DINAR, S.H.</t>
+  </si>
+  <si>
+    <t>Martha Atty Fugida</t>
+  </si>
+  <si>
+    <t>MARTEN FANMANI</t>
+  </si>
+  <si>
+    <t>ESROM KAYOI</t>
+  </si>
+  <si>
+    <t>Henderika Binan</t>
+  </si>
+  <si>
+    <t>ISAK MASIPA</t>
+  </si>
+  <si>
+    <t>NOVELLA KILALA</t>
+  </si>
+  <si>
+    <t>MUH. SYAIFUL ABIDIN NUR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD LUKMAN LATIEF</t>
+  </si>
+  <si>
+    <t>LENI WANDA, S.H.</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN IPUNG, S.T.</t>
+  </si>
+  <si>
+    <t>UMMU SALMAH, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. ARIEF AMIRUDDIN, S.AN</t>
+  </si>
+  <si>
+    <t>ZALDI ABD RAHMAN ARIF, S.AP.</t>
+  </si>
+  <si>
+    <t>LA ODE SAMSIR, S.T.</t>
+  </si>
+  <si>
+    <t>AZWARD, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HUMRAH SYAM, S.E.</t>
+  </si>
+  <si>
+    <t>SJACHRUL RUDIANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>KASMAWATY, S.E.</t>
+  </si>
+  <si>
+    <t>LA ODE MUHAMAD SABRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HASANAH ASKARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MUFSIR</t>
+  </si>
+  <si>
+    <t>Christianto P Banten, S.Tr.T.</t>
+  </si>
+  <si>
+    <t>Naomi Magdalena Ronsumbre</t>
+  </si>
+  <si>
+    <t>Alberth Kareth, S.Pd.</t>
+  </si>
+  <si>
+    <t>MATHEOS E. SELANNO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MELKIANUS WATORY</t>
+  </si>
+  <si>
+    <t>STARLET MARIA YOHANA KRAAR</t>
+  </si>
+  <si>
+    <t>FRENGKY M. RUMERE</t>
+  </si>
+  <si>
+    <t>Mario Reinaldo Siwabessy</t>
+  </si>
+  <si>
+    <t>YOLAN MARSELINA AYU VANDA WANMA</t>
+  </si>
+  <si>
+    <t>MASYE OVELIA J. MAMBRAKU</t>
+  </si>
+  <si>
+    <t>Richarth Charles Tawaru</t>
+  </si>
+  <si>
+    <t>FRANSISKUS TUPAN</t>
+  </si>
+  <si>
+    <t>JUSACH EDDY HOSIO</t>
+  </si>
+  <si>
+    <t>KETRINCE RAYAR</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN SABONNAMA</t>
+  </si>
+  <si>
+    <t>HAMIDA TUNRU, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. ADOLF ALPIUS ASMURUF</t>
+  </si>
+  <si>
+    <t>JUFRI S</t>
+  </si>
+  <si>
+    <t>SAUL BUINEY</t>
+  </si>
+  <si>
+    <t>FAJAR MARLIN BESITIMUR JONGKOM</t>
+  </si>
+  <si>
+    <t>JUNAIDI AKBAL WALY</t>
+  </si>
+  <si>
+    <t>JOSEPH KAFIAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>Azis Abubakar Matdoan</t>
+  </si>
+  <si>
+    <t>NURMALA</t>
+  </si>
+  <si>
+    <t>Denisius Faruan</t>
+  </si>
+  <si>
+    <t>HUSAIN WARWEY</t>
+  </si>
+  <si>
+    <t>JONGKY R. FONATABA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL WAHAB WARWEY</t>
+  </si>
+  <si>
+    <t>JALMIJN TINDAGE, S,Sos, M.M.</t>
+  </si>
+  <si>
+    <t>LA ODE DIKA</t>
+  </si>
+  <si>
+    <t>OTIS HOWAY, S.H.</t>
+  </si>
+  <si>
+    <t>FATMAH BASALAMA</t>
+  </si>
+  <si>
+    <t>FRENGKI ABAS MANOPPO SILAEN</t>
+  </si>
+  <si>
+    <t>SYAFIRULLAH UMLATI</t>
+  </si>
+  <si>
+    <t>AZWAN AIDYN FESANLAUW</t>
+  </si>
+  <si>
+    <t>MELKIANUS MUAY, S.Pd.</t>
+  </si>
+  <si>
+    <t>SARJIA SAMIN IBRAHIM</t>
+  </si>
+  <si>
+    <t>HASNI KATHERINA PASARIBU, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMMANUEL SALOSSA, S.T.</t>
+  </si>
+  <si>
+    <t>SURJANI KARET</t>
+  </si>
+  <si>
+    <t>PIETER SAGISOLO</t>
+  </si>
+  <si>
+    <t>MATIUS DUMA PATANDI, S.T.</t>
+  </si>
+  <si>
+    <t>SAHALUDDIN ALMADY, S.H.</t>
+  </si>
+  <si>
+    <t>PIETERS KONDJOL, S.E., M.A.</t>
+  </si>
+  <si>
+    <t>NOFRIETA M.G.PINONTOAN</t>
+  </si>
+  <si>
+    <t>DAVID PARATUAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MELIANUS KLADIT</t>
+  </si>
+  <si>
+    <t>JULIANA EMMA MAMBRAKU, A.Ma. Pd.</t>
+  </si>
+  <si>
+    <t>YONAS HOWAY, S.E.</t>
+  </si>
+  <si>
+    <t>HERMANUS KEMPIRMASE, S.H.</t>
+  </si>
+  <si>
+    <t>ABDULLAH RUMADEDEY, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMRAN</t>
+  </si>
+  <si>
+    <t>YATRI D. RUSMIN</t>
+  </si>
+  <si>
+    <t>NUR AMALIAH</t>
+  </si>
+  <si>
+    <t>SUNARDI</t>
+  </si>
+  <si>
+    <t>Abdul Ghani Malikin Rumakat</t>
+  </si>
+  <si>
+    <t>Robinson K. Peterson Sawaki</t>
+  </si>
+  <si>
+    <t>Rismawaty Mustika Utong</t>
+  </si>
+  <si>
+    <t>960002</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 2</t>
+  </si>
+  <si>
+    <t>ABDULLAH GAZAM</t>
+  </si>
+  <si>
+    <t>AHMAD SHOLIHIN, S.Pd.I</t>
+  </si>
+  <si>
+    <t>PETRONELA KOROKAY, S.I.P</t>
+  </si>
+  <si>
+    <t>JOHAN NEBORE, M.Mis</t>
+  </si>
+  <si>
+    <t>STEVAN Y. PARIURY</t>
+  </si>
+  <si>
+    <t>DESY DWI SUSANTI</t>
+  </si>
+  <si>
+    <t>LILI A. SASARARI</t>
+  </si>
+  <si>
+    <t>MURSID SIMAH</t>
+  </si>
+  <si>
+    <t>UMAR WAILISSA, S.H.</t>
+  </si>
+  <si>
+    <t>PETRUS NAUW, S.H.</t>
+  </si>
+  <si>
+    <t>ARNY TERNATANI SYAHRUL</t>
+  </si>
+  <si>
+    <t>FRENGKY H. WANGGAI, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSUDDIN M. DJOHAN, S.H.</t>
+  </si>
+  <si>
+    <t>SISILYA M BANDI</t>
+  </si>
+  <si>
+    <t>NUR IMAN ABDUL KARIM, S.AN.</t>
+  </si>
+  <si>
+    <t>REFLINO SALMON PELAMONIA</t>
+  </si>
+  <si>
+    <t>JONAS KELWULAN</t>
+  </si>
+  <si>
+    <t>EHUD EDUARD KONDOLOGIT</t>
+  </si>
+  <si>
+    <t>RIJSPHA RENATA SUPARMAN</t>
+  </si>
+  <si>
+    <t>SURATNO</t>
+  </si>
+  <si>
+    <t>EVIYANTI KUMALA DEWI BATUBARA</t>
+  </si>
+  <si>
+    <t>SOSBIN HASUDUNGAN SITORUS</t>
+  </si>
+  <si>
+    <t>JAYAWATI</t>
+  </si>
+  <si>
+    <t>dr ALOUISIUS F USPESSY</t>
+  </si>
+  <si>
+    <t>Ir. MAX A. HEHANUSSA</t>
+  </si>
+  <si>
+    <t>YOHANIS SAGRIM, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ERNY MUCHTINI DARISE</t>
+  </si>
+  <si>
+    <t>Ir. DANIEL MALUTE, M.Si.</t>
+  </si>
+  <si>
+    <t>AZIS SILEHU</t>
+  </si>
+  <si>
+    <t>SITI MARIAM, S.H.</t>
+  </si>
+  <si>
+    <t>MAX MUSA KARUBABA</t>
+  </si>
+  <si>
+    <t>ISMAIL MUNADI SANGADJI, SP., M.Si.</t>
+  </si>
+  <si>
+    <t>RANLEY H.L. MANSAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL MANAF RAHAYAAN, S.H</t>
+  </si>
+  <si>
+    <t>MARINI SUSYANTI</t>
+  </si>
+  <si>
+    <t>GALO JEMY DALIPANG, S.T.</t>
+  </si>
+  <si>
+    <t>JOHNY FRANS TUTUBOY</t>
+  </si>
+  <si>
+    <t>KLARTJE MASSI</t>
+  </si>
+  <si>
+    <t>MELIANA BISAY</t>
+  </si>
+  <si>
+    <t>SALAMYA KUBANGUN</t>
+  </si>
+  <si>
+    <t>Ali Bara, S.H.,M.H.</t>
+  </si>
+  <si>
+    <t>SAMSI RABO, S.M</t>
+  </si>
+  <si>
+    <t>APSELINA BARAE</t>
+  </si>
+  <si>
+    <t>YANCE IEK</t>
+  </si>
+  <si>
+    <t>Drs ANTON SAGRIM</t>
+  </si>
+  <si>
+    <t>YOSKA MATULESSY</t>
+  </si>
+  <si>
+    <t>THONIS YONATAN GOGOBA</t>
+  </si>
+  <si>
+    <t>Ir. H. ANDI SAMSUL BAHRI MADDUKELLENG, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>NUR IKHSAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HAUWA LATUCONSINA</t>
+  </si>
+  <si>
+    <t>NUR ARIFIN</t>
+  </si>
+  <si>
+    <t>M. AKBAR</t>
+  </si>
+  <si>
+    <t>KARTINI BADARUNI</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ABIDIN NUR, S.Sos</t>
+  </si>
+  <si>
+    <t>H. SYAIFUL MALIKI ARIEF, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>ABD MANAN FAKAUBUN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>IDA FITRIANI RENLEEUW, S.Pi.</t>
+  </si>
+  <si>
+    <t>NURDIN NAWAWI</t>
+  </si>
+  <si>
+    <t>IBSAN, S.Pd</t>
+  </si>
+  <si>
+    <t>NURUL RAMADHANI</t>
+  </si>
+  <si>
+    <t>FITRIYANTI RUMFOT, S.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD FAIZAL ARIANTO, S.KM., M.Kes.</t>
+  </si>
+  <si>
+    <t>Clemens Ferianus Labobar</t>
+  </si>
+  <si>
+    <t>Lourien E. Kalatty, S.E.</t>
+  </si>
+  <si>
+    <t>Petrus Simuna</t>
+  </si>
+  <si>
+    <t>MUALIF RENWARIN</t>
+  </si>
+  <si>
+    <t>YUSTUS KAMBU, S.H.</t>
+  </si>
+  <si>
+    <t>FITRY TAHEYA MUSAAD, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. DANIEL B. LIMPONG,</t>
+  </si>
+  <si>
+    <t>FREDRIK DULLAH</t>
+  </si>
+  <si>
+    <t>SUCI RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>MAKLON MANIBURY, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SANDRA MARINI TUHUMENA</t>
+  </si>
+  <si>
+    <t>ASMURUF AMOS WILHELMUS</t>
+  </si>
+  <si>
+    <t>ISMAIL KAPITANLAUT</t>
+  </si>
+  <si>
+    <t>MARIA RENIYATI WELERUBUN, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUKRIYADI</t>
+  </si>
+  <si>
+    <t>ISHAQ</t>
+  </si>
+  <si>
+    <t>LAILA HAMID</t>
+  </si>
+  <si>
+    <t>RICKY SEPTIADI</t>
+  </si>
+  <si>
+    <t>FAHRI KADIR</t>
+  </si>
+  <si>
+    <t>ASIH MURTI SARY, S.M.</t>
+  </si>
+  <si>
+    <t>RIAN CENDRA SETIYADI</t>
+  </si>
+  <si>
+    <t>LEVI MUMPO</t>
+  </si>
+  <si>
+    <t>AHMAD LOJI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ABDUL MUTALIB</t>
+  </si>
+  <si>
+    <t>NUR LAILA MAELAN</t>
+  </si>
+  <si>
+    <t>LAURANTIUS REN EL, S.E.</t>
+  </si>
+  <si>
+    <t>NICOLAS FREDINAND RUNGGAMUSY, S.Pd.</t>
+  </si>
+  <si>
+    <t>IRAWATI ISMAIL</t>
+  </si>
+  <si>
+    <t>AMIN DJAUHAR, S.T.</t>
+  </si>
+  <si>
+    <t>CHIDIR, S.H.</t>
+  </si>
+  <si>
+    <t>ANNEKE LIEKE MAKATUUK, S.E.</t>
+  </si>
+  <si>
+    <t>DEDEN BILAL MASYKUR</t>
+  </si>
+  <si>
+    <t>BENEDIKTUS JOMBANG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUDIRMAN AMBO UPE</t>
+  </si>
+  <si>
+    <t>FREDIRIKA KEDA</t>
+  </si>
+  <si>
+    <t>BHAYANGKARA EMAS MALIBELA, S.T.</t>
+  </si>
+  <si>
+    <t>MOH RUMADAUL</t>
+  </si>
+  <si>
+    <t>M.SAKKA ALPIAN, A.Md.</t>
+  </si>
+  <si>
+    <t>SURUNG HAMONANGAN SIBARANI</t>
+  </si>
+  <si>
+    <t>ADRIAN HOWAY</t>
+  </si>
+  <si>
+    <t>DINA MANIANTI</t>
+  </si>
+  <si>
+    <t>AGUSTINUS KLAFLE</t>
+  </si>
+  <si>
+    <t>ALEXANDER ZETH HUKOM</t>
+  </si>
+  <si>
+    <t>Apt. IVONE TOMARERE, S.Farm.</t>
+  </si>
+  <si>
+    <t>SAINUDIN TELA</t>
+  </si>
+  <si>
+    <t>HELEN MEITY ESTERLINE KAMER, S.E.</t>
+  </si>
+  <si>
+    <t>BRAIS DANIEL SU</t>
+  </si>
+  <si>
+    <t>MOH.IQBAL MUHIDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>USMAN ABAS</t>
+  </si>
+  <si>
+    <t>JONI MANOBI, S.AN.</t>
+  </si>
+  <si>
+    <t>MENDY PRISILYA LOUPATTY</t>
+  </si>
+  <si>
+    <t>BENRYI NAPITUPULU, S.H.</t>
+  </si>
+  <si>
+    <t>BASTIAN BUCE IJIE</t>
+  </si>
+  <si>
+    <t>Hj. ROSMIAH MATTALITTI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD DANIEL</t>
+  </si>
+  <si>
+    <t>BANSA SAIMIMA</t>
+  </si>
+  <si>
+    <t>SADIK YUNUS</t>
+  </si>
+  <si>
+    <t>SITI MANIA ULAT, S.Sos.</t>
+  </si>
+  <si>
+    <t>YUSAK PARIRIE</t>
+  </si>
+  <si>
+    <t>NUR FAHIRA</t>
+  </si>
+  <si>
+    <t>Onesimus Isir</t>
+  </si>
+  <si>
+    <t>Hasan Suneth, S.AN.</t>
+  </si>
+  <si>
+    <t>Mukhsanati, S.Sos.</t>
+  </si>
+  <si>
+    <t>960003</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT DAYA 3</t>
+  </si>
+  <si>
+    <t>9601</t>
+  </si>
+  <si>
+    <t>SORONG</t>
+  </si>
+  <si>
+    <t>Ir. ROKHMAN,ST, MM, MT, IPM, ASEAN Eng</t>
+  </si>
+  <si>
+    <t>KOMARUDIN</t>
+  </si>
+  <si>
+    <t>MUSRIYATI</t>
+  </si>
+  <si>
+    <t>RUDOLFO NAUW</t>
+  </si>
+  <si>
+    <t>MUHAMAD MANSYUR</t>
+  </si>
+  <si>
+    <t>MARLINA KAMBU</t>
+  </si>
+  <si>
+    <t>ZETH KLASJOK</t>
+  </si>
+  <si>
+    <t>RASMADI SUAIB, S.IKOM.</t>
+  </si>
+  <si>
+    <t>ORIGENES NAUW, S.Pd.</t>
+  </si>
+  <si>
+    <t>MILKA KADEMA</t>
+  </si>
+  <si>
+    <t>LEWI SYALUBU, S.E.</t>
+  </si>
+  <si>
+    <t>YUSUF MARAK, S.E.</t>
+  </si>
+  <si>
+    <t>OLIVIA EL SHADDAI WANGGAI</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>ESTERLITA ETHY SAGRIM</t>
+  </si>
+  <si>
+    <t>DARWIN PASARIBU</t>
+  </si>
+  <si>
+    <t>YACOMINCE KARUBABA</t>
+  </si>
+  <si>
+    <t>OKTOVIANUS MAMBRAKU</t>
+  </si>
+  <si>
+    <t>YULI IDA WOLANTI</t>
+  </si>
+  <si>
+    <t>Dr. NATALSEN BASNA, S.Hut, MP</t>
+  </si>
+  <si>
+    <t>LUKAS NAA</t>
+  </si>
+  <si>
+    <t>FEBRY JEIN ANDJAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>JACOB ESAU KOMIGI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>RASIMIN, S.E.</t>
+  </si>
+  <si>
+    <t>NANSY PRISILLIA KARUNDENG</t>
+  </si>
+  <si>
+    <t>HERRY NATANIEL ABAGO</t>
+  </si>
+  <si>
+    <t>JOSIAS MEDER</t>
+  </si>
+  <si>
+    <t>FRITS WANSON SIMANJUNTAK</t>
+  </si>
+  <si>
+    <t>ZETH KADAKOLO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMAD RIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>YOHANA ORAY</t>
+  </si>
+  <si>
+    <t>DEWI ASTUTIK, S.KOM.</t>
+  </si>
+  <si>
+    <t>YONATHAN MICHAEL T</t>
+  </si>
+  <si>
+    <t>MELIANUS PAULUS YABLE, S.H.</t>
+  </si>
+  <si>
+    <t>RIYATNO, S.T.</t>
+  </si>
+  <si>
+    <t>Markus Baho, S.E.</t>
+  </si>
+  <si>
+    <t>IBRAHIM POKKO</t>
+  </si>
+  <si>
+    <t>MELKIANUS MESAK SIMORI</t>
+  </si>
+  <si>
+    <t>NURAINI ROMPIS</t>
+  </si>
+  <si>
+    <t>ZETH MLASKIT</t>
+  </si>
+  <si>
+    <t>ISMAEL MISKIDI</t>
+  </si>
+  <si>
+    <t>DESSY ARSANDI LOSSEN</t>
+  </si>
+  <si>
+    <t>ADAM MANU DUWITH, S.Hut.</t>
+  </si>
+  <si>
+    <t>SUNARYO, S.Pd.SD., M.M.</t>
+  </si>
+  <si>
+    <t>KARUBIUM AGUSTINUS MOMOT, A.Md.</t>
+  </si>
+  <si>
+    <t>SUMIRAH. S.Si.</t>
+  </si>
+  <si>
+    <t>MARTHEN KOLIN</t>
+  </si>
+  <si>
+    <t>LINDA SALEH SAFAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MULYATI, S.Pd</t>
+  </si>
+  <si>
+    <t>ISWANTO JAWAS, S.Pd.I</t>
+  </si>
+  <si>
+    <t>Viani Kasenda</t>
+  </si>
+  <si>
+    <t>Muhamad Ismail Novrianto, S.T.</t>
+  </si>
+  <si>
+    <t>ARIFIN S.</t>
+  </si>
+  <si>
+    <t>ENGEL B. SEGIDIFAT</t>
+  </si>
+  <si>
+    <t>SULASTRI</t>
+  </si>
+  <si>
+    <t>ELIA OSOK</t>
+  </si>
+  <si>
+    <t>SUKMAWATI, S.An.</t>
+  </si>
+  <si>
+    <t>Ir. EKO TAVIP MARYANTO, M.T.</t>
+  </si>
+  <si>
+    <t>ANDRI</t>
+  </si>
+  <si>
+    <t>ROSI FAHRUNNINGSIH</t>
+  </si>
+  <si>
+    <t>AYU INDAH SULISTIYANI</t>
+  </si>
+  <si>
+    <t>DEDE HERAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>MELLANY RAHAYU NING TYAS</t>
+  </si>
+  <si>
+    <t>TIMOTIUS RUMPAIDUS</t>
+  </si>
+  <si>
+    <t>A. Adece Watem</t>
+  </si>
+  <si>
+    <t>AL WANUDDIN AL QADRY</t>
+  </si>
+  <si>
+    <t>MEGA LIA</t>
+  </si>
+  <si>
+    <t>Samad Wanma</t>
+  </si>
+  <si>
+    <t>MARTHINUS ABRAHAM NASARANY, S.H,M.H.</t>
+  </si>
+  <si>
+    <t>SARSITO, S.E.</t>
+  </si>
+  <si>
+    <t>FEBE HERMANUS</t>
+  </si>
+  <si>
+    <t>PUJIATI</t>
+  </si>
+  <si>
+    <t>YOHANES MALASMENE</t>
+  </si>
+  <si>
+    <t>CHRISTIAN ISMAEL RAMPING</t>
+  </si>
+  <si>
+    <t>MANFRET FATEM, S.H.</t>
+  </si>
+  <si>
+    <t>LOURY DA COSTA, S.H.</t>
+  </si>
+  <si>
+    <t>FERDINAND KADEMA, SS.</t>
+  </si>
+  <si>
+    <t>YUNITA UNIO</t>
+  </si>
+  <si>
+    <t>ALFIUS SEGIDIFAT</t>
+  </si>
+  <si>
+    <t>JOHANA MARIA ESTER REHATTA</t>
+  </si>
+  <si>
+    <t>MARIYANA ULIMPA, S.IP.</t>
+  </si>
+  <si>
+    <t>ZAKARIAS SU, S.H.</t>
+  </si>
+  <si>
+    <t>MARKUS MORENS R. MILI</t>
+  </si>
+  <si>
+    <t>YANDRY ALBERTHO SOUISSA</t>
+  </si>
+  <si>
+    <t>VEBRIANA SARIM</t>
+  </si>
+  <si>
+    <t>YORIM WAKUM</t>
+  </si>
+  <si>
+    <t>YAKOB GALUS</t>
+  </si>
+  <si>
+    <t>MARCO CHRISTIAN KALAMI</t>
+  </si>
+  <si>
+    <t>NUR ASMI</t>
+  </si>
+  <si>
+    <t>RAM YADANFLE</t>
+  </si>
+  <si>
+    <t>RAMLI</t>
+  </si>
+  <si>
+    <t>RAHMAT SETYAWAN</t>
+  </si>
+  <si>
+    <t>NENGSI</t>
+  </si>
+  <si>
+    <t>SUTRIYANINGSIH</t>
+  </si>
+  <si>
     <t>960004</t>
   </si>
   <si>
     <t>PAPUA BARAT DAYA 4</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
     <t>RAJA AMPAT</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MOHAMAD NASIR TOKOMADORAN, S.Pd.I, M.M</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>YULIANA PALULUN, S.H.</t>
   </si>
   <si>
     <t>VIKTOR AMBAFEN, S.E.</t>
   </si>
   <si>
     <t>NUR ASIA NGODIHO</t>
   </si>
   <si>
     <t>MIRWAN, S.ST.Pi.</t>
   </si>
   <si>
     <t>JAMALIA TAFALAS, SE., M.M.</t>
   </si>
   <si>
     <t>DEMIANUS ENOS RUMPAIDUS, S.AN.</t>
   </si>
   <si>
     <t>LOESYE ERMY FAINNO, A.Md</t>
   </si>
   <si>
     <t>JOSEF PAULUS KAIBA</t>
   </si>
   <si>
     <t>MONA SAFIRA UMPAIN</t>
@@ -632,1103 +1685,50 @@
     <t>FREDRIK RONALDO YESNATH</t>
   </si>
   <si>
     <t>AFRIDA HERMINA IEK</t>
   </si>
   <si>
     <t>KRISTIAN KAITANA</t>
   </si>
   <si>
     <t>BETSY NOIJA</t>
   </si>
   <si>
     <t>WILLEM ASSEM, S.E.</t>
   </si>
   <si>
     <t>THOMAS BARU, S.Sos</t>
   </si>
   <si>
     <t>YUNESTI TUGAKERI, S.AP.</t>
   </si>
   <si>
     <t>JUNUS RUMANSARA, S.FT., M.M.Kes.</t>
   </si>
   <si>
     <t>VERONIKA SEDIK</t>
-  </si>
-[...1051 lines deleted...]
-    <t>SUTRIYANINGSIH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2064,7232 +2064,6371 @@
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>200</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>326</v>
+        <v>444</v>
       </c>
       <c r="D2" t="s">
-        <v>327</v>
+        <v>445</v>
       </c>
       <c r="E2" t="s">
-        <v>204</v>
+        <v>446</v>
       </c>
       <c r="F2" t="s">
-        <v>205</v>
+        <v>447</v>
       </c>
       <c r="G2">
-        <v>4002</v>
+        <v>7000</v>
       </c>
       <c r="H2">
-        <v>7069</v>
+        <v>1199</v>
       </c>
       <c r="I2">
-        <v>4991</v>
+        <v>4086</v>
       </c>
       <c r="J2">
-        <v>9889</v>
+        <v>6467</v>
       </c>
       <c r="K2">
-        <v>5639</v>
+        <v>1509</v>
       </c>
       <c r="L2">
-        <v>3401</v>
+        <v>2606</v>
       </c>
       <c r="M2">
-        <v>1400</v>
+        <v>1576</v>
       </c>
       <c r="N2">
-        <v>4305</v>
+        <v>106</v>
       </c>
       <c r="O2">
-        <v>224</v>
+        <v>2742</v>
       </c>
       <c r="P2">
-        <v>4913</v>
+        <v>2202</v>
       </c>
       <c r="Q2">
-        <v>174</v>
+        <v>2172</v>
       </c>
       <c r="R2">
-        <v>5377</v>
+        <v>1024</v>
       </c>
       <c r="S2">
-        <v>1499</v>
+        <v>1055</v>
       </c>
       <c r="T2">
-        <v>9347</v>
+        <v>30</v>
       </c>
       <c r="U2">
-        <v>5995</v>
-[...11 lines deleted...]
-        <v>74195</v>
+        <v>33774</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>4002</v>
+        <v>7000</v>
       </c>
       <c r="H3">
-        <v>7069</v>
+        <v>1199</v>
       </c>
       <c r="I3">
-        <v>4991</v>
+        <v>4086</v>
       </c>
       <c r="J3">
-        <v>9889</v>
+        <v>6467</v>
       </c>
       <c r="K3">
-        <v>5639</v>
+        <v>1509</v>
       </c>
       <c r="L3">
-        <v>3401</v>
+        <v>2606</v>
       </c>
       <c r="M3">
-        <v>1400</v>
+        <v>1576</v>
       </c>
       <c r="N3">
-        <v>4305</v>
+        <v>106</v>
       </c>
       <c r="O3">
-        <v>224</v>
+        <v>2742</v>
       </c>
       <c r="P3">
-        <v>4913</v>
+        <v>2202</v>
       </c>
       <c r="Q3">
-        <v>174</v>
+        <v>2172</v>
       </c>
       <c r="R3">
-        <v>5377</v>
+        <v>1024</v>
       </c>
       <c r="S3">
-        <v>1499</v>
+        <v>1055</v>
       </c>
       <c r="T3">
-        <v>9347</v>
+        <v>30</v>
       </c>
       <c r="U3">
-        <v>5995</v>
-[...11 lines deleted...]
-        <v>74195</v>
+        <v>33774</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>7000</v>
+      </c>
+      <c r="E2">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>155</v>
+      </c>
+      <c r="E3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>448</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3351</v>
+      </c>
+      <c r="E4">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1463</v>
+      </c>
+      <c r="E5">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>450</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>2031</v>
+      </c>
+      <c r="E6">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>1199</v>
+      </c>
+      <c r="E8">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>108</v>
+      </c>
+      <c r="E9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>451</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>869</v>
+      </c>
+      <c r="E10">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>452</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>73</v>
+      </c>
+      <c r="E11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>453</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>149</v>
+      </c>
+      <c r="E12">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>4086</v>
+      </c>
+      <c r="E14">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>178</v>
+      </c>
+      <c r="E15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>454</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>819</v>
+      </c>
+      <c r="E16">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>455</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>1672</v>
+      </c>
+      <c r="E17">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>456</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>1417</v>
+      </c>
+      <c r="E18">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>6467</v>
+      </c>
+      <c r="E20">
+        <v>6467</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>174</v>
+      </c>
+      <c r="E21">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>457</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>1526</v>
+      </c>
+      <c r="E22">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>458</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>2854</v>
+      </c>
+      <c r="E23">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>459</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>1913</v>
+      </c>
+      <c r="E24">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>1509</v>
+      </c>
+      <c r="E26">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>91</v>
+      </c>
+      <c r="E27">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>460</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>1151</v>
+      </c>
+      <c r="E28">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>461</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>200</v>
+      </c>
+      <c r="E29">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>462</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>67</v>
+      </c>
+      <c r="E30">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>2606</v>
+      </c>
+      <c r="E32">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>72</v>
+      </c>
+      <c r="E33">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>463</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>1721</v>
+      </c>
+      <c r="E34">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>464</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>647</v>
+      </c>
+      <c r="E35">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>465</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>166</v>
+      </c>
+      <c r="E36">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>1576</v>
+      </c>
+      <c r="E38">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>58</v>
+      </c>
+      <c r="E39">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>466</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>221</v>
+      </c>
+      <c r="E40">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>467</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>194</v>
+      </c>
+      <c r="E41">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>468</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>1103</v>
+      </c>
+      <c r="E42">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>106</v>
+      </c>
+      <c r="E44">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>13</v>
+      </c>
+      <c r="E45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>469</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>52</v>
+      </c>
+      <c r="E46">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>470</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>41</v>
+      </c>
+      <c r="E47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>2742</v>
+      </c>
+      <c r="E49">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" t="s">
+        <v>30</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>36</v>
+      </c>
+      <c r="E50">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>471</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>2163</v>
+      </c>
+      <c r="E51">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>472</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>523</v>
+      </c>
+      <c r="E52">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>473</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>20</v>
+      </c>
+      <c r="E53">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>12</v>
+      </c>
+      <c r="B55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>2202</v>
+      </c>
+      <c r="E55">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>30</v>
+      </c>
+      <c r="B56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>88</v>
+      </c>
+      <c r="E56">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>474</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>822</v>
+      </c>
+      <c r="E57">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>475</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>313</v>
+      </c>
+      <c r="E58">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>476</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>979</v>
+      </c>
+      <c r="E59">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>2172</v>
+      </c>
+      <c r="E61">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>108</v>
+      </c>
+      <c r="E62">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>477</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>1702</v>
+      </c>
+      <c r="E63">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>478</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>182</v>
+      </c>
+      <c r="E64">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>479</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>180</v>
+      </c>
+      <c r="E65">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>15</v>
+      </c>
+      <c r="B67" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>1024</v>
+      </c>
+      <c r="E67">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>51</v>
+      </c>
+      <c r="E68">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>480</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>864</v>
+      </c>
+      <c r="E69">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>481</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>65</v>
+      </c>
+      <c r="E70">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>482</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>44</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>16</v>
+      </c>
+      <c r="B73" t="s">
+        <v>21</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>1055</v>
+      </c>
+      <c r="E73">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>34</v>
+      </c>
+      <c r="E74">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>483</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>201</v>
+      </c>
+      <c r="E75">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>484</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>342</v>
+      </c>
+      <c r="E76">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>485</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>478</v>
+      </c>
+      <c r="E77">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>17</v>
+      </c>
+      <c r="B79" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>30</v>
+      </c>
+      <c r="E79">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>30</v>
+      </c>
+      <c r="B80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>2</v>
+      </c>
+      <c r="E80">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>486</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>28</v>
+      </c>
+      <c r="E81">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>487</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>488</v>
+      </c>
+      <c r="D2" t="s">
+        <v>489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G2">
+        <v>3303</v>
+      </c>
+      <c r="H2">
+        <v>3533</v>
+      </c>
+      <c r="I2">
+        <v>1372</v>
+      </c>
+      <c r="J2">
+        <v>12957</v>
+      </c>
+      <c r="K2">
+        <v>1460</v>
+      </c>
+      <c r="L2">
+        <v>11</v>
+      </c>
+      <c r="M2">
+        <v>75</v>
+      </c>
+      <c r="N2">
+        <v>45</v>
+      </c>
+      <c r="O2">
+        <v>3859</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2">
+        <v>41</v>
+      </c>
+      <c r="R2">
+        <v>9277</v>
+      </c>
+      <c r="S2">
+        <v>504</v>
+      </c>
+      <c r="T2">
+        <v>2713</v>
+      </c>
+      <c r="U2">
+        <v>39151</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G3">
+        <v>214</v>
+      </c>
+      <c r="H3">
+        <v>1433</v>
+      </c>
+      <c r="I3">
+        <v>3117</v>
+      </c>
+      <c r="J3">
+        <v>2005</v>
+      </c>
+      <c r="K3">
+        <v>4419</v>
+      </c>
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3">
+        <v>213</v>
+      </c>
+      <c r="N3">
+        <v>2215</v>
+      </c>
+      <c r="O3">
+        <v>1450</v>
+      </c>
+      <c r="P3">
+        <v>145</v>
+      </c>
+      <c r="Q3">
+        <v>1844</v>
+      </c>
+      <c r="R3">
+        <v>1287</v>
+      </c>
+      <c r="S3">
+        <v>27</v>
+      </c>
+      <c r="T3">
+        <v>3425</v>
+      </c>
+      <c r="U3">
+        <v>21798</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>3517</v>
+      </c>
+      <c r="H4">
+        <v>4966</v>
+      </c>
+      <c r="I4">
+        <v>4489</v>
+      </c>
+      <c r="J4">
+        <v>14962</v>
+      </c>
+      <c r="K4">
+        <v>5879</v>
+      </c>
+      <c r="L4">
+        <v>15</v>
+      </c>
+      <c r="M4">
+        <v>288</v>
+      </c>
+      <c r="N4">
+        <v>2260</v>
+      </c>
+      <c r="O4">
+        <v>5309</v>
+      </c>
+      <c r="P4">
+        <v>146</v>
+      </c>
+      <c r="Q4">
+        <v>1885</v>
+      </c>
+      <c r="R4">
+        <v>10564</v>
+      </c>
+      <c r="S4">
+        <v>531</v>
+      </c>
+      <c r="T4">
+        <v>6138</v>
+      </c>
+      <c r="U4">
+        <v>60949</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D1" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>3303</v>
+      </c>
+      <c r="E2">
+        <v>214</v>
+      </c>
+      <c r="F2">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>34</v>
+      </c>
+      <c r="E3">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>494</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>17</v>
+      </c>
+      <c r="E4">
+        <v>158</v>
+      </c>
+      <c r="F4">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>495</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>572</v>
+      </c>
+      <c r="E5">
+        <v>6</v>
+      </c>
+      <c r="F5">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>496</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>2</v>
+      </c>
+      <c r="E6">
+        <v>17</v>
+      </c>
+      <c r="F6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>497</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>16</v>
+      </c>
+      <c r="E7">
+        <v>6</v>
+      </c>
+      <c r="F7">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>498</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>2662</v>
+      </c>
+      <c r="E8">
+        <v>12</v>
+      </c>
+      <c r="F8">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>3533</v>
+      </c>
+      <c r="E10">
+        <v>1433</v>
+      </c>
+      <c r="F10">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>35</v>
+      </c>
+      <c r="E11">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>499</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>1805</v>
+      </c>
+      <c r="E12">
+        <v>49</v>
+      </c>
+      <c r="F12">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>1421</v>
+      </c>
+      <c r="E13">
+        <v>156</v>
+      </c>
+      <c r="F13">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>501</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>37</v>
+      </c>
+      <c r="E14">
+        <v>17</v>
+      </c>
+      <c r="F14">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>502</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>234</v>
+      </c>
+      <c r="E15">
+        <v>1156</v>
+      </c>
+      <c r="F15">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>503</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="E16">
+        <v>21</v>
+      </c>
+      <c r="F16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>1372</v>
+      </c>
+      <c r="E18">
+        <v>3117</v>
+      </c>
+      <c r="F18">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>29</v>
+      </c>
+      <c r="E19">
+        <v>56</v>
+      </c>
+      <c r="F19">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>504</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>46</v>
+      </c>
+      <c r="E20">
+        <v>24</v>
+      </c>
+      <c r="F20">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>505</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>159</v>
+      </c>
+      <c r="E21">
+        <v>193</v>
+      </c>
+      <c r="F21">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>506</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>240</v>
+      </c>
+      <c r="E22">
+        <v>2662</v>
+      </c>
+      <c r="F22">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>507</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>809</v>
+      </c>
+      <c r="E23">
+        <v>21</v>
+      </c>
+      <c r="F23">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>508</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>89</v>
+      </c>
+      <c r="E24">
+        <v>161</v>
+      </c>
+      <c r="F24">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>12957</v>
+      </c>
+      <c r="E26">
+        <v>2005</v>
+      </c>
+      <c r="F26">
+        <v>14962</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>47</v>
+      </c>
+      <c r="E27">
+        <v>9</v>
+      </c>
+      <c r="F27">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>509</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>3320</v>
+      </c>
+      <c r="E28">
+        <v>786</v>
+      </c>
+      <c r="F28">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>510</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>1510</v>
+      </c>
+      <c r="E29">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>511</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>2821</v>
+      </c>
+      <c r="E30">
+        <v>50</v>
+      </c>
+      <c r="F30">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>512</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>3875</v>
+      </c>
+      <c r="E31">
+        <v>919</v>
+      </c>
+      <c r="F31">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>513</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>1384</v>
+      </c>
+      <c r="E32">
         <v>205</v>
       </c>
+      <c r="F32">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>1460</v>
+      </c>
+      <c r="E34">
+        <v>4419</v>
+      </c>
+      <c r="F34">
+        <v>5879</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>11</v>
+      </c>
+      <c r="E35">
+        <v>18</v>
+      </c>
+      <c r="F35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>514</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>247</v>
+      </c>
+      <c r="E36">
+        <v>4350</v>
+      </c>
+      <c r="F36">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>515</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>5</v>
+      </c>
+      <c r="E37">
+        <v>7</v>
+      </c>
+      <c r="F37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>516</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>341</v>
+      </c>
+      <c r="E38">
+        <v>14</v>
+      </c>
+      <c r="F38">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>517</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>4</v>
+      </c>
+      <c r="E39">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>518</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>852</v>
+      </c>
+      <c r="E40">
+        <v>2</v>
+      </c>
+      <c r="F40">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>11</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>4</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>519</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>7</v>
+      </c>
+      <c r="E44">
+        <v>4</v>
+      </c>
+      <c r="F44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>75</v>
+      </c>
+      <c r="E46">
+        <v>213</v>
+      </c>
+      <c r="F46">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>19</v>
+      </c>
+      <c r="E47">
+        <v>12</v>
+      </c>
+      <c r="F47">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>520</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>37</v>
+      </c>
+      <c r="E48">
+        <v>65</v>
+      </c>
+      <c r="F48">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>521</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>3</v>
+      </c>
+      <c r="E49">
+        <v>128</v>
+      </c>
+      <c r="F49">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>522</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>16</v>
+      </c>
+      <c r="E50">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>9</v>
+      </c>
+      <c r="B52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>45</v>
+      </c>
+      <c r="E52">
+        <v>2215</v>
+      </c>
+      <c r="F52">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>12</v>
+      </c>
+      <c r="F53">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>523</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>2185</v>
+      </c>
+      <c r="F54">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>524</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>525</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>45</v>
+      </c>
+      <c r="E56">
+        <v>10</v>
+      </c>
+      <c r="F56">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>3859</v>
+      </c>
+      <c r="E58">
+        <v>1450</v>
+      </c>
+      <c r="F58">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>6</v>
+      </c>
+      <c r="E59">
+        <v>19</v>
+      </c>
+      <c r="F59">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>526</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>1899</v>
+      </c>
+      <c r="E60">
+        <v>1408</v>
+      </c>
+      <c r="F60">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>527</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>1876</v>
+      </c>
+      <c r="E61">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>528</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>2</v>
+      </c>
+      <c r="E62">
+        <v>5</v>
+      </c>
+      <c r="F62">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>529</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>69</v>
+      </c>
+      <c r="E63">
+        <v>6</v>
+      </c>
+      <c r="F63">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>530</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>7</v>
+      </c>
+      <c r="E64">
+        <v>5</v>
+      </c>
+      <c r="F64">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>11</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>1</v>
+      </c>
+      <c r="E66">
+        <v>145</v>
+      </c>
+      <c r="F66">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>5</v>
+      </c>
+      <c r="F67">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>531</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1</v>
+      </c>
+      <c r="E68">
+        <v>15</v>
+      </c>
+      <c r="F68">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>532</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>118</v>
+      </c>
+      <c r="F69">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>533</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>7</v>
+      </c>
+      <c r="F70">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>12</v>
+      </c>
+      <c r="B72" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>41</v>
+      </c>
+      <c r="E72">
+        <v>1844</v>
+      </c>
+      <c r="F72">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>14</v>
+      </c>
+      <c r="E73">
+        <v>50</v>
+      </c>
+      <c r="F73">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>534</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>15</v>
+      </c>
+      <c r="E74">
+        <v>1752</v>
+      </c>
+      <c r="F74">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>535</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>3</v>
+      </c>
+      <c r="E75">
+        <v>14</v>
+      </c>
+      <c r="F75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>536</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>5</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>537</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>2</v>
+      </c>
+      <c r="E77">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>538</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>2</v>
+      </c>
+      <c r="E78">
+        <v>7</v>
+      </c>
+      <c r="F78">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>9277</v>
+      </c>
+      <c r="E80">
+        <v>1287</v>
+      </c>
+      <c r="F80">
+        <v>10564</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>33</v>
+      </c>
+      <c r="E81">
+        <v>25</v>
+      </c>
+      <c r="F81">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>539</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>5227</v>
+      </c>
+      <c r="E82">
+        <v>315</v>
+      </c>
+      <c r="F82">
+        <v>5542</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>540</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>3594</v>
+      </c>
+      <c r="E83">
+        <v>626</v>
+      </c>
+      <c r="F83">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>541</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>286</v>
+      </c>
+      <c r="E84">
+        <v>23</v>
+      </c>
+      <c r="F84">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>542</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>19</v>
+      </c>
+      <c r="E85">
+        <v>296</v>
+      </c>
+      <c r="F85">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>543</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>118</v>
+      </c>
+      <c r="E86">
+        <v>2</v>
+      </c>
+      <c r="F86">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>15</v>
+      </c>
+      <c r="B88" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>504</v>
+      </c>
+      <c r="E88">
+        <v>27</v>
+      </c>
+      <c r="F88">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>30</v>
+      </c>
+      <c r="B89" t="s">
+        <v>30</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>4</v>
+      </c>
+      <c r="E89">
+        <v>5</v>
+      </c>
+      <c r="F89">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>544</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>500</v>
+      </c>
+      <c r="E90">
+        <v>18</v>
+      </c>
+      <c r="F90">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>545</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>4</v>
+      </c>
+      <c r="F91">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>16</v>
+      </c>
+      <c r="B93" t="s">
+        <v>21</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>2713</v>
+      </c>
+      <c r="E93">
+        <v>3425</v>
+      </c>
+      <c r="F93">
+        <v>6138</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>6</v>
+      </c>
+      <c r="E94">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>546</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>2355</v>
+      </c>
+      <c r="E95">
+        <v>1116</v>
+      </c>
+      <c r="F95">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>547</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>131</v>
+      </c>
+      <c r="E96">
+        <v>1603</v>
+      </c>
+      <c r="F96">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>548</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>1</v>
+      </c>
+      <c r="E97">
+        <v>17</v>
+      </c>
+      <c r="F97">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>549</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>217</v>
+      </c>
+      <c r="E98">
+        <v>675</v>
+      </c>
+      <c r="F98">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>550</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>3</v>
+      </c>
+      <c r="E99">
+        <v>3</v>
+      </c>
+      <c r="F99">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
       <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
         <v>29</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>4002</v>
+        <v>0</v>
       </c>
       <c r="E2">
-        <v>4002</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>286</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>286</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>328</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>3127</v>
+        <v>0</v>
       </c>
       <c r="E4">
-        <v>3127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>329</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="E5">
-        <v>167</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>330</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>331</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E7">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>332</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>333</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E9">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>334</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>335</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>219</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>219</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>7069</v>
+        <v>0</v>
       </c>
       <c r="E13">
-        <v>7069</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>580</v>
+        <v>0</v>
       </c>
       <c r="E14">
-        <v>580</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>336</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>621</v>
+        <v>0</v>
       </c>
       <c r="E15">
-        <v>621</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>337</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>3038</v>
+        <v>0</v>
       </c>
       <c r="E16">
-        <v>3038</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>338</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E17">
-        <v>125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>339</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="E18">
-        <v>176</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>340</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>2325</v>
+        <v>0</v>
       </c>
       <c r="E19">
-        <v>2325</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>341</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E20">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>342</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
         <v>36</v>
       </c>
-      <c r="D21">
-[...33 lines deleted...]
-      </c>
       <c r="D24">
-        <v>4991</v>
+        <v>0</v>
       </c>
       <c r="E24">
-        <v>4991</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>28</v>
+      <c r="A25">
+        <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>356</v>
+        <v>0</v>
       </c>
       <c r="E25">
-        <v>356</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>344</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>818</v>
+        <v>0</v>
       </c>
       <c r="E26">
-        <v>818</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>345</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>2087</v>
+        <v>0</v>
       </c>
       <c r="E27">
-        <v>2087</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>346</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="E28">
-        <v>96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>347</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>640</v>
+        <v>0</v>
       </c>
       <c r="E29">
-        <v>640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>208</v>
+        <v>0</v>
       </c>
       <c r="E30">
-        <v>208</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>349</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>607</v>
+        <v>0</v>
       </c>
       <c r="E31">
-        <v>607</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>350</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" t="s">
         <v>36</v>
       </c>
-      <c r="D32">
-[...33 lines deleted...]
-      </c>
       <c r="D35">
-        <v>9889</v>
+        <v>0</v>
       </c>
       <c r="E35">
-        <v>9889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>28</v>
+      <c r="A36">
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>487</v>
+        <v>0</v>
       </c>
       <c r="E36">
-        <v>487</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>352</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>5206</v>
+        <v>0</v>
       </c>
       <c r="E37">
-        <v>5206</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>353</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>2152</v>
+        <v>0</v>
       </c>
       <c r="E38">
-        <v>2152</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>354</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>355</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>1474</v>
+        <v>0</v>
       </c>
       <c r="E40">
-        <v>1474</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>356</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>127</v>
+        <v>0</v>
       </c>
       <c r="E41">
-        <v>127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>357</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="E42">
-        <v>94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>358</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45">
+        <v>5</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" t="s">
         <v>36</v>
       </c>
-      <c r="D43">
-[...16 lines deleted...]
-      <c r="D44">
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
         <v>69</v>
       </c>
-      <c r="E44">
-[...27 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>245</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>245</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>360</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>2459</v>
+        <v>0</v>
       </c>
       <c r="E48">
-        <v>2459</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>361</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>1980</v>
+        <v>0</v>
       </c>
       <c r="E49">
-        <v>1980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>362</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="E50">
-        <v>61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>363</v>
+        <v>73</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>639</v>
+        <v>0</v>
       </c>
       <c r="E51">
-        <v>639</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>364</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E52">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>365</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="E53">
-        <v>55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>366</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>6</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
         <v>36</v>
       </c>
-      <c r="D54">
-[...33 lines deleted...]
-      </c>
       <c r="D57">
-        <v>3401</v>
+        <v>0</v>
       </c>
       <c r="E57">
-        <v>3401</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>28</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="E58">
-        <v>119</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>368</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>2494</v>
+        <v>0</v>
       </c>
       <c r="E59">
-        <v>2494</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>369</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="E60">
-        <v>253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>370</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E61">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>371</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E62">
-        <v>125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>372</v>
+        <v>82</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>373</v>
+        <v>83</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>374</v>
+        <v>84</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E65">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="E67">
-        <v>1400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E68">
-        <v>70</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>375</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>290</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>290</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>376</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>121</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>121</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>377</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E71">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>379</v>
+        <v>89</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="E73">
-        <v>248</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>380</v>
+        <v>90</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E74">
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>568</v>
+        <v>0</v>
       </c>
       <c r="E75">
-        <v>568</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>4305</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>290</v>
+        <v>0</v>
       </c>
       <c r="E78">
-        <v>290</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>382</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>2753</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>2753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>383</v>
+        <v>93</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>540</v>
+        <v>0</v>
       </c>
       <c r="E80">
-        <v>540</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>384</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="E81">
-        <v>178</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>385</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="E82">
-        <v>112</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>386</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E83">
-        <v>46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>387</v>
+        <v>97</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E84">
-        <v>86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>388</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E85">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>389</v>
+        <v>99</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>262</v>
+        <v>0</v>
       </c>
       <c r="E86">
-        <v>262</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>224</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="E89">
-        <v>42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>390</v>
+        <v>100</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E90">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>391</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E91">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>392</v>
+        <v>102</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E92">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>4913</v>
+        <v>0</v>
       </c>
       <c r="E94">
-        <v>4913</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E95">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>393</v>
+        <v>103</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>1380</v>
+        <v>0</v>
       </c>
       <c r="E96">
-        <v>1380</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>394</v>
+        <v>104</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>2405</v>
+        <v>0</v>
       </c>
       <c r="E97">
-        <v>2405</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>395</v>
+        <v>105</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E98">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>396</v>
+        <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="E99">
-        <v>40</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>397</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E100">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>398</v>
+        <v>108</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E101">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>399</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>820</v>
+        <v>0</v>
       </c>
       <c r="E102">
-        <v>820</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>400</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E103">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>11</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="E105">
-        <v>174</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>401</v>
+        <v>111</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E107">
-        <v>86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>402</v>
+        <v>112</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E108">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>403</v>
+        <v>113</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="E109">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
         <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>5377</v>
+        <v>0</v>
       </c>
       <c r="E111">
-        <v>5377</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>190</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>404</v>
+        <v>114</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>3988</v>
+        <v>0</v>
       </c>
       <c r="E113">
-        <v>3988</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>405</v>
+        <v>115</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="E114">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>406</v>
+        <v>116</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="E115">
-        <v>108</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>407</v>
+        <v>117</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="E116">
-        <v>59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>408</v>
+        <v>118</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E117">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>409</v>
+        <v>119</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E118">
-        <v>28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>410</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="E119">
-        <v>48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>411</v>
+        <v>121</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="E120">
-        <v>800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>1499</v>
+        <v>0</v>
       </c>
       <c r="E122">
-        <v>1499</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="E123">
-        <v>73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>412</v>
+        <v>122</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="E124">
-        <v>108</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>413</v>
+        <v>123</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>1052</v>
+        <v>0</v>
       </c>
       <c r="E125">
-        <v>1052</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>414</v>
+        <v>124</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E126">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>415</v>
+        <v>125</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="E127">
-        <v>53</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
-        <v>417</v>
+        <v>19</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D129">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E129">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>7</v>
+      <c r="A130" t="s">
+        <v>30</v>
       </c>
       <c r="B130" t="s">
-        <v>418</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
         <v>36</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E130">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>126</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="E131">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>127</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>9347</v>
+        <v>0</v>
       </c>
       <c r="E133">
-        <v>9347</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>28</v>
+      <c r="A134">
+        <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>326</v>
+        <v>0</v>
       </c>
       <c r="E134">
-        <v>326</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>420</v>
+        <v>130</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>6310</v>
+        <v>0</v>
       </c>
       <c r="E135">
-        <v>6310</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>131</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>614</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>614</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>422</v>
+        <v>132</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>803</v>
+        <v>0</v>
       </c>
       <c r="E137">
-        <v>803</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>423</v>
+        <v>133</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="E138">
-        <v>229</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>425</v>
+        <v>20</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D140">
-        <v>388</v>
+        <v>0</v>
       </c>
       <c r="E140">
-        <v>388</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>7</v>
+      <c r="A141" t="s">
+        <v>30</v>
       </c>
       <c r="B141" t="s">
-        <v>426</v>
+        <v>30</v>
       </c>
       <c r="C141" t="s">
         <v>36</v>
       </c>
       <c r="D141">
-        <v>559</v>
+        <v>0</v>
       </c>
       <c r="E141">
-        <v>559</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>427</v>
+        <v>134</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E142">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="143"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>135</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>0</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+    </row>
     <row r="144">
       <c r="A144">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>5995</v>
+        <v>0</v>
       </c>
       <c r="E144">
-        <v>5995</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="s">
-        <v>28</v>
+      <c r="A145">
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>28</v>
+        <v>137</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="E145">
-        <v>238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>428</v>
+        <v>138</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>4048</v>
+        <v>0</v>
       </c>
       <c r="E146">
-        <v>4048</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>429</v>
+        <v>139</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>626</v>
+        <v>0</v>
       </c>
       <c r="E147">
-        <v>626</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>430</v>
+        <v>140</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E148">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>431</v>
+        <v>141</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>463</v>
+        <v>0</v>
       </c>
       <c r="E149">
-        <v>463</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150"/>
     <row r="151">
       <c r="A151">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>433</v>
+        <v>21</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E151">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152">
-        <v>7</v>
+      <c r="A152" t="s">
+        <v>30</v>
       </c>
       <c r="B152" t="s">
-        <v>434</v>
+        <v>30</v>
       </c>
       <c r="C152" t="s">
         <v>36</v>
       </c>
       <c r="D152">
-        <v>511</v>
+        <v>0</v>
       </c>
       <c r="E152">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="153"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>142</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>0</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>3185</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>3185</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>28</v>
+      <c r="A155">
+        <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>144</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>90</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>435</v>
+        <v>145</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="E156">
-        <v>88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>436</v>
+        <v>146</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="E157">
-        <v>147</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>437</v>
+        <v>147</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="E158">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>438</v>
+        <v>148</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E159">
-        <v>90</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>439</v>
+        <v>149</v>
       </c>
       <c r="C160" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D160">
-        <v>177</v>
+        <v>0</v>
       </c>
       <c r="E160">
-        <v>177</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161"/>
     <row r="162">
       <c r="A162">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B162" t="s">
-        <v>441</v>
+        <v>22</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D162">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="E162">
-        <v>255</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163">
-        <v>8</v>
+      <c r="A163" t="s">
+        <v>30</v>
       </c>
       <c r="B163" t="s">
-        <v>442</v>
+        <v>30</v>
       </c>
       <c r="C163" t="s">
         <v>36</v>
       </c>
       <c r="D163">
-        <v>2175</v>
+        <v>0</v>
       </c>
       <c r="E163">
-        <v>2175</v>
-[...2 lines deleted...]
-    <row r="164"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164" t="s">
+        <v>150</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+    </row>
     <row r="165">
       <c r="A165">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="C165" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>2581</v>
+        <v>0</v>
       </c>
       <c r="E165">
-        <v>2581</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="s">
-        <v>28</v>
+      <c r="A166">
+        <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="E166">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>443</v>
+        <v>153</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>1976</v>
+        <v>0</v>
       </c>
       <c r="E167">
-        <v>1976</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>444</v>
+        <v>154</v>
       </c>
       <c r="C168" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="E168">
-        <v>147</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169"/>
     <row r="170">
       <c r="A170">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>23</v>
       </c>
       <c r="C170" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D170">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="E170">
-        <v>95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171">
-        <v>5</v>
+      <c r="A171" t="s">
+        <v>30</v>
       </c>
       <c r="B171" t="s">
-        <v>447</v>
+        <v>30</v>
       </c>
       <c r="C171" t="s">
         <v>36</v>
       </c>
       <c r="D171">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="E171">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B172" t="s">
-        <v>448</v>
+        <v>155</v>
       </c>
       <c r="C172" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="E172">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B173" t="s">
-        <v>449</v>
+        <v>156</v>
       </c>
       <c r="C173" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D173">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E173">
-        <v>8</v>
-[...72 lines deleted...]
-      <c r="A179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
         <v>3</v>
       </c>
-      <c r="B179" t="s">
-[...4210 lines deleted...]
-        <v>5</v>
+      <c r="B174" t="s">
+        <v>157</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>0</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -9297,6366 +8436,7227 @@
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
       <c r="D2" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="E2" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="G2">
-        <v>7000</v>
+        <v>4002</v>
       </c>
       <c r="H2">
-        <v>1199</v>
+        <v>7069</v>
       </c>
       <c r="I2">
-        <v>4086</v>
+        <v>4991</v>
       </c>
       <c r="J2">
-        <v>6467</v>
+        <v>9889</v>
       </c>
       <c r="K2">
-        <v>1509</v>
+        <v>5639</v>
       </c>
       <c r="L2">
-        <v>2606</v>
+        <v>3401</v>
       </c>
       <c r="M2">
-        <v>1576</v>
+        <v>1400</v>
       </c>
       <c r="N2">
-        <v>106</v>
+        <v>4305</v>
       </c>
       <c r="O2">
-        <v>2742</v>
+        <v>224</v>
       </c>
       <c r="P2">
-        <v>2202</v>
+        <v>4913</v>
       </c>
       <c r="Q2">
-        <v>2172</v>
+        <v>174</v>
       </c>
       <c r="R2">
-        <v>1024</v>
+        <v>5377</v>
       </c>
       <c r="S2">
-        <v>1055</v>
+        <v>1499</v>
       </c>
       <c r="T2">
-        <v>30</v>
+        <v>9347</v>
       </c>
       <c r="U2">
-        <v>33774</v>
+        <v>5995</v>
+      </c>
+      <c r="V2">
+        <v>3185</v>
+      </c>
+      <c r="W2">
+        <v>2581</v>
+      </c>
+      <c r="X2">
+        <v>204</v>
+      </c>
+      <c r="Y2">
+        <v>74195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>7000</v>
+        <v>4002</v>
       </c>
       <c r="H3">
-        <v>1199</v>
+        <v>7069</v>
       </c>
       <c r="I3">
-        <v>4086</v>
+        <v>4991</v>
       </c>
       <c r="J3">
-        <v>6467</v>
+        <v>9889</v>
       </c>
       <c r="K3">
-        <v>1509</v>
+        <v>5639</v>
       </c>
       <c r="L3">
-        <v>2606</v>
+        <v>3401</v>
       </c>
       <c r="M3">
-        <v>1576</v>
+        <v>1400</v>
       </c>
       <c r="N3">
-        <v>106</v>
+        <v>4305</v>
       </c>
       <c r="O3">
-        <v>2742</v>
+        <v>224</v>
       </c>
       <c r="P3">
-        <v>2202</v>
+        <v>4913</v>
       </c>
       <c r="Q3">
-        <v>2172</v>
+        <v>174</v>
       </c>
       <c r="R3">
-        <v>1024</v>
+        <v>5377</v>
       </c>
       <c r="S3">
-        <v>1055</v>
+        <v>1499</v>
       </c>
       <c r="T3">
-        <v>30</v>
+        <v>9347</v>
       </c>
       <c r="U3">
-        <v>33774</v>
+        <v>5995</v>
+      </c>
+      <c r="V3">
+        <v>3185</v>
+      </c>
+      <c r="W3">
+        <v>2581</v>
+      </c>
+      <c r="X3">
+        <v>204</v>
+      </c>
+      <c r="Y3">
+        <v>74195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...3468 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>4002</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>286</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>286</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>206</v>
+        <v>160</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>3127</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>207</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>167</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>208</v>
+        <v>162</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>210</v>
+        <v>164</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>211</v>
+        <v>165</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>212</v>
+        <v>166</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>213</v>
+        <v>167</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>219</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>219</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>7069</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>7069</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>580</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>580</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>214</v>
+        <v>168</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>0</v>
+        <v>621</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>621</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>3038</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>216</v>
+        <v>170</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>217</v>
+        <v>171</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>176</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>218</v>
+        <v>172</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>0</v>
+        <v>2325</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>219</v>
+        <v>173</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>220</v>
+        <v>174</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="E21">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="A23">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>175</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>27</v>
+      </c>
+      <c r="E22">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
         <v>3</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B24" t="s">
         <v>8</v>
       </c>
-      <c r="C23" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>0</v>
+        <v>4991</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>1</v>
+      <c r="A25" t="s">
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
-        <v>0</v>
+        <v>356</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>356</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>222</v>
+        <v>176</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>0</v>
+        <v>818</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>818</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>223</v>
+        <v>177</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>0</v>
+        <v>2087</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>224</v>
+        <v>178</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>225</v>
+        <v>179</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>0</v>
+        <v>640</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>640</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>226</v>
+        <v>180</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>0</v>
+        <v>208</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>208</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>227</v>
+        <v>181</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>607</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>607</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>32</v>
+      </c>
+      <c r="E32">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
         <v>8</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="A34">
+      <c r="B33" t="s">
+        <v>183</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>147</v>
+      </c>
+      <c r="E33">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
         <v>4</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B35" t="s">
         <v>9</v>
       </c>
-      <c r="C34" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>9889</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>9889</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>1</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>229</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
         <v>36</v>
       </c>
       <c r="D36">
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>487</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>230</v>
+        <v>184</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>0</v>
+        <v>5206</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>231</v>
+        <v>185</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>2152</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>232</v>
+        <v>186</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>233</v>
+        <v>187</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>0</v>
+        <v>1474</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>234</v>
+        <v>188</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>235</v>
+        <v>189</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>190</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>201</v>
+      </c>
+      <c r="E43">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
         <v>8</v>
       </c>
-      <c r="B43" t="s">
-[...14 lines deleted...]
-      <c r="A45">
+      <c r="B44" t="s">
+        <v>191</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>69</v>
+      </c>
+      <c r="E44">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
         <v>5</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B46" t="s">
         <v>10</v>
       </c>
-      <c r="C45" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>0</v>
+        <v>5639</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>5639</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>1</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>245</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>238</v>
+        <v>192</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>0</v>
+        <v>2459</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>239</v>
+        <v>193</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>0</v>
+        <v>1980</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>240</v>
+        <v>194</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>0</v>
+        <v>639</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>639</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>242</v>
+        <v>196</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>243</v>
+        <v>197</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>198</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>112</v>
+      </c>
+      <c r="E54">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
         <v>8</v>
       </c>
-      <c r="B54" t="s">
-[...14 lines deleted...]
-      <c r="A56">
+      <c r="B55" t="s">
+        <v>199</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>17</v>
+      </c>
+      <c r="E55">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
         <v>6</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" t="s">
         <v>11</v>
       </c>
-      <c r="C56" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>3401</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>1</v>
+      <c r="A58" t="s">
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>245</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
         <v>36</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>119</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>246</v>
+        <v>200</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>2494</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>247</v>
+        <v>201</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>253</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>253</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>248</v>
+        <v>202</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>125</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>250</v>
+        <v>204</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>0</v>
+        <v>253</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>251</v>
+        <v>205</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>252</v>
+        <v>206</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>253</v>
+        <v>207</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>0</v>
+        <v>290</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>290</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>254</v>
+        <v>208</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>121</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>255</v>
+        <v>209</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>256</v>
+        <v>210</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>66</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>257</v>
+        <v>211</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>0</v>
+        <v>248</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>258</v>
+        <v>212</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>259</v>
+        <v>213</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>0</v>
+        <v>568</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>568</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>290</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>260</v>
+        <v>214</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>0</v>
+        <v>2753</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>261</v>
+        <v>215</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>0</v>
+        <v>540</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>178</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>263</v>
+        <v>217</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>112</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>264</v>
+        <v>218</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>265</v>
+        <v>219</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E84">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>266</v>
+        <v>220</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>267</v>
+        <v>221</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>0</v>
+        <v>262</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>262</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>224</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>268</v>
+        <v>222</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>269</v>
+        <v>223</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>39</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>0</v>
+        <v>4913</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>271</v>
+        <v>225</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>0</v>
+        <v>1380</v>
       </c>
       <c r="E96">
-        <v>0</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>272</v>
+        <v>226</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>0</v>
+        <v>2405</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>273</v>
+        <v>227</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>275</v>
+        <v>229</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>276</v>
+        <v>230</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E101">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>277</v>
+        <v>231</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>0</v>
+        <v>820</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>820</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>278</v>
+        <v>232</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>11</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>174</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>42</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>279</v>
+        <v>233</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>280</v>
+        <v>234</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
+        <v>235</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
         <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>0</v>
+        <v>5377</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>5377</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>190</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>282</v>
+        <v>236</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>0</v>
+        <v>3988</v>
       </c>
       <c r="E113">
-        <v>0</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>283</v>
+        <v>237</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>115</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>284</v>
+        <v>238</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="E115">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>285</v>
+        <v>239</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>59</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>287</v>
+        <v>241</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>288</v>
+        <v>242</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>289</v>
+        <v>243</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="E120">
-        <v>0</v>
+        <v>800</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>0</v>
+        <v>1499</v>
       </c>
       <c r="E122">
-        <v>0</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="E123">
-        <v>0</v>
+        <v>73</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>290</v>
+        <v>244</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>291</v>
+        <v>245</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>1052</v>
       </c>
       <c r="E125">
-        <v>0</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>292</v>
+        <v>246</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E126">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>293</v>
+        <v>247</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="E127">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="128"/>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>248</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>17</v>
+      </c>
+      <c r="E128">
+        <v>17</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>18</v>
+        <v>249</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>28</v>
+      <c r="A130">
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>28</v>
+        <v>250</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
+        <v>8</v>
+      </c>
+      <c r="B131" t="s">
+        <v>251</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>146</v>
+      </c>
+      <c r="E131">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>9347</v>
+      </c>
+      <c r="E133">
+        <v>9347</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>30</v>
+      </c>
+      <c r="B134" t="s">
+        <v>30</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>326</v>
+      </c>
+      <c r="E134">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
         <v>1</v>
       </c>
+      <c r="B135" t="s">
+        <v>252</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>6310</v>
+      </c>
+      <c r="E135">
+        <v>6310</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2</v>
+      </c>
+      <c r="B136" t="s">
+        <v>253</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>614</v>
+      </c>
+      <c r="E136">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>3</v>
+      </c>
+      <c r="B137" t="s">
+        <v>254</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>803</v>
+      </c>
+      <c r="E137">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>255</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>229</v>
+      </c>
+      <c r="E138">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>256</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>89</v>
+      </c>
+      <c r="E139">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>257</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>388</v>
+      </c>
+      <c r="E140">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>7</v>
+      </c>
+      <c r="B141" t="s">
+        <v>258</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>559</v>
+      </c>
+      <c r="E141">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>259</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>29</v>
+      </c>
+      <c r="E142">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>15</v>
+      </c>
+      <c r="B144" t="s">
+        <v>20</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>5995</v>
+      </c>
+      <c r="E144">
+        <v>5995</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>30</v>
+      </c>
+      <c r="B145" t="s">
+        <v>30</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>238</v>
+      </c>
+      <c r="E145">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>260</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>4048</v>
+      </c>
+      <c r="E146">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>261</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>626</v>
+      </c>
+      <c r="E147">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>262</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>41</v>
+      </c>
+      <c r="E148">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>263</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>463</v>
+      </c>
+      <c r="E149">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>264</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>42</v>
+      </c>
+      <c r="E150">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>265</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>26</v>
+      </c>
+      <c r="E151">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>266</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>511</v>
+      </c>
+      <c r="E152">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>16</v>
+      </c>
+      <c r="B154" t="s">
+        <v>21</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>3185</v>
+      </c>
+      <c r="E154">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>90</v>
+      </c>
+      <c r="E155">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>267</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>88</v>
+      </c>
+      <c r="E156">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>268</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>147</v>
+      </c>
+      <c r="E157">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>269</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>132</v>
+      </c>
+      <c r="E158">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>4</v>
+      </c>
+      <c r="B159" t="s">
+        <v>270</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>90</v>
+      </c>
+      <c r="E159">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>5</v>
+      </c>
+      <c r="B160" t="s">
+        <v>271</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>177</v>
+      </c>
+      <c r="E160">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>272</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>31</v>
+      </c>
+      <c r="E161">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>273</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>255</v>
+      </c>
+      <c r="E162">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>8</v>
+      </c>
+      <c r="B163" t="s">
+        <v>274</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>2175</v>
+      </c>
+      <c r="E163">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>17</v>
+      </c>
+      <c r="B165" t="s">
+        <v>22</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>2581</v>
+      </c>
+      <c r="E165">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>30</v>
+      </c>
+      <c r="B166" t="s">
+        <v>30</v>
+      </c>
+      <c r="C166" t="s">
+        <v>36</v>
+      </c>
+      <c r="D166">
+        <v>115</v>
+      </c>
+      <c r="E166">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>275</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>1976</v>
+      </c>
+      <c r="E167">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>276</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>147</v>
+      </c>
+      <c r="E168">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>277</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>212</v>
+      </c>
+      <c r="E169">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>278</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>95</v>
+      </c>
+      <c r="E170">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>279</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>19</v>
+      </c>
+      <c r="E171">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>280</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>14</v>
+      </c>
+      <c r="E172">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>7</v>
+      </c>
+      <c r="B173" t="s">
+        <v>281</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>8</v>
+      </c>
+      <c r="E173">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>24</v>
+      </c>
+      <c r="B175" t="s">
+        <v>23</v>
+      </c>
+      <c r="C175" t="s">
+        <v>35</v>
+      </c>
+      <c r="D175">
+        <v>204</v>
+      </c>
+      <c r="E175">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>30</v>
+      </c>
+      <c r="B176" t="s">
+        <v>30</v>
+      </c>
+      <c r="C176" t="s">
+        <v>36</v>
+      </c>
+      <c r="D176">
+        <v>16</v>
+      </c>
+      <c r="E176">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>282</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>35</v>
+      </c>
+      <c r="E177">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2</v>
+      </c>
+      <c r="B178" t="s">
+        <v>283</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>44</v>
+      </c>
+      <c r="E178">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179" t="s">
+        <v>284</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>109</v>
+      </c>
+      <c r="E179">
+        <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>291</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>293</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>294</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>296</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>297</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>298</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>299</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>300</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>301</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>302</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>303</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>304</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>305</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>306</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>307</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>308</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>309</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>310</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>311</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>312</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>313</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>314</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>315</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>316</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>317</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>318</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>319</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>320</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>321</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>322</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>323</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>324</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>325</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>326</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>327</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>328</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>329</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>331</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>332</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>0</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>333</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>334</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>335</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>336</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>337</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>338</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>0</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>339</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>340</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>341</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>342</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>343</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>344</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>5</v>
+      </c>
+      <c r="B87" t="s">
+        <v>345</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>12</v>
+      </c>
+      <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>30</v>
+      </c>
+      <c r="B90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>346</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>347</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>348</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>349</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>350</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>351</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>352</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>13</v>
+      </c>
+      <c r="B99" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>0</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>353</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>354</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>355</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>356</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>19</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>357</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>358</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>359</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>360</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>361</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>362</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>363</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>0</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>15</v>
+      </c>
+      <c r="B116" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>30</v>
+      </c>
+      <c r="B117" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>364</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>365</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>366</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>367</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>368</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>16</v>
+      </c>
+      <c r="B124" t="s">
+        <v>21</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>30</v>
+      </c>
+      <c r="B125" t="s">
+        <v>30</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>369</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>370</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>0</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>371</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>0</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>372</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>0</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>373</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>0</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
       <c r="B131" t="s">
-        <v>294</v>
+        <v>374</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>295</v>
+        <v>375</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
     </row>
-    <row r="133">
-[...15 lines deleted...]
-    </row>
+    <row r="133"/>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B134" t="s">
-        <v>297</v>
+        <v>22</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135">
-        <v>5</v>
+      <c r="A135" t="s">
+        <v>30</v>
       </c>
       <c r="B135" t="s">
-        <v>298</v>
+        <v>30</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>299</v>
+        <v>376</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B137" t="s">
-        <v>300</v>
+        <v>377</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B138" t="s">
-        <v>301</v>
+        <v>378</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
     </row>
-    <row r="139"/>
+    <row r="139">
+      <c r="A139">
+        <v>4</v>
+      </c>
+      <c r="B139" t="s">
+        <v>379</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B140" t="s">
-        <v>19</v>
+        <v>380</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>28</v>
+      <c r="A141">
+        <v>6</v>
       </c>
       <c r="B141" t="s">
-        <v>28</v>
+        <v>381</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
+        <v>7</v>
+      </c>
+      <c r="B142" t="s">
+        <v>382</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>0</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>383</v>
+      </c>
+      <c r="D2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E2" t="s">
+        <v>385</v>
+      </c>
+      <c r="F2" t="s">
+        <v>386</v>
+      </c>
+      <c r="G2">
+        <v>2542</v>
+      </c>
+      <c r="H2">
+        <v>4752</v>
+      </c>
+      <c r="I2">
+        <v>2473</v>
+      </c>
+      <c r="J2">
+        <v>3452</v>
+      </c>
+      <c r="K2">
+        <v>2533</v>
+      </c>
+      <c r="L2">
+        <v>929</v>
+      </c>
+      <c r="M2">
+        <v>412</v>
+      </c>
+      <c r="N2">
+        <v>2066</v>
+      </c>
+      <c r="O2">
+        <v>95</v>
+      </c>
+      <c r="P2">
+        <v>2834</v>
+      </c>
+      <c r="Q2">
+        <v>1266</v>
+      </c>
+      <c r="R2">
+        <v>1670</v>
+      </c>
+      <c r="S2">
+        <v>8528</v>
+      </c>
+      <c r="T2">
+        <v>544</v>
+      </c>
+      <c r="U2">
+        <v>3133</v>
+      </c>
+      <c r="V2">
+        <v>134</v>
+      </c>
+      <c r="W2">
+        <v>37363</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>2542</v>
+      </c>
+      <c r="H3">
+        <v>4752</v>
+      </c>
+      <c r="I3">
+        <v>2473</v>
+      </c>
+      <c r="J3">
+        <v>3452</v>
+      </c>
+      <c r="K3">
+        <v>2533</v>
+      </c>
+      <c r="L3">
+        <v>929</v>
+      </c>
+      <c r="M3">
+        <v>412</v>
+      </c>
+      <c r="N3">
+        <v>2066</v>
+      </c>
+      <c r="O3">
+        <v>95</v>
+      </c>
+      <c r="P3">
+        <v>2834</v>
+      </c>
+      <c r="Q3">
+        <v>1266</v>
+      </c>
+      <c r="R3">
+        <v>1670</v>
+      </c>
+      <c r="S3">
+        <v>8528</v>
+      </c>
+      <c r="T3">
+        <v>544</v>
+      </c>
+      <c r="U3">
+        <v>3133</v>
+      </c>
+      <c r="V3">
+        <v>134</v>
+      </c>
+      <c r="W3">
+        <v>37363</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>2542</v>
+      </c>
+      <c r="E2">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
         <v>36</v>
       </c>
-      <c r="D142">
-[...7 lines deleted...]
-      <c r="A143">
+      <c r="D3">
+        <v>139</v>
+      </c>
+      <c r="E3">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1498</v>
+      </c>
+      <c r="E4">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
         <v>2</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="B5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>132</v>
+      </c>
+      <c r="E5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>389</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>708</v>
+      </c>
+      <c r="E6">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>65</v>
+      </c>
+      <c r="E7">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>4752</v>
+      </c>
+      <c r="E9">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="D143">
-[...7 lines deleted...]
-      <c r="A144">
+      <c r="D10">
+        <v>217</v>
+      </c>
+      <c r="E10">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>391</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>1406</v>
+      </c>
+      <c r="E11">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>392</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>1508</v>
+      </c>
+      <c r="E12">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
         <v>3</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="B13" t="s">
+        <v>393</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>1331</v>
+      </c>
+      <c r="E13">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>394</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>290</v>
+      </c>
+      <c r="E14">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>2473</v>
+      </c>
+      <c r="E16">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
         <v>36</v>
       </c>
-      <c r="D144">
-[...7 lines deleted...]
-      <c r="A145">
+      <c r="D17">
+        <v>161</v>
+      </c>
+      <c r="E17">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>395</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>550</v>
+      </c>
+      <c r="E18">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>396</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>147</v>
+      </c>
+      <c r="E19">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>397</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1398</v>
+      </c>
+      <c r="E20">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>4</v>
       </c>
-      <c r="B145" t="s">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="B21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>217</v>
+      </c>
+      <c r="E21">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>3452</v>
+      </c>
+      <c r="E23">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
         <v>36</v>
       </c>
-      <c r="D145">
-[...7 lines deleted...]
-      <c r="A146">
+      <c r="D24">
+        <v>244</v>
+      </c>
+      <c r="E24">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>399</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>1511</v>
+      </c>
+      <c r="E25">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>400</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1122</v>
+      </c>
+      <c r="E26">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>401</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>426</v>
+      </c>
+      <c r="E27">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>402</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>149</v>
+      </c>
+      <c r="E28">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
         <v>5</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>2533</v>
+      </c>
+      <c r="E30">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" t="s">
         <v>36</v>
       </c>
-      <c r="D146">
-[...7 lines deleted...]
-      <c r="A147">
+      <c r="D31">
+        <v>100</v>
+      </c>
+      <c r="E31">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>403</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>1500</v>
+      </c>
+      <c r="E32">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>404</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>677</v>
+      </c>
+      <c r="E33">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>405</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>178</v>
+      </c>
+      <c r="E34">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>406</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>78</v>
+      </c>
+      <c r="E35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
         <v>6</v>
       </c>
-      <c r="B147" t="s">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>929</v>
+      </c>
+      <c r="E37">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B38" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" t="s">
         <v>36</v>
       </c>
-      <c r="D147">
-[...7 lines deleted...]
-      <c r="A148">
+      <c r="D38">
+        <v>43</v>
+      </c>
+      <c r="E38">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>407</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>156</v>
+      </c>
+      <c r="E39">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>408</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>172</v>
+      </c>
+      <c r="E40">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>409</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>113</v>
+      </c>
+      <c r="E41">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>410</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>445</v>
+      </c>
+      <c r="E42">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
         <v>7</v>
       </c>
-      <c r="B148" t="s">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="B44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>412</v>
+      </c>
+      <c r="E44">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
         <v>36</v>
       </c>
-      <c r="D148">
-[...7 lines deleted...]
-      <c r="A149">
+      <c r="D45">
+        <v>44</v>
+      </c>
+      <c r="E45">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>411</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>82</v>
+      </c>
+      <c r="E46">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>412</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>63</v>
+      </c>
+      <c r="E47">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>413</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>223</v>
+      </c>
+      <c r="E48">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
         <v>8</v>
       </c>
-      <c r="B149" t="s">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>2066</v>
+      </c>
+      <c r="E50">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" t="s">
         <v>36</v>
       </c>
-      <c r="D149">
-[...8 lines deleted...]
-      <c r="A151">
+      <c r="D51">
+        <v>112</v>
+      </c>
+      <c r="E51">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>414</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>1026</v>
+      </c>
+      <c r="E52">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>415</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>467</v>
+      </c>
+      <c r="E53">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>416</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>461</v>
+      </c>
+      <c r="E54">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>95</v>
+      </c>
+      <c r="E56">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>26</v>
+      </c>
+      <c r="E57">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>417</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>69</v>
+      </c>
+      <c r="E58">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>2834</v>
+      </c>
+      <c r="E60">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>142</v>
+      </c>
+      <c r="E61">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>418</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>1204</v>
+      </c>
+      <c r="E62">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>419</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>149</v>
+      </c>
+      <c r="E63">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>420</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1055</v>
+      </c>
+      <c r="E64">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>421</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>284</v>
+      </c>
+      <c r="E65">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>11</v>
+      </c>
+      <c r="B67" t="s">
         <v>16</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>1266</v>
+      </c>
+      <c r="E67">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>70</v>
+      </c>
+      <c r="E68">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>422</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>507</v>
+      </c>
+      <c r="E69">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>423</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>405</v>
+      </c>
+      <c r="E70">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>424</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>284</v>
+      </c>
+      <c r="E71">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>12</v>
+      </c>
+      <c r="B73" t="s">
+        <v>17</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>1670</v>
+      </c>
+      <c r="E73">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>65</v>
+      </c>
+      <c r="E74">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>425</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>992</v>
+      </c>
+      <c r="E75">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>426</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>339</v>
+      </c>
+      <c r="E76">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>427</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>258</v>
+      </c>
+      <c r="E77">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>428</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>16</v>
+      </c>
+      <c r="E78">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>8528</v>
+      </c>
+      <c r="E80">
+        <v>8528</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>285</v>
+      </c>
+      <c r="E81">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>429</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>5086</v>
+      </c>
+      <c r="E82">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>430</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>407</v>
+      </c>
+      <c r="E83">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>431</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>2298</v>
+      </c>
+      <c r="E84">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>432</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>452</v>
+      </c>
+      <c r="E85">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>15</v>
+      </c>
+      <c r="B87" t="s">
         <v>20</v>
       </c>
-      <c r="C151" t="s">
-[...27 lines deleted...]
-      <c r="A153">
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>544</v>
+      </c>
+      <c r="E87">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>30</v>
+      </c>
+      <c r="E88">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
         <v>1</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="B89" t="s">
+        <v>433</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>84</v>
+      </c>
+      <c r="E89">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>434</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>14</v>
+      </c>
+      <c r="E90">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>435</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>81</v>
+      </c>
+      <c r="E91">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>436</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>335</v>
+      </c>
+      <c r="E92">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>16</v>
+      </c>
+      <c r="B94" t="s">
+        <v>21</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>3133</v>
+      </c>
+      <c r="E94">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
         <v>36</v>
       </c>
-      <c r="D153">
-[...7 lines deleted...]
-      <c r="A154">
+      <c r="D95">
+        <v>57</v>
+      </c>
+      <c r="E95">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>437</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>2633</v>
+      </c>
+      <c r="E96">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
         <v>2</v>
       </c>
-      <c r="B154" t="s">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="B97" t="s">
+        <v>438</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>262</v>
+      </c>
+      <c r="E97">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>439</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>13</v>
+      </c>
+      <c r="E98">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>440</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>168</v>
+      </c>
+      <c r="E99">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>22</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>134</v>
+      </c>
+      <c r="E101">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
         <v>36</v>
       </c>
-      <c r="D154">
-[...7 lines deleted...]
-      <c r="A155">
+      <c r="D102">
+        <v>15</v>
+      </c>
+      <c r="E102">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>441</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>99</v>
+      </c>
+      <c r="E103">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>442</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>15</v>
+      </c>
+      <c r="E104">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
         <v>3</v>
       </c>
-      <c r="B155" t="s">
-[...30 lines deleted...]
-      <c r="A157">
+      <c r="B105" t="s">
+        <v>443</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
         <v>5</v>
       </c>
-      <c r="B157" t="s">
-[...167 lines deleted...]
-      <c r="A168">
+      <c r="E105">
         <v>5</v>
-      </c>
-[...96 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>