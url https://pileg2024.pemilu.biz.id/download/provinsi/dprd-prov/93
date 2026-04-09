--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="PAPUA SELATAN 1 - Partai" sheetId="2" r:id="rId4"/>
-[...8 lines deleted...]
-    <sheet name="PAPUA SELATAN 5 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="PAPUA SELATAN 2 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="PAPUA SELATAN 2 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="PAPUA SELATAN 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="PAPUA SELATAN 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="PAPUA SELATAN 4 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="PAPUA SELATAN 4 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="PAPUA SELATAN 5 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="PAPUA SELATAN 5 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="PAPUA SELATAN 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="PAPUA SELATAN 1 - Caleg" sheetId="11" r:id="rId14"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="517">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -78,116 +78,1085 @@
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>PAPUA SELATAN</t>
   </si>
   <si>
+    <t>930002</t>
+  </si>
+  <si>
+    <t>PAPUA SELATAN 2</t>
+  </si>
+  <si>
+    <t>9301</t>
+  </si>
+  <si>
+    <t>MERAUKE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>CENG MASWATU</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>HASRIADI</t>
+  </si>
+  <si>
+    <t>MUNA HASANNAH RENWARIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>ASTA GALUH JULIARTI</t>
+  </si>
+  <si>
+    <t>A MALIK</t>
+  </si>
+  <si>
+    <t>MOSES YEREMIAS KAIBU</t>
+  </si>
+  <si>
+    <t>SUKINO</t>
+  </si>
+  <si>
+    <t>ROSINA ASOI NDIKEN</t>
+  </si>
+  <si>
+    <t>SINTA IRIANI, S.T.</t>
+  </si>
+  <si>
+    <t>ILHAMSAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>DOMINIKUS BULIBA GEBZE, S.Sos.</t>
+  </si>
+  <si>
+    <t>NANCY RAIZA BASIK BASIK, S.E.</t>
+  </si>
+  <si>
+    <t>SAMUEL ROKUBUN</t>
+  </si>
+  <si>
+    <t>AAS ASMA</t>
+  </si>
+  <si>
+    <t>MEZAK ANDRIAS LEWIER, S.E.</t>
+  </si>
+  <si>
+    <t>ULUKYANAN DOMINIKUS, S.Pd., M.A.P.</t>
+  </si>
+  <si>
+    <t>MOH ASHARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROSSA BOROH MELIAS</t>
+  </si>
+  <si>
+    <t>KANSIUS PAULUS YUKI</t>
+  </si>
+  <si>
+    <t>ELSINA KAPISA</t>
+  </si>
+  <si>
+    <t>HARYANI WILHELMINA GEBZE</t>
+  </si>
+  <si>
+    <t>FELIX LIEM GEBZE, M.Pd.</t>
+  </si>
+  <si>
+    <t>FAUZAN KURNIAWAN</t>
+  </si>
+  <si>
+    <t>MASRIYAH</t>
+  </si>
+  <si>
+    <t>ANTONIUS KASIMIRUS KAIZE, S.H.</t>
+  </si>
+  <si>
+    <t>Jemmy Johanes Senduk, S.Sos.</t>
+  </si>
+  <si>
+    <t>JOHAN FRETS ELWARIN</t>
+  </si>
+  <si>
+    <t>Saherdi, S.Hut.</t>
+  </si>
+  <si>
+    <t>Soter Cabui, S.Pd.</t>
+  </si>
+  <si>
+    <t>Suryati, S.H.I.</t>
+  </si>
+  <si>
+    <t>Sukirman Nani Musa, S.Sos.</t>
+  </si>
+  <si>
+    <t>Fety Feriana Permadhi</t>
+  </si>
+  <si>
+    <t>ANTONIUS HENDRIKUS MARIANUS WALAB GEBZE</t>
+  </si>
+  <si>
+    <t>ELISABETH</t>
+  </si>
+  <si>
+    <t>AZARYA YOSAFAT ORISU</t>
+  </si>
+  <si>
+    <t>MARSELA DABU GEBZE</t>
+  </si>
+  <si>
+    <t>LODEFIKUS KWIFUNA</t>
+  </si>
+  <si>
+    <t>NORBERTUS WANEWOP, S.E.</t>
+  </si>
+  <si>
+    <t>BIBIANA WARE</t>
+  </si>
+  <si>
+    <t>MEKITISON ROIMINAK, S.E.</t>
+  </si>
+  <si>
+    <t>SOVIA ESSAU MAHUZE</t>
+  </si>
+  <si>
+    <t>ERVINA MATHELDA BERENAIP</t>
+  </si>
+  <si>
+    <t>REINHARD TAEGERNAN, S.H.</t>
+  </si>
+  <si>
+    <t>SELSIUS GEBZE</t>
+  </si>
+  <si>
+    <t>DOLFINA LUSSI</t>
+  </si>
+  <si>
+    <t>JIMMY RICHARD LAMARUBUN</t>
+  </si>
+  <si>
+    <t>CHARLES ENGGES KAIZE</t>
+  </si>
+  <si>
+    <t>KESSY KAKE MAHUSE</t>
+  </si>
+  <si>
+    <t>ANTONIA YAMBENDOAN</t>
+  </si>
+  <si>
+    <t>RUSLAN RUMODAR</t>
+  </si>
+  <si>
+    <t>JOKO SUSILO</t>
+  </si>
+  <si>
+    <t>SITI SAHANI</t>
+  </si>
+  <si>
+    <t>LOSO HARIYANTO</t>
+  </si>
+  <si>
+    <t>ELSA ADONIA KUL</t>
+  </si>
+  <si>
+    <t>EMANUEL KOWIB</t>
+  </si>
+  <si>
+    <t>JULIUS TAENA</t>
+  </si>
+  <si>
+    <t>Oktavia Mbuyam Gebze</t>
+  </si>
+  <si>
+    <t>Paulus Beali Mahuse</t>
+  </si>
+  <si>
+    <t>Yustina Gebze</t>
+  </si>
+  <si>
+    <t>Emericus Renwarin</t>
+  </si>
+  <si>
+    <t>Fransisca Xaveria Douw</t>
+  </si>
+  <si>
+    <t>Titus Hanyaw Ndiken</t>
+  </si>
+  <si>
+    <t>Zulfajar</t>
+  </si>
+  <si>
+    <t>stevanus Felex Lefteuw</t>
+  </si>
+  <si>
+    <t>MARIA ADRIANA TASYA SELITUBUN</t>
+  </si>
+  <si>
+    <t>Justan, S.E.</t>
+  </si>
+  <si>
+    <t>Dian Kurnia Sari</t>
+  </si>
+  <si>
+    <t>PIETER LAGA</t>
+  </si>
+  <si>
+    <t>NATALIS KWANDEALO MENYAK</t>
+  </si>
+  <si>
+    <t>MARGARETHA BAPAIMU</t>
+  </si>
+  <si>
+    <t>HERLINA THEODORA KUNDIMKO</t>
+  </si>
+  <si>
+    <t>SELSIUS KANUA</t>
+  </si>
+  <si>
+    <t>930003</t>
+  </si>
+  <si>
+    <t>PAPUA SELATAN 3</t>
+  </si>
+  <si>
+    <t>9303</t>
+  </si>
+  <si>
+    <t>MAPPI</t>
+  </si>
+  <si>
+    <t>KARYONO, S.l.Kom.</t>
+  </si>
+  <si>
+    <t>BAMBANG SUPRIYADI, S.Pt.</t>
+  </si>
+  <si>
+    <t>RISKAYANTI</t>
+  </si>
+  <si>
+    <t>MANU BOHOJI</t>
+  </si>
+  <si>
+    <t>SUMARWATI BINTI SEGONG</t>
+  </si>
+  <si>
+    <t>HARTATI</t>
+  </si>
+  <si>
+    <t>DOMINGGUS FRANS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>VIKTORIANUS OHOIWUTUN, S.Sos.</t>
+  </si>
+  <si>
+    <t>AGATHA REMETWA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ELISA RETTE, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. RICKY NELSON MUMU, M.Pd.</t>
+  </si>
+  <si>
+    <t>YOSHEPINA KREUWAY NEROTOUW, S.H.</t>
+  </si>
+  <si>
+    <t>BERNADETA AUWO</t>
+  </si>
+  <si>
+    <t>YOHANES PETRUS YENMU</t>
+  </si>
+  <si>
+    <t>PASKALIS LETSOIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BENEDICTUS TORI PALILING</t>
+  </si>
+  <si>
+    <t>STEFANIE GABRIELLA ALEXANDER PUTRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. GREGORIUS TUANTANA, M.Si.</t>
+  </si>
+  <si>
+    <t>RA'FAEISAL FASIH FAKHIRI</t>
+  </si>
+  <si>
+    <t>EMI KRISTINA AMENDA</t>
+  </si>
+  <si>
+    <t>EVERISTUS UTU HAIBU</t>
+  </si>
+  <si>
+    <t>WILYBRODUS WILLY TIGINIMU, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUSTINUS MISA, S.I.P.</t>
+  </si>
+  <si>
+    <t>ETIN LINCEWAS</t>
+  </si>
+  <si>
+    <t>AFILKUS FORNO</t>
+  </si>
+  <si>
+    <t>WALTERUS WIYAK, S.Ag.</t>
+  </si>
+  <si>
+    <t>YOSEPINA FERAGI</t>
+  </si>
+  <si>
+    <t>YOSEP HENDRA ARCHOWIJOYO</t>
+  </si>
+  <si>
+    <t>INDAH PUTRIYANTI, S. Sos.</t>
+  </si>
+  <si>
+    <t>RUSMIYANTO, A.Md.Keu.</t>
+  </si>
+  <si>
+    <t>YAKOB AIMBARU</t>
+  </si>
+  <si>
+    <t>SABINUS KONE, S.I.P.</t>
+  </si>
+  <si>
+    <t>MIKDAR, S.H.</t>
+  </si>
+  <si>
+    <t>ALFONSIANA YORKAIMU, S.I.P.</t>
+  </si>
+  <si>
+    <t>MARLINUS RUGA, S.Pd.</t>
+  </si>
+  <si>
+    <t>James Stanislaus Yulius Berom</t>
+  </si>
+  <si>
+    <t>FRANSISCO OREDY WAREM</t>
+  </si>
+  <si>
+    <t>FLORENTINA ETENOFO</t>
+  </si>
+  <si>
+    <t>Riyanto, S.M.</t>
+  </si>
+  <si>
+    <t>Drs. Abdul Malik Rumalutur, M.Si.</t>
+  </si>
+  <si>
+    <t>Theresia Yame</t>
+  </si>
+  <si>
+    <t>Fransiskus Sade</t>
+  </si>
+  <si>
+    <t>Ponsianus Lukas Sene, S.A.P.</t>
+  </si>
+  <si>
+    <t>Herda Wati</t>
+  </si>
+  <si>
+    <t>Drs. Sarmadan Rumra</t>
+  </si>
+  <si>
+    <t>FRANSISCA NUHUYANAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>YOSEP SIKTEUBUN</t>
+  </si>
+  <si>
+    <t>HERIBERTUS ELIMIANUS WAY</t>
+  </si>
+  <si>
+    <t>LELI MARLISA WOMU</t>
+  </si>
+  <si>
+    <t>ROBERTUS UWA</t>
+  </si>
+  <si>
+    <t>PETRUS TAGI</t>
+  </si>
+  <si>
+    <t>MARTINUS YANDONG</t>
+  </si>
+  <si>
+    <t>JOHNI BOYKE MAKAL</t>
+  </si>
+  <si>
+    <t>TITUS BOI, S.I.P.</t>
+  </si>
+  <si>
+    <t>LENORA ANITHA GRESIA</t>
+  </si>
+  <si>
+    <t>BONEFASIUS WOMU</t>
+  </si>
+  <si>
+    <t>PETRUS PAULUS IGIMU</t>
+  </si>
+  <si>
+    <t>AMBROSIUS PAULUS WOGAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>MARICE ODE YAUPLY</t>
+  </si>
+  <si>
+    <t>FRANSISKUS WUNIYU</t>
+  </si>
+  <si>
+    <t>SOFIA L</t>
+  </si>
+  <si>
+    <t>BARTOLOMEUS ERO</t>
+  </si>
+  <si>
+    <t>Linus Apom</t>
+  </si>
+  <si>
+    <t>dr. MELKIOR TEMANJANG</t>
+  </si>
+  <si>
+    <t>DEVI LAELYA ABDULLAH</t>
+  </si>
+  <si>
+    <t>SAWAL KOTAWOU</t>
+  </si>
+  <si>
+    <t>SITI AISAH SIKI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ROBERTUS MAXIMUS SUMAGHAI</t>
+  </si>
+  <si>
+    <t>INOSENSIA LEPPANG</t>
+  </si>
+  <si>
+    <t>agustan</t>
+  </si>
+  <si>
+    <t>Petias Amblaru</t>
+  </si>
+  <si>
+    <t>Yuliani M. Atonggar</t>
+  </si>
+  <si>
+    <t>Gerardus Kaibu</t>
+  </si>
+  <si>
+    <t>Yulianus Betembo Amta</t>
+  </si>
+  <si>
+    <t>ELI MUKHAYATUN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. BENONY Y. RISAMASU</t>
+  </si>
+  <si>
+    <t>ALEXANDER SAMAI</t>
+  </si>
+  <si>
+    <t>Ir. H. Jaya Ibnu Su'ud, S.T.</t>
+  </si>
+  <si>
+    <t>Fransiskus Xaverius Kingjruser</t>
+  </si>
+  <si>
+    <t>Agustina Sanni Yesgemu</t>
+  </si>
+  <si>
+    <t>Nasrul, S.T.</t>
+  </si>
+  <si>
+    <t>Astri Tinasari Keradjaan</t>
+  </si>
+  <si>
+    <t>Jack Wallcoth P. Oku</t>
+  </si>
+  <si>
+    <t>WILHELMINA MURUTOP</t>
+  </si>
+  <si>
+    <t>ALEXANDER MERTO ALLOPAA</t>
+  </si>
+  <si>
+    <t>NOVELINA VALENTINA MAHUZE</t>
+  </si>
+  <si>
+    <t>EFRAEM BESAGI</t>
+  </si>
+  <si>
+    <t>SARCE BESAGI</t>
+  </si>
+  <si>
+    <t>ALFONS YAWANG KAIBU, S.I.P.</t>
+  </si>
+  <si>
+    <t>ADAM AMACHAM, A.Md.</t>
+  </si>
+  <si>
+    <t>930004</t>
+  </si>
+  <si>
+    <t>PAPUA SELATAN 4</t>
+  </si>
+  <si>
+    <t>9302</t>
+  </si>
+  <si>
+    <t>BOVEN DIGOEL</t>
+  </si>
+  <si>
+    <t>JULIUS DANTJE HUKUBUN</t>
+  </si>
+  <si>
+    <t>EMILIANUS AGUSTINUS NAI, S.Sos.</t>
+  </si>
+  <si>
+    <t>DESI RUT BERUATWARIN</t>
+  </si>
+  <si>
+    <t>ORGENES ASMURUF</t>
+  </si>
+  <si>
+    <t>YOVITA KOPE</t>
+  </si>
+  <si>
+    <t>PETRUS LANDE, A.Md.Sos.</t>
+  </si>
+  <si>
+    <t>MESANA MAWEKIM</t>
+  </si>
+  <si>
+    <t>ALEXS SOTENG FIAHAE</t>
+  </si>
+  <si>
+    <t>PASKALIS WOROT, A.KS.</t>
+  </si>
+  <si>
+    <t>VALLERIA E. BUTUMTAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>ISAK BANGRI, S.E.</t>
+  </si>
+  <si>
+    <t>UNTUNG GULTOM, S.Hut., S.H.</t>
+  </si>
+  <si>
+    <t>MARIA YOSINTA KINONG</t>
+  </si>
+  <si>
+    <t>LUTHER DAUD GURIK</t>
+  </si>
+  <si>
+    <t>IMAKULATA BETEOP</t>
+  </si>
+  <si>
+    <t>YUSAK YALUWO, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>CHRISTIAN PIERE KEINTJEM, S.E.</t>
+  </si>
+  <si>
+    <t>TABITA ROMBE, S.H.</t>
+  </si>
+  <si>
+    <t>DEVINA AUDITA, S.Sos.</t>
+  </si>
+  <si>
+    <t>KAROLUS KOTANON, A.Md.</t>
+  </si>
+  <si>
+    <t>YAKOBUS JEKSON WEREMBA, S.PAK.</t>
+  </si>
+  <si>
+    <t>RONDONG SABBARA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANGELINA YAIMAN</t>
+  </si>
+  <si>
+    <t>MARTINUS WAGI, S.P.</t>
+  </si>
+  <si>
+    <t>WIKE YULIANI</t>
+  </si>
+  <si>
+    <t>MARKUS MORIK</t>
+  </si>
+  <si>
+    <t>YOLANDA SYANE BORLAK</t>
+  </si>
+  <si>
+    <t>BARNABAS ANDOYAP, S.T.</t>
+  </si>
+  <si>
+    <t>AGUSTINUS TIMAY, S.H.</t>
+  </si>
+  <si>
+    <t>Syahib, S.K.M., M.Kes.</t>
+  </si>
+  <si>
+    <t>Edward C. Haurissa, S.H.</t>
+  </si>
+  <si>
+    <t>Bernadetha Ambokasio, S.E.</t>
+  </si>
+  <si>
+    <t>AKBP (Purn.) Mursalim</t>
+  </si>
+  <si>
+    <t>Rahmah</t>
+  </si>
+  <si>
+    <t>AMANDUS NONGAWIN, A.Md.</t>
+  </si>
+  <si>
+    <t>LEBERTHA SEING, S.E.</t>
+  </si>
+  <si>
+    <t>YEREMIA KUMAHALEMI</t>
+  </si>
+  <si>
+    <t>SIMON KAWETOP, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>YAKOB FORKI, A.Md.</t>
+  </si>
+  <si>
+    <t>ELIZABETH BASALISA</t>
+  </si>
+  <si>
+    <t>ERWIN HENDRIK DAUT KELANIT</t>
+  </si>
+  <si>
+    <t>PETRUS LEO</t>
+  </si>
+  <si>
+    <t>NAOMI PALALANGAN</t>
+  </si>
+  <si>
+    <t>MUHAMAT LITILOLY, S.H.</t>
+  </si>
+  <si>
+    <t>AGNES N. Y. TENOROP</t>
+  </si>
+  <si>
+    <t>Liberatus pogolamun, S.Fil.</t>
+  </si>
+  <si>
+    <t>MAYLINDA PARDEDE, S.E.</t>
+  </si>
+  <si>
+    <t>Fransiskus komon, M.M.</t>
+  </si>
+  <si>
+    <t>Nathalis B Kaket</t>
+  </si>
+  <si>
+    <t>TORIP FRED, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>AGUSTINA TAIKOLAK IMBANOP</t>
+  </si>
+  <si>
+    <t>Marselino B Kundimgo</t>
+  </si>
+  <si>
+    <t>GRECE LUDIA KARTINI HOMER</t>
+  </si>
+  <si>
+    <t>THERESIA WANGBON, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>Drs. ALOYSIUS KAMBANA</t>
+  </si>
+  <si>
+    <t>DANIEL SAMPE, S.Sos.</t>
+  </si>
+  <si>
+    <t>LIDIA FERONIKA KUR ATEK, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. CELSIUS HERMAN ONTHONI</t>
+  </si>
+  <si>
+    <t>NORBERTUS GUAM, S.I.P.</t>
+  </si>
+  <si>
+    <t>ALFONSIA UGO, S.H.</t>
+  </si>
+  <si>
+    <t>JOAKHIM RENYAAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>PERINDAH NANCY MILDA SANGGEW</t>
+  </si>
+  <si>
+    <t>H. Basri Muhammadiah</t>
+  </si>
+  <si>
+    <t>Yoseph Awunim, S.Sos.</t>
+  </si>
+  <si>
+    <t>Feni Erfina Yuniarni</t>
+  </si>
+  <si>
+    <t>Maria Mariyanti</t>
+  </si>
+  <si>
+    <t>Martinus Yawok</t>
+  </si>
+  <si>
+    <t>MARIUS SIKUK ANYUM</t>
+  </si>
+  <si>
+    <t>YOSEPHA NATRUMA ALIKULU</t>
+  </si>
+  <si>
+    <t>ADMIN BESAGI</t>
+  </si>
+  <si>
+    <t>HELENA WAMINOP, S.Pd.</t>
+  </si>
+  <si>
+    <t>YANIUS DAEL, S.A.P.</t>
+  </si>
+  <si>
+    <t>930005</t>
+  </si>
+  <si>
+    <t>PAPUA SELATAN 5</t>
+  </si>
+  <si>
+    <t>9304</t>
+  </si>
+  <si>
+    <t>ASMAT</t>
+  </si>
+  <si>
+    <t>FAHMI JALALUDIN</t>
+  </si>
+  <si>
+    <t>YAHYA</t>
+  </si>
+  <si>
+    <t>Modesta Batlayeri K</t>
+  </si>
+  <si>
+    <t>YEHUDA BISIBIN</t>
+  </si>
+  <si>
+    <t>ADRIANA SARKOL</t>
+  </si>
+  <si>
+    <t>NURUDDIN</t>
+  </si>
+  <si>
+    <t>LISMAN</t>
+  </si>
+  <si>
+    <t>HEDER ALI FIDMATAN, A.Md.Sos.</t>
+  </si>
+  <si>
+    <t>NIKOLAS DAWAKAN</t>
+  </si>
+  <si>
+    <t>MARGARETHA YETTY OCTAVIA, S.T.</t>
+  </si>
+  <si>
+    <t>LIBERATUS NEKATUKDOAN, A.Md.Pel.</t>
+  </si>
+  <si>
+    <t>THERESIA MARIA THESA OHOIWUTUN, S.H.</t>
+  </si>
+  <si>
+    <t>ADRIANUS YOHRO</t>
+  </si>
+  <si>
+    <t>ALFONS KAWEM</t>
+  </si>
+  <si>
+    <t>BRENT JENSENEM, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>STEPHANUS SALEMBUN, S.I.P.</t>
+  </si>
+  <si>
+    <t>ADELA YALUWO, A.Md.Kom.</t>
+  </si>
+  <si>
+    <t>HARUN AMIYARAM, S.I.P.</t>
+  </si>
+  <si>
+    <t>ARIE SUPRAPTO, S.H.</t>
+  </si>
+  <si>
+    <t>NURWAHIDA</t>
+  </si>
+  <si>
+    <t>IRIANTI ARSYAD</t>
+  </si>
+  <si>
+    <t>FERDINANDO BOKOWI, S.H.</t>
+  </si>
+  <si>
+    <t>ALBAR</t>
+  </si>
+  <si>
+    <t>YULIANA SANDRA BALAGAIZE</t>
+  </si>
+  <si>
+    <t>GWAN THERRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ABEL WAYAP, S.I.P.</t>
+  </si>
+  <si>
+    <t>AGUSTINA KOGOYA</t>
+  </si>
+  <si>
+    <t>ISWANDI DESNAM</t>
+  </si>
+  <si>
+    <t>Dr. YULIANUS PAYZON AITURU, S.H., M.Sc.</t>
+  </si>
+  <si>
+    <t>SIMON SALLE</t>
+  </si>
+  <si>
+    <t>MARTINA SALU</t>
+  </si>
+  <si>
+    <t>OKTOVIANUS OHEE</t>
+  </si>
+  <si>
+    <t>FEBRIANTI NURJANNAH</t>
+  </si>
+  <si>
+    <t>NORBERYANTUS TEBAY, S.I.P.</t>
+  </si>
+  <si>
+    <t>SONYA MARGARETA BARA</t>
+  </si>
+  <si>
+    <t>Lukas Fera, S.I.P.</t>
+  </si>
+  <si>
+    <t>NATALIS TAIS, S.P.</t>
+  </si>
+  <si>
+    <t>NAFTALI MOTE, S.I.P.</t>
+  </si>
+  <si>
+    <t>NANCY ADRIANI FANGAHOY, S.Sos.</t>
+  </si>
+  <si>
+    <t>AMINUS BAYAGE, S.A.P.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS ENEJUWO</t>
+  </si>
+  <si>
+    <t>ANA KERU YOD</t>
+  </si>
+  <si>
+    <t>TITUS CEPIRA</t>
+  </si>
+  <si>
+    <t>Andi Muhamadong, S.I.P.</t>
+  </si>
+  <si>
+    <t>Manase Yeman</t>
+  </si>
+  <si>
+    <t>Sooyatul Hajar</t>
+  </si>
+  <si>
+    <t>David Cemenpok</t>
+  </si>
+  <si>
+    <t>Daniel Kamur</t>
+  </si>
+  <si>
+    <t>Yeni Nurhayati, S.Pd.</t>
+  </si>
+  <si>
+    <t>Mashudi</t>
+  </si>
+  <si>
+    <t>RULAND YEMBISE, S.Sos.</t>
+  </si>
+  <si>
+    <t>PILIPUS MATHUAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Yohana Marselina Bilik, S.H.</t>
+  </si>
+  <si>
+    <t>Gabriel Emanuel Rahanau</t>
+  </si>
+  <si>
+    <t>FRANSISKUS MAKULAP</t>
+  </si>
+  <si>
+    <t>YULIANA TAPOM</t>
+  </si>
+  <si>
+    <t>KALITUS ENAM BAIBAPAN, S.P.</t>
+  </si>
+  <si>
+    <t>MARKUS BAKARO MINDIPKO</t>
+  </si>
+  <si>
+    <t>VERAWATI BIRIF</t>
+  </si>
+  <si>
+    <t>SAMSUL BAHRI LIAMANU</t>
+  </si>
+  <si>
+    <t>Robertus kambun</t>
+  </si>
+  <si>
+    <t>Frederikus bakayur, S.Pd.</t>
+  </si>
+  <si>
+    <t>Anselina tepu</t>
+  </si>
+  <si>
+    <t>ALFONS TIMER MANGGAPROUW</t>
+  </si>
+  <si>
+    <t>YOHANIS KWAITO</t>
+  </si>
+  <si>
+    <t>ROMINA SIRU</t>
+  </si>
+  <si>
+    <t>AKUT</t>
+  </si>
+  <si>
+    <t>VICTORIA THERESIA WAAP, S.Sos.</t>
+  </si>
+  <si>
+    <t>DORSILA KELIN</t>
+  </si>
+  <si>
+    <t>ELVINA ODILIA KLARA AMJARAM</t>
+  </si>
+  <si>
+    <t>MUSA HELUKA</t>
+  </si>
+  <si>
+    <t>MARSELINA MEROM</t>
+  </si>
+  <si>
+    <t>DORTEUS HUGAGI</t>
+  </si>
+  <si>
+    <t>FLORENTINUS DARE</t>
+  </si>
+  <si>
     <t>930001</t>
   </si>
   <si>
     <t>PAPUA SELATAN 1</t>
   </si>
   <si>
-    <t>9301</t>
-[...25 lines deleted...]
-  <si>
     <t>AL MAR`ATUS SOLIKAH, S.H.I., M.A.P.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>Drs. ACHNAN ROSYADI</t>
   </si>
   <si>
     <t>BINO</t>
   </si>
   <si>
     <t>IDAWATI, S.Sos.</t>
   </si>
   <si>
     <t>KUSAINI, S.Pd., M.Pd.</t>
   </si>
   <si>
     <t>DAVID SOMBO, S.H.</t>
   </si>
   <si>
     <t>DONALD D WELERUBUN</t>
   </si>
   <si>
     <t>DANISA KAIZE</t>
   </si>
   <si>
     <t>ROBERT FONATABA, S.E.</t>
   </si>
   <si>
     <t>KURNIAWAN</t>
@@ -610,1019 +1579,50 @@
     <t>Herlina Lukyta</t>
   </si>
   <si>
     <t>YUNIUS YELEM, S.I.P.</t>
   </si>
   <si>
     <t>DOMINIKA YAISI, S.Sos.</t>
   </si>
   <si>
     <t>DEMIANUS SAMAN</t>
   </si>
   <si>
     <t>KATARINA WAMBON, S.Ak.</t>
   </si>
   <si>
     <t>DAVID BASILIUS TOBIAS SANGUR, S.I.P.</t>
   </si>
   <si>
     <t>HENDRIKA MALENO</t>
   </si>
   <si>
     <t>BARBRA IRENE INGGIRIK</t>
   </si>
   <si>
     <t>MARKUS RAIF BARUMAK</t>
-  </si>
-[...967 lines deleted...]
-    <t>FLORENTINUS DARE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1964,7602 +1964,5662 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>439</v>
+        <v>358</v>
       </c>
       <c r="D2" t="s">
-        <v>440</v>
+        <v>359</v>
       </c>
       <c r="E2" t="s">
-        <v>441</v>
+        <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>442</v>
+        <v>29</v>
       </c>
       <c r="G2">
-        <v>16311</v>
+        <v>10021</v>
       </c>
       <c r="H2">
-        <v>2377</v>
+        <v>10088</v>
       </c>
       <c r="I2">
-        <v>31336</v>
+        <v>7690</v>
       </c>
       <c r="J2">
-        <v>5888</v>
+        <v>7166</v>
       </c>
       <c r="K2">
-        <v>10096</v>
+        <v>15398</v>
       </c>
       <c r="L2">
-        <v>66</v>
+        <v>338</v>
       </c>
       <c r="M2">
-        <v>1680</v>
+        <v>857</v>
       </c>
       <c r="N2">
-        <v>7072</v>
+        <v>7174</v>
       </c>
       <c r="O2">
-        <v>4221</v>
+        <v>673</v>
       </c>
       <c r="P2">
-        <v>37</v>
+        <v>2858</v>
       </c>
       <c r="Q2">
-        <v>73</v>
+        <v>1722</v>
       </c>
       <c r="R2">
-        <v>917</v>
+        <v>262</v>
       </c>
       <c r="S2">
-        <v>776</v>
+        <v>2557</v>
       </c>
       <c r="T2">
-        <v>80850</v>
+        <v>3578</v>
+      </c>
+      <c r="U2">
+        <v>3669</v>
+      </c>
+      <c r="V2">
+        <v>3636</v>
+      </c>
+      <c r="W2">
+        <v>510</v>
+      </c>
+      <c r="X2">
+        <v>78197</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>16311</v>
+        <v>10021</v>
       </c>
       <c r="H3">
-        <v>2377</v>
+        <v>10088</v>
       </c>
       <c r="I3">
-        <v>31336</v>
+        <v>7690</v>
       </c>
       <c r="J3">
-        <v>5888</v>
+        <v>7166</v>
       </c>
       <c r="K3">
-        <v>10096</v>
+        <v>15398</v>
       </c>
       <c r="L3">
-        <v>66</v>
+        <v>338</v>
       </c>
       <c r="M3">
-        <v>1680</v>
+        <v>857</v>
       </c>
       <c r="N3">
-        <v>7072</v>
+        <v>7174</v>
       </c>
       <c r="O3">
-        <v>4221</v>
+        <v>673</v>
       </c>
       <c r="P3">
-        <v>37</v>
+        <v>2858</v>
       </c>
       <c r="Q3">
-        <v>73</v>
+        <v>1722</v>
       </c>
       <c r="R3">
-        <v>917</v>
+        <v>262</v>
       </c>
       <c r="S3">
-        <v>776</v>
+        <v>2557</v>
       </c>
       <c r="T3">
-        <v>80850</v>
+        <v>3578</v>
+      </c>
+      <c r="U3">
+        <v>3669</v>
+      </c>
+      <c r="V3">
+        <v>3636</v>
+      </c>
+      <c r="W3">
+        <v>510</v>
+      </c>
+      <c r="X3">
+        <v>78197</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...1986 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>10021</v>
       </c>
       <c r="E2">
         <v>10021</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1240</v>
       </c>
       <c r="E3">
         <v>1240</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>360</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>5721</v>
       </c>
       <c r="E4">
         <v>5721</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>361</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>2063</v>
       </c>
       <c r="E5">
         <v>2063</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>362</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>211</v>
       </c>
       <c r="E6">
         <v>211</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>363</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>96</v>
       </c>
       <c r="E7">
         <v>96</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>364</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>206</v>
       </c>
       <c r="E8">
         <v>206</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>365</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>144</v>
       </c>
       <c r="E9">
         <v>144</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>366</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>54</v>
       </c>
       <c r="E10">
         <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>367</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>50</v>
       </c>
       <c r="E11">
         <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>368</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>53</v>
       </c>
       <c r="E12">
         <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>369</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>370</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>157</v>
       </c>
       <c r="E14">
         <v>157</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>10088</v>
       </c>
       <c r="E16">
         <v>10088</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>1733</v>
       </c>
       <c r="E17">
         <v>1733</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>371</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>2289</v>
       </c>
       <c r="E18">
         <v>2289</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>372</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>1588</v>
       </c>
       <c r="E19">
         <v>1588</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>373</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>1445</v>
       </c>
       <c r="E20">
         <v>1445</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>374</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>205</v>
       </c>
       <c r="E21">
         <v>205</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>375</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>364</v>
       </c>
       <c r="E22">
         <v>364</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>376</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>212</v>
       </c>
       <c r="E23">
         <v>212</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>377</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>272</v>
       </c>
       <c r="E24">
         <v>272</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>378</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>194</v>
       </c>
       <c r="E25">
         <v>194</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>379</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>144</v>
       </c>
       <c r="E26">
         <v>144</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>380</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>1350</v>
       </c>
       <c r="E27">
         <v>1350</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>381</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>292</v>
       </c>
       <c r="E28">
         <v>292</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>7690</v>
       </c>
       <c r="E30">
         <v>7690</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>1044</v>
       </c>
       <c r="E31">
         <v>1044</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>382</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>1789</v>
       </c>
       <c r="E32">
         <v>1789</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>60</v>
+        <v>383</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>270</v>
       </c>
       <c r="E33">
         <v>270</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>384</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>494</v>
       </c>
       <c r="E34">
         <v>494</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
+        <v>385</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>847</v>
       </c>
       <c r="E35">
         <v>847</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>63</v>
+        <v>386</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>1523</v>
       </c>
       <c r="E36">
         <v>1523</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>64</v>
+        <v>387</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>213</v>
       </c>
       <c r="E37">
         <v>213</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>65</v>
+        <v>388</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>163</v>
       </c>
       <c r="E38">
         <v>163</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>66</v>
+        <v>389</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>109</v>
       </c>
       <c r="E39">
         <v>109</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>67</v>
+        <v>390</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>732</v>
       </c>
       <c r="E40">
         <v>732</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>68</v>
+        <v>391</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>248</v>
       </c>
       <c r="E41">
         <v>248</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>69</v>
+        <v>392</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>258</v>
       </c>
       <c r="E42">
         <v>258</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>7166</v>
       </c>
       <c r="E44">
         <v>7166</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45">
         <v>959</v>
       </c>
       <c r="E45">
         <v>959</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>393</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>2021</v>
       </c>
       <c r="E46">
         <v>2021</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>71</v>
+        <v>394</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>2134</v>
       </c>
       <c r="E47">
         <v>2134</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>72</v>
+        <v>395</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>426</v>
       </c>
       <c r="E48">
         <v>426</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>73</v>
+        <v>396</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>334</v>
       </c>
       <c r="E49">
         <v>334</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>74</v>
+        <v>397</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>122</v>
       </c>
       <c r="E50">
         <v>122</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>75</v>
+        <v>398</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>240</v>
       </c>
       <c r="E51">
         <v>240</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>76</v>
+        <v>399</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>447</v>
       </c>
       <c r="E52">
         <v>447</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>77</v>
+        <v>400</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>83</v>
       </c>
       <c r="E53">
         <v>83</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>78</v>
+        <v>401</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>135</v>
       </c>
       <c r="E54">
         <v>135</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>79</v>
+        <v>402</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>177</v>
       </c>
       <c r="E55">
         <v>177</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>80</v>
+        <v>403</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>88</v>
       </c>
       <c r="E56">
         <v>88</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>15398</v>
       </c>
       <c r="E58">
         <v>15398</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>932</v>
       </c>
       <c r="E59">
         <v>932</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>81</v>
+        <v>404</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>5302</v>
       </c>
       <c r="E60">
         <v>5302</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>82</v>
+        <v>405</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>4388</v>
       </c>
       <c r="E61">
         <v>4388</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>83</v>
+        <v>406</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>633</v>
       </c>
       <c r="E62">
         <v>633</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>84</v>
+        <v>407</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>842</v>
       </c>
       <c r="E63">
         <v>842</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>85</v>
+        <v>408</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>2378</v>
       </c>
       <c r="E64">
         <v>2378</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>86</v>
+        <v>409</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>363</v>
       </c>
       <c r="E65">
         <v>363</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>87</v>
+        <v>410</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>198</v>
       </c>
       <c r="E66">
         <v>198</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>88</v>
+        <v>411</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>115</v>
       </c>
       <c r="E67">
         <v>115</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>89</v>
+        <v>412</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>64</v>
       </c>
       <c r="E68">
         <v>64</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>90</v>
+        <v>413</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>106</v>
       </c>
       <c r="E69">
         <v>106</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>91</v>
+        <v>414</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>77</v>
       </c>
       <c r="E70">
         <v>77</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>338</v>
       </c>
       <c r="E72">
         <v>338</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>118</v>
       </c>
       <c r="E73">
         <v>118</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>92</v>
+        <v>415</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>220</v>
       </c>
       <c r="E74">
         <v>220</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>857</v>
       </c>
       <c r="E76">
         <v>857</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>293</v>
       </c>
       <c r="E77">
         <v>293</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>93</v>
+        <v>416</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>354</v>
       </c>
       <c r="E78">
         <v>354</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>417</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>155</v>
       </c>
       <c r="E79">
         <v>155</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>95</v>
+        <v>418</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>55</v>
       </c>
       <c r="E80">
         <v>55</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
         <v>8</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>7174</v>
       </c>
       <c r="E82">
         <v>7174</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B83" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>643</v>
       </c>
       <c r="E83">
         <v>643</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>96</v>
+        <v>419</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>4865</v>
       </c>
       <c r="E84">
         <v>4865</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>97</v>
+        <v>420</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>472</v>
       </c>
       <c r="E85">
         <v>472</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>98</v>
+        <v>421</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>126</v>
       </c>
       <c r="E86">
         <v>126</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>99</v>
+        <v>422</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>84</v>
       </c>
       <c r="E87">
         <v>84</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>100</v>
+        <v>423</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>125</v>
       </c>
       <c r="E88">
         <v>125</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>101</v>
+        <v>424</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>201</v>
       </c>
       <c r="E89">
         <v>201</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>102</v>
+        <v>425</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>396</v>
       </c>
       <c r="E90">
         <v>396</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>8</v>
       </c>
       <c r="B91" t="s">
-        <v>103</v>
+        <v>426</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>184</v>
       </c>
       <c r="E91">
         <v>184</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>9</v>
       </c>
       <c r="B92" t="s">
-        <v>104</v>
+        <v>427</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>37</v>
       </c>
       <c r="E92">
         <v>37</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>10</v>
       </c>
       <c r="B93" t="s">
-        <v>105</v>
+        <v>428</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>106</v>
+        <v>429</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>31</v>
       </c>
       <c r="E94">
         <v>31</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>673</v>
       </c>
       <c r="E96">
         <v>673</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>48</v>
       </c>
       <c r="E97">
         <v>48</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>107</v>
+        <v>430</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>141</v>
       </c>
       <c r="E98">
         <v>141</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>108</v>
+        <v>431</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99">
         <v>21</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>109</v>
+        <v>432</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>82</v>
       </c>
       <c r="E100">
         <v>82</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>110</v>
+        <v>433</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>11</v>
       </c>
       <c r="E101">
         <v>11</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>111</v>
+        <v>434</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102">
         <v>16</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>112</v>
+        <v>435</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>38</v>
       </c>
       <c r="E103">
         <v>38</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>113</v>
+        <v>436</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>10</v>
       </c>
       <c r="E104">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>114</v>
+        <v>437</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>3</v>
       </c>
       <c r="E105">
         <v>3</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>9</v>
       </c>
       <c r="B106" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>247</v>
       </c>
       <c r="E106">
         <v>247</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>116</v>
+        <v>439</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>34</v>
       </c>
       <c r="E107">
         <v>34</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>117</v>
+        <v>440</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108">
         <v>22</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D110">
         <v>2858</v>
       </c>
       <c r="E110">
         <v>2858</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>257</v>
       </c>
       <c r="E111">
         <v>257</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>118</v>
+        <v>441</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>304</v>
       </c>
       <c r="E112">
         <v>304</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>119</v>
+        <v>442</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>307</v>
       </c>
       <c r="E113">
         <v>307</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>120</v>
+        <v>443</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>216</v>
       </c>
       <c r="E114">
         <v>216</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>121</v>
+        <v>444</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>322</v>
       </c>
       <c r="E115">
         <v>322</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>122</v>
+        <v>445</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>631</v>
       </c>
       <c r="E116">
         <v>631</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>123</v>
+        <v>446</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>47</v>
       </c>
       <c r="E117">
         <v>47</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>124</v>
+        <v>447</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>53</v>
       </c>
       <c r="E118">
         <v>53</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>125</v>
+        <v>448</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>84</v>
       </c>
       <c r="E119">
         <v>84</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>126</v>
+        <v>449</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120">
         <v>25</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>127</v>
+        <v>450</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>83</v>
       </c>
       <c r="E121">
         <v>83</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>128</v>
+        <v>451</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>529</v>
       </c>
       <c r="E122">
         <v>529</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>12</v>
       </c>
       <c r="B124" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>1722</v>
       </c>
       <c r="E124">
         <v>1722</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>230</v>
       </c>
       <c r="E125">
         <v>230</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>129</v>
+        <v>452</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>977</v>
       </c>
       <c r="E126">
         <v>977</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>130</v>
+        <v>453</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>73</v>
       </c>
       <c r="E127">
         <v>73</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>131</v>
+        <v>454</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>44</v>
       </c>
       <c r="E128">
         <v>44</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>132</v>
+        <v>455</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>61</v>
       </c>
       <c r="E129">
         <v>61</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>133</v>
+        <v>456</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>37</v>
       </c>
       <c r="E130">
         <v>37</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>134</v>
+        <v>457</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>98</v>
       </c>
       <c r="E131">
         <v>98</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>135</v>
+        <v>458</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>80</v>
       </c>
       <c r="E132">
         <v>80</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>136</v>
+        <v>459</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>45</v>
       </c>
       <c r="E133">
         <v>45</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>137</v>
+        <v>460</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>12</v>
       </c>
       <c r="E134">
         <v>12</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>138</v>
+        <v>461</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>35</v>
       </c>
       <c r="E135">
         <v>35</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>139</v>
+        <v>462</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136">
         <v>30</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>13</v>
       </c>
       <c r="B138" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>262</v>
       </c>
       <c r="E138">
         <v>262</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>52</v>
       </c>
       <c r="E139">
         <v>52</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>140</v>
+        <v>463</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>81</v>
       </c>
       <c r="E140">
         <v>81</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>141</v>
+        <v>464</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>11</v>
       </c>
       <c r="E141">
         <v>11</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>142</v>
+        <v>465</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142">
         <v>15</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>143</v>
+        <v>466</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>21</v>
       </c>
       <c r="E143">
         <v>21</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>144</v>
+        <v>467</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>7</v>
       </c>
       <c r="E144">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>145</v>
+        <v>468</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>51</v>
       </c>
       <c r="E145">
         <v>51</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>146</v>
+        <v>469</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146">
         <v>18</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>147</v>
+        <v>470</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>6</v>
       </c>
       <c r="E147">
         <v>6</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>14</v>
       </c>
       <c r="B149" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>2557</v>
       </c>
       <c r="E149">
         <v>2557</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>445</v>
       </c>
       <c r="E150">
         <v>445</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>148</v>
+        <v>471</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>492</v>
       </c>
       <c r="E151">
         <v>492</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>149</v>
+        <v>472</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>191</v>
       </c>
       <c r="E152">
         <v>191</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>150</v>
+        <v>473</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>85</v>
       </c>
       <c r="E153">
         <v>85</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>151</v>
+        <v>474</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>91</v>
       </c>
       <c r="E154">
         <v>91</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>152</v>
+        <v>475</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>143</v>
       </c>
       <c r="E155">
         <v>143</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>153</v>
+        <v>476</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>407</v>
       </c>
       <c r="E156">
         <v>407</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>154</v>
+        <v>477</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>35</v>
       </c>
       <c r="E157">
         <v>35</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>155</v>
+        <v>478</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>511</v>
       </c>
       <c r="E158">
         <v>511</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>156</v>
+        <v>479</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>96</v>
       </c>
       <c r="E159">
         <v>96</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>157</v>
+        <v>480</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>61</v>
       </c>
       <c r="E160">
         <v>61</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>15</v>
       </c>
       <c r="B162" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>3578</v>
       </c>
       <c r="E162">
         <v>3578</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B163" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D163">
         <v>414</v>
       </c>
       <c r="E163">
         <v>414</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>158</v>
+        <v>481</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>1083</v>
       </c>
       <c r="E164">
         <v>1083</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>159</v>
+        <v>482</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>131</v>
       </c>
       <c r="E165">
         <v>131</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>160</v>
+        <v>483</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>341</v>
       </c>
       <c r="E166">
         <v>341</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>161</v>
+        <v>484</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>107</v>
       </c>
       <c r="E167">
         <v>107</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>162</v>
+        <v>485</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>49</v>
       </c>
       <c r="E168">
         <v>49</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>163</v>
+        <v>486</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>357</v>
       </c>
       <c r="E169">
         <v>357</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>164</v>
+        <v>487</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170">
         <v>27</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>165</v>
+        <v>488</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>598</v>
       </c>
       <c r="E171">
         <v>598</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>166</v>
+        <v>489</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>267</v>
       </c>
       <c r="E172">
         <v>267</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>10</v>
       </c>
       <c r="B173" t="s">
-        <v>167</v>
+        <v>490</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D173">
         <v>127</v>
       </c>
       <c r="E173">
         <v>127</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>11</v>
       </c>
       <c r="B174" t="s">
-        <v>168</v>
+        <v>491</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>77</v>
       </c>
       <c r="E174">
         <v>77</v>
       </c>
     </row>
     <row r="175"/>
     <row r="176">
       <c r="A176">
         <v>16</v>
       </c>
       <c r="B176" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C176" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D176">
         <v>3669</v>
       </c>
       <c r="E176">
         <v>3669</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B177" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D177">
         <v>789</v>
       </c>
       <c r="E177">
         <v>789</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1</v>
       </c>
       <c r="B178" t="s">
-        <v>169</v>
+        <v>492</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>302</v>
       </c>
       <c r="E178">
         <v>302</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2</v>
       </c>
       <c r="B179" t="s">
-        <v>170</v>
+        <v>493</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>401</v>
       </c>
       <c r="E179">
         <v>401</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>3</v>
       </c>
       <c r="B180" t="s">
-        <v>171</v>
+        <v>494</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>22</v>
       </c>
       <c r="E180">
         <v>22</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>4</v>
       </c>
       <c r="B181" t="s">
-        <v>172</v>
+        <v>495</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>251</v>
       </c>
       <c r="E181">
         <v>251</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>5</v>
       </c>
       <c r="B182" t="s">
-        <v>173</v>
+        <v>496</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>90</v>
       </c>
       <c r="E182">
         <v>90</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>6</v>
       </c>
       <c r="B183" t="s">
-        <v>174</v>
+        <v>497</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>52</v>
       </c>
       <c r="E183">
         <v>52</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>7</v>
       </c>
       <c r="B184" t="s">
-        <v>175</v>
+        <v>498</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D184">
         <v>1710</v>
       </c>
       <c r="E184">
         <v>1710</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>8</v>
       </c>
       <c r="B185" t="s">
-        <v>176</v>
+        <v>499</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D185">
         <v>52</v>
       </c>
       <c r="E185">
         <v>52</v>
       </c>
     </row>
     <row r="186"/>
     <row r="187">
       <c r="A187">
         <v>17</v>
       </c>
       <c r="B187" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C187" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D187">
         <v>3636</v>
       </c>
       <c r="E187">
         <v>3636</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B188" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D188">
         <v>420</v>
       </c>
       <c r="E188">
         <v>420</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>177</v>
+        <v>500</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>2490</v>
       </c>
       <c r="E189">
         <v>2490</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>178</v>
+        <v>501</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D190">
         <v>372</v>
       </c>
       <c r="E190">
         <v>372</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>179</v>
+        <v>502</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D191">
         <v>67</v>
       </c>
       <c r="E191">
         <v>67</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>180</v>
+        <v>503</v>
       </c>
       <c r="C192" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D192">
         <v>57</v>
       </c>
       <c r="E192">
         <v>57</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>181</v>
+        <v>504</v>
       </c>
       <c r="C193" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D193">
         <v>50</v>
       </c>
       <c r="E193">
         <v>50</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>182</v>
+        <v>505</v>
       </c>
       <c r="C194" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D194">
         <v>71</v>
       </c>
       <c r="E194">
         <v>71</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>183</v>
+        <v>506</v>
       </c>
       <c r="C195" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D195">
         <v>39</v>
       </c>
       <c r="E195">
         <v>39</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>184</v>
+        <v>507</v>
       </c>
       <c r="C196" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D196">
         <v>39</v>
       </c>
       <c r="E196">
         <v>39</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>185</v>
+        <v>508</v>
       </c>
       <c r="C197" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D197">
         <v>31</v>
       </c>
       <c r="E197">
         <v>31</v>
       </c>
     </row>
     <row r="198"/>
     <row r="199">
       <c r="A199">
         <v>24</v>
       </c>
       <c r="B199" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C199" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D199">
         <v>510</v>
       </c>
       <c r="E199">
         <v>510</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B200" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C200" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D200">
         <v>52</v>
       </c>
       <c r="E200">
         <v>52</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1</v>
       </c>
       <c r="B201" t="s">
-        <v>186</v>
+        <v>509</v>
       </c>
       <c r="C201" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D201">
         <v>214</v>
       </c>
       <c r="E201">
         <v>214</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>2</v>
       </c>
       <c r="B202" t="s">
-        <v>187</v>
+        <v>510</v>
       </c>
       <c r="C202" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D202">
         <v>59</v>
       </c>
       <c r="E202">
         <v>59</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>3</v>
       </c>
       <c r="B203" t="s">
-        <v>188</v>
+        <v>511</v>
       </c>
       <c r="C203" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D203">
         <v>76</v>
       </c>
       <c r="E203">
         <v>76</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>4</v>
       </c>
       <c r="B204" t="s">
-        <v>189</v>
+        <v>512</v>
       </c>
       <c r="C204" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D204">
         <v>17</v>
       </c>
       <c r="E204">
         <v>17</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>5</v>
       </c>
       <c r="B205" t="s">
-        <v>190</v>
+        <v>513</v>
       </c>
       <c r="C205" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D205">
         <v>60</v>
       </c>
       <c r="E205">
         <v>60</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>6</v>
       </c>
       <c r="B206" t="s">
-        <v>191</v>
+        <v>514</v>
       </c>
       <c r="C206" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D206">
         <v>2</v>
       </c>
       <c r="E206">
         <v>2</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>7</v>
       </c>
       <c r="B207" t="s">
-        <v>192</v>
+        <v>515</v>
       </c>
       <c r="C207" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D207">
         <v>14</v>
       </c>
       <c r="E207">
         <v>14</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>8</v>
       </c>
       <c r="B208" t="s">
-        <v>193</v>
+        <v>516</v>
       </c>
       <c r="C208" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D208">
         <v>16</v>
       </c>
       <c r="E208">
         <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>4926</v>
+      </c>
+      <c r="H2">
+        <v>5284</v>
+      </c>
+      <c r="I2">
+        <v>4334</v>
+      </c>
+      <c r="J2">
+        <v>3800</v>
+      </c>
+      <c r="K2">
+        <v>6859</v>
+      </c>
+      <c r="L2">
+        <v>1664</v>
+      </c>
+      <c r="M2">
+        <v>434</v>
+      </c>
+      <c r="N2">
+        <v>2655</v>
+      </c>
+      <c r="O2">
+        <v>1982</v>
+      </c>
+      <c r="P2">
+        <v>741</v>
+      </c>
+      <c r="Q2">
+        <v>666</v>
+      </c>
+      <c r="R2">
+        <v>1262</v>
+      </c>
+      <c r="S2">
+        <v>350</v>
+      </c>
+      <c r="T2">
+        <v>647</v>
+      </c>
+      <c r="U2">
+        <v>1859</v>
+      </c>
+      <c r="V2">
+        <v>797</v>
+      </c>
+      <c r="W2">
+        <v>425</v>
+      </c>
+      <c r="X2">
+        <v>343</v>
+      </c>
+      <c r="Y2">
+        <v>39028</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>4926</v>
+      </c>
+      <c r="H3">
+        <v>5284</v>
+      </c>
+      <c r="I3">
+        <v>4334</v>
+      </c>
+      <c r="J3">
+        <v>3800</v>
+      </c>
+      <c r="K3">
+        <v>6859</v>
+      </c>
+      <c r="L3">
+        <v>1664</v>
+      </c>
+      <c r="M3">
+        <v>434</v>
+      </c>
+      <c r="N3">
+        <v>2655</v>
+      </c>
+      <c r="O3">
+        <v>1982</v>
+      </c>
+      <c r="P3">
+        <v>741</v>
+      </c>
+      <c r="Q3">
+        <v>666</v>
+      </c>
+      <c r="R3">
+        <v>1262</v>
+      </c>
+      <c r="S3">
+        <v>350</v>
+      </c>
+      <c r="T3">
+        <v>647</v>
+      </c>
+      <c r="U3">
+        <v>1859</v>
+      </c>
+      <c r="V3">
+        <v>797</v>
+      </c>
+      <c r="W3">
+        <v>425</v>
+      </c>
+      <c r="X3">
+        <v>343</v>
+      </c>
+      <c r="Y3">
+        <v>39028</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...216 lines deleted...]
-      <c r="A1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>4926</v>
       </c>
       <c r="E2">
         <v>4926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1062</v>
       </c>
       <c r="E3">
         <v>1062</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>197</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>994</v>
       </c>
       <c r="E4">
         <v>994</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>198</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>2508</v>
       </c>
       <c r="E5">
         <v>2508</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>199</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>164</v>
       </c>
       <c r="E6">
         <v>164</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>68</v>
       </c>
       <c r="E7">
         <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>130</v>
       </c>
       <c r="E8">
         <v>130</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>5284</v>
       </c>
       <c r="E10">
         <v>5284</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>1692</v>
       </c>
       <c r="E11">
         <v>1692</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>202</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>2055</v>
       </c>
       <c r="E12">
         <v>2055</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>785</v>
       </c>
       <c r="E13">
         <v>785</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>204</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>183</v>
       </c>
       <c r="E14">
         <v>183</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>205</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>412</v>
       </c>
       <c r="E15">
         <v>412</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>206</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>157</v>
       </c>
       <c r="E16">
         <v>157</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>4334</v>
       </c>
       <c r="E18">
         <v>4334</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>1498</v>
       </c>
       <c r="E19">
         <v>1498</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>207</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>1870</v>
       </c>
       <c r="E20">
         <v>1870</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>208</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>192</v>
       </c>
       <c r="E21">
         <v>192</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>470</v>
       </c>
       <c r="E22">
         <v>470</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>210</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>102</v>
       </c>
       <c r="E23">
         <v>102</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>211</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>202</v>
       </c>
       <c r="E24">
         <v>202</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>3800</v>
       </c>
       <c r="E26">
         <v>3800</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>878</v>
       </c>
       <c r="E27">
         <v>878</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>1859</v>
       </c>
       <c r="E28">
         <v>1859</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>213</v>
+        <v>54</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>495</v>
       </c>
       <c r="E29">
         <v>495</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>214</v>
+        <v>55</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>164</v>
       </c>
       <c r="E30">
         <v>164</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>215</v>
+        <v>56</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>231</v>
       </c>
       <c r="E31">
         <v>231</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>173</v>
       </c>
       <c r="E32">
         <v>173</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>6859</v>
       </c>
       <c r="E34">
         <v>6859</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>887</v>
       </c>
       <c r="E35">
         <v>887</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>838</v>
       </c>
       <c r="E36">
         <v>838</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>218</v>
+        <v>59</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>913</v>
       </c>
       <c r="E37">
         <v>913</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>219</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>2811</v>
       </c>
       <c r="E38">
         <v>2811</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>220</v>
+        <v>61</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>630</v>
       </c>
       <c r="E39">
         <v>630</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>221</v>
+        <v>62</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>780</v>
       </c>
       <c r="E40">
         <v>780</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>1664</v>
       </c>
       <c r="E42">
         <v>1664</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>244</v>
       </c>
       <c r="E43">
         <v>244</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>222</v>
+        <v>63</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>1420</v>
       </c>
       <c r="E44">
         <v>1420</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>434</v>
       </c>
       <c r="E46">
         <v>434</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>225</v>
       </c>
       <c r="E47">
         <v>225</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>223</v>
+        <v>64</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>209</v>
       </c>
       <c r="E48">
         <v>209</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>2655</v>
       </c>
       <c r="E50">
         <v>2655</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>985</v>
       </c>
       <c r="E51">
         <v>985</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>224</v>
+        <v>65</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>1199</v>
       </c>
       <c r="E52">
         <v>1199</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>225</v>
+        <v>66</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>6</v>
       </c>
       <c r="E53">
         <v>6</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>226</v>
+        <v>67</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>227</v>
       </c>
       <c r="E54">
         <v>227</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>227</v>
+        <v>68</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>79</v>
       </c>
       <c r="E55">
         <v>79</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>228</v>
+        <v>69</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>159</v>
       </c>
       <c r="E56">
         <v>159</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>14</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>1982</v>
       </c>
       <c r="E58">
         <v>1982</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>69</v>
       </c>
       <c r="E59">
         <v>69</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>229</v>
+        <v>70</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>245</v>
       </c>
       <c r="E60">
         <v>245</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>230</v>
+        <v>71</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61">
         <v>23</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>231</v>
+        <v>72</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>41</v>
       </c>
       <c r="E62">
         <v>41</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>232</v>
+        <v>73</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>34</v>
       </c>
       <c r="E63">
         <v>34</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>233</v>
+        <v>74</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>1570</v>
       </c>
       <c r="E64">
         <v>1570</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>741</v>
       </c>
       <c r="E66">
         <v>741</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>158</v>
       </c>
       <c r="E67">
         <v>158</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>234</v>
+        <v>75</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>189</v>
       </c>
       <c r="E68">
         <v>189</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>235</v>
+        <v>76</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>69</v>
       </c>
       <c r="E69">
         <v>69</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>236</v>
+        <v>77</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70">
         <v>22</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>237</v>
+        <v>78</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>53</v>
       </c>
       <c r="E71">
         <v>53</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>79</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>250</v>
       </c>
       <c r="E72">
         <v>250</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>666</v>
       </c>
       <c r="E74">
         <v>666</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>132</v>
       </c>
       <c r="E75">
         <v>132</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>239</v>
+        <v>80</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>299</v>
       </c>
       <c r="E76">
         <v>299</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>81</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>211</v>
       </c>
       <c r="E77">
         <v>211</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>241</v>
+        <v>82</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78">
         <v>24</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>12</v>
       </c>
       <c r="B80" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>1262</v>
       </c>
       <c r="E80">
         <v>1262</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>389</v>
       </c>
       <c r="E81">
         <v>389</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>242</v>
+        <v>83</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>466</v>
       </c>
       <c r="E82">
         <v>466</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>243</v>
+        <v>84</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>254</v>
       </c>
       <c r="E83">
         <v>254</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>244</v>
+        <v>85</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>40</v>
       </c>
       <c r="E84">
         <v>40</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>86</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>44</v>
       </c>
       <c r="E85">
         <v>44</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>246</v>
+        <v>87</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>69</v>
       </c>
       <c r="E86">
         <v>69</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>13</v>
       </c>
       <c r="B88" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>350</v>
       </c>
       <c r="E88">
         <v>350</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D89">
         <v>46</v>
       </c>
       <c r="E89">
         <v>46</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>247</v>
+        <v>88</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>55</v>
       </c>
       <c r="E90">
         <v>55</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>248</v>
+        <v>89</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>112</v>
       </c>
       <c r="E91">
         <v>112</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>249</v>
+        <v>90</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>41</v>
       </c>
       <c r="E92">
         <v>41</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>250</v>
+        <v>91</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93">
         <v>31</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>251</v>
+        <v>92</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>65</v>
       </c>
       <c r="E94">
         <v>65</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>14</v>
       </c>
       <c r="B96" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>647</v>
       </c>
       <c r="E96">
         <v>647</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>263</v>
       </c>
       <c r="E97">
         <v>263</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>252</v>
+        <v>93</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>283</v>
       </c>
       <c r="E98">
         <v>283</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>253</v>
+        <v>94</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>101</v>
       </c>
       <c r="E99">
         <v>101</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>15</v>
       </c>
       <c r="B101" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D101">
         <v>1859</v>
       </c>
       <c r="E101">
         <v>1859</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B102" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>273</v>
       </c>
       <c r="E102">
         <v>273</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>254</v>
+        <v>95</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>821</v>
       </c>
       <c r="E103">
         <v>821</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>255</v>
+        <v>96</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>138</v>
       </c>
       <c r="E104">
         <v>138</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>256</v>
+        <v>97</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>367</v>
       </c>
       <c r="E105">
         <v>367</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>98</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>231</v>
       </c>
       <c r="E106">
         <v>231</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>258</v>
+        <v>99</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107">
         <v>29</v>
       </c>
     </row>
     <row r="108"/>
     <row r="109">
       <c r="A109">
         <v>16</v>
       </c>
       <c r="B109" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D109">
         <v>797</v>
       </c>
       <c r="E109">
         <v>797</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B110" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>358</v>
       </c>
       <c r="E110">
         <v>358</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>259</v>
+        <v>100</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>344</v>
       </c>
       <c r="E111">
         <v>344</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>260</v>
+        <v>101</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>70</v>
       </c>
       <c r="E112">
         <v>70</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>261</v>
+        <v>102</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113">
         <v>25</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>17</v>
       </c>
       <c r="B115" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>425</v>
       </c>
       <c r="E115">
         <v>425</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>92</v>
       </c>
       <c r="E116">
         <v>92</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>262</v>
+        <v>103</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>289</v>
       </c>
       <c r="E117">
         <v>289</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>263</v>
+        <v>104</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>44</v>
       </c>
       <c r="E118">
         <v>44</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
         <v>24</v>
       </c>
       <c r="B120" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>343</v>
       </c>
       <c r="E120">
         <v>343</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>35</v>
       </c>
       <c r="E121">
         <v>35</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>264</v>
+        <v>105</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>95</v>
       </c>
       <c r="E122">
         <v>95</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>265</v>
+        <v>106</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123">
         <v>25</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>266</v>
+        <v>107</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>8</v>
       </c>
       <c r="E124">
         <v>8</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>267</v>
+        <v>108</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>10</v>
       </c>
       <c r="E125">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>268</v>
+        <v>109</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>170</v>
       </c>
       <c r="E126">
         <v>170</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -9569,95 +7629,95 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
+        <v>110</v>
       </c>
       <c r="D2" t="s">
-        <v>270</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
-        <v>271</v>
+        <v>112</v>
       </c>
       <c r="F2" t="s">
-        <v>272</v>
+        <v>113</v>
       </c>
       <c r="G2">
         <v>3587</v>
       </c>
       <c r="H2">
         <v>10091</v>
       </c>
       <c r="I2">
         <v>8591</v>
       </c>
       <c r="J2">
         <v>5464</v>
       </c>
       <c r="K2">
         <v>9248</v>
       </c>
       <c r="L2">
         <v>103</v>
       </c>
       <c r="M2">
         <v>906</v>
       </c>
       <c r="N2">
         <v>5879</v>
       </c>
@@ -9672,54 +7732,54 @@
       </c>
       <c r="R2">
         <v>1369</v>
       </c>
       <c r="S2">
         <v>6840</v>
       </c>
       <c r="T2">
         <v>1222</v>
       </c>
       <c r="U2">
         <v>355</v>
       </c>
       <c r="V2">
         <v>5873</v>
       </c>
       <c r="W2">
         <v>2159</v>
       </c>
       <c r="X2">
         <v>76671</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>3587</v>
       </c>
       <c r="H3">
         <v>10091</v>
       </c>
       <c r="I3">
         <v>8591</v>
       </c>
       <c r="J3">
         <v>5464</v>
       </c>
       <c r="K3">
         <v>9248</v>
       </c>
       <c r="L3">
         <v>103</v>
       </c>
       <c r="M3">
         <v>906</v>
       </c>
       <c r="N3">
         <v>5879</v>
       </c>
@@ -9736,2222 +7796,2222 @@
         <v>1369</v>
       </c>
       <c r="S3">
         <v>6840</v>
       </c>
       <c r="T3">
         <v>1222</v>
       </c>
       <c r="U3">
         <v>355</v>
       </c>
       <c r="V3">
         <v>5873</v>
       </c>
       <c r="W3">
         <v>2159</v>
       </c>
       <c r="X3">
         <v>76671</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>3587</v>
       </c>
       <c r="E2">
         <v>3587</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>432</v>
       </c>
       <c r="E3">
         <v>432</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>273</v>
+        <v>114</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>2324</v>
       </c>
       <c r="E4">
         <v>2324</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>274</v>
+        <v>115</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>294</v>
       </c>
       <c r="E5">
         <v>294</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>275</v>
+        <v>116</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>99</v>
       </c>
       <c r="E6">
         <v>99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>276</v>
+        <v>117</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>179</v>
       </c>
       <c r="E7">
         <v>179</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>52</v>
       </c>
       <c r="E8">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>278</v>
+        <v>119</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>113</v>
       </c>
       <c r="E9">
         <v>113</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>279</v>
+        <v>120</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>94</v>
       </c>
       <c r="E10">
         <v>94</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>10091</v>
       </c>
       <c r="E12">
         <v>10091</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>613</v>
       </c>
       <c r="E13">
         <v>613</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>280</v>
+        <v>121</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>7889</v>
       </c>
       <c r="E14">
         <v>7889</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>281</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>434</v>
       </c>
       <c r="E15">
         <v>434</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>282</v>
+        <v>123</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>559</v>
       </c>
       <c r="E16">
         <v>559</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>283</v>
+        <v>124</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>311</v>
       </c>
       <c r="E17">
         <v>311</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>284</v>
+        <v>125</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>73</v>
       </c>
       <c r="E18">
         <v>73</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>285</v>
+        <v>126</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>36</v>
       </c>
       <c r="E19">
         <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>286</v>
+        <v>127</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>176</v>
       </c>
       <c r="E20">
         <v>176</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>8591</v>
       </c>
       <c r="E22">
         <v>8591</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23">
         <v>730</v>
       </c>
       <c r="E23">
         <v>730</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>3076</v>
       </c>
       <c r="E24">
         <v>3076</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>288</v>
+        <v>129</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>2792</v>
       </c>
       <c r="E25">
         <v>2792</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>289</v>
+        <v>130</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>352</v>
       </c>
       <c r="E26">
         <v>352</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>290</v>
+        <v>131</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>1137</v>
       </c>
       <c r="E27">
         <v>1137</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>291</v>
+        <v>132</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>110</v>
       </c>
       <c r="E28">
         <v>110</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>292</v>
+        <v>133</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>43</v>
       </c>
       <c r="E29">
         <v>43</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>293</v>
+        <v>134</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>351</v>
       </c>
       <c r="E30">
         <v>351</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>5464</v>
       </c>
       <c r="E32">
         <v>5464</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>335</v>
       </c>
       <c r="E33">
         <v>335</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>294</v>
+        <v>135</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>2687</v>
       </c>
       <c r="E34">
         <v>2687</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>1750</v>
       </c>
       <c r="E35">
         <v>1750</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>296</v>
+        <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>173</v>
       </c>
       <c r="E36">
         <v>173</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>297</v>
+        <v>138</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>194</v>
       </c>
       <c r="E37">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>298</v>
+        <v>139</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>80</v>
       </c>
       <c r="E38">
         <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>299</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>94</v>
       </c>
       <c r="E39">
         <v>94</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>300</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>151</v>
       </c>
       <c r="E40">
         <v>151</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>9248</v>
       </c>
       <c r="E42">
         <v>9248</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>341</v>
       </c>
       <c r="E43">
         <v>341</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>301</v>
+        <v>142</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>1000</v>
       </c>
       <c r="E44">
         <v>1000</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>302</v>
+        <v>143</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>3587</v>
       </c>
       <c r="E45">
         <v>3587</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>303</v>
+        <v>144</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>1117</v>
       </c>
       <c r="E46">
         <v>1117</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>304</v>
+        <v>145</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>198</v>
       </c>
       <c r="E47">
         <v>198</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>305</v>
+        <v>146</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>1977</v>
       </c>
       <c r="E48">
         <v>1977</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>306</v>
+        <v>147</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>287</v>
       </c>
       <c r="E49">
         <v>287</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>307</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>741</v>
       </c>
       <c r="E50">
         <v>741</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>103</v>
       </c>
       <c r="E52">
         <v>103</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
         <v>61</v>
       </c>
       <c r="E53">
         <v>61</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>308</v>
+        <v>149</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>42</v>
       </c>
       <c r="E54">
         <v>42</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>906</v>
       </c>
       <c r="E56">
         <v>906</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D57">
         <v>140</v>
       </c>
       <c r="E57">
         <v>140</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>309</v>
+        <v>150</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>710</v>
       </c>
       <c r="E58">
         <v>710</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>310</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>56</v>
       </c>
       <c r="E59">
         <v>56</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>5879</v>
       </c>
       <c r="E61">
         <v>5879</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>247</v>
       </c>
       <c r="E62">
         <v>247</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>311</v>
+        <v>152</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>3179</v>
       </c>
       <c r="E63">
         <v>3179</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>312</v>
+        <v>153</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>460</v>
       </c>
       <c r="E64">
         <v>460</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>313</v>
+        <v>154</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>602</v>
       </c>
       <c r="E65">
         <v>602</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>314</v>
+        <v>155</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>901</v>
       </c>
       <c r="E66">
         <v>901</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>315</v>
+        <v>156</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>374</v>
       </c>
       <c r="E67">
         <v>374</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>316</v>
+        <v>157</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>48</v>
       </c>
       <c r="E68">
         <v>48</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>317</v>
+        <v>158</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>68</v>
       </c>
       <c r="E69">
         <v>68</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>4930</v>
       </c>
       <c r="E71">
         <v>4930</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>120</v>
       </c>
       <c r="E72">
         <v>120</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>318</v>
+        <v>159</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>1559</v>
       </c>
       <c r="E73">
         <v>1559</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>319</v>
+        <v>160</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>111</v>
       </c>
       <c r="E74">
         <v>111</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>320</v>
+        <v>161</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>137</v>
       </c>
       <c r="E75">
         <v>137</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>321</v>
+        <v>162</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>47</v>
       </c>
       <c r="E76">
         <v>47</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>322</v>
+        <v>163</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>1877</v>
       </c>
       <c r="E77">
         <v>1877</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>323</v>
+        <v>164</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>895</v>
       </c>
       <c r="E78">
         <v>895</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>324</v>
+        <v>165</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>184</v>
       </c>
       <c r="E79">
         <v>184</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>11</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>4624</v>
       </c>
       <c r="E81">
         <v>4624</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D82">
         <v>95</v>
       </c>
       <c r="E82">
         <v>95</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>325</v>
+        <v>166</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>769</v>
       </c>
       <c r="E83">
         <v>769</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>326</v>
+        <v>167</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>3250</v>
       </c>
       <c r="E84">
         <v>3250</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>327</v>
+        <v>168</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>128</v>
       </c>
       <c r="E85">
         <v>128</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>328</v>
+        <v>169</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>382</v>
       </c>
       <c r="E86">
         <v>382</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>5430</v>
       </c>
       <c r="E88">
         <v>5430</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D89">
         <v>282</v>
       </c>
       <c r="E89">
         <v>282</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>329</v>
+        <v>170</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>1640</v>
       </c>
       <c r="E90">
         <v>1640</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>330</v>
+        <v>171</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>1928</v>
       </c>
       <c r="E91">
         <v>1928</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>331</v>
+        <v>172</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>115</v>
       </c>
       <c r="E92">
         <v>115</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>332</v>
+        <v>173</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>849</v>
       </c>
       <c r="E93">
         <v>849</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>333</v>
+        <v>174</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>55</v>
       </c>
       <c r="E94">
         <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>334</v>
+        <v>175</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>232</v>
       </c>
       <c r="E95">
         <v>232</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>335</v>
+        <v>176</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>329</v>
       </c>
       <c r="E96">
         <v>329</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>13</v>
       </c>
       <c r="B98" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>1369</v>
       </c>
       <c r="E98">
         <v>1369</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>110</v>
       </c>
       <c r="E99">
         <v>110</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>336</v>
+        <v>177</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>1036</v>
       </c>
       <c r="E100">
         <v>1036</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>337</v>
+        <v>178</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>69</v>
       </c>
       <c r="E101">
         <v>69</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>338</v>
+        <v>179</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>124</v>
       </c>
       <c r="E102">
         <v>124</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>339</v>
+        <v>180</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103">
         <v>31</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>14</v>
       </c>
       <c r="B105" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>6840</v>
       </c>
       <c r="E105">
         <v>6840</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>399</v>
       </c>
       <c r="E106">
         <v>399</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>181</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>5395</v>
       </c>
       <c r="E107">
         <v>5395</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>341</v>
+        <v>182</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>304</v>
       </c>
       <c r="E108">
         <v>304</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>183</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>176</v>
       </c>
       <c r="E109">
         <v>176</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>184</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>566</v>
       </c>
       <c r="E110">
         <v>566</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>15</v>
       </c>
       <c r="B112" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D112">
         <v>1222</v>
       </c>
       <c r="E112">
         <v>1222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B113" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D113">
         <v>188</v>
       </c>
       <c r="E113">
         <v>188</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>344</v>
+        <v>185</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>131</v>
       </c>
       <c r="E114">
         <v>131</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>345</v>
+        <v>186</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>353</v>
       </c>
       <c r="E115">
         <v>353</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>187</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>551</v>
       </c>
       <c r="E116">
         <v>551</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>16</v>
       </c>
       <c r="B118" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D118">
         <v>355</v>
       </c>
       <c r="E118">
         <v>355</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B119" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119">
         <v>82</v>
       </c>
       <c r="E119">
         <v>82</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>347</v>
+        <v>188</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>143</v>
       </c>
       <c r="E120">
         <v>143</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>348</v>
+        <v>189</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>73</v>
       </c>
       <c r="E121">
         <v>73</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>349</v>
+        <v>190</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>57</v>
       </c>
       <c r="E122">
         <v>57</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>17</v>
       </c>
       <c r="B124" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>5873</v>
       </c>
       <c r="E124">
         <v>5873</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>186</v>
       </c>
       <c r="E125">
         <v>186</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>350</v>
+        <v>191</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>970</v>
       </c>
       <c r="E126">
         <v>970</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>351</v>
+        <v>192</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>1379</v>
       </c>
       <c r="E127">
         <v>1379</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>352</v>
+        <v>193</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>61</v>
       </c>
       <c r="E128">
         <v>61</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>353</v>
+        <v>194</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>668</v>
       </c>
       <c r="E129">
         <v>668</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>354</v>
+        <v>195</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130">
         <v>26</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>355</v>
+        <v>196</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>2606</v>
       </c>
       <c r="E131">
         <v>2606</v>
       </c>
     </row>
     <row r="132"/>
     <row r="133">
       <c r="A133">
         <v>24</v>
       </c>
       <c r="B133" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>2159</v>
       </c>
       <c r="E133">
         <v>2159</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B134" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D134">
         <v>37</v>
       </c>
       <c r="E134">
         <v>37</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>356</v>
+        <v>197</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>491</v>
       </c>
       <c r="E135">
         <v>491</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>357</v>
+        <v>198</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>406</v>
       </c>
       <c r="E136">
         <v>406</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>358</v>
+        <v>199</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>6</v>
       </c>
       <c r="E137">
         <v>6</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>359</v>
+        <v>200</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>277</v>
       </c>
       <c r="E138">
         <v>277</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>5</v>
       </c>
       <c r="B139" t="s">
-        <v>360</v>
+        <v>201</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>8</v>
       </c>
       <c r="E139">
         <v>8</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>361</v>
+        <v>202</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>314</v>
       </c>
       <c r="E140">
         <v>314</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>362</v>
+        <v>203</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>620</v>
       </c>
       <c r="E141">
         <v>620</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -11961,92 +10021,92 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>363</v>
+        <v>204</v>
       </c>
       <c r="D2" t="s">
-        <v>364</v>
+        <v>205</v>
       </c>
       <c r="E2" t="s">
-        <v>365</v>
+        <v>206</v>
       </c>
       <c r="F2" t="s">
-        <v>366</v>
+        <v>207</v>
       </c>
       <c r="G2">
         <v>1863</v>
       </c>
       <c r="H2">
         <v>2795</v>
       </c>
       <c r="I2">
         <v>5117</v>
       </c>
       <c r="J2">
         <v>3720</v>
       </c>
       <c r="K2">
         <v>5991</v>
       </c>
       <c r="L2">
         <v>831</v>
       </c>
       <c r="M2">
         <v>1998</v>
       </c>
       <c r="N2">
         <v>344</v>
       </c>
@@ -12058,54 +10118,54 @@
       </c>
       <c r="Q2">
         <v>355</v>
       </c>
       <c r="R2">
         <v>682</v>
       </c>
       <c r="S2">
         <v>1547</v>
       </c>
       <c r="T2">
         <v>2988</v>
       </c>
       <c r="U2">
         <v>2611</v>
       </c>
       <c r="V2">
         <v>463</v>
       </c>
       <c r="W2">
         <v>32966</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>1863</v>
       </c>
       <c r="H3">
         <v>2795</v>
       </c>
       <c r="I3">
         <v>5117</v>
       </c>
       <c r="J3">
         <v>3720</v>
       </c>
       <c r="K3">
         <v>5991</v>
       </c>
       <c r="L3">
         <v>831</v>
       </c>
       <c r="M3">
         <v>1998</v>
       </c>
       <c r="N3">
         <v>344</v>
       </c>
@@ -12119,1868 +10179,3808 @@
         <v>355</v>
       </c>
       <c r="R3">
         <v>682</v>
       </c>
       <c r="S3">
         <v>1547</v>
       </c>
       <c r="T3">
         <v>2988</v>
       </c>
       <c r="U3">
         <v>2611</v>
       </c>
       <c r="V3">
         <v>463</v>
       </c>
       <c r="W3">
         <v>32966</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>1863</v>
       </c>
       <c r="E2">
         <v>1863</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>365</v>
       </c>
       <c r="E3">
         <v>365</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>367</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>995</v>
       </c>
       <c r="E4">
         <v>995</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>368</v>
+        <v>209</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>329</v>
       </c>
       <c r="E5">
         <v>329</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>369</v>
+        <v>210</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>48</v>
       </c>
       <c r="E6">
         <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>370</v>
+        <v>211</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>95</v>
       </c>
       <c r="E7">
         <v>95</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>371</v>
+        <v>212</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8">
         <v>31</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>2795</v>
       </c>
       <c r="E10">
         <v>2795</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>525</v>
       </c>
       <c r="E11">
         <v>525</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>372</v>
+        <v>213</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>630</v>
       </c>
       <c r="E12">
         <v>630</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>373</v>
+        <v>214</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>823</v>
       </c>
       <c r="E13">
         <v>823</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>374</v>
+        <v>215</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>527</v>
       </c>
       <c r="E14">
         <v>527</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>375</v>
+        <v>216</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>223</v>
       </c>
       <c r="E15">
         <v>223</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>376</v>
+        <v>217</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>67</v>
       </c>
       <c r="E16">
         <v>67</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>5117</v>
       </c>
       <c r="E18">
         <v>5117</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>552</v>
       </c>
       <c r="E19">
         <v>552</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>377</v>
+        <v>218</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>1893</v>
       </c>
       <c r="E20">
         <v>1893</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>378</v>
+        <v>219</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>2189</v>
       </c>
       <c r="E21">
         <v>2189</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>379</v>
+        <v>220</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>223</v>
       </c>
       <c r="E22">
         <v>223</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>380</v>
+        <v>221</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>206</v>
       </c>
       <c r="E23">
         <v>206</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>381</v>
+        <v>222</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>54</v>
       </c>
       <c r="E24">
         <v>54</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>3720</v>
       </c>
       <c r="E26">
         <v>3720</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>458</v>
       </c>
       <c r="E27">
         <v>458</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>382</v>
+        <v>223</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>2539</v>
       </c>
       <c r="E28">
         <v>2539</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>383</v>
+        <v>224</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>365</v>
       </c>
       <c r="E29">
         <v>365</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>384</v>
+        <v>225</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>70</v>
       </c>
       <c r="E30">
         <v>70</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>385</v>
+        <v>226</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>91</v>
       </c>
       <c r="E31">
         <v>91</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>386</v>
+        <v>227</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>197</v>
       </c>
       <c r="E32">
         <v>197</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>5991</v>
       </c>
       <c r="E34">
         <v>5991</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>257</v>
       </c>
       <c r="E35">
         <v>257</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>387</v>
+        <v>228</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>1607</v>
       </c>
       <c r="E36">
         <v>1607</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>388</v>
+        <v>229</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>2612</v>
       </c>
       <c r="E37">
         <v>2612</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>389</v>
+        <v>230</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>265</v>
       </c>
       <c r="E38">
         <v>265</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>390</v>
+        <v>231</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>1190</v>
       </c>
       <c r="E39">
         <v>1190</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>391</v>
+        <v>232</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>60</v>
       </c>
       <c r="E40">
         <v>60</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>831</v>
       </c>
       <c r="E42">
         <v>831</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>135</v>
       </c>
       <c r="E43">
         <v>135</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>392</v>
+        <v>233</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>378</v>
       </c>
       <c r="E44">
         <v>378</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>61</v>
       </c>
       <c r="E45">
         <v>61</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>394</v>
+        <v>235</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>160</v>
       </c>
       <c r="E46">
         <v>160</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>395</v>
+        <v>236</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>97</v>
       </c>
       <c r="E47">
         <v>97</v>
       </c>
     </row>
     <row r="48"/>
     <row r="49">
       <c r="A49">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>13</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>1998</v>
       </c>
       <c r="E49">
         <v>1998</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B50" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
         <v>175</v>
       </c>
       <c r="E50">
         <v>175</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1</v>
       </c>
       <c r="B51" t="s">
-        <v>396</v>
+        <v>237</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>1132</v>
       </c>
       <c r="E51">
         <v>1132</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2</v>
       </c>
       <c r="B52" t="s">
-        <v>397</v>
+        <v>238</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>226</v>
       </c>
       <c r="E52">
         <v>226</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>398</v>
+        <v>239</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>117</v>
       </c>
       <c r="E53">
         <v>117</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>399</v>
+        <v>240</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>107</v>
       </c>
       <c r="E54">
         <v>107</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>5</v>
       </c>
       <c r="B55" t="s">
-        <v>400</v>
+        <v>241</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>241</v>
       </c>
       <c r="E55">
         <v>241</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>14</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>344</v>
       </c>
       <c r="E57">
         <v>344</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>97</v>
       </c>
       <c r="E58">
         <v>97</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>401</v>
+        <v>242</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>95</v>
       </c>
       <c r="E59">
         <v>95</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>402</v>
+        <v>243</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>62</v>
       </c>
       <c r="E60">
         <v>62</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>403</v>
+        <v>244</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>90</v>
       </c>
       <c r="E61">
         <v>90</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>594</v>
       </c>
       <c r="E63">
         <v>594</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>73</v>
       </c>
       <c r="E64">
         <v>73</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>404</v>
+        <v>245</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>214</v>
       </c>
       <c r="E65">
         <v>214</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>405</v>
+        <v>246</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>254</v>
       </c>
       <c r="E66">
         <v>254</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>406</v>
+        <v>247</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>53</v>
       </c>
       <c r="E67">
         <v>53</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>12</v>
       </c>
       <c r="B69" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>1067</v>
       </c>
       <c r="E69">
         <v>1067</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>221</v>
       </c>
       <c r="E70">
         <v>221</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>407</v>
+        <v>248</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>215</v>
       </c>
       <c r="E71">
         <v>215</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>408</v>
+        <v>249</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>362</v>
       </c>
       <c r="E72">
         <v>362</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>409</v>
+        <v>250</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>98</v>
       </c>
       <c r="E73">
         <v>98</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>410</v>
+        <v>251</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>114</v>
       </c>
       <c r="E74">
         <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>411</v>
+        <v>252</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>57</v>
       </c>
       <c r="E75">
         <v>57</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>13</v>
       </c>
       <c r="B77" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>355</v>
       </c>
       <c r="E77">
         <v>355</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>61</v>
       </c>
       <c r="E78">
         <v>61</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>412</v>
+        <v>253</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>135</v>
       </c>
       <c r="E79">
         <v>135</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>413</v>
+        <v>254</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80">
         <v>28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>414</v>
+        <v>255</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>131</v>
       </c>
       <c r="E81">
         <v>131</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>14</v>
       </c>
       <c r="B83" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>682</v>
       </c>
       <c r="E83">
         <v>682</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>165</v>
       </c>
       <c r="E84">
         <v>165</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>415</v>
+        <v>256</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>211</v>
       </c>
       <c r="E85">
         <v>211</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>416</v>
+        <v>257</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>159</v>
       </c>
       <c r="E86">
         <v>159</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>417</v>
+        <v>258</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>87</v>
       </c>
       <c r="E87">
         <v>87</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>418</v>
+        <v>259</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>46</v>
       </c>
       <c r="E88">
         <v>46</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>419</v>
+        <v>260</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>14</v>
       </c>
       <c r="E89">
         <v>14</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>15</v>
       </c>
       <c r="B91" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>1547</v>
       </c>
       <c r="E91">
         <v>1547</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>99</v>
       </c>
       <c r="E92">
         <v>99</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>420</v>
+        <v>261</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>944</v>
       </c>
       <c r="E93">
         <v>944</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>421</v>
+        <v>262</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>144</v>
       </c>
       <c r="E94">
         <v>144</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>422</v>
+        <v>263</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>328</v>
       </c>
       <c r="E95">
         <v>328</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>423</v>
+        <v>264</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>32</v>
       </c>
       <c r="E96">
         <v>32</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>16</v>
       </c>
       <c r="B98" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>2988</v>
       </c>
       <c r="E98">
         <v>2988</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>162</v>
       </c>
       <c r="E99">
         <v>162</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>424</v>
+        <v>265</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>1346</v>
       </c>
       <c r="E100">
         <v>1346</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>425</v>
+        <v>266</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>1259</v>
       </c>
       <c r="E101">
         <v>1259</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>426</v>
+        <v>267</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>61</v>
       </c>
       <c r="E102">
         <v>61</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>427</v>
+        <v>268</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>95</v>
       </c>
       <c r="E103">
         <v>95</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>428</v>
+        <v>269</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>65</v>
       </c>
       <c r="E104">
         <v>65</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>17</v>
       </c>
       <c r="B106" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>2611</v>
       </c>
       <c r="E106">
         <v>2611</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B107" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>188</v>
       </c>
       <c r="E107">
         <v>188</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>429</v>
+        <v>270</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>1687</v>
       </c>
       <c r="E108">
         <v>1687</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>430</v>
+        <v>271</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>449</v>
       </c>
       <c r="E109">
         <v>449</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>431</v>
+        <v>272</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>79</v>
       </c>
       <c r="E110">
         <v>79</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>432</v>
+        <v>273</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>170</v>
       </c>
       <c r="E111">
         <v>170</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>433</v>
+        <v>274</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>38</v>
       </c>
       <c r="E112">
         <v>38</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>24</v>
       </c>
       <c r="B114" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>463</v>
       </c>
       <c r="E114">
         <v>463</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115">
         <v>21</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>434</v>
+        <v>275</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>116</v>
       </c>
       <c r="E116">
         <v>116</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>435</v>
+        <v>276</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>13</v>
       </c>
       <c r="E117">
         <v>13</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>436</v>
+        <v>277</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>276</v>
       </c>
       <c r="E118">
         <v>276</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>437</v>
+        <v>278</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>9</v>
       </c>
       <c r="E119">
         <v>9</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>438</v>
+        <v>279</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120">
         <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D2" t="s">
+        <v>281</v>
+      </c>
+      <c r="E2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G2">
+        <v>16311</v>
+      </c>
+      <c r="H2">
+        <v>2377</v>
+      </c>
+      <c r="I2">
+        <v>31336</v>
+      </c>
+      <c r="J2">
+        <v>5888</v>
+      </c>
+      <c r="K2">
+        <v>10096</v>
+      </c>
+      <c r="L2">
+        <v>66</v>
+      </c>
+      <c r="M2">
+        <v>1680</v>
+      </c>
+      <c r="N2">
+        <v>7072</v>
+      </c>
+      <c r="O2">
+        <v>4221</v>
+      </c>
+      <c r="P2">
+        <v>37</v>
+      </c>
+      <c r="Q2">
+        <v>73</v>
+      </c>
+      <c r="R2">
+        <v>917</v>
+      </c>
+      <c r="S2">
+        <v>776</v>
+      </c>
+      <c r="T2">
+        <v>80850</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>16311</v>
+      </c>
+      <c r="H3">
+        <v>2377</v>
+      </c>
+      <c r="I3">
+        <v>31336</v>
+      </c>
+      <c r="J3">
+        <v>5888</v>
+      </c>
+      <c r="K3">
+        <v>10096</v>
+      </c>
+      <c r="L3">
+        <v>66</v>
+      </c>
+      <c r="M3">
+        <v>1680</v>
+      </c>
+      <c r="N3">
+        <v>7072</v>
+      </c>
+      <c r="O3">
+        <v>4221</v>
+      </c>
+      <c r="P3">
+        <v>37</v>
+      </c>
+      <c r="Q3">
+        <v>73</v>
+      </c>
+      <c r="R3">
+        <v>917</v>
+      </c>
+      <c r="S3">
+        <v>776</v>
+      </c>
+      <c r="T3">
+        <v>80850</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>16311</v>
+      </c>
+      <c r="E2">
+        <v>16311</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>188</v>
+      </c>
+      <c r="E3">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>961</v>
+      </c>
+      <c r="E4">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1717</v>
+      </c>
+      <c r="E5">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>63</v>
+      </c>
+      <c r="E6">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>287</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>751</v>
+      </c>
+      <c r="E7">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>288</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>42</v>
+      </c>
+      <c r="E8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>289</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>143</v>
+      </c>
+      <c r="E9">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>290</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>12446</v>
+      </c>
+      <c r="E10">
+        <v>12446</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>2377</v>
+      </c>
+      <c r="E12">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>194</v>
+      </c>
+      <c r="E13">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>291</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>1844</v>
+      </c>
+      <c r="E14">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>292</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>99</v>
+      </c>
+      <c r="E15">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>293</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>59</v>
+      </c>
+      <c r="E16">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>294</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>96</v>
+      </c>
+      <c r="E17">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>295</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>31</v>
+      </c>
+      <c r="E18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>296</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>8</v>
+      </c>
+      <c r="E19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>297</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>46</v>
+      </c>
+      <c r="E20">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>31336</v>
+      </c>
+      <c r="E22">
+        <v>31336</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>566</v>
+      </c>
+      <c r="E23">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>298</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>5730</v>
+      </c>
+      <c r="E24">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>299</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>2226</v>
+      </c>
+      <c r="E25">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>300</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>4486</v>
+      </c>
+      <c r="E26">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>301</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>4174</v>
+      </c>
+      <c r="E27">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>302</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>10987</v>
+      </c>
+      <c r="E28">
+        <v>10987</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>303</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>135</v>
+      </c>
+      <c r="E29">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>304</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>3032</v>
+      </c>
+      <c r="E30">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>5888</v>
+      </c>
+      <c r="E32">
+        <v>5888</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>133</v>
+      </c>
+      <c r="E33">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>305</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>2360</v>
+      </c>
+      <c r="E34">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>306</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>1392</v>
+      </c>
+      <c r="E35">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>307</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>137</v>
+      </c>
+      <c r="E36">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>308</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1492</v>
+      </c>
+      <c r="E37">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>309</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>156</v>
+      </c>
+      <c r="E38">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>310</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>148</v>
+      </c>
+      <c r="E39">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>311</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>70</v>
+      </c>
+      <c r="E40">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>10096</v>
+      </c>
+      <c r="E42">
+        <v>10096</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>106</v>
+      </c>
+      <c r="E43">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>312</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>3750</v>
+      </c>
+      <c r="E44">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>313</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>5073</v>
+      </c>
+      <c r="E45">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>314</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>777</v>
+      </c>
+      <c r="E46">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>315</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>115</v>
+      </c>
+      <c r="E47">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>316</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>26</v>
+      </c>
+      <c r="E48">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>317</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>190</v>
+      </c>
+      <c r="E49">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>318</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>59</v>
+      </c>
+      <c r="E50">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>66</v>
+      </c>
+      <c r="E52">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>58</v>
+      </c>
+      <c r="E53">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>319</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>8</v>
+      </c>
+      <c r="E54">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>1680</v>
+      </c>
+      <c r="E56">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>83</v>
+      </c>
+      <c r="E57">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>320</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>205</v>
+      </c>
+      <c r="E58">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>321</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>997</v>
+      </c>
+      <c r="E59">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>322</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>11</v>
+      </c>
+      <c r="E60">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>323</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>153</v>
+      </c>
+      <c r="E61">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>324</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>148</v>
+      </c>
+      <c r="E62">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>76</v>
+      </c>
+      <c r="E63">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>326</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>7</v>
+      </c>
+      <c r="E64">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>7072</v>
+      </c>
+      <c r="E66">
+        <v>7072</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>181</v>
+      </c>
+      <c r="E67">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>327</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>6399</v>
+      </c>
+      <c r="E68">
+        <v>6399</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>328</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>245</v>
+      </c>
+      <c r="E69">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>329</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>16</v>
+      </c>
+      <c r="E70">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>330</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>134</v>
+      </c>
+      <c r="E71">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>331</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>15</v>
+      </c>
+      <c r="E72">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>332</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>11</v>
+      </c>
+      <c r="E73">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>333</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>71</v>
+      </c>
+      <c r="E74">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>12</v>
+      </c>
+      <c r="B76" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>4221</v>
+      </c>
+      <c r="E76">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>89</v>
+      </c>
+      <c r="E77">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>334</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>950</v>
+      </c>
+      <c r="E78">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>335</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>839</v>
+      </c>
+      <c r="E79">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>336</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>190</v>
+      </c>
+      <c r="E80">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>337</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>503</v>
+      </c>
+      <c r="E81">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>338</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>1055</v>
+      </c>
+      <c r="E82">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>339</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>19</v>
+      </c>
+      <c r="E83">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>340</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>576</v>
+      </c>
+      <c r="E84">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>13</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>37</v>
+      </c>
+      <c r="E86">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>18</v>
+      </c>
+      <c r="E87">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>341</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>13</v>
+      </c>
+      <c r="E88">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>342</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>4</v>
+      </c>
+      <c r="E89">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>343</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>2</v>
+      </c>
+      <c r="E90">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>73</v>
+      </c>
+      <c r="E92">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>25</v>
+      </c>
+      <c r="E93">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>344</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>31</v>
+      </c>
+      <c r="E94">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>345</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>10</v>
+      </c>
+      <c r="E95">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>346</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>7</v>
+      </c>
+      <c r="E96">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>15</v>
+      </c>
+      <c r="B98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>917</v>
+      </c>
+      <c r="E98">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" t="s">
+        <v>30</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>26</v>
+      </c>
+      <c r="E99">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>347</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>383</v>
+      </c>
+      <c r="E100">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>348</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>365</v>
+      </c>
+      <c r="E101">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>349</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>2</v>
+      </c>
+      <c r="E102">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>350</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>141</v>
+      </c>
+      <c r="E103">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>24</v>
+      </c>
+      <c r="B105" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>776</v>
+      </c>
+      <c r="E105">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>2</v>
+      </c>
+      <c r="E106">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>351</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>206</v>
+      </c>
+      <c r="E107">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>352</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>544</v>
+      </c>
+      <c r="E108">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>353</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>7</v>
+      </c>
+      <c r="E109">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>354</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>13</v>
+      </c>
+      <c r="E110">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>355</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>356</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>2</v>
+      </c>
+      <c r="E112">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>357</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>2</v>
+      </c>
+      <c r="E113">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>