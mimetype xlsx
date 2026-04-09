--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="MALUKU 2 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="MALUKU 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="MALUKU 6 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="MALUKU 6 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="MALUKU 7 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="MALUKU 7 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="MALUKU 1 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="MALUKU 1 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="MALUKU 2 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="MALUKU 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="MALUKU 3 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="MALUKU 3 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="MALUKU 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="MALUKU 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="MALUKU 5 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="MALUKU 5 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="784">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -110,95 +110,1214 @@
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>MALUKU</t>
   </si>
   <si>
+    <t>810006</t>
+  </si>
+  <si>
+    <t>MALUKU 6</t>
+  </si>
+  <si>
+    <t>8107</t>
+  </si>
+  <si>
+    <t>KEPULAUAN ARU</t>
+  </si>
+  <si>
+    <t>8172</t>
+  </si>
+  <si>
+    <t>KOTA TUAL</t>
+  </si>
+  <si>
+    <t>8102</t>
+  </si>
+  <si>
+    <t>MALUKU TENGGARA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MUMIN REFRA, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>LANURDI SENEN DJABUMIR, S.E.</t>
+  </si>
+  <si>
+    <t>MASAD ALMOHDAR</t>
+  </si>
+  <si>
+    <t>ZAINUDDIN UAR</t>
+  </si>
+  <si>
+    <t>HAMZA RAHAYAAN</t>
+  </si>
+  <si>
+    <t>IRAWATI TAMSEL SIAHAAN, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL AZIS KERUBUN</t>
+  </si>
+  <si>
+    <t>ANDREAS B. LASOL</t>
+  </si>
+  <si>
+    <t>SAUDAH TUANKOTTA/TETHOOL, S.H.</t>
+  </si>
+  <si>
+    <t>YUSTUS REFRA</t>
+  </si>
+  <si>
+    <t>KOLONEL (Purn) KATJE MAILOA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ABNER PAULUS BERUATWARIN</t>
+  </si>
+  <si>
+    <t>MARTHA TEMMAR</t>
+  </si>
+  <si>
+    <t>FITRIA YUNUS</t>
+  </si>
+  <si>
+    <t>ACHMAD FAUZI RAHARENG</t>
+  </si>
+  <si>
+    <t>FAUZIAH RENTUA</t>
+  </si>
+  <si>
+    <t>BENHUR GEORGE WATUBUN, S.T.</t>
+  </si>
+  <si>
+    <t>ESEBIUS UTHA SAFSAFUBUN</t>
+  </si>
+  <si>
+    <t>OLIVA LASOL</t>
+  </si>
+  <si>
+    <t>FRANS E. D. LEUNUPUN</t>
+  </si>
+  <si>
+    <t>MUHAMAD SALEH NANAT</t>
+  </si>
+  <si>
+    <t>MARIA LINCE BADIDI</t>
+  </si>
+  <si>
+    <t>SELESTINUS JAMLEAN, S.T.</t>
+  </si>
+  <si>
+    <t>MEILANI OKTOVINA KAILEM</t>
+  </si>
+  <si>
+    <t>Drs. YUNUS SERANG, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. ROMELUS FAR FAR, M.Si.</t>
+  </si>
+  <si>
+    <t>DIAN ANGELIA BETAUBUN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABDULLAH A. HANUBUN, S.Sos</t>
+  </si>
+  <si>
+    <t>MARIA BETAUBUN</t>
+  </si>
+  <si>
+    <t>MENASE BOGER, S.Pd.</t>
+  </si>
+  <si>
+    <t>EVA FRANSINA BALUBUN, S.Pt.</t>
+  </si>
+  <si>
+    <t>FREDEK METENGUN</t>
+  </si>
+  <si>
+    <t>JUSTINA RENJAAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZAN RAHAWARIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NOOR AZIZAH</t>
+  </si>
+  <si>
+    <t>MASNA TANARUBUN</t>
+  </si>
+  <si>
+    <t>GERARDUS LEREBULAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS WATRATAN</t>
+  </si>
+  <si>
+    <t>KORNELES GALANJINJINAY, S. Ip.</t>
+  </si>
+  <si>
+    <t>HENDRIKUS OHOIRAT</t>
+  </si>
+  <si>
+    <t>MARIANA NOYA, S.Hut., M.M.</t>
+  </si>
+  <si>
+    <t>WILLIAM BOTHMIR</t>
+  </si>
+  <si>
+    <t>GUSTAP ORUN</t>
+  </si>
+  <si>
+    <t>STEPANUS KARMOMJANAN, S.Th.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM LETSOIN, S.Sos., M.Pd.</t>
+  </si>
+  <si>
+    <t>SARAH MERLIN WELERUBUN</t>
+  </si>
+  <si>
+    <t>SUPRIYONO TUKLOY, S.Pd.</t>
+  </si>
+  <si>
+    <t>FARADILA KABALMAY</t>
+  </si>
+  <si>
+    <t>IRENE RUT KOMAL, S.Pd.</t>
+  </si>
+  <si>
+    <t>FIRDAUS RENUAT, S.H.</t>
+  </si>
+  <si>
+    <t>RUSTAM BUGIS</t>
+  </si>
+  <si>
+    <t>HASAN RENIURYAAN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>AHER ONOLY, S.E.</t>
+  </si>
+  <si>
+    <t>NINGRUM SOLAIMAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HUBERTINA IDA LASOL, S.Ip</t>
+  </si>
+  <si>
+    <t>HEDER ALI RAHAYAAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEBBY RHENA MUZRIFAH, S.E.</t>
+  </si>
+  <si>
+    <t>DANIEL LABUEM, A.Md.</t>
+  </si>
+  <si>
+    <t>YE HUSEIN ALHAMID, S.A.P.</t>
+  </si>
+  <si>
+    <t>LUKY JOSIAS KUDUBUN</t>
+  </si>
+  <si>
+    <t>WARDATU UWAR, S.P.</t>
+  </si>
+  <si>
+    <t>KORNELI MADUBUN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. RIKHARDUS UFIE, M.T.</t>
+  </si>
+  <si>
+    <t>MIKA KUBOL</t>
+  </si>
+  <si>
+    <t>PUTRI PRISILIA ASRY</t>
+  </si>
+  <si>
+    <t>Ir. KORNELES SEDUBUN</t>
+  </si>
+  <si>
+    <t>ANDARIAS RUMLAWANG</t>
+  </si>
+  <si>
+    <t>SULEMAN LETSOIN, S.H.I.</t>
+  </si>
+  <si>
+    <t>AWALUDDIN RADO</t>
+  </si>
+  <si>
+    <t>ILONA IRENA GUTANDJALA, M.MSI.</t>
+  </si>
+  <si>
+    <t>AHAD TAMNGE</t>
+  </si>
+  <si>
+    <t>WILLIAN ARTHUR DUMGAIR</t>
+  </si>
+  <si>
+    <t>SUMIYATI BUGIS</t>
+  </si>
+  <si>
+    <t>YOLANDA GAMARBOBIR</t>
+  </si>
+  <si>
+    <t>LAURENTIA FATLOLON</t>
+  </si>
+  <si>
+    <t>PORTINATUS SELFANAY, S.IP</t>
+  </si>
+  <si>
+    <t>LELKIORMASA SISILIA TIVEN</t>
+  </si>
+  <si>
+    <t>MORIANA NARHAYAAN</t>
+  </si>
+  <si>
+    <t>HUSIN KATMAS</t>
+  </si>
+  <si>
+    <t>ADELINA GOLAP</t>
+  </si>
+  <si>
+    <t>IDRUS RUMATIGA</t>
+  </si>
+  <si>
+    <t>ABDUL GANI RENLEEUW, S.T.</t>
+  </si>
+  <si>
+    <t>PAULINA ALIDA WELAFUBUN</t>
+  </si>
+  <si>
+    <t>PETRUS EMANUEL TEMORUBUN, S.Ip.</t>
+  </si>
+  <si>
+    <t>COSMAS DAMIANUS RAHAWARIN</t>
+  </si>
+  <si>
+    <t>WEMPI GAITE</t>
+  </si>
+  <si>
+    <t>ERENE JULIEN SALEKY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI DARAKAY.,SH</t>
+  </si>
+  <si>
+    <t>NOVA JUANDA MATURBONGS</t>
+  </si>
+  <si>
+    <t>ELWEN ROY PATTIASINA, S.E.</t>
+  </si>
+  <si>
+    <t>HASYIM RAHAYAAN, S.H.</t>
+  </si>
+  <si>
+    <t>NURUL AFIFI LOBUBUN</t>
+  </si>
+  <si>
+    <t>DOMINGGUS LENGAM</t>
+  </si>
+  <si>
+    <t>Dr. ELY STEVEN INGRATUBUN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HARDIYANTI RUKMANA MOCHTAR</t>
+  </si>
+  <si>
+    <t>NURYANI ENDERU</t>
+  </si>
+  <si>
+    <t>MUH NAHWAN MATDOAN, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. NOCH ALBERT RAHAKBAUW</t>
+  </si>
+  <si>
+    <t>PAULUS KARMEL AYOMI, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>YUNI CHANDRA JAFLEAN</t>
+  </si>
+  <si>
+    <t>JEKSON ZEFA FABREAT NGABALIN, S.Kep</t>
+  </si>
+  <si>
+    <t>YULLEN CARLA PAPILAYA</t>
+  </si>
+  <si>
+    <t>KHOE SHIELLA</t>
+  </si>
+  <si>
+    <t>PETRUS BATYANAN</t>
+  </si>
+  <si>
+    <t>FRANSISKUS IPIN SAFSAFUBUN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISSA RAHARUSUN</t>
+  </si>
+  <si>
+    <t>AGNES MARGARETHA RENYUT</t>
+  </si>
+  <si>
+    <t>WELHELM DANIEL KURNALA, SH, M.Si</t>
+  </si>
+  <si>
+    <t>ERNY UBYAAN</t>
+  </si>
+  <si>
+    <t>FELEKS YANUBI, S.Sos</t>
+  </si>
+  <si>
+    <t>HENDRIK BERCE UNEPUTTY</t>
+  </si>
+  <si>
+    <t>DEMIANUS LAIMASIAN</t>
+  </si>
+  <si>
+    <t>HERIETJE HENDERINA LOKOLLO</t>
+  </si>
+  <si>
+    <t>NAUFAL. A KARIM, S.P</t>
+  </si>
+  <si>
+    <t>HADY DJUMAIDY SALEH</t>
+  </si>
+  <si>
+    <t>BATAVIA RAHMAWATI TAMHER</t>
+  </si>
+  <si>
+    <t>IRHAMNI ARIF HANUBUN, S.Sos</t>
+  </si>
+  <si>
+    <t>ADE IRWAN, S.Hut.</t>
+  </si>
+  <si>
+    <t>HILDA MUSA, S.E</t>
+  </si>
+  <si>
+    <t>MUHAMAD CHRISMAN RENHORAN, S.E</t>
+  </si>
+  <si>
+    <t>SAFARUDIN FAKAUBUN, S.E</t>
+  </si>
+  <si>
+    <t>810007</t>
+  </si>
+  <si>
+    <t>MALUKU 7</t>
+  </si>
+  <si>
+    <t>8103</t>
+  </si>
+  <si>
+    <t>KEPULAUAN TANIMBAR</t>
+  </si>
+  <si>
+    <t>8108</t>
+  </si>
+  <si>
+    <t>MALUKU BARAT DAYA</t>
+  </si>
+  <si>
+    <t>HANOK BATLAYAR</t>
+  </si>
+  <si>
+    <t>MEFIBOSET YARANMASA</t>
+  </si>
+  <si>
+    <t>EDELINA K. SAINI NDRITY, S.K.M.</t>
+  </si>
+  <si>
+    <t>SUPRIANTO LOUK, S.E.</t>
+  </si>
+  <si>
+    <t>EVI, S.K.M.</t>
+  </si>
+  <si>
+    <t>MELKIANUS SAIRDEKUT</t>
+  </si>
+  <si>
+    <t>SUANTHIE JOHN LAIPENY</t>
+  </si>
+  <si>
+    <t>LIENCE DOORCIE NGILAMELE</t>
+  </si>
+  <si>
+    <t>OYANG OBET NEGO PETRUSZ</t>
+  </si>
+  <si>
+    <t>YOSEFA MATANUBUN</t>
+  </si>
+  <si>
+    <t>ANDREAS J. W. TABORAT</t>
+  </si>
+  <si>
+    <t>YAN ZAMORA NOACH, S.P.</t>
+  </si>
+  <si>
+    <t>GRACE ORNO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dr. ADOLOF BORMASA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>WINDA MIRYAM PAKNIANY</t>
+  </si>
+  <si>
+    <t>ANOS YERMIAS, S.Sos.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS RANGKORE</t>
+  </si>
+  <si>
+    <t>SHYERLY YULITA MARKOES, S.Pi.</t>
+  </si>
+  <si>
+    <t>Ir. FRITS KERLELY</t>
+  </si>
+  <si>
+    <t>WUNUHALONO. H.E.D. DAHAKLORY, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>FRITS FREDRIKO PERA, S.Th.</t>
+  </si>
+  <si>
+    <t>Drs. ESTHEPANUS. L. SILETY, M.Si.</t>
+  </si>
+  <si>
+    <t>MALFINA SOCH, S.Sos., M.Kes.</t>
+  </si>
+  <si>
+    <t>KLARCI NAWALY</t>
+  </si>
+  <si>
+    <t>RICHO AMUKUAMAN KUDMASA, S.H.</t>
+  </si>
+  <si>
+    <t>JACOB MARKUS MANAHA</t>
+  </si>
+  <si>
+    <t>WIDYAWATI MULYATI LOYRA</t>
+  </si>
+  <si>
+    <t>LAMBERTH TATANG, A.Md.</t>
+  </si>
+  <si>
+    <t>YERMIA SILETTY, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. NATANIEL YERUSA</t>
+  </si>
+  <si>
+    <t>ETHA WULANDARI TERIOLA</t>
+  </si>
+  <si>
+    <t>YOPPY FRANS MANUNWEMBUN, S.A.P.</t>
+  </si>
+  <si>
+    <t>DEWY SARTIKA BATSERAN</t>
+  </si>
+  <si>
+    <t>THIODORUS GASPERS</t>
+  </si>
+  <si>
+    <t>YANITHA KAPASIANG, S.H.</t>
+  </si>
+  <si>
+    <t>YUSTUS RANGKORATAT</t>
+  </si>
+  <si>
+    <t>Ir. CHRESTINA DADIARA</t>
+  </si>
+  <si>
+    <t>MARIA THERESIA THIOEMBUN, S.Ak.</t>
+  </si>
+  <si>
+    <t>AMSTRONG MARINUS LOUPATTY, S.Pi.</t>
+  </si>
+  <si>
+    <t>EMANUEL RERESSY</t>
+  </si>
+  <si>
+    <t>JENNY NOVA MONATEN</t>
+  </si>
+  <si>
+    <t>JON WESLI YOKTERI</t>
+  </si>
+  <si>
+    <t>YOSEFINA BERTHA PLAILAKA</t>
+  </si>
+  <si>
+    <t>ERIC ANGKIE</t>
+  </si>
+  <si>
+    <t>HENGKY RICARDO .A. PELATA, S.E.</t>
+  </si>
+  <si>
+    <t>IDA OLINGER</t>
+  </si>
+  <si>
+    <t>Drs. ARIE ANTHON KELIDUAN</t>
+  </si>
+  <si>
+    <t>SARCE SOMALAY</t>
+  </si>
+  <si>
+    <t>JUNUS KAREL PAULUS TIPKA</t>
+  </si>
+  <si>
+    <t>MAGDALENA JOSSSTENSZ</t>
+  </si>
+  <si>
+    <t>THEODORUS FADIRSYAIR</t>
+  </si>
+  <si>
+    <t>HENI RETNANI TIPKA DR</t>
+  </si>
+  <si>
+    <t>JOSEPH FASSE</t>
+  </si>
+  <si>
+    <t>IZAK MARKUS</t>
+  </si>
+  <si>
+    <t>SEMUEL DE FRETES</t>
+  </si>
+  <si>
+    <t>MARIA GORETY LOLONLUN</t>
+  </si>
+  <si>
+    <t>VICTOR FREDY FRANS</t>
+  </si>
+  <si>
+    <t>JECKLIN F SILETTY</t>
+  </si>
+  <si>
+    <t>JEFFRY JARAN</t>
+  </si>
+  <si>
+    <t>YESRY LOLOPALY</t>
+  </si>
+  <si>
+    <t>REBEKA LETSOIN, S.A.B.</t>
+  </si>
+  <si>
+    <t>NORY TEFTUTUL</t>
+  </si>
+  <si>
+    <t>FRENCIES BAKKER, S.E.</t>
+  </si>
+  <si>
+    <t>PETRUS. C. ANGWARMASE, S.Sos</t>
+  </si>
+  <si>
+    <t>KIMDEVITS B. MARCUS, S.H</t>
+  </si>
+  <si>
+    <t>MAURA MALINDIR</t>
+  </si>
+  <si>
+    <t>WILSON ZACHARIAS POOROE</t>
+  </si>
+  <si>
+    <t>MARTHA MARIA MAGDALENA LEIWAKABESSY</t>
+  </si>
+  <si>
+    <t>SEMUEL LETELAY</t>
+  </si>
+  <si>
+    <t>FORNER CHRISTOFOL SANAMASE</t>
+  </si>
+  <si>
+    <t>CHRISTINA KELIWULAN</t>
+  </si>
+  <si>
+    <t>MATILDA SONGUPNUAN</t>
+  </si>
+  <si>
+    <t>ALOYWISUS LAMERE, SE.</t>
+  </si>
+  <si>
+    <t>Drs. NIKOLAUS NGELJARATAN</t>
+  </si>
+  <si>
+    <t>SIMON STEWART LUARMASSE</t>
+  </si>
+  <si>
+    <t>JOLANDINA PERMAHA</t>
+  </si>
+  <si>
+    <t>SEBASTINUS BATLAYERI</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>810001</t>
+  </si>
+  <si>
+    <t>MALUKU 1</t>
+  </si>
+  <si>
+    <t>8171</t>
+  </si>
+  <si>
+    <t>KOTA AMBON</t>
+  </si>
+  <si>
+    <t>ARY SAHERTIAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. DARUL KUTNI TUHEPALY</t>
+  </si>
+  <si>
+    <t>REGINA LATUHERU, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>MALAKA YALUHUN</t>
+  </si>
+  <si>
+    <t>SUGYANTO MANUJI, S.E.</t>
+  </si>
+  <si>
+    <t>YENI MANE, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MUHAJIRIN SYUKUR MARUAPEY, S.H.</t>
+  </si>
+  <si>
+    <t>SITI YOURSZIDA NIRWAN</t>
+  </si>
+  <si>
+    <t>SABARUDIN RERY, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>JOHAN JOHANIS LEWERISSA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DJUMINAH RATNA DJUWITA, S.H.</t>
+  </si>
+  <si>
+    <t>STEVEN LIE</t>
+  </si>
+  <si>
+    <t>STENLI ETWIN ALAKAMAN, S.H.</t>
+  </si>
+  <si>
+    <t>MAGDALENA A. MONIHARAPON</t>
+  </si>
+  <si>
+    <t>Drs. BENEDICTUS SELANNO, M.Si.</t>
+  </si>
+  <si>
+    <t>CORNELIA RIKUMAHU</t>
+  </si>
+  <si>
+    <t>ELISA BARNABAS PATTIWAELLAPIA, S.T.</t>
+  </si>
+  <si>
+    <t>ACHMAD SOFJAN</t>
+  </si>
+  <si>
+    <t>Ir. THOBYHEND J. M. SAHUREKA</t>
+  </si>
+  <si>
+    <t>JOHAN RAHANTOKNAM</t>
+  </si>
+  <si>
+    <t>VITA THENU</t>
+  </si>
+  <si>
+    <t>Drs. LUCKY WATTIMURY, M.Si</t>
+  </si>
+  <si>
+    <t>JAFET DAMAMAIN</t>
+  </si>
+  <si>
+    <t>BLANDINA MOLLE</t>
+  </si>
+  <si>
+    <t>MOHAMAD TADI SALAMPESSY</t>
+  </si>
+  <si>
+    <t>PAULUS KASTANYA</t>
+  </si>
+  <si>
+    <t>RITTA ERLINA LEKATOMPESSY, S.P</t>
+  </si>
+  <si>
+    <t>RICHARD RAHAKBAUW, S.H.</t>
+  </si>
+  <si>
+    <t>ABNER TIMISELA, S.Si.</t>
+  </si>
+  <si>
+    <t>MADIARTY</t>
+  </si>
+  <si>
+    <t>DEREK LOUPATTY, S.H.</t>
+  </si>
+  <si>
+    <t>IBNU HENDRO WIBOWO, M.T.</t>
+  </si>
+  <si>
+    <t>TIFANY HATULELY, A.Md. Keb.</t>
+  </si>
+  <si>
+    <t>JOGA PAPILAYA</t>
+  </si>
+  <si>
+    <t>LUSIA PASANEA, S.Sos.</t>
+  </si>
+  <si>
+    <t>FAISAL LATUCONSINA, S.H.</t>
+  </si>
+  <si>
+    <t>HAMDANI LATURUA, S.H.</t>
+  </si>
+  <si>
+    <t>RANDY P NANULAITTA</t>
+  </si>
+  <si>
+    <t>Ir. RIMANIAR JULINDRA HETHARIA, S.T., IPP</t>
+  </si>
+  <si>
+    <t>ABDURASID WOKANUBUN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD RISAL SAMAL, S.T</t>
+  </si>
+  <si>
+    <t>SUSANA ROMEUN RAPRAP</t>
+  </si>
+  <si>
+    <t>Drs. ABNER TIMISELA, M.Si</t>
+  </si>
+  <si>
+    <t>SEHAT HAYOTO</t>
+  </si>
+  <si>
+    <t>FALKY EDUARD PARERA, S.H.</t>
+  </si>
+  <si>
+    <t>RUBEN SETIAWAN</t>
+  </si>
+  <si>
+    <t>MARTHEN KULALEEN</t>
+  </si>
+  <si>
+    <t>NONA AILAUW HATAPAYO, S.Sos</t>
+  </si>
+  <si>
+    <t>FRANS JOHAN HUKA</t>
+  </si>
+  <si>
+    <t>RENALDO BREMER</t>
+  </si>
+  <si>
+    <t>DOROTHEA CAROLINA PAAIS</t>
+  </si>
+  <si>
+    <t>APELES LETTY</t>
+  </si>
+  <si>
+    <t>MAGLON KILYON KOLAUW</t>
+  </si>
+  <si>
+    <t>JOMIMA BATLAJERI</t>
+  </si>
+  <si>
+    <t>INDRA GUNAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>R. AYU HINDUN SUHITA HASANUSI, S.Sos.</t>
+  </si>
+  <si>
+    <t>DAVID BALLY, S.T.</t>
+  </si>
+  <si>
+    <t>JEMMY HERLIN LEKATOMPESSY</t>
+  </si>
+  <si>
+    <t>ASPENAS HAULUSSY</t>
+  </si>
+  <si>
+    <t>ROSINTA SARMALINO AKTAWALORA</t>
+  </si>
+  <si>
+    <t>FIRDAWATY TOISUTTA</t>
+  </si>
+  <si>
+    <t>SAIFUL KWAIRUMARATU</t>
+  </si>
+  <si>
+    <t>SAHRUN WALLY</t>
+  </si>
+  <si>
+    <t>ROSTINA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>YUSUF WALLY, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>SAIDNA SYARIFUL AZHAR BIN TAHER, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>DUDI USMAN SAHUPALA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARDIN WALI</t>
+  </si>
+  <si>
+    <t>DEWI BIN UMAR, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SULAIMAN WASAHUA, M.Si.</t>
+  </si>
+  <si>
+    <t>KARTINI ABDUL RASYID</t>
+  </si>
+  <si>
+    <t>SUCIMAN TUHUTERU</t>
+  </si>
+  <si>
+    <t>Drs. IZAAC ALEXANDER SAIMIMA</t>
+  </si>
+  <si>
+    <t>PETRUS DODDIE WIDODO LATUHARHARY</t>
+  </si>
+  <si>
+    <t>ELSJE IRENE J KIRIWENNO</t>
+  </si>
+  <si>
+    <t>FREDDY KAREL TAMAELA, S.AP.</t>
+  </si>
+  <si>
+    <t>MULYANA PRASETYA TUKLOY</t>
+  </si>
+  <si>
+    <t>NINING WALI</t>
+  </si>
+  <si>
+    <t>JUNUS SOUKOTTA, S.Pd</t>
+  </si>
+  <si>
+    <t>MAGDALENA LETWAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>ICHWAN GARWAN</t>
+  </si>
+  <si>
+    <t>ACHMAD OHORELLA, S.I.P.</t>
+  </si>
+  <si>
+    <t>EDDYSON SARIMANELLA, S.H.</t>
+  </si>
+  <si>
+    <t>VERNA VONNY PATTIPAWAE, S.Pd.</t>
+  </si>
+  <si>
+    <t>JOSEPH TENGKERY, S.Pd.</t>
+  </si>
+  <si>
+    <t>ERIK SIMATAUW, S.H.</t>
+  </si>
+  <si>
+    <t>MARGIE SASKIA MUSTAMU</t>
+  </si>
+  <si>
+    <t>dr. CONNY SELVANA MUSKITTA</t>
+  </si>
+  <si>
+    <t>OKTOVIANUS MAHULETTE, A.Md.</t>
+  </si>
+  <si>
+    <t>Drs. SIMON NAHAK</t>
+  </si>
+  <si>
+    <t>Drs. MARTHIN KEILUHU</t>
+  </si>
+  <si>
+    <t>ACHMAD ASSAGAF</t>
+  </si>
+  <si>
+    <t>APRIYANTI WIDYA TAHAPARY</t>
+  </si>
+  <si>
+    <t>IBRAHIM SIAUTA</t>
+  </si>
+  <si>
+    <t>NELVIA KANONI</t>
+  </si>
+  <si>
+    <t>BARED NENDISA</t>
+  </si>
+  <si>
+    <t>ANJELINA DAENG MACORA</t>
+  </si>
+  <si>
+    <t>AHMAD SILARATUBUN</t>
+  </si>
+  <si>
+    <t>NITA BIN UMAR, S.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TAUFIK SAIMIMA</t>
+  </si>
+  <si>
+    <t>JEFFRY HITIJAHUBESSY</t>
+  </si>
+  <si>
+    <t>Ir. ZAINUDDIN BARIANA SYUKUR</t>
+  </si>
+  <si>
+    <t>WA ODE SERNATIAH</t>
+  </si>
+  <si>
+    <t>ASRI MASRY, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL HALIL HATALA</t>
+  </si>
+  <si>
+    <t>GAMAR SOMUAL, A.Md.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD CHAILI SYUKUR</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ISA LITILOLY</t>
+  </si>
+  <si>
+    <t>AIDJARANG KAPLALE</t>
+  </si>
+  <si>
+    <t>IDA ROHANI SYAUTA</t>
+  </si>
+  <si>
+    <t>SHALEHA GUSTRIYATI TUANAYA</t>
+  </si>
+  <si>
+    <t>dr. ELVIANA M. E. PATTIASINA/M, S.Ked.</t>
+  </si>
+  <si>
+    <t>Ir. M. MAXS SAHUSILAWANE</t>
+  </si>
+  <si>
+    <t>DONNY KENNY HEHAKAYA, Amd.</t>
+  </si>
+  <si>
+    <t>OCTOVIANUS JOHN WATTIMENA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ODE AULIA RAHIM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ISYE ROSITA</t>
+  </si>
+  <si>
+    <t>ERLANDO MARIO TITIHALAWA</t>
+  </si>
+  <si>
+    <t>VERRA KIESSYA, S.Tr.T.I.</t>
+  </si>
+  <si>
+    <t>FRANGKY RICHAD HEHANUSSA, S.H.</t>
+  </si>
+  <si>
+    <t>RONALD ADRIAAN KNEEFEL</t>
+  </si>
+  <si>
+    <t>AGUSTINUS PICAL, S.T</t>
+  </si>
+  <si>
+    <t>YAKOMINA NELCI HALIRAT</t>
+  </si>
+  <si>
+    <t>RECKY JACOBUS TANASALE</t>
+  </si>
+  <si>
+    <t>EDISON PATTY, S.Sos</t>
+  </si>
+  <si>
+    <t>IDA FARIDA TOMASOA</t>
+  </si>
+  <si>
+    <t>ALFONSIUS TERWARAT</t>
+  </si>
+  <si>
+    <t>REMELIA HENDERIKA LEONORA LATUIHAMALLO</t>
+  </si>
+  <si>
+    <t>DOMINGGUS AYAL, S.P.</t>
+  </si>
+  <si>
+    <t>ROBBY BERNADUS GASPERSZ, S.H.</t>
+  </si>
+  <si>
+    <t>AGUSTHINUS LOMO</t>
+  </si>
+  <si>
+    <t>HENDERJETA R. MUSKITTA., DRG</t>
+  </si>
+  <si>
+    <t>STEWARD RICHARDO METIARY</t>
+  </si>
+  <si>
+    <t>MARLEN MANUPUTTY</t>
+  </si>
+  <si>
+    <t>SIMON TONICARTES KEWILAA</t>
+  </si>
+  <si>
+    <t>ELLEN NOVILENSIA KURMASELA</t>
+  </si>
+  <si>
+    <t>JEFRI LIMPAHALA</t>
+  </si>
+  <si>
+    <t>MARIO LAWALATA, S.T.</t>
+  </si>
+  <si>
+    <t>ROVIK AKBAR AFIFUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>MUH NUR DAIYAN TAWAINELLA, S.E.</t>
+  </si>
+  <si>
+    <t>SUNARSIH IS NURLETTE/T</t>
+  </si>
+  <si>
+    <t>RA. INDRI YULIA HASSANNUSI</t>
+  </si>
+  <si>
+    <t>AJID TOMAGOLA, S.Sos</t>
+  </si>
+  <si>
+    <t>BASRI ATTAMIMI</t>
+  </si>
+  <si>
+    <t>KURAISYIN LAITUPA</t>
+  </si>
+  <si>
+    <t>LA YAPI II</t>
+  </si>
+  <si>
+    <t>SALMA</t>
+  </si>
+  <si>
+    <t>DATIES ABDUL HAMID, S.H.</t>
+  </si>
+  <si>
+    <t>WATTY BANAPON, S.E.</t>
+  </si>
+  <si>
+    <t>DESY ISMAWATI KIBAS</t>
+  </si>
+  <si>
+    <t>HARDI REZA PESSY</t>
+  </si>
+  <si>
+    <t>SITI MUTMAINNAH</t>
+  </si>
+  <si>
+    <t>INDAH ANJALINA</t>
+  </si>
+  <si>
+    <t>NURWINDA LA MURSALIM</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FATCHURAHIM, S.I.Kom.</t>
+  </si>
+  <si>
     <t>810002</t>
   </si>
   <si>
     <t>MALUKU 2</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>BURU</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>BURU SELATAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>IKRAM UMASUGI, S.E.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>NINA BATUATAS, S.H., M.H.</t>
   </si>
   <si>
     <t>AMIR MAHMUD BUTON</t>
   </si>
   <si>
     <t>ASMA TOMIA</t>
   </si>
   <si>
     <t>SAMSUL SAMPULAWA</t>
   </si>
   <si>
     <t>NIKSON BATUWAEL</t>
   </si>
   <si>
     <t>GUSMAN BUTON, S.Pd.</t>
   </si>
   <si>
     <t>FARAH YULITA</t>
   </si>
   <si>
     <t>JULEHA TITAWAEL, S.H.</t>
   </si>
   <si>
     <t>ABAS LESNUSSA</t>
@@ -374,56 +1493,50 @@
   <si>
     <t>OLIFIA HUKUNALA</t>
   </si>
   <si>
     <t>MAKO WAEMESE</t>
   </si>
   <si>
     <t>JOHANIS LESNUSSA</t>
   </si>
   <si>
     <t>ABD. AZIZ HENTIHU, S.E</t>
   </si>
   <si>
     <t>MASRUDIN SOLISSA, S.E</t>
   </si>
   <si>
     <t>SURAYS LEWARU, S.Ag</t>
   </si>
   <si>
     <t>DALI FAHRUL SYARIFUDIN</t>
   </si>
   <si>
     <t>EMMY TAN</t>
   </si>
   <si>
-    <t>PBB</t>
-[...4 lines deleted...]
-  <si>
     <t>810003</t>
   </si>
   <si>
     <t>MALUKU 3</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>MALUKU TENGAH</t>
   </si>
   <si>
     <t>RUSLAN HURASAN, S.E., M.I.Kom., Ph.D.</t>
   </si>
   <si>
     <t>FAHRUDIN HAYOTO, S.H.I.</t>
   </si>
   <si>
     <t>HABIBA PELU, SP., M.Si.</t>
   </si>
   <si>
     <t>SALEH TUAHUNS, S.Sos.</t>
   </si>
   <si>
     <t>MOH SUKRI WAILISSA</t>
@@ -1275,1163 +2388,50 @@
     <t>ANGGELINA MATURBONGS</t>
   </si>
   <si>
     <t>WILLEM BENDJAMIN PARIAMA</t>
   </si>
   <si>
     <t>SOUHALY ROBERTH</t>
   </si>
   <si>
     <t>JOHANNA O. LATULOMA</t>
   </si>
   <si>
     <t>SARPUDDIN LITILOLY, S.AP</t>
   </si>
   <si>
     <t>LUTFI RUMBIA</t>
   </si>
   <si>
     <t>DIANA ELWARIN, S.Sos</t>
   </si>
   <si>
     <t>JAFAR PATTY</t>
   </si>
   <si>
     <t>HESTI, S.Pd</t>
-  </si>
-[...1111 lines deleted...]
-    <t>MUHAMMAD FATCHURAHIM, S.I.Kom.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2785,12453 +2785,11294 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>413</v>
+        <v>485</v>
       </c>
       <c r="D2" t="s">
-        <v>414</v>
+        <v>486</v>
       </c>
       <c r="E2" t="s">
-        <v>415</v>
+        <v>487</v>
       </c>
       <c r="F2" t="s">
-        <v>416</v>
+        <v>488</v>
       </c>
       <c r="G2">
-        <v>6464</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>2988</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>7362</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>2942</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>4712</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>846</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>809</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>2687</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>1017</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>5509</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>1180</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>1364</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>5462</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>482</v>
+        <v>0</v>
       </c>
       <c r="U2">
-        <v>7797</v>
+        <v>0</v>
       </c>
       <c r="V2">
-        <v>3609</v>
+        <v>0</v>
       </c>
       <c r="W2">
-        <v>55230</v>
+        <v>0</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>418</v>
+        <v>33</v>
       </c>
       <c r="G3">
-        <v>4188</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>2424</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>4301</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>6246</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>4254</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>192</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>1188</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>5273</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>635</v>
+        <v>0</v>
       </c>
       <c r="P3">
-        <v>6252</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>426</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>1670</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>4407</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>988</v>
+        <v>0</v>
       </c>
       <c r="U3">
-        <v>1240</v>
+        <v>0</v>
       </c>
       <c r="V3">
-        <v>2237</v>
+        <v>0</v>
       </c>
       <c r="W3">
-        <v>45921</v>
-[...129 lines deleted...]
-        <v>172697</v>
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>33</v>
-      </c>
-[...6347 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>10753</v>
+        <v>0</v>
       </c>
       <c r="E2">
-        <v>10753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>651</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>651</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>629</v>
+        <v>489</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>6027</v>
+        <v>0</v>
       </c>
       <c r="E4">
-        <v>6027</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>630</v>
+        <v>490</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>504</v>
+        <v>0</v>
       </c>
       <c r="E5">
-        <v>504</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>631</v>
+        <v>491</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>2231</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>2231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>632</v>
+        <v>492</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>316</v>
+        <v>0</v>
       </c>
       <c r="E7">
-        <v>316</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>633</v>
+        <v>493</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>634</v>
+        <v>494</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="E9">
-        <v>78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>635</v>
+        <v>495</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D10">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="E10">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>636</v>
+        <v>496</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11">
-        <v>142</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>142</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>637</v>
+        <v>497</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D12">
-        <v>489</v>
+        <v>0</v>
       </c>
       <c r="E12">
-        <v>489</v>
-[...4 lines deleted...]
-      <c r="A14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>498</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
         <v>2</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B15" t="s">
         <v>7</v>
       </c>
-      <c r="C14" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>1436</v>
+        <v>0</v>
       </c>
       <c r="E15">
-        <v>1436</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16">
-        <v>1</v>
+      <c r="A16" t="s">
+        <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>638</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>12805</v>
+        <v>0</v>
       </c>
       <c r="E16">
-        <v>12805</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>639</v>
+        <v>499</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17">
-        <v>1139</v>
+        <v>0</v>
       </c>
       <c r="E17">
-        <v>1139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>640</v>
+        <v>500</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="E18">
-        <v>324</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>641</v>
+        <v>501</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19">
-        <v>297</v>
+        <v>0</v>
       </c>
       <c r="E19">
-        <v>297</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>642</v>
+        <v>502</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>315</v>
+        <v>0</v>
       </c>
       <c r="E20">
-        <v>315</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>643</v>
+        <v>503</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21">
-        <v>2603</v>
+        <v>0</v>
       </c>
       <c r="E21">
-        <v>2603</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>644</v>
+        <v>504</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>699</v>
+        <v>0</v>
       </c>
       <c r="E22">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>645</v>
+        <v>505</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>536</v>
+        <v>0</v>
       </c>
       <c r="E23">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>506</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
         <v>9</v>
       </c>
-      <c r="B24" t="s">
-[...12 lines deleted...]
-    <row r="25"/>
+      <c r="B25" t="s">
+        <v>507</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>508</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D26">
-        <v>17632</v>
+        <v>0</v>
       </c>
       <c r="E26">
-        <v>17632</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27"/>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>647</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>2885</v>
+        <v>0</v>
       </c>
       <c r="E28">
-        <v>2885</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29">
-        <v>2</v>
+      <c r="A29" t="s">
+        <v>32</v>
       </c>
       <c r="B29" t="s">
-        <v>648</v>
+        <v>32</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>1840</v>
+        <v>0</v>
       </c>
       <c r="E29">
-        <v>1840</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>649</v>
+        <v>509</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>1022</v>
+        <v>0</v>
       </c>
       <c r="E30">
-        <v>1022</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>650</v>
+        <v>510</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D31">
-        <v>4043</v>
+        <v>0</v>
       </c>
       <c r="E31">
-        <v>4043</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>651</v>
+        <v>511</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32">
-        <v>3423</v>
+        <v>0</v>
       </c>
       <c r="E32">
-        <v>3423</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>652</v>
+        <v>512</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33">
-        <v>213</v>
+        <v>0</v>
       </c>
       <c r="E33">
-        <v>213</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>653</v>
+        <v>513</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D34">
-        <v>643</v>
+        <v>0</v>
       </c>
       <c r="E34">
-        <v>643</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>654</v>
+        <v>514</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D35">
-        <v>2207</v>
+        <v>0</v>
       </c>
       <c r="E35">
-        <v>2207</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>655</v>
+        <v>515</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="E36">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>516</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>517</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>15634</v>
+        <v>0</v>
       </c>
       <c r="E38">
-        <v>15634</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>30</v>
+      <c r="A39">
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>518</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>720</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>720</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40"/>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>657</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
-        <v>1445</v>
+        <v>0</v>
       </c>
       <c r="E41">
-        <v>1445</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42">
-        <v>3</v>
+      <c r="A42" t="s">
+        <v>32</v>
       </c>
       <c r="B42" t="s">
-        <v>658</v>
+        <v>32</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>625</v>
+        <v>0</v>
       </c>
       <c r="E42">
-        <v>625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>659</v>
+        <v>519</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D43">
-        <v>1267</v>
+        <v>0</v>
       </c>
       <c r="E43">
-        <v>1267</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>660</v>
+        <v>520</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="E44">
-        <v>136</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>661</v>
+        <v>521</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D45">
-        <v>280</v>
+        <v>0</v>
       </c>
       <c r="E45">
-        <v>280</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>662</v>
+        <v>522</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D46">
-        <v>985</v>
+        <v>0</v>
       </c>
       <c r="E46">
-        <v>985</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>663</v>
+        <v>523</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D47">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>216</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>664</v>
+        <v>524</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>373</v>
+        <v>0</v>
       </c>
       <c r="E48">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>525</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>15301</v>
+        <v>0</v>
       </c>
       <c r="E50">
-        <v>15301</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>30</v>
+      <c r="A51">
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>527</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D51">
-        <v>527</v>
+        <v>0</v>
       </c>
       <c r="E51">
-        <v>527</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>665</v>
+        <v>528</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D52">
-        <v>3010</v>
+        <v>0</v>
       </c>
       <c r="E52">
-        <v>3010</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53"/>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>667</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>6299</v>
+        <v>0</v>
       </c>
       <c r="E54">
-        <v>6299</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55">
-        <v>4</v>
+      <c r="A55" t="s">
+        <v>32</v>
       </c>
       <c r="B55" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>1137</v>
+        <v>0</v>
       </c>
       <c r="E55">
-        <v>1137</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>669</v>
+        <v>529</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D56">
-        <v>449</v>
+        <v>0</v>
       </c>
       <c r="E56">
-        <v>449</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>670</v>
+        <v>530</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D57">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="E57">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>671</v>
+        <v>531</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D58">
-        <v>486</v>
+        <v>0</v>
       </c>
       <c r="E58">
-        <v>486</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>672</v>
+        <v>532</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D59">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="E59">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>673</v>
+        <v>533</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>395</v>
+        <v>0</v>
       </c>
       <c r="E60">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>534</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D62">
-        <v>3036</v>
+        <v>0</v>
       </c>
       <c r="E62">
-        <v>3036</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>30</v>
+      <c r="A63">
+        <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>536</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D63">
-        <v>168</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>168</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>674</v>
+        <v>537</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D64">
-        <v>1063</v>
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>1063</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>675</v>
+        <v>538</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D65">
-        <v>296</v>
+        <v>0</v>
       </c>
       <c r="E65">
-        <v>296</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>677</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>391</v>
+        <v>0</v>
       </c>
       <c r="E67">
-        <v>391</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>5</v>
+      <c r="A68" t="s">
+        <v>32</v>
       </c>
       <c r="B68" t="s">
-        <v>678</v>
+        <v>32</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="E68">
-        <v>453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>679</v>
+        <v>539</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D69">
-        <v>151</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>151</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>680</v>
+        <v>540</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D70">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>148</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>681</v>
+        <v>541</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D71">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E71">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>682</v>
+        <v>542</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D72">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="A74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>543</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
         <v>7</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B75" t="s">
         <v>12</v>
       </c>
-      <c r="C74" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>259</v>
+        <v>0</v>
       </c>
       <c r="E75">
-        <v>259</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76">
-        <v>1</v>
+      <c r="A76" t="s">
+        <v>32</v>
       </c>
       <c r="B76" t="s">
-        <v>683</v>
+        <v>32</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>1232</v>
+        <v>0</v>
       </c>
       <c r="E76">
-        <v>1232</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>684</v>
+        <v>544</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D77">
-        <v>4299</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>4299</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>685</v>
+        <v>545</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D78">
-        <v>270</v>
+        <v>0</v>
       </c>
       <c r="E78">
-        <v>270</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>686</v>
+        <v>546</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D79">
-        <v>1008</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>1008</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>687</v>
+        <v>547</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D80">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="E80">
-        <v>171</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>688</v>
+        <v>548</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D81">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E81">
-        <v>82</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>689</v>
+        <v>549</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D82">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="E82">
-        <v>110</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>690</v>
+        <v>550</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D83">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="E83">
-        <v>44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>551</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
         <v>9</v>
       </c>
-      <c r="B84" t="s">
-[...12 lines deleted...]
-    <row r="85"/>
+      <c r="B85" t="s">
+        <v>552</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>13</v>
+        <v>553</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D86">
-        <v>18771</v>
+        <v>0</v>
       </c>
       <c r="E86">
-        <v>18771</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>692</v>
+        <v>13</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>6955</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>6955</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>2</v>
+      <c r="A89" t="s">
+        <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>693</v>
+        <v>32</v>
       </c>
       <c r="C89" t="s">
         <v>38</v>
       </c>
       <c r="D89">
-        <v>5823</v>
+        <v>0</v>
       </c>
       <c r="E89">
-        <v>5823</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>694</v>
+        <v>554</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D90">
-        <v>2389</v>
+        <v>0</v>
       </c>
       <c r="E90">
-        <v>2389</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>695</v>
+        <v>555</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D91">
-        <v>612</v>
+        <v>0</v>
       </c>
       <c r="E91">
-        <v>612</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>696</v>
+        <v>556</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D92">
-        <v>641</v>
+        <v>0</v>
       </c>
       <c r="E92">
-        <v>641</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>697</v>
+        <v>557</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D93">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="E93">
-        <v>260</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>698</v>
+        <v>558</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>891</v>
+        <v>0</v>
       </c>
       <c r="E94">
-        <v>891</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>699</v>
+        <v>559</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>239</v>
+        <v>0</v>
       </c>
       <c r="E95">
-        <v>239</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>700</v>
+        <v>560</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D96">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E96">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>561</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>14</v>
+        <v>562</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D98">
-        <v>4418</v>
+        <v>0</v>
       </c>
       <c r="E98">
-        <v>4418</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>30</v>
+      <c r="A99">
+        <v>10</v>
       </c>
       <c r="B99" t="s">
-        <v>30</v>
+        <v>563</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D99">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="E99">
-        <v>145</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B101" t="s">
-        <v>702</v>
+        <v>14</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>2026</v>
+        <v>0</v>
       </c>
       <c r="E101">
-        <v>2026</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102">
-        <v>3</v>
+      <c r="A102" t="s">
+        <v>32</v>
       </c>
       <c r="B102" t="s">
-        <v>703</v>
+        <v>32</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="E102">
-        <v>91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>704</v>
+        <v>564</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>217</v>
+        <v>0</v>
       </c>
       <c r="E103">
-        <v>217</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>705</v>
+        <v>565</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="E104">
-        <v>231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>706</v>
+        <v>566</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E105">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>707</v>
+        <v>567</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D106">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>708</v>
+        <v>568</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E107">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>709</v>
+        <v>569</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D108">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="E108">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>570</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>571</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D110">
-        <v>14057</v>
+        <v>0</v>
       </c>
       <c r="E110">
-        <v>14057</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>30</v>
+      <c r="A111">
+        <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>572</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D111">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="E111">
-        <v>251</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>710</v>
+        <v>573</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>2619</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>2619</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B114" t="s">
-        <v>712</v>
+        <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="E114">
-        <v>190</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>4</v>
+      <c r="A115" t="s">
+        <v>32</v>
       </c>
       <c r="B115" t="s">
-        <v>713</v>
+        <v>32</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
-        <v>643</v>
+        <v>0</v>
       </c>
       <c r="E115">
-        <v>643</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>714</v>
+        <v>574</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D116">
-        <v>1283</v>
+        <v>0</v>
       </c>
       <c r="E116">
-        <v>1283</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>715</v>
+        <v>575</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D117">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="E117">
-        <v>124</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>716</v>
+        <v>576</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D118">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="E118">
-        <v>469</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>717</v>
+        <v>577</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D119">
-        <v>1667</v>
+        <v>0</v>
       </c>
       <c r="E119">
-        <v>1667</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>718</v>
+        <v>578</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D120">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="E120">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>579</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>16</v>
+        <v>580</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D122">
-        <v>1370</v>
+        <v>0</v>
       </c>
       <c r="E122">
-        <v>1370</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>30</v>
+      <c r="A123">
+        <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>30</v>
+        <v>581</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D123">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E123">
-        <v>86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>719</v>
+        <v>582</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D124">
-        <v>307</v>
+        <v>0</v>
       </c>
       <c r="E124">
-        <v>307</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>720</v>
+        <v>583</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D125">
-        <v>605</v>
+        <v>0</v>
       </c>
       <c r="E125">
-        <v>605</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>722</v>
+        <v>16</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D127">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="E127">
-        <v>156</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>5</v>
+      <c r="A128" t="s">
+        <v>32</v>
       </c>
       <c r="B128" t="s">
-        <v>723</v>
+        <v>32</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="E128">
-        <v>31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>724</v>
+        <v>584</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D129">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="E129">
-        <v>93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>725</v>
+        <v>585</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D130">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E130">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>726</v>
+        <v>586</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E131">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>587</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>17</v>
+        <v>588</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D133">
-        <v>14540</v>
+        <v>0</v>
       </c>
       <c r="E133">
-        <v>14540</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>30</v>
+      <c r="A134">
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>30</v>
+        <v>589</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D134">
-        <v>438</v>
+        <v>0</v>
       </c>
       <c r="E134">
-        <v>438</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>727</v>
+        <v>590</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D135">
-        <v>11859</v>
+        <v>0</v>
       </c>
       <c r="E135">
-        <v>11859</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>728</v>
+        <v>591</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D136">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>729</v>
+        <v>592</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D137">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="E137">
-        <v>453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>730</v>
+        <v>593</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D138">
-        <v>339</v>
+        <v>0</v>
       </c>
       <c r="E138">
-        <v>339</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B140" t="s">
-        <v>732</v>
+        <v>17</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D140">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="E140">
-        <v>201</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>7</v>
+      <c r="A141" t="s">
+        <v>32</v>
       </c>
       <c r="B141" t="s">
-        <v>733</v>
+        <v>32</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="E141">
-        <v>194</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>734</v>
+        <v>594</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D142">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="E142">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>735</v>
+        <v>595</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D143">
-        <v>304</v>
+        <v>0</v>
       </c>
       <c r="E143">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="144"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>596</v>
+      </c>
+      <c r="C144" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144">
+        <v>0</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+    </row>
     <row r="145">
       <c r="A145">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>112</v>
+        <v>597</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D145">
-        <v>557</v>
+        <v>0</v>
       </c>
       <c r="E145">
-        <v>557</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>30</v>
+      <c r="A146">
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>30</v>
+        <v>598</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D146">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="E146">
-        <v>45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>736</v>
+        <v>599</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D147">
-        <v>249</v>
+        <v>0</v>
       </c>
       <c r="E147">
-        <v>249</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>737</v>
+        <v>600</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D148">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="E148">
-        <v>204</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>738</v>
+        <v>601</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D149">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E149">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>739</v>
+        <v>602</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D150">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E150">
-        <v>25</v>
-[...19 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>603</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152"/>
     <row r="153">
-      <c r="A153" t="s">
-        <v>30</v>
+      <c r="A153">
+        <v>13</v>
       </c>
       <c r="B153" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D153">
-        <v>455</v>
+        <v>0</v>
       </c>
       <c r="E153">
-        <v>455</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154">
-        <v>1</v>
+      <c r="A154" t="s">
+        <v>32</v>
       </c>
       <c r="B154" t="s">
-        <v>740</v>
+        <v>32</v>
       </c>
       <c r="C154" t="s">
         <v>38</v>
       </c>
       <c r="D154">
-        <v>5494</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>5494</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>741</v>
+        <v>604</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D155">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>230</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>742</v>
+        <v>605</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D156">
-        <v>196</v>
+        <v>0</v>
       </c>
       <c r="E156">
-        <v>196</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>743</v>
+        <v>606</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D157">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="E157">
-        <v>1400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>744</v>
+        <v>607</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D158">
-        <v>309</v>
+        <v>0</v>
       </c>
       <c r="E158">
-        <v>309</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>745</v>
+        <v>608</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D159">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="E159">
-        <v>73</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
-        <v>747</v>
+        <v>18</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D161">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="E161">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162">
-        <v>9</v>
+      <c r="A162" t="s">
+        <v>32</v>
       </c>
       <c r="B162" t="s">
-        <v>748</v>
+        <v>32</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="E162">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="163"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>609</v>
+      </c>
+      <c r="C163" t="s">
+        <v>40</v>
+      </c>
+      <c r="D163">
+        <v>0</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+    </row>
     <row r="164">
       <c r="A164">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>19</v>
+        <v>610</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D164">
-        <v>10502</v>
+        <v>0</v>
       </c>
       <c r="E164">
-        <v>10502</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="s">
-        <v>30</v>
+      <c r="A165">
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>30</v>
+        <v>611</v>
       </c>
       <c r="C165" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D165">
-        <v>546</v>
+        <v>0</v>
       </c>
       <c r="E165">
-        <v>546</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>749</v>
+        <v>612</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D166">
-        <v>806</v>
+        <v>0</v>
       </c>
       <c r="E166">
-        <v>806</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>750</v>
+        <v>613</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D167">
-        <v>5782</v>
+        <v>0</v>
       </c>
       <c r="E167">
-        <v>5782</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>751</v>
+        <v>614</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D168">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="E168">
-        <v>97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>752</v>
+        <v>615</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D169">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="E169">
-        <v>243</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>753</v>
+        <v>616</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D170">
-        <v>1841</v>
+        <v>0</v>
       </c>
       <c r="E170">
-        <v>1841</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B171" t="s">
-        <v>754</v>
+        <v>617</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D171">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="E171">
-        <v>243</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B172" t="s">
-        <v>755</v>
+        <v>618</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D172">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="E172">
-        <v>255</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173"/>
     <row r="174">
       <c r="A174">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B174" t="s">
-        <v>757</v>
+        <v>19</v>
       </c>
       <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>0</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>32</v>
+      </c>
+      <c r="B175" t="s">
+        <v>32</v>
+      </c>
+      <c r="C175" t="s">
         <v>38</v>
       </c>
-      <c r="D174">
-[...6 lines deleted...]
-    <row r="175"/>
+      <c r="D175">
+        <v>0</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+    </row>
     <row r="176">
       <c r="A176">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>20</v>
+        <v>619</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D176">
-        <v>10724</v>
+        <v>0</v>
       </c>
       <c r="E176">
-        <v>10724</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="s">
-        <v>30</v>
+      <c r="A177">
+        <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>30</v>
+        <v>620</v>
       </c>
       <c r="C177" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D177">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="E177">
-        <v>279</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>758</v>
+        <v>621</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D178">
-        <v>5383</v>
+        <v>0</v>
       </c>
       <c r="E178">
-        <v>5383</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>759</v>
+        <v>622</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D179">
-        <v>901</v>
+        <v>0</v>
       </c>
       <c r="E179">
-        <v>901</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>760</v>
+        <v>623</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D180">
-        <v>144</v>
+        <v>0</v>
       </c>
       <c r="E180">
-        <v>144</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>761</v>
+        <v>624</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D181">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="E181">
-        <v>205</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>762</v>
+        <v>625</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D182">
-        <v>527</v>
+        <v>0</v>
       </c>
       <c r="E182">
-        <v>527</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>763</v>
+        <v>626</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D183">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="E183">
-        <v>107</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>764</v>
+        <v>627</v>
       </c>
       <c r="C184" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D184">
-        <v>189</v>
+        <v>0</v>
       </c>
       <c r="E184">
-        <v>189</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B185" t="s">
-        <v>765</v>
+        <v>628</v>
       </c>
       <c r="C185" t="s">
+        <v>40</v>
+      </c>
+      <c r="D185">
+        <v>0</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>16</v>
+      </c>
+      <c r="B187" t="s">
+        <v>20</v>
+      </c>
+      <c r="C187" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187">
+        <v>0</v>
+      </c>
+      <c r="E187">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>32</v>
+      </c>
+      <c r="B188" t="s">
+        <v>32</v>
+      </c>
+      <c r="C188" t="s">
         <v>38</v>
       </c>
-      <c r="D185">
-[...33 lines deleted...]
-      </c>
       <c r="D188">
-        <v>14189</v>
+        <v>0</v>
       </c>
       <c r="E188">
-        <v>14189</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" t="s">
-        <v>30</v>
+      <c r="A189">
+        <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>30</v>
+        <v>629</v>
       </c>
       <c r="C189" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D189">
-        <v>377</v>
+        <v>0</v>
       </c>
       <c r="E189">
-        <v>377</v>
+        <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>767</v>
+        <v>630</v>
       </c>
       <c r="C190" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D190">
-        <v>11680</v>
+        <v>0</v>
       </c>
       <c r="E190">
-        <v>11680</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>768</v>
+        <v>631</v>
       </c>
       <c r="C191" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D191">
-        <v>351</v>
+        <v>0</v>
       </c>
       <c r="E191">
-        <v>351</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>769</v>
+        <v>632</v>
       </c>
       <c r="C192" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D192">
-        <v>303</v>
+        <v>0</v>
       </c>
       <c r="E192">
-        <v>303</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>770</v>
+        <v>633</v>
       </c>
       <c r="C193" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D193">
-        <v>396</v>
+        <v>0</v>
       </c>
       <c r="E193">
-        <v>396</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>771</v>
+        <v>634</v>
       </c>
       <c r="C194" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D194">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="E194">
-        <v>161</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>772</v>
+        <v>635</v>
       </c>
       <c r="C195" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D195">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="E195">
-        <v>98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>773</v>
+        <v>636</v>
       </c>
       <c r="C196" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D196">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="E196">
-        <v>126</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>774</v>
+        <v>637</v>
       </c>
       <c r="C197" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D197">
-        <v>370</v>
+        <v>0</v>
       </c>
       <c r="E197">
-        <v>370</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B198" t="s">
-        <v>775</v>
+        <v>638</v>
       </c>
       <c r="C198" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D198">
-        <v>327</v>
+        <v>0</v>
       </c>
       <c r="E198">
-        <v>327</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199"/>
     <row r="200">
       <c r="A200">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B200" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="C200" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D200">
-        <v>885</v>
+        <v>0</v>
       </c>
       <c r="E200">
-        <v>885</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B201" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C201" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D201">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="E201">
-        <v>76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1</v>
       </c>
       <c r="B202" t="s">
-        <v>776</v>
+        <v>639</v>
       </c>
       <c r="C202" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D202">
-        <v>386</v>
+        <v>0</v>
       </c>
       <c r="E202">
-        <v>386</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>2</v>
       </c>
       <c r="B203" t="s">
-        <v>777</v>
+        <v>640</v>
       </c>
       <c r="C203" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D203">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="E203">
-        <v>161</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>778</v>
+        <v>641</v>
       </c>
       <c r="C204" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D204">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E204">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>779</v>
+        <v>642</v>
       </c>
       <c r="C205" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E205">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>5</v>
       </c>
       <c r="B206" t="s">
-        <v>780</v>
+        <v>643</v>
       </c>
       <c r="C206" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D206">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E206">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>6</v>
       </c>
       <c r="B207" t="s">
-        <v>781</v>
+        <v>644</v>
       </c>
       <c r="C207" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="E207">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>7</v>
       </c>
       <c r="B208" t="s">
-        <v>782</v>
+        <v>645</v>
       </c>
       <c r="C208" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D208">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E208">
-        <v>28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>8</v>
       </c>
       <c r="B209" t="s">
-        <v>783</v>
+        <v>646</v>
       </c>
       <c r="C209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D209">
+        <v>0</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>9</v>
+      </c>
+      <c r="B210" t="s">
+        <v>647</v>
+      </c>
+      <c r="C210" t="s">
+        <v>40</v>
+      </c>
+      <c r="D210">
+        <v>0</v>
+      </c>
+      <c r="E210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>10</v>
+      </c>
+      <c r="B211" t="s">
+        <v>648</v>
+      </c>
+      <c r="C211" t="s">
+        <v>40</v>
+      </c>
+      <c r="D211">
+        <v>0</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212"/>
+    <row r="213">
+      <c r="A213">
+        <v>24</v>
+      </c>
+      <c r="B213" t="s">
+        <v>245</v>
+      </c>
+      <c r="C213" t="s">
+        <v>37</v>
+      </c>
+      <c r="D213">
+        <v>0</v>
+      </c>
+      <c r="E213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>32</v>
+      </c>
+      <c r="B214" t="s">
+        <v>32</v>
+      </c>
+      <c r="C214" t="s">
         <v>38</v>
       </c>
-      <c r="D209">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="D214">
+        <v>0</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1</v>
+      </c>
+      <c r="B215" t="s">
+        <v>649</v>
+      </c>
+      <c r="C215" t="s">
+        <v>40</v>
+      </c>
+      <c r="D215">
+        <v>0</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>2</v>
+      </c>
+      <c r="B216" t="s">
+        <v>650</v>
+      </c>
+      <c r="C216" t="s">
+        <v>40</v>
+      </c>
+      <c r="D216">
+        <v>0</v>
+      </c>
+      <c r="E216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>3</v>
+      </c>
+      <c r="B217" t="s">
+        <v>651</v>
+      </c>
+      <c r="C217" t="s">
+        <v>40</v>
+      </c>
+      <c r="D217">
+        <v>0</v>
+      </c>
+      <c r="E217">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>4</v>
+      </c>
+      <c r="B218" t="s">
+        <v>652</v>
+      </c>
+      <c r="C218" t="s">
+        <v>40</v>
+      </c>
+      <c r="D218">
+        <v>0</v>
+      </c>
+      <c r="E218">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>5</v>
+      </c>
+      <c r="B219" t="s">
+        <v>653</v>
+      </c>
+      <c r="C219" t="s">
+        <v>40</v>
+      </c>
+      <c r="D219">
+        <v>0</v>
+      </c>
+      <c r="E219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>6</v>
+      </c>
+      <c r="B220" t="s">
+        <v>654</v>
+      </c>
+      <c r="C220" t="s">
+        <v>40</v>
+      </c>
+      <c r="D220">
+        <v>0</v>
+      </c>
+      <c r="E220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>7</v>
+      </c>
+      <c r="B221" t="s">
+        <v>655</v>
+      </c>
+      <c r="C221" t="s">
+        <v>40</v>
+      </c>
+      <c r="D221">
+        <v>0</v>
+      </c>
+      <c r="E221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>8</v>
+      </c>
+      <c r="B222" t="s">
+        <v>656</v>
+      </c>
+      <c r="C222" t="s">
+        <v>40</v>
+      </c>
+      <c r="D222">
+        <v>0</v>
+      </c>
+      <c r="E222">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>9</v>
+      </c>
+      <c r="B223" t="s">
+        <v>657</v>
+      </c>
+      <c r="C223" t="s">
+        <v>40</v>
+      </c>
+      <c r="D223">
+        <v>0</v>
+      </c>
+      <c r="E223">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...282 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>658</v>
+      </c>
+      <c r="D2" t="s">
+        <v>659</v>
+      </c>
+      <c r="E2" t="s">
+        <v>660</v>
+      </c>
+      <c r="F2" t="s">
+        <v>661</v>
+      </c>
+      <c r="G2">
+        <v>4448</v>
+      </c>
+      <c r="H2">
+        <v>2612</v>
+      </c>
+      <c r="I2">
+        <v>12279</v>
+      </c>
+      <c r="J2">
+        <v>10624</v>
+      </c>
+      <c r="K2">
+        <v>18628</v>
+      </c>
+      <c r="L2">
+        <v>597</v>
+      </c>
+      <c r="M2">
+        <v>23345</v>
+      </c>
+      <c r="N2">
+        <v>207</v>
+      </c>
+      <c r="O2">
+        <v>357</v>
+      </c>
+      <c r="P2">
+        <v>156</v>
+      </c>
+      <c r="Q2">
+        <v>4098</v>
+      </c>
+      <c r="R2">
+        <v>304</v>
+      </c>
+      <c r="S2">
+        <v>9729</v>
+      </c>
+      <c r="T2">
+        <v>147</v>
+      </c>
+      <c r="U2">
+        <v>423</v>
+      </c>
+      <c r="V2">
+        <v>7183</v>
+      </c>
+      <c r="W2">
+        <v>95137</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="G3">
+        <v>4448</v>
+      </c>
+      <c r="H3">
+        <v>2612</v>
+      </c>
+      <c r="I3">
+        <v>12279</v>
+      </c>
+      <c r="J3">
+        <v>10624</v>
+      </c>
+      <c r="K3">
+        <v>18628</v>
+      </c>
+      <c r="L3">
+        <v>597</v>
+      </c>
+      <c r="M3">
+        <v>23345</v>
+      </c>
+      <c r="N3">
+        <v>207</v>
+      </c>
+      <c r="O3">
+        <v>357</v>
+      </c>
+      <c r="P3">
+        <v>156</v>
+      </c>
+      <c r="Q3">
+        <v>4098</v>
+      </c>
+      <c r="R3">
+        <v>304</v>
+      </c>
+      <c r="S3">
+        <v>9729</v>
+      </c>
+      <c r="T3">
+        <v>147</v>
+      </c>
+      <c r="U3">
+        <v>423</v>
+      </c>
+      <c r="V3">
+        <v>7183</v>
+      </c>
+      <c r="W3">
+        <v>95137</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>27</v>
+        <v>661</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>10825</v>
+        <v>4448</v>
       </c>
       <c r="E2">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>12517</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>580</v>
+        <v>299</v>
       </c>
       <c r="E3">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>299</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>662</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>7304</v>
+        <v>3180</v>
       </c>
       <c r="E4">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>7954</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>663</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>1220</v>
+        <v>896</v>
       </c>
       <c r="E5">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>1693</v>
+        <v>896</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>664</v>
       </c>
       <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>73</v>
+      </c>
+      <c r="E6">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>2612</v>
+      </c>
+      <c r="E8">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
+      <c r="D9">
+        <v>236</v>
+      </c>
+      <c r="E9">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>665</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>492</v>
+      </c>
+      <c r="E10">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>666</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>1584</v>
+      </c>
+      <c r="E11">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>667</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>300</v>
+      </c>
+      <c r="E12">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>12279</v>
+      </c>
+      <c r="E14">
+        <v>12279</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>367</v>
+      </c>
+      <c r="E15">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>668</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>3604</v>
+      </c>
+      <c r="E16">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>669</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>8147</v>
+      </c>
+      <c r="E17">
+        <v>8147</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>670</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>161</v>
+      </c>
+      <c r="E18">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>10624</v>
+      </c>
+      <c r="E20">
+        <v>10624</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>441</v>
+      </c>
+      <c r="E21">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>671</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>4251</v>
+      </c>
+      <c r="E22">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>672</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>1536</v>
+      </c>
+      <c r="E23">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>673</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>4396</v>
+      </c>
+      <c r="E24">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>18628</v>
+      </c>
+      <c r="E26">
+        <v>18628</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>371</v>
+      </c>
+      <c r="E27">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>674</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>15497</v>
+      </c>
+      <c r="E28">
+        <v>15497</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>675</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>2334</v>
+      </c>
+      <c r="E29">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>676</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>426</v>
+      </c>
+      <c r="E30">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>597</v>
+      </c>
+      <c r="E32">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>90</v>
+      </c>
+      <c r="E33">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>677</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>167</v>
+      </c>
+      <c r="E34">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>678</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>325</v>
+      </c>
+      <c r="E35">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>679</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>15</v>
+      </c>
+      <c r="E36">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>23345</v>
+      </c>
+      <c r="E38">
+        <v>23345</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>231</v>
+      </c>
+      <c r="E39">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>680</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>7566</v>
+      </c>
+      <c r="E40">
+        <v>7566</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>681</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41">
+        <v>15424</v>
+      </c>
+      <c r="E41">
+        <v>15424</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>682</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42">
+        <v>124</v>
+      </c>
+      <c r="E42">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>207</v>
+      </c>
+      <c r="E44">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>58</v>
+      </c>
+      <c r="E45">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>683</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>115</v>
+      </c>
+      <c r="E46">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>684</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47">
+        <v>34</v>
+      </c>
+      <c r="E47">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>357</v>
+      </c>
+      <c r="E49">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B50" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>91</v>
+      </c>
+      <c r="E50">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>685</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>185</v>
+      </c>
+      <c r="E51">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>686</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>58</v>
+      </c>
+      <c r="E52">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>687</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>23</v>
+      </c>
+      <c r="E53">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>11</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>156</v>
+      </c>
+      <c r="E55">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B56" t="s">
+        <v>32</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>37</v>
+      </c>
+      <c r="E56">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>688</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>82</v>
+      </c>
+      <c r="E57">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>689</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>28</v>
+      </c>
+      <c r="E58">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>690</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>9</v>
+      </c>
+      <c r="E59">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>12</v>
+      </c>
+      <c r="B61" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>4098</v>
+      </c>
+      <c r="E61">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>32</v>
+      </c>
+      <c r="B62" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>248</v>
+      </c>
+      <c r="E62">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>691</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>2852</v>
+      </c>
+      <c r="E63">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>692</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>255</v>
+      </c>
+      <c r="E64">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>693</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>743</v>
+      </c>
+      <c r="E65">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>13</v>
+      </c>
+      <c r="B67" t="s">
+        <v>244</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>304</v>
+      </c>
+      <c r="E67">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>68</v>
+      </c>
+      <c r="E68">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>694</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>106</v>
+      </c>
+      <c r="E69">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>695</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>72</v>
+      </c>
+      <c r="E70">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>696</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71">
+        <v>58</v>
+      </c>
+      <c r="E71">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>9729</v>
+      </c>
+      <c r="E73">
+        <v>9729</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>32</v>
+      </c>
+      <c r="B74" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>171</v>
+      </c>
+      <c r="E74">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>697</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>2101</v>
+      </c>
+      <c r="E75">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>698</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>7353</v>
+      </c>
+      <c r="E76">
+        <v>7353</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>699</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>104</v>
+      </c>
+      <c r="E77">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>15</v>
+      </c>
+      <c r="B79" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>147</v>
+      </c>
+      <c r="E79">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>32</v>
+      </c>
+      <c r="B80" t="s">
+        <v>32</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>50</v>
+      </c>
+      <c r="E80">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>700</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>76</v>
+      </c>
+      <c r="E81">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>701</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>13</v>
+      </c>
+      <c r="E82">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>702</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>8</v>
+      </c>
+      <c r="E83">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>16</v>
+      </c>
+      <c r="B85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>423</v>
+      </c>
+      <c r="E85">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B86" t="s">
+        <v>32</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>28</v>
+      </c>
+      <c r="E86">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>703</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>198</v>
+      </c>
+      <c r="E87">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>704</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>120</v>
+      </c>
+      <c r="E88">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>705</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>77</v>
+      </c>
+      <c r="E89">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>17</v>
+      </c>
+      <c r="B91" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>7183</v>
+      </c>
+      <c r="E91">
+        <v>7183</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>32</v>
+      </c>
+      <c r="B92" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>178</v>
+      </c>
+      <c r="E92">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>706</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>1724</v>
+      </c>
+      <c r="E93">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>707</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>2936</v>
+      </c>
+      <c r="E94">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>708</v>
+      </c>
+      <c r="C95" t="s">
+        <v>40</v>
+      </c>
+      <c r="D95">
+        <v>2345</v>
+      </c>
+      <c r="E95">
+        <v>2345</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>709</v>
+      </c>
+      <c r="D2" t="s">
+        <v>710</v>
+      </c>
+      <c r="E2" t="s">
+        <v>711</v>
+      </c>
+      <c r="F2" t="s">
+        <v>712</v>
+      </c>
+      <c r="G2">
+        <v>9934</v>
+      </c>
+      <c r="H2">
+        <v>16793</v>
+      </c>
+      <c r="I2">
+        <v>17517</v>
+      </c>
+      <c r="J2">
+        <v>5205</v>
+      </c>
+      <c r="K2">
+        <v>13930</v>
+      </c>
+      <c r="L2">
+        <v>2499</v>
+      </c>
+      <c r="M2">
+        <v>10067</v>
+      </c>
+      <c r="N2">
+        <v>3974</v>
+      </c>
+      <c r="O2">
+        <v>3781</v>
+      </c>
+      <c r="P2">
+        <v>81</v>
+      </c>
+      <c r="Q2">
+        <v>13549</v>
+      </c>
+      <c r="R2">
+        <v>18980</v>
+      </c>
+      <c r="S2">
+        <v>716</v>
+      </c>
+      <c r="T2">
+        <v>3234</v>
+      </c>
+      <c r="U2">
+        <v>1866</v>
+      </c>
+      <c r="V2">
+        <v>122126</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3">
+        <v>9934</v>
+      </c>
+      <c r="H3">
+        <v>16793</v>
+      </c>
+      <c r="I3">
+        <v>17517</v>
+      </c>
+      <c r="J3">
+        <v>5205</v>
+      </c>
+      <c r="K3">
+        <v>13930</v>
+      </c>
+      <c r="L3">
+        <v>2499</v>
+      </c>
+      <c r="M3">
+        <v>10067</v>
+      </c>
+      <c r="N3">
+        <v>3974</v>
+      </c>
+      <c r="O3">
+        <v>3781</v>
+      </c>
+      <c r="P3">
+        <v>81</v>
+      </c>
+      <c r="Q3">
+        <v>13549</v>
+      </c>
+      <c r="R3">
+        <v>18980</v>
+      </c>
+      <c r="S3">
+        <v>716</v>
+      </c>
+      <c r="T3">
+        <v>3234</v>
+      </c>
+      <c r="U3">
+        <v>1866</v>
+      </c>
+      <c r="V3">
+        <v>122126</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>9934</v>
+      </c>
+      <c r="E2">
+        <v>9934</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>402</v>
+      </c>
+      <c r="E3">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>713</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>3139</v>
+      </c>
+      <c r="E4">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>714</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>1454</v>
+      </c>
+      <c r="E5">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
       <c r="D6">
-        <v>321</v>
+        <v>3032</v>
       </c>
       <c r="E6">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>716</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>259</v>
+        <v>436</v>
       </c>
       <c r="E7">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>436</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>717</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>1141</v>
+        <v>1471</v>
       </c>
       <c r="E8">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>1404</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>3696</v>
+        <v>16793</v>
       </c>
       <c r="E10">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>4612</v>
+        <v>16793</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>431</v>
+        <v>709</v>
       </c>
       <c r="E11">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>709</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>718</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D12">
-        <v>1706</v>
+        <v>11471</v>
       </c>
       <c r="E12">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>2138</v>
+        <v>11471</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>719</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>811</v>
+        <v>3988</v>
       </c>
       <c r="E13">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>720</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14">
-        <v>140</v>
+        <v>301</v>
       </c>
       <c r="E14">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>721</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15">
-        <v>84</v>
+        <v>207</v>
       </c>
       <c r="E15">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>207</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>722</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16">
-        <v>524</v>
+        <v>117</v>
       </c>
       <c r="E16">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>7340</v>
+        <v>17517</v>
       </c>
       <c r="E18">
-        <v>18900</v>
-[...2 lines deleted...]
-        <v>26240</v>
+        <v>17517</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>434</v>
+        <v>664</v>
       </c>
       <c r="E19">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>664</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
+        <v>723</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>2692</v>
+        <v>6083</v>
       </c>
       <c r="E20">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>3800</v>
+        <v>6083</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>724</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21">
-        <v>688</v>
+        <v>6753</v>
       </c>
       <c r="E21">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>1441</v>
+        <v>6753</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>725</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>3215</v>
+        <v>1391</v>
       </c>
       <c r="E22">
-        <v>16777</v>
-[...2 lines deleted...]
-        <v>19992</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>51</v>
+        <v>726</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>190</v>
+        <v>2224</v>
       </c>
       <c r="E23">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>727</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24">
-        <v>121</v>
+        <v>402</v>
       </c>
       <c r="E24">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>402</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>6917</v>
+        <v>5205</v>
       </c>
       <c r="E26">
-        <v>4361</v>
-[...2 lines deleted...]
-        <v>11278</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>480</v>
+        <v>345</v>
       </c>
       <c r="E27">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>345</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>728</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>4093</v>
+        <v>849</v>
       </c>
       <c r="E28">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>4529</v>
+        <v>849</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>729</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D29">
-        <v>1475</v>
+        <v>763</v>
       </c>
       <c r="E29">
-        <v>3128</v>
-[...2 lines deleted...]
-        <v>4603</v>
+        <v>763</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>730</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>345</v>
+        <v>975</v>
       </c>
       <c r="E30">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>975</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
+        <v>731</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D31">
-        <v>408</v>
+        <v>2058</v>
       </c>
       <c r="E31">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>57</v>
+        <v>732</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32">
-        <v>116</v>
+        <v>215</v>
       </c>
       <c r="E32">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>215</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>8021</v>
+        <v>13930</v>
       </c>
       <c r="E34">
-        <v>3271</v>
-[...2 lines deleted...]
-        <v>11292</v>
+        <v>13930</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>354</v>
+        <v>393</v>
       </c>
       <c r="E35">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>393</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>733</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>2877</v>
+        <v>7893</v>
       </c>
       <c r="E36">
-        <v>2761</v>
-[...2 lines deleted...]
-        <v>5638</v>
+        <v>7893</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>734</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D37">
-        <v>1716</v>
+        <v>1044</v>
       </c>
       <c r="E37">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>1932</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>60</v>
+        <v>735</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>185</v>
+        <v>2332</v>
       </c>
       <c r="E38">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>61</v>
+        <v>736</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>2713</v>
+        <v>2170</v>
       </c>
       <c r="E39">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>2867</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>737</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D40">
-        <v>176</v>
+        <v>98</v>
       </c>
       <c r="E40">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>179</v>
+        <v>2499</v>
       </c>
       <c r="E42">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="E43">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>63</v>
+        <v>738</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>121</v>
+        <v>557</v>
       </c>
       <c r="E44">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>557</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>739</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>927</v>
       </c>
       <c r="E45">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="46"/>
+        <v>927</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>740</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>793</v>
+      </c>
+      <c r="E46">
+        <v>793</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>741</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47">
+        <v>41</v>
+      </c>
+      <c r="E47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>742</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48">
+        <v>63</v>
+      </c>
+      <c r="E48">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>10067</v>
+      </c>
+      <c r="E50">
+        <v>10067</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>32</v>
+      </c>
+      <c r="B51" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>266</v>
+      </c>
+      <c r="E51">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>743</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>3478</v>
+      </c>
+      <c r="E52">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>744</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>1627</v>
+      </c>
+      <c r="E53">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>745</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>2061</v>
+      </c>
+      <c r="E54">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>746</v>
+      </c>
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55">
+        <v>1277</v>
+      </c>
+      <c r="E55">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>747</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>1358</v>
+      </c>
+      <c r="E56">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>9</v>
+      </c>
+      <c r="B58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>3974</v>
+      </c>
+      <c r="E58">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" t="s">
+        <v>32</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>60</v>
+      </c>
+      <c r="E59">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>748</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>437</v>
+      </c>
+      <c r="E60">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>749</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>945</v>
+      </c>
+      <c r="E61">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>750</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>1119</v>
+      </c>
+      <c r="E62">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>751</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>1396</v>
+      </c>
+      <c r="E63">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>752</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>17</v>
+      </c>
+      <c r="E64">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>10</v>
+      </c>
+      <c r="B66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>3781</v>
+      </c>
+      <c r="E66">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B67" t="s">
+        <v>32</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>163</v>
+      </c>
+      <c r="E67">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>753</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>1972</v>
+      </c>
+      <c r="E68">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>754</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>1285</v>
+      </c>
+      <c r="E69">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>755</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>81</v>
+      </c>
+      <c r="E70">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>756</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71">
+        <v>44</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>757</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>236</v>
+      </c>
+      <c r="E72">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>11</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>81</v>
+      </c>
+      <c r="E74">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>32</v>
+      </c>
+      <c r="B75" t="s">
+        <v>32</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>31</v>
+      </c>
+      <c r="E75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>758</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>50</v>
+      </c>
+      <c r="E76">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>12</v>
+      </c>
+      <c r="B78" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>13549</v>
+      </c>
+      <c r="E78">
+        <v>13549</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B79" t="s">
+        <v>32</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>310</v>
+      </c>
+      <c r="E79">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>759</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>4678</v>
+      </c>
+      <c r="E80">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>760</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>6768</v>
+      </c>
+      <c r="E81">
+        <v>6768</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>761</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>548</v>
+      </c>
+      <c r="E82">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>762</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>1107</v>
+      </c>
+      <c r="E83">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>763</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>138</v>
+      </c>
+      <c r="E84">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>18980</v>
+      </c>
+      <c r="E86">
+        <v>18980</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>32</v>
+      </c>
+      <c r="B87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>387</v>
+      </c>
+      <c r="E87">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>764</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>9396</v>
+      </c>
+      <c r="E88">
+        <v>9396</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>765</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>223</v>
+      </c>
+      <c r="E89">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>766</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>4560</v>
+      </c>
+      <c r="E90">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>767</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>336</v>
+      </c>
+      <c r="E91">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>768</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>4078</v>
+      </c>
+      <c r="E92">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>15</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>716</v>
+      </c>
+      <c r="E94">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>32</v>
+      </c>
+      <c r="B95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>90</v>
+      </c>
+      <c r="E95">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>769</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>188</v>
+      </c>
+      <c r="E96">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>770</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>182</v>
+      </c>
+      <c r="E97">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>771</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>81</v>
+      </c>
+      <c r="E98">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>772</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>136</v>
+      </c>
+      <c r="E99">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>773</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>39</v>
+      </c>
+      <c r="E100">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>16</v>
+      </c>
+      <c r="B102" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>3234</v>
+      </c>
+      <c r="E102">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>32</v>
+      </c>
+      <c r="B103" t="s">
+        <v>32</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>52</v>
+      </c>
+      <c r="E103">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>774</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>1201</v>
+      </c>
+      <c r="E104">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>775</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>729</v>
+      </c>
+      <c r="E105">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>776</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>640</v>
+      </c>
+      <c r="E106">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>777</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>517</v>
+      </c>
+      <c r="E107">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>778</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>95</v>
+      </c>
+      <c r="E108">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>17</v>
+      </c>
+      <c r="B110" t="s">
+        <v>21</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>1866</v>
+      </c>
+      <c r="E110">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>32</v>
+      </c>
+      <c r="B111" t="s">
+        <v>32</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>78</v>
+      </c>
+      <c r="E111">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>779</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>301</v>
+      </c>
+      <c r="E112">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>780</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>472</v>
+      </c>
+      <c r="E113">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>781</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>624</v>
+      </c>
+      <c r="E114">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>782</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>292</v>
+      </c>
+      <c r="E115">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>783</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>99</v>
+      </c>
+      <c r="E116">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>6464</v>
+      </c>
+      <c r="H2">
+        <v>2988</v>
+      </c>
+      <c r="I2">
+        <v>7362</v>
+      </c>
+      <c r="J2">
+        <v>2942</v>
+      </c>
+      <c r="K2">
+        <v>4712</v>
+      </c>
+      <c r="L2">
+        <v>846</v>
+      </c>
+      <c r="M2">
+        <v>809</v>
+      </c>
+      <c r="N2">
+        <v>2687</v>
+      </c>
+      <c r="O2">
+        <v>1017</v>
+      </c>
+      <c r="P2">
+        <v>5509</v>
+      </c>
+      <c r="Q2">
+        <v>1180</v>
+      </c>
+      <c r="R2">
+        <v>1364</v>
+      </c>
+      <c r="S2">
+        <v>5462</v>
+      </c>
+      <c r="T2">
+        <v>482</v>
+      </c>
+      <c r="U2">
+        <v>7797</v>
+      </c>
+      <c r="V2">
+        <v>3609</v>
+      </c>
+      <c r="W2">
+        <v>55230</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>4188</v>
+      </c>
+      <c r="H3">
+        <v>2424</v>
+      </c>
+      <c r="I3">
+        <v>4301</v>
+      </c>
+      <c r="J3">
+        <v>6246</v>
+      </c>
+      <c r="K3">
+        <v>4254</v>
+      </c>
+      <c r="L3">
+        <v>192</v>
+      </c>
+      <c r="M3">
+        <v>1188</v>
+      </c>
+      <c r="N3">
+        <v>5273</v>
+      </c>
+      <c r="O3">
+        <v>635</v>
+      </c>
+      <c r="P3">
+        <v>6252</v>
+      </c>
+      <c r="Q3">
+        <v>426</v>
+      </c>
+      <c r="R3">
+        <v>1670</v>
+      </c>
+      <c r="S3">
+        <v>4407</v>
+      </c>
+      <c r="T3">
+        <v>988</v>
+      </c>
+      <c r="U3">
+        <v>1240</v>
+      </c>
+      <c r="V3">
+        <v>2237</v>
+      </c>
+      <c r="W3">
+        <v>45921</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>5439</v>
+      </c>
+      <c r="H4">
+        <v>8713</v>
+      </c>
+      <c r="I4">
+        <v>12489</v>
+      </c>
+      <c r="J4">
+        <v>6365</v>
+      </c>
+      <c r="K4">
+        <v>7275</v>
+      </c>
+      <c r="L4">
+        <v>129</v>
+      </c>
+      <c r="M4">
+        <v>523</v>
+      </c>
+      <c r="N4">
+        <v>3204</v>
+      </c>
+      <c r="O4">
+        <v>3380</v>
+      </c>
+      <c r="P4">
+        <v>5524</v>
+      </c>
+      <c r="Q4">
+        <v>212</v>
+      </c>
+      <c r="R4">
+        <v>4178</v>
+      </c>
+      <c r="S4">
+        <v>3913</v>
+      </c>
+      <c r="T4">
+        <v>1207</v>
+      </c>
+      <c r="U4">
+        <v>5581</v>
+      </c>
+      <c r="V4">
+        <v>3414</v>
+      </c>
+      <c r="W4">
+        <v>71546</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5">
+        <v>16091</v>
+      </c>
+      <c r="H5">
+        <v>14125</v>
+      </c>
+      <c r="I5">
+        <v>24152</v>
+      </c>
+      <c r="J5">
+        <v>15553</v>
+      </c>
+      <c r="K5">
+        <v>16241</v>
+      </c>
+      <c r="L5">
+        <v>1167</v>
+      </c>
+      <c r="M5">
+        <v>2520</v>
+      </c>
+      <c r="N5">
+        <v>11164</v>
+      </c>
+      <c r="O5">
+        <v>5032</v>
+      </c>
+      <c r="P5">
+        <v>17285</v>
+      </c>
+      <c r="Q5">
+        <v>1818</v>
+      </c>
+      <c r="R5">
+        <v>7212</v>
+      </c>
+      <c r="S5">
+        <v>13782</v>
+      </c>
+      <c r="T5">
+        <v>2677</v>
+      </c>
+      <c r="U5">
+        <v>14618</v>
+      </c>
+      <c r="V5">
+        <v>9260</v>
+      </c>
+      <c r="W5">
+        <v>172697</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>6464</v>
+      </c>
+      <c r="E2">
+        <v>4188</v>
+      </c>
+      <c r="F2">
+        <v>5439</v>
+      </c>
+      <c r="G2">
+        <v>16091</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>248</v>
+      </c>
+      <c r="E3">
+        <v>175</v>
+      </c>
+      <c r="F3">
+        <v>132</v>
+      </c>
+      <c r="G3">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>707</v>
+      </c>
+      <c r="E4">
+        <v>2326</v>
+      </c>
+      <c r="F4">
+        <v>1543</v>
+      </c>
+      <c r="G4">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>3355</v>
+      </c>
+      <c r="E5">
+        <v>221</v>
+      </c>
+      <c r="F5">
+        <v>95</v>
+      </c>
+      <c r="G5">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>138</v>
+      </c>
+      <c r="E6">
+        <v>384</v>
+      </c>
+      <c r="F6">
+        <v>1083</v>
+      </c>
+      <c r="G6">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>91</v>
+      </c>
+      <c r="E7">
+        <v>407</v>
+      </c>
+      <c r="F7">
+        <v>530</v>
+      </c>
+      <c r="G7">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>95</v>
+      </c>
+      <c r="E8">
+        <v>277</v>
+      </c>
+      <c r="F8">
+        <v>159</v>
+      </c>
+      <c r="G8">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>1689</v>
+      </c>
+      <c r="E9">
+        <v>54</v>
+      </c>
+      <c r="F9">
+        <v>78</v>
+      </c>
+      <c r="G9">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>89</v>
+      </c>
+      <c r="E10">
+        <v>264</v>
+      </c>
+      <c r="F10">
+        <v>884</v>
+      </c>
+      <c r="G10">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>52</v>
+      </c>
+      <c r="E11">
+        <v>80</v>
+      </c>
+      <c r="F11">
+        <v>935</v>
+      </c>
+      <c r="G11">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>2988</v>
+      </c>
+      <c r="E13">
+        <v>2424</v>
+      </c>
+      <c r="F13">
+        <v>8713</v>
+      </c>
+      <c r="G13">
+        <v>14125</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>287</v>
+      </c>
+      <c r="E14">
+        <v>171</v>
+      </c>
+      <c r="F14">
+        <v>264</v>
+      </c>
+      <c r="G14">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>719</v>
+      </c>
+      <c r="E15">
+        <v>1533</v>
+      </c>
+      <c r="F15">
+        <v>7342</v>
+      </c>
+      <c r="G15">
+        <v>9594</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>862</v>
+      </c>
+      <c r="E16">
+        <v>163</v>
+      </c>
+      <c r="F16">
+        <v>302</v>
+      </c>
+      <c r="G16">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>741</v>
+      </c>
+      <c r="E17">
+        <v>53</v>
+      </c>
+      <c r="F17">
+        <v>126</v>
+      </c>
+      <c r="G17">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>129</v>
+      </c>
+      <c r="E18">
+        <v>205</v>
+      </c>
+      <c r="F18">
+        <v>506</v>
+      </c>
+      <c r="G18">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>101</v>
+      </c>
+      <c r="E19">
+        <v>78</v>
+      </c>
+      <c r="F19">
+        <v>53</v>
+      </c>
+      <c r="G19">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>69</v>
+      </c>
+      <c r="E20">
+        <v>114</v>
+      </c>
+      <c r="F20">
+        <v>58</v>
+      </c>
+      <c r="G20">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>42</v>
+      </c>
+      <c r="E21">
+        <v>75</v>
+      </c>
+      <c r="F21">
+        <v>30</v>
+      </c>
+      <c r="G21">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>38</v>
+      </c>
+      <c r="E22">
+        <v>32</v>
+      </c>
+      <c r="F22">
+        <v>32</v>
+      </c>
+      <c r="G22">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>7362</v>
+      </c>
+      <c r="E24">
+        <v>4301</v>
+      </c>
+      <c r="F24">
+        <v>12489</v>
+      </c>
+      <c r="G24">
+        <v>24152</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>507</v>
+      </c>
+      <c r="E25">
+        <v>139</v>
+      </c>
+      <c r="F25">
+        <v>329</v>
+      </c>
+      <c r="G25">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>4287</v>
+      </c>
+      <c r="E26">
+        <v>2460</v>
+      </c>
+      <c r="F26">
+        <v>9162</v>
+      </c>
+      <c r="G26">
+        <v>15909</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>271</v>
+      </c>
+      <c r="E27">
+        <v>351</v>
+      </c>
+      <c r="F27">
+        <v>1508</v>
+      </c>
+      <c r="G27">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>266</v>
+      </c>
+      <c r="E28">
+        <v>207</v>
+      </c>
+      <c r="F28">
+        <v>245</v>
+      </c>
+      <c r="G28">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>1415</v>
+      </c>
+      <c r="E29">
+        <v>105</v>
+      </c>
+      <c r="F29">
+        <v>96</v>
+      </c>
+      <c r="G29">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>171</v>
+      </c>
+      <c r="E30">
+        <v>915</v>
+      </c>
+      <c r="F30">
+        <v>204</v>
+      </c>
+      <c r="G30">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>269</v>
+      </c>
+      <c r="E31">
+        <v>26</v>
+      </c>
+      <c r="F31">
+        <v>33</v>
+      </c>
+      <c r="G31">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>87</v>
+      </c>
+      <c r="E32">
+        <v>81</v>
+      </c>
+      <c r="F32">
+        <v>892</v>
+      </c>
+      <c r="G32">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>89</v>
+      </c>
+      <c r="E33">
+        <v>17</v>
+      </c>
+      <c r="F33">
+        <v>20</v>
+      </c>
+      <c r="G33">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>2942</v>
+      </c>
+      <c r="E35">
+        <v>6246</v>
+      </c>
+      <c r="F35">
+        <v>6365</v>
+      </c>
+      <c r="G35">
+        <v>15553</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>197</v>
+      </c>
+      <c r="E36">
+        <v>158</v>
+      </c>
+      <c r="F36">
+        <v>146</v>
+      </c>
+      <c r="G36">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>768</v>
+      </c>
+      <c r="E37">
+        <v>2502</v>
+      </c>
+      <c r="F37">
+        <v>2580</v>
+      </c>
+      <c r="G37">
+        <v>5850</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>65</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>613</v>
+      </c>
+      <c r="E38">
+        <v>280</v>
+      </c>
+      <c r="F38">
+        <v>627</v>
+      </c>
+      <c r="G38">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>101</v>
+      </c>
+      <c r="E39">
+        <v>93</v>
+      </c>
+      <c r="F39">
+        <v>207</v>
+      </c>
+      <c r="G39">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>188</v>
+      </c>
+      <c r="E40">
+        <v>621</v>
+      </c>
+      <c r="F40">
+        <v>523</v>
+      </c>
+      <c r="G40">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41">
+        <v>82</v>
+      </c>
+      <c r="E41">
+        <v>89</v>
+      </c>
+      <c r="F41">
+        <v>86</v>
+      </c>
+      <c r="G41">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42">
+        <v>541</v>
+      </c>
+      <c r="E42">
+        <v>16</v>
+      </c>
+      <c r="F42">
+        <v>13</v>
+      </c>
+      <c r="G42">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>272</v>
+      </c>
+      <c r="E43">
+        <v>2133</v>
+      </c>
+      <c r="F43">
+        <v>1776</v>
+      </c>
+      <c r="G43">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>180</v>
+      </c>
+      <c r="E44">
+        <v>354</v>
+      </c>
+      <c r="F44">
+        <v>407</v>
+      </c>
+      <c r="G44">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>4712</v>
+      </c>
+      <c r="E46">
+        <v>4254</v>
+      </c>
+      <c r="F46">
+        <v>7275</v>
+      </c>
+      <c r="G46">
+        <v>16241</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>32</v>
+      </c>
       <c r="B47" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>870</v>
+        <v>191</v>
       </c>
       <c r="E47">
-        <v>666</v>
+        <v>66</v>
       </c>
       <c r="F47">
-        <v>1536</v>
+        <v>130</v>
+      </c>
+      <c r="G47">
+        <v>387</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>30</v>
+      <c r="A48">
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>85</v>
+        <v>734</v>
       </c>
       <c r="E48">
-        <v>40</v>
+        <v>497</v>
       </c>
       <c r="F48">
-        <v>125</v>
+        <v>3537</v>
+      </c>
+      <c r="G48">
+        <v>4768</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D49">
-        <v>159</v>
+        <v>330</v>
       </c>
       <c r="E49">
-        <v>408</v>
+        <v>2890</v>
       </c>
       <c r="F49">
-        <v>567</v>
+        <v>1685</v>
+      </c>
+      <c r="G49">
+        <v>4905</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>303</v>
+        <v>81</v>
       </c>
       <c r="E50">
-        <v>67</v>
+        <v>177</v>
       </c>
       <c r="F50">
-        <v>370</v>
+        <v>53</v>
+      </c>
+      <c r="G50">
+        <v>311</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D51">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="E51">
-        <v>114</v>
+        <v>227</v>
       </c>
       <c r="F51">
-        <v>311</v>
+        <v>209</v>
+      </c>
+      <c r="G51">
+        <v>702</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D52">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="E52">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F52">
-        <v>119</v>
+        <v>191</v>
+      </c>
+      <c r="G52">
+        <v>316</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="E53">
-        <v>17</v>
+        <v>287</v>
       </c>
       <c r="F53">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="54"/>
+        <v>1257</v>
+      </c>
+      <c r="G53">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>2777</v>
+      </c>
+      <c r="E54">
+        <v>16</v>
+      </c>
+      <c r="F54">
+        <v>13</v>
+      </c>
+      <c r="G54">
+        <v>2806</v>
+      </c>
+    </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D55">
-        <v>9452</v>
+        <v>173</v>
       </c>
       <c r="E55">
-        <v>3247</v>
+        <v>38</v>
       </c>
       <c r="F55">
-        <v>12699</v>
-[...21 lines deleted...]
-    </row>
+        <v>200</v>
+      </c>
+      <c r="G55">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D57">
-        <v>2150</v>
+        <v>846</v>
       </c>
       <c r="E57">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="F57">
-        <v>2352</v>
+        <v>129</v>
+      </c>
+      <c r="G57">
+        <v>1167</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>2</v>
+      <c r="A58" t="s">
+        <v>32</v>
       </c>
       <c r="B58" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
-        <v>4245</v>
+        <v>113</v>
       </c>
       <c r="E58">
-        <v>1302</v>
+        <v>24</v>
       </c>
       <c r="F58">
-        <v>5547</v>
+        <v>24</v>
+      </c>
+      <c r="G58">
+        <v>161</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D59">
-        <v>519</v>
+        <v>213</v>
       </c>
       <c r="E59">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="F59">
-        <v>659</v>
+        <v>84</v>
+      </c>
+      <c r="G59">
+        <v>444</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>373</v>
+        <v>183</v>
       </c>
       <c r="E60">
-        <v>213</v>
+        <v>15</v>
       </c>
       <c r="F60">
-        <v>586</v>
+        <v>14</v>
+      </c>
+      <c r="G60">
+        <v>212</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D61">
-        <v>1869</v>
+        <v>337</v>
       </c>
       <c r="E61">
-        <v>1334</v>
+        <v>6</v>
       </c>
       <c r="F61">
-        <v>3203</v>
+        <v>7</v>
+      </c>
+      <c r="G61">
+        <v>350</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>223</v>
+        <v>809</v>
       </c>
       <c r="E63">
-        <v>161</v>
+        <v>1188</v>
       </c>
       <c r="F63">
-        <v>384</v>
+        <v>523</v>
+      </c>
+      <c r="G63">
+        <v>2520</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="E64">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="F64">
         <v>60</v>
+      </c>
+      <c r="G64">
+        <v>254</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D65">
-        <v>81</v>
+        <v>325</v>
       </c>
       <c r="E65">
-        <v>73</v>
+        <v>599</v>
       </c>
       <c r="F65">
-        <v>154</v>
+        <v>241</v>
+      </c>
+      <c r="G65">
+        <v>1165</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D66">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="E66">
-        <v>60</v>
+        <v>367</v>
       </c>
       <c r="F66">
-        <v>129</v>
+        <v>67</v>
+      </c>
+      <c r="G66">
+        <v>548</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="E67">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F67">
-        <v>27</v>
+        <v>51</v>
+      </c>
+      <c r="G67">
+        <v>156</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D68">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E68">
+        <v>25</v>
+      </c>
+      <c r="F68">
+        <v>37</v>
+      </c>
+      <c r="G68">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
         <v>5</v>
       </c>
-      <c r="F68">
-[...3 lines deleted...]
-    <row r="69"/>
+      <c r="B69" t="s">
+        <v>87</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>25</v>
+      </c>
+      <c r="E69">
+        <v>41</v>
+      </c>
+      <c r="F69">
+        <v>28</v>
+      </c>
+      <c r="G69">
+        <v>94</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>88</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>39</v>
+      </c>
+      <c r="E70">
+        <v>6</v>
+      </c>
+      <c r="F70">
         <v>10</v>
       </c>
-      <c r="B70" t="s">
+      <c r="G70">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>89</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71">
+        <v>64</v>
+      </c>
+      <c r="E71">
         <v>15</v>
       </c>
-      <c r="C70" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F71">
-        <v>58</v>
+        <v>20</v>
+      </c>
+      <c r="G71">
+        <v>99</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D72">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="E72">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="F72">
-        <v>267</v>
-[...21 lines deleted...]
-    </row>
+        <v>9</v>
+      </c>
+      <c r="G72">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B74" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>2687</v>
       </c>
       <c r="E74">
-        <v>14</v>
+        <v>5273</v>
       </c>
       <c r="F74">
-        <v>36</v>
+        <v>3204</v>
+      </c>
+      <c r="G74">
+        <v>11164</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75">
-        <v>4</v>
+      <c r="A75" t="s">
+        <v>32</v>
       </c>
       <c r="B75" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E75">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="F75">
-        <v>37</v>
+        <v>94</v>
+      </c>
+      <c r="G75">
+        <v>358</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="E76">
-        <v>4</v>
+        <v>2420</v>
       </c>
       <c r="F76">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="77"/>
+        <v>907</v>
+      </c>
+      <c r="G76">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>92</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>128</v>
+      </c>
+      <c r="E77">
+        <v>442</v>
+      </c>
+      <c r="F77">
+        <v>717</v>
+      </c>
+      <c r="G77">
+        <v>1287</v>
+      </c>
+    </row>
     <row r="78">
       <c r="A78">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D78">
-        <v>123</v>
+        <v>994</v>
       </c>
       <c r="E78">
-        <v>88</v>
+        <v>358</v>
       </c>
       <c r="F78">
-        <v>211</v>
+        <v>242</v>
+      </c>
+      <c r="G78">
+        <v>1594</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="s">
-        <v>30</v>
+      <c r="A79">
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E79">
-        <v>12</v>
+        <v>413</v>
       </c>
       <c r="F79">
-        <v>37</v>
+        <v>103</v>
+      </c>
+      <c r="G79">
+        <v>550</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D80">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E80">
-        <v>24</v>
+        <v>457</v>
       </c>
       <c r="F80">
-        <v>66</v>
+        <v>369</v>
+      </c>
+      <c r="G80">
+        <v>861</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D81">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="E81">
-        <v>24</v>
+        <v>476</v>
       </c>
       <c r="F81">
-        <v>62</v>
+        <v>80</v>
+      </c>
+      <c r="G81">
+        <v>661</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>686</v>
       </c>
       <c r="E82">
+        <v>19</v>
+      </c>
+      <c r="F82">
         <v>28</v>
       </c>
-      <c r="F82">
-[...23 lines deleted...]
-    </row>
+      <c r="G82">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>98</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>258</v>
+      </c>
+      <c r="E83">
+        <v>541</v>
+      </c>
+      <c r="F83">
+        <v>664</v>
+      </c>
+      <c r="G83">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
-      <c r="A85" t="s">
-        <v>30</v>
+      <c r="A85">
+        <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>224</v>
+        <v>1017</v>
       </c>
       <c r="E85">
-        <v>70</v>
+        <v>635</v>
       </c>
       <c r="F85">
-        <v>294</v>
+        <v>3380</v>
+      </c>
+      <c r="G85">
+        <v>5032</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86">
-        <v>1</v>
+      <c r="A86" t="s">
+        <v>32</v>
       </c>
       <c r="B86" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>2319</v>
+        <v>56</v>
       </c>
       <c r="E86">
-        <v>261</v>
+        <v>15</v>
       </c>
       <c r="F86">
-        <v>2580</v>
+        <v>50</v>
+      </c>
+      <c r="G86">
+        <v>121</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D87">
-        <v>233</v>
+        <v>136</v>
       </c>
       <c r="E87">
-        <v>1766</v>
+        <v>40</v>
       </c>
       <c r="F87">
-        <v>1999</v>
+        <v>307</v>
+      </c>
+      <c r="G87">
+        <v>483</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>170</v>
+        <v>81</v>
       </c>
       <c r="E88">
-        <v>79</v>
+        <v>307</v>
       </c>
       <c r="F88">
-        <v>249</v>
+        <v>351</v>
+      </c>
+      <c r="G88">
+        <v>739</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D89">
-        <v>180</v>
+        <v>216</v>
       </c>
       <c r="E89">
-        <v>524</v>
+        <v>25</v>
       </c>
       <c r="F89">
-        <v>704</v>
+        <v>76</v>
+      </c>
+      <c r="G89">
+        <v>317</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>102</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>61</v>
+      </c>
+      <c r="E90">
+        <v>216</v>
+      </c>
+      <c r="F90">
+        <v>2479</v>
+      </c>
+      <c r="G90">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
         <v>5</v>
       </c>
-      <c r="B90" t="s">
-[...15 lines deleted...]
-    <row r="91"/>
+      <c r="B91" t="s">
+        <v>103</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>230</v>
+      </c>
+      <c r="E91">
+        <v>3</v>
+      </c>
+      <c r="F91">
+        <v>11</v>
+      </c>
+      <c r="G91">
+        <v>244</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D92">
-        <v>4469</v>
+        <v>75</v>
       </c>
       <c r="E92">
-        <v>1509</v>
+        <v>8</v>
       </c>
       <c r="F92">
-        <v>5978</v>
+        <v>33</v>
+      </c>
+      <c r="G92">
+        <v>116</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>30</v>
+      <c r="A93">
+        <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D93">
-        <v>204</v>
+        <v>40</v>
       </c>
       <c r="E93">
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F93">
-        <v>261</v>
+        <v>63</v>
+      </c>
+      <c r="G93">
+        <v>115</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>1335</v>
+        <v>122</v>
       </c>
       <c r="E94">
-        <v>537</v>
+        <v>9</v>
       </c>
       <c r="F94">
-        <v>1872</v>
-[...21 lines deleted...]
-    </row>
+        <v>10</v>
+      </c>
+      <c r="G94">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>115</v>
+        <v>5509</v>
       </c>
       <c r="E96">
-        <v>54</v>
+        <v>6252</v>
       </c>
       <c r="F96">
-        <v>169</v>
+        <v>5524</v>
+      </c>
+      <c r="G96">
+        <v>17285</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>4</v>
+      <c r="A97" t="s">
+        <v>32</v>
       </c>
       <c r="B97" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E97">
-        <v>189</v>
+        <v>89</v>
       </c>
       <c r="F97">
-        <v>259</v>
+        <v>67</v>
+      </c>
+      <c r="G97">
+        <v>306</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D98">
-        <v>1252</v>
+        <v>329</v>
       </c>
       <c r="E98">
-        <v>265</v>
+        <v>4053</v>
       </c>
       <c r="F98">
-        <v>1517</v>
-[...2 lines deleted...]
-    <row r="99"/>
+        <v>1583</v>
+      </c>
+      <c r="G98">
+        <v>5965</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>108</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>569</v>
+      </c>
+      <c r="E99">
+        <v>1176</v>
+      </c>
+      <c r="F99">
+        <v>3579</v>
+      </c>
+      <c r="G99">
+        <v>5324</v>
+      </c>
+    </row>
     <row r="100">
       <c r="A100">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D100">
-        <v>588</v>
+        <v>4038</v>
       </c>
       <c r="E100">
-        <v>404</v>
+        <v>66</v>
       </c>
       <c r="F100">
-        <v>992</v>
+        <v>57</v>
+      </c>
+      <c r="G100">
+        <v>4161</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="s">
-        <v>30</v>
+      <c r="A101">
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D101">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E101">
-        <v>47</v>
+        <v>822</v>
       </c>
       <c r="F101">
-        <v>107</v>
+        <v>192</v>
+      </c>
+      <c r="G101">
+        <v>1167</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="E102">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="F102">
-        <v>192</v>
+        <v>23</v>
+      </c>
+      <c r="G102">
+        <v>139</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>399</v>
+        <v>36</v>
       </c>
       <c r="E103">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="F103">
-        <v>551</v>
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>60</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="E104">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="F104">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>95</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>50</v>
+      </c>
+      <c r="E105">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>7</v>
+      </c>
+      <c r="G105">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>11</v>
+      </c>
+      <c r="B107" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>1180</v>
+      </c>
+      <c r="E107">
+        <v>426</v>
+      </c>
+      <c r="F107">
+        <v>212</v>
+      </c>
+      <c r="G107">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>32</v>
+      </c>
+      <c r="B108" t="s">
+        <v>32</v>
+      </c>
+      <c r="C108" t="s">
         <v>38</v>
       </c>
-      <c r="D105">
-[...39 lines deleted...]
-      </c>
       <c r="D108">
-        <v>5796</v>
+        <v>84</v>
       </c>
       <c r="E108">
-        <v>1843</v>
+        <v>24</v>
       </c>
       <c r="F108">
-        <v>7639</v>
+        <v>36</v>
+      </c>
+      <c r="G108">
+        <v>144</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="s">
-        <v>30</v>
+      <c r="A109">
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D109">
-        <v>114</v>
+        <v>790</v>
       </c>
       <c r="E109">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="F109">
-        <v>147</v>
+        <v>69</v>
+      </c>
+      <c r="G109">
+        <v>923</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D110">
-        <v>3804</v>
+        <v>119</v>
       </c>
       <c r="E110">
-        <v>402</v>
+        <v>18</v>
       </c>
       <c r="F110">
-        <v>4206</v>
+        <v>28</v>
+      </c>
+      <c r="G110">
+        <v>165</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>47</v>
+      </c>
+      <c r="E111">
+        <v>26</v>
+      </c>
+      <c r="F111">
+        <v>30</v>
+      </c>
+      <c r="G111">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>815</v>
+        <v>52</v>
       </c>
       <c r="E112">
-        <v>906</v>
+        <v>281</v>
       </c>
       <c r="F112">
-        <v>1721</v>
+        <v>26</v>
+      </c>
+      <c r="G112">
+        <v>359</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D113">
-        <v>811</v>
+        <v>51</v>
       </c>
       <c r="E113">
-        <v>125</v>
+        <v>3</v>
       </c>
       <c r="F113">
-        <v>936</v>
+        <v>5</v>
+      </c>
+      <c r="G113">
+        <v>59</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="E114">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="F114">
-        <v>342</v>
+        <v>18</v>
+      </c>
+      <c r="G114">
+        <v>65</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
+        <v>12</v>
+      </c>
+      <c r="B116" t="s">
         <v>17</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D116">
-        <v>17312</v>
+        <v>1364</v>
       </c>
       <c r="E116">
-        <v>2932</v>
+        <v>1670</v>
       </c>
       <c r="F116">
-        <v>20244</v>
+        <v>4178</v>
+      </c>
+      <c r="G116">
+        <v>7212</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>315</v>
+        <v>110</v>
       </c>
       <c r="E117">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F117">
-        <v>363</v>
+        <v>101</v>
+      </c>
+      <c r="G117">
+        <v>252</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D118">
-        <v>7843</v>
+        <v>321</v>
       </c>
       <c r="E118">
-        <v>176</v>
+        <v>627</v>
       </c>
       <c r="F118">
-        <v>8019</v>
+        <v>1181</v>
+      </c>
+      <c r="G118">
+        <v>2129</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D119">
-        <v>682</v>
+        <v>94</v>
       </c>
       <c r="E119">
-        <v>1227</v>
+        <v>66</v>
       </c>
       <c r="F119">
-        <v>1909</v>
+        <v>571</v>
+      </c>
+      <c r="G119">
+        <v>731</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D120">
-        <v>1141</v>
+        <v>121</v>
       </c>
       <c r="E120">
-        <v>183</v>
+        <v>73</v>
       </c>
       <c r="F120">
-        <v>1324</v>
+        <v>631</v>
+      </c>
+      <c r="G120">
+        <v>825</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D121">
-        <v>7176</v>
+        <v>147</v>
       </c>
       <c r="E121">
-        <v>1273</v>
+        <v>750</v>
       </c>
       <c r="F121">
-        <v>8449</v>
+        <v>977</v>
+      </c>
+      <c r="G121">
+        <v>1874</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
+        <v>125</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>378</v>
+      </c>
+      <c r="E122">
+        <v>9</v>
+      </c>
+      <c r="F122">
+        <v>18</v>
+      </c>
+      <c r="G122">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>126</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>25</v>
+      </c>
+      <c r="E123">
+        <v>11</v>
+      </c>
+      <c r="F123">
+        <v>22</v>
+      </c>
+      <c r="G123">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>127</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>117</v>
+      </c>
+      <c r="E124">
+        <v>11</v>
+      </c>
+      <c r="F124">
+        <v>28</v>
+      </c>
+      <c r="G124">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>128</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>51</v>
+      </c>
+      <c r="E125">
+        <v>82</v>
+      </c>
+      <c r="F125">
+        <v>649</v>
+      </c>
+      <c r="G125">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>5462</v>
+      </c>
+      <c r="E127">
+        <v>4407</v>
+      </c>
+      <c r="F127">
+        <v>3913</v>
+      </c>
+      <c r="G127">
+        <v>13782</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>32</v>
+      </c>
+      <c r="B128" t="s">
+        <v>32</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>169</v>
+      </c>
+      <c r="E128">
+        <v>105</v>
+      </c>
+      <c r="F128">
+        <v>46</v>
+      </c>
+      <c r="G128">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>129</v>
+      </c>
+      <c r="C129" t="s">
+        <v>40</v>
+      </c>
+      <c r="D129">
+        <v>2347</v>
+      </c>
+      <c r="E129">
+        <v>348</v>
+      </c>
+      <c r="F129">
+        <v>423</v>
+      </c>
+      <c r="G129">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>130</v>
+      </c>
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="D130">
+        <v>307</v>
+      </c>
+      <c r="E130">
+        <v>2593</v>
+      </c>
+      <c r="F130">
+        <v>1228</v>
+      </c>
+      <c r="G130">
+        <v>4128</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>131</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>95</v>
+      </c>
+      <c r="E131">
+        <v>115</v>
+      </c>
+      <c r="F131">
+        <v>188</v>
+      </c>
+      <c r="G131">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>132</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>993</v>
+      </c>
+      <c r="E132">
+        <v>28</v>
+      </c>
+      <c r="F132">
+        <v>31</v>
+      </c>
+      <c r="G132">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>133</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>32</v>
+      </c>
+      <c r="E133">
+        <v>330</v>
+      </c>
+      <c r="F133">
+        <v>397</v>
+      </c>
+      <c r="G133">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>134</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>18</v>
+      </c>
+      <c r="E134">
+        <v>20</v>
+      </c>
+      <c r="F134">
+        <v>19</v>
+      </c>
+      <c r="G134">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>135</v>
+      </c>
+      <c r="C135" t="s">
+        <v>40</v>
+      </c>
+      <c r="D135">
+        <v>9</v>
+      </c>
+      <c r="E135">
+        <v>5</v>
+      </c>
+      <c r="F135">
+        <v>5</v>
+      </c>
+      <c r="G135">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>136</v>
+      </c>
+      <c r="C136" t="s">
+        <v>40</v>
+      </c>
+      <c r="D136">
+        <v>1492</v>
+      </c>
+      <c r="E136">
+        <v>863</v>
+      </c>
+      <c r="F136">
+        <v>1576</v>
+      </c>
+      <c r="G136">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>15</v>
+      </c>
+      <c r="B138" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>482</v>
+      </c>
+      <c r="E138">
+        <v>988</v>
+      </c>
+      <c r="F138">
+        <v>1207</v>
+      </c>
+      <c r="G138">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>32</v>
+      </c>
+      <c r="B139" t="s">
+        <v>32</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>75</v>
+      </c>
+      <c r="E139">
+        <v>40</v>
+      </c>
+      <c r="F139">
+        <v>97</v>
+      </c>
+      <c r="G139">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>137</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140">
+        <v>187</v>
+      </c>
+      <c r="E140">
+        <v>197</v>
+      </c>
+      <c r="F140">
+        <v>419</v>
+      </c>
+      <c r="G140">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>138</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>46</v>
+      </c>
+      <c r="E141">
+        <v>55</v>
+      </c>
+      <c r="F141">
+        <v>204</v>
+      </c>
+      <c r="G141">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>139</v>
+      </c>
+      <c r="C142" t="s">
+        <v>40</v>
+      </c>
+      <c r="D142">
+        <v>33</v>
+      </c>
+      <c r="E142">
+        <v>10</v>
+      </c>
+      <c r="F142">
+        <v>49</v>
+      </c>
+      <c r="G142">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>4</v>
+      </c>
+      <c r="B143" t="s">
+        <v>140</v>
+      </c>
+      <c r="C143" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143">
+        <v>57</v>
+      </c>
+      <c r="E143">
+        <v>42</v>
+      </c>
+      <c r="F143">
+        <v>291</v>
+      </c>
+      <c r="G143">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>5</v>
+      </c>
+      <c r="B144" t="s">
+        <v>141</v>
+      </c>
+      <c r="C144" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144">
+        <v>22</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>14</v>
+      </c>
+      <c r="G144">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>142</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145">
+        <v>14</v>
+      </c>
+      <c r="E145">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>9</v>
+      </c>
+      <c r="G145">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>7</v>
+      </c>
+      <c r="B146" t="s">
+        <v>143</v>
+      </c>
+      <c r="C146" t="s">
+        <v>40</v>
+      </c>
+      <c r="D146">
+        <v>15</v>
+      </c>
+      <c r="E146">
+        <v>611</v>
+      </c>
+      <c r="F146">
+        <v>89</v>
+      </c>
+      <c r="G146">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>144</v>
+      </c>
+      <c r="C147" t="s">
+        <v>40</v>
+      </c>
+      <c r="D147">
+        <v>33</v>
+      </c>
+      <c r="E147">
+        <v>14</v>
+      </c>
+      <c r="F147">
+        <v>35</v>
+      </c>
+      <c r="G147">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>16</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>7797</v>
+      </c>
+      <c r="E149">
+        <v>1240</v>
+      </c>
+      <c r="F149">
+        <v>5581</v>
+      </c>
+      <c r="G149">
+        <v>14618</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>32</v>
+      </c>
+      <c r="B150" t="s">
+        <v>32</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>107</v>
+      </c>
+      <c r="E150">
+        <v>19</v>
+      </c>
+      <c r="F150">
+        <v>47</v>
+      </c>
+      <c r="G150">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>145</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151">
+        <v>228</v>
+      </c>
+      <c r="E151">
+        <v>182</v>
+      </c>
+      <c r="F151">
+        <v>370</v>
+      </c>
+      <c r="G151">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152">
+        <v>314</v>
+      </c>
+      <c r="E152">
+        <v>221</v>
+      </c>
+      <c r="F152">
+        <v>1048</v>
+      </c>
+      <c r="G152">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" t="s">
+        <v>40</v>
+      </c>
+      <c r="D153">
+        <v>2920</v>
+      </c>
+      <c r="E153">
+        <v>307</v>
+      </c>
+      <c r="F153">
+        <v>2941</v>
+      </c>
+      <c r="G153">
+        <v>6168</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>148</v>
+      </c>
+      <c r="C154" t="s">
+        <v>40</v>
+      </c>
+      <c r="D154">
+        <v>3863</v>
+      </c>
+      <c r="E154">
+        <v>453</v>
+      </c>
+      <c r="F154">
+        <v>1079</v>
+      </c>
+      <c r="G154">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155">
+        <v>33</v>
+      </c>
+      <c r="E155">
+        <v>28</v>
+      </c>
+      <c r="F155">
+        <v>36</v>
+      </c>
+      <c r="G155">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>150</v>
+      </c>
+      <c r="C156" t="s">
+        <v>40</v>
+      </c>
+      <c r="D156">
+        <v>23</v>
+      </c>
+      <c r="E156">
+        <v>6</v>
+      </c>
+      <c r="F156">
+        <v>23</v>
+      </c>
+      <c r="G156">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>151</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>152</v>
+      </c>
+      <c r="E157">
+        <v>21</v>
+      </c>
+      <c r="F157">
+        <v>21</v>
+      </c>
+      <c r="G157">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>152</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158">
+        <v>157</v>
+      </c>
+      <c r="E158">
+        <v>3</v>
+      </c>
+      <c r="F158">
+        <v>16</v>
+      </c>
+      <c r="G158">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>17</v>
+      </c>
+      <c r="B160" t="s">
+        <v>21</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>3609</v>
+      </c>
+      <c r="E160">
+        <v>2237</v>
+      </c>
+      <c r="F160">
+        <v>3414</v>
+      </c>
+      <c r="G160">
+        <v>9260</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>32</v>
+      </c>
+      <c r="B161" t="s">
+        <v>32</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>97</v>
+      </c>
+      <c r="E161">
+        <v>60</v>
+      </c>
+      <c r="F161">
+        <v>37</v>
+      </c>
+      <c r="G161">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>153</v>
+      </c>
+      <c r="C162" t="s">
+        <v>40</v>
+      </c>
+      <c r="D162">
+        <v>184</v>
+      </c>
+      <c r="E162">
+        <v>1037</v>
+      </c>
+      <c r="F162">
+        <v>494</v>
+      </c>
+      <c r="G162">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>154</v>
+      </c>
+      <c r="C163" t="s">
+        <v>40</v>
+      </c>
+      <c r="D163">
+        <v>2787</v>
+      </c>
+      <c r="E163">
+        <v>54</v>
+      </c>
+      <c r="F163">
+        <v>23</v>
+      </c>
+      <c r="G163">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>155</v>
+      </c>
+      <c r="C164" t="s">
+        <v>40</v>
+      </c>
+      <c r="D164">
+        <v>44</v>
+      </c>
+      <c r="E164">
+        <v>22</v>
+      </c>
+      <c r="F164">
+        <v>45</v>
+      </c>
+      <c r="G164">
         <v>111</v>
       </c>
-      <c r="C122" t="s">
-[...9 lines deleted...]
-        <v>180</v>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>156</v>
+      </c>
+      <c r="C165" t="s">
+        <v>40</v>
+      </c>
+      <c r="D165">
+        <v>195</v>
+      </c>
+      <c r="E165">
+        <v>332</v>
+      </c>
+      <c r="F165">
+        <v>2228</v>
+      </c>
+      <c r="G165">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>5</v>
+      </c>
+      <c r="B166" t="s">
+        <v>157</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>51</v>
+      </c>
+      <c r="E166">
+        <v>303</v>
+      </c>
+      <c r="F166">
+        <v>154</v>
+      </c>
+      <c r="G166">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>158</v>
+      </c>
+      <c r="C167" t="s">
+        <v>40</v>
+      </c>
+      <c r="D167">
+        <v>18</v>
+      </c>
+      <c r="E167">
+        <v>115</v>
+      </c>
+      <c r="F167">
+        <v>19</v>
+      </c>
+      <c r="G167">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>7</v>
+      </c>
+      <c r="B168" t="s">
+        <v>159</v>
+      </c>
+      <c r="C168" t="s">
+        <v>40</v>
+      </c>
+      <c r="D168">
+        <v>31</v>
+      </c>
+      <c r="E168">
+        <v>44</v>
+      </c>
+      <c r="F168">
+        <v>45</v>
+      </c>
+      <c r="G168">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>160</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169">
+        <v>202</v>
+      </c>
+      <c r="E169">
+        <v>270</v>
+      </c>
+      <c r="F169">
+        <v>369</v>
+      </c>
+      <c r="G169">
+        <v>841</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -15257,7351 +14098,8510 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>2983</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>9630</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>17091</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>5611</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>2748</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1344</v>
       </c>
       <c r="M2">
-        <v>0</v>
+        <v>946</v>
       </c>
       <c r="N2">
-        <v>0</v>
+        <v>5924</v>
       </c>
       <c r="O2">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>2214</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>890</v>
       </c>
       <c r="R2">
-        <v>0</v>
+        <v>1777</v>
       </c>
       <c r="S2">
-        <v>0</v>
+        <v>5511</v>
       </c>
       <c r="T2">
-        <v>0</v>
+        <v>2597</v>
       </c>
       <c r="U2">
-        <v>0</v>
+        <v>3994</v>
       </c>
       <c r="V2">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="W2">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>65017</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>30</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F3" t="s">
+        <v>166</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>1245</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>2141</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>20258</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>9174</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>3682</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>1245</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>517</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>794</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>2779</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="R3">
-        <v>0</v>
+        <v>1045</v>
       </c>
       <c r="S3">
-        <v>0</v>
+        <v>3367</v>
       </c>
       <c r="T3">
-        <v>0</v>
+        <v>1619</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>1457</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="W3">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50116</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>4228</v>
+      </c>
+      <c r="H4">
+        <v>11771</v>
+      </c>
+      <c r="I4">
+        <v>37349</v>
+      </c>
+      <c r="J4">
+        <v>14785</v>
+      </c>
+      <c r="K4">
+        <v>6430</v>
+      </c>
+      <c r="L4">
+        <v>2589</v>
+      </c>
+      <c r="M4">
+        <v>1463</v>
+      </c>
+      <c r="N4">
+        <v>6718</v>
+      </c>
+      <c r="O4">
+        <v>1983</v>
+      </c>
+      <c r="P4">
+        <v>4993</v>
+      </c>
+      <c r="Q4">
+        <v>1173</v>
+      </c>
+      <c r="R4">
+        <v>2822</v>
+      </c>
+      <c r="S4">
+        <v>8878</v>
+      </c>
+      <c r="T4">
+        <v>4216</v>
+      </c>
+      <c r="U4">
+        <v>5451</v>
+      </c>
+      <c r="V4">
+        <v>284</v>
+      </c>
+      <c r="W4">
+        <v>115133</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>2983</v>
+      </c>
+      <c r="E2">
+        <v>1245</v>
+      </c>
+      <c r="F2">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>201</v>
+      </c>
+      <c r="E3">
+        <v>112</v>
+      </c>
+      <c r="F3">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>1229</v>
+      </c>
+      <c r="E4">
+        <v>266</v>
+      </c>
+      <c r="F4">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>731</v>
+      </c>
+      <c r="E5">
+        <v>172</v>
+      </c>
+      <c r="F5">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>86</v>
+      </c>
+      <c r="E6">
+        <v>65</v>
+      </c>
+      <c r="F6">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>699</v>
+      </c>
+      <c r="E7">
+        <v>592</v>
+      </c>
+      <c r="F7">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>37</v>
+      </c>
+      <c r="E8">
+        <v>38</v>
+      </c>
+      <c r="F8">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>9630</v>
+      </c>
+      <c r="E10">
+        <v>2141</v>
+      </c>
+      <c r="F10">
+        <v>11771</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>355</v>
+      </c>
+      <c r="E11">
+        <v>190</v>
+      </c>
+      <c r="F11">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>172</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>8217</v>
+      </c>
+      <c r="E12">
+        <v>540</v>
+      </c>
+      <c r="F12">
+        <v>8757</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>173</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>346</v>
+      </c>
+      <c r="E13">
+        <v>568</v>
+      </c>
+      <c r="F13">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14">
+        <v>437</v>
+      </c>
+      <c r="E14">
+        <v>54</v>
+      </c>
+      <c r="F14">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>175</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>118</v>
+      </c>
+      <c r="E15">
+        <v>751</v>
+      </c>
+      <c r="F15">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>176</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>157</v>
+      </c>
+      <c r="E16">
+        <v>38</v>
+      </c>
+      <c r="F16">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>17091</v>
+      </c>
+      <c r="E18">
+        <v>20258</v>
+      </c>
+      <c r="F18">
+        <v>37349</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>455</v>
+      </c>
+      <c r="E19">
+        <v>368</v>
+      </c>
+      <c r="F19">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>177</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>6571</v>
+      </c>
+      <c r="E20">
+        <v>437</v>
+      </c>
+      <c r="F20">
+        <v>7008</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>2865</v>
+      </c>
+      <c r="E21">
+        <v>16529</v>
+      </c>
+      <c r="F21">
+        <v>19394</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>179</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>713</v>
+      </c>
+      <c r="E22">
+        <v>2646</v>
+      </c>
+      <c r="F22">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>6359</v>
+      </c>
+      <c r="E23">
+        <v>99</v>
+      </c>
+      <c r="F23">
+        <v>6458</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>181</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>128</v>
+      </c>
+      <c r="E24">
+        <v>179</v>
+      </c>
+      <c r="F24">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>5611</v>
+      </c>
+      <c r="E26">
+        <v>9174</v>
+      </c>
+      <c r="F26">
+        <v>14785</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>227</v>
+      </c>
+      <c r="E27">
+        <v>289</v>
+      </c>
+      <c r="F27">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>182</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>2456</v>
+      </c>
+      <c r="E28">
+        <v>8351</v>
+      </c>
+      <c r="F28">
+        <v>10807</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>2716</v>
+      </c>
+      <c r="E29">
+        <v>126</v>
+      </c>
+      <c r="F29">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>184</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>89</v>
+      </c>
+      <c r="E30">
+        <v>240</v>
+      </c>
+      <c r="F30">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>185</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>85</v>
+      </c>
+      <c r="E31">
+        <v>149</v>
+      </c>
+      <c r="F31">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>186</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>38</v>
+      </c>
+      <c r="E32">
+        <v>19</v>
+      </c>
+      <c r="F32">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>2748</v>
+      </c>
+      <c r="E34">
+        <v>3682</v>
+      </c>
+      <c r="F34">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>167</v>
+      </c>
+      <c r="E35">
+        <v>143</v>
+      </c>
+      <c r="F35">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>187</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>406</v>
+      </c>
+      <c r="E36">
+        <v>3303</v>
+      </c>
+      <c r="F36">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>188</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>751</v>
+      </c>
+      <c r="E37">
+        <v>132</v>
+      </c>
+      <c r="F37">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>189</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>170</v>
+      </c>
+      <c r="E38">
+        <v>49</v>
+      </c>
+      <c r="F38">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>190</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>123</v>
+      </c>
+      <c r="E39">
+        <v>20</v>
+      </c>
+      <c r="F39">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>191</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>1131</v>
+      </c>
+      <c r="E40">
+        <v>35</v>
+      </c>
+      <c r="F40">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>1344</v>
+      </c>
+      <c r="E42">
+        <v>1245</v>
+      </c>
+      <c r="F42">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>102</v>
+      </c>
+      <c r="E43">
+        <v>93</v>
+      </c>
+      <c r="F43">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>192</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>378</v>
+      </c>
+      <c r="E44">
+        <v>868</v>
+      </c>
+      <c r="F44">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>212</v>
+      </c>
+      <c r="E45">
+        <v>260</v>
+      </c>
+      <c r="F45">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>194</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>652</v>
+      </c>
+      <c r="E46">
+        <v>24</v>
+      </c>
+      <c r="F46">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>946</v>
+      </c>
+      <c r="E48">
+        <v>517</v>
+      </c>
+      <c r="F48">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B49" t="s">
+        <v>32</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>109</v>
+      </c>
+      <c r="E49">
+        <v>44</v>
+      </c>
+      <c r="F49">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>195</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>419</v>
+      </c>
+      <c r="E50">
+        <v>108</v>
+      </c>
+      <c r="F50">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>196</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>126</v>
+      </c>
+      <c r="E51">
+        <v>229</v>
+      </c>
+      <c r="F51">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>54</v>
+      </c>
+      <c r="E52">
+        <v>26</v>
+      </c>
+      <c r="F52">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>198</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>200</v>
+      </c>
+      <c r="E53">
+        <v>35</v>
+      </c>
+      <c r="F53">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>199</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>38</v>
+      </c>
+      <c r="E54">
+        <v>75</v>
+      </c>
+      <c r="F54">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>5924</v>
+      </c>
+      <c r="E56">
+        <v>794</v>
+      </c>
+      <c r="F56">
+        <v>6718</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>183</v>
+      </c>
+      <c r="E57">
+        <v>50</v>
+      </c>
+      <c r="F57">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>4737</v>
+      </c>
+      <c r="E58">
+        <v>96</v>
+      </c>
+      <c r="F58">
+        <v>4833</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>201</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>177</v>
+      </c>
+      <c r="E59">
+        <v>555</v>
+      </c>
+      <c r="F59">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>202</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>651</v>
+      </c>
+      <c r="E60">
+        <v>37</v>
+      </c>
+      <c r="F60">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>203</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>33</v>
+      </c>
+      <c r="E61">
+        <v>31</v>
+      </c>
+      <c r="F61">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>204</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>143</v>
+      </c>
+      <c r="E62">
+        <v>25</v>
+      </c>
+      <c r="F62">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>1500</v>
+      </c>
+      <c r="E64">
+        <v>483</v>
+      </c>
+      <c r="F64">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>32</v>
+      </c>
+      <c r="B65" t="s">
+        <v>32</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>63</v>
+      </c>
+      <c r="E65">
+        <v>19</v>
+      </c>
+      <c r="F65">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>205</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66">
+        <v>640</v>
+      </c>
+      <c r="E66">
+        <v>159</v>
+      </c>
+      <c r="F66">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>206</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>730</v>
+      </c>
+      <c r="E67">
+        <v>22</v>
+      </c>
+      <c r="F67">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>207</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>31</v>
+      </c>
+      <c r="E68">
+        <v>44</v>
+      </c>
+      <c r="F68">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>20</v>
+      </c>
+      <c r="E69">
+        <v>231</v>
+      </c>
+      <c r="F69">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>209</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>16</v>
+      </c>
+      <c r="E70">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>2214</v>
+      </c>
+      <c r="E72">
+        <v>2779</v>
+      </c>
+      <c r="F72">
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>32</v>
+      </c>
+      <c r="B73" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>146</v>
+      </c>
+      <c r="E73">
+        <v>84</v>
+      </c>
+      <c r="F73">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>210</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>198</v>
+      </c>
+      <c r="E74">
+        <v>612</v>
+      </c>
+      <c r="F74">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>211</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>1575</v>
+      </c>
+      <c r="E75">
+        <v>2014</v>
+      </c>
+      <c r="F75">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>212</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>115</v>
+      </c>
+      <c r="E76">
+        <v>31</v>
+      </c>
+      <c r="F76">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>213</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>115</v>
+      </c>
+      <c r="E77">
+        <v>19</v>
+      </c>
+      <c r="F77">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>214</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>65</v>
+      </c>
+      <c r="E78">
+        <v>19</v>
+      </c>
+      <c r="F78">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>11</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>890</v>
+      </c>
+      <c r="E80">
+        <v>283</v>
+      </c>
+      <c r="F80">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>32</v>
+      </c>
+      <c r="B81" t="s">
+        <v>32</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>58</v>
+      </c>
+      <c r="E81">
+        <v>22</v>
+      </c>
+      <c r="F81">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>215</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>196</v>
+      </c>
+      <c r="E82">
+        <v>194</v>
+      </c>
+      <c r="F82">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>216</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>79</v>
+      </c>
+      <c r="E83">
+        <v>32</v>
+      </c>
+      <c r="F83">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>217</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>217</v>
+      </c>
+      <c r="E84">
+        <v>18</v>
+      </c>
+      <c r="F84">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>218</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>34</v>
+      </c>
+      <c r="E85">
+        <v>12</v>
+      </c>
+      <c r="F85">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>219</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>306</v>
+      </c>
+      <c r="E86">
+        <v>5</v>
+      </c>
+      <c r="F86">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>12</v>
+      </c>
+      <c r="B88" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>1777</v>
+      </c>
+      <c r="E88">
+        <v>1045</v>
+      </c>
+      <c r="F88">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>32</v>
+      </c>
+      <c r="B89" t="s">
+        <v>32</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>98</v>
+      </c>
+      <c r="E89">
+        <v>48</v>
+      </c>
+      <c r="F89">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>220</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>330</v>
+      </c>
+      <c r="E90">
+        <v>303</v>
+      </c>
+      <c r="F90">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>221</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>531</v>
+      </c>
+      <c r="E91">
+        <v>218</v>
+      </c>
+      <c r="F91">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>222</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>274</v>
+      </c>
+      <c r="E92">
+        <v>32</v>
+      </c>
+      <c r="F92">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>60</v>
+      </c>
+      <c r="E93">
+        <v>383</v>
+      </c>
+      <c r="F93">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>224</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>484</v>
+      </c>
+      <c r="E94">
+        <v>61</v>
+      </c>
+      <c r="F94">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>5511</v>
+      </c>
+      <c r="E96">
+        <v>3367</v>
+      </c>
+      <c r="F96">
+        <v>8878</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B97" t="s">
+        <v>32</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>185</v>
+      </c>
+      <c r="E97">
+        <v>73</v>
+      </c>
+      <c r="F97">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>225</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>4588</v>
+      </c>
+      <c r="E98">
+        <v>228</v>
+      </c>
+      <c r="F98">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>226</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>256</v>
+      </c>
+      <c r="E99">
+        <v>2646</v>
+      </c>
+      <c r="F99">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>227</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>94</v>
+      </c>
+      <c r="E100">
+        <v>29</v>
+      </c>
+      <c r="F100">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>228</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101">
+        <v>235</v>
+      </c>
+      <c r="E101">
+        <v>17</v>
+      </c>
+      <c r="F101">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>229</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102">
+        <v>153</v>
+      </c>
+      <c r="E102">
+        <v>374</v>
+      </c>
+      <c r="F102">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>15</v>
+      </c>
+      <c r="B104" t="s">
+        <v>19</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>2597</v>
+      </c>
+      <c r="E104">
+        <v>1619</v>
+      </c>
+      <c r="F104">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>32</v>
+      </c>
+      <c r="B105" t="s">
+        <v>32</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>140</v>
+      </c>
+      <c r="E105">
+        <v>34</v>
+      </c>
+      <c r="F105">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>1468</v>
+      </c>
+      <c r="E106">
+        <v>96</v>
+      </c>
+      <c r="F106">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>231</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>443</v>
+      </c>
+      <c r="E107">
+        <v>991</v>
+      </c>
+      <c r="F107">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>232</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>361</v>
+      </c>
+      <c r="E108">
+        <v>18</v>
+      </c>
+      <c r="F108">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>233</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>119</v>
+      </c>
+      <c r="E109">
+        <v>466</v>
+      </c>
+      <c r="F109">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>234</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>66</v>
+      </c>
+      <c r="E110">
+        <v>14</v>
+      </c>
+      <c r="F110">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>3994</v>
+      </c>
+      <c r="E112">
+        <v>1457</v>
+      </c>
+      <c r="F112">
+        <v>5451</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>32</v>
+      </c>
+      <c r="B113" t="s">
+        <v>32</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>60</v>
+      </c>
+      <c r="E113">
+        <v>37</v>
+      </c>
+      <c r="F113">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>235</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>262</v>
+      </c>
+      <c r="E114">
+        <v>1306</v>
+      </c>
+      <c r="F114">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>1516</v>
+      </c>
+      <c r="E115">
+        <v>20</v>
+      </c>
+      <c r="F115">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>237</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>143</v>
+      </c>
+      <c r="E116">
+        <v>4</v>
+      </c>
+      <c r="F116">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>238</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>511</v>
+      </c>
+      <c r="E117">
+        <v>10</v>
+      </c>
+      <c r="F117">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>239</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>1502</v>
+      </c>
+      <c r="E118">
+        <v>80</v>
+      </c>
+      <c r="F118">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>17</v>
+      </c>
+      <c r="B120" t="s">
+        <v>21</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>257</v>
+      </c>
+      <c r="E120">
+        <v>27</v>
+      </c>
+      <c r="F120">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>32</v>
+      </c>
+      <c r="B121" t="s">
+        <v>32</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>16</v>
+      </c>
+      <c r="E121">
+        <v>9</v>
+      </c>
+      <c r="F121">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>240</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>160</v>
+      </c>
+      <c r="E122">
+        <v>11</v>
+      </c>
+      <c r="F122">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>241</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>32</v>
+      </c>
+      <c r="E123">
+        <v>1</v>
+      </c>
+      <c r="F123">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>242</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>9</v>
+      </c>
+      <c r="E124">
+        <v>1</v>
+      </c>
+      <c r="F124">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>243</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>40</v>
+      </c>
+      <c r="E125">
+        <v>5</v>
+      </c>
+      <c r="F125">
+        <v>45</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G2">
+        <v>10753</v>
+      </c>
+      <c r="H2">
+        <v>20411</v>
+      </c>
+      <c r="I2">
+        <v>17632</v>
+      </c>
+      <c r="J2">
+        <v>15634</v>
+      </c>
+      <c r="K2">
+        <v>15301</v>
+      </c>
+      <c r="L2">
+        <v>3036</v>
+      </c>
+      <c r="M2">
+        <v>7809</v>
+      </c>
+      <c r="N2">
+        <v>18771</v>
+      </c>
+      <c r="O2">
+        <v>4418</v>
+      </c>
+      <c r="P2">
+        <v>14057</v>
+      </c>
+      <c r="Q2">
+        <v>1370</v>
+      </c>
+      <c r="R2">
+        <v>14540</v>
+      </c>
+      <c r="S2">
+        <v>557</v>
+      </c>
+      <c r="T2">
+        <v>8434</v>
+      </c>
+      <c r="U2">
+        <v>10502</v>
+      </c>
+      <c r="V2">
+        <v>10724</v>
+      </c>
+      <c r="W2">
+        <v>14189</v>
+      </c>
+      <c r="X2">
+        <v>885</v>
+      </c>
+      <c r="Y2">
+        <v>189023</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3">
+        <v>10753</v>
+      </c>
+      <c r="H3">
+        <v>20411</v>
+      </c>
+      <c r="I3">
+        <v>17632</v>
+      </c>
+      <c r="J3">
+        <v>15634</v>
+      </c>
+      <c r="K3">
+        <v>15301</v>
+      </c>
+      <c r="L3">
+        <v>3036</v>
+      </c>
+      <c r="M3">
+        <v>7809</v>
+      </c>
+      <c r="N3">
+        <v>18771</v>
+      </c>
+      <c r="O3">
+        <v>4418</v>
+      </c>
+      <c r="P3">
+        <v>14057</v>
+      </c>
+      <c r="Q3">
+        <v>1370</v>
+      </c>
+      <c r="R3">
+        <v>14540</v>
+      </c>
+      <c r="S3">
+        <v>557</v>
+      </c>
+      <c r="T3">
+        <v>8434</v>
+      </c>
+      <c r="U3">
+        <v>10502</v>
+      </c>
+      <c r="V3">
+        <v>10724</v>
+      </c>
+      <c r="W3">
+        <v>14189</v>
+      </c>
+      <c r="X3">
+        <v>885</v>
+      </c>
+      <c r="Y3">
+        <v>189023</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>117</v>
+        <v>249</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>10753</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>10753</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>651</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>651</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>118</v>
+        <v>250</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>6027</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>6027</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>119</v>
+        <v>251</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>504</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>504</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>120</v>
+        <v>252</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>2231</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>121</v>
+        <v>253</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>316</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>316</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>122</v>
+        <v>254</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>123</v>
+        <v>255</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>124</v>
+        <v>256</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>135</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>125</v>
+        <v>257</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>142</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>126</v>
+        <v>258</v>
       </c>
       <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>489</v>
+      </c>
+      <c r="E12">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>20411</v>
+      </c>
+      <c r="E14">
+        <v>20411</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="D12">
-[...33 lines deleted...]
-      </c>
       <c r="D15">
-        <v>0</v>
+        <v>1436</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
-        <v>30</v>
+      <c r="A16">
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>259</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>12805</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>12805</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>260</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>1139</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>261</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18">
-        <v>0</v>
+        <v>324</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>324</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>262</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19">
-        <v>0</v>
+        <v>297</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>297</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>263</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>315</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>132</v>
+        <v>264</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>2603</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>0</v>
+        <v>699</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>699</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>134</v>
+        <v>266</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>0</v>
+        <v>536</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>536</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="E24">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>17632</v>
+      </c>
+      <c r="E26">
+        <v>17632</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" t="s">
         <v>38</v>
       </c>
-      <c r="D26">
-[...6 lines deleted...]
-    <row r="27"/>
+      <c r="D27">
+        <v>1032</v>
+      </c>
+      <c r="E27">
+        <v>1032</v>
+      </c>
+    </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>268</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>0</v>
+        <v>2885</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>30</v>
+      <c r="A29">
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>30</v>
+        <v>269</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D29">
-        <v>0</v>
+        <v>1840</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>0</v>
+        <v>1022</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>139</v>
+        <v>271</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>4043</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>140</v>
+        <v>272</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32">
-        <v>0</v>
+        <v>3423</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>213</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D34">
-        <v>0</v>
+        <v>643</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>643</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
+        <v>275</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>2207</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>144</v>
+        <v>276</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>0</v>
+        <v>324</v>
       </c>
       <c r="E36">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>324</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
         <v>9</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>15634</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>15634</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>10</v>
+      <c r="A39" t="s">
+        <v>32</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>32</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>720</v>
       </c>
       <c r="E39">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="40"/>
+        <v>720</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>277</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>9587</v>
+      </c>
+      <c r="E40">
+        <v>9587</v>
+      </c>
+    </row>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>278</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D41">
-        <v>0</v>
+        <v>1445</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="s">
-        <v>30</v>
+      <c r="A42">
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>279</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D42">
-        <v>0</v>
+        <v>625</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>625</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>280</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D43">
-        <v>0</v>
+        <v>1267</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>281</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>150</v>
+        <v>282</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D45">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>151</v>
+        <v>283</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D46">
-        <v>0</v>
+        <v>985</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>985</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>152</v>
+        <v>284</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D47">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>216</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>153</v>
+        <v>285</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="E48">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>373</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>0</v>
+        <v>15301</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>15301</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>9</v>
+      <c r="A51" t="s">
+        <v>32</v>
       </c>
       <c r="B51" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>0</v>
+        <v>527</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>527</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>286</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D52">
-        <v>0</v>
+        <v>3010</v>
       </c>
       <c r="E52">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="53"/>
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>287</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>2699</v>
+      </c>
+      <c r="E53">
+        <v>2699</v>
+      </c>
+    </row>
     <row r="54">
       <c r="A54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>288</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D54">
-        <v>0</v>
+        <v>6299</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>6299</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s">
-        <v>30</v>
+      <c r="A55">
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>30</v>
+        <v>289</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D55">
-        <v>0</v>
+        <v>1137</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D56">
-        <v>0</v>
+        <v>449</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>449</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>292</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>486</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>486</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>161</v>
+        <v>293</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>49</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>395</v>
       </c>
       <c r="E60">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>395</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>0</v>
+        <v>3036</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>8</v>
+      <c r="A63" t="s">
+        <v>32</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>168</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>295</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D64">
-        <v>0</v>
+        <v>1063</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>296</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D65">
-        <v>0</v>
+        <v>296</v>
       </c>
       <c r="E65">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>296</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>297</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66">
+        <v>214</v>
+      </c>
+      <c r="E66">
+        <v>214</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>298</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D67">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>391</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>30</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>299</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D68">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>300</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D69">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D70">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>302</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D71">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>171</v>
+        <v>303</v>
       </c>
       <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>98</v>
+      </c>
+      <c r="E72">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>7809</v>
+      </c>
+      <c r="E74">
+        <v>7809</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>32</v>
+      </c>
+      <c r="B75" t="s">
+        <v>32</v>
+      </c>
+      <c r="C75" t="s">
         <v>38</v>
       </c>
-      <c r="D72">
-[...33 lines deleted...]
-      </c>
       <c r="D75">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>30</v>
+      <c r="A76">
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>304</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D76">
-        <v>0</v>
+        <v>1232</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>173</v>
+        <v>305</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D77">
-        <v>0</v>
+        <v>4299</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>174</v>
+        <v>306</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>270</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>175</v>
+        <v>307</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D79">
-        <v>0</v>
+        <v>1008</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>176</v>
+        <v>308</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D80">
-        <v>0</v>
+        <v>171</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>171</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>177</v>
+        <v>309</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>178</v>
+        <v>310</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>179</v>
+        <v>311</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D83">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>44</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>180</v>
+        <v>312</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D84">
-        <v>0</v>
+        <v>334</v>
       </c>
       <c r="E84">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>334</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>18771</v>
+      </c>
+      <c r="E86">
+        <v>18771</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>32</v>
+      </c>
+      <c r="B87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C87" t="s">
         <v>38</v>
       </c>
-      <c r="D86">
-[...6 lines deleted...]
-    <row r="87"/>
+      <c r="D87">
+        <v>879</v>
+      </c>
+      <c r="E87">
+        <v>879</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>13</v>
+        <v>313</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>0</v>
+        <v>6955</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>6955</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>30</v>
+      <c r="A89">
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>30</v>
+        <v>314</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>5823</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>5823</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>183</v>
+        <v>315</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D90">
-        <v>0</v>
+        <v>2389</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>184</v>
+        <v>316</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D91">
-        <v>0</v>
+        <v>612</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>612</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>185</v>
+        <v>317</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D92">
-        <v>0</v>
+        <v>641</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>641</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>186</v>
+        <v>318</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D93">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>187</v>
+        <v>319</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>0</v>
+        <v>891</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>891</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>188</v>
+        <v>320</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>239</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>189</v>
+        <v>321</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D96">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="E96">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D98">
-        <v>0</v>
+        <v>4418</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>10</v>
+      <c r="A99" t="s">
+        <v>32</v>
       </c>
       <c r="B99" t="s">
-        <v>192</v>
+        <v>32</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="E99">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="100"/>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>322</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>1484</v>
+      </c>
+      <c r="E100">
+        <v>1484</v>
+      </c>
+    </row>
     <row r="101">
       <c r="A101">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D101">
-        <v>0</v>
+        <v>2026</v>
       </c>
       <c r="E101">
-        <v>0</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="s">
-        <v>30</v>
+      <c r="A102">
+        <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>30</v>
+        <v>324</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>91</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>193</v>
+        <v>325</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>0</v>
+        <v>217</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>217</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>194</v>
+        <v>326</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>231</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>195</v>
+        <v>327</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D105">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>196</v>
+        <v>328</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D106">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>115</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B107" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B108" t="s">
-        <v>198</v>
+        <v>330</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D108">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="E108">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>0</v>
+        <v>14057</v>
       </c>
       <c r="E110">
-        <v>0</v>
+        <v>14057</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>9</v>
+      <c r="A111" t="s">
+        <v>32</v>
       </c>
       <c r="B111" t="s">
-        <v>201</v>
+        <v>32</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
-        <v>0</v>
+        <v>251</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>251</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>202</v>
+        <v>331</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>0</v>
+        <v>2619</v>
       </c>
       <c r="E112">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="113"/>
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>332</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>6629</v>
+      </c>
+      <c r="E113">
+        <v>6629</v>
+      </c>
+    </row>
     <row r="114">
       <c r="A114">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>333</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="s">
-        <v>30</v>
+      <c r="A115">
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>30</v>
+        <v>334</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D115">
-        <v>0</v>
+        <v>643</v>
       </c>
       <c r="E115">
-        <v>0</v>
+        <v>643</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>203</v>
+        <v>335</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D116">
-        <v>0</v>
+        <v>1283</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>204</v>
+        <v>336</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D117">
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>124</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>205</v>
+        <v>337</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>469</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>206</v>
+        <v>338</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D119">
-        <v>0</v>
+        <v>1667</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>207</v>
+        <v>339</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D120">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="E120">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>209</v>
+        <v>16</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>0</v>
+        <v>1370</v>
       </c>
       <c r="E122">
-        <v>0</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>8</v>
+      <c r="A123" t="s">
+        <v>32</v>
       </c>
       <c r="B123" t="s">
-        <v>210</v>
+        <v>32</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E123">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>211</v>
+        <v>340</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>307</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>307</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>212</v>
+        <v>341</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>605</v>
       </c>
       <c r="E125">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>605</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>342</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126">
+        <v>56</v>
+      </c>
+      <c r="E126">
+        <v>56</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>343</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D127">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>156</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>30</v>
+      <c r="A128">
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>30</v>
+        <v>344</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D128">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>31</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>213</v>
+        <v>345</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D129">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>93</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>214</v>
+        <v>346</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D130">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>215</v>
+        <v>347</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D131">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E131">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B133" t="s">
-        <v>217</v>
+        <v>17</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D133">
-        <v>0</v>
+        <v>14540</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>14540</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>6</v>
+      <c r="A134" t="s">
+        <v>32</v>
       </c>
       <c r="B134" t="s">
-        <v>218</v>
+        <v>32</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>438</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>219</v>
+        <v>348</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D135">
-        <v>0</v>
+        <v>11859</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>11859</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>220</v>
+        <v>349</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D136">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="E136">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>221</v>
+        <v>350</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D137">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="E137">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>222</v>
+        <v>351</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D138">
-        <v>0</v>
+        <v>339</v>
       </c>
       <c r="E138">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>339</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>352</v>
+      </c>
+      <c r="C139" t="s">
+        <v>40</v>
+      </c>
+      <c r="D139">
+        <v>263</v>
+      </c>
+      <c r="E139">
+        <v>263</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>17</v>
+        <v>353</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D140">
-        <v>0</v>
+        <v>201</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>201</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>30</v>
+      <c r="A141">
+        <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>30</v>
+        <v>354</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D141">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>194</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B142" t="s">
-        <v>223</v>
+        <v>355</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D142">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B143" t="s">
-        <v>224</v>
+        <v>356</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D143">
-        <v>0</v>
+        <v>304</v>
       </c>
       <c r="E143">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B145" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="E145">
-        <v>0</v>
+        <v>557</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>5</v>
+      <c r="A146" t="s">
+        <v>32</v>
       </c>
       <c r="B146" t="s">
-        <v>227</v>
+        <v>32</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E146">
-        <v>0</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>228</v>
+        <v>357</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D147">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="E147">
-        <v>0</v>
+        <v>249</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>229</v>
+        <v>358</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D148">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>204</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>230</v>
+        <v>359</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D149">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E149">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>231</v>
+        <v>360</v>
       </c>
       <c r="C150" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150">
+        <v>25</v>
+      </c>
+      <c r="E150">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="151"/>
+    <row r="152">
+      <c r="A152">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>18</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>8434</v>
+      </c>
+      <c r="E152">
+        <v>8434</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>32</v>
+      </c>
+      <c r="B153" t="s">
+        <v>32</v>
+      </c>
+      <c r="C153" t="s">
         <v>38</v>
       </c>
-      <c r="D150">
-[...33 lines deleted...]
-      </c>
       <c r="D153">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>455</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154" t="s">
-        <v>30</v>
+      <c r="A154">
+        <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>30</v>
+        <v>361</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D154">
-        <v>0</v>
+        <v>5494</v>
       </c>
       <c r="E154">
-        <v>0</v>
+        <v>5494</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>233</v>
+        <v>362</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D155">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="E155">
-        <v>0</v>
+        <v>230</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>234</v>
+        <v>363</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D156">
-        <v>0</v>
+        <v>196</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>196</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>235</v>
+        <v>364</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D157">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="E157">
-        <v>0</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>236</v>
+        <v>365</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D158">
-        <v>0</v>
+        <v>309</v>
       </c>
       <c r="E158">
-        <v>0</v>
+        <v>309</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>237</v>
+        <v>366</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D159">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="E159">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>7</v>
+      </c>
+      <c r="B160" t="s">
+        <v>367</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160">
+        <v>74</v>
+      </c>
+      <c r="E160">
+        <v>74</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>18</v>
+        <v>368</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D161">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="E161">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>30</v>
+      <c r="A162">
+        <v>9</v>
       </c>
       <c r="B162" t="s">
-        <v>30</v>
+        <v>369</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D162">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="E162">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>167</v>
+      </c>
+    </row>
+    <row r="163"/>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B164" t="s">
-        <v>239</v>
+        <v>19</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D164">
-        <v>0</v>
+        <v>10502</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>10502</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165">
-        <v>3</v>
+      <c r="A165" t="s">
+        <v>32</v>
       </c>
       <c r="B165" t="s">
-        <v>240</v>
+        <v>32</v>
       </c>
       <c r="C165" t="s">
         <v>38</v>
       </c>
       <c r="D165">
-        <v>0</v>
+        <v>546</v>
       </c>
       <c r="E165">
-        <v>0</v>
+        <v>546</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>241</v>
+        <v>370</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D166">
-        <v>0</v>
+        <v>806</v>
       </c>
       <c r="E166">
-        <v>0</v>
+        <v>806</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>242</v>
+        <v>371</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D167">
-        <v>0</v>
+        <v>5782</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>5782</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>243</v>
+        <v>372</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D168">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>97</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>244</v>
+        <v>373</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D169">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="E169">
-        <v>0</v>
+        <v>243</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>245</v>
+        <v>374</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D170">
-        <v>0</v>
+        <v>1841</v>
       </c>
       <c r="E170">
-        <v>0</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>246</v>
+        <v>375</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D171">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="E171">
-        <v>0</v>
+        <v>243</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>247</v>
+        <v>376</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D172">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E172">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="173"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>377</v>
+      </c>
+      <c r="C173" t="s">
+        <v>40</v>
+      </c>
+      <c r="D173">
+        <v>152</v>
+      </c>
+      <c r="E173">
+        <v>152</v>
+      </c>
+    </row>
     <row r="174">
       <c r="A174">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>19</v>
+        <v>378</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D174">
-        <v>0</v>
+        <v>537</v>
       </c>
       <c r="E174">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>537</v>
+      </c>
+    </row>
+    <row r="175"/>
     <row r="176">
       <c r="A176">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B176" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D176">
-        <v>0</v>
+        <v>10724</v>
       </c>
       <c r="E176">
-        <v>0</v>
+        <v>10724</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177">
-        <v>2</v>
+      <c r="A177" t="s">
+        <v>32</v>
       </c>
       <c r="B177" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="C177" t="s">
         <v>38</v>
       </c>
       <c r="D177">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>279</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B178" t="s">
-        <v>250</v>
+        <v>379</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D178">
-        <v>0</v>
+        <v>5383</v>
       </c>
       <c r="E178">
-        <v>0</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B179" t="s">
-        <v>251</v>
+        <v>380</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D179">
-        <v>0</v>
+        <v>901</v>
       </c>
       <c r="E179">
-        <v>0</v>
+        <v>901</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B180" t="s">
-        <v>252</v>
+        <v>381</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D180">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="E180">
-        <v>0</v>
+        <v>144</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B181" t="s">
-        <v>253</v>
+        <v>382</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D181">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="E181">
-        <v>0</v>
+        <v>205</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B182" t="s">
-        <v>254</v>
+        <v>383</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D182">
-        <v>0</v>
+        <v>527</v>
       </c>
       <c r="E182">
-        <v>0</v>
+        <v>527</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B183" t="s">
-        <v>255</v>
+        <v>384</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D183">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="E183">
-        <v>0</v>
+        <v>107</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B184" t="s">
-        <v>256</v>
+        <v>385</v>
       </c>
       <c r="C184" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D184">
-        <v>0</v>
+        <v>189</v>
       </c>
       <c r="E184">
-        <v>0</v>
+        <v>189</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B185" t="s">
-        <v>257</v>
+        <v>386</v>
       </c>
       <c r="C185" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D185">
-        <v>0</v>
+        <v>762</v>
       </c>
       <c r="E185">
-        <v>0</v>
-[...19 lines deleted...]
-    </row>
+        <v>762</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>9</v>
+      </c>
+      <c r="B186" t="s">
+        <v>387</v>
+      </c>
+      <c r="C186" t="s">
+        <v>40</v>
+      </c>
+      <c r="D186">
+        <v>2227</v>
+      </c>
+      <c r="E186">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="187"/>
     <row r="188">
-      <c r="A188" t="s">
-        <v>30</v>
+      <c r="A188">
+        <v>17</v>
       </c>
       <c r="B188" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C188" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D188">
-        <v>0</v>
+        <v>14189</v>
       </c>
       <c r="E188">
-        <v>0</v>
+        <v>14189</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189">
-        <v>1</v>
+      <c r="A189" t="s">
+        <v>32</v>
       </c>
       <c r="B189" t="s">
-        <v>258</v>
+        <v>32</v>
       </c>
       <c r="C189" t="s">
         <v>38</v>
       </c>
       <c r="D189">
-        <v>0</v>
+        <v>377</v>
       </c>
       <c r="E189">
-        <v>0</v>
+        <v>377</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B190" t="s">
-        <v>259</v>
+        <v>388</v>
       </c>
       <c r="C190" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D190">
-        <v>0</v>
+        <v>11680</v>
       </c>
       <c r="E190">
-        <v>0</v>
+        <v>11680</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B191" t="s">
-        <v>260</v>
+        <v>389</v>
       </c>
       <c r="C191" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D191">
-        <v>0</v>
+        <v>351</v>
       </c>
       <c r="E191">
-        <v>0</v>
+        <v>351</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B192" t="s">
-        <v>261</v>
+        <v>390</v>
       </c>
       <c r="C192" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D192">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="E192">
-        <v>0</v>
+        <v>303</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>262</v>
+        <v>391</v>
       </c>
       <c r="C193" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D193">
-        <v>0</v>
+        <v>396</v>
       </c>
       <c r="E193">
-        <v>0</v>
+        <v>396</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B194" t="s">
-        <v>263</v>
+        <v>392</v>
       </c>
       <c r="C194" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D194">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="E194">
-        <v>0</v>
+        <v>161</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B195" t="s">
-        <v>264</v>
+        <v>393</v>
       </c>
       <c r="C195" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D195">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="E195">
-        <v>0</v>
+        <v>98</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B196" t="s">
-        <v>265</v>
+        <v>394</v>
       </c>
       <c r="C196" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D196">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="E196">
-        <v>0</v>
+        <v>126</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B197" t="s">
-        <v>266</v>
+        <v>395</v>
       </c>
       <c r="C197" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D197">
-        <v>0</v>
+        <v>370</v>
       </c>
       <c r="E197">
-        <v>0</v>
+        <v>370</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B198" t="s">
-        <v>267</v>
+        <v>396</v>
       </c>
       <c r="C198" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D198">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="E198">
-        <v>0</v>
+        <v>327</v>
       </c>
     </row>
     <row r="199"/>
     <row r="200">
       <c r="A200">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B200" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
       <c r="C200" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D200">
-        <v>0</v>
+        <v>885</v>
       </c>
       <c r="E200">
-        <v>0</v>
+        <v>885</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B201" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C201" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D201">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="E201">
-        <v>0</v>
+        <v>76</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1</v>
       </c>
       <c r="B202" t="s">
-        <v>268</v>
+        <v>397</v>
       </c>
       <c r="C202" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D202">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="E202">
-        <v>0</v>
+        <v>386</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>2</v>
       </c>
       <c r="B203" t="s">
-        <v>269</v>
+        <v>398</v>
       </c>
       <c r="C203" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D203">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="E203">
-        <v>0</v>
+        <v>161</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>270</v>
+        <v>399</v>
       </c>
       <c r="C204" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D204">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E204">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>271</v>
+        <v>400</v>
       </c>
       <c r="C205" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D205">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E205">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>5</v>
       </c>
       <c r="B206" t="s">
-        <v>272</v>
+        <v>401</v>
       </c>
       <c r="C206" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D206">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E206">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>6</v>
       </c>
       <c r="B207" t="s">
-        <v>273</v>
+        <v>402</v>
       </c>
       <c r="C207" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D207">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="E207">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>7</v>
       </c>
       <c r="B208" t="s">
-        <v>274</v>
+        <v>403</v>
       </c>
       <c r="C208" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D208">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E208">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>8</v>
       </c>
       <c r="B209" t="s">
-        <v>275</v>
+        <v>404</v>
       </c>
       <c r="C209" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D209">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="E209">
-        <v>0</v>
-[...221 lines deleted...]
-        <v>0</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>287</v>
+        <v>405</v>
       </c>
       <c r="D2" t="s">
-        <v>288</v>
+        <v>406</v>
       </c>
       <c r="E2" t="s">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="F2" t="s">
-        <v>290</v>
+        <v>408</v>
       </c>
       <c r="G2">
-        <v>4448</v>
+        <v>10825</v>
       </c>
       <c r="H2">
-        <v>2612</v>
+        <v>3696</v>
       </c>
       <c r="I2">
-        <v>12279</v>
+        <v>7340</v>
       </c>
       <c r="J2">
-        <v>10624</v>
+        <v>6917</v>
       </c>
       <c r="K2">
-        <v>18628</v>
+        <v>8021</v>
       </c>
       <c r="L2">
-        <v>597</v>
+        <v>179</v>
       </c>
       <c r="M2">
-        <v>23345</v>
+        <v>870</v>
       </c>
       <c r="N2">
-        <v>207</v>
+        <v>9452</v>
       </c>
       <c r="O2">
-        <v>357</v>
+        <v>223</v>
       </c>
       <c r="P2">
-        <v>156</v>
+        <v>326</v>
       </c>
       <c r="Q2">
-        <v>4098</v>
+        <v>123</v>
       </c>
       <c r="R2">
-        <v>304</v>
+        <v>3160</v>
       </c>
       <c r="S2">
-        <v>9729</v>
+        <v>4469</v>
       </c>
       <c r="T2">
-        <v>147</v>
+        <v>588</v>
       </c>
       <c r="U2">
-        <v>423</v>
+        <v>5796</v>
       </c>
       <c r="V2">
-        <v>7183</v>
+        <v>17312</v>
       </c>
       <c r="W2">
-        <v>95137</v>
+        <v>79297</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>30</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E3" t="s">
+        <v>409</v>
+      </c>
+      <c r="F3" t="s">
+        <v>410</v>
       </c>
       <c r="G3">
-        <v>4448</v>
+        <v>1692</v>
       </c>
       <c r="H3">
-        <v>2612</v>
+        <v>916</v>
       </c>
       <c r="I3">
-        <v>12279</v>
+        <v>18900</v>
       </c>
       <c r="J3">
-        <v>10624</v>
+        <v>4361</v>
       </c>
       <c r="K3">
-        <v>18628</v>
+        <v>3271</v>
       </c>
       <c r="L3">
-        <v>597</v>
+        <v>136</v>
       </c>
       <c r="M3">
-        <v>23345</v>
+        <v>666</v>
       </c>
       <c r="N3">
-        <v>207</v>
+        <v>3247</v>
       </c>
       <c r="O3">
-        <v>357</v>
+        <v>161</v>
       </c>
       <c r="P3">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="Q3">
-        <v>4098</v>
+        <v>88</v>
       </c>
       <c r="R3">
-        <v>304</v>
+        <v>2718</v>
       </c>
       <c r="S3">
-        <v>9729</v>
+        <v>1509</v>
       </c>
       <c r="T3">
-        <v>147</v>
+        <v>404</v>
       </c>
       <c r="U3">
-        <v>423</v>
+        <v>1843</v>
       </c>
       <c r="V3">
-        <v>7183</v>
+        <v>2932</v>
       </c>
       <c r="W3">
-        <v>95137</v>
+        <v>43071</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>12517</v>
+      </c>
+      <c r="H4">
+        <v>4612</v>
+      </c>
+      <c r="I4">
+        <v>26240</v>
+      </c>
+      <c r="J4">
+        <v>11278</v>
+      </c>
+      <c r="K4">
+        <v>11292</v>
+      </c>
+      <c r="L4">
+        <v>315</v>
+      </c>
+      <c r="M4">
+        <v>1536</v>
+      </c>
+      <c r="N4">
+        <v>12699</v>
+      </c>
+      <c r="O4">
+        <v>384</v>
+      </c>
+      <c r="P4">
+        <v>553</v>
+      </c>
+      <c r="Q4">
+        <v>211</v>
+      </c>
+      <c r="R4">
+        <v>5878</v>
+      </c>
+      <c r="S4">
+        <v>5978</v>
+      </c>
+      <c r="T4">
+        <v>992</v>
+      </c>
+      <c r="U4">
+        <v>7639</v>
+      </c>
+      <c r="V4">
+        <v>20244</v>
+      </c>
+      <c r="W4">
+        <v>122368</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>4448</v>
+        <v>10825</v>
       </c>
       <c r="E2">
-        <v>4448</v>
+        <v>1692</v>
+      </c>
+      <c r="F2">
+        <v>12517</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>299</v>
+        <v>580</v>
       </c>
       <c r="E3">
-        <v>299</v>
+        <v>60</v>
+      </c>
+      <c r="F3">
+        <v>640</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>291</v>
+        <v>411</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>3180</v>
+        <v>7304</v>
       </c>
       <c r="E4">
-        <v>3180</v>
+        <v>650</v>
+      </c>
+      <c r="F4">
+        <v>7954</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>292</v>
+        <v>412</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>896</v>
+        <v>1220</v>
       </c>
       <c r="E5">
-        <v>896</v>
+        <v>473</v>
+      </c>
+      <c r="F5">
+        <v>1693</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>293</v>
+        <v>413</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>73</v>
+        <v>321</v>
       </c>
       <c r="E6">
-        <v>73</v>
-[...563 lines deleted...]
-      <c r="D46">
         <v>115</v>
       </c>
-      <c r="E46">
-[...1038 lines deleted...]
-        <v>3032</v>
+      <c r="F6">
+        <v>436</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>345</v>
+        <v>414</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>436</v>
+        <v>259</v>
       </c>
       <c r="E7">
-        <v>436</v>
+        <v>131</v>
+      </c>
+      <c r="F7">
+        <v>390</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>346</v>
+        <v>415</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>1471</v>
+        <v>1141</v>
       </c>
       <c r="E8">
-        <v>1471</v>
+        <v>263</v>
+      </c>
+      <c r="F8">
+        <v>1404</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>16793</v>
+        <v>3696</v>
       </c>
       <c r="E10">
-        <v>16793</v>
+        <v>916</v>
+      </c>
+      <c r="F10">
+        <v>4612</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>709</v>
+        <v>431</v>
       </c>
       <c r="E11">
-        <v>709</v>
+        <v>93</v>
+      </c>
+      <c r="F11">
+        <v>524</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>347</v>
+        <v>416</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D12">
-        <v>11471</v>
+        <v>1706</v>
       </c>
       <c r="E12">
-        <v>11471</v>
+        <v>432</v>
+      </c>
+      <c r="F12">
+        <v>2138</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>348</v>
+        <v>417</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>3988</v>
+        <v>811</v>
       </c>
       <c r="E13">
-        <v>3988</v>
+        <v>184</v>
+      </c>
+      <c r="F13">
+        <v>995</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>349</v>
+        <v>418</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14">
-        <v>301</v>
+        <v>140</v>
       </c>
       <c r="E14">
-        <v>301</v>
+        <v>39</v>
+      </c>
+      <c r="F14">
+        <v>179</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>350</v>
+        <v>419</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15">
-        <v>207</v>
+        <v>84</v>
       </c>
       <c r="E15">
-        <v>207</v>
+        <v>48</v>
+      </c>
+      <c r="F15">
+        <v>132</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>351</v>
+        <v>420</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16">
-        <v>117</v>
+        <v>524</v>
       </c>
       <c r="E16">
-        <v>117</v>
+        <v>120</v>
+      </c>
+      <c r="F16">
+        <v>644</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>17517</v>
+        <v>7340</v>
       </c>
       <c r="E18">
-        <v>17517</v>
+        <v>18900</v>
+      </c>
+      <c r="F18">
+        <v>26240</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>664</v>
+        <v>434</v>
       </c>
       <c r="E19">
-        <v>664</v>
+        <v>209</v>
+      </c>
+      <c r="F19">
+        <v>643</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>352</v>
+        <v>421</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>6083</v>
+        <v>2692</v>
       </c>
       <c r="E20">
-        <v>6083</v>
+        <v>1108</v>
+      </c>
+      <c r="F20">
+        <v>3800</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21">
-        <v>6753</v>
+        <v>688</v>
       </c>
       <c r="E21">
-        <v>6753</v>
+        <v>753</v>
+      </c>
+      <c r="F21">
+        <v>1441</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>1391</v>
+        <v>3215</v>
       </c>
       <c r="E22">
-        <v>1391</v>
+        <v>16777</v>
+      </c>
+      <c r="F22">
+        <v>19992</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>355</v>
+        <v>424</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>2224</v>
+        <v>190</v>
       </c>
       <c r="E23">
-        <v>2224</v>
+        <v>18</v>
+      </c>
+      <c r="F23">
+        <v>208</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>356</v>
+        <v>425</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24">
-        <v>402</v>
+        <v>121</v>
       </c>
       <c r="E24">
-        <v>402</v>
+        <v>35</v>
+      </c>
+      <c r="F24">
+        <v>156</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>5205</v>
+        <v>6917</v>
       </c>
       <c r="E26">
-        <v>5205</v>
+        <v>4361</v>
+      </c>
+      <c r="F26">
+        <v>11278</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>345</v>
+        <v>480</v>
       </c>
       <c r="E27">
-        <v>345</v>
+        <v>91</v>
+      </c>
+      <c r="F27">
+        <v>571</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>357</v>
+        <v>426</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>849</v>
+        <v>4093</v>
       </c>
       <c r="E28">
-        <v>849</v>
+        <v>436</v>
+      </c>
+      <c r="F28">
+        <v>4529</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>358</v>
+        <v>427</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D29">
-        <v>763</v>
+        <v>1475</v>
       </c>
       <c r="E29">
-        <v>763</v>
+        <v>3128</v>
+      </c>
+      <c r="F29">
+        <v>4603</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>359</v>
+        <v>428</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>975</v>
+        <v>345</v>
       </c>
       <c r="E30">
-        <v>975</v>
+        <v>73</v>
+      </c>
+      <c r="F30">
+        <v>418</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>360</v>
+        <v>429</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D31">
-        <v>2058</v>
+        <v>408</v>
       </c>
       <c r="E31">
-        <v>2058</v>
+        <v>607</v>
+      </c>
+      <c r="F31">
+        <v>1015</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>361</v>
+        <v>430</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="E32">
-        <v>215</v>
+        <v>26</v>
+      </c>
+      <c r="F32">
+        <v>142</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>13930</v>
+        <v>8021</v>
       </c>
       <c r="E34">
-        <v>13930</v>
+        <v>3271</v>
+      </c>
+      <c r="F34">
+        <v>11292</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>393</v>
+        <v>354</v>
       </c>
       <c r="E35">
-        <v>393</v>
+        <v>92</v>
+      </c>
+      <c r="F35">
+        <v>446</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>362</v>
+        <v>431</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>7893</v>
+        <v>2877</v>
       </c>
       <c r="E36">
-        <v>7893</v>
+        <v>2761</v>
+      </c>
+      <c r="F36">
+        <v>5638</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>363</v>
+        <v>432</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D37">
-        <v>1044</v>
+        <v>1716</v>
       </c>
       <c r="E37">
-        <v>1044</v>
+        <v>216</v>
+      </c>
+      <c r="F37">
+        <v>1932</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>364</v>
+        <v>433</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>2332</v>
+        <v>185</v>
       </c>
       <c r="E38">
-        <v>2332</v>
+        <v>30</v>
+      </c>
+      <c r="F38">
+        <v>215</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>365</v>
+        <v>434</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>2170</v>
+        <v>2713</v>
       </c>
       <c r="E39">
-        <v>2170</v>
+        <v>154</v>
+      </c>
+      <c r="F39">
+        <v>2867</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>366</v>
+        <v>435</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D40">
-        <v>98</v>
+        <v>176</v>
       </c>
       <c r="E40">
-        <v>98</v>
+        <v>18</v>
+      </c>
+      <c r="F40">
+        <v>194</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>2499</v>
+        <v>179</v>
       </c>
       <c r="E42">
-        <v>2499</v>
+        <v>136</v>
+      </c>
+      <c r="F42">
+        <v>315</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>118</v>
+        <v>41</v>
       </c>
       <c r="E43">
-        <v>118</v>
+        <v>21</v>
+      </c>
+      <c r="F43">
+        <v>62</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>367</v>
+        <v>436</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>557</v>
+        <v>121</v>
       </c>
       <c r="E44">
-        <v>557</v>
+        <v>106</v>
+      </c>
+      <c r="F44">
+        <v>227</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>368</v>
+        <v>437</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D45">
-        <v>927</v>
+        <v>17</v>
       </c>
       <c r="E45">
-        <v>927</v>
-[...18 lines deleted...]
-    </row>
+        <v>9</v>
+      </c>
+      <c r="F45">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>370</v>
+        <v>12</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>41</v>
+        <v>870</v>
       </c>
       <c r="E47">
-        <v>41</v>
+        <v>666</v>
+      </c>
+      <c r="F47">
+        <v>1536</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>5</v>
+      <c r="A48" t="s">
+        <v>32</v>
       </c>
       <c r="B48" t="s">
-        <v>371</v>
+        <v>32</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="E48">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>40</v>
+      </c>
+      <c r="F48">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>438</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>159</v>
+      </c>
+      <c r="E49">
+        <v>408</v>
+      </c>
+      <c r="F49">
+        <v>567</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>13</v>
+        <v>439</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>10067</v>
+        <v>303</v>
       </c>
       <c r="E50">
-        <v>10067</v>
+        <v>67</v>
+      </c>
+      <c r="F50">
+        <v>370</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>30</v>
+      <c r="A51">
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>440</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D51">
-        <v>266</v>
+        <v>197</v>
       </c>
       <c r="E51">
-        <v>266</v>
+        <v>114</v>
+      </c>
+      <c r="F51">
+        <v>311</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>372</v>
+        <v>441</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D52">
-        <v>3478</v>
+        <v>99</v>
       </c>
       <c r="E52">
-        <v>3478</v>
+        <v>20</v>
+      </c>
+      <c r="F52">
+        <v>119</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>373</v>
+        <v>442</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D53">
-        <v>1627</v>
+        <v>27</v>
       </c>
       <c r="E53">
-        <v>1627</v>
-[...18 lines deleted...]
-    </row>
+        <v>17</v>
+      </c>
+      <c r="F53">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54"/>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>375</v>
+        <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>1277</v>
+        <v>9452</v>
       </c>
       <c r="E55">
-        <v>1277</v>
+        <v>3247</v>
+      </c>
+      <c r="F55">
+        <v>12699</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56">
-        <v>5</v>
+      <c r="A56" t="s">
+        <v>32</v>
       </c>
       <c r="B56" t="s">
-        <v>376</v>
+        <v>32</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
-        <v>1358</v>
+        <v>296</v>
       </c>
       <c r="E56">
-        <v>1358</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>56</v>
+      </c>
+      <c r="F56">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>443</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>2150</v>
+      </c>
+      <c r="E57">
+        <v>202</v>
+      </c>
+      <c r="F57">
+        <v>2352</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>14</v>
+        <v>444</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D58">
-        <v>3974</v>
+        <v>4245</v>
       </c>
       <c r="E58">
-        <v>3974</v>
+        <v>1302</v>
+      </c>
+      <c r="F58">
+        <v>5547</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>30</v>
+      <c r="A59">
+        <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D59">
-        <v>60</v>
+        <v>519</v>
       </c>
       <c r="E59">
-        <v>60</v>
+        <v>140</v>
+      </c>
+      <c r="F59">
+        <v>659</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>437</v>
+        <v>373</v>
       </c>
       <c r="E60">
-        <v>437</v>
+        <v>213</v>
+      </c>
+      <c r="F60">
+        <v>586</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>378</v>
+        <v>447</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D61">
-        <v>945</v>
+        <v>1869</v>
       </c>
       <c r="E61">
-        <v>945</v>
-[...18 lines deleted...]
-    </row>
+        <v>1334</v>
+      </c>
+      <c r="F61">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B63" t="s">
-        <v>380</v>
+        <v>14</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>1396</v>
+        <v>223</v>
       </c>
       <c r="E63">
-        <v>1396</v>
+        <v>161</v>
+      </c>
+      <c r="F63">
+        <v>384</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64">
-        <v>5</v>
+      <c r="A64" t="s">
+        <v>32</v>
       </c>
       <c r="B64" t="s">
-        <v>381</v>
+        <v>32</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E64">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>10</v>
+      </c>
+      <c r="F64">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>448</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>81</v>
+      </c>
+      <c r="E65">
+        <v>73</v>
+      </c>
+      <c r="F65">
+        <v>154</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>449</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D66">
-        <v>3781</v>
+        <v>69</v>
       </c>
       <c r="E66">
-        <v>3781</v>
+        <v>60</v>
+      </c>
+      <c r="F66">
+        <v>129</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>30</v>
+      <c r="A67">
+        <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>450</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D67">
-        <v>163</v>
+        <v>14</v>
       </c>
       <c r="E67">
-        <v>163</v>
+        <v>13</v>
+      </c>
+      <c r="F67">
+        <v>27</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>382</v>
+        <v>451</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D68">
-        <v>1972</v>
+        <v>9</v>
       </c>
       <c r="E68">
-        <v>1972</v>
-[...18 lines deleted...]
-    </row>
+        <v>5</v>
+      </c>
+      <c r="F68">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>384</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>81</v>
+        <v>326</v>
       </c>
       <c r="E70">
-        <v>81</v>
+        <v>227</v>
+      </c>
+      <c r="F70">
+        <v>553</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>4</v>
+      <c r="A71" t="s">
+        <v>32</v>
       </c>
       <c r="B71" t="s">
-        <v>385</v>
+        <v>32</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E71">
-        <v>44</v>
+        <v>17</v>
+      </c>
+      <c r="F71">
+        <v>58</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>386</v>
+        <v>452</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D72">
-        <v>236</v>
+        <v>130</v>
       </c>
       <c r="E72">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="73"/>
+        <v>137</v>
+      </c>
+      <c r="F72">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>453</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>92</v>
+      </c>
+      <c r="E73">
+        <v>44</v>
+      </c>
+      <c r="F73">
+        <v>136</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>454</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>22</v>
+      </c>
+      <c r="E74">
+        <v>14</v>
+      </c>
+      <c r="F74">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>455</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>26</v>
+      </c>
+      <c r="E75">
         <v>11</v>
       </c>
-      <c r="B74" t="s">
-[...26 lines deleted...]
-        <v>31</v>
+      <c r="F75">
+        <v>37</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>387</v>
+        <v>456</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D76">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="E76">
-        <v>50</v>
+        <v>4</v>
+      </c>
+      <c r="F76">
+        <v>19</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>13549</v>
+        <v>123</v>
       </c>
       <c r="E78">
-        <v>13549</v>
+        <v>88</v>
+      </c>
+      <c r="F78">
+        <v>211</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B79" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>310</v>
+        <v>25</v>
       </c>
       <c r="E79">
-        <v>310</v>
+        <v>12</v>
+      </c>
+      <c r="F79">
+        <v>37</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>388</v>
+        <v>457</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D80">
-        <v>4678</v>
+        <v>42</v>
       </c>
       <c r="E80">
-        <v>4678</v>
+        <v>24</v>
+      </c>
+      <c r="F80">
+        <v>66</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>389</v>
+        <v>458</v>
       </c>
       <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
         <v>38</v>
       </c>
-      <c r="D81">
-[...1 lines deleted...]
-      </c>
       <c r="E81">
-        <v>6768</v>
+        <v>24</v>
+      </c>
+      <c r="F81">
+        <v>62</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>390</v>
+        <v>459</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D82">
-        <v>548</v>
+        <v>18</v>
       </c>
       <c r="E82">
-        <v>548</v>
-[...18 lines deleted...]
-    </row>
+        <v>28</v>
+      </c>
+      <c r="F82">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B84" t="s">
-        <v>392</v>
+        <v>17</v>
       </c>
       <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>3160</v>
+      </c>
+      <c r="E84">
+        <v>2718</v>
+      </c>
+      <c r="F84">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B85" t="s">
+        <v>32</v>
+      </c>
+      <c r="C85" t="s">
         <v>38</v>
       </c>
-      <c r="D84">
-[...6 lines deleted...]
-    <row r="85"/>
+      <c r="D85">
+        <v>224</v>
+      </c>
+      <c r="E85">
+        <v>70</v>
+      </c>
+      <c r="F85">
+        <v>294</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>18</v>
+        <v>460</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D86">
-        <v>18980</v>
+        <v>2319</v>
       </c>
       <c r="E86">
-        <v>18980</v>
+        <v>261</v>
+      </c>
+      <c r="F86">
+        <v>2580</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="s">
-        <v>30</v>
+      <c r="A87">
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>30</v>
+        <v>461</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D87">
-        <v>387</v>
+        <v>233</v>
       </c>
       <c r="E87">
-        <v>387</v>
+        <v>1766</v>
+      </c>
+      <c r="F87">
+        <v>1999</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>393</v>
+        <v>462</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>9396</v>
+        <v>170</v>
       </c>
       <c r="E88">
-        <v>9396</v>
+        <v>79</v>
+      </c>
+      <c r="F88">
+        <v>249</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>394</v>
+        <v>463</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D89">
-        <v>223</v>
+        <v>180</v>
       </c>
       <c r="E89">
-        <v>223</v>
+        <v>524</v>
+      </c>
+      <c r="F89">
+        <v>704</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>395</v>
+        <v>464</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D90">
-        <v>4560</v>
+        <v>34</v>
       </c>
       <c r="E90">
-        <v>4560</v>
-[...18 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+      <c r="F90">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
-        <v>397</v>
+        <v>18</v>
       </c>
       <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>4469</v>
+      </c>
+      <c r="E92">
+        <v>1509</v>
+      </c>
+      <c r="F92">
+        <v>5978</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>32</v>
+      </c>
+      <c r="B93" t="s">
+        <v>32</v>
+      </c>
+      <c r="C93" t="s">
         <v>38</v>
       </c>
-      <c r="D92">
-[...6 lines deleted...]
-    <row r="93"/>
+      <c r="D93">
+        <v>204</v>
+      </c>
+      <c r="E93">
+        <v>57</v>
+      </c>
+      <c r="F93">
+        <v>261</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>19</v>
+        <v>465</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>716</v>
+        <v>1335</v>
       </c>
       <c r="E94">
-        <v>716</v>
+        <v>537</v>
+      </c>
+      <c r="F94">
+        <v>1872</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="s">
-        <v>30</v>
+      <c r="A95">
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>466</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>90</v>
+        <v>1493</v>
       </c>
       <c r="E95">
-        <v>90</v>
+        <v>407</v>
+      </c>
+      <c r="F95">
+        <v>1900</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>398</v>
+        <v>467</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D96">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="E96">
-        <v>188</v>
+        <v>54</v>
+      </c>
+      <c r="F96">
+        <v>169</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>399</v>
+        <v>468</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D97">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="E97">
-        <v>182</v>
+        <v>189</v>
+      </c>
+      <c r="F97">
+        <v>259</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>400</v>
+        <v>469</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D98">
-        <v>81</v>
+        <v>1252</v>
       </c>
       <c r="E98">
-        <v>81</v>
-[...18 lines deleted...]
-    </row>
+        <v>265</v>
+      </c>
+      <c r="F98">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="99"/>
     <row r="100">
       <c r="A100">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B100" t="s">
-        <v>402</v>
+        <v>19</v>
       </c>
       <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>588</v>
+      </c>
+      <c r="E100">
+        <v>404</v>
+      </c>
+      <c r="F100">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>32</v>
+      </c>
+      <c r="B101" t="s">
+        <v>32</v>
+      </c>
+      <c r="C101" t="s">
         <v>38</v>
       </c>
-      <c r="D100">
-[...6 lines deleted...]
-    <row r="101"/>
+      <c r="D101">
+        <v>60</v>
+      </c>
+      <c r="E101">
+        <v>47</v>
+      </c>
+      <c r="F101">
+        <v>107</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>20</v>
+        <v>470</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>3234</v>
+        <v>84</v>
       </c>
       <c r="E102">
-        <v>3234</v>
+        <v>108</v>
+      </c>
+      <c r="F102">
+        <v>192</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>30</v>
+      <c r="A103">
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>30</v>
+        <v>471</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>52</v>
+        <v>399</v>
       </c>
       <c r="E103">
-        <v>52</v>
+        <v>152</v>
+      </c>
+      <c r="F103">
+        <v>551</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>403</v>
+        <v>472</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>1201</v>
+        <v>27</v>
       </c>
       <c r="E104">
-        <v>1201</v>
+        <v>26</v>
+      </c>
+      <c r="F104">
+        <v>53</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>404</v>
+        <v>473</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D105">
-        <v>729</v>
+        <v>6</v>
       </c>
       <c r="E105">
-        <v>729</v>
+        <v>51</v>
+      </c>
+      <c r="F105">
+        <v>57</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>405</v>
+        <v>474</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D106">
-        <v>640</v>
+        <v>12</v>
       </c>
       <c r="E106">
-        <v>640</v>
-[...18 lines deleted...]
-    </row>
+        <v>20</v>
+      </c>
+      <c r="F106">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B108" t="s">
-        <v>407</v>
+        <v>20</v>
       </c>
       <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>5796</v>
+      </c>
+      <c r="E108">
+        <v>1843</v>
+      </c>
+      <c r="F108">
+        <v>7639</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B109" t="s">
+        <v>32</v>
+      </c>
+      <c r="C109" t="s">
         <v>38</v>
       </c>
-      <c r="D108">
-[...6 lines deleted...]
-    <row r="109"/>
+      <c r="D109">
+        <v>114</v>
+      </c>
+      <c r="E109">
+        <v>33</v>
+      </c>
+      <c r="F109">
+        <v>147</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>21</v>
+        <v>475</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D110">
-        <v>1866</v>
+        <v>3804</v>
       </c>
       <c r="E110">
-        <v>1866</v>
+        <v>402</v>
+      </c>
+      <c r="F110">
+        <v>4206</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>30</v>
+      <c r="A111">
+        <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>476</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D111">
-        <v>78</v>
+        <v>157</v>
       </c>
       <c r="E111">
-        <v>78</v>
+        <v>130</v>
+      </c>
+      <c r="F111">
+        <v>287</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>408</v>
+        <v>477</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>301</v>
+        <v>815</v>
       </c>
       <c r="E112">
-        <v>301</v>
+        <v>906</v>
+      </c>
+      <c r="F112">
+        <v>1721</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>409</v>
+        <v>478</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D113">
-        <v>472</v>
+        <v>811</v>
       </c>
       <c r="E113">
-        <v>472</v>
+        <v>125</v>
+      </c>
+      <c r="F113">
+        <v>936</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>410</v>
+        <v>479</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>624</v>
+        <v>95</v>
       </c>
       <c r="E114">
-        <v>624</v>
-[...18 lines deleted...]
-    </row>
+        <v>247</v>
+      </c>
+      <c r="F114">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
+        <v>17</v>
+      </c>
+      <c r="B116" t="s">
+        <v>21</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>17312</v>
+      </c>
+      <c r="E116">
+        <v>2932</v>
+      </c>
+      <c r="F116">
+        <v>20244</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>32</v>
+      </c>
+      <c r="B117" t="s">
+        <v>32</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>315</v>
+      </c>
+      <c r="E117">
+        <v>48</v>
+      </c>
+      <c r="F117">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>480</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>7843</v>
+      </c>
+      <c r="E118">
+        <v>176</v>
+      </c>
+      <c r="F118">
+        <v>8019</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>481</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>682</v>
+      </c>
+      <c r="E119">
+        <v>1227</v>
+      </c>
+      <c r="F119">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>482</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120">
+        <v>1141</v>
+      </c>
+      <c r="E120">
+        <v>183</v>
+      </c>
+      <c r="F120">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>483</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>7176</v>
+      </c>
+      <c r="E121">
+        <v>1273</v>
+      </c>
+      <c r="F121">
+        <v>8449</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
         <v>5</v>
       </c>
-      <c r="B116" t="s">
-[...9 lines deleted...]
-        <v>99</v>
+      <c r="B122" t="s">
+        <v>484</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>155</v>
+      </c>
+      <c r="E122">
+        <v>25</v>
+      </c>
+      <c r="F122">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>