--- v1 (2026-04-09)
+++ v2 (2026-08-08)
@@ -16,195 +16,576 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="MALUKU 6 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="MALUKU 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="MALUKU 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="MALUKU 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="MALUKU 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="MALUKU 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="MALUKU 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="MALUKU 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="MALUKU 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="MALUKU 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="MALUKU 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="MALUKU 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="MALUKU 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="MALUKU 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="MALUKU 3 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="MALUKU 3 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="784">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
+    <t>GELORA</t>
+  </si>
+  <si>
+    <t>PKS</t>
+  </si>
+  <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>MALUKU</t>
+  </si>
+  <si>
+    <t>810004</t>
+  </si>
+  <si>
+    <t>MALUKU 4</t>
+  </si>
+  <si>
+    <t>8105</t>
+  </si>
+  <si>
+    <t>SERAM BAGIAN TIMUR</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ZAMRONI SYAFIY VANATH, S.Sos.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>IBRAHIM BUANO, S.H.I.</t>
+  </si>
+  <si>
+    <t>JAINAB KELMALA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MADJA RUMATIGA, S.E.</t>
+  </si>
+  <si>
+    <t>HASANUDIN KOLATLENA</t>
+  </si>
+  <si>
+    <t>JUMAEDAH WILINSARI SABIRIN</t>
+  </si>
+  <si>
+    <t>AROBI KELIAN</t>
+  </si>
+  <si>
+    <t>JAVET DJEMY PATTISELANNO</t>
+  </si>
+  <si>
+    <t>ENDANG RUMADAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>MARIAM YAMIN</t>
+  </si>
+  <si>
+    <t>INDRA ALDIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>ACHMAD DARWIS ATTAMIMI</t>
+  </si>
+  <si>
+    <t>ABDUL KELILAUW, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUSYAFI RUMADAN, S.IP</t>
+  </si>
+  <si>
+    <t>ELMA ELLY</t>
+  </si>
+  <si>
+    <t>MOHAMAD DAMIN RUMATELLA</t>
+  </si>
+  <si>
+    <t>SUANDI ELLIS</t>
+  </si>
+  <si>
+    <t>FATIMA RUMAKEFING</t>
+  </si>
+  <si>
+    <t>M. FAUZAN HUSNI</t>
+  </si>
+  <si>
+    <t>NOAF RUMAU, S.Ag.</t>
+  </si>
+  <si>
+    <t>KARTINI PELLU</t>
+  </si>
+  <si>
+    <t>FADRIATI B. TUEKA</t>
+  </si>
+  <si>
+    <t>MARGO LESNUSSA</t>
+  </si>
+  <si>
+    <t>M ZAIN KOTARUMALOS, S.T.</t>
+  </si>
+  <si>
+    <t>REKY MARARY ALZAFAN JEHUBEBJANAN</t>
+  </si>
+  <si>
+    <t>RATRIA AMALIA PUTRI YUSUF</t>
+  </si>
+  <si>
+    <t>RIDWAN RUMATIGA</t>
+  </si>
+  <si>
+    <t>RUGAYA KELIWIDA</t>
+  </si>
+  <si>
+    <t>DJAFAR TOUNBAMA</t>
+  </si>
+  <si>
+    <t>SJAIFUDDIN GOO, S.Pi.</t>
+  </si>
+  <si>
+    <t>RUSNI LAPASAU</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IKHSAN TYSON, S.E</t>
+  </si>
+  <si>
+    <t>TATAKORA KELIAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>INDRAWATI RUMALEAN</t>
+  </si>
+  <si>
+    <t>AMINAH RUMAKWAY</t>
+  </si>
+  <si>
+    <t>NUR ZATIA RUMAKWAY</t>
+  </si>
+  <si>
+    <t>BAHRUM WADJO, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAHMUD RUMASUKUN</t>
+  </si>
+  <si>
+    <t>IBRAHIM RUMANAMA</t>
+  </si>
+  <si>
+    <t>THEOVANY YETY WIJAYA FRANS</t>
+  </si>
+  <si>
+    <t>VINNY DASMASELA</t>
+  </si>
+  <si>
+    <t>ACHMAD RUMAGIA</t>
+  </si>
+  <si>
+    <t>Drs, ABD KADIR RAHARUSUN</t>
+  </si>
+  <si>
+    <t>SALMA KELILAUW</t>
+  </si>
+  <si>
+    <t>ENVER ABDULLAH RUMAREY WATTIMENA</t>
+  </si>
+  <si>
+    <t>H. RUSLAN RUMALUTUR</t>
+  </si>
+  <si>
+    <t>ATIAH PUTUN</t>
+  </si>
+  <si>
+    <t>810005</t>
+  </si>
+  <si>
+    <t>MALUKU 5</t>
+  </si>
+  <si>
+    <t>8106</t>
+  </si>
+  <si>
+    <t>SERAM BAGIAN BARAT</t>
+  </si>
+  <si>
+    <t>EKO BUDIONO</t>
+  </si>
+  <si>
+    <t>TEROVINTJE HANA KERMITTE, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL MUTHALIB KAISUPY, S.H.I.</t>
+  </si>
+  <si>
+    <t>LINDA ACHMAD SUNETH</t>
+  </si>
+  <si>
+    <t>ABDUSSUKUR KALIKY, S.Ag., S.H., M.Si., M.H.</t>
+  </si>
+  <si>
+    <t>M. HATTA HEHANUSSA</t>
+  </si>
+  <si>
+    <t>ZAIN SYAIFUL LATUKAISUPY</t>
+  </si>
+  <si>
+    <t>CHATERINA MAARTJE GOMIES</t>
+  </si>
+  <si>
+    <t>SUBHAN PALISOA</t>
+  </si>
+  <si>
+    <t>RATNA KADIR</t>
+  </si>
+  <si>
+    <t>ZETH Y. B. MARAYATE, S.Sos.</t>
+  </si>
+  <si>
+    <t>LA NYONG</t>
+  </si>
+  <si>
+    <t>ROOS JEANE ALFARIS S, S.H.</t>
+  </si>
+  <si>
+    <t>SAHLAN HELUTH, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>TIARNY A. RATUANAK</t>
+  </si>
+  <si>
+    <t>SITTI RAHMA HEHANUSSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ERICSON BETAUBUN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>ADRIANUS ROBERT RIRY</t>
+  </si>
+  <si>
+    <t>ABDUL KARIM KALIKY, S.T.</t>
+  </si>
+  <si>
+    <t>STANY TETEHUKA</t>
+  </si>
+  <si>
+    <t>TIMOTIUS AKERINA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>FARIDA RAHANGIAR</t>
+  </si>
+  <si>
+    <t>ISMAIL MARASABESSY, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TOPAN PAYAPO, S.Pi.</t>
+  </si>
+  <si>
+    <t>HONGDIYANTO FRANSISCA</t>
+  </si>
+  <si>
+    <t>SITI HALIJA WALIULU, S.Ag.</t>
+  </si>
+  <si>
+    <t>ABU NAHAWA</t>
+  </si>
+  <si>
+    <t>MOH. NUR PAYAPO</t>
+  </si>
+  <si>
+    <t>RISDA AWALUDIN</t>
+  </si>
+  <si>
+    <t>ALFRED TALAWAY</t>
+  </si>
+  <si>
+    <t>TURAYA SAMAL, S.H.I.</t>
+  </si>
+  <si>
+    <t>Drs. MOHAMMAD PATTIMURA, M.A.P.</t>
+  </si>
+  <si>
+    <t>LA ADELIN</t>
+  </si>
+  <si>
+    <t>WA SUYANI</t>
+  </si>
+  <si>
+    <t>ABD. RASYID KOTA LIMA, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>TIRTA WALI, S.T.</t>
+  </si>
+  <si>
+    <t>SEMUEL MAKARUKU</t>
+  </si>
+  <si>
+    <t>FREDY LATURETTE, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. JANTJE HAUMASSE, M.Si.</t>
+  </si>
+  <si>
+    <t>RATI RAHAYAAN</t>
+  </si>
+  <si>
+    <t>ABUBAKAR HITIMALA, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD IQBAL PAYAPO</t>
+  </si>
+  <si>
+    <t>RISMAWATI SUAT</t>
+  </si>
+  <si>
+    <t>NURJANAH HENAN</t>
+  </si>
+  <si>
+    <t>JOHOZUA PAULUS DAHOKLORY</t>
+  </si>
+  <si>
+    <t>MARIA MAGDALENA BATTYANAN</t>
+  </si>
+  <si>
+    <t>H. AMIRUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>IBRAHIM RUHUNUSSA</t>
+  </si>
+  <si>
+    <t>SADRIANI</t>
+  </si>
+  <si>
+    <t>NAWAN NURLETTE</t>
+  </si>
+  <si>
+    <t>ASIA NUR DJANA HEHANUSSA, S.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. ASRI ARMAN, M.T.</t>
+  </si>
+  <si>
+    <t>SELMA KASTURIAN</t>
+  </si>
+  <si>
+    <t>Drs. JULIUS MAURITS ROTASOUW</t>
+  </si>
+  <si>
+    <t>NIS WAHYUNI PATTIMURA, S.Pd</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN JAMALU, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>INDRIAN WIRANTO SAHUMENA, S.IP</t>
+  </si>
+  <si>
+    <t>Ir. STEV ALLAND PALIAMA</t>
+  </si>
+  <si>
+    <t>ENY SANGADJI</t>
+  </si>
+  <si>
+    <t>AYHUAN ARNOLD</t>
+  </si>
+  <si>
+    <t>MIRELL PATTY, S.E</t>
+  </si>
+  <si>
+    <t>ZETH PAUL SELANNO</t>
+  </si>
+  <si>
+    <t>ANGGELINA MATURBONGS</t>
+  </si>
+  <si>
+    <t>WILLEM BENDJAMIN PARIAMA</t>
+  </si>
+  <si>
+    <t>SOUHALY ROBERTH</t>
+  </si>
+  <si>
+    <t>JOHANNA O. LATULOMA</t>
+  </si>
+  <si>
+    <t>SARPUDDIN LITILOLY, S.AP</t>
+  </si>
+  <si>
+    <t>LUTFI RUMBIA</t>
+  </si>
+  <si>
+    <t>DIANA ELWARIN, S.Sos</t>
+  </si>
+  <si>
+    <t>JAFAR PATTY</t>
+  </si>
+  <si>
+    <t>HESTI, S.Pd</t>
+  </si>
+  <si>
     <t>BURUH</t>
   </si>
   <si>
-    <t>GELORA</t>
-[...34 lines deleted...]
-  <si>
     <t>810006</t>
   </si>
   <si>
     <t>MALUKU 6</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>KEPULAUAN ARU</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>KOTA TUAL</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
     <t>MALUKU TENGGARA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MUMIN REFRA, S.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>LANURDI SENEN DJABUMIR, S.E.</t>
   </si>
   <si>
     <t>MASAD ALMOHDAR</t>
   </si>
   <si>
     <t>ZAINUDDIN UAR</t>
   </si>
   <si>
     <t>HAMZA RAHAYAAN</t>
   </si>
   <si>
     <t>IRAWATI TAMSEL SIAHAAN, S.H.</t>
   </si>
   <si>
     <t>ABDUL AZIS KERUBUN</t>
   </si>
   <si>
     <t>ANDREAS B. LASOL</t>
   </si>
   <si>
     <t>SAUDAH TUANKOTTA/TETHOOL, S.H.</t>
   </si>
   <si>
     <t>YUSTUS REFRA</t>
@@ -770,53 +1151,50 @@
   <si>
     <t>FORNER CHRISTOFOL SANAMASE</t>
   </si>
   <si>
     <t>CHRISTINA KELIWULAN</t>
   </si>
   <si>
     <t>MATILDA SONGUPNUAN</t>
   </si>
   <si>
     <t>ALOYWISUS LAMERE, SE.</t>
   </si>
   <si>
     <t>Drs. NIKOLAUS NGELJARATAN</t>
   </si>
   <si>
     <t>SIMON STEWART LUARMASSE</t>
   </si>
   <si>
     <t>JOLANDINA PERMAHA</t>
   </si>
   <si>
     <t>SEBASTINUS BATLAYERI</t>
   </si>
   <si>
-    <t>PBB</t>
-[...1 lines deleted...]
-  <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>810001</t>
   </si>
   <si>
     <t>MALUKU 1</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
     <t>KOTA AMBON</t>
   </si>
   <si>
     <t>ARY SAHERTIAN, S.Sos.</t>
   </si>
   <si>
     <t>Drs. DARUL KUTNI TUHEPALY</t>
   </si>
   <si>
     <t>REGINA LATUHERU, S.E., M.H.</t>
   </si>
   <si>
     <t>MALAKA YALUHUN</t>
@@ -2010,428 +2388,50 @@
     <t>FAHDY TUANANY, S.Sos.</t>
   </si>
   <si>
     <t>ABDULLAH MUIS ELY</t>
   </si>
   <si>
     <t>MASFIAH REHALAT</t>
   </si>
   <si>
     <t>ABDULLAH MARASABESSY, S.E.</t>
   </si>
   <si>
     <t>FEMI LAMASANO</t>
   </si>
   <si>
     <t>KUSUMA DEWI HASAN NAY</t>
   </si>
   <si>
     <t>ACANG TAMATAE</t>
   </si>
   <si>
     <t>RAHMAN HUNUSALELA</t>
   </si>
   <si>
     <t>SUSAN RIYANI RUMALOLAS, S.E.</t>
-  </si>
-[...376 lines deleted...]
-    <t>HESTI, S.Pd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2764,19844 +2764,19844 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>245</v>
+        <v>371</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>485</v>
+        <v>372</v>
       </c>
       <c r="D2" t="s">
-        <v>486</v>
+        <v>373</v>
       </c>
       <c r="E2" t="s">
-        <v>487</v>
+        <v>374</v>
       </c>
       <c r="F2" t="s">
-        <v>488</v>
+        <v>375</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>10753</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>20411</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>17632</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>15634</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>15301</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>3036</v>
       </c>
       <c r="M2">
-        <v>0</v>
+        <v>7809</v>
       </c>
       <c r="N2">
-        <v>0</v>
+        <v>18771</v>
       </c>
       <c r="O2">
-        <v>0</v>
+        <v>4418</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>14057</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>1370</v>
       </c>
       <c r="R2">
-        <v>0</v>
+        <v>14540</v>
       </c>
       <c r="S2">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="T2">
-        <v>0</v>
+        <v>8434</v>
       </c>
       <c r="U2">
-        <v>0</v>
+        <v>10502</v>
       </c>
       <c r="V2">
-        <v>0</v>
+        <v>10724</v>
       </c>
       <c r="W2">
-        <v>0</v>
+        <v>14189</v>
       </c>
       <c r="X2">
-        <v>0</v>
+        <v>885</v>
       </c>
       <c r="Y2">
-        <v>0</v>
+        <v>189023</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>10753</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>20411</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>17632</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>15634</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>15301</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>3036</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>7809</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>18771</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>4418</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>14057</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>1370</v>
       </c>
       <c r="R3">
-        <v>0</v>
+        <v>14540</v>
       </c>
       <c r="S3">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="T3">
-        <v>0</v>
+        <v>8434</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>10502</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>10724</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>14189</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>885</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>189023</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>488</v>
+        <v>375</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>10753</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>10753</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>651</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>651</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>489</v>
+        <v>376</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>6027</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>6027</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>490</v>
+        <v>377</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>504</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>504</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>491</v>
+        <v>378</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>2231</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>492</v>
+        <v>379</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>316</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>316</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>493</v>
+        <v>380</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>494</v>
+        <v>381</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>495</v>
+        <v>382</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>135</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>496</v>
+        <v>383</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>142</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>497</v>
+        <v>384</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>489</v>
       </c>
       <c r="E12">
-        <v>0</v>
-[...19 lines deleted...]
-    <row r="14"/>
+        <v>489</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>20411</v>
+      </c>
+      <c r="E14">
+        <v>20411</v>
+      </c>
+    </row>
     <row r="15">
-      <c r="A15">
-        <v>2</v>
+      <c r="A15" t="s">
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D15">
-        <v>0</v>
+        <v>1436</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
-        <v>32</v>
+      <c r="A16">
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>385</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>12805</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>12805</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>499</v>
+        <v>386</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>1139</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>500</v>
+        <v>387</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>0</v>
+        <v>324</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>324</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>501</v>
+        <v>388</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>0</v>
+        <v>297</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>297</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>502</v>
+        <v>389</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>315</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>503</v>
+        <v>390</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>2603</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>504</v>
+        <v>391</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>0</v>
+        <v>699</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>699</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>505</v>
+        <v>392</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>0</v>
+        <v>536</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>536</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>506</v>
+        <v>393</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="E24">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>508</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>0</v>
+        <v>17632</v>
       </c>
       <c r="E26">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="27"/>
+        <v>17632</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>1032</v>
+      </c>
+      <c r="E27">
+        <v>1032</v>
+      </c>
+    </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>394</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>0</v>
+        <v>2885</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>32</v>
+      <c r="A29">
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>395</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>0</v>
+        <v>1840</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>509</v>
+        <v>396</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>0</v>
+        <v>1022</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>4043</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>0</v>
+        <v>3423</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>512</v>
+        <v>399</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>213</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>513</v>
+        <v>400</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>0</v>
+        <v>643</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>643</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>514</v>
+        <v>401</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>2207</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>515</v>
+        <v>402</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>0</v>
+        <v>324</v>
       </c>
       <c r="E36">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>324</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
         <v>9</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>15634</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>15634</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>10</v>
+      <c r="A39" t="s">
+        <v>28</v>
       </c>
       <c r="B39" t="s">
-        <v>518</v>
+        <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>720</v>
       </c>
       <c r="E39">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="40"/>
+        <v>720</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>403</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>9587</v>
+      </c>
+      <c r="E40">
+        <v>9587</v>
+      </c>
+    </row>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>404</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D41">
-        <v>0</v>
+        <v>1445</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="s">
-        <v>32</v>
+      <c r="A42">
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>32</v>
+        <v>405</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>0</v>
+        <v>625</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>625</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>519</v>
+        <v>406</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>0</v>
+        <v>1267</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>520</v>
+        <v>407</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>521</v>
+        <v>408</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>522</v>
+        <v>409</v>
       </c>
       <c r="C46" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>0</v>
+        <v>985</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>985</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>523</v>
+        <v>410</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>216</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>524</v>
+        <v>411</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="E48">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>373</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>526</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D50">
-        <v>0</v>
+        <v>15301</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>15301</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>9</v>
+      <c r="A51" t="s">
+        <v>28</v>
       </c>
       <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
         <v>527</v>
       </c>
-      <c r="C51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51">
-        <v>0</v>
+        <v>527</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>528</v>
+        <v>412</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>0</v>
+        <v>3010</v>
       </c>
       <c r="E52">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="53"/>
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>413</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>2699</v>
+      </c>
+      <c r="E53">
+        <v>2699</v>
+      </c>
+    </row>
     <row r="54">
       <c r="A54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>414</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>0</v>
+        <v>6299</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>6299</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s">
-        <v>32</v>
+      <c r="A55">
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>32</v>
+        <v>415</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>0</v>
+        <v>1137</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>529</v>
+        <v>416</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D56">
-        <v>0</v>
+        <v>449</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>449</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>530</v>
+        <v>417</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>531</v>
+        <v>418</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>486</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>486</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>532</v>
+        <v>419</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>49</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>533</v>
+        <v>420</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>395</v>
       </c>
       <c r="E60">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>395</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>535</v>
+        <v>158</v>
       </c>
       <c r="C62" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D62">
-        <v>0</v>
+        <v>3036</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>8</v>
+      <c r="A63" t="s">
+        <v>28</v>
       </c>
       <c r="B63" t="s">
-        <v>536</v>
+        <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D63">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>168</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>537</v>
+        <v>421</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>0</v>
+        <v>1063</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>538</v>
+        <v>422</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>0</v>
+        <v>296</v>
       </c>
       <c r="E65">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>296</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>423</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>214</v>
+      </c>
+      <c r="E66">
+        <v>214</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>424</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>391</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>32</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>32</v>
+        <v>425</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>539</v>
+        <v>426</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>540</v>
+        <v>427</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>541</v>
+        <v>428</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>542</v>
+        <v>429</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="E72">
-        <v>0</v>
-[...19 lines deleted...]
-    <row r="74"/>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>7809</v>
+      </c>
+      <c r="E74">
+        <v>7809</v>
+      </c>
+    </row>
     <row r="75">
-      <c r="A75">
-        <v>7</v>
+      <c r="A75" t="s">
+        <v>28</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D75">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>32</v>
+      <c r="A76">
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>32</v>
+        <v>430</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D76">
-        <v>0</v>
+        <v>1232</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>544</v>
+        <v>431</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>0</v>
+        <v>4299</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>545</v>
+        <v>432</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>270</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>546</v>
+        <v>433</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>0</v>
+        <v>1008</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>547</v>
+        <v>434</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>0</v>
+        <v>171</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>171</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>548</v>
+        <v>435</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>549</v>
+        <v>436</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>550</v>
+        <v>437</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D83">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>44</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>551</v>
+        <v>438</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>0</v>
+        <v>334</v>
       </c>
       <c r="E84">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>334</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>553</v>
+        <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D86">
-        <v>0</v>
+        <v>18771</v>
       </c>
       <c r="E86">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>18771</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>28</v>
+      </c>
+      <c r="B87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>879</v>
+      </c>
+      <c r="E87">
+        <v>879</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>13</v>
+        <v>439</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>0</v>
+        <v>6955</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>6955</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>32</v>
+      <c r="A89">
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>32</v>
+        <v>440</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>5823</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>5823</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>554</v>
+        <v>441</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>0</v>
+        <v>2389</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>555</v>
+        <v>442</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D91">
-        <v>0</v>
+        <v>612</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>612</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>556</v>
+        <v>443</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>0</v>
+        <v>641</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>641</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>557</v>
+        <v>444</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>558</v>
+        <v>445</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>0</v>
+        <v>891</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>891</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>559</v>
+        <v>446</v>
       </c>
       <c r="C95" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>239</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>560</v>
+        <v>447</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D96">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="E96">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>562</v>
+        <v>13</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D98">
-        <v>0</v>
+        <v>4418</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>10</v>
+      <c r="A99" t="s">
+        <v>28</v>
       </c>
       <c r="B99" t="s">
-        <v>563</v>
+        <v>28</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D99">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="E99">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="100"/>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>448</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>1484</v>
+      </c>
+      <c r="E100">
+        <v>1484</v>
+      </c>
+    </row>
     <row r="101">
       <c r="A101">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>14</v>
+        <v>449</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>0</v>
+        <v>2026</v>
       </c>
       <c r="E101">
-        <v>0</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="s">
-        <v>32</v>
+      <c r="A102">
+        <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>32</v>
+        <v>450</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D102">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>91</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>564</v>
+        <v>451</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D103">
-        <v>0</v>
+        <v>217</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>217</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>565</v>
+        <v>452</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>231</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>566</v>
+        <v>453</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>567</v>
+        <v>454</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>115</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B107" t="s">
-        <v>568</v>
+        <v>455</v>
       </c>
       <c r="C107" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B108" t="s">
-        <v>569</v>
+        <v>456</v>
       </c>
       <c r="C108" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="E108">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>571</v>
+        <v>14</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D110">
-        <v>0</v>
+        <v>14057</v>
       </c>
       <c r="E110">
-        <v>0</v>
+        <v>14057</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>9</v>
+      <c r="A111" t="s">
+        <v>28</v>
       </c>
       <c r="B111" t="s">
-        <v>572</v>
+        <v>28</v>
       </c>
       <c r="C111" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D111">
-        <v>0</v>
+        <v>251</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>251</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>573</v>
+        <v>457</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>0</v>
+        <v>2619</v>
       </c>
       <c r="E112">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="113"/>
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>458</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>6629</v>
+      </c>
+      <c r="E113">
+        <v>6629</v>
+      </c>
+    </row>
     <row r="114">
       <c r="A114">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>459</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="s">
-        <v>32</v>
+      <c r="A115">
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>32</v>
+        <v>460</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>0</v>
+        <v>643</v>
       </c>
       <c r="E115">
-        <v>0</v>
+        <v>643</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>574</v>
+        <v>461</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>0</v>
+        <v>1283</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>575</v>
+        <v>462</v>
       </c>
       <c r="C117" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>124</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>576</v>
+        <v>463</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>469</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>577</v>
+        <v>464</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>0</v>
+        <v>1667</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>578</v>
+        <v>465</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="E120">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>580</v>
+        <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D122">
-        <v>0</v>
+        <v>1370</v>
       </c>
       <c r="E122">
-        <v>0</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>8</v>
+      <c r="A123" t="s">
+        <v>28</v>
       </c>
       <c r="B123" t="s">
-        <v>581</v>
+        <v>28</v>
       </c>
       <c r="C123" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D123">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E123">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>582</v>
+        <v>466</v>
       </c>
       <c r="C124" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>307</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>307</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>583</v>
+        <v>467</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>605</v>
       </c>
       <c r="E125">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>605</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>468</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>56</v>
+      </c>
+      <c r="E126">
+        <v>56</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>469</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>156</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>32</v>
+      <c r="A128">
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>32</v>
+        <v>470</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D128">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>31</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>584</v>
+        <v>471</v>
       </c>
       <c r="C129" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>93</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>585</v>
+        <v>472</v>
       </c>
       <c r="C130" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>586</v>
+        <v>473</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E131">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B133" t="s">
-        <v>588</v>
+        <v>16</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D133">
-        <v>0</v>
+        <v>14540</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>14540</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>6</v>
+      <c r="A134" t="s">
+        <v>28</v>
       </c>
       <c r="B134" t="s">
-        <v>589</v>
+        <v>28</v>
       </c>
       <c r="C134" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D134">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>438</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>590</v>
+        <v>474</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>0</v>
+        <v>11859</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>11859</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>591</v>
+        <v>475</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D136">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="E136">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>592</v>
+        <v>476</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="E137">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>593</v>
+        <v>477</v>
       </c>
       <c r="C138" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D138">
-        <v>0</v>
+        <v>339</v>
       </c>
       <c r="E138">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>339</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>478</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>263</v>
+      </c>
+      <c r="E139">
+        <v>263</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>17</v>
+        <v>479</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>0</v>
+        <v>201</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>201</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>32</v>
+      <c r="A141">
+        <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>32</v>
+        <v>480</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D141">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>194</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B142" t="s">
-        <v>594</v>
+        <v>481</v>
       </c>
       <c r="C142" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B143" t="s">
-        <v>595</v>
+        <v>482</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>0</v>
+        <v>304</v>
       </c>
       <c r="E143">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B145" t="s">
-        <v>597</v>
+        <v>17</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D145">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="E145">
-        <v>0</v>
+        <v>557</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>5</v>
+      <c r="A146" t="s">
+        <v>28</v>
       </c>
       <c r="B146" t="s">
-        <v>598</v>
+        <v>28</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D146">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E146">
-        <v>0</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>599</v>
+        <v>483</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="E147">
-        <v>0</v>
+        <v>249</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>600</v>
+        <v>484</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>204</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>601</v>
+        <v>485</v>
       </c>
       <c r="C149" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D149">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E149">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>602</v>
+        <v>486</v>
       </c>
       <c r="C150" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D150">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E150">
-        <v>0</v>
-[...19 lines deleted...]
-    <row r="152"/>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="151"/>
+    <row r="152">
+      <c r="A152">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>18</v>
+      </c>
+      <c r="C152" t="s">
+        <v>33</v>
+      </c>
+      <c r="D152">
+        <v>8434</v>
+      </c>
+      <c r="E152">
+        <v>8434</v>
+      </c>
+    </row>
     <row r="153">
-      <c r="A153">
-        <v>13</v>
+      <c r="A153" t="s">
+        <v>28</v>
       </c>
       <c r="B153" t="s">
-        <v>244</v>
+        <v>28</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D153">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>455</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154" t="s">
-        <v>32</v>
+      <c r="A154">
+        <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>32</v>
+        <v>487</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D154">
-        <v>0</v>
+        <v>5494</v>
       </c>
       <c r="E154">
-        <v>0</v>
+        <v>5494</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>604</v>
+        <v>488</v>
       </c>
       <c r="C155" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="E155">
-        <v>0</v>
+        <v>230</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>605</v>
+        <v>489</v>
       </c>
       <c r="C156" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>0</v>
+        <v>196</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>196</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>606</v>
+        <v>490</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D157">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="E157">
-        <v>0</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>607</v>
+        <v>491</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D158">
-        <v>0</v>
+        <v>309</v>
       </c>
       <c r="E158">
-        <v>0</v>
+        <v>309</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>608</v>
+        <v>492</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D159">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="E159">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>7</v>
+      </c>
+      <c r="B160" t="s">
+        <v>493</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>74</v>
+      </c>
+      <c r="E160">
+        <v>74</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>18</v>
+        <v>494</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D161">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="E161">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>32</v>
+      <c r="A162">
+        <v>9</v>
       </c>
       <c r="B162" t="s">
-        <v>32</v>
+        <v>495</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D162">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="E162">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>167</v>
+      </c>
+    </row>
+    <row r="163"/>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B164" t="s">
-        <v>610</v>
+        <v>19</v>
       </c>
       <c r="C164" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D164">
-        <v>0</v>
+        <v>10502</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>10502</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165">
-        <v>3</v>
+      <c r="A165" t="s">
+        <v>28</v>
       </c>
       <c r="B165" t="s">
-        <v>611</v>
+        <v>28</v>
       </c>
       <c r="C165" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D165">
-        <v>0</v>
+        <v>546</v>
       </c>
       <c r="E165">
-        <v>0</v>
+        <v>546</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>612</v>
+        <v>496</v>
       </c>
       <c r="C166" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D166">
-        <v>0</v>
+        <v>806</v>
       </c>
       <c r="E166">
-        <v>0</v>
+        <v>806</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>613</v>
+        <v>497</v>
       </c>
       <c r="C167" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D167">
-        <v>0</v>
+        <v>5782</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>5782</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>614</v>
+        <v>498</v>
       </c>
       <c r="C168" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D168">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>97</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>615</v>
+        <v>499</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D169">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="E169">
-        <v>0</v>
+        <v>243</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>616</v>
+        <v>500</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D170">
-        <v>0</v>
+        <v>1841</v>
       </c>
       <c r="E170">
-        <v>0</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>617</v>
+        <v>501</v>
       </c>
       <c r="C171" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D171">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="E171">
-        <v>0</v>
+        <v>243</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>618</v>
+        <v>502</v>
       </c>
       <c r="C172" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D172">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E172">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="173"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>503</v>
+      </c>
+      <c r="C173" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173">
+        <v>152</v>
+      </c>
+      <c r="E173">
+        <v>152</v>
+      </c>
+    </row>
     <row r="174">
       <c r="A174">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>19</v>
+        <v>504</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D174">
-        <v>0</v>
+        <v>537</v>
       </c>
       <c r="E174">
-        <v>0</v>
-[...18 lines deleted...]
-    </row>
+        <v>537</v>
+      </c>
+    </row>
+    <row r="175"/>
     <row r="176">
       <c r="A176">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B176" t="s">
-        <v>619</v>
+        <v>20</v>
       </c>
       <c r="C176" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D176">
-        <v>0</v>
+        <v>10724</v>
       </c>
       <c r="E176">
-        <v>0</v>
+        <v>10724</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177">
-        <v>2</v>
+      <c r="A177" t="s">
+        <v>28</v>
       </c>
       <c r="B177" t="s">
-        <v>620</v>
+        <v>28</v>
       </c>
       <c r="C177" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D177">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>279</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B178" t="s">
-        <v>621</v>
+        <v>505</v>
       </c>
       <c r="C178" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D178">
-        <v>0</v>
+        <v>5383</v>
       </c>
       <c r="E178">
-        <v>0</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B179" t="s">
-        <v>622</v>
+        <v>506</v>
       </c>
       <c r="C179" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D179">
-        <v>0</v>
+        <v>901</v>
       </c>
       <c r="E179">
-        <v>0</v>
+        <v>901</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B180" t="s">
-        <v>623</v>
+        <v>507</v>
       </c>
       <c r="C180" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D180">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="E180">
-        <v>0</v>
+        <v>144</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B181" t="s">
-        <v>624</v>
+        <v>508</v>
       </c>
       <c r="C181" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D181">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="E181">
-        <v>0</v>
+        <v>205</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B182" t="s">
-        <v>625</v>
+        <v>509</v>
       </c>
       <c r="C182" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D182">
-        <v>0</v>
+        <v>527</v>
       </c>
       <c r="E182">
-        <v>0</v>
+        <v>527</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B183" t="s">
-        <v>626</v>
+        <v>510</v>
       </c>
       <c r="C183" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D183">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="E183">
-        <v>0</v>
+        <v>107</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B184" t="s">
-        <v>627</v>
+        <v>511</v>
       </c>
       <c r="C184" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D184">
-        <v>0</v>
+        <v>189</v>
       </c>
       <c r="E184">
-        <v>0</v>
+        <v>189</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B185" t="s">
-        <v>628</v>
+        <v>512</v>
       </c>
       <c r="C185" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D185">
-        <v>0</v>
+        <v>762</v>
       </c>
       <c r="E185">
-        <v>0</v>
-[...19 lines deleted...]
-    </row>
+        <v>762</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>9</v>
+      </c>
+      <c r="B186" t="s">
+        <v>513</v>
+      </c>
+      <c r="C186" t="s">
+        <v>36</v>
+      </c>
+      <c r="D186">
+        <v>2227</v>
+      </c>
+      <c r="E186">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="187"/>
     <row r="188">
-      <c r="A188" t="s">
-        <v>32</v>
+      <c r="A188">
+        <v>17</v>
       </c>
       <c r="B188" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="C188" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D188">
-        <v>0</v>
+        <v>14189</v>
       </c>
       <c r="E188">
-        <v>0</v>
+        <v>14189</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189">
-        <v>1</v>
+      <c r="A189" t="s">
+        <v>28</v>
       </c>
       <c r="B189" t="s">
-        <v>629</v>
+        <v>28</v>
       </c>
       <c r="C189" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D189">
-        <v>0</v>
+        <v>377</v>
       </c>
       <c r="E189">
-        <v>0</v>
+        <v>377</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B190" t="s">
-        <v>630</v>
+        <v>514</v>
       </c>
       <c r="C190" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D190">
-        <v>0</v>
+        <v>11680</v>
       </c>
       <c r="E190">
-        <v>0</v>
+        <v>11680</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B191" t="s">
-        <v>631</v>
+        <v>515</v>
       </c>
       <c r="C191" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D191">
-        <v>0</v>
+        <v>351</v>
       </c>
       <c r="E191">
-        <v>0</v>
+        <v>351</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B192" t="s">
-        <v>632</v>
+        <v>516</v>
       </c>
       <c r="C192" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D192">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="E192">
-        <v>0</v>
+        <v>303</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>633</v>
+        <v>517</v>
       </c>
       <c r="C193" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D193">
-        <v>0</v>
+        <v>396</v>
       </c>
       <c r="E193">
-        <v>0</v>
+        <v>396</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B194" t="s">
-        <v>634</v>
+        <v>518</v>
       </c>
       <c r="C194" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D194">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="E194">
-        <v>0</v>
+        <v>161</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B195" t="s">
-        <v>635</v>
+        <v>519</v>
       </c>
       <c r="C195" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D195">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="E195">
-        <v>0</v>
+        <v>98</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B196" t="s">
-        <v>636</v>
+        <v>520</v>
       </c>
       <c r="C196" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D196">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="E196">
-        <v>0</v>
+        <v>126</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B197" t="s">
-        <v>637</v>
+        <v>521</v>
       </c>
       <c r="C197" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D197">
-        <v>0</v>
+        <v>370</v>
       </c>
       <c r="E197">
-        <v>0</v>
+        <v>370</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B198" t="s">
-        <v>638</v>
+        <v>522</v>
       </c>
       <c r="C198" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D198">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="E198">
-        <v>0</v>
+        <v>327</v>
       </c>
     </row>
     <row r="199"/>
     <row r="200">
       <c r="A200">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B200" t="s">
-        <v>21</v>
+        <v>371</v>
       </c>
       <c r="C200" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D200">
-        <v>0</v>
+        <v>885</v>
       </c>
       <c r="E200">
-        <v>0</v>
+        <v>885</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B201" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C201" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D201">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="E201">
-        <v>0</v>
+        <v>76</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1</v>
       </c>
       <c r="B202" t="s">
-        <v>639</v>
+        <v>523</v>
       </c>
       <c r="C202" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D202">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="E202">
-        <v>0</v>
+        <v>386</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>2</v>
       </c>
       <c r="B203" t="s">
-        <v>640</v>
+        <v>524</v>
       </c>
       <c r="C203" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D203">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="E203">
-        <v>0</v>
+        <v>161</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>641</v>
+        <v>525</v>
       </c>
       <c r="C204" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D204">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E204">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>642</v>
+        <v>526</v>
       </c>
       <c r="C205" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D205">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E205">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>5</v>
       </c>
       <c r="B206" t="s">
-        <v>643</v>
+        <v>527</v>
       </c>
       <c r="C206" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D206">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E206">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>6</v>
       </c>
       <c r="B207" t="s">
-        <v>644</v>
+        <v>528</v>
       </c>
       <c r="C207" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D207">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="E207">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>7</v>
       </c>
       <c r="B208" t="s">
-        <v>645</v>
+        <v>529</v>
       </c>
       <c r="C208" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D208">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E208">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>8</v>
       </c>
       <c r="B209" t="s">
-        <v>646</v>
+        <v>530</v>
       </c>
       <c r="C209" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D209">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="E209">
-        <v>0</v>
-[...221 lines deleted...]
-        <v>0</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>658</v>
+        <v>531</v>
       </c>
       <c r="D2" t="s">
-        <v>659</v>
+        <v>532</v>
       </c>
       <c r="E2" t="s">
-        <v>660</v>
+        <v>533</v>
       </c>
       <c r="F2" t="s">
-        <v>661</v>
+        <v>534</v>
       </c>
       <c r="G2">
-        <v>4448</v>
+        <v>10825</v>
       </c>
       <c r="H2">
-        <v>2612</v>
+        <v>3696</v>
       </c>
       <c r="I2">
-        <v>12279</v>
+        <v>7340</v>
       </c>
       <c r="J2">
-        <v>10624</v>
+        <v>6917</v>
       </c>
       <c r="K2">
-        <v>18628</v>
+        <v>8021</v>
       </c>
       <c r="L2">
-        <v>597</v>
+        <v>179</v>
       </c>
       <c r="M2">
-        <v>23345</v>
+        <v>870</v>
       </c>
       <c r="N2">
-        <v>207</v>
+        <v>9452</v>
       </c>
       <c r="O2">
-        <v>357</v>
+        <v>223</v>
       </c>
       <c r="P2">
-        <v>156</v>
+        <v>326</v>
       </c>
       <c r="Q2">
-        <v>4098</v>
+        <v>123</v>
       </c>
       <c r="R2">
-        <v>304</v>
+        <v>3160</v>
       </c>
       <c r="S2">
-        <v>9729</v>
+        <v>4469</v>
       </c>
       <c r="T2">
-        <v>147</v>
+        <v>588</v>
       </c>
       <c r="U2">
-        <v>423</v>
+        <v>5796</v>
       </c>
       <c r="V2">
-        <v>7183</v>
+        <v>17312</v>
       </c>
       <c r="W2">
-        <v>95137</v>
+        <v>79297</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>32</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D3" t="s">
+        <v>532</v>
+      </c>
+      <c r="E3" t="s">
+        <v>535</v>
+      </c>
+      <c r="F3" t="s">
+        <v>536</v>
       </c>
       <c r="G3">
-        <v>4448</v>
+        <v>1692</v>
       </c>
       <c r="H3">
-        <v>2612</v>
+        <v>916</v>
       </c>
       <c r="I3">
-        <v>12279</v>
+        <v>18900</v>
       </c>
       <c r="J3">
-        <v>10624</v>
+        <v>4361</v>
       </c>
       <c r="K3">
-        <v>18628</v>
+        <v>3271</v>
       </c>
       <c r="L3">
-        <v>597</v>
+        <v>136</v>
       </c>
       <c r="M3">
-        <v>23345</v>
+        <v>666</v>
       </c>
       <c r="N3">
-        <v>207</v>
+        <v>3247</v>
       </c>
       <c r="O3">
-        <v>357</v>
+        <v>161</v>
       </c>
       <c r="P3">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="Q3">
-        <v>4098</v>
+        <v>88</v>
       </c>
       <c r="R3">
-        <v>304</v>
+        <v>2718</v>
       </c>
       <c r="S3">
-        <v>9729</v>
+        <v>1509</v>
       </c>
       <c r="T3">
-        <v>147</v>
+        <v>404</v>
       </c>
       <c r="U3">
-        <v>423</v>
+        <v>1843</v>
       </c>
       <c r="V3">
-        <v>7183</v>
+        <v>2932</v>
       </c>
       <c r="W3">
-        <v>95137</v>
+        <v>43071</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4">
+        <v>12517</v>
+      </c>
+      <c r="H4">
+        <v>4612</v>
+      </c>
+      <c r="I4">
+        <v>26240</v>
+      </c>
+      <c r="J4">
+        <v>11278</v>
+      </c>
+      <c r="K4">
+        <v>11292</v>
+      </c>
+      <c r="L4">
+        <v>315</v>
+      </c>
+      <c r="M4">
+        <v>1536</v>
+      </c>
+      <c r="N4">
+        <v>12699</v>
+      </c>
+      <c r="O4">
+        <v>384</v>
+      </c>
+      <c r="P4">
+        <v>553</v>
+      </c>
+      <c r="Q4">
+        <v>211</v>
+      </c>
+      <c r="R4">
+        <v>5878</v>
+      </c>
+      <c r="S4">
+        <v>5978</v>
+      </c>
+      <c r="T4">
+        <v>992</v>
+      </c>
+      <c r="U4">
+        <v>7639</v>
+      </c>
+      <c r="V4">
+        <v>20244</v>
+      </c>
+      <c r="W4">
+        <v>122368</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>661</v>
+        <v>534</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="F1" s="1"/>
+        <v>536</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>4448</v>
+        <v>10825</v>
       </c>
       <c r="E2">
-        <v>4448</v>
+        <v>1692</v>
+      </c>
+      <c r="F2">
+        <v>12517</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>299</v>
+        <v>580</v>
       </c>
       <c r="E3">
-        <v>299</v>
+        <v>60</v>
+      </c>
+      <c r="F3">
+        <v>640</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>662</v>
+        <v>537</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>3180</v>
+        <v>7304</v>
       </c>
       <c r="E4">
-        <v>3180</v>
+        <v>650</v>
+      </c>
+      <c r="F4">
+        <v>7954</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>663</v>
+        <v>538</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>896</v>
+        <v>1220</v>
       </c>
       <c r="E5">
-        <v>896</v>
+        <v>473</v>
+      </c>
+      <c r="F5">
+        <v>1693</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>664</v>
+        <v>539</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>73</v>
+        <v>321</v>
       </c>
       <c r="E6">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="7"/>
+        <v>115</v>
+      </c>
+      <c r="F6">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>540</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>259</v>
+      </c>
+      <c r="E7">
+        <v>131</v>
+      </c>
+      <c r="F7">
+        <v>390</v>
+      </c>
+    </row>
     <row r="8">
       <c r="A8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>541</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>2612</v>
+        <v>1141</v>
       </c>
       <c r="E8">
-        <v>2612</v>
-[...18 lines deleted...]
-    </row>
+        <v>263</v>
+      </c>
+      <c r="F8">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="9"/>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>665</v>
+        <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D10">
-        <v>492</v>
+        <v>3696</v>
       </c>
       <c r="E10">
-        <v>492</v>
+        <v>916</v>
+      </c>
+      <c r="F10">
+        <v>4612</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11">
-        <v>2</v>
+      <c r="A11" t="s">
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>666</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D11">
-        <v>1584</v>
+        <v>431</v>
       </c>
       <c r="E11">
-        <v>1584</v>
+        <v>93</v>
+      </c>
+      <c r="F11">
+        <v>524</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>667</v>
+        <v>542</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>300</v>
+        <v>1706</v>
       </c>
       <c r="E12">
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>432</v>
+      </c>
+      <c r="F12">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>543</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>811</v>
+      </c>
+      <c r="E13">
+        <v>184</v>
+      </c>
+      <c r="F13">
+        <v>995</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>544</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>12279</v>
+        <v>140</v>
       </c>
       <c r="E14">
-        <v>12279</v>
+        <v>39</v>
+      </c>
+      <c r="F14">
+        <v>179</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>32</v>
+      <c r="A15">
+        <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>545</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>367</v>
+        <v>84</v>
       </c>
       <c r="E15">
-        <v>367</v>
+        <v>48</v>
+      </c>
+      <c r="F15">
+        <v>132</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>668</v>
+        <v>546</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>3604</v>
+        <v>524</v>
       </c>
       <c r="E16">
-        <v>3604</v>
-[...18 lines deleted...]
-    </row>
+        <v>120</v>
+      </c>
+      <c r="F16">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>670</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D18">
-        <v>161</v>
+        <v>7340</v>
       </c>
       <c r="E18">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>18900</v>
+      </c>
+      <c r="F18">
+        <v>26240</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>434</v>
+      </c>
+      <c r="E19">
+        <v>209</v>
+      </c>
+      <c r="F19">
+        <v>643</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>547</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>10624</v>
+        <v>2692</v>
       </c>
       <c r="E20">
-        <v>10624</v>
+        <v>1108</v>
+      </c>
+      <c r="F20">
+        <v>3800</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>32</v>
+      <c r="A21">
+        <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>548</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>441</v>
+        <v>688</v>
       </c>
       <c r="E21">
-        <v>441</v>
+        <v>753</v>
+      </c>
+      <c r="F21">
+        <v>1441</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>671</v>
+        <v>549</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>4251</v>
+        <v>3215</v>
       </c>
       <c r="E22">
-        <v>4251</v>
+        <v>16777</v>
+      </c>
+      <c r="F22">
+        <v>19992</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>672</v>
+        <v>550</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>1536</v>
+        <v>190</v>
       </c>
       <c r="E23">
-        <v>1536</v>
+        <v>18</v>
+      </c>
+      <c r="F23">
+        <v>208</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>673</v>
+        <v>551</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>4396</v>
+        <v>121</v>
       </c>
       <c r="E24">
-        <v>4396</v>
+        <v>35</v>
+      </c>
+      <c r="F24">
+        <v>156</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>18628</v>
+        <v>6917</v>
       </c>
       <c r="E26">
-        <v>18628</v>
+        <v>4361</v>
+      </c>
+      <c r="F26">
+        <v>11278</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D27">
-        <v>371</v>
+        <v>480</v>
       </c>
       <c r="E27">
-        <v>371</v>
+        <v>91</v>
+      </c>
+      <c r="F27">
+        <v>571</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>674</v>
+        <v>552</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>15497</v>
+        <v>4093</v>
       </c>
       <c r="E28">
-        <v>15497</v>
+        <v>436</v>
+      </c>
+      <c r="F28">
+        <v>4529</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>675</v>
+        <v>553</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>2334</v>
+        <v>1475</v>
       </c>
       <c r="E29">
-        <v>2334</v>
+        <v>3128</v>
+      </c>
+      <c r="F29">
+        <v>4603</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>676</v>
+        <v>554</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>426</v>
+        <v>345</v>
       </c>
       <c r="E30">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>73</v>
+      </c>
+      <c r="F30">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>555</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>408</v>
+      </c>
+      <c r="E31">
+        <v>607</v>
+      </c>
+      <c r="F31">
+        <v>1015</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>12</v>
+        <v>556</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>597</v>
+        <v>116</v>
       </c>
       <c r="E32">
-        <v>597</v>
-[...18 lines deleted...]
-    </row>
+        <v>26</v>
+      </c>
+      <c r="F32">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33"/>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>677</v>
+        <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D34">
-        <v>167</v>
+        <v>8021</v>
       </c>
       <c r="E34">
-        <v>167</v>
+        <v>3271</v>
+      </c>
+      <c r="F34">
+        <v>11292</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35">
-        <v>2</v>
+      <c r="A35" t="s">
+        <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>678</v>
+        <v>28</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D35">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="E35">
-        <v>325</v>
+        <v>92</v>
+      </c>
+      <c r="F35">
+        <v>446</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>679</v>
+        <v>557</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>2877</v>
       </c>
       <c r="E36">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>2761</v>
+      </c>
+      <c r="F36">
+        <v>5638</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>558</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>1716</v>
+      </c>
+      <c r="E37">
+        <v>216</v>
+      </c>
+      <c r="F37">
+        <v>1932</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>559</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>23345</v>
+        <v>185</v>
       </c>
       <c r="E38">
-        <v>23345</v>
+        <v>30</v>
+      </c>
+      <c r="F38">
+        <v>215</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>32</v>
+      <c r="A39">
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>32</v>
+        <v>560</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>231</v>
+        <v>2713</v>
       </c>
       <c r="E39">
-        <v>231</v>
+        <v>154</v>
+      </c>
+      <c r="F39">
+        <v>2867</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>680</v>
+        <v>561</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>7566</v>
+        <v>176</v>
       </c>
       <c r="E40">
-        <v>7566</v>
-[...18 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+      <c r="F40">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>682</v>
+        <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>124</v>
+        <v>179</v>
       </c>
       <c r="E42">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>136</v>
+      </c>
+      <c r="F42">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>41</v>
+      </c>
+      <c r="E43">
+        <v>21</v>
+      </c>
+      <c r="F43">
+        <v>62</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>562</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>121</v>
+      </c>
+      <c r="E44">
+        <v>106</v>
+      </c>
+      <c r="F44">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>563</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>17</v>
+      </c>
+      <c r="E45">
         <v>9</v>
       </c>
-      <c r="B44" t="s">
-[...45 lines deleted...]
-    </row>
+      <c r="F45">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47">
+        <v>870</v>
+      </c>
+      <c r="E47">
+        <v>666</v>
+      </c>
+      <c r="F47">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48">
+        <v>85</v>
+      </c>
+      <c r="E48">
         <v>40</v>
       </c>
-      <c r="D47">
-[...6 lines deleted...]
-    <row r="48"/>
+      <c r="F48">
+        <v>125</v>
+      </c>
+    </row>
     <row r="49">
       <c r="A49">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>15</v>
+        <v>564</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D49">
-        <v>357</v>
+        <v>159</v>
       </c>
       <c r="E49">
-        <v>357</v>
+        <v>408</v>
+      </c>
+      <c r="F49">
+        <v>567</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="s">
-        <v>32</v>
+      <c r="A50">
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>32</v>
+        <v>565</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>91</v>
+        <v>303</v>
       </c>
       <c r="E50">
-        <v>91</v>
+        <v>67</v>
+      </c>
+      <c r="F50">
+        <v>370</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>685</v>
+        <v>566</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="E51">
-        <v>185</v>
+        <v>114</v>
+      </c>
+      <c r="F51">
+        <v>311</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>686</v>
+        <v>567</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="E52">
-        <v>58</v>
+        <v>20</v>
+      </c>
+      <c r="F52">
+        <v>119</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>687</v>
+        <v>568</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E53">
-        <v>23</v>
+        <v>17</v>
+      </c>
+      <c r="F53">
+        <v>44</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D55">
-        <v>156</v>
+        <v>9452</v>
       </c>
       <c r="E55">
-        <v>156</v>
+        <v>3247</v>
+      </c>
+      <c r="F55">
+        <v>12699</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B56" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D56">
-        <v>37</v>
+        <v>296</v>
       </c>
       <c r="E56">
-        <v>37</v>
+        <v>56</v>
+      </c>
+      <c r="F56">
+        <v>352</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>688</v>
+        <v>569</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>82</v>
+        <v>2150</v>
       </c>
       <c r="E57">
-        <v>82</v>
+        <v>202</v>
+      </c>
+      <c r="F57">
+        <v>2352</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>689</v>
+        <v>570</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>4245</v>
       </c>
       <c r="E58">
-        <v>28</v>
+        <v>1302</v>
+      </c>
+      <c r="F58">
+        <v>5547</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>690</v>
+        <v>571</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>9</v>
+        <v>519</v>
       </c>
       <c r="E59">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="60"/>
+        <v>140</v>
+      </c>
+      <c r="F59">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>572</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>373</v>
+      </c>
+      <c r="E60">
+        <v>213</v>
+      </c>
+      <c r="F60">
+        <v>586</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>17</v>
+        <v>573</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D61">
-        <v>4098</v>
+        <v>1869</v>
       </c>
       <c r="E61">
-        <v>4098</v>
-[...18 lines deleted...]
-    </row>
+        <v>1334</v>
+      </c>
+      <c r="F61">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B63" t="s">
-        <v>691</v>
+        <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D63">
-        <v>2852</v>
+        <v>223</v>
       </c>
       <c r="E63">
-        <v>2852</v>
+        <v>161</v>
+      </c>
+      <c r="F63">
+        <v>384</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64">
-        <v>2</v>
+      <c r="A64" t="s">
+        <v>28</v>
       </c>
       <c r="B64" t="s">
-        <v>692</v>
+        <v>28</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D64">
-        <v>255</v>
+        <v>50</v>
       </c>
       <c r="E64">
-        <v>255</v>
+        <v>10</v>
+      </c>
+      <c r="F64">
+        <v>60</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>693</v>
+        <v>574</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>743</v>
+        <v>81</v>
       </c>
       <c r="E65">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>73</v>
+      </c>
+      <c r="F65">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>575</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>69</v>
+      </c>
+      <c r="E66">
+        <v>60</v>
+      </c>
+      <c r="F66">
+        <v>129</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>576</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>14</v>
+      </c>
+      <c r="E67">
         <v>13</v>
       </c>
-      <c r="B67" t="s">
-[...9 lines deleted...]
-        <v>304</v>
+      <c r="F67">
+        <v>27</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>32</v>
+      <c r="A68">
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>32</v>
+        <v>577</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="E68">
-        <v>68</v>
-[...18 lines deleted...]
-    </row>
+        <v>5</v>
+      </c>
+      <c r="F68">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D70">
-        <v>72</v>
+        <v>326</v>
       </c>
       <c r="E70">
-        <v>72</v>
+        <v>227</v>
+      </c>
+      <c r="F70">
+        <v>553</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>3</v>
+      <c r="A71" t="s">
+        <v>28</v>
       </c>
       <c r="B71" t="s">
-        <v>696</v>
+        <v>28</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D71">
+        <v>41</v>
+      </c>
+      <c r="E71">
+        <v>17</v>
+      </c>
+      <c r="F71">
         <v>58</v>
       </c>
-      <c r="E71">
-[...3 lines deleted...]
-    <row r="72"/>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>578</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>130</v>
+      </c>
+      <c r="E72">
+        <v>137</v>
+      </c>
+      <c r="F72">
+        <v>267</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>579</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>92</v>
+      </c>
+      <c r="E73">
+        <v>44</v>
+      </c>
+      <c r="F73">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>580</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>22</v>
+      </c>
+      <c r="E74">
         <v>14</v>
       </c>
-      <c r="B73" t="s">
-[...26 lines deleted...]
-        <v>171</v>
+      <c r="F74">
+        <v>36</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>697</v>
+        <v>581</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>2101</v>
+        <v>26</v>
       </c>
       <c r="E75">
-        <v>2101</v>
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>37</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>698</v>
+        <v>582</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D76">
-        <v>7353</v>
+        <v>15</v>
       </c>
       <c r="E76">
-        <v>7353</v>
-[...19 lines deleted...]
-    <row r="78"/>
+        <v>4</v>
+      </c>
+      <c r="F76">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>11</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78">
+        <v>123</v>
+      </c>
+      <c r="E78">
+        <v>88</v>
+      </c>
+      <c r="F78">
+        <v>211</v>
+      </c>
+    </row>
     <row r="79">
-      <c r="A79">
-        <v>15</v>
+      <c r="A79" t="s">
+        <v>28</v>
       </c>
       <c r="B79" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>25</v>
+      </c>
+      <c r="E79">
+        <v>12</v>
+      </c>
+      <c r="F79">
         <v>37</v>
       </c>
-      <c r="D79">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>32</v>
+      <c r="A80">
+        <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>32</v>
+        <v>583</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E80">
-        <v>50</v>
+        <v>24</v>
+      </c>
+      <c r="F80">
+        <v>66</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>700</v>
+        <v>584</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="E81">
-        <v>76</v>
+        <v>24</v>
+      </c>
+      <c r="F81">
+        <v>62</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>701</v>
+        <v>585</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E82">
-        <v>13</v>
-[...19 lines deleted...]
-    <row r="84"/>
+        <v>28</v>
+      </c>
+      <c r="F82">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>12</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>3160</v>
+      </c>
+      <c r="E84">
+        <v>2718</v>
+      </c>
+      <c r="F84">
+        <v>5878</v>
+      </c>
+    </row>
     <row r="85">
-      <c r="A85">
-        <v>16</v>
+      <c r="A85" t="s">
+        <v>28</v>
       </c>
       <c r="B85" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D85">
-        <v>423</v>
+        <v>224</v>
       </c>
       <c r="E85">
-        <v>423</v>
+        <v>70</v>
+      </c>
+      <c r="F85">
+        <v>294</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="s">
-        <v>32</v>
+      <c r="A86">
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>32</v>
+        <v>586</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>2319</v>
       </c>
       <c r="E86">
-        <v>28</v>
+        <v>261</v>
+      </c>
+      <c r="F86">
+        <v>2580</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>703</v>
+        <v>587</v>
       </c>
       <c r="C87" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D87">
-        <v>198</v>
+        <v>233</v>
       </c>
       <c r="E87">
-        <v>198</v>
+        <v>1766</v>
+      </c>
+      <c r="F87">
+        <v>1999</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>704</v>
+        <v>588</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="E88">
-        <v>120</v>
+        <v>79</v>
+      </c>
+      <c r="F88">
+        <v>249</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>705</v>
+        <v>589</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>77</v>
+        <v>180</v>
       </c>
       <c r="E89">
-        <v>77</v>
-[...19 lines deleted...]
-    </row>
+        <v>524</v>
+      </c>
+      <c r="F89">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>590</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>34</v>
+      </c>
+      <c r="E90">
+        <v>18</v>
+      </c>
+      <c r="F90">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
-      <c r="A92" t="s">
-        <v>32</v>
+      <c r="A92">
+        <v>14</v>
       </c>
       <c r="B92" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D92">
-        <v>178</v>
+        <v>4469</v>
       </c>
       <c r="E92">
-        <v>178</v>
+        <v>1509</v>
+      </c>
+      <c r="F92">
+        <v>5978</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>1</v>
+      <c r="A93" t="s">
+        <v>28</v>
       </c>
       <c r="B93" t="s">
-        <v>706</v>
+        <v>28</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D93">
-        <v>1724</v>
+        <v>204</v>
       </c>
       <c r="E93">
-        <v>1724</v>
+        <v>57</v>
+      </c>
+      <c r="F93">
+        <v>261</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>707</v>
+        <v>591</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>2936</v>
+        <v>1335</v>
       </c>
       <c r="E94">
-        <v>2936</v>
+        <v>537</v>
+      </c>
+      <c r="F94">
+        <v>1872</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>592</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>1493</v>
+      </c>
+      <c r="E95">
+        <v>407</v>
+      </c>
+      <c r="F95">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
         <v>3</v>
       </c>
-      <c r="B95" t="s">
-[...9 lines deleted...]
-        <v>2345</v>
+      <c r="B96" t="s">
+        <v>593</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>115</v>
+      </c>
+      <c r="E96">
+        <v>54</v>
+      </c>
+      <c r="F96">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>594</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>70</v>
+      </c>
+      <c r="E97">
+        <v>189</v>
+      </c>
+      <c r="F97">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>595</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>1252</v>
+      </c>
+      <c r="E98">
+        <v>265</v>
+      </c>
+      <c r="F98">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>15</v>
+      </c>
+      <c r="B100" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" t="s">
+        <v>33</v>
+      </c>
+      <c r="D100">
+        <v>588</v>
+      </c>
+      <c r="E100">
+        <v>404</v>
+      </c>
+      <c r="F100">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>28</v>
+      </c>
+      <c r="B101" t="s">
+        <v>28</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>60</v>
+      </c>
+      <c r="E101">
+        <v>47</v>
+      </c>
+      <c r="F101">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>596</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>84</v>
+      </c>
+      <c r="E102">
+        <v>108</v>
+      </c>
+      <c r="F102">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>597</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>399</v>
+      </c>
+      <c r="E103">
+        <v>152</v>
+      </c>
+      <c r="F103">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>598</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>27</v>
+      </c>
+      <c r="E104">
+        <v>26</v>
+      </c>
+      <c r="F104">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>599</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>6</v>
+      </c>
+      <c r="E105">
+        <v>51</v>
+      </c>
+      <c r="F105">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>600</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>12</v>
+      </c>
+      <c r="E106">
+        <v>20</v>
+      </c>
+      <c r="F106">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>16</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>33</v>
+      </c>
+      <c r="D108">
+        <v>5796</v>
+      </c>
+      <c r="E108">
+        <v>1843</v>
+      </c>
+      <c r="F108">
+        <v>7639</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>28</v>
+      </c>
+      <c r="B109" t="s">
+        <v>28</v>
+      </c>
+      <c r="C109" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109">
+        <v>114</v>
+      </c>
+      <c r="E109">
+        <v>33</v>
+      </c>
+      <c r="F109">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>601</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>3804</v>
+      </c>
+      <c r="E110">
+        <v>402</v>
+      </c>
+      <c r="F110">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>602</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>157</v>
+      </c>
+      <c r="E111">
+        <v>130</v>
+      </c>
+      <c r="F111">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>603</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>815</v>
+      </c>
+      <c r="E112">
+        <v>906</v>
+      </c>
+      <c r="F112">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>604</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>811</v>
+      </c>
+      <c r="E113">
+        <v>125</v>
+      </c>
+      <c r="F113">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>605</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>95</v>
+      </c>
+      <c r="E114">
+        <v>247</v>
+      </c>
+      <c r="F114">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>17</v>
+      </c>
+      <c r="B116" t="s">
+        <v>21</v>
+      </c>
+      <c r="C116" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116">
+        <v>17312</v>
+      </c>
+      <c r="E116">
+        <v>2932</v>
+      </c>
+      <c r="F116">
+        <v>20244</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" t="s">
+        <v>28</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>315</v>
+      </c>
+      <c r="E117">
+        <v>48</v>
+      </c>
+      <c r="F117">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>606</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>7843</v>
+      </c>
+      <c r="E118">
+        <v>176</v>
+      </c>
+      <c r="F118">
+        <v>8019</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>607</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>682</v>
+      </c>
+      <c r="E119">
+        <v>1227</v>
+      </c>
+      <c r="F119">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>608</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>1141</v>
+      </c>
+      <c r="E120">
+        <v>183</v>
+      </c>
+      <c r="F120">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>609</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>7176</v>
+      </c>
+      <c r="E121">
+        <v>1273</v>
+      </c>
+      <c r="F121">
+        <v>8449</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>610</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>155</v>
+      </c>
+      <c r="E122">
+        <v>25</v>
+      </c>
+      <c r="F122">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>709</v>
+        <v>611</v>
       </c>
       <c r="D2" t="s">
-        <v>710</v>
+        <v>612</v>
       </c>
       <c r="E2" t="s">
-        <v>711</v>
+        <v>613</v>
       </c>
       <c r="F2" t="s">
-        <v>712</v>
+        <v>614</v>
       </c>
       <c r="G2">
-        <v>9934</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>16793</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>17517</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>5205</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>13930</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>2499</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>10067</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>3974</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>3781</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>13549</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>18980</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>716</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>3234</v>
+        <v>0</v>
       </c>
       <c r="U2">
-        <v>1866</v>
+        <v>0</v>
       </c>
       <c r="V2">
-        <v>122126</v>
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>9934</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>16793</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>17517</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>5205</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>13930</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>2499</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>10067</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>3974</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>3781</v>
+        <v>0</v>
       </c>
       <c r="P3">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>13549</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>18980</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>716</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>3234</v>
+        <v>0</v>
       </c>
       <c r="U3">
-        <v>1866</v>
+        <v>0</v>
       </c>
       <c r="V3">
-        <v>122126</v>
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>712</v>
-[...2129 lines deleted...]
-        <v>27</v>
+        <v>614</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...6338 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>10753</v>
+        <v>0</v>
       </c>
       <c r="E2">
-        <v>10753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>651</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>651</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>250</v>
+        <v>615</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>6027</v>
+        <v>0</v>
       </c>
       <c r="E4">
-        <v>6027</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>251</v>
+        <v>616</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>504</v>
+        <v>0</v>
       </c>
       <c r="E5">
-        <v>504</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>252</v>
+        <v>617</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>2231</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>2231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>253</v>
+        <v>618</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>316</v>
+        <v>0</v>
       </c>
       <c r="E7">
-        <v>316</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>254</v>
+        <v>619</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>255</v>
+        <v>620</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="E9">
-        <v>78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>256</v>
+        <v>621</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="E10">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>257</v>
+        <v>622</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D11">
-        <v>142</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>142</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>258</v>
+        <v>623</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>489</v>
+        <v>0</v>
       </c>
       <c r="E12">
-        <v>489</v>
-[...4 lines deleted...]
-      <c r="A14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>624</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
         <v>2</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B15" t="s">
         <v>7</v>
       </c>
-      <c r="C14" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D15">
-        <v>1436</v>
+        <v>0</v>
       </c>
       <c r="E15">
-        <v>1436</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16">
-        <v>1</v>
+      <c r="A16" t="s">
+        <v>28</v>
       </c>
       <c r="B16" t="s">
-        <v>259</v>
+        <v>28</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D16">
-        <v>12805</v>
+        <v>0</v>
       </c>
       <c r="E16">
-        <v>12805</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>260</v>
+        <v>625</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>1139</v>
+        <v>0</v>
       </c>
       <c r="E17">
-        <v>1139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>261</v>
+        <v>626</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="E18">
-        <v>324</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>262</v>
+        <v>627</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>297</v>
+        <v>0</v>
       </c>
       <c r="E19">
-        <v>297</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>263</v>
+        <v>628</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>315</v>
+        <v>0</v>
       </c>
       <c r="E20">
-        <v>315</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>264</v>
+        <v>629</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>2603</v>
+        <v>0</v>
       </c>
       <c r="E21">
-        <v>2603</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>265</v>
+        <v>630</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>699</v>
+        <v>0</v>
       </c>
       <c r="E22">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>536</v>
+        <v>0</v>
       </c>
       <c r="E23">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>632</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
         <v>9</v>
       </c>
-      <c r="B24" t="s">
-[...12 lines deleted...]
-    <row r="25"/>
+      <c r="B25" t="s">
+        <v>633</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>634</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>17632</v>
+        <v>0</v>
       </c>
       <c r="E26">
-        <v>17632</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27"/>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>268</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D28">
-        <v>2885</v>
+        <v>0</v>
       </c>
       <c r="E28">
-        <v>2885</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29">
-        <v>2</v>
+      <c r="A29" t="s">
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>269</v>
+        <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D29">
-        <v>1840</v>
+        <v>0</v>
       </c>
       <c r="E29">
-        <v>1840</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>270</v>
+        <v>635</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>1022</v>
+        <v>0</v>
       </c>
       <c r="E30">
-        <v>1022</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>271</v>
+        <v>636</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>4043</v>
+        <v>0</v>
       </c>
       <c r="E31">
-        <v>4043</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>272</v>
+        <v>637</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>3423</v>
+        <v>0</v>
       </c>
       <c r="E32">
-        <v>3423</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>273</v>
+        <v>638</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>213</v>
+        <v>0</v>
       </c>
       <c r="E33">
-        <v>213</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>274</v>
+        <v>639</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>643</v>
+        <v>0</v>
       </c>
       <c r="E34">
-        <v>643</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>275</v>
+        <v>640</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>2207</v>
+        <v>0</v>
       </c>
       <c r="E35">
-        <v>2207</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>276</v>
+        <v>641</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="E36">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>642</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>643</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>15634</v>
+        <v>0</v>
       </c>
       <c r="E38">
-        <v>15634</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>32</v>
+      <c r="A39">
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>32</v>
+        <v>644</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>720</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>720</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40"/>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>278</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D41">
-        <v>1445</v>
+        <v>0</v>
       </c>
       <c r="E41">
-        <v>1445</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42">
-        <v>3</v>
+      <c r="A42" t="s">
+        <v>28</v>
       </c>
       <c r="B42" t="s">
-        <v>279</v>
+        <v>28</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D42">
-        <v>625</v>
+        <v>0</v>
       </c>
       <c r="E42">
-        <v>625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>280</v>
+        <v>645</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>1267</v>
+        <v>0</v>
       </c>
       <c r="E43">
-        <v>1267</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>281</v>
+        <v>646</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="E44">
-        <v>136</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>282</v>
+        <v>647</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>280</v>
+        <v>0</v>
       </c>
       <c r="E45">
-        <v>280</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>283</v>
+        <v>648</v>
       </c>
       <c r="C46" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>985</v>
+        <v>0</v>
       </c>
       <c r="E46">
-        <v>985</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>284</v>
+        <v>649</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>216</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>285</v>
+        <v>650</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>373</v>
+        <v>0</v>
       </c>
       <c r="E48">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>651</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>652</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>15301</v>
+        <v>0</v>
       </c>
       <c r="E50">
-        <v>15301</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>32</v>
+      <c r="A51">
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>32</v>
+        <v>653</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>527</v>
+        <v>0</v>
       </c>
       <c r="E51">
-        <v>527</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>286</v>
+        <v>654</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>3010</v>
+        <v>0</v>
       </c>
       <c r="E52">
-        <v>3010</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53"/>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>288</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D54">
-        <v>6299</v>
+        <v>0</v>
       </c>
       <c r="E54">
-        <v>6299</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55">
-        <v>4</v>
+      <c r="A55" t="s">
+        <v>28</v>
       </c>
       <c r="B55" t="s">
-        <v>289</v>
+        <v>28</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D55">
-        <v>1137</v>
+        <v>0</v>
       </c>
       <c r="E55">
-        <v>1137</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>290</v>
+        <v>655</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D56">
-        <v>449</v>
+        <v>0</v>
       </c>
       <c r="E56">
-        <v>449</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>291</v>
+        <v>656</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="E57">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>292</v>
+        <v>657</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>486</v>
+        <v>0</v>
       </c>
       <c r="E58">
-        <v>486</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>293</v>
+        <v>658</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="E59">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>294</v>
+        <v>659</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>395</v>
+        <v>0</v>
       </c>
       <c r="E60">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>660</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>661</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>3036</v>
+        <v>0</v>
       </c>
       <c r="E62">
-        <v>3036</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>32</v>
+      <c r="A63">
+        <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>32</v>
+        <v>662</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>168</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>168</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>295</v>
+        <v>663</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>1063</v>
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>1063</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>296</v>
+        <v>664</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>296</v>
+        <v>0</v>
       </c>
       <c r="E65">
-        <v>296</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>298</v>
+        <v>158</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D67">
-        <v>391</v>
+        <v>0</v>
       </c>
       <c r="E67">
-        <v>391</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>5</v>
+      <c r="A68" t="s">
+        <v>28</v>
       </c>
       <c r="B68" t="s">
-        <v>299</v>
+        <v>28</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D68">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="E68">
-        <v>453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>300</v>
+        <v>665</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>151</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>151</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>301</v>
+        <v>666</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>148</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>302</v>
+        <v>667</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E71">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>303</v>
+        <v>668</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="A74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>669</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
         <v>7</v>
       </c>
-      <c r="B74" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B75" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D75">
-        <v>259</v>
+        <v>0</v>
       </c>
       <c r="E75">
-        <v>259</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76">
-        <v>1</v>
+      <c r="A76" t="s">
+        <v>28</v>
       </c>
       <c r="B76" t="s">
-        <v>304</v>
+        <v>28</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D76">
-        <v>1232</v>
+        <v>0</v>
       </c>
       <c r="E76">
-        <v>1232</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>305</v>
+        <v>670</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>4299</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>4299</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>306</v>
+        <v>671</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>270</v>
+        <v>0</v>
       </c>
       <c r="E78">
-        <v>270</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>307</v>
+        <v>672</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>1008</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>1008</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>308</v>
+        <v>673</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="E80">
-        <v>171</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>309</v>
+        <v>674</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E81">
-        <v>82</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>310</v>
+        <v>675</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="E82">
-        <v>110</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>311</v>
+        <v>676</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D83">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="E83">
-        <v>44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>677</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
         <v>9</v>
       </c>
-      <c r="B84" t="s">
-[...12 lines deleted...]
-    <row r="85"/>
+      <c r="B85" t="s">
+        <v>678</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>13</v>
+        <v>679</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>18771</v>
+        <v>0</v>
       </c>
       <c r="E86">
-        <v>18771</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>313</v>
+        <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>6955</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>6955</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>2</v>
+      <c r="A89" t="s">
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D89">
-        <v>5823</v>
+        <v>0</v>
       </c>
       <c r="E89">
-        <v>5823</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>315</v>
+        <v>680</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>2389</v>
+        <v>0</v>
       </c>
       <c r="E90">
-        <v>2389</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>316</v>
+        <v>681</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D91">
-        <v>612</v>
+        <v>0</v>
       </c>
       <c r="E91">
-        <v>612</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>317</v>
+        <v>682</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>641</v>
+        <v>0</v>
       </c>
       <c r="E92">
-        <v>641</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>318</v>
+        <v>683</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="E93">
-        <v>260</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>319</v>
+        <v>684</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>891</v>
+        <v>0</v>
       </c>
       <c r="E94">
-        <v>891</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>320</v>
+        <v>685</v>
       </c>
       <c r="C95" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>239</v>
+        <v>0</v>
       </c>
       <c r="E95">
-        <v>239</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>321</v>
+        <v>686</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D96">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E96">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>687</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>14</v>
+        <v>688</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D98">
-        <v>4418</v>
+        <v>0</v>
       </c>
       <c r="E98">
-        <v>4418</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>32</v>
+      <c r="A99">
+        <v>10</v>
       </c>
       <c r="B99" t="s">
-        <v>32</v>
+        <v>689</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="E99">
-        <v>145</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>13</v>
       </c>
       <c r="C101" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D101">
-        <v>2026</v>
+        <v>0</v>
       </c>
       <c r="E101">
-        <v>2026</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102">
-        <v>3</v>
+      <c r="A102" t="s">
+        <v>28</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>28</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D102">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="E102">
-        <v>91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>690</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D103">
-        <v>217</v>
+        <v>0</v>
       </c>
       <c r="E103">
-        <v>217</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>326</v>
+        <v>691</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="E104">
-        <v>231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>327</v>
+        <v>692</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E105">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>328</v>
+        <v>693</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>329</v>
+        <v>694</v>
       </c>
       <c r="C107" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E107">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>330</v>
+        <v>695</v>
       </c>
       <c r="C108" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="E108">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>696</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>697</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>14057</v>
+        <v>0</v>
       </c>
       <c r="E110">
-        <v>14057</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>32</v>
+      <c r="A111">
+        <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>32</v>
+        <v>698</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="E111">
-        <v>251</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>331</v>
+        <v>699</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>2619</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>2619</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B114" t="s">
-        <v>333</v>
+        <v>14</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D114">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="E114">
-        <v>190</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>4</v>
+      <c r="A115" t="s">
+        <v>28</v>
       </c>
       <c r="B115" t="s">
-        <v>334</v>
+        <v>28</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D115">
-        <v>643</v>
+        <v>0</v>
       </c>
       <c r="E115">
-        <v>643</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>335</v>
+        <v>700</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>1283</v>
+        <v>0</v>
       </c>
       <c r="E116">
-        <v>1283</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>336</v>
+        <v>701</v>
       </c>
       <c r="C117" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="E117">
-        <v>124</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>337</v>
+        <v>702</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="E118">
-        <v>469</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>338</v>
+        <v>703</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>1667</v>
+        <v>0</v>
       </c>
       <c r="E119">
-        <v>1667</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="E120">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>705</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>16</v>
+        <v>706</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>1370</v>
+        <v>0</v>
       </c>
       <c r="E122">
-        <v>1370</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>32</v>
+      <c r="A123">
+        <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>32</v>
+        <v>707</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E123">
-        <v>86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>340</v>
+        <v>708</v>
       </c>
       <c r="C124" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>307</v>
+        <v>0</v>
       </c>
       <c r="E124">
-        <v>307</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>341</v>
+        <v>709</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D125">
-        <v>605</v>
+        <v>0</v>
       </c>
       <c r="E125">
-        <v>605</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>343</v>
+        <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D127">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="E127">
-        <v>156</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>5</v>
+      <c r="A128" t="s">
+        <v>28</v>
       </c>
       <c r="B128" t="s">
-        <v>344</v>
+        <v>28</v>
       </c>
       <c r="C128" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D128">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="E128">
-        <v>31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>345</v>
+        <v>710</v>
       </c>
       <c r="C129" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="E129">
-        <v>93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>346</v>
+        <v>711</v>
       </c>
       <c r="C130" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E130">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>347</v>
+        <v>712</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E131">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>713</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>17</v>
+        <v>714</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D133">
-        <v>14540</v>
+        <v>0</v>
       </c>
       <c r="E133">
-        <v>14540</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>32</v>
+      <c r="A134">
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>32</v>
+        <v>715</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>438</v>
+        <v>0</v>
       </c>
       <c r="E134">
-        <v>438</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>348</v>
+        <v>716</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>11859</v>
+        <v>0</v>
       </c>
       <c r="E135">
-        <v>11859</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>349</v>
+        <v>717</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D136">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>350</v>
+        <v>718</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="E137">
-        <v>453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>351</v>
+        <v>719</v>
       </c>
       <c r="C138" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D138">
-        <v>339</v>
+        <v>0</v>
       </c>
       <c r="E138">
-        <v>339</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B140" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="C140" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D140">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="E140">
-        <v>201</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>7</v>
+      <c r="A141" t="s">
+        <v>28</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>28</v>
       </c>
       <c r="C141" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D141">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="E141">
-        <v>194</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>355</v>
+        <v>720</v>
       </c>
       <c r="C142" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="E142">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>356</v>
+        <v>721</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>304</v>
+        <v>0</v>
       </c>
       <c r="E143">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="144"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>722</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>0</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+    </row>
     <row r="145">
       <c r="A145">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>244</v>
+        <v>723</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D145">
-        <v>557</v>
+        <v>0</v>
       </c>
       <c r="E145">
-        <v>557</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>32</v>
+      <c r="A146">
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>32</v>
+        <v>724</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D146">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="E146">
-        <v>45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>357</v>
+        <v>725</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>249</v>
+        <v>0</v>
       </c>
       <c r="E147">
-        <v>249</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>358</v>
+        <v>726</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="E148">
-        <v>204</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>359</v>
+        <v>727</v>
       </c>
       <c r="C149" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D149">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E149">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>360</v>
+        <v>728</v>
       </c>
       <c r="C150" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D150">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E150">
-        <v>25</v>
-[...19 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>729</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152"/>
     <row r="153">
-      <c r="A153" t="s">
-        <v>32</v>
+      <c r="A153">
+        <v>13</v>
       </c>
       <c r="B153" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D153">
-        <v>455</v>
+        <v>0</v>
       </c>
       <c r="E153">
-        <v>455</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154">
-        <v>1</v>
+      <c r="A154" t="s">
+        <v>28</v>
       </c>
       <c r="B154" t="s">
-        <v>361</v>
+        <v>28</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D154">
-        <v>5494</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>5494</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>362</v>
+        <v>730</v>
       </c>
       <c r="C155" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>230</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>363</v>
+        <v>731</v>
       </c>
       <c r="C156" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>196</v>
+        <v>0</v>
       </c>
       <c r="E156">
-        <v>196</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>364</v>
+        <v>732</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D157">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="E157">
-        <v>1400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>365</v>
+        <v>733</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D158">
-        <v>309</v>
+        <v>0</v>
       </c>
       <c r="E158">
-        <v>309</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>366</v>
+        <v>734</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D159">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="E159">
-        <v>73</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
-        <v>368</v>
+        <v>18</v>
       </c>
       <c r="C161" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D161">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="E161">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162">
-        <v>9</v>
+      <c r="A162" t="s">
+        <v>28</v>
       </c>
       <c r="B162" t="s">
-        <v>369</v>
+        <v>28</v>
       </c>
       <c r="C162" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D162">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="E162">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="163"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>735</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163">
+        <v>0</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+    </row>
     <row r="164">
       <c r="A164">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>19</v>
+        <v>736</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D164">
-        <v>10502</v>
+        <v>0</v>
       </c>
       <c r="E164">
-        <v>10502</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="s">
-        <v>32</v>
+      <c r="A165">
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>32</v>
+        <v>737</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D165">
-        <v>546</v>
+        <v>0</v>
       </c>
       <c r="E165">
-        <v>546</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>370</v>
+        <v>738</v>
       </c>
       <c r="C166" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D166">
-        <v>806</v>
+        <v>0</v>
       </c>
       <c r="E166">
-        <v>806</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>371</v>
+        <v>739</v>
       </c>
       <c r="C167" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D167">
-        <v>5782</v>
+        <v>0</v>
       </c>
       <c r="E167">
-        <v>5782</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>372</v>
+        <v>740</v>
       </c>
       <c r="C168" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D168">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="E168">
-        <v>97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>373</v>
+        <v>741</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D169">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="E169">
-        <v>243</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>374</v>
+        <v>742</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D170">
-        <v>1841</v>
+        <v>0</v>
       </c>
       <c r="E170">
-        <v>1841</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B171" t="s">
-        <v>375</v>
+        <v>743</v>
       </c>
       <c r="C171" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D171">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="E171">
-        <v>243</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B172" t="s">
-        <v>376</v>
+        <v>744</v>
       </c>
       <c r="C172" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D172">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="E172">
-        <v>255</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173"/>
     <row r="174">
       <c r="A174">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B174" t="s">
-        <v>378</v>
+        <v>19</v>
       </c>
       <c r="C174" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D174">
-        <v>537</v>
+        <v>0</v>
       </c>
       <c r="E174">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="175"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>28</v>
+      </c>
+      <c r="B175" t="s">
+        <v>28</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175">
+        <v>0</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+    </row>
     <row r="176">
       <c r="A176">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>20</v>
+        <v>745</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D176">
-        <v>10724</v>
+        <v>0</v>
       </c>
       <c r="E176">
-        <v>10724</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="s">
-        <v>32</v>
+      <c r="A177">
+        <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>32</v>
+        <v>746</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D177">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="E177">
-        <v>279</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>379</v>
+        <v>747</v>
       </c>
       <c r="C178" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D178">
-        <v>5383</v>
+        <v>0</v>
       </c>
       <c r="E178">
-        <v>5383</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>380</v>
+        <v>748</v>
       </c>
       <c r="C179" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D179">
-        <v>901</v>
+        <v>0</v>
       </c>
       <c r="E179">
-        <v>901</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>381</v>
+        <v>749</v>
       </c>
       <c r="C180" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D180">
-        <v>144</v>
+        <v>0</v>
       </c>
       <c r="E180">
-        <v>144</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>382</v>
+        <v>750</v>
       </c>
       <c r="C181" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D181">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="E181">
-        <v>205</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>383</v>
+        <v>751</v>
       </c>
       <c r="C182" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D182">
-        <v>527</v>
+        <v>0</v>
       </c>
       <c r="E182">
-        <v>527</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>384</v>
+        <v>752</v>
       </c>
       <c r="C183" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D183">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="E183">
-        <v>107</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>385</v>
+        <v>753</v>
       </c>
       <c r="C184" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D184">
-        <v>189</v>
+        <v>0</v>
       </c>
       <c r="E184">
-        <v>189</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B185" t="s">
-        <v>386</v>
+        <v>754</v>
       </c>
       <c r="C185" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D185">
-        <v>762</v>
+        <v>0</v>
       </c>
       <c r="E185">
-        <v>762</v>
-[...19 lines deleted...]
-    <row r="187"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>16</v>
+      </c>
+      <c r="B187" t="s">
+        <v>20</v>
+      </c>
+      <c r="C187" t="s">
+        <v>33</v>
+      </c>
+      <c r="D187">
+        <v>0</v>
+      </c>
+      <c r="E187">
+        <v>0</v>
+      </c>
+    </row>
     <row r="188">
-      <c r="A188">
-        <v>17</v>
+      <c r="A188" t="s">
+        <v>28</v>
       </c>
       <c r="B188" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C188" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D188">
-        <v>14189</v>
+        <v>0</v>
       </c>
       <c r="E188">
-        <v>14189</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" t="s">
-        <v>32</v>
+      <c r="A189">
+        <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>32</v>
+        <v>755</v>
       </c>
       <c r="C189" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D189">
-        <v>377</v>
+        <v>0</v>
       </c>
       <c r="E189">
-        <v>377</v>
+        <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>388</v>
+        <v>756</v>
       </c>
       <c r="C190" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D190">
-        <v>11680</v>
+        <v>0</v>
       </c>
       <c r="E190">
-        <v>11680</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>389</v>
+        <v>757</v>
       </c>
       <c r="C191" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D191">
-        <v>351</v>
+        <v>0</v>
       </c>
       <c r="E191">
-        <v>351</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>390</v>
+        <v>758</v>
       </c>
       <c r="C192" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D192">
-        <v>303</v>
+        <v>0</v>
       </c>
       <c r="E192">
-        <v>303</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>391</v>
+        <v>759</v>
       </c>
       <c r="C193" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D193">
-        <v>396</v>
+        <v>0</v>
       </c>
       <c r="E193">
-        <v>396</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>392</v>
+        <v>760</v>
       </c>
       <c r="C194" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D194">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="E194">
-        <v>161</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>393</v>
+        <v>761</v>
       </c>
       <c r="C195" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D195">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="E195">
-        <v>98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>394</v>
+        <v>762</v>
       </c>
       <c r="C196" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D196">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="E196">
-        <v>126</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>395</v>
+        <v>763</v>
       </c>
       <c r="C197" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D197">
-        <v>370</v>
+        <v>0</v>
       </c>
       <c r="E197">
-        <v>370</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B198" t="s">
-        <v>396</v>
+        <v>764</v>
       </c>
       <c r="C198" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D198">
-        <v>327</v>
+        <v>0</v>
       </c>
       <c r="E198">
-        <v>327</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199"/>
     <row r="200">
       <c r="A200">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B200" t="s">
-        <v>245</v>
+        <v>21</v>
       </c>
       <c r="C200" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D200">
-        <v>885</v>
+        <v>0</v>
       </c>
       <c r="E200">
-        <v>885</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B201" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C201" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D201">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="E201">
-        <v>76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1</v>
       </c>
       <c r="B202" t="s">
-        <v>397</v>
+        <v>765</v>
       </c>
       <c r="C202" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D202">
-        <v>386</v>
+        <v>0</v>
       </c>
       <c r="E202">
-        <v>386</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>2</v>
       </c>
       <c r="B203" t="s">
-        <v>398</v>
+        <v>766</v>
       </c>
       <c r="C203" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D203">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="E203">
-        <v>161</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>399</v>
+        <v>767</v>
       </c>
       <c r="C204" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D204">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E204">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>400</v>
+        <v>768</v>
       </c>
       <c r="C205" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E205">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>5</v>
       </c>
       <c r="B206" t="s">
-        <v>401</v>
+        <v>769</v>
       </c>
       <c r="C206" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D206">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E206">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>6</v>
       </c>
       <c r="B207" t="s">
-        <v>402</v>
+        <v>770</v>
       </c>
       <c r="C207" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="E207">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>7</v>
       </c>
       <c r="B208" t="s">
-        <v>403</v>
+        <v>771</v>
       </c>
       <c r="C208" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D208">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E208">
-        <v>28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>8</v>
       </c>
       <c r="B209" t="s">
-        <v>404</v>
+        <v>772</v>
       </c>
       <c r="C209" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D209">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="E209">
-        <v>65</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>9</v>
+      </c>
+      <c r="B210" t="s">
+        <v>773</v>
+      </c>
+      <c r="C210" t="s">
+        <v>36</v>
+      </c>
+      <c r="D210">
+        <v>0</v>
+      </c>
+      <c r="E210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>10</v>
+      </c>
+      <c r="B211" t="s">
+        <v>774</v>
+      </c>
+      <c r="C211" t="s">
+        <v>36</v>
+      </c>
+      <c r="D211">
+        <v>0</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212"/>
+    <row r="213">
+      <c r="A213">
+        <v>24</v>
+      </c>
+      <c r="B213" t="s">
+        <v>371</v>
+      </c>
+      <c r="C213" t="s">
+        <v>33</v>
+      </c>
+      <c r="D213">
+        <v>0</v>
+      </c>
+      <c r="E213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>28</v>
+      </c>
+      <c r="B214" t="s">
+        <v>28</v>
+      </c>
+      <c r="C214" t="s">
+        <v>34</v>
+      </c>
+      <c r="D214">
+        <v>0</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1</v>
+      </c>
+      <c r="B215" t="s">
+        <v>775</v>
+      </c>
+      <c r="C215" t="s">
+        <v>36</v>
+      </c>
+      <c r="D215">
+        <v>0</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>2</v>
+      </c>
+      <c r="B216" t="s">
+        <v>776</v>
+      </c>
+      <c r="C216" t="s">
+        <v>36</v>
+      </c>
+      <c r="D216">
+        <v>0</v>
+      </c>
+      <c r="E216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>3</v>
+      </c>
+      <c r="B217" t="s">
+        <v>777</v>
+      </c>
+      <c r="C217" t="s">
+        <v>36</v>
+      </c>
+      <c r="D217">
+        <v>0</v>
+      </c>
+      <c r="E217">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>4</v>
+      </c>
+      <c r="B218" t="s">
+        <v>778</v>
+      </c>
+      <c r="C218" t="s">
+        <v>36</v>
+      </c>
+      <c r="D218">
+        <v>0</v>
+      </c>
+      <c r="E218">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>5</v>
+      </c>
+      <c r="B219" t="s">
+        <v>779</v>
+      </c>
+      <c r="C219" t="s">
+        <v>36</v>
+      </c>
+      <c r="D219">
+        <v>0</v>
+      </c>
+      <c r="E219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>6</v>
+      </c>
+      <c r="B220" t="s">
+        <v>780</v>
+      </c>
+      <c r="C220" t="s">
+        <v>36</v>
+      </c>
+      <c r="D220">
+        <v>0</v>
+      </c>
+      <c r="E220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>7</v>
+      </c>
+      <c r="B221" t="s">
+        <v>781</v>
+      </c>
+      <c r="C221" t="s">
+        <v>36</v>
+      </c>
+      <c r="D221">
+        <v>0</v>
+      </c>
+      <c r="E221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>8</v>
+      </c>
+      <c r="B222" t="s">
+        <v>782</v>
+      </c>
+      <c r="C222" t="s">
+        <v>36</v>
+      </c>
+      <c r="D222">
+        <v>0</v>
+      </c>
+      <c r="E222">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>9</v>
+      </c>
+      <c r="B223" t="s">
+        <v>783</v>
+      </c>
+      <c r="C223" t="s">
+        <v>36</v>
+      </c>
+      <c r="D223">
+        <v>0</v>
+      </c>
+      <c r="E223">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>4448</v>
+      </c>
+      <c r="H2">
+        <v>2612</v>
+      </c>
+      <c r="I2">
+        <v>12279</v>
+      </c>
+      <c r="J2">
+        <v>10624</v>
+      </c>
+      <c r="K2">
+        <v>18628</v>
+      </c>
+      <c r="L2">
+        <v>597</v>
+      </c>
+      <c r="M2">
+        <v>23345</v>
+      </c>
+      <c r="N2">
+        <v>207</v>
+      </c>
+      <c r="O2">
+        <v>357</v>
+      </c>
+      <c r="P2">
+        <v>156</v>
+      </c>
+      <c r="Q2">
+        <v>4098</v>
+      </c>
+      <c r="R2">
+        <v>304</v>
+      </c>
+      <c r="S2">
+        <v>9729</v>
+      </c>
+      <c r="T2">
+        <v>147</v>
+      </c>
+      <c r="U2">
+        <v>423</v>
+      </c>
+      <c r="V2">
+        <v>7183</v>
+      </c>
+      <c r="W2">
+        <v>95137</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>4448</v>
+      </c>
+      <c r="H3">
+        <v>2612</v>
+      </c>
+      <c r="I3">
+        <v>12279</v>
+      </c>
+      <c r="J3">
+        <v>10624</v>
+      </c>
+      <c r="K3">
+        <v>18628</v>
+      </c>
+      <c r="L3">
+        <v>597</v>
+      </c>
+      <c r="M3">
+        <v>23345</v>
+      </c>
+      <c r="N3">
+        <v>207</v>
+      </c>
+      <c r="O3">
+        <v>357</v>
+      </c>
+      <c r="P3">
+        <v>156</v>
+      </c>
+      <c r="Q3">
+        <v>4098</v>
+      </c>
+      <c r="R3">
+        <v>304</v>
+      </c>
+      <c r="S3">
+        <v>9729</v>
+      </c>
+      <c r="T3">
+        <v>147</v>
+      </c>
+      <c r="U3">
+        <v>423</v>
+      </c>
+      <c r="V3">
+        <v>7183</v>
+      </c>
+      <c r="W3">
+        <v>95137</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...286 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>10825</v>
+        <v>4448</v>
       </c>
       <c r="E2">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>12517</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>580</v>
+        <v>299</v>
       </c>
       <c r="E3">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>299</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>411</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>7304</v>
+        <v>3180</v>
       </c>
       <c r="E4">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>7954</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>412</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>1220</v>
+        <v>896</v>
       </c>
       <c r="E5">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>1693</v>
+        <v>896</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>413</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>73</v>
+      </c>
+      <c r="E6">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>2612</v>
+      </c>
+      <c r="E8">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>236</v>
+      </c>
+      <c r="E9">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>492</v>
+      </c>
+      <c r="E10">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
       </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>1584</v>
+      </c>
+      <c r="E11">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>300</v>
+      </c>
+      <c r="E12">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>12279</v>
+      </c>
+      <c r="E14">
+        <v>12279</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>367</v>
+      </c>
+      <c r="E15">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>3604</v>
+      </c>
+      <c r="E16">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>8147</v>
+      </c>
+      <c r="E17">
+        <v>8147</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>161</v>
+      </c>
+      <c r="E18">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20">
+        <v>10624</v>
+      </c>
+      <c r="E20">
+        <v>10624</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>441</v>
+      </c>
+      <c r="E21">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>4251</v>
+      </c>
+      <c r="E22">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>1536</v>
+      </c>
+      <c r="E23">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>4396</v>
+      </c>
+      <c r="E24">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>18628</v>
+      </c>
+      <c r="E26">
+        <v>18628</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>371</v>
+      </c>
+      <c r="E27">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>15497</v>
+      </c>
+      <c r="E28">
+        <v>15497</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>2334</v>
+      </c>
+      <c r="E29">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>426</v>
+      </c>
+      <c r="E30">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>597</v>
+      </c>
+      <c r="E32">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>90</v>
+      </c>
+      <c r="E33">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>167</v>
+      </c>
+      <c r="E34">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>325</v>
+      </c>
+      <c r="E35">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>15</v>
+      </c>
+      <c r="E36">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38">
+        <v>23345</v>
+      </c>
+      <c r="E38">
+        <v>23345</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>231</v>
+      </c>
+      <c r="E39">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>7566</v>
+      </c>
+      <c r="E40">
+        <v>7566</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>15424</v>
+      </c>
+      <c r="E41">
+        <v>15424</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>124</v>
+      </c>
+      <c r="E42">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>207</v>
+      </c>
+      <c r="E44">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>58</v>
+      </c>
+      <c r="E45">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>57</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>115</v>
+      </c>
+      <c r="E46">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>34</v>
+      </c>
+      <c r="E47">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>357</v>
+      </c>
+      <c r="E49">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>91</v>
+      </c>
+      <c r="E50">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>185</v>
+      </c>
+      <c r="E51">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>60</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>58</v>
+      </c>
+      <c r="E52">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>23</v>
+      </c>
+      <c r="E53">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>11</v>
+      </c>
+      <c r="B55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>156</v>
+      </c>
+      <c r="E55">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B56" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>37</v>
+      </c>
+      <c r="E56">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>62</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>82</v>
+      </c>
+      <c r="E57">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>63</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>28</v>
+      </c>
+      <c r="E58">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>64</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>9</v>
+      </c>
+      <c r="E59">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>12</v>
+      </c>
+      <c r="B61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>4098</v>
+      </c>
+      <c r="E61">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>248</v>
+      </c>
+      <c r="E62">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>2852</v>
+      </c>
+      <c r="E63">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>66</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>255</v>
+      </c>
+      <c r="E64">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>67</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>743</v>
+      </c>
+      <c r="E65">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>13</v>
+      </c>
+      <c r="B67" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>304</v>
+      </c>
+      <c r="E67">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>68</v>
+      </c>
+      <c r="E68">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>106</v>
+      </c>
+      <c r="E69">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>69</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>72</v>
+      </c>
+      <c r="E70">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>70</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>58</v>
+      </c>
+      <c r="E71">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>9729</v>
+      </c>
+      <c r="E73">
+        <v>9729</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>171</v>
+      </c>
+      <c r="E74">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>2101</v>
+      </c>
+      <c r="E75">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>72</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>7353</v>
+      </c>
+      <c r="E76">
+        <v>7353</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>104</v>
+      </c>
+      <c r="E77">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>15</v>
+      </c>
+      <c r="B79" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>147</v>
+      </c>
+      <c r="E79">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>50</v>
+      </c>
+      <c r="E80">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>76</v>
+      </c>
+      <c r="E81">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>75</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>13</v>
+      </c>
+      <c r="E82">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>76</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>8</v>
+      </c>
+      <c r="E83">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>16</v>
+      </c>
+      <c r="B85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85">
+        <v>423</v>
+      </c>
+      <c r="E85">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>28</v>
+      </c>
+      <c r="B86" t="s">
+        <v>28</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>28</v>
+      </c>
+      <c r="E86">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>77</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>198</v>
+      </c>
+      <c r="E87">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>78</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>120</v>
+      </c>
+      <c r="E88">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>79</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>77</v>
+      </c>
+      <c r="E89">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>17</v>
+      </c>
+      <c r="B91" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91">
+        <v>7183</v>
+      </c>
+      <c r="E91">
+        <v>7183</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>28</v>
+      </c>
+      <c r="B92" t="s">
+        <v>28</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>178</v>
+      </c>
+      <c r="E92">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>80</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>1724</v>
+      </c>
+      <c r="E93">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>2936</v>
+      </c>
+      <c r="E94">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>82</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>2345</v>
+      </c>
+      <c r="E95">
+        <v>2345</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F2" t="s">
+        <v>86</v>
+      </c>
+      <c r="G2">
+        <v>9934</v>
+      </c>
+      <c r="H2">
+        <v>16793</v>
+      </c>
+      <c r="I2">
+        <v>17517</v>
+      </c>
+      <c r="J2">
+        <v>5205</v>
+      </c>
+      <c r="K2">
+        <v>13930</v>
+      </c>
+      <c r="L2">
+        <v>2499</v>
+      </c>
+      <c r="M2">
+        <v>10067</v>
+      </c>
+      <c r="N2">
+        <v>3974</v>
+      </c>
+      <c r="O2">
+        <v>3781</v>
+      </c>
+      <c r="P2">
+        <v>81</v>
+      </c>
+      <c r="Q2">
+        <v>13549</v>
+      </c>
+      <c r="R2">
+        <v>18980</v>
+      </c>
+      <c r="S2">
+        <v>716</v>
+      </c>
+      <c r="T2">
+        <v>3234</v>
+      </c>
+      <c r="U2">
+        <v>1866</v>
+      </c>
+      <c r="V2">
+        <v>122126</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>9934</v>
+      </c>
+      <c r="H3">
+        <v>16793</v>
+      </c>
+      <c r="I3">
+        <v>17517</v>
+      </c>
+      <c r="J3">
+        <v>5205</v>
+      </c>
+      <c r="K3">
+        <v>13930</v>
+      </c>
+      <c r="L3">
+        <v>2499</v>
+      </c>
+      <c r="M3">
+        <v>10067</v>
+      </c>
+      <c r="N3">
+        <v>3974</v>
+      </c>
+      <c r="O3">
+        <v>3781</v>
+      </c>
+      <c r="P3">
+        <v>81</v>
+      </c>
+      <c r="Q3">
+        <v>13549</v>
+      </c>
+      <c r="R3">
+        <v>18980</v>
+      </c>
+      <c r="S3">
+        <v>716</v>
+      </c>
+      <c r="T3">
+        <v>3234</v>
+      </c>
+      <c r="U3">
+        <v>1866</v>
+      </c>
+      <c r="V3">
+        <v>122126</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>9934</v>
+      </c>
+      <c r="E2">
+        <v>9934</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>402</v>
+      </c>
+      <c r="E3">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>3139</v>
+      </c>
+      <c r="E4">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>1454</v>
+      </c>
+      <c r="E5">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
       <c r="D6">
-        <v>321</v>
+        <v>3032</v>
       </c>
       <c r="E6">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>414</v>
+        <v>90</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>259</v>
+        <v>436</v>
       </c>
       <c r="E7">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>436</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>415</v>
+        <v>91</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>1141</v>
+        <v>1471</v>
       </c>
       <c r="E8">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>1404</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D10">
-        <v>3696</v>
+        <v>16793</v>
       </c>
       <c r="E10">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>4612</v>
+        <v>16793</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D11">
-        <v>431</v>
+        <v>709</v>
       </c>
       <c r="E11">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>709</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>416</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>1706</v>
+        <v>11471</v>
       </c>
       <c r="E12">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>2138</v>
+        <v>11471</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>417</v>
+        <v>93</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>811</v>
+        <v>3988</v>
       </c>
       <c r="E13">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>418</v>
+        <v>94</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>140</v>
+        <v>301</v>
       </c>
       <c r="E14">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>419</v>
+        <v>95</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>84</v>
+        <v>207</v>
       </c>
       <c r="E15">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>207</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>420</v>
+        <v>96</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>524</v>
+        <v>117</v>
       </c>
       <c r="E16">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D18">
-        <v>7340</v>
+        <v>17517</v>
       </c>
       <c r="E18">
-        <v>18900</v>
-[...2 lines deleted...]
-        <v>26240</v>
+        <v>17517</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D19">
-        <v>434</v>
+        <v>664</v>
       </c>
       <c r="E19">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>664</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>421</v>
+        <v>97</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>2692</v>
+        <v>6083</v>
       </c>
       <c r="E20">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>3800</v>
+        <v>6083</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>422</v>
+        <v>98</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>688</v>
+        <v>6753</v>
       </c>
       <c r="E21">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>1441</v>
+        <v>6753</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>423</v>
+        <v>99</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>3215</v>
+        <v>1391</v>
       </c>
       <c r="E22">
-        <v>16777</v>
-[...2 lines deleted...]
-        <v>19992</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>424</v>
+        <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>190</v>
+        <v>2224</v>
       </c>
       <c r="E23">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>425</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>121</v>
+        <v>402</v>
       </c>
       <c r="E24">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>402</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>6917</v>
+        <v>5205</v>
       </c>
       <c r="E26">
-        <v>4361</v>
-[...2 lines deleted...]
-        <v>11278</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D27">
-        <v>480</v>
+        <v>345</v>
       </c>
       <c r="E27">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>345</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>426</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>4093</v>
+        <v>849</v>
       </c>
       <c r="E28">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>4529</v>
+        <v>849</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>427</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>1475</v>
+        <v>763</v>
       </c>
       <c r="E29">
-        <v>3128</v>
-[...2 lines deleted...]
-        <v>4603</v>
+        <v>763</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>428</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>345</v>
+        <v>975</v>
       </c>
       <c r="E30">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>975</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>429</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>408</v>
+        <v>2058</v>
       </c>
       <c r="E31">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>430</v>
+        <v>106</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>116</v>
+        <v>215</v>
       </c>
       <c r="E32">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>215</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D34">
-        <v>8021</v>
+        <v>13930</v>
       </c>
       <c r="E34">
-        <v>3271</v>
-[...2 lines deleted...]
-        <v>11292</v>
+        <v>13930</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
-        <v>354</v>
+        <v>393</v>
       </c>
       <c r="E35">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>393</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>431</v>
+        <v>107</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>2877</v>
+        <v>7893</v>
       </c>
       <c r="E36">
-        <v>2761</v>
-[...2 lines deleted...]
-        <v>5638</v>
+        <v>7893</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>432</v>
+        <v>108</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D37">
-        <v>1716</v>
+        <v>1044</v>
       </c>
       <c r="E37">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>1932</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>433</v>
+        <v>109</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>185</v>
+        <v>2332</v>
       </c>
       <c r="E38">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>434</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>2713</v>
+        <v>2170</v>
       </c>
       <c r="E39">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>2867</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>435</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>98</v>
+      </c>
+      <c r="E40">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>7</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>2499</v>
+      </c>
+      <c r="E42">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>118</v>
+      </c>
+      <c r="E43">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>557</v>
+      </c>
+      <c r="E44">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>927</v>
+      </c>
+      <c r="E45">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>793</v>
+      </c>
+      <c r="E46">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>41</v>
+      </c>
+      <c r="E47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>116</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>63</v>
+      </c>
+      <c r="E48">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>10067</v>
+      </c>
+      <c r="E50">
+        <v>10067</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>266</v>
+      </c>
+      <c r="E51">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>117</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>3478</v>
+      </c>
+      <c r="E52">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>1627</v>
+      </c>
+      <c r="E53">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>2061</v>
+      </c>
+      <c r="E54">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>1277</v>
+      </c>
+      <c r="E55">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>1358</v>
+      </c>
+      <c r="E56">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>9</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>3974</v>
+      </c>
+      <c r="E58">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59">
+        <v>60</v>
+      </c>
+      <c r="E59">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>437</v>
+      </c>
+      <c r="E60">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>945</v>
+      </c>
+      <c r="E61">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>1119</v>
+      </c>
+      <c r="E62">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>125</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1396</v>
+      </c>
+      <c r="E63">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>17</v>
+      </c>
+      <c r="E64">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>10</v>
+      </c>
+      <c r="B66" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>3781</v>
+      </c>
+      <c r="E66">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>163</v>
+      </c>
+      <c r="E67">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>127</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1972</v>
+      </c>
+      <c r="E68">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>128</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>1285</v>
+      </c>
+      <c r="E69">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>129</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>81</v>
+      </c>
+      <c r="E70">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>130</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>44</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>131</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>236</v>
+      </c>
+      <c r="E72">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>11</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>81</v>
+      </c>
+      <c r="E74">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B75" t="s">
+        <v>28</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>31</v>
+      </c>
+      <c r="E75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>132</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>50</v>
+      </c>
+      <c r="E76">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>12</v>
+      </c>
+      <c r="B78" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78">
+        <v>13549</v>
+      </c>
+      <c r="E78">
+        <v>13549</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>310</v>
+      </c>
+      <c r="E79">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>133</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>4678</v>
+      </c>
+      <c r="E80">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>134</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>6768</v>
+      </c>
+      <c r="E81">
+        <v>6768</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>135</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>548</v>
+      </c>
+      <c r="E82">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>136</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>1107</v>
+      </c>
+      <c r="E83">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>137</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>138</v>
+      </c>
+      <c r="E84">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86">
+        <v>18980</v>
+      </c>
+      <c r="E86">
+        <v>18980</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>28</v>
+      </c>
+      <c r="B87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>387</v>
+      </c>
+      <c r="E87">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>138</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>9396</v>
+      </c>
+      <c r="E88">
+        <v>9396</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>139</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>223</v>
+      </c>
+      <c r="E89">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>140</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>4560</v>
+      </c>
+      <c r="E90">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>141</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>336</v>
+      </c>
+      <c r="E91">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>142</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>4078</v>
+      </c>
+      <c r="E92">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>15</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>716</v>
+      </c>
+      <c r="E94">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>28</v>
+      </c>
+      <c r="B95" t="s">
+        <v>28</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>90</v>
+      </c>
+      <c r="E95">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>143</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>188</v>
+      </c>
+      <c r="E96">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>182</v>
+      </c>
+      <c r="E97">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>145</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>81</v>
+      </c>
+      <c r="E98">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>146</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>136</v>
+      </c>
+      <c r="E99">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>147</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>39</v>
+      </c>
+      <c r="E100">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>16</v>
+      </c>
+      <c r="B102" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102">
+        <v>3234</v>
+      </c>
+      <c r="E102">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>28</v>
+      </c>
+      <c r="B103" t="s">
+        <v>28</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>52</v>
+      </c>
+      <c r="E103">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>148</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>1201</v>
+      </c>
+      <c r="E104">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>149</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>729</v>
+      </c>
+      <c r="E105">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>150</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>640</v>
+      </c>
+      <c r="E106">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>151</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>517</v>
+      </c>
+      <c r="E107">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>152</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>95</v>
+      </c>
+      <c r="E108">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>17</v>
+      </c>
+      <c r="B110" t="s">
+        <v>21</v>
+      </c>
+      <c r="C110" t="s">
+        <v>33</v>
+      </c>
+      <c r="D110">
+        <v>1866</v>
+      </c>
+      <c r="E110">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>28</v>
+      </c>
+      <c r="B111" t="s">
+        <v>28</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111">
+        <v>78</v>
+      </c>
+      <c r="E111">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>153</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>301</v>
+      </c>
+      <c r="E112">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>154</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>472</v>
+      </c>
+      <c r="E113">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>155</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>624</v>
+      </c>
+      <c r="E114">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>156</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>292</v>
+      </c>
+      <c r="E115">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>157</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>99</v>
+      </c>
+      <c r="E116">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2">
+        <v>6464</v>
+      </c>
+      <c r="H2">
+        <v>2988</v>
+      </c>
+      <c r="I2">
+        <v>7362</v>
+      </c>
+      <c r="J2">
+        <v>2942</v>
+      </c>
+      <c r="K2">
+        <v>4712</v>
+      </c>
+      <c r="L2">
+        <v>846</v>
+      </c>
+      <c r="M2">
+        <v>809</v>
+      </c>
+      <c r="N2">
+        <v>2687</v>
+      </c>
+      <c r="O2">
+        <v>1017</v>
+      </c>
+      <c r="P2">
+        <v>5509</v>
+      </c>
+      <c r="Q2">
+        <v>1180</v>
+      </c>
+      <c r="R2">
+        <v>1364</v>
+      </c>
+      <c r="S2">
+        <v>5462</v>
+      </c>
+      <c r="T2">
+        <v>482</v>
+      </c>
+      <c r="U2">
+        <v>7797</v>
+      </c>
+      <c r="V2">
+        <v>3609</v>
+      </c>
+      <c r="W2">
+        <v>55230</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G3">
+        <v>4188</v>
+      </c>
+      <c r="H3">
+        <v>2424</v>
+      </c>
+      <c r="I3">
+        <v>4301</v>
+      </c>
+      <c r="J3">
+        <v>6246</v>
+      </c>
+      <c r="K3">
+        <v>4254</v>
+      </c>
+      <c r="L3">
+        <v>192</v>
+      </c>
+      <c r="M3">
+        <v>1188</v>
+      </c>
+      <c r="N3">
+        <v>5273</v>
+      </c>
+      <c r="O3">
+        <v>635</v>
+      </c>
+      <c r="P3">
+        <v>6252</v>
+      </c>
+      <c r="Q3">
+        <v>426</v>
+      </c>
+      <c r="R3">
+        <v>1670</v>
+      </c>
+      <c r="S3">
+        <v>4407</v>
+      </c>
+      <c r="T3">
+        <v>988</v>
+      </c>
+      <c r="U3">
+        <v>1240</v>
+      </c>
+      <c r="V3">
+        <v>2237</v>
+      </c>
+      <c r="W3">
+        <v>45921</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>159</v>
+      </c>
+      <c r="D4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E4" t="s">
+        <v>165</v>
+      </c>
+      <c r="F4" t="s">
+        <v>166</v>
+      </c>
+      <c r="G4">
+        <v>5439</v>
+      </c>
+      <c r="H4">
+        <v>8713</v>
+      </c>
+      <c r="I4">
+        <v>12489</v>
+      </c>
+      <c r="J4">
+        <v>6365</v>
+      </c>
+      <c r="K4">
+        <v>7275</v>
+      </c>
+      <c r="L4">
+        <v>129</v>
+      </c>
+      <c r="M4">
+        <v>523</v>
+      </c>
+      <c r="N4">
+        <v>3204</v>
+      </c>
+      <c r="O4">
+        <v>3380</v>
+      </c>
+      <c r="P4">
+        <v>5524</v>
+      </c>
+      <c r="Q4">
+        <v>212</v>
+      </c>
+      <c r="R4">
+        <v>4178</v>
+      </c>
+      <c r="S4">
+        <v>3913</v>
+      </c>
+      <c r="T4">
+        <v>1207</v>
+      </c>
+      <c r="U4">
+        <v>5581</v>
+      </c>
+      <c r="V4">
+        <v>3414</v>
+      </c>
+      <c r="W4">
+        <v>71546</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5">
+        <v>16091</v>
+      </c>
+      <c r="H5">
+        <v>14125</v>
+      </c>
+      <c r="I5">
+        <v>24152</v>
+      </c>
+      <c r="J5">
+        <v>15553</v>
+      </c>
+      <c r="K5">
+        <v>16241</v>
+      </c>
+      <c r="L5">
+        <v>1167</v>
+      </c>
+      <c r="M5">
+        <v>2520</v>
+      </c>
+      <c r="N5">
+        <v>11164</v>
+      </c>
+      <c r="O5">
+        <v>5032</v>
+      </c>
+      <c r="P5">
+        <v>17285</v>
+      </c>
+      <c r="Q5">
+        <v>1818</v>
+      </c>
+      <c r="R5">
+        <v>7212</v>
+      </c>
+      <c r="S5">
+        <v>13782</v>
+      </c>
+      <c r="T5">
+        <v>2677</v>
+      </c>
+      <c r="U5">
+        <v>14618</v>
+      </c>
+      <c r="V5">
+        <v>9260</v>
+      </c>
+      <c r="W5">
+        <v>172697</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>6464</v>
+      </c>
+      <c r="E2">
+        <v>4188</v>
+      </c>
+      <c r="F2">
+        <v>5439</v>
+      </c>
+      <c r="G2">
+        <v>16091</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>248</v>
+      </c>
+      <c r="E3">
+        <v>175</v>
+      </c>
+      <c r="F3">
+        <v>132</v>
+      </c>
+      <c r="G3">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>707</v>
+      </c>
+      <c r="E4">
+        <v>2326</v>
+      </c>
+      <c r="F4">
+        <v>1543</v>
+      </c>
+      <c r="G4">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>3355</v>
+      </c>
+      <c r="E5">
+        <v>221</v>
+      </c>
+      <c r="F5">
+        <v>95</v>
+      </c>
+      <c r="G5">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>138</v>
+      </c>
+      <c r="E6">
+        <v>384</v>
+      </c>
+      <c r="F6">
+        <v>1083</v>
+      </c>
+      <c r="G6">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>91</v>
+      </c>
+      <c r="E7">
+        <v>407</v>
+      </c>
+      <c r="F7">
+        <v>530</v>
+      </c>
+      <c r="G7">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>95</v>
+      </c>
+      <c r="E8">
+        <v>277</v>
+      </c>
+      <c r="F8">
+        <v>159</v>
+      </c>
+      <c r="G8">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>172</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>1689</v>
+      </c>
+      <c r="E9">
+        <v>54</v>
+      </c>
+      <c r="F9">
+        <v>78</v>
+      </c>
+      <c r="G9">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>173</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>89</v>
+      </c>
+      <c r="E10">
+        <v>264</v>
+      </c>
+      <c r="F10">
+        <v>884</v>
+      </c>
+      <c r="G10">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>52</v>
+      </c>
+      <c r="E11">
+        <v>80</v>
+      </c>
+      <c r="F11">
+        <v>935</v>
+      </c>
+      <c r="G11">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>2988</v>
+      </c>
+      <c r="E13">
+        <v>2424</v>
+      </c>
+      <c r="F13">
+        <v>8713</v>
+      </c>
+      <c r="G13">
+        <v>14125</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>287</v>
+      </c>
+      <c r="E14">
+        <v>171</v>
+      </c>
+      <c r="F14">
+        <v>264</v>
+      </c>
+      <c r="G14">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>175</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>719</v>
+      </c>
+      <c r="E15">
+        <v>1533</v>
+      </c>
+      <c r="F15">
+        <v>7342</v>
+      </c>
+      <c r="G15">
+        <v>9594</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>176</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>862</v>
+      </c>
+      <c r="E16">
+        <v>163</v>
+      </c>
+      <c r="F16">
+        <v>302</v>
+      </c>
+      <c r="G16">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>177</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>741</v>
+      </c>
+      <c r="E17">
+        <v>53</v>
+      </c>
+      <c r="F17">
+        <v>126</v>
+      </c>
+      <c r="G17">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>178</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>129</v>
+      </c>
+      <c r="E18">
+        <v>205</v>
+      </c>
+      <c r="F18">
+        <v>506</v>
+      </c>
+      <c r="G18">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>179</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>101</v>
+      </c>
+      <c r="E19">
+        <v>78</v>
+      </c>
+      <c r="F19">
+        <v>53</v>
+      </c>
+      <c r="G19">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>180</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>69</v>
+      </c>
+      <c r="E20">
+        <v>114</v>
+      </c>
+      <c r="F20">
+        <v>58</v>
+      </c>
+      <c r="G20">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>181</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>42</v>
+      </c>
+      <c r="E21">
+        <v>75</v>
+      </c>
+      <c r="F21">
+        <v>30</v>
+      </c>
+      <c r="G21">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>38</v>
+      </c>
+      <c r="E22">
+        <v>32</v>
+      </c>
+      <c r="F22">
+        <v>32</v>
+      </c>
+      <c r="G22">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>7362</v>
+      </c>
+      <c r="E24">
+        <v>4301</v>
+      </c>
+      <c r="F24">
+        <v>12489</v>
+      </c>
+      <c r="G24">
+        <v>24152</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25">
+        <v>507</v>
+      </c>
+      <c r="E25">
+        <v>139</v>
+      </c>
+      <c r="F25">
+        <v>329</v>
+      </c>
+      <c r="G25">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>4287</v>
+      </c>
+      <c r="E26">
+        <v>2460</v>
+      </c>
+      <c r="F26">
+        <v>9162</v>
+      </c>
+      <c r="G26">
+        <v>15909</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>184</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>271</v>
+      </c>
+      <c r="E27">
+        <v>351</v>
+      </c>
+      <c r="F27">
+        <v>1508</v>
+      </c>
+      <c r="G27">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>185</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>266</v>
+      </c>
+      <c r="E28">
+        <v>207</v>
+      </c>
+      <c r="F28">
+        <v>245</v>
+      </c>
+      <c r="G28">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>1415</v>
+      </c>
+      <c r="E29">
+        <v>105</v>
+      </c>
+      <c r="F29">
+        <v>96</v>
+      </c>
+      <c r="G29">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>187</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>171</v>
+      </c>
+      <c r="E30">
+        <v>915</v>
+      </c>
+      <c r="F30">
+        <v>204</v>
+      </c>
+      <c r="G30">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>269</v>
+      </c>
+      <c r="E31">
+        <v>26</v>
+      </c>
+      <c r="F31">
+        <v>33</v>
+      </c>
+      <c r="G31">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>189</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>87</v>
+      </c>
+      <c r="E32">
+        <v>81</v>
+      </c>
+      <c r="F32">
+        <v>892</v>
+      </c>
+      <c r="G32">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>190</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>89</v>
+      </c>
+      <c r="E33">
+        <v>17</v>
+      </c>
+      <c r="F33">
+        <v>20</v>
+      </c>
+      <c r="G33">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35">
+        <v>2942</v>
+      </c>
+      <c r="E35">
+        <v>6246</v>
+      </c>
+      <c r="F35">
+        <v>6365</v>
+      </c>
+      <c r="G35">
+        <v>15553</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36">
+        <v>197</v>
+      </c>
+      <c r="E36">
+        <v>158</v>
+      </c>
+      <c r="F36">
+        <v>146</v>
+      </c>
+      <c r="G36">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>191</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>768</v>
+      </c>
+      <c r="E37">
+        <v>2502</v>
+      </c>
+      <c r="F37">
+        <v>2580</v>
+      </c>
+      <c r="G37">
+        <v>5850</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>192</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>613</v>
+      </c>
+      <c r="E38">
+        <v>280</v>
+      </c>
+      <c r="F38">
+        <v>627</v>
+      </c>
+      <c r="G38">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>193</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>101</v>
+      </c>
+      <c r="E39">
+        <v>93</v>
+      </c>
+      <c r="F39">
+        <v>207</v>
+      </c>
+      <c r="G39">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>194</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>188</v>
+      </c>
+      <c r="E40">
+        <v>621</v>
+      </c>
+      <c r="F40">
+        <v>523</v>
+      </c>
+      <c r="G40">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>82</v>
+      </c>
+      <c r="E41">
+        <v>89</v>
+      </c>
+      <c r="F41">
+        <v>86</v>
+      </c>
+      <c r="G41">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>196</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>541</v>
+      </c>
+      <c r="E42">
+        <v>16</v>
+      </c>
+      <c r="F42">
+        <v>13</v>
+      </c>
+      <c r="G42">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>197</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>272</v>
+      </c>
+      <c r="E43">
+        <v>2133</v>
+      </c>
+      <c r="F43">
+        <v>1776</v>
+      </c>
+      <c r="G43">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>198</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>180</v>
+      </c>
+      <c r="E44">
+        <v>354</v>
+      </c>
+      <c r="F44">
+        <v>407</v>
+      </c>
+      <c r="G44">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>4712</v>
+      </c>
+      <c r="E46">
+        <v>4254</v>
+      </c>
+      <c r="F46">
+        <v>7275</v>
+      </c>
+      <c r="G46">
+        <v>16241</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>191</v>
+      </c>
+      <c r="E47">
+        <v>66</v>
+      </c>
+      <c r="F47">
+        <v>130</v>
+      </c>
+      <c r="G47">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>199</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>734</v>
+      </c>
+      <c r="E48">
+        <v>497</v>
+      </c>
+      <c r="F48">
+        <v>3537</v>
+      </c>
+      <c r="G48">
+        <v>4768</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>200</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>330</v>
+      </c>
+      <c r="E49">
+        <v>2890</v>
+      </c>
+      <c r="F49">
+        <v>1685</v>
+      </c>
+      <c r="G49">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>201</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>81</v>
+      </c>
+      <c r="E50">
+        <v>177</v>
+      </c>
+      <c r="F50">
+        <v>53</v>
+      </c>
+      <c r="G50">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>202</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>266</v>
+      </c>
+      <c r="E51">
+        <v>227</v>
+      </c>
+      <c r="F51">
+        <v>209</v>
+      </c>
+      <c r="G51">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>203</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>69</v>
+      </c>
+      <c r="E52">
+        <v>56</v>
+      </c>
+      <c r="F52">
+        <v>191</v>
+      </c>
+      <c r="G52">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>91</v>
+      </c>
+      <c r="E53">
+        <v>287</v>
+      </c>
+      <c r="F53">
+        <v>1257</v>
+      </c>
+      <c r="G53">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>205</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>2777</v>
+      </c>
+      <c r="E54">
+        <v>16</v>
+      </c>
+      <c r="F54">
+        <v>13</v>
+      </c>
+      <c r="G54">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>206</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>173</v>
+      </c>
+      <c r="E55">
+        <v>38</v>
+      </c>
+      <c r="F55">
+        <v>200</v>
+      </c>
+      <c r="G55">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57">
+        <v>846</v>
+      </c>
+      <c r="E57">
+        <v>192</v>
+      </c>
+      <c r="F57">
+        <v>129</v>
+      </c>
+      <c r="G57">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>113</v>
+      </c>
+      <c r="E58">
+        <v>24</v>
+      </c>
+      <c r="F58">
+        <v>24</v>
+      </c>
+      <c r="G58">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>207</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>213</v>
+      </c>
+      <c r="E59">
+        <v>147</v>
+      </c>
+      <c r="F59">
+        <v>84</v>
+      </c>
+      <c r="G59">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>208</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>183</v>
+      </c>
+      <c r="E60">
+        <v>15</v>
+      </c>
+      <c r="F60">
+        <v>14</v>
+      </c>
+      <c r="G60">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>209</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>337</v>
+      </c>
+      <c r="E61">
+        <v>6</v>
+      </c>
+      <c r="F61">
+        <v>7</v>
+      </c>
+      <c r="G61">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>7</v>
+      </c>
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63">
+        <v>809</v>
+      </c>
+      <c r="E63">
+        <v>1188</v>
+      </c>
+      <c r="F63">
+        <v>523</v>
+      </c>
+      <c r="G63">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B64" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>102</v>
+      </c>
+      <c r="E64">
+        <v>92</v>
+      </c>
+      <c r="F64">
+        <v>60</v>
+      </c>
+      <c r="G64">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>210</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>325</v>
+      </c>
+      <c r="E65">
+        <v>599</v>
+      </c>
+      <c r="F65">
+        <v>241</v>
+      </c>
+      <c r="G65">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>211</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>114</v>
+      </c>
+      <c r="E66">
+        <v>367</v>
+      </c>
+      <c r="F66">
+        <v>67</v>
+      </c>
+      <c r="G66">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>212</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>78</v>
+      </c>
+      <c r="E67">
+        <v>27</v>
+      </c>
+      <c r="F67">
+        <v>51</v>
+      </c>
+      <c r="G67">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>213</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>42</v>
+      </c>
+      <c r="E68">
+        <v>25</v>
+      </c>
+      <c r="F68">
+        <v>37</v>
+      </c>
+      <c r="G68">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>214</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>25</v>
+      </c>
+      <c r="E69">
+        <v>41</v>
+      </c>
+      <c r="F69">
+        <v>28</v>
+      </c>
+      <c r="G69">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>215</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>39</v>
+      </c>
+      <c r="E70">
+        <v>6</v>
+      </c>
+      <c r="F70">
+        <v>10</v>
+      </c>
+      <c r="G70">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>216</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>64</v>
+      </c>
+      <c r="E71">
+        <v>15</v>
+      </c>
+      <c r="F71">
+        <v>20</v>
+      </c>
+      <c r="G71">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>20</v>
+      </c>
+      <c r="E72">
+        <v>16</v>
+      </c>
+      <c r="F72">
+        <v>9</v>
+      </c>
+      <c r="G72">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>2687</v>
+      </c>
+      <c r="E74">
+        <v>5273</v>
+      </c>
+      <c r="F74">
+        <v>3204</v>
+      </c>
+      <c r="G74">
+        <v>11164</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B75" t="s">
+        <v>28</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>117</v>
+      </c>
+      <c r="E75">
+        <v>147</v>
+      </c>
+      <c r="F75">
+        <v>94</v>
+      </c>
+      <c r="G75">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>218</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>330</v>
+      </c>
+      <c r="E76">
+        <v>2420</v>
+      </c>
+      <c r="F76">
+        <v>907</v>
+      </c>
+      <c r="G76">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>219</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>128</v>
+      </c>
+      <c r="E77">
+        <v>442</v>
+      </c>
+      <c r="F77">
+        <v>717</v>
+      </c>
+      <c r="G77">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>220</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>994</v>
+      </c>
+      <c r="E78">
+        <v>358</v>
+      </c>
+      <c r="F78">
+        <v>242</v>
+      </c>
+      <c r="G78">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>34</v>
+      </c>
+      <c r="E79">
+        <v>413</v>
+      </c>
+      <c r="F79">
+        <v>103</v>
+      </c>
+      <c r="G79">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>222</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>35</v>
+      </c>
+      <c r="E80">
+        <v>457</v>
+      </c>
+      <c r="F80">
+        <v>369</v>
+      </c>
+      <c r="G80">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>223</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>105</v>
+      </c>
+      <c r="E81">
+        <v>476</v>
+      </c>
+      <c r="F81">
+        <v>80</v>
+      </c>
+      <c r="G81">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>224</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>686</v>
+      </c>
+      <c r="E82">
+        <v>19</v>
+      </c>
+      <c r="F82">
+        <v>28</v>
+      </c>
+      <c r="G82">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>225</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>258</v>
+      </c>
+      <c r="E83">
+        <v>541</v>
+      </c>
+      <c r="F83">
+        <v>664</v>
+      </c>
+      <c r="G83">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>9</v>
+      </c>
+      <c r="B85" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85">
+        <v>1017</v>
+      </c>
+      <c r="E85">
+        <v>635</v>
+      </c>
+      <c r="F85">
+        <v>3380</v>
+      </c>
+      <c r="G85">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>28</v>
+      </c>
+      <c r="B86" t="s">
+        <v>28</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>56</v>
+      </c>
+      <c r="E86">
+        <v>15</v>
+      </c>
+      <c r="F86">
+        <v>50</v>
+      </c>
+      <c r="G86">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>226</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>136</v>
+      </c>
+      <c r="E87">
         <v>40</v>
       </c>
+      <c r="F87">
+        <v>307</v>
+      </c>
+      <c r="G87">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>227</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>81</v>
+      </c>
+      <c r="E88">
+        <v>307</v>
+      </c>
+      <c r="F88">
+        <v>351</v>
+      </c>
+      <c r="G88">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>228</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>216</v>
+      </c>
+      <c r="E89">
+        <v>25</v>
+      </c>
+      <c r="F89">
+        <v>76</v>
+      </c>
+      <c r="G89">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>229</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>61</v>
+      </c>
+      <c r="E90">
+        <v>216</v>
+      </c>
+      <c r="F90">
+        <v>2479</v>
+      </c>
+      <c r="G90">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>230</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>230</v>
+      </c>
+      <c r="E91">
+        <v>3</v>
+      </c>
+      <c r="F91">
+        <v>11</v>
+      </c>
+      <c r="G91">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>231</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>75</v>
+      </c>
+      <c r="E92">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>33</v>
+      </c>
+      <c r="G92">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>7</v>
+      </c>
+      <c r="B93" t="s">
+        <v>232</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>40</v>
+      </c>
+      <c r="E93">
+        <v>12</v>
+      </c>
+      <c r="F93">
+        <v>63</v>
+      </c>
+      <c r="G93">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>233</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>122</v>
+      </c>
+      <c r="E94">
+        <v>9</v>
+      </c>
+      <c r="F94">
+        <v>10</v>
+      </c>
+      <c r="G94">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" t="s">
+        <v>33</v>
+      </c>
+      <c r="D96">
+        <v>5509</v>
+      </c>
+      <c r="E96">
+        <v>6252</v>
+      </c>
+      <c r="F96">
+        <v>5524</v>
+      </c>
+      <c r="G96">
+        <v>17285</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>28</v>
+      </c>
+      <c r="B97" t="s">
+        <v>28</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>150</v>
+      </c>
+      <c r="E97">
+        <v>89</v>
+      </c>
+      <c r="F97">
+        <v>67</v>
+      </c>
+      <c r="G97">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>234</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>329</v>
+      </c>
+      <c r="E98">
+        <v>4053</v>
+      </c>
+      <c r="F98">
+        <v>1583</v>
+      </c>
+      <c r="G98">
+        <v>5965</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>235</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>569</v>
+      </c>
+      <c r="E99">
+        <v>1176</v>
+      </c>
+      <c r="F99">
+        <v>3579</v>
+      </c>
+      <c r="G99">
+        <v>5324</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>236</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>4038</v>
+      </c>
+      <c r="E100">
+        <v>66</v>
+      </c>
+      <c r="F100">
+        <v>57</v>
+      </c>
+      <c r="G100">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>237</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>153</v>
+      </c>
+      <c r="E101">
+        <v>822</v>
+      </c>
+      <c r="F101">
+        <v>192</v>
+      </c>
+      <c r="G101">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>238</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>105</v>
+      </c>
+      <c r="E102">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>23</v>
+      </c>
+      <c r="G102">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>36</v>
+      </c>
+      <c r="E103">
+        <v>16</v>
+      </c>
+      <c r="F103">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>240</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>79</v>
+      </c>
+      <c r="E104">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>241</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>50</v>
+      </c>
+      <c r="E105">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>7</v>
+      </c>
+      <c r="G105">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>11</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>33</v>
+      </c>
+      <c r="D107">
+        <v>1180</v>
+      </c>
+      <c r="E107">
+        <v>426</v>
+      </c>
+      <c r="F107">
+        <v>212</v>
+      </c>
+      <c r="G107">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>28</v>
+      </c>
+      <c r="B108" t="s">
+        <v>28</v>
+      </c>
+      <c r="C108" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108">
+        <v>84</v>
+      </c>
+      <c r="E108">
+        <v>24</v>
+      </c>
+      <c r="F108">
+        <v>36</v>
+      </c>
+      <c r="G108">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>242</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>790</v>
+      </c>
+      <c r="E109">
+        <v>64</v>
+      </c>
+      <c r="F109">
+        <v>69</v>
+      </c>
+      <c r="G109">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>243</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>119</v>
+      </c>
+      <c r="E110">
+        <v>18</v>
+      </c>
+      <c r="F110">
+        <v>28</v>
+      </c>
+      <c r="G110">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>244</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>47</v>
+      </c>
+      <c r="E111">
+        <v>26</v>
+      </c>
+      <c r="F111">
+        <v>30</v>
+      </c>
+      <c r="G111">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>245</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>52</v>
+      </c>
+      <c r="E112">
+        <v>281</v>
+      </c>
+      <c r="F112">
+        <v>26</v>
+      </c>
+      <c r="G112">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>51</v>
+      </c>
+      <c r="E113">
+        <v>3</v>
+      </c>
+      <c r="F113">
+        <v>5</v>
+      </c>
+      <c r="G113">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>247</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>37</v>
+      </c>
+      <c r="E114">
+        <v>10</v>
+      </c>
+      <c r="F114">
+        <v>18</v>
+      </c>
+      <c r="G114">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>12</v>
+      </c>
+      <c r="B116" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116">
+        <v>1364</v>
+      </c>
+      <c r="E116">
+        <v>1670</v>
+      </c>
+      <c r="F116">
+        <v>4178</v>
+      </c>
+      <c r="G116">
+        <v>7212</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" t="s">
+        <v>28</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>110</v>
+      </c>
+      <c r="E117">
+        <v>41</v>
+      </c>
+      <c r="F117">
+        <v>101</v>
+      </c>
+      <c r="G117">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>321</v>
+      </c>
+      <c r="E118">
+        <v>627</v>
+      </c>
+      <c r="F118">
+        <v>1181</v>
+      </c>
+      <c r="G118">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>94</v>
+      </c>
+      <c r="E119">
+        <v>66</v>
+      </c>
+      <c r="F119">
+        <v>571</v>
+      </c>
+      <c r="G119">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>121</v>
+      </c>
+      <c r="E120">
+        <v>73</v>
+      </c>
+      <c r="F120">
+        <v>631</v>
+      </c>
+      <c r="G120">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>251</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>147</v>
+      </c>
+      <c r="E121">
+        <v>750</v>
+      </c>
+      <c r="F121">
+        <v>977</v>
+      </c>
+      <c r="G121">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>252</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>378</v>
+      </c>
+      <c r="E122">
+        <v>9</v>
+      </c>
+      <c r="F122">
+        <v>18</v>
+      </c>
+      <c r="G122">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>253</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>25</v>
+      </c>
+      <c r="E123">
+        <v>11</v>
+      </c>
+      <c r="F123">
+        <v>22</v>
+      </c>
+      <c r="G123">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>254</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>117</v>
+      </c>
+      <c r="E124">
+        <v>11</v>
+      </c>
+      <c r="F124">
+        <v>28</v>
+      </c>
+      <c r="G124">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>51</v>
+      </c>
+      <c r="E125">
+        <v>82</v>
+      </c>
+      <c r="F125">
+        <v>649</v>
+      </c>
+      <c r="G125">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" t="s">
+        <v>33</v>
+      </c>
+      <c r="D127">
+        <v>5462</v>
+      </c>
+      <c r="E127">
+        <v>4407</v>
+      </c>
+      <c r="F127">
+        <v>3913</v>
+      </c>
+      <c r="G127">
+        <v>13782</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>28</v>
+      </c>
+      <c r="B128" t="s">
+        <v>28</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128">
+        <v>169</v>
+      </c>
+      <c r="E128">
+        <v>105</v>
+      </c>
+      <c r="F128">
+        <v>46</v>
+      </c>
+      <c r="G128">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>256</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>2347</v>
+      </c>
+      <c r="E129">
+        <v>348</v>
+      </c>
+      <c r="F129">
+        <v>423</v>
+      </c>
+      <c r="G129">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>257</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>307</v>
+      </c>
+      <c r="E130">
+        <v>2593</v>
+      </c>
+      <c r="F130">
+        <v>1228</v>
+      </c>
+      <c r="G130">
+        <v>4128</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>258</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>95</v>
+      </c>
+      <c r="E131">
+        <v>115</v>
+      </c>
+      <c r="F131">
+        <v>188</v>
+      </c>
+      <c r="G131">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>259</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>993</v>
+      </c>
+      <c r="E132">
+        <v>28</v>
+      </c>
+      <c r="F132">
+        <v>31</v>
+      </c>
+      <c r="G132">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>260</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>32</v>
+      </c>
+      <c r="E133">
+        <v>330</v>
+      </c>
+      <c r="F133">
+        <v>397</v>
+      </c>
+      <c r="G133">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>261</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>18</v>
+      </c>
+      <c r="E134">
+        <v>20</v>
+      </c>
+      <c r="F134">
+        <v>19</v>
+      </c>
+      <c r="G134">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>262</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>9</v>
+      </c>
+      <c r="E135">
+        <v>5</v>
+      </c>
+      <c r="F135">
+        <v>5</v>
+      </c>
+      <c r="G135">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>263</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>1492</v>
+      </c>
+      <c r="E136">
+        <v>863</v>
+      </c>
+      <c r="F136">
+        <v>1576</v>
+      </c>
+      <c r="G136">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>15</v>
+      </c>
+      <c r="B138" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" t="s">
+        <v>33</v>
+      </c>
+      <c r="D138">
+        <v>482</v>
+      </c>
+      <c r="E138">
+        <v>988</v>
+      </c>
+      <c r="F138">
+        <v>1207</v>
+      </c>
+      <c r="G138">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>28</v>
+      </c>
+      <c r="B139" t="s">
+        <v>28</v>
+      </c>
+      <c r="C139" t="s">
+        <v>34</v>
+      </c>
+      <c r="D139">
+        <v>75</v>
+      </c>
+      <c r="E139">
+        <v>40</v>
+      </c>
+      <c r="F139">
+        <v>97</v>
+      </c>
+      <c r="G139">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>264</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>187</v>
+      </c>
+      <c r="E140">
+        <v>197</v>
+      </c>
+      <c r="F140">
+        <v>419</v>
+      </c>
+      <c r="G140">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>265</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>46</v>
+      </c>
+      <c r="E141">
+        <v>55</v>
+      </c>
+      <c r="F141">
+        <v>204</v>
+      </c>
+      <c r="G141">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>266</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>33</v>
+      </c>
+      <c r="E142">
+        <v>10</v>
+      </c>
+      <c r="F142">
+        <v>49</v>
+      </c>
+      <c r="G142">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>4</v>
+      </c>
+      <c r="B143" t="s">
+        <v>267</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>57</v>
+      </c>
+      <c r="E143">
+        <v>42</v>
+      </c>
+      <c r="F143">
+        <v>291</v>
+      </c>
+      <c r="G143">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>5</v>
+      </c>
+      <c r="B144" t="s">
+        <v>268</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>22</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>14</v>
+      </c>
+      <c r="G144">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>269</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>14</v>
+      </c>
+      <c r="E145">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>9</v>
+      </c>
+      <c r="G145">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>7</v>
+      </c>
+      <c r="B146" t="s">
+        <v>270</v>
+      </c>
+      <c r="C146" t="s">
+        <v>36</v>
+      </c>
+      <c r="D146">
+        <v>15</v>
+      </c>
+      <c r="E146">
+        <v>611</v>
+      </c>
+      <c r="F146">
+        <v>89</v>
+      </c>
+      <c r="G146">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>271</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>33</v>
+      </c>
+      <c r="E147">
+        <v>14</v>
+      </c>
+      <c r="F147">
+        <v>35</v>
+      </c>
+      <c r="G147">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>16</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" t="s">
+        <v>33</v>
+      </c>
+      <c r="D149">
+        <v>7797</v>
+      </c>
+      <c r="E149">
+        <v>1240</v>
+      </c>
+      <c r="F149">
+        <v>5581</v>
+      </c>
+      <c r="G149">
+        <v>14618</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>28</v>
+      </c>
+      <c r="B150" t="s">
+        <v>28</v>
+      </c>
+      <c r="C150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150">
+        <v>107</v>
+      </c>
+      <c r="E150">
+        <v>19</v>
+      </c>
+      <c r="F150">
+        <v>47</v>
+      </c>
+      <c r="G150">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>272</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>228</v>
+      </c>
+      <c r="E151">
+        <v>182</v>
+      </c>
+      <c r="F151">
+        <v>370</v>
+      </c>
+      <c r="G151">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>273</v>
+      </c>
+      <c r="C152" t="s">
+        <v>36</v>
+      </c>
+      <c r="D152">
+        <v>314</v>
+      </c>
+      <c r="E152">
+        <v>221</v>
+      </c>
+      <c r="F152">
+        <v>1048</v>
+      </c>
+      <c r="G152">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>274</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153">
+        <v>2920</v>
+      </c>
+      <c r="E153">
+        <v>307</v>
+      </c>
+      <c r="F153">
+        <v>2941</v>
+      </c>
+      <c r="G153">
+        <v>6168</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>275</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154">
+        <v>3863</v>
+      </c>
+      <c r="E154">
+        <v>453</v>
+      </c>
+      <c r="F154">
+        <v>1079</v>
+      </c>
+      <c r="G154">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>276</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>33</v>
+      </c>
+      <c r="E155">
+        <v>28</v>
+      </c>
+      <c r="F155">
+        <v>36</v>
+      </c>
+      <c r="G155">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>277</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>23</v>
+      </c>
+      <c r="E156">
+        <v>6</v>
+      </c>
+      <c r="F156">
+        <v>23</v>
+      </c>
+      <c r="G156">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>278</v>
+      </c>
+      <c r="C157" t="s">
+        <v>36</v>
+      </c>
+      <c r="D157">
+        <v>152</v>
+      </c>
+      <c r="E157">
+        <v>21</v>
+      </c>
+      <c r="F157">
+        <v>21</v>
+      </c>
+      <c r="G157">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>279</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158">
+        <v>157</v>
+      </c>
+      <c r="E158">
+        <v>3</v>
+      </c>
+      <c r="F158">
+        <v>16</v>
+      </c>
+      <c r="G158">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>17</v>
+      </c>
+      <c r="B160" t="s">
+        <v>21</v>
+      </c>
+      <c r="C160" t="s">
+        <v>33</v>
+      </c>
+      <c r="D160">
+        <v>3609</v>
+      </c>
+      <c r="E160">
+        <v>2237</v>
+      </c>
+      <c r="F160">
+        <v>3414</v>
+      </c>
+      <c r="G160">
+        <v>9260</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>28</v>
+      </c>
+      <c r="B161" t="s">
+        <v>28</v>
+      </c>
+      <c r="C161" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161">
+        <v>97</v>
+      </c>
+      <c r="E161">
+        <v>60</v>
+      </c>
+      <c r="F161">
+        <v>37</v>
+      </c>
+      <c r="G161">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>280</v>
+      </c>
+      <c r="C162" t="s">
+        <v>36</v>
+      </c>
+      <c r="D162">
+        <v>184</v>
+      </c>
+      <c r="E162">
+        <v>1037</v>
+      </c>
+      <c r="F162">
+        <v>494</v>
+      </c>
+      <c r="G162">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>281</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163">
+        <v>2787</v>
+      </c>
+      <c r="E163">
+        <v>54</v>
+      </c>
+      <c r="F163">
+        <v>23</v>
+      </c>
+      <c r="G163">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>282</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164">
+        <v>44</v>
+      </c>
+      <c r="E164">
+        <v>22</v>
+      </c>
+      <c r="F164">
+        <v>45</v>
+      </c>
+      <c r="G164">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>283</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165">
+        <v>195</v>
+      </c>
+      <c r="E165">
+        <v>332</v>
+      </c>
+      <c r="F165">
+        <v>2228</v>
+      </c>
+      <c r="G165">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>5</v>
+      </c>
+      <c r="B166" t="s">
+        <v>284</v>
+      </c>
+      <c r="C166" t="s">
+        <v>36</v>
+      </c>
+      <c r="D166">
+        <v>51</v>
+      </c>
+      <c r="E166">
+        <v>303</v>
+      </c>
+      <c r="F166">
+        <v>154</v>
+      </c>
+      <c r="G166">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>285</v>
+      </c>
+      <c r="C167" t="s">
+        <v>36</v>
+      </c>
+      <c r="D167">
+        <v>18</v>
+      </c>
+      <c r="E167">
+        <v>115</v>
+      </c>
+      <c r="F167">
+        <v>19</v>
+      </c>
+      <c r="G167">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>7</v>
+      </c>
+      <c r="B168" t="s">
+        <v>286</v>
+      </c>
+      <c r="C168" t="s">
+        <v>36</v>
+      </c>
+      <c r="D168">
+        <v>31</v>
+      </c>
+      <c r="E168">
+        <v>44</v>
+      </c>
+      <c r="F168">
+        <v>45</v>
+      </c>
+      <c r="G168">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>287</v>
+      </c>
+      <c r="C169" t="s">
+        <v>36</v>
+      </c>
+      <c r="D169">
+        <v>202</v>
+      </c>
+      <c r="E169">
+        <v>270</v>
+      </c>
+      <c r="F169">
+        <v>369</v>
+      </c>
+      <c r="G169">
+        <v>841</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E2" t="s">
+        <v>290</v>
+      </c>
+      <c r="F2" t="s">
+        <v>291</v>
+      </c>
+      <c r="G2">
+        <v>2983</v>
+      </c>
+      <c r="H2">
+        <v>9630</v>
+      </c>
+      <c r="I2">
+        <v>17091</v>
+      </c>
+      <c r="J2">
+        <v>5611</v>
+      </c>
+      <c r="K2">
+        <v>2748</v>
+      </c>
+      <c r="L2">
+        <v>1344</v>
+      </c>
+      <c r="M2">
+        <v>946</v>
+      </c>
+      <c r="N2">
+        <v>5924</v>
+      </c>
+      <c r="O2">
+        <v>1500</v>
+      </c>
+      <c r="P2">
+        <v>2214</v>
+      </c>
+      <c r="Q2">
+        <v>890</v>
+      </c>
+      <c r="R2">
+        <v>1777</v>
+      </c>
+      <c r="S2">
+        <v>5511</v>
+      </c>
+      <c r="T2">
+        <v>2597</v>
+      </c>
+      <c r="U2">
+        <v>3994</v>
+      </c>
+      <c r="V2">
+        <v>257</v>
+      </c>
+      <c r="W2">
+        <v>65017</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E3" t="s">
+        <v>292</v>
+      </c>
+      <c r="F3" t="s">
+        <v>293</v>
+      </c>
+      <c r="G3">
+        <v>1245</v>
+      </c>
+      <c r="H3">
+        <v>2141</v>
+      </c>
+      <c r="I3">
+        <v>20258</v>
+      </c>
+      <c r="J3">
+        <v>9174</v>
+      </c>
+      <c r="K3">
+        <v>3682</v>
+      </c>
+      <c r="L3">
+        <v>1245</v>
+      </c>
+      <c r="M3">
+        <v>517</v>
+      </c>
+      <c r="N3">
+        <v>794</v>
+      </c>
+      <c r="O3">
+        <v>483</v>
+      </c>
+      <c r="P3">
+        <v>2779</v>
+      </c>
+      <c r="Q3">
+        <v>283</v>
+      </c>
+      <c r="R3">
+        <v>1045</v>
+      </c>
+      <c r="S3">
+        <v>3367</v>
+      </c>
+      <c r="T3">
+        <v>1619</v>
+      </c>
+      <c r="U3">
+        <v>1457</v>
+      </c>
+      <c r="V3">
+        <v>27</v>
+      </c>
+      <c r="W3">
+        <v>50116</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4">
+        <v>4228</v>
+      </c>
+      <c r="H4">
+        <v>11771</v>
+      </c>
+      <c r="I4">
+        <v>37349</v>
+      </c>
+      <c r="J4">
+        <v>14785</v>
+      </c>
+      <c r="K4">
+        <v>6430</v>
+      </c>
+      <c r="L4">
+        <v>2589</v>
+      </c>
+      <c r="M4">
+        <v>1463</v>
+      </c>
+      <c r="N4">
+        <v>6718</v>
+      </c>
+      <c r="O4">
+        <v>1983</v>
+      </c>
+      <c r="P4">
+        <v>4993</v>
+      </c>
+      <c r="Q4">
+        <v>1173</v>
+      </c>
+      <c r="R4">
+        <v>2822</v>
+      </c>
+      <c r="S4">
+        <v>8878</v>
+      </c>
+      <c r="T4">
+        <v>4216</v>
+      </c>
+      <c r="U4">
+        <v>5451</v>
+      </c>
+      <c r="V4">
+        <v>284</v>
+      </c>
+      <c r="W4">
+        <v>115133</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>2983</v>
+      </c>
+      <c r="E2">
+        <v>1245</v>
+      </c>
+      <c r="F2">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>201</v>
+      </c>
+      <c r="E3">
+        <v>112</v>
+      </c>
+      <c r="F3">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>1229</v>
+      </c>
+      <c r="E4">
+        <v>266</v>
+      </c>
+      <c r="F4">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>731</v>
+      </c>
+      <c r="E5">
+        <v>172</v>
+      </c>
+      <c r="F5">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>86</v>
+      </c>
+      <c r="E6">
+        <v>65</v>
+      </c>
+      <c r="F6">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>699</v>
+      </c>
+      <c r="E7">
+        <v>592</v>
+      </c>
+      <c r="F7">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>37</v>
+      </c>
+      <c r="E8">
+        <v>38</v>
+      </c>
+      <c r="F8">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>9630</v>
+      </c>
+      <c r="E10">
+        <v>2141</v>
+      </c>
+      <c r="F10">
+        <v>11771</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>355</v>
+      </c>
+      <c r="E11">
+        <v>190</v>
+      </c>
+      <c r="F11">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>299</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>8217</v>
+      </c>
+      <c r="E12">
+        <v>540</v>
+      </c>
+      <c r="F12">
+        <v>8757</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>300</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>346</v>
+      </c>
+      <c r="E13">
+        <v>568</v>
+      </c>
+      <c r="F13">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>301</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>437</v>
+      </c>
+      <c r="E14">
+        <v>54</v>
+      </c>
+      <c r="F14">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>118</v>
+      </c>
+      <c r="E15">
+        <v>751</v>
+      </c>
+      <c r="F15">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>303</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>157</v>
+      </c>
+      <c r="E16">
+        <v>38</v>
+      </c>
+      <c r="F16">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>17091</v>
+      </c>
+      <c r="E18">
+        <v>20258</v>
+      </c>
+      <c r="F18">
+        <v>37349</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>455</v>
+      </c>
+      <c r="E19">
+        <v>368</v>
+      </c>
+      <c r="F19">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>304</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>6571</v>
+      </c>
+      <c r="E20">
+        <v>437</v>
+      </c>
+      <c r="F20">
+        <v>7008</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>305</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>2865</v>
+      </c>
+      <c r="E21">
+        <v>16529</v>
+      </c>
+      <c r="F21">
+        <v>19394</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>306</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>713</v>
+      </c>
+      <c r="E22">
+        <v>2646</v>
+      </c>
+      <c r="F22">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>307</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>6359</v>
+      </c>
+      <c r="E23">
+        <v>99</v>
+      </c>
+      <c r="F23">
+        <v>6458</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>308</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>128</v>
+      </c>
+      <c r="E24">
+        <v>179</v>
+      </c>
+      <c r="F24">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>5611</v>
+      </c>
+      <c r="E26">
+        <v>9174</v>
+      </c>
+      <c r="F26">
+        <v>14785</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>227</v>
+      </c>
+      <c r="E27">
+        <v>289</v>
+      </c>
+      <c r="F27">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>309</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>2456</v>
+      </c>
+      <c r="E28">
+        <v>8351</v>
+      </c>
+      <c r="F28">
+        <v>10807</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>310</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>2716</v>
+      </c>
+      <c r="E29">
+        <v>126</v>
+      </c>
+      <c r="F29">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>311</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>89</v>
+      </c>
+      <c r="E30">
+        <v>240</v>
+      </c>
+      <c r="F30">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>312</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>85</v>
+      </c>
+      <c r="E31">
+        <v>149</v>
+      </c>
+      <c r="F31">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>313</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>38</v>
+      </c>
+      <c r="E32">
+        <v>19</v>
+      </c>
+      <c r="F32">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>2748</v>
+      </c>
+      <c r="E34">
+        <v>3682</v>
+      </c>
+      <c r="F34">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>167</v>
+      </c>
+      <c r="E35">
+        <v>143</v>
+      </c>
+      <c r="F35">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>314</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>406</v>
+      </c>
+      <c r="E36">
+        <v>3303</v>
+      </c>
+      <c r="F36">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>315</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>751</v>
+      </c>
+      <c r="E37">
+        <v>132</v>
+      </c>
+      <c r="F37">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>316</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>170</v>
+      </c>
+      <c r="E38">
+        <v>49</v>
+      </c>
+      <c r="F38">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>317</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>123</v>
+      </c>
+      <c r="E39">
+        <v>20</v>
+      </c>
+      <c r="F39">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>318</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
       <c r="D40">
-        <v>176</v>
+        <v>1131</v>
       </c>
       <c r="E40">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F40">
-        <v>194</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>179</v>
+        <v>1344</v>
       </c>
       <c r="E42">
-        <v>136</v>
+        <v>1245</v>
       </c>
       <c r="F42">
-        <v>315</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="E43">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="F43">
-        <v>62</v>
+        <v>195</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>436</v>
+        <v>319</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>121</v>
+        <v>378</v>
       </c>
       <c r="E44">
-        <v>106</v>
+        <v>868</v>
       </c>
       <c r="F44">
-        <v>227</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>437</v>
+        <v>320</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>212</v>
       </c>
       <c r="E45">
-        <v>9</v>
+        <v>260</v>
       </c>
       <c r="F45">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="A47">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>321</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>652</v>
+      </c>
+      <c r="E46">
+        <v>24</v>
+      </c>
+      <c r="F46">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
         <v>7</v>
       </c>
-      <c r="B47" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B48" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D48">
-        <v>85</v>
+        <v>946</v>
       </c>
       <c r="E48">
-        <v>40</v>
+        <v>517</v>
       </c>
       <c r="F48">
-        <v>125</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49">
-        <v>1</v>
+      <c r="A49" t="s">
+        <v>28</v>
       </c>
       <c r="B49" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D49">
-        <v>159</v>
+        <v>109</v>
       </c>
       <c r="E49">
-        <v>408</v>
+        <v>44</v>
       </c>
       <c r="F49">
-        <v>567</v>
+        <v>153</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>439</v>
+        <v>322</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>303</v>
+        <v>419</v>
       </c>
       <c r="E50">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="F50">
-        <v>370</v>
+        <v>527</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>440</v>
+        <v>323</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>197</v>
+        <v>126</v>
       </c>
       <c r="E51">
-        <v>114</v>
+        <v>229</v>
       </c>
       <c r="F51">
-        <v>311</v>
+        <v>355</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>441</v>
+        <v>324</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="E52">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F52">
-        <v>119</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>325</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>200</v>
+      </c>
+      <c r="E53">
+        <v>35</v>
+      </c>
+      <c r="F53">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
         <v>5</v>
       </c>
-      <c r="B53" t="s">
-[...17 lines deleted...]
-      <c r="A55">
+      <c r="B54" t="s">
+        <v>326</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>38</v>
+      </c>
+      <c r="E54">
+        <v>75</v>
+      </c>
+      <c r="F54">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
         <v>8</v>
       </c>
-      <c r="B55" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B56" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D56">
-        <v>296</v>
+        <v>5924</v>
       </c>
       <c r="E56">
-        <v>56</v>
+        <v>794</v>
       </c>
       <c r="F56">
-        <v>352</v>
+        <v>6718</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57">
-        <v>1</v>
+      <c r="A57" t="s">
+        <v>28</v>
       </c>
       <c r="B57" t="s">
-        <v>443</v>
+        <v>28</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>2150</v>
+        <v>183</v>
       </c>
       <c r="E57">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="F57">
-        <v>2352</v>
+        <v>233</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>444</v>
+        <v>327</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>4245</v>
+        <v>4737</v>
       </c>
       <c r="E58">
-        <v>1302</v>
+        <v>96</v>
       </c>
       <c r="F58">
-        <v>5547</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>445</v>
+        <v>328</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>519</v>
+        <v>177</v>
       </c>
       <c r="E59">
-        <v>140</v>
+        <v>555</v>
       </c>
       <c r="F59">
-        <v>659</v>
+        <v>732</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>446</v>
+        <v>329</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>373</v>
+        <v>651</v>
       </c>
       <c r="E60">
-        <v>213</v>
+        <v>37</v>
       </c>
       <c r="F60">
-        <v>586</v>
+        <v>688</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>330</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>33</v>
+      </c>
+      <c r="E61">
+        <v>31</v>
+      </c>
+      <c r="F61">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
         <v>5</v>
       </c>
-      <c r="B61" t="s">
-[...17 lines deleted...]
-      <c r="A63">
+      <c r="B62" t="s">
+        <v>331</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>143</v>
+      </c>
+      <c r="E62">
+        <v>25</v>
+      </c>
+      <c r="F62">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
         <v>9</v>
       </c>
-      <c r="B63" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B64" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D64">
-        <v>50</v>
+        <v>1500</v>
       </c>
       <c r="E64">
-        <v>10</v>
+        <v>483</v>
       </c>
       <c r="F64">
-        <v>60</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65">
-        <v>1</v>
+      <c r="A65" t="s">
+        <v>28</v>
       </c>
       <c r="B65" t="s">
-        <v>448</v>
+        <v>28</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D65">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="E65">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="F65">
-        <v>154</v>
+        <v>82</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>449</v>
+        <v>332</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>69</v>
+        <v>640</v>
       </c>
       <c r="E66">
-        <v>60</v>
+        <v>159</v>
       </c>
       <c r="F66">
-        <v>129</v>
+        <v>799</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>450</v>
+        <v>333</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>730</v>
       </c>
       <c r="E67">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F67">
-        <v>27</v>
+        <v>752</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>334</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>31</v>
+      </c>
+      <c r="E68">
+        <v>44</v>
+      </c>
+      <c r="F68">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
         <v>4</v>
       </c>
-      <c r="B68" t="s">
-[...15 lines deleted...]
-    <row r="69"/>
+      <c r="B69" t="s">
+        <v>335</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>20</v>
+      </c>
+      <c r="E69">
+        <v>231</v>
+      </c>
+      <c r="F69">
+        <v>251</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>336</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="E70">
-        <v>227</v>
+        <v>8</v>
       </c>
       <c r="F70">
-        <v>553</v>
-[...21 lines deleted...]
-    </row>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>452</v>
+        <v>14</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D72">
-        <v>130</v>
+        <v>2214</v>
       </c>
       <c r="E72">
-        <v>137</v>
+        <v>2779</v>
       </c>
       <c r="F72">
-        <v>267</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>28</v>
       </c>
       <c r="B73" t="s">
-        <v>453</v>
+        <v>28</v>
       </c>
       <c r="C73" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D73">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="E73">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="F73">
-        <v>136</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>454</v>
+        <v>337</v>
       </c>
       <c r="C74" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="E74">
-        <v>14</v>
+        <v>612</v>
       </c>
       <c r="F74">
-        <v>36</v>
+        <v>810</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>455</v>
+        <v>338</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>1575</v>
       </c>
       <c r="E75">
-        <v>11</v>
+        <v>2014</v>
       </c>
       <c r="F75">
-        <v>37</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>456</v>
+        <v>339</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="E76">
+        <v>31</v>
+      </c>
+      <c r="F76">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
         <v>4</v>
       </c>
-      <c r="F76">
+      <c r="B77" t="s">
+        <v>340</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>115</v>
+      </c>
+      <c r="E77">
         <v>19</v>
       </c>
-    </row>
-    <row r="77"/>
+      <c r="F77">
+        <v>134</v>
+      </c>
+    </row>
     <row r="78">
       <c r="A78">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>16</v>
+        <v>341</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>123</v>
+        <v>65</v>
       </c>
       <c r="E78">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="F78">
-        <v>211</v>
-[...21 lines deleted...]
-    </row>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B80" t="s">
-        <v>457</v>
+        <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D80">
-        <v>42</v>
+        <v>890</v>
       </c>
       <c r="E80">
-        <v>24</v>
+        <v>283</v>
       </c>
       <c r="F80">
-        <v>66</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>2</v>
+      <c r="A81" t="s">
+        <v>28</v>
       </c>
       <c r="B81" t="s">
-        <v>458</v>
+        <v>28</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D81">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="E81">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F81">
-        <v>62</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>459</v>
+        <v>342</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="E82">
-        <v>28</v>
+        <v>194</v>
       </c>
       <c r="F82">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>390</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>343</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>79</v>
+      </c>
+      <c r="E83">
+        <v>32</v>
+      </c>
+      <c r="F83">
+        <v>111</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>344</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>217</v>
+      </c>
+      <c r="E84">
+        <v>18</v>
+      </c>
+      <c r="F84">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>345</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>34</v>
+      </c>
+      <c r="E85">
         <v>12</v>
       </c>
-      <c r="B84" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F85">
-        <v>294</v>
+        <v>46</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>460</v>
+        <v>346</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>2319</v>
+        <v>306</v>
       </c>
       <c r="E86">
-        <v>261</v>
+        <v>5</v>
       </c>
       <c r="F86">
-        <v>2580</v>
-[...21 lines deleted...]
-    </row>
+        <v>311</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>462</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>170</v>
+        <v>1777</v>
       </c>
       <c r="E88">
-        <v>79</v>
+        <v>1045</v>
       </c>
       <c r="F88">
-        <v>249</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>4</v>
+      <c r="A89" t="s">
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D89">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="E89">
-        <v>524</v>
+        <v>48</v>
       </c>
       <c r="F89">
-        <v>704</v>
+        <v>146</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>464</v>
+        <v>347</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>34</v>
+        <v>330</v>
       </c>
       <c r="E90">
-        <v>18</v>
+        <v>303</v>
       </c>
       <c r="F90">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>633</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>348</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>531</v>
+      </c>
+      <c r="E91">
+        <v>218</v>
+      </c>
+      <c r="F91">
+        <v>749</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>18</v>
+        <v>349</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>4469</v>
+        <v>274</v>
       </c>
       <c r="E92">
-        <v>1509</v>
+        <v>32</v>
       </c>
       <c r="F92">
-        <v>5978</v>
+        <v>306</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>32</v>
+      <c r="A93">
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>32</v>
+        <v>350</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>204</v>
+        <v>60</v>
       </c>
       <c r="E93">
-        <v>57</v>
+        <v>383</v>
       </c>
       <c r="F93">
-        <v>261</v>
+        <v>443</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>465</v>
+        <v>351</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>1335</v>
+        <v>484</v>
       </c>
       <c r="E94">
-        <v>537</v>
+        <v>61</v>
       </c>
       <c r="F94">
-        <v>1872</v>
-[...21 lines deleted...]
-    </row>
+        <v>545</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
-        <v>467</v>
+        <v>18</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D96">
-        <v>115</v>
+        <v>5511</v>
       </c>
       <c r="E96">
-        <v>54</v>
+        <v>3367</v>
       </c>
       <c r="F96">
-        <v>169</v>
+        <v>8878</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>4</v>
+      <c r="A97" t="s">
+        <v>28</v>
       </c>
       <c r="B97" t="s">
-        <v>468</v>
+        <v>28</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D97">
-        <v>70</v>
+        <v>185</v>
       </c>
       <c r="E97">
-        <v>189</v>
+        <v>73</v>
       </c>
       <c r="F97">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>469</v>
+        <v>352</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D98">
-        <v>1252</v>
+        <v>4588</v>
       </c>
       <c r="E98">
-        <v>265</v>
+        <v>228</v>
       </c>
       <c r="F98">
-        <v>1517</v>
-[...2 lines deleted...]
-    <row r="99"/>
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>353</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>256</v>
+      </c>
+      <c r="E99">
+        <v>2646</v>
+      </c>
+      <c r="F99">
+        <v>2902</v>
+      </c>
+    </row>
     <row r="100">
       <c r="A100">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>19</v>
+        <v>354</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>588</v>
+        <v>94</v>
       </c>
       <c r="E100">
-        <v>404</v>
+        <v>29</v>
       </c>
       <c r="F100">
-        <v>992</v>
+        <v>123</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="s">
-        <v>32</v>
+      <c r="A101">
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>32</v>
+        <v>355</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="E101">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="F101">
-        <v>107</v>
+        <v>252</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>470</v>
+        <v>356</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D102">
-        <v>84</v>
+        <v>153</v>
       </c>
       <c r="E102">
-        <v>108</v>
+        <v>374</v>
       </c>
       <c r="F102">
-        <v>192</v>
-[...21 lines deleted...]
-    </row>
+        <v>527</v>
+      </c>
+    </row>
+    <row r="103"/>
     <row r="104">
       <c r="A104">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B104" t="s">
-        <v>472</v>
+        <v>19</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>2597</v>
       </c>
       <c r="E104">
-        <v>26</v>
+        <v>1619</v>
       </c>
       <c r="F104">
-        <v>53</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105">
-        <v>4</v>
+      <c r="A105" t="s">
+        <v>28</v>
       </c>
       <c r="B105" t="s">
-        <v>473</v>
+        <v>28</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D105">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="E105">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F105">
-        <v>57</v>
+        <v>174</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>474</v>
+        <v>357</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>12</v>
+        <v>1468</v>
       </c>
       <c r="E106">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="F106">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="107"/>
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>358</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>443</v>
+      </c>
+      <c r="E107">
+        <v>991</v>
+      </c>
+      <c r="F107">
+        <v>1434</v>
+      </c>
+    </row>
     <row r="108">
       <c r="A108">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>20</v>
+        <v>359</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>5796</v>
+        <v>361</v>
       </c>
       <c r="E108">
-        <v>1843</v>
+        <v>18</v>
       </c>
       <c r="F108">
-        <v>7639</v>
+        <v>379</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="s">
-        <v>32</v>
+      <c r="A109">
+        <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>32</v>
+        <v>360</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E109">
-        <v>33</v>
+        <v>466</v>
       </c>
       <c r="F109">
-        <v>147</v>
+        <v>585</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>475</v>
+        <v>361</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>3804</v>
+        <v>66</v>
       </c>
       <c r="E110">
-        <v>402</v>
+        <v>14</v>
       </c>
       <c r="F110">
-        <v>4206</v>
-[...21 lines deleted...]
-    </row>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B112" t="s">
-        <v>477</v>
+        <v>20</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D112">
-        <v>815</v>
+        <v>3994</v>
       </c>
       <c r="E112">
-        <v>906</v>
+        <v>1457</v>
       </c>
       <c r="F112">
-        <v>1721</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>4</v>
+      <c r="A113" t="s">
+        <v>28</v>
       </c>
       <c r="B113" t="s">
-        <v>478</v>
+        <v>28</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D113">
-        <v>811</v>
+        <v>60</v>
       </c>
       <c r="E113">
-        <v>125</v>
+        <v>37</v>
       </c>
       <c r="F113">
-        <v>936</v>
+        <v>97</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>479</v>
+        <v>362</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>95</v>
+        <v>262</v>
       </c>
       <c r="E114">
-        <v>247</v>
+        <v>1306</v>
       </c>
       <c r="F114">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>363</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>1516</v>
+      </c>
+      <c r="E115">
+        <v>20</v>
+      </c>
+      <c r="F115">
+        <v>1536</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>21</v>
+        <v>364</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>17312</v>
+        <v>143</v>
       </c>
       <c r="E116">
-        <v>2932</v>
+        <v>4</v>
       </c>
       <c r="F116">
-        <v>20244</v>
+        <v>147</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>32</v>
+      <c r="A117">
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>32</v>
+        <v>365</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>315</v>
+        <v>511</v>
       </c>
       <c r="E117">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F117">
-        <v>363</v>
+        <v>521</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>480</v>
+        <v>366</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>7843</v>
+        <v>1502</v>
       </c>
       <c r="E118">
-        <v>176</v>
+        <v>80</v>
       </c>
       <c r="F118">
-        <v>8019</v>
-[...21 lines deleted...]
-    </row>
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B120" t="s">
-        <v>482</v>
+        <v>21</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D120">
-        <v>1141</v>
+        <v>257</v>
       </c>
       <c r="E120">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="F120">
-        <v>1324</v>
+        <v>284</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>4</v>
+      <c r="A121" t="s">
+        <v>28</v>
       </c>
       <c r="B121" t="s">
-        <v>483</v>
+        <v>28</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D121">
-        <v>7176</v>
+        <v>16</v>
       </c>
       <c r="E121">
-        <v>1273</v>
+        <v>9</v>
       </c>
       <c r="F121">
-        <v>8449</v>
+        <v>25</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>367</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>160</v>
+      </c>
+      <c r="E122">
+        <v>11</v>
+      </c>
+      <c r="F122">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>368</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>32</v>
+      </c>
+      <c r="E123">
+        <v>1</v>
+      </c>
+      <c r="F123">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>369</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>9</v>
+      </c>
+      <c r="E124">
+        <v>1</v>
+      </c>
+      <c r="F124">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>370</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>40</v>
+      </c>
+      <c r="E125">
         <v>5</v>
       </c>
-      <c r="B122" t="s">
-[...12 lines deleted...]
-        <v>180</v>
+      <c r="F125">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>