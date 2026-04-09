--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -16,177 +16,957 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SULAWESI BARAT 4 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="SULAWESI BARAT 3 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SULAWESI BARAT 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SULAWESI BARAT 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SULAWESI BARAT 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI BARAT 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI BARAT 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI BARAT 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI BARAT 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI BARAT 4 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI BARAT 5 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI BARAT 5 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI BARAT 6 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI BARAT 6 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI BARAT 7 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SULAWESI BARAT 7 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="558" uniqueCount="558">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SULAWESI BARAT</t>
   </si>
   <si>
+    <t>760001</t>
+  </si>
+  <si>
+    <t>SULAWESI BARAT 1</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>MAMASA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>SUHADI KANDOA</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>RICCI ALUI</t>
+  </si>
+  <si>
+    <t>TASIK MENTODO</t>
+  </si>
+  <si>
+    <t>DEMMA`DIKA</t>
+  </si>
+  <si>
+    <t>SRIDEVISARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>FEBRIAN PASAU` DEPPARINDING</t>
+  </si>
+  <si>
+    <t>JUNAEDI</t>
+  </si>
+  <si>
+    <t>DANIEL. G</t>
+  </si>
+  <si>
+    <t>HANDAYANI</t>
+  </si>
+  <si>
+    <t>SESPANOBA</t>
+  </si>
+  <si>
+    <t>SEPTIANDRIANI</t>
+  </si>
+  <si>
+    <t>YOHANIS BUNTULANGI, S.Pd., M.H.</t>
+  </si>
+  <si>
+    <t>SABAR BUDIMAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RESKIANA</t>
+  </si>
+  <si>
+    <t>DANDI FRIEDAL SOLON, S.H.</t>
+  </si>
+  <si>
+    <t>IMANUEL MANDALA</t>
+  </si>
+  <si>
+    <t>DOMINA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRIWINDA ASTUTI R</t>
+  </si>
+  <si>
+    <t>Drs. H. SUDIRMAN</t>
+  </si>
+  <si>
+    <t>Drs. DAUD TANDI ARRUAN, M.Si.</t>
+  </si>
+  <si>
+    <t>VIANNEY YETNI, S.E.</t>
+  </si>
+  <si>
+    <t>MELIANUS</t>
+  </si>
+  <si>
+    <t>DESSIANDE, S.Pd.SD., M.Pd.</t>
+  </si>
+  <si>
+    <t>SINTIA KAMBAN</t>
+  </si>
+  <si>
+    <t>DEITY DAMAYANTI ANWAR</t>
+  </si>
+  <si>
+    <t>FREDY BOY</t>
+  </si>
+  <si>
+    <t>ESTEPANUS</t>
+  </si>
+  <si>
+    <t>SURYANTI PUALILLIN</t>
+  </si>
+  <si>
+    <t>SIMON, S.H.</t>
+  </si>
+  <si>
+    <t>DARMAN ARDI</t>
+  </si>
+  <si>
+    <t>Linda Pasamboan</t>
+  </si>
+  <si>
+    <t>WEMPI</t>
+  </si>
+  <si>
+    <t>HENOK</t>
+  </si>
+  <si>
+    <t>NOLA TILAR</t>
+  </si>
+  <si>
+    <t>AZER</t>
+  </si>
+  <si>
+    <t>VIODELONI ONELIM</t>
+  </si>
+  <si>
+    <t>P. Eko Oktavianus</t>
+  </si>
+  <si>
+    <t>CHRISTIANTO DESSARATU</t>
+  </si>
+  <si>
+    <t>Kristiani</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYARIP</t>
+  </si>
+  <si>
+    <t>Irawati</t>
+  </si>
+  <si>
+    <t>Aris D Rimbe</t>
+  </si>
+  <si>
+    <t>DANIEL PAMILANGAN</t>
+  </si>
+  <si>
+    <t>WINDA KRISTIANTI</t>
+  </si>
+  <si>
+    <t>GUNAWAN METUSALAH</t>
+  </si>
+  <si>
+    <t>KRISDAYANTI</t>
+  </si>
+  <si>
+    <t>ADRIAN JAYADI, S.S.</t>
+  </si>
+  <si>
+    <t>MINDAH LIMBONG TIBOYONG</t>
+  </si>
+  <si>
+    <t>NURYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>HARUN LULLULANGI</t>
+  </si>
+  <si>
+    <t>RINA</t>
+  </si>
+  <si>
+    <t>EBSAN</t>
+  </si>
+  <si>
+    <t>ISMIWATI RAMLAN</t>
+  </si>
+  <si>
+    <t>ELISABETH, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAD ALIF HIDAYAT</t>
+  </si>
+  <si>
+    <t>INRIANI</t>
+  </si>
+  <si>
+    <t>RANTAU PADALLO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>TAUFIK</t>
+  </si>
+  <si>
+    <t>AGRESKY KARTAWATI AB</t>
+  </si>
+  <si>
+    <t>VIRGILIUS MARRABANG, S.T.</t>
+  </si>
+  <si>
+    <t>SOLEMAN PUALILLIN</t>
+  </si>
+  <si>
+    <t>SESTAFENI ARM</t>
+  </si>
+  <si>
+    <t>SIMON</t>
+  </si>
+  <si>
+    <t>Ir. LINGGI</t>
+  </si>
+  <si>
+    <t>OKTOVIANUS MT</t>
+  </si>
+  <si>
+    <t>ELVIRAHAYU</t>
+  </si>
+  <si>
+    <t>SUWANDI</t>
+  </si>
+  <si>
+    <t>PALI</t>
+  </si>
+  <si>
+    <t>MARLIA. H</t>
+  </si>
+  <si>
+    <t>Ir. DANIEL PUNDU, M.H.</t>
+  </si>
+  <si>
+    <t>ANDARIAS RINGGI</t>
+  </si>
+  <si>
+    <t>ROSBANIAH</t>
+  </si>
+  <si>
+    <t>ABAMEDIKA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>GLORIA TASIKLOLA'</t>
+  </si>
+  <si>
+    <t>SEMUEL TODINGKARAENG</t>
+  </si>
+  <si>
+    <t>ZEFNAT PAANEA</t>
+  </si>
+  <si>
+    <t>EDY MULIONO PUALILLIN</t>
+  </si>
+  <si>
+    <t>SULAWATI LANGI PONNO</t>
+  </si>
+  <si>
+    <t>760002</t>
+  </si>
+  <si>
+    <t>SULAWESI BARAT 2</t>
+  </si>
+  <si>
+    <t>7604</t>
+  </si>
+  <si>
+    <t>POLEWALI MANDAR</t>
+  </si>
+  <si>
+    <t>Dr. Hj. CHUDURIAH SAHABUDDIN, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. A. NURYANTI</t>
+  </si>
+  <si>
+    <t>SY. AGIL</t>
+  </si>
+  <si>
+    <t>AKHMAD SULTAN</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN. B</t>
+  </si>
+  <si>
+    <t>RAMLAH, S.K.M.</t>
+  </si>
+  <si>
+    <t>SYUKUR, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MAQBUL HASAN</t>
+  </si>
+  <si>
+    <t>ISRA D PRAMULYA</t>
+  </si>
+  <si>
+    <t>H. SYAHRIR</t>
+  </si>
+  <si>
+    <t>HJ. HASMIRAH RIALI</t>
+  </si>
+  <si>
+    <t>RAHMAT ICHWAN BAHTIAR</t>
+  </si>
+  <si>
+    <t>A. LISA PAGA, S.H.</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN</t>
+  </si>
+  <si>
+    <t>SITI AMINAH</t>
+  </si>
+  <si>
+    <t>ANDI FAISAL SIPAKKARI</t>
+  </si>
+  <si>
+    <t>ABDUL HALIM</t>
+  </si>
+  <si>
+    <t>FEMY LASJIHA SUSANTO TANDILINO, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSUDDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSENG, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>SAMSU ALAM</t>
+  </si>
+  <si>
+    <t>AWALIAH BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>SUDARJI SJ, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BARLIANG</t>
+  </si>
+  <si>
+    <t>Ir. A. MUSLIM FATTAH</t>
+  </si>
+  <si>
+    <t>A. MAPPANGARA, S.Sos.</t>
+  </si>
+  <si>
+    <t>LILIS ANDRIANI</t>
+  </si>
+  <si>
+    <t>IRFAN PAHRI PUTRA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MASDAR MAHMUDDIN, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>SRI AMANDA EMILIA, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL MUAZ ABDULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. M. PARIDUDDIN WAHID, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. A. MARINI ARIAKATI, S.E.</t>
+  </si>
+  <si>
+    <t>ARY IFTIKHAR SHIHAB</t>
+  </si>
+  <si>
+    <t>ANSHAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. MAHFUD MALIK</t>
+  </si>
+  <si>
+    <t>ILHAM MUSLIMIN, S.Sn.</t>
+  </si>
+  <si>
+    <t>NURWALIDA, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARBA ANAS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD UMAR, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. Hasbi Shaleh</t>
+  </si>
+  <si>
+    <t>ZAINAL ABIDIN</t>
+  </si>
+  <si>
+    <t>MUDIR NAWAWI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>FADHILA YUSMA FAUZHIA</t>
+  </si>
+  <si>
+    <t>EDI SUTOYO</t>
+  </si>
+  <si>
+    <t>JIRANA</t>
+  </si>
+  <si>
+    <t>AKBAR ABDUL TAUFAN</t>
+  </si>
+  <si>
+    <t>MIRNAWATI</t>
+  </si>
+  <si>
+    <t>ABDUL HAKIM</t>
+  </si>
+  <si>
+    <t>H. Abd Latip A</t>
+  </si>
+  <si>
+    <t>Karmi, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FAJAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BERLIAN</t>
+  </si>
+  <si>
+    <t>Lukman R</t>
+  </si>
+  <si>
+    <t>BAHAR</t>
+  </si>
+  <si>
+    <t>IRAWATI</t>
+  </si>
+  <si>
+    <t>Jalaluddin</t>
+  </si>
+  <si>
+    <t>YUSHAM</t>
+  </si>
+  <si>
+    <t>MUH. AKRAM RAHMAT. A.R</t>
+  </si>
+  <si>
+    <t>NURHADIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TASBIH</t>
+  </si>
+  <si>
+    <t>Hj. ROSDIANA</t>
+  </si>
+  <si>
+    <t>SALSABILA REZKY PRATIWI</t>
+  </si>
+  <si>
+    <t>ANDI ZUL FAHMI HERMAWAN PALONTJONGI</t>
+  </si>
+  <si>
+    <t>H. M. ARSAT SAGGAP, S.E.</t>
+  </si>
+  <si>
+    <t>H. AHMAD JUNAEDI, S.I.P., M.IP.</t>
+  </si>
+  <si>
+    <t>RISKA FAUZIA</t>
+  </si>
+  <si>
+    <t>JAMAL</t>
+  </si>
+  <si>
+    <t>FENTI NUR MADINA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RUM</t>
+  </si>
+  <si>
+    <t>GUSRINALDY SANI CATUR PUTRA HUSAIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI BESTARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HAERIAH</t>
+  </si>
+  <si>
+    <t>NU'MANG MAHADING</t>
+  </si>
+  <si>
+    <t>INTAN NURAINI</t>
+  </si>
+  <si>
+    <t>EBI</t>
+  </si>
+  <si>
+    <t>FARIDA, S.Ak, M.A.P.</t>
+  </si>
+  <si>
+    <t>MUH. AMRAN, S.H.</t>
+  </si>
+  <si>
+    <t>NURLAELA</t>
+  </si>
+  <si>
+    <t>RIANTO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DOMINGGUS, P</t>
+  </si>
+  <si>
+    <t>SAODA</t>
+  </si>
+  <si>
+    <t>drg. ANDI MUHAMMAD BANGSAWAN PASILONG</t>
+  </si>
+  <si>
+    <t>H. ANDI MAPPAUDA. AT</t>
+  </si>
+  <si>
+    <t>MULIA. S</t>
+  </si>
+  <si>
+    <t>JAMAR JASIN BADU, S.Sos.</t>
+  </si>
+  <si>
+    <t>MASRIYANI</t>
+  </si>
+  <si>
+    <t>FADHLY ANWAR, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>760003</t>
+  </si>
+  <si>
+    <t>SULAWESI BARAT 3</t>
+  </si>
+  <si>
+    <t>Dra. JUMIATY A. MAHMUD</t>
+  </si>
+  <si>
+    <t>RAHMAT</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN</t>
+  </si>
+  <si>
+    <t>H. HUSNINNAWIR, S.Pd.I., M.Si.</t>
+  </si>
+  <si>
+    <t>A. MATTOTORANG, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RESKY ANANDA</t>
+  </si>
+  <si>
+    <t>AHMAD ZAKI</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>NAMIRA</t>
+  </si>
+  <si>
+    <t>ANDI MOCHAMMAD RIYANDI</t>
+  </si>
+  <si>
+    <t>NADRAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD, K</t>
+  </si>
+  <si>
+    <t>HAERUDDIN</t>
+  </si>
+  <si>
+    <t>ARMIN, H</t>
+  </si>
+  <si>
+    <t>JUNAEDI HAFID</t>
+  </si>
+  <si>
+    <t>M. IRBAD KAIMUDDIN, S.Pi.</t>
+  </si>
+  <si>
+    <t>Hj. NURNAZILA HK</t>
+  </si>
+  <si>
+    <t>ATMAWALI RAHMAN</t>
+  </si>
+  <si>
+    <t>LAILA NUR</t>
+  </si>
+  <si>
+    <t>AHMAD, S.Pd.I</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>USMAN SUHURIAH, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>H. HAMID, Bc.Ku</t>
+  </si>
+  <si>
+    <t>MURYANI</t>
+  </si>
+  <si>
+    <t>H. TASWIN</t>
+  </si>
+  <si>
+    <t>Ir. H. TANAWALI, M.A.P.</t>
+  </si>
+  <si>
+    <t>NURAINA</t>
+  </si>
+  <si>
+    <t>MUHTAR, S.I.P.</t>
+  </si>
+  <si>
+    <t>H. ABDUL RAHIM, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>YAHYA</t>
+  </si>
+  <si>
+    <t>Dra. Hj. ASMA LOMPI</t>
+  </si>
+  <si>
+    <t>ABBAS WAHID, A.Md.</t>
+  </si>
+  <si>
+    <t>RUDI</t>
+  </si>
+  <si>
+    <t>MUSYARRAFAH HASSANI</t>
+  </si>
+  <si>
+    <t>ACO HADRIANTO, S.P.</t>
+  </si>
+  <si>
+    <t>Najamiah</t>
+  </si>
+  <si>
+    <t>AGUSSALIM</t>
+  </si>
+  <si>
+    <t>ABD RAHMAN YAHYA</t>
+  </si>
+  <si>
+    <t>MUSPIRA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AL FAATIH</t>
+  </si>
+  <si>
+    <t>WAHYUDDIN</t>
+  </si>
+  <si>
+    <t>MUH EKA PRACHANDRA</t>
+  </si>
+  <si>
+    <t>Syafruddin, M.P.</t>
+  </si>
+  <si>
+    <t>SUBAER LOPA, S.Pd.I</t>
+  </si>
+  <si>
+    <t>Andi Nurul Mutma Darma</t>
+  </si>
+  <si>
+    <t>Abdul rahman</t>
+  </si>
+  <si>
+    <t>HARMIN MUS</t>
+  </si>
+  <si>
+    <t>ARIFIN. A, S.Sos.</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>ADAM NASARUDDIN</t>
+  </si>
+  <si>
+    <t>DANRAWATI</t>
+  </si>
+  <si>
+    <t>IMRAN A. MADJID</t>
+  </si>
+  <si>
+    <t>NURALIAH, S.P.</t>
+  </si>
+  <si>
+    <t>ABDUL MUIS, S.H.</t>
+  </si>
+  <si>
+    <t>H. FADHILIY</t>
+  </si>
+  <si>
+    <t>ZHURAYA P RYWANDA</t>
+  </si>
+  <si>
+    <t>HASANUDDIN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAID</t>
+  </si>
+  <si>
+    <t>NURUL HIDAYAH R.</t>
+  </si>
+  <si>
+    <t>Drs. SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>M. AFIAT HARIPAI</t>
+  </si>
+  <si>
+    <t>ABD. MALIK</t>
+  </si>
+  <si>
+    <t>SULIS SETIYOWATI</t>
+  </si>
+  <si>
+    <t>HERMIAWATI</t>
+  </si>
+  <si>
+    <t>SOFYAN MET ARNAS</t>
+  </si>
+  <si>
+    <t>SYAMSUL SAMAD, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI SURIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. HAFIDZ AL-ASSAD J.H. SULUR</t>
+  </si>
+  <si>
+    <t>NURDIN</t>
+  </si>
+  <si>
+    <t>SY. MUHAIMIN</t>
+  </si>
+  <si>
+    <t>MENTARI</t>
+  </si>
+  <si>
+    <t>ANDI SALEHUDDIN P</t>
+  </si>
+  <si>
+    <t>PURNAMA DEWI</t>
+  </si>
+  <si>
+    <t>ISMAIL</t>
+  </si>
+  <si>
+    <t>ANDI MUH. FACHRIZAL</t>
+  </si>
+  <si>
+    <t>DERWANTO</t>
+  </si>
+  <si>
+    <t>KIRAMAN</t>
+  </si>
+  <si>
+    <t>NURMIATI</t>
+  </si>
+  <si>
+    <t>MARIA ULFA, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. ISMAIL, M.Si.</t>
+  </si>
+  <si>
+    <t>WAJIDI</t>
+  </si>
+  <si>
     <t>760004</t>
   </si>
   <si>
     <t>SULAWESI BARAT 4</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>MAJENE</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>M. DALIF ARSYAD</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>HUSNAENI HARUNA K.</t>
   </si>
   <si>
     <t>SELASTRI</t>
   </si>
   <si>
     <t>SITI MASYITA</t>
   </si>
   <si>
     <t>H. ANTHONI</t>
   </si>
   <si>
     <t>ANDI DENISA</t>
   </si>
   <si>
     <t>H. S. TAMSIL AL QADRI, S.Sos., M.Pd.</t>
   </si>
   <si>
     <t>MEGAWATI, S.IP., M.A.P.</t>
   </si>
   <si>
     <t>BAHARI</t>
   </si>
   <si>
     <t>drg. Hj. NURWAN KATTA, MARS.</t>
@@ -503,53 +1283,50 @@
   <si>
     <t>H. ANDI DODY HERMAWAN, S.E.</t>
   </si>
   <si>
     <t>AHMAD IKSAN SYARIF</t>
   </si>
   <si>
     <t>Hj. RAHMANIA</t>
   </si>
   <si>
     <t>MUHAMMAD SALIL, S.E., M.Si.</t>
   </si>
   <si>
     <t>MARLAN SOFYAN MAALUAS, S.Pd.K</t>
   </si>
   <si>
     <t>ARMIATI</t>
   </si>
   <si>
     <t>GUNAWAN HG</t>
   </si>
   <si>
     <t>RANTI MUSTIKASARI</t>
   </si>
   <si>
-    <t>MIRNAWATI</t>
-[...1 lines deleted...]
-  <si>
     <t>H. ARIF DAENG MATTEMMU, S.E., M.Kes.</t>
   </si>
   <si>
     <t>MUNANDAR WIJAYA, S.IP., M.A.P.</t>
   </si>
   <si>
     <t>WIRNAYANTI</t>
   </si>
   <si>
     <t>ALDEVIYANDI</t>
   </si>
   <si>
     <t>AWALUDDIN HERKULES</t>
   </si>
   <si>
     <t>HUSNAH</t>
   </si>
   <si>
     <t>ABD. MALIK. B.</t>
   </si>
   <si>
     <t>Dr. HJ. SITTI SURAIDAH S., M.Si.</t>
   </si>
   <si>
     <t>FIRMAN ARGO WASKITO</t>
@@ -933,827 +1710,50 @@
     <t>SABARUDDIN</t>
   </si>
   <si>
     <t>H. AMBO INTANG</t>
   </si>
   <si>
     <t>ABD RAHMAN, S.E.</t>
   </si>
   <si>
     <t>KAMARIA</t>
   </si>
   <si>
     <t>MUH AMIN ADAM</t>
   </si>
   <si>
     <t>RIANA ANGGA AP</t>
   </si>
   <si>
     <t>ZAKARIA SA'PANG</t>
   </si>
   <si>
     <t>M. NURHAN,  S.Hut.</t>
   </si>
   <si>
     <t>DHARMAWANSYAH, S.Sos.</t>
-  </si>
-[...775 lines deleted...]
-    <t>WAJIDI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2095,6407 +2095,5427 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>299</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>351</v>
       </c>
       <c r="D2" t="s">
-        <v>301</v>
+        <v>352</v>
       </c>
       <c r="E2" t="s">
-        <v>302</v>
+        <v>353</v>
       </c>
       <c r="F2" t="s">
-        <v>303</v>
+        <v>354</v>
       </c>
       <c r="G2">
-        <v>8354</v>
+        <v>1762</v>
       </c>
       <c r="H2">
-        <v>7751</v>
+        <v>13974</v>
       </c>
       <c r="I2">
-        <v>16296</v>
+        <v>10279</v>
       </c>
       <c r="J2">
-        <v>12121</v>
+        <v>33078</v>
       </c>
       <c r="K2">
-        <v>9238</v>
+        <v>11855</v>
       </c>
       <c r="L2">
-        <v>327</v>
+        <v>132</v>
       </c>
       <c r="M2">
-        <v>118</v>
+        <v>4064</v>
       </c>
       <c r="N2">
-        <v>345</v>
+        <v>1103</v>
       </c>
       <c r="O2">
-        <v>662</v>
+        <v>8236</v>
       </c>
       <c r="P2">
-        <v>11044</v>
+        <v>17448</v>
       </c>
       <c r="Q2">
-        <v>13857</v>
+        <v>53438</v>
       </c>
       <c r="R2">
-        <v>5721</v>
+        <v>1689</v>
       </c>
       <c r="S2">
-        <v>5042</v>
+        <v>162</v>
       </c>
       <c r="T2">
-        <v>1542</v>
-[...5 lines deleted...]
-        <v>97117</v>
+        <v>157220</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3">
-        <v>8354</v>
+        <v>1762</v>
       </c>
       <c r="H3">
-        <v>7751</v>
+        <v>13974</v>
       </c>
       <c r="I3">
-        <v>16296</v>
+        <v>10279</v>
       </c>
       <c r="J3">
-        <v>12121</v>
+        <v>33078</v>
       </c>
       <c r="K3">
-        <v>9238</v>
+        <v>11855</v>
       </c>
       <c r="L3">
-        <v>327</v>
+        <v>132</v>
       </c>
       <c r="M3">
-        <v>118</v>
+        <v>4064</v>
       </c>
       <c r="N3">
-        <v>345</v>
+        <v>1103</v>
       </c>
       <c r="O3">
-        <v>662</v>
+        <v>8236</v>
       </c>
       <c r="P3">
-        <v>11044</v>
+        <v>17448</v>
       </c>
       <c r="Q3">
-        <v>13857</v>
+        <v>53438</v>
       </c>
       <c r="R3">
-        <v>5721</v>
+        <v>1689</v>
       </c>
       <c r="S3">
-        <v>5042</v>
+        <v>162</v>
       </c>
       <c r="T3">
-        <v>1542</v>
-[...5 lines deleted...]
-        <v>97117</v>
+        <v>157220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>1762</v>
+      </c>
+      <c r="E2">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>407</v>
+      </c>
+      <c r="E3">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>956</v>
+      </c>
+      <c r="E4">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>356</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>63</v>
+      </c>
+      <c r="E5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>357</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>28</v>
+      </c>
+      <c r="E6">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>126</v>
+      </c>
+      <c r="E7">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>359</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>52</v>
+      </c>
+      <c r="E8">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>360</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>27</v>
+      </c>
+      <c r="E9">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>361</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>48</v>
+      </c>
+      <c r="E10">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>362</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>17</v>
+      </c>
+      <c r="E11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>363</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>38</v>
+      </c>
+      <c r="E12">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14">
+        <v>13974</v>
+      </c>
+      <c r="E14">
+        <v>13974</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15">
+        <v>669</v>
+      </c>
+      <c r="E15">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>364</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>3515</v>
+      </c>
+      <c r="E16">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>365</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>993</v>
+      </c>
+      <c r="E17">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>366</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>330</v>
+      </c>
+      <c r="E18">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>367</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>542</v>
+      </c>
+      <c r="E19">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>368</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>2711</v>
+      </c>
+      <c r="E20">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>369</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>51</v>
+      </c>
+      <c r="E21">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>370</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>62</v>
+      </c>
+      <c r="E22">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>371</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>2415</v>
+      </c>
+      <c r="E23">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>372</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>2686</v>
+      </c>
+      <c r="E24">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26">
+        <v>10279</v>
+      </c>
+      <c r="E26">
+        <v>10279</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27">
+        <v>536</v>
+      </c>
+      <c r="E27">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>373</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>2316</v>
+      </c>
+      <c r="E28">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>374</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>6451</v>
+      </c>
+      <c r="E29">
+        <v>6451</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>375</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>229</v>
+      </c>
+      <c r="E30">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>376</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>350</v>
+      </c>
+      <c r="E31">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>377</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>122</v>
+      </c>
+      <c r="E32">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>378</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>36</v>
+      </c>
+      <c r="E33">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>379</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>139</v>
+      </c>
+      <c r="E34">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>380</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>43</v>
+      </c>
+      <c r="E35">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>381</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>57</v>
+      </c>
+      <c r="E36">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38">
+        <v>33078</v>
+      </c>
+      <c r="E38">
+        <v>33078</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39">
+        <v>895</v>
+      </c>
+      <c r="E39">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>382</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>5075</v>
+      </c>
+      <c r="E40">
+        <v>5075</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>383</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>5053</v>
+      </c>
+      <c r="E41">
+        <v>5053</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>384</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>303</v>
+      </c>
+      <c r="E42">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>385</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>8968</v>
+      </c>
+      <c r="E43">
+        <v>8968</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>386</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>521</v>
+      </c>
+      <c r="E44">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>387</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>91</v>
+      </c>
+      <c r="E45">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>388</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>3872</v>
+      </c>
+      <c r="E46">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>389</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>39</v>
+      </c>
+      <c r="E47">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>390</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>8261</v>
+      </c>
+      <c r="E48">
+        <v>8261</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50">
+        <v>11855</v>
+      </c>
+      <c r="E50">
+        <v>11855</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>631</v>
+      </c>
+      <c r="E51">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>391</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>9507</v>
+      </c>
+      <c r="E52">
+        <v>9507</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>392</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>1526</v>
+      </c>
+      <c r="E53">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>393</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>138</v>
+      </c>
+      <c r="E54">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>394</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>53</v>
+      </c>
+      <c r="E55">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57">
+        <v>132</v>
+      </c>
+      <c r="E57">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>55</v>
+      </c>
+      <c r="E58">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>395</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>77</v>
+      </c>
+      <c r="E59">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61">
+        <v>4064</v>
+      </c>
+      <c r="E61">
+        <v>4064</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B62" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>275</v>
+      </c>
+      <c r="E62">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>396</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>3511</v>
+      </c>
+      <c r="E63">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>397</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>82</v>
+      </c>
+      <c r="E64">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>398</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>71</v>
+      </c>
+      <c r="E65">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>399</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>20</v>
+      </c>
+      <c r="E66">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>400</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>68</v>
+      </c>
+      <c r="E67">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>401</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>37</v>
+      </c>
+      <c r="E68">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70">
+        <v>1103</v>
+      </c>
+      <c r="E70">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B71" t="s">
+        <v>27</v>
+      </c>
+      <c r="C71" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71">
+        <v>338</v>
+      </c>
+      <c r="E71">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>402</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>533</v>
+      </c>
+      <c r="E72">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>403</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>109</v>
+      </c>
+      <c r="E73">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>404</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>41</v>
+      </c>
+      <c r="E74">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>405</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>58</v>
+      </c>
+      <c r="E75">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>406</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>24</v>
+      </c>
+      <c r="E76">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78">
+        <v>8236</v>
+      </c>
+      <c r="E78">
+        <v>8236</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B79" t="s">
+        <v>27</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>641</v>
+      </c>
+      <c r="E79">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>407</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>104</v>
+      </c>
+      <c r="E80">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>408</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>4002</v>
+      </c>
+      <c r="E81">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>409</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>95</v>
+      </c>
+      <c r="E82">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>410</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>336</v>
+      </c>
+      <c r="E83">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>411</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>58</v>
+      </c>
+      <c r="E84">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>412</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>51</v>
+      </c>
+      <c r="E85">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>413</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>2867</v>
+      </c>
+      <c r="E86">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>414</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>60</v>
+      </c>
+      <c r="E87">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>164</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>22</v>
+      </c>
+      <c r="E88">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>12</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" t="s">
+        <v>32</v>
+      </c>
+      <c r="D90">
+        <v>17448</v>
+      </c>
+      <c r="E90">
+        <v>17448</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>27</v>
+      </c>
+      <c r="B91" t="s">
+        <v>27</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91">
+        <v>461</v>
+      </c>
+      <c r="E91">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>415</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>7909</v>
+      </c>
+      <c r="E92">
+        <v>7909</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>416</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>8104</v>
+      </c>
+      <c r="E93">
+        <v>8104</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>417</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>111</v>
+      </c>
+      <c r="E94">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>418</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>35</v>
+      </c>
+      <c r="E95">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>419</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>65</v>
+      </c>
+      <c r="E96">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>420</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>43</v>
+      </c>
+      <c r="E97">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>421</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>720</v>
+      </c>
+      <c r="E98">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" t="s">
+        <v>32</v>
+      </c>
+      <c r="D100">
+        <v>53438</v>
+      </c>
+      <c r="E100">
+        <v>53438</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B101" t="s">
+        <v>27</v>
+      </c>
+      <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101">
+        <v>1397</v>
+      </c>
+      <c r="E101">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>422</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>19292</v>
+      </c>
+      <c r="E102">
+        <v>19292</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>423</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>9346</v>
+      </c>
+      <c r="E103">
+        <v>9346</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>424</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>13342</v>
+      </c>
+      <c r="E104">
+        <v>13342</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>425</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>2189</v>
+      </c>
+      <c r="E105">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>426</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>248</v>
+      </c>
+      <c r="E106">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>427</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>1376</v>
+      </c>
+      <c r="E107">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>428</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>1968</v>
+      </c>
+      <c r="E108">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>8</v>
+      </c>
+      <c r="B109" t="s">
+        <v>429</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>3434</v>
+      </c>
+      <c r="E109">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>9</v>
+      </c>
+      <c r="B110" t="s">
+        <v>430</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>846</v>
+      </c>
+      <c r="E110">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112">
+        <v>1689</v>
+      </c>
+      <c r="E112">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>27</v>
+      </c>
+      <c r="B113" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113">
+        <v>66</v>
+      </c>
+      <c r="E113">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>431</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>1333</v>
+      </c>
+      <c r="E114">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>432</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>54</v>
+      </c>
+      <c r="E115">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>433</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>37</v>
+      </c>
+      <c r="E116">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>434</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>12</v>
+      </c>
+      <c r="E117">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>435</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>41</v>
+      </c>
+      <c r="E118">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>436</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>8</v>
+      </c>
+      <c r="E119">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>437</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>99</v>
+      </c>
+      <c r="E120">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>8</v>
+      </c>
+      <c r="B121" t="s">
+        <v>438</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>39</v>
+      </c>
+      <c r="E121">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>17</v>
+      </c>
+      <c r="B123" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" t="s">
+        <v>32</v>
+      </c>
+      <c r="D123">
+        <v>162</v>
+      </c>
+      <c r="E123">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>27</v>
+      </c>
+      <c r="B124" t="s">
+        <v>27</v>
+      </c>
+      <c r="C124" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124">
+        <v>50</v>
+      </c>
+      <c r="E124">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>439</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>40</v>
+      </c>
+      <c r="E125">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>440</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>43</v>
+      </c>
+      <c r="E126">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>441</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>29</v>
+      </c>
+      <c r="E127">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F2" t="s">
+        <v>445</v>
+      </c>
+      <c r="G2">
+        <v>3456</v>
+      </c>
+      <c r="H2">
+        <v>5158</v>
+      </c>
+      <c r="I2">
+        <v>1257</v>
+      </c>
+      <c r="J2">
+        <v>36482</v>
+      </c>
+      <c r="K2">
+        <v>5583</v>
+      </c>
+      <c r="L2">
+        <v>162</v>
+      </c>
+      <c r="M2">
+        <v>618</v>
+      </c>
+      <c r="N2">
+        <v>213</v>
+      </c>
+      <c r="O2">
+        <v>372</v>
+      </c>
+      <c r="P2">
+        <v>13294</v>
+      </c>
+      <c r="Q2">
+        <v>148</v>
+      </c>
+      <c r="R2">
+        <v>444</v>
+      </c>
+      <c r="S2">
+        <v>11992</v>
+      </c>
+      <c r="T2">
+        <v>79179</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>3456</v>
+      </c>
+      <c r="H3">
+        <v>5158</v>
+      </c>
+      <c r="I3">
+        <v>1257</v>
+      </c>
+      <c r="J3">
+        <v>36482</v>
+      </c>
+      <c r="K3">
+        <v>5583</v>
+      </c>
+      <c r="L3">
+        <v>162</v>
+      </c>
+      <c r="M3">
+        <v>618</v>
+      </c>
+      <c r="N3">
+        <v>213</v>
+      </c>
+      <c r="O3">
+        <v>372</v>
+      </c>
+      <c r="P3">
+        <v>13294</v>
+      </c>
+      <c r="Q3">
+        <v>148</v>
+      </c>
+      <c r="R3">
+        <v>444</v>
+      </c>
+      <c r="S3">
+        <v>11992</v>
+      </c>
+      <c r="T3">
+        <v>79179</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>3456</v>
+      </c>
+      <c r="E2">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>436</v>
+      </c>
+      <c r="E3">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>446</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>2516</v>
+      </c>
+      <c r="E4">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>200</v>
+      </c>
+      <c r="E5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>448</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>104</v>
+      </c>
+      <c r="E6">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>200</v>
+      </c>
+      <c r="E7">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9">
+        <v>5158</v>
+      </c>
+      <c r="E9">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>503</v>
+      </c>
+      <c r="E10">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>450</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>3256</v>
+      </c>
+      <c r="E11">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>451</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>876</v>
+      </c>
+      <c r="E12">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>452</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>77</v>
+      </c>
+      <c r="E13">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>446</v>
+      </c>
+      <c r="E14">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16">
+        <v>1257</v>
+      </c>
+      <c r="E16">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>372</v>
+      </c>
+      <c r="E17">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>454</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>376</v>
+      </c>
+      <c r="E18">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>455</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>169</v>
+      </c>
+      <c r="E19">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>456</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>153</v>
+      </c>
+      <c r="E20">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>457</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>187</v>
+      </c>
+      <c r="E21">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23">
+        <v>36482</v>
+      </c>
+      <c r="E23">
+        <v>36482</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>1430</v>
+      </c>
+      <c r="E24">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>458</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>6394</v>
+      </c>
+      <c r="E25">
+        <v>6394</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>459</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>8346</v>
+      </c>
+      <c r="E26">
+        <v>8346</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>460</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>2430</v>
+      </c>
+      <c r="E27">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>461</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>17882</v>
+      </c>
+      <c r="E28">
+        <v>17882</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30">
+        <v>5583</v>
+      </c>
+      <c r="E30">
+        <v>5583</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31">
+        <v>348</v>
+      </c>
+      <c r="E31">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>462</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>2736</v>
+      </c>
+      <c r="E32">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>463</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>423</v>
+      </c>
+      <c r="E33">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>464</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>1534</v>
+      </c>
+      <c r="E34">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>465</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>542</v>
+      </c>
+      <c r="E35">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37">
+        <v>162</v>
+      </c>
+      <c r="E37">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38">
+        <v>70</v>
+      </c>
+      <c r="E38">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>466</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>92</v>
+      </c>
+      <c r="E39">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41">
+        <v>618</v>
+      </c>
+      <c r="E41">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>180</v>
+      </c>
+      <c r="E42">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>467</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>313</v>
+      </c>
+      <c r="E43">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>125</v>
+      </c>
+      <c r="E44">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>10</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46">
+        <v>213</v>
+      </c>
+      <c r="E46">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47">
+        <v>65</v>
+      </c>
+      <c r="E47">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>469</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>148</v>
+      </c>
+      <c r="E48">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>12</v>
+      </c>
+      <c r="B50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50">
+        <v>372</v>
+      </c>
+      <c r="E50">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>176</v>
+      </c>
+      <c r="E51">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>470</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>196</v>
+      </c>
+      <c r="E52">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54">
+        <v>13294</v>
+      </c>
+      <c r="E54">
+        <v>13294</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B55" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>545</v>
+      </c>
+      <c r="E55">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>471</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>9086</v>
+      </c>
+      <c r="E56">
+        <v>9086</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>472</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>3373</v>
+      </c>
+      <c r="E57">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>473</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>100</v>
+      </c>
+      <c r="E58">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>474</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>190</v>
+      </c>
+      <c r="E59">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>15</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61">
+        <v>148</v>
+      </c>
+      <c r="E61">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B62" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>66</v>
+      </c>
+      <c r="E62">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>475</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>51</v>
+      </c>
+      <c r="E63">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>476</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>31</v>
+      </c>
+      <c r="E64">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>16</v>
+      </c>
+      <c r="B66" t="s">
+        <v>19</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66">
+        <v>444</v>
+      </c>
+      <c r="E66">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>79</v>
+      </c>
+      <c r="E67">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>477</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>190</v>
+      </c>
+      <c r="E68">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>478</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>48</v>
+      </c>
+      <c r="E69">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>479</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>127</v>
+      </c>
+      <c r="E70">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>17</v>
+      </c>
+      <c r="B72" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72">
+        <v>11992</v>
+      </c>
+      <c r="E72">
+        <v>11992</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>275</v>
+      </c>
+      <c r="E73">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>480</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>3214</v>
+      </c>
+      <c r="E74">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>481</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>4384</v>
+      </c>
+      <c r="E75">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>482</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>281</v>
+      </c>
+      <c r="E76">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>483</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>3838</v>
+      </c>
+      <c r="E77">
+        <v>3838</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>486</v>
+      </c>
+      <c r="D2" t="s">
+        <v>487</v>
+      </c>
+      <c r="E2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F2" t="s">
+        <v>489</v>
+      </c>
+      <c r="G2">
+        <v>7115</v>
+      </c>
+      <c r="H2">
+        <v>10677</v>
+      </c>
+      <c r="I2">
+        <v>9937</v>
+      </c>
+      <c r="J2">
+        <v>13282</v>
+      </c>
+      <c r="K2">
+        <v>12466</v>
+      </c>
+      <c r="L2">
+        <v>207</v>
+      </c>
+      <c r="M2">
+        <v>470</v>
+      </c>
+      <c r="N2">
+        <v>809</v>
+      </c>
+      <c r="O2">
+        <v>8619</v>
+      </c>
+      <c r="P2">
+        <v>327</v>
+      </c>
+      <c r="Q2">
+        <v>6489</v>
+      </c>
+      <c r="R2">
+        <v>14349</v>
+      </c>
+      <c r="S2">
+        <v>7860</v>
+      </c>
+      <c r="T2">
+        <v>222</v>
+      </c>
+      <c r="U2">
+        <v>85</v>
+      </c>
+      <c r="V2">
+        <v>92914</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>7115</v>
+      </c>
+      <c r="H3">
+        <v>10677</v>
+      </c>
+      <c r="I3">
+        <v>9937</v>
+      </c>
+      <c r="J3">
+        <v>13282</v>
+      </c>
+      <c r="K3">
+        <v>12466</v>
+      </c>
+      <c r="L3">
+        <v>207</v>
+      </c>
+      <c r="M3">
+        <v>470</v>
+      </c>
+      <c r="N3">
+        <v>809</v>
+      </c>
+      <c r="O3">
+        <v>8619</v>
+      </c>
+      <c r="P3">
+        <v>327</v>
+      </c>
+      <c r="Q3">
+        <v>6489</v>
+      </c>
+      <c r="R3">
+        <v>14349</v>
+      </c>
+      <c r="S3">
+        <v>7860</v>
+      </c>
+      <c r="T3">
+        <v>222</v>
+      </c>
+      <c r="U3">
+        <v>85</v>
+      </c>
+      <c r="V3">
+        <v>92914</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>303</v>
+        <v>489</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>8354</v>
+        <v>7115</v>
       </c>
       <c r="E2">
-        <v>8354</v>
+        <v>7115</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>271</v>
+        <v>546</v>
       </c>
       <c r="E3">
-        <v>271</v>
+        <v>546</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>304</v>
+        <v>490</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>6661</v>
+        <v>3975</v>
       </c>
       <c r="E4">
-        <v>6661</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>305</v>
+        <v>491</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>834</v>
+        <v>1595</v>
       </c>
       <c r="E5">
-        <v>834</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>306</v>
+        <v>492</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="E6">
-        <v>25</v>
+        <v>110</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>307</v>
+        <v>493</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>32</v>
+        <v>509</v>
       </c>
       <c r="E7">
-        <v>32</v>
+        <v>509</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>308</v>
+        <v>494</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="E8">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>309</v>
+        <v>495</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>521</v>
+        <v>317</v>
       </c>
       <c r="E9">
-        <v>521</v>
+        <v>317</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11">
-        <v>7751</v>
+        <v>10677</v>
       </c>
       <c r="E11">
-        <v>7751</v>
+        <v>10677</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12">
-        <v>202</v>
+        <v>889</v>
       </c>
       <c r="E12">
-        <v>202</v>
+        <v>889</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>310</v>
+        <v>496</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>5591</v>
+        <v>3197</v>
       </c>
       <c r="E13">
-        <v>5591</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>311</v>
+        <v>497</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>586</v>
+        <v>4270</v>
       </c>
       <c r="E14">
-        <v>586</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>312</v>
+        <v>498</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>141</v>
+        <v>329</v>
       </c>
       <c r="E15">
-        <v>141</v>
+        <v>329</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>313</v>
+        <v>499</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>309</v>
+        <v>1329</v>
       </c>
       <c r="E16">
-        <v>309</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>314</v>
+        <v>500</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="E17">
-        <v>34</v>
+        <v>147</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>315</v>
+        <v>501</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>888</v>
+        <v>516</v>
       </c>
       <c r="E18">
-        <v>888</v>
+        <v>516</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D20">
-        <v>16296</v>
+        <v>9937</v>
       </c>
       <c r="E20">
-        <v>16296</v>
+        <v>9937</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D21">
-        <v>329</v>
+        <v>810</v>
       </c>
       <c r="E21">
-        <v>329</v>
+        <v>810</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>316</v>
+        <v>502</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>6534</v>
+        <v>2647</v>
       </c>
       <c r="E22">
-        <v>6534</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>317</v>
+        <v>503</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>206</v>
+        <v>3221</v>
       </c>
       <c r="E23">
-        <v>206</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>318</v>
+        <v>504</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>6416</v>
+        <v>1562</v>
       </c>
       <c r="E24">
-        <v>6416</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>319</v>
+        <v>505</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="E25">
-        <v>184</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>320</v>
+        <v>506</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>2584</v>
+        <v>130</v>
       </c>
       <c r="E26">
-        <v>2584</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>321</v>
+        <v>507</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>43</v>
+        <v>251</v>
       </c>
       <c r="E27">
-        <v>43</v>
+        <v>251</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D29">
-        <v>12121</v>
+        <v>13282</v>
       </c>
       <c r="E29">
-        <v>12121</v>
+        <v>13282</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D30">
-        <v>254</v>
+        <v>792</v>
       </c>
       <c r="E30">
-        <v>254</v>
+        <v>792</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>322</v>
+        <v>508</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D31">
-        <v>10016</v>
+        <v>3460</v>
       </c>
       <c r="E31">
-        <v>10016</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>323</v>
+        <v>509</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>884</v>
+        <v>2985</v>
       </c>
       <c r="E32">
-        <v>884</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>324</v>
+        <v>510</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>119</v>
+        <v>276</v>
       </c>
       <c r="E33">
-        <v>119</v>
+        <v>276</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>325</v>
+        <v>511</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>477</v>
+        <v>5085</v>
       </c>
       <c r="E34">
-        <v>477</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>326</v>
+        <v>512</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>333</v>
+        <v>589</v>
       </c>
       <c r="E35">
-        <v>333</v>
+        <v>589</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>327</v>
+        <v>513</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="E36">
-        <v>38</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D38">
-        <v>9238</v>
+        <v>12466</v>
       </c>
       <c r="E38">
-        <v>9238</v>
+        <v>12466</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D39">
-        <v>146</v>
+        <v>552</v>
       </c>
       <c r="E39">
-        <v>146</v>
+        <v>552</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>328</v>
+        <v>514</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>363</v>
+        <v>5582</v>
       </c>
       <c r="E40">
-        <v>363</v>
+        <v>5582</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>329</v>
+        <v>515</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>6712</v>
+        <v>2778</v>
       </c>
       <c r="E41">
-        <v>6712</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>330</v>
+        <v>516</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="E42">
-        <v>109</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>331</v>
+        <v>517</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>692</v>
       </c>
       <c r="E43">
-        <v>19</v>
+        <v>692</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>332</v>
+        <v>518</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>95</v>
+        <v>2647</v>
       </c>
       <c r="E44">
-        <v>95</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>333</v>
+        <v>519</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>1794</v>
+        <v>127</v>
       </c>
       <c r="E45">
-        <v>1794</v>
+        <v>127</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D47">
-        <v>327</v>
+        <v>207</v>
       </c>
       <c r="E47">
-        <v>327</v>
+        <v>207</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D48">
-        <v>52</v>
+        <v>129</v>
       </c>
       <c r="E48">
-        <v>52</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>334</v>
+        <v>520</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>170</v>
+        <v>78</v>
       </c>
       <c r="E49">
-        <v>170</v>
-[...19 lines deleted...]
-    <row r="51"/>
+        <v>78</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51">
+        <v>470</v>
+      </c>
+      <c r="E51">
+        <v>470</v>
+      </c>
+    </row>
     <row r="52">
-      <c r="A52">
-        <v>7</v>
+      <c r="A52" t="s">
+        <v>27</v>
       </c>
       <c r="B52" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D52">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="E52">
-        <v>118</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>26</v>
+      <c r="A53">
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>26</v>
+        <v>521</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>36</v>
+        <v>295</v>
       </c>
       <c r="E53">
-        <v>36</v>
+        <v>295</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>336</v>
+        <v>522</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="E54">
-        <v>41</v>
-[...18 lines deleted...]
-    </row>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="55"/>
     <row r="56">
       <c r="A56">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>338</v>
+        <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D56">
-        <v>7</v>
+        <v>809</v>
       </c>
       <c r="E56">
-        <v>7</v>
+        <v>809</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57">
-        <v>4</v>
+      <c r="A57" t="s">
+        <v>27</v>
       </c>
       <c r="B57" t="s">
-        <v>339</v>
+        <v>27</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D57">
-        <v>6</v>
+        <v>205</v>
       </c>
       <c r="E57">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="58"/>
+        <v>205</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>523</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>348</v>
+      </c>
+      <c r="E58">
+        <v>348</v>
+      </c>
+    </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>13</v>
+        <v>524</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>345</v>
+        <v>153</v>
       </c>
       <c r="E59">
-        <v>345</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" t="s">
-        <v>26</v>
+      <c r="A60">
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="C60" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D60">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="E60">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>340</v>
+        <v>526</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>162</v>
+        <v>52</v>
       </c>
       <c r="E61">
-        <v>162</v>
-[...18 lines deleted...]
-    </row>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B63" t="s">
-        <v>342</v>
+        <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>8619</v>
       </c>
       <c r="E63">
-        <v>17</v>
+        <v>8619</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64">
-        <v>4</v>
+      <c r="A64" t="s">
+        <v>27</v>
       </c>
       <c r="B64" t="s">
-        <v>343</v>
+        <v>27</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="E64">
-        <v>21</v>
+        <v>173</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>344</v>
+        <v>527</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>2415</v>
       </c>
       <c r="E65">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>528</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>353</v>
+      </c>
+      <c r="E66">
+        <v>353</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>299</v>
+        <v>529</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>662</v>
+        <v>74</v>
       </c>
       <c r="E67">
-        <v>662</v>
+        <v>74</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>26</v>
+      <c r="A68">
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>26</v>
+        <v>530</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>34</v>
+        <v>4607</v>
       </c>
       <c r="E68">
-        <v>34</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>345</v>
+        <v>531</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>456</v>
+        <v>62</v>
       </c>
       <c r="E69">
-        <v>456</v>
+        <v>62</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>346</v>
+        <v>532</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>103</v>
+        <v>935</v>
       </c>
       <c r="E70">
-        <v>103</v>
-[...2109 lines deleted...]
-        <v>99</v>
+        <v>935</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>484</v>
       </c>
       <c r="C72" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D72">
-        <v>21427</v>
+        <v>327</v>
       </c>
       <c r="E72">
-        <v>21427</v>
+        <v>327</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B73" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C73" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D73">
-        <v>793</v>
+        <v>37</v>
       </c>
       <c r="E73">
-        <v>793</v>
+        <v>37</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>434</v>
+        <v>533</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>2762</v>
+        <v>157</v>
       </c>
       <c r="E74">
-        <v>2762</v>
+        <v>157</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>435</v>
+        <v>534</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D75">
-        <v>1946</v>
+        <v>38</v>
       </c>
       <c r="E75">
-        <v>1946</v>
+        <v>38</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>436</v>
+        <v>535</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D76">
-        <v>5012</v>
+        <v>56</v>
       </c>
       <c r="E76">
-        <v>5012</v>
+        <v>56</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>437</v>
+        <v>536</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="E77">
-        <v>71</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>438</v>
+        <v>537</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D78">
-        <v>5359</v>
+        <v>16</v>
       </c>
       <c r="E78">
-        <v>5359</v>
-[...18 lines deleted...]
-    </row>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B80" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D80">
-        <v>54</v>
+        <v>6489</v>
       </c>
       <c r="E80">
-        <v>54</v>
+        <v>6489</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>8</v>
+      <c r="A81" t="s">
+        <v>27</v>
       </c>
       <c r="B81" t="s">
-        <v>441</v>
+        <v>27</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D81">
-        <v>5395</v>
+        <v>233</v>
       </c>
       <c r="E81">
-        <v>5395</v>
-[...2 lines deleted...]
-    <row r="82"/>
+        <v>233</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>538</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>3686</v>
+      </c>
+      <c r="E82">
+        <v>3686</v>
+      </c>
+    </row>
     <row r="83">
       <c r="A83">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>5738</v>
+        <v>1122</v>
       </c>
       <c r="E83">
-        <v>5738</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="s">
-        <v>26</v>
+      <c r="A84">
+        <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>26</v>
+        <v>540</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="E84">
-        <v>137</v>
+        <v>64</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>442</v>
+        <v>541</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>159</v>
+        <v>1240</v>
       </c>
       <c r="E85">
-        <v>159</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>443</v>
+        <v>542</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>117</v>
+        <v>79</v>
       </c>
       <c r="E86">
-        <v>117</v>
+        <v>79</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>444</v>
+        <v>543</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D87">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="E87">
-        <v>47</v>
-[...18 lines deleted...]
-    </row>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="88"/>
     <row r="89">
       <c r="A89">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
-        <v>446</v>
+        <v>17</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D89">
-        <v>48</v>
+        <v>14349</v>
       </c>
       <c r="E89">
-        <v>48</v>
+        <v>14349</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90">
-        <v>6</v>
+      <c r="A90" t="s">
+        <v>27</v>
       </c>
       <c r="B90" t="s">
-        <v>447</v>
+        <v>27</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D90">
-        <v>43</v>
+        <v>351</v>
       </c>
       <c r="E90">
-        <v>43</v>
+        <v>351</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>448</v>
+        <v>544</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>5127</v>
+        <v>3866</v>
       </c>
       <c r="E91">
-        <v>5127</v>
-[...2 lines deleted...]
-    <row r="92"/>
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>545</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>2108</v>
+      </c>
+      <c r="E92">
+        <v>2108</v>
+      </c>
+    </row>
     <row r="93">
       <c r="A93">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>15</v>
+        <v>546</v>
       </c>
       <c r="C93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>18753</v>
+        <v>110</v>
       </c>
       <c r="E93">
-        <v>18753</v>
+        <v>110</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94" t="s">
-        <v>26</v>
+      <c r="A94">
+        <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>702</v>
+        <v>4004</v>
       </c>
       <c r="E94">
-        <v>702</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>449</v>
+        <v>548</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>7935</v>
+        <v>83</v>
       </c>
       <c r="E95">
-        <v>7935</v>
+        <v>83</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>450</v>
+        <v>549</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>9480</v>
+        <v>3827</v>
       </c>
       <c r="E96">
-        <v>9480</v>
-[...18 lines deleted...]
-    </row>
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B98" t="s">
-        <v>452</v>
+        <v>19</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D98">
-        <v>113</v>
+        <v>7860</v>
       </c>
       <c r="E98">
-        <v>113</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>5</v>
+      <c r="A99" t="s">
+        <v>27</v>
       </c>
       <c r="B99" t="s">
-        <v>453</v>
+        <v>27</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D99">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="E99">
-        <v>129</v>
+        <v>152</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>454</v>
+        <v>550</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>295</v>
+        <v>2608</v>
       </c>
       <c r="E100">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>551</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>652</v>
+      </c>
+      <c r="E101">
+        <v>652</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>16</v>
+        <v>552</v>
       </c>
       <c r="C102" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D102">
-        <v>9913</v>
+        <v>117</v>
       </c>
       <c r="E102">
-        <v>9913</v>
+        <v>117</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>26</v>
+      <c r="A103">
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>26</v>
+        <v>553</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>362</v>
+        <v>499</v>
       </c>
       <c r="E103">
-        <v>362</v>
+        <v>499</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>455</v>
+        <v>554</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>5121</v>
+        <v>3041</v>
       </c>
       <c r="E104">
-        <v>5121</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>456</v>
+        <v>555</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>4133</v>
+        <v>791</v>
       </c>
       <c r="E105">
-        <v>4133</v>
-[...18 lines deleted...]
-    </row>
+        <v>791</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B107" t="s">
-        <v>458</v>
+        <v>20</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D107">
-        <v>82</v>
+        <v>222</v>
       </c>
       <c r="E107">
-        <v>82</v>
+        <v>222</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>5</v>
+      <c r="A108" t="s">
+        <v>27</v>
       </c>
       <c r="B108" t="s">
-        <v>459</v>
+        <v>27</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D108">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="E108">
-        <v>35</v>
+        <v>91</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>460</v>
+        <v>556</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>131</v>
       </c>
       <c r="E109">
-        <v>26</v>
-[...1088 lines deleted...]
-      <c r="D38">
         <v>131</v>
-      </c>
-[...1080 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B111" t="s">
-        <v>18</v>
+        <v>485</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D111">
-        <v>6848</v>
+        <v>85</v>
       </c>
       <c r="E111">
-        <v>6848</v>
+        <v>85</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B112" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D112">
-        <v>284</v>
+        <v>34</v>
       </c>
       <c r="E112">
-        <v>284</v>
+        <v>34</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>6139</v>
+        <v>51</v>
       </c>
       <c r="E113">
-        <v>6139</v>
-[...187 lines deleted...]
-        <v>201</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -8529,7098 +7549,8078 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2">
-        <v>13313</v>
+        <v>8354</v>
       </c>
       <c r="H2">
-        <v>14455</v>
+        <v>7751</v>
       </c>
       <c r="I2">
-        <v>8184</v>
+        <v>16296</v>
       </c>
       <c r="J2">
-        <v>12804</v>
+        <v>12121</v>
       </c>
       <c r="K2">
-        <v>2417</v>
+        <v>9238</v>
       </c>
       <c r="L2">
-        <v>187</v>
+        <v>327</v>
       </c>
       <c r="M2">
-        <v>680</v>
+        <v>118</v>
       </c>
       <c r="N2">
-        <v>2951</v>
+        <v>345</v>
       </c>
       <c r="O2">
-        <v>5249</v>
+        <v>662</v>
       </c>
       <c r="P2">
-        <v>15250</v>
+        <v>11044</v>
       </c>
       <c r="Q2">
-        <v>24252</v>
+        <v>13857</v>
       </c>
       <c r="R2">
-        <v>92</v>
+        <v>5721</v>
       </c>
       <c r="S2">
-        <v>267</v>
+        <v>5042</v>
       </c>
       <c r="T2">
-        <v>6679</v>
+        <v>1542</v>
       </c>
       <c r="U2">
-        <v>106780</v>
+        <v>4699</v>
+      </c>
+      <c r="V2">
+        <v>97117</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3">
-        <v>13313</v>
+        <v>8354</v>
       </c>
       <c r="H3">
-        <v>14455</v>
+        <v>7751</v>
       </c>
       <c r="I3">
-        <v>8184</v>
+        <v>16296</v>
       </c>
       <c r="J3">
-        <v>12804</v>
+        <v>12121</v>
       </c>
       <c r="K3">
-        <v>2417</v>
+        <v>9238</v>
       </c>
       <c r="L3">
-        <v>187</v>
+        <v>327</v>
       </c>
       <c r="M3">
-        <v>680</v>
+        <v>118</v>
       </c>
       <c r="N3">
-        <v>2951</v>
+        <v>345</v>
       </c>
       <c r="O3">
-        <v>5249</v>
+        <v>662</v>
       </c>
       <c r="P3">
-        <v>15250</v>
+        <v>11044</v>
       </c>
       <c r="Q3">
-        <v>24252</v>
+        <v>13857</v>
       </c>
       <c r="R3">
-        <v>92</v>
+        <v>5721</v>
       </c>
       <c r="S3">
-        <v>267</v>
+        <v>5042</v>
       </c>
       <c r="T3">
-        <v>6679</v>
+        <v>1542</v>
       </c>
       <c r="U3">
-        <v>106780</v>
+        <v>4699</v>
+      </c>
+      <c r="V3">
+        <v>97117</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...5221 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>7115</v>
+        <v>8354</v>
       </c>
       <c r="E2">
-        <v>7115</v>
+        <v>8354</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>546</v>
+        <v>271</v>
       </c>
       <c r="E3">
-        <v>546</v>
+        <v>271</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>3975</v>
+        <v>6661</v>
       </c>
       <c r="E4">
-        <v>3975</v>
+        <v>6661</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>1595</v>
+        <v>834</v>
       </c>
       <c r="E5">
-        <v>1595</v>
+        <v>834</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>233</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="E6">
-        <v>110</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>234</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>509</v>
+        <v>32</v>
       </c>
       <c r="E7">
-        <v>509</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>235</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="E8">
-        <v>63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>236</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>317</v>
+        <v>521</v>
       </c>
       <c r="E9">
-        <v>317</v>
+        <v>521</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11">
-        <v>10677</v>
+        <v>7751</v>
       </c>
       <c r="E11">
-        <v>10677</v>
+        <v>7751</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12">
-        <v>889</v>
+        <v>202</v>
       </c>
       <c r="E12">
-        <v>889</v>
+        <v>202</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>237</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>3197</v>
+        <v>5591</v>
       </c>
       <c r="E13">
-        <v>3197</v>
+        <v>5591</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>4270</v>
+        <v>586</v>
       </c>
       <c r="E14">
-        <v>4270</v>
+        <v>586</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>239</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>329</v>
+        <v>141</v>
       </c>
       <c r="E15">
-        <v>329</v>
+        <v>141</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>240</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>1329</v>
+        <v>309</v>
       </c>
       <c r="E16">
-        <v>1329</v>
+        <v>309</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>241</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
         <v>34</v>
       </c>
-      <c r="D17">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>147</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>242</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>516</v>
+        <v>888</v>
       </c>
       <c r="E18">
-        <v>516</v>
+        <v>888</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D20">
-        <v>9937</v>
+        <v>16296</v>
       </c>
       <c r="E20">
-        <v>9937</v>
+        <v>16296</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D21">
-        <v>810</v>
+        <v>329</v>
       </c>
       <c r="E21">
-        <v>810</v>
+        <v>329</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>243</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>2647</v>
+        <v>6534</v>
       </c>
       <c r="E22">
-        <v>2647</v>
+        <v>6534</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>244</v>
+        <v>48</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>3221</v>
+        <v>206</v>
       </c>
       <c r="E23">
-        <v>3221</v>
+        <v>206</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>245</v>
+        <v>49</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>1562</v>
+        <v>6416</v>
       </c>
       <c r="E24">
-        <v>1562</v>
+        <v>6416</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>246</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>1316</v>
+        <v>184</v>
       </c>
       <c r="E25">
-        <v>1316</v>
+        <v>184</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>247</v>
+        <v>51</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>130</v>
+        <v>2584</v>
       </c>
       <c r="E26">
-        <v>130</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>248</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>251</v>
+        <v>43</v>
       </c>
       <c r="E27">
-        <v>251</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D29">
-        <v>13282</v>
+        <v>12121</v>
       </c>
       <c r="E29">
-        <v>13282</v>
+        <v>12121</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D30">
-        <v>792</v>
+        <v>254</v>
       </c>
       <c r="E30">
-        <v>792</v>
+        <v>254</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>249</v>
+        <v>53</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D31">
-        <v>3460</v>
+        <v>10016</v>
       </c>
       <c r="E31">
-        <v>3460</v>
+        <v>10016</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>250</v>
+        <v>54</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>2985</v>
+        <v>884</v>
       </c>
       <c r="E32">
-        <v>2985</v>
+        <v>884</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>251</v>
+        <v>55</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>276</v>
+        <v>119</v>
       </c>
       <c r="E33">
-        <v>276</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>252</v>
+        <v>56</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>5085</v>
+        <v>477</v>
       </c>
       <c r="E34">
-        <v>5085</v>
+        <v>477</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>253</v>
+        <v>57</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>589</v>
+        <v>333</v>
       </c>
       <c r="E35">
-        <v>589</v>
+        <v>333</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>254</v>
+        <v>58</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="E36">
-        <v>95</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D38">
-        <v>12466</v>
+        <v>9238</v>
       </c>
       <c r="E38">
-        <v>12466</v>
+        <v>9238</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D39">
-        <v>552</v>
+        <v>146</v>
       </c>
       <c r="E39">
-        <v>552</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>255</v>
+        <v>59</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>5582</v>
+        <v>363</v>
       </c>
       <c r="E40">
-        <v>5582</v>
+        <v>363</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>256</v>
+        <v>60</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>2778</v>
+        <v>6712</v>
       </c>
       <c r="E41">
-        <v>2778</v>
+        <v>6712</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>257</v>
+        <v>61</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="E42">
-        <v>88</v>
+        <v>109</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>692</v>
+        <v>19</v>
       </c>
       <c r="E43">
-        <v>692</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>259</v>
+        <v>63</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>2647</v>
+        <v>95</v>
       </c>
       <c r="E44">
-        <v>2647</v>
+        <v>95</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>260</v>
+        <v>64</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>127</v>
+        <v>1794</v>
       </c>
       <c r="E45">
-        <v>127</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D47">
-        <v>207</v>
+        <v>327</v>
       </c>
       <c r="E47">
-        <v>207</v>
+        <v>327</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D48">
-        <v>129</v>
+        <v>52</v>
       </c>
       <c r="E48">
-        <v>129</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
+        <v>65</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>170</v>
+      </c>
+      <c r="E49">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>105</v>
+      </c>
+      <c r="E50">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52">
+        <v>118</v>
+      </c>
+      <c r="E52">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53">
+        <v>36</v>
+      </c>
+      <c r="E53">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>41</v>
+      </c>
+      <c r="E54">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>28</v>
+      </c>
+      <c r="E55">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>69</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>7</v>
+      </c>
+      <c r="E56">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>70</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>6</v>
+      </c>
+      <c r="E57">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58"/>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59">
+        <v>345</v>
+      </c>
+      <c r="E59">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B60" t="s">
+        <v>27</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60">
+        <v>65</v>
+      </c>
+      <c r="E60">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>71</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>162</v>
+      </c>
+      <c r="E61">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>2</v>
+      </c>
+      <c r="B62" t="s">
+        <v>72</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>60</v>
+      </c>
+      <c r="E62">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>3</v>
+      </c>
+      <c r="B63" t="s">
+        <v>73</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>17</v>
+      </c>
+      <c r="E63">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>74</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>21</v>
+      </c>
+      <c r="E64">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>5</v>
+      </c>
+      <c r="B65" t="s">
+        <v>75</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>20</v>
+      </c>
+      <c r="E65">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67">
+        <v>662</v>
+      </c>
+      <c r="E67">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B68" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68">
+        <v>34</v>
+      </c>
+      <c r="E68">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>76</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>456</v>
+      </c>
+      <c r="E69">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>77</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>103</v>
+      </c>
+      <c r="E70">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>11</v>
+      </c>
+      <c r="E71">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>48</v>
+      </c>
+      <c r="E72">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>10</v>
+      </c>
+      <c r="E73">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75">
+        <v>11044</v>
+      </c>
+      <c r="E75">
+        <v>11044</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>27</v>
+      </c>
+      <c r="B76" t="s">
+        <v>27</v>
+      </c>
+      <c r="C76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76">
+        <v>146</v>
+      </c>
+      <c r="E76">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>3163</v>
+      </c>
+      <c r="E77">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>86</v>
+      </c>
+      <c r="E78">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>90</v>
+      </c>
+      <c r="E79">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>84</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>4688</v>
+      </c>
+      <c r="E80">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>136</v>
+      </c>
+      <c r="E81">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>86</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>2735</v>
+      </c>
+      <c r="E82">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>12</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84">
+        <v>13857</v>
+      </c>
+      <c r="E84">
+        <v>13857</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B85" t="s">
+        <v>27</v>
+      </c>
+      <c r="C85" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85">
+        <v>191</v>
+      </c>
+      <c r="E85">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>6765</v>
+      </c>
+      <c r="E86">
+        <v>6765</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>88</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>6789</v>
+      </c>
+      <c r="E87">
+        <v>6789</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>89</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>55</v>
+      </c>
+      <c r="E88">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>90</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>18</v>
+      </c>
+      <c r="E89">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>91</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>39</v>
+      </c>
+      <c r="E90">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" t="s">
+        <v>32</v>
+      </c>
+      <c r="D92">
+        <v>5721</v>
+      </c>
+      <c r="E92">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>27</v>
+      </c>
+      <c r="B93" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" t="s">
+        <v>33</v>
+      </c>
+      <c r="D93">
+        <v>131</v>
+      </c>
+      <c r="E93">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>5068</v>
+      </c>
+      <c r="E94">
+        <v>5068</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>93</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>65</v>
+      </c>
+      <c r="E95">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>94</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>126</v>
+      </c>
+      <c r="E96">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>95</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>171</v>
+      </c>
+      <c r="E97">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>96</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>14</v>
+      </c>
+      <c r="E98">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>97</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>146</v>
+      </c>
+      <c r="E99">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>15</v>
+      </c>
+      <c r="B101" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" t="s">
+        <v>32</v>
+      </c>
+      <c r="D101">
+        <v>5042</v>
+      </c>
+      <c r="E101">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" t="s">
+        <v>27</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102">
+        <v>130</v>
+      </c>
+      <c r="E102">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>98</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>4486</v>
+      </c>
+      <c r="E103">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>99</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>266</v>
+      </c>
+      <c r="E104">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>100</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>53</v>
+      </c>
+      <c r="E105">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>101</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>62</v>
+      </c>
+      <c r="E106">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>102</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>41</v>
+      </c>
+      <c r="E107">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>103</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>4</v>
+      </c>
+      <c r="E108">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>16</v>
+      </c>
+      <c r="B110" t="s">
+        <v>19</v>
+      </c>
+      <c r="C110" t="s">
+        <v>32</v>
+      </c>
+      <c r="D110">
+        <v>1542</v>
+      </c>
+      <c r="E110">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>27</v>
+      </c>
+      <c r="B111" t="s">
+        <v>27</v>
+      </c>
+      <c r="C111" t="s">
+        <v>33</v>
+      </c>
+      <c r="D111">
+        <v>63</v>
+      </c>
+      <c r="E111">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>104</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>1166</v>
+      </c>
+      <c r="E112">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>105</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>229</v>
+      </c>
+      <c r="E113">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>106</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>9</v>
+      </c>
+      <c r="E114">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>107</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>43</v>
+      </c>
+      <c r="E115">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>108</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>29</v>
+      </c>
+      <c r="E116">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>109</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>3</v>
+      </c>
+      <c r="E117">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>17</v>
+      </c>
+      <c r="B119" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" t="s">
+        <v>32</v>
+      </c>
+      <c r="D119">
+        <v>4699</v>
+      </c>
+      <c r="E119">
+        <v>4699</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>27</v>
+      </c>
+      <c r="B120" t="s">
+        <v>27</v>
+      </c>
+      <c r="C120" t="s">
+        <v>33</v>
+      </c>
+      <c r="D120">
+        <v>160</v>
+      </c>
+      <c r="E120">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>110</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>4234</v>
+      </c>
+      <c r="E121">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>111</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>230</v>
+      </c>
+      <c r="E122">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>112</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>75</v>
+      </c>
+      <c r="E123">
+        <v>75</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G2">
+        <v>8347</v>
+      </c>
+      <c r="H2">
+        <v>16098</v>
+      </c>
+      <c r="I2">
+        <v>16001</v>
+      </c>
+      <c r="J2">
+        <v>28914</v>
+      </c>
+      <c r="K2">
+        <v>16823</v>
+      </c>
+      <c r="L2">
+        <v>223</v>
+      </c>
+      <c r="M2">
+        <v>3555</v>
+      </c>
+      <c r="N2">
+        <v>21427</v>
+      </c>
+      <c r="O2">
+        <v>5738</v>
+      </c>
+      <c r="P2">
+        <v>18753</v>
+      </c>
+      <c r="Q2">
+        <v>9913</v>
+      </c>
+      <c r="R2">
+        <v>241</v>
+      </c>
+      <c r="S2">
+        <v>6831</v>
+      </c>
+      <c r="T2">
+        <v>152864</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>8347</v>
+      </c>
+      <c r="H3">
+        <v>16098</v>
+      </c>
+      <c r="I3">
+        <v>16001</v>
+      </c>
+      <c r="J3">
+        <v>28914</v>
+      </c>
+      <c r="K3">
+        <v>16823</v>
+      </c>
+      <c r="L3">
+        <v>223</v>
+      </c>
+      <c r="M3">
+        <v>3555</v>
+      </c>
+      <c r="N3">
+        <v>21427</v>
+      </c>
+      <c r="O3">
+        <v>5738</v>
+      </c>
+      <c r="P3">
+        <v>18753</v>
+      </c>
+      <c r="Q3">
+        <v>9913</v>
+      </c>
+      <c r="R3">
+        <v>241</v>
+      </c>
+      <c r="S3">
+        <v>6831</v>
+      </c>
+      <c r="T3">
+        <v>152864</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>8347</v>
+      </c>
+      <c r="E2">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>858</v>
+      </c>
+      <c r="E3">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>5209</v>
+      </c>
+      <c r="E4">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>297</v>
+      </c>
+      <c r="E5">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>50</v>
+      </c>
+      <c r="E6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>517</v>
+      </c>
+      <c r="E7">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>136</v>
+      </c>
+      <c r="E8">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>122</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>38</v>
+      </c>
+      <c r="E9">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>570</v>
+      </c>
+      <c r="E10">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>124</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>672</v>
+      </c>
+      <c r="E11">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13">
+        <v>16098</v>
+      </c>
+      <c r="E13">
+        <v>16098</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>1182</v>
+      </c>
+      <c r="E14">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>125</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>4781</v>
+      </c>
+      <c r="E15">
+        <v>4781</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>1909</v>
+      </c>
+      <c r="E16">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>127</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>306</v>
+      </c>
+      <c r="E17">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>128</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>7482</v>
+      </c>
+      <c r="E18">
+        <v>7482</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>129</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>99</v>
+      </c>
+      <c r="E19">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>87</v>
+      </c>
+      <c r="E20">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>131</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>91</v>
+      </c>
+      <c r="E21">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>161</v>
+      </c>
+      <c r="E22">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24">
+        <v>16001</v>
+      </c>
+      <c r="E24">
+        <v>16001</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25">
+        <v>940</v>
+      </c>
+      <c r="E25">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>10631</v>
+      </c>
+      <c r="E26">
+        <v>10631</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>134</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>1400</v>
+      </c>
+      <c r="E27">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>135</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>634</v>
+      </c>
+      <c r="E28">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>360</v>
+      </c>
+      <c r="E29">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>137</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>86</v>
+      </c>
+      <c r="E30">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>76</v>
+      </c>
+      <c r="E31">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>139</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>1816</v>
+      </c>
+      <c r="E32">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>140</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>58</v>
+      </c>
+      <c r="E33">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35">
+        <v>28914</v>
+      </c>
+      <c r="E35">
+        <v>28914</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36">
+        <v>1209</v>
+      </c>
+      <c r="E36">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>4893</v>
+      </c>
+      <c r="E37">
+        <v>4893</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>142</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>3586</v>
+      </c>
+      <c r="E38">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>180</v>
+      </c>
+      <c r="E39">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>7960</v>
+      </c>
+      <c r="E40">
+        <v>7960</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>5993</v>
+      </c>
+      <c r="E41">
+        <v>5993</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>75</v>
+      </c>
+      <c r="E42">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>407</v>
+      </c>
+      <c r="E43">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>4611</v>
+      </c>
+      <c r="E44">
+        <v>4611</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46">
+        <v>16823</v>
+      </c>
+      <c r="E46">
+        <v>16823</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47">
+        <v>826</v>
+      </c>
+      <c r="E47">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>149</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>797</v>
+      </c>
+      <c r="E48">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>150</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>5132</v>
+      </c>
+      <c r="E49">
+        <v>5132</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>4375</v>
+      </c>
+      <c r="E50">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>152</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>190</v>
+      </c>
+      <c r="E51">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>153</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>375</v>
+      </c>
+      <c r="E52">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>111</v>
+      </c>
+      <c r="E53">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>155</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>2085</v>
+      </c>
+      <c r="E54">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>2932</v>
+      </c>
+      <c r="E55">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57">
+        <v>223</v>
+      </c>
+      <c r="E57">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>119</v>
+      </c>
+      <c r="E58">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>157</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>104</v>
+      </c>
+      <c r="E59">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61">
+        <v>3555</v>
+      </c>
+      <c r="E61">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B62" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>387</v>
+      </c>
+      <c r="E62">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>158</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>2288</v>
+      </c>
+      <c r="E63">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>93</v>
+      </c>
+      <c r="E64">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>219</v>
+      </c>
+      <c r="E65">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>161</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>85</v>
+      </c>
+      <c r="E66">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>162</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>71</v>
+      </c>
+      <c r="E67">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>117</v>
+      </c>
+      <c r="E68">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>196</v>
+      </c>
+      <c r="E69">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>165</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>99</v>
+      </c>
+      <c r="E70">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72">
+        <v>21427</v>
+      </c>
+      <c r="E72">
+        <v>21427</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>793</v>
+      </c>
+      <c r="E73">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>166</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>2762</v>
+      </c>
+      <c r="E74">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>1946</v>
+      </c>
+      <c r="E75">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>168</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>5012</v>
+      </c>
+      <c r="E76">
+        <v>5012</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>169</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>71</v>
+      </c>
+      <c r="E77">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>170</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>5359</v>
+      </c>
+      <c r="E78">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>35</v>
+      </c>
+      <c r="E79">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>54</v>
+      </c>
+      <c r="E80">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>5395</v>
+      </c>
+      <c r="E81">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>10</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83">
+        <v>5738</v>
+      </c>
+      <c r="E83">
+        <v>5738</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>27</v>
+      </c>
+      <c r="B84" t="s">
+        <v>27</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>137</v>
+      </c>
+      <c r="E84">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>174</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>159</v>
+      </c>
+      <c r="E85">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>175</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>117</v>
+      </c>
+      <c r="E86">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>47</v>
+      </c>
+      <c r="E87">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>177</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>60</v>
+      </c>
+      <c r="E88">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>178</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>48</v>
+      </c>
+      <c r="E89">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>179</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>43</v>
+      </c>
+      <c r="E90">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>7</v>
+      </c>
+      <c r="B91" t="s">
+        <v>180</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>5127</v>
+      </c>
+      <c r="E91">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>12</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93">
+        <v>18753</v>
+      </c>
+      <c r="E93">
+        <v>18753</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B94" t="s">
+        <v>27</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>702</v>
+      </c>
+      <c r="E94">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>181</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>7935</v>
+      </c>
+      <c r="E95">
+        <v>7935</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>182</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>9480</v>
+      </c>
+      <c r="E96">
+        <v>9480</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>99</v>
+      </c>
+      <c r="E97">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>184</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>113</v>
+      </c>
+      <c r="E98">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>185</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>129</v>
+      </c>
+      <c r="E99">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>186</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>295</v>
+      </c>
+      <c r="E100">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D102">
+        <v>9913</v>
+      </c>
+      <c r="E102">
+        <v>9913</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>27</v>
+      </c>
+      <c r="B103" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" t="s">
+        <v>33</v>
+      </c>
+      <c r="D103">
+        <v>362</v>
+      </c>
+      <c r="E103">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>187</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>5121</v>
+      </c>
+      <c r="E104">
+        <v>5121</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>188</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>4133</v>
+      </c>
+      <c r="E105">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>189</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>47</v>
+      </c>
+      <c r="E106">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>190</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>82</v>
+      </c>
+      <c r="E107">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>191</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>35</v>
+      </c>
+      <c r="E108">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>192</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>26</v>
+      </c>
+      <c r="E109">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>193</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>57</v>
+      </c>
+      <c r="E110">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>194</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>50</v>
+      </c>
+      <c r="E111">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>16</v>
+      </c>
+      <c r="B113" t="s">
+        <v>19</v>
+      </c>
+      <c r="C113" t="s">
+        <v>32</v>
+      </c>
+      <c r="D113">
+        <v>241</v>
+      </c>
+      <c r="E113">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>27</v>
+      </c>
+      <c r="B114" t="s">
+        <v>27</v>
+      </c>
+      <c r="C114" t="s">
+        <v>33</v>
+      </c>
+      <c r="D114">
+        <v>48</v>
+      </c>
+      <c r="E114">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>195</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>69</v>
+      </c>
+      <c r="E115">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>196</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>79</v>
+      </c>
+      <c r="E116">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>197</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>38</v>
+      </c>
+      <c r="E117">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>198</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>7</v>
+      </c>
+      <c r="E118">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>17</v>
+      </c>
+      <c r="B120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120">
+        <v>6831</v>
+      </c>
+      <c r="E120">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>27</v>
+      </c>
+      <c r="B121" t="s">
+        <v>27</v>
+      </c>
+      <c r="C121" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121">
+        <v>253</v>
+      </c>
+      <c r="E121">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>199</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>4219</v>
+      </c>
+      <c r="E122">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>200</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>2008</v>
+      </c>
+      <c r="E123">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>201</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>25</v>
+      </c>
+      <c r="E124">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>202</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>125</v>
+      </c>
+      <c r="E125">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>203</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>19</v>
+      </c>
+      <c r="E126">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>204</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>182</v>
+      </c>
+      <c r="E127">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G2">
+        <v>12448</v>
+      </c>
+      <c r="H2">
+        <v>9921</v>
+      </c>
+      <c r="I2">
+        <v>20317</v>
+      </c>
+      <c r="J2">
+        <v>16518</v>
+      </c>
+      <c r="K2">
+        <v>11627</v>
+      </c>
+      <c r="L2">
+        <v>254</v>
+      </c>
+      <c r="M2">
+        <v>1316</v>
+      </c>
+      <c r="N2">
+        <v>994</v>
+      </c>
+      <c r="O2">
+        <v>1467</v>
+      </c>
+      <c r="P2">
+        <v>13915</v>
+      </c>
+      <c r="Q2">
+        <v>180</v>
+      </c>
+      <c r="R2">
+        <v>14195</v>
+      </c>
+      <c r="S2">
+        <v>6848</v>
+      </c>
+      <c r="T2">
+        <v>4377</v>
+      </c>
+      <c r="U2">
+        <v>114377</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>12448</v>
+      </c>
+      <c r="H3">
+        <v>9921</v>
+      </c>
+      <c r="I3">
+        <v>20317</v>
+      </c>
+      <c r="J3">
+        <v>16518</v>
+      </c>
+      <c r="K3">
+        <v>11627</v>
+      </c>
+      <c r="L3">
+        <v>254</v>
+      </c>
+      <c r="M3">
+        <v>1316</v>
+      </c>
+      <c r="N3">
+        <v>994</v>
+      </c>
+      <c r="O3">
+        <v>1467</v>
+      </c>
+      <c r="P3">
+        <v>13915</v>
+      </c>
+      <c r="Q3">
+        <v>180</v>
+      </c>
+      <c r="R3">
+        <v>14195</v>
+      </c>
+      <c r="S3">
+        <v>6848</v>
+      </c>
+      <c r="T3">
+        <v>4377</v>
+      </c>
+      <c r="U3">
+        <v>114377</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>12448</v>
+      </c>
+      <c r="E2">
+        <v>12448</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>1170</v>
+      </c>
+      <c r="E3">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>4542</v>
+      </c>
+      <c r="E4">
+        <v>4542</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>1872</v>
+      </c>
+      <c r="E5">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>194</v>
+      </c>
+      <c r="E6">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>481</v>
+      </c>
+      <c r="E7">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>2742</v>
+      </c>
+      <c r="E8">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>213</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>121</v>
+      </c>
+      <c r="E9">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>1326</v>
+      </c>
+      <c r="E10">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12">
+        <v>9921</v>
+      </c>
+      <c r="E12">
+        <v>9921</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>1162</v>
+      </c>
+      <c r="E13">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>215</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>7258</v>
+      </c>
+      <c r="E14">
+        <v>7258</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>626</v>
+      </c>
+      <c r="E15">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>217</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>256</v>
+      </c>
+      <c r="E16">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>218</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>201</v>
+      </c>
+      <c r="E17">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>219</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>187</v>
+      </c>
+      <c r="E18">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>220</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>138</v>
+      </c>
+      <c r="E19">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>221</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>93</v>
+      </c>
+      <c r="E20">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22">
+        <v>20317</v>
+      </c>
+      <c r="E22">
+        <v>20317</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>893</v>
+      </c>
+      <c r="E23">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>222</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>2196</v>
+      </c>
+      <c r="E24">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>223</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>7739</v>
+      </c>
+      <c r="E25">
+        <v>7739</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>224</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>912</v>
+      </c>
+      <c r="E26">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>225</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>4941</v>
+      </c>
+      <c r="E27">
+        <v>4941</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>226</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>276</v>
+      </c>
+      <c r="E28">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>227</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>3184</v>
+      </c>
+      <c r="E29">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>228</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>176</v>
+      </c>
+      <c r="E30">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32">
+        <v>16518</v>
+      </c>
+      <c r="E32">
+        <v>16518</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>1279</v>
+      </c>
+      <c r="E33">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>229</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>12010</v>
+      </c>
+      <c r="E34">
+        <v>12010</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>2094</v>
+      </c>
+      <c r="E35">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>139</v>
+      </c>
+      <c r="E36">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>232</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>298</v>
+      </c>
+      <c r="E37">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>233</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>131</v>
+      </c>
+      <c r="E38">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>234</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>54</v>
+      </c>
+      <c r="E39">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>235</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>513</v>
+      </c>
+      <c r="E40">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42">
+        <v>11627</v>
+      </c>
+      <c r="E42">
+        <v>11627</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>880</v>
+      </c>
+      <c r="E43">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>236</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>9356</v>
+      </c>
+      <c r="E44">
+        <v>9356</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>237</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>175</v>
+      </c>
+      <c r="E45">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>238</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>149</v>
+      </c>
+      <c r="E46">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>239</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>175</v>
+      </c>
+      <c r="E47">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>240</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>651</v>
+      </c>
+      <c r="E48">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>241</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>33</v>
+      </c>
+      <c r="E49">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>242</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>208</v>
+      </c>
+      <c r="E50">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52">
+        <v>254</v>
+      </c>
+      <c r="E52">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53">
+        <v>155</v>
+      </c>
+      <c r="E53">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>243</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>99</v>
+      </c>
+      <c r="E54">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56">
+        <v>1316</v>
+      </c>
+      <c r="E56">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57">
+        <v>325</v>
+      </c>
+      <c r="E57">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>244</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>377</v>
+      </c>
+      <c r="E58">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>245</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>232</v>
+      </c>
+      <c r="E59">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>246</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>50</v>
+      </c>
+      <c r="E60">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>247</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>80</v>
+      </c>
+      <c r="E61">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>248</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>82</v>
+      </c>
+      <c r="E62">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>164</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>37</v>
+      </c>
+      <c r="E63">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>249</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>133</v>
+      </c>
+      <c r="E64">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66">
+        <v>994</v>
+      </c>
+      <c r="E66">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>266</v>
+      </c>
+      <c r="E67">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>250</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>369</v>
+      </c>
+      <c r="E68">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>195</v>
+      </c>
+      <c r="E69">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>252</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>62</v>
+      </c>
+      <c r="E70">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>253</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>102</v>
+      </c>
+      <c r="E71">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73">
+        <v>1467</v>
+      </c>
+      <c r="E73">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>27</v>
+      </c>
+      <c r="B74" t="s">
+        <v>27</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>100</v>
+      </c>
+      <c r="E74">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>254</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>394</v>
+      </c>
+      <c r="E75">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>255</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>44</v>
+      </c>
+      <c r="E76">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>256</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>64</v>
+      </c>
+      <c r="E77">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>257</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>16</v>
+      </c>
+      <c r="E78">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>258</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>80</v>
+      </c>
+      <c r="E79">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>259</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>24</v>
+      </c>
+      <c r="E80">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>260</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>745</v>
+      </c>
+      <c r="E81">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>12</v>
+      </c>
+      <c r="B83" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83">
+        <v>13915</v>
+      </c>
+      <c r="E83">
+        <v>13915</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>27</v>
+      </c>
+      <c r="B84" t="s">
+        <v>27</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>642</v>
+      </c>
+      <c r="E84">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
         <v>261</v>
       </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>853</v>
+      </c>
+      <c r="E85">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>262</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>9788</v>
+      </c>
+      <c r="E86">
+        <v>9788</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>263</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>111</v>
+      </c>
+      <c r="E87">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>264</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>374</v>
+      </c>
+      <c r="E88">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>265</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>104</v>
+      </c>
+      <c r="E89">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>266</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>59</v>
+      </c>
+      <c r="E90">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>7</v>
+      </c>
+      <c r="B91" t="s">
+        <v>267</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>1984</v>
+      </c>
+      <c r="E91">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>13</v>
+      </c>
+      <c r="B93" t="s">
+        <v>205</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93">
+        <v>180</v>
+      </c>
+      <c r="E93">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B94" t="s">
+        <v>27</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>71</v>
+      </c>
+      <c r="E94">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>268</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>269</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>22</v>
+      </c>
+      <c r="E96">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>270</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>10</v>
+      </c>
+      <c r="E97">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>271</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>12</v>
+      </c>
+      <c r="E98">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>272</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>20</v>
+      </c>
+      <c r="E99">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>32</v>
+      </c>
+      <c r="D101">
+        <v>14195</v>
+      </c>
+      <c r="E101">
+        <v>14195</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" t="s">
+        <v>27</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102">
+        <v>615</v>
+      </c>
+      <c r="E102">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>273</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>11851</v>
+      </c>
+      <c r="E103">
+        <v>11851</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>274</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>964</v>
+      </c>
+      <c r="E104">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>127</v>
+      </c>
+      <c r="E105">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>276</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>397</v>
+      </c>
+      <c r="E106">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>277</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>176</v>
+      </c>
+      <c r="E107">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>278</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>31</v>
+      </c>
+      <c r="E108">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>279</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>34</v>
+      </c>
+      <c r="E109">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>16</v>
+      </c>
+      <c r="B111" t="s">
+        <v>19</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111">
+        <v>6848</v>
+      </c>
+      <c r="E111">
+        <v>6848</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>27</v>
+      </c>
+      <c r="B112" t="s">
+        <v>27</v>
+      </c>
+      <c r="C112" t="s">
+        <v>33</v>
+      </c>
+      <c r="D112">
+        <v>284</v>
+      </c>
+      <c r="E112">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>280</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>6139</v>
+      </c>
+      <c r="E113">
+        <v>6139</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>281</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>102</v>
+      </c>
+      <c r="E114">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>282</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>151</v>
+      </c>
+      <c r="E115">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>283</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>172</v>
+      </c>
+      <c r="E116">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>17</v>
+      </c>
+      <c r="B118" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" t="s">
+        <v>32</v>
+      </c>
+      <c r="D118">
+        <v>4377</v>
+      </c>
+      <c r="E118">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>27</v>
+      </c>
+      <c r="B119" t="s">
+        <v>27</v>
+      </c>
+      <c r="C119" t="s">
+        <v>33</v>
+      </c>
+      <c r="D119">
+        <v>324</v>
+      </c>
+      <c r="E119">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>284</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>2143</v>
+      </c>
+      <c r="E120">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>285</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>1445</v>
+      </c>
+      <c r="E121">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>286</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>54</v>
+      </c>
+      <c r="E122">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>287</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>10</v>
+      </c>
+      <c r="E123">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>288</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>200</v>
+      </c>
+      <c r="E124">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>289</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>201</v>
+      </c>
+      <c r="E125">
+        <v>201</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G2">
+        <v>13313</v>
+      </c>
+      <c r="H2">
+        <v>14455</v>
+      </c>
+      <c r="I2">
+        <v>8184</v>
+      </c>
+      <c r="J2">
+        <v>12804</v>
+      </c>
+      <c r="K2">
+        <v>2417</v>
+      </c>
+      <c r="L2">
+        <v>187</v>
+      </c>
+      <c r="M2">
+        <v>680</v>
+      </c>
+      <c r="N2">
+        <v>2951</v>
+      </c>
+      <c r="O2">
+        <v>5249</v>
+      </c>
+      <c r="P2">
+        <v>15250</v>
+      </c>
+      <c r="Q2">
+        <v>24252</v>
+      </c>
+      <c r="R2">
+        <v>92</v>
+      </c>
+      <c r="S2">
+        <v>267</v>
+      </c>
+      <c r="T2">
+        <v>6679</v>
+      </c>
+      <c r="U2">
+        <v>106780</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>13313</v>
+      </c>
+      <c r="H3">
+        <v>14455</v>
+      </c>
+      <c r="I3">
+        <v>8184</v>
+      </c>
+      <c r="J3">
+        <v>12804</v>
+      </c>
+      <c r="K3">
+        <v>2417</v>
+      </c>
+      <c r="L3">
+        <v>187</v>
+      </c>
+      <c r="M3">
+        <v>680</v>
+      </c>
+      <c r="N3">
+        <v>2951</v>
+      </c>
+      <c r="O3">
+        <v>5249</v>
+      </c>
+      <c r="P3">
+        <v>15250</v>
+      </c>
+      <c r="Q3">
+        <v>24252</v>
+      </c>
+      <c r="R3">
+        <v>92</v>
+      </c>
+      <c r="S3">
+        <v>267</v>
+      </c>
+      <c r="T3">
+        <v>6679</v>
+      </c>
+      <c r="U3">
+        <v>106780</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>13313</v>
+      </c>
+      <c r="E2">
+        <v>13313</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>399</v>
+      </c>
+      <c r="E3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>5293</v>
+      </c>
+      <c r="E4">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>124</v>
+      </c>
+      <c r="E5">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>39</v>
+      </c>
+      <c r="E6">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>136</v>
+      </c>
+      <c r="E7">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>7322</v>
+      </c>
+      <c r="E8">
+        <v>7322</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10">
+        <v>14455</v>
+      </c>
+      <c r="E10">
+        <v>14455</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>348</v>
+      </c>
+      <c r="E11">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>299</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>1901</v>
+      </c>
+      <c r="E12">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>300</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>651</v>
+      </c>
+      <c r="E13">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>301</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>5367</v>
+      </c>
+      <c r="E14">
+        <v>5367</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>555</v>
+      </c>
+      <c r="E15">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>303</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>5633</v>
+      </c>
+      <c r="E16">
+        <v>5633</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18">
+        <v>8184</v>
+      </c>
+      <c r="E18">
+        <v>8184</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>298</v>
+      </c>
+      <c r="E19">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>304</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>6834</v>
+      </c>
+      <c r="E20">
+        <v>6834</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>305</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>690</v>
+      </c>
+      <c r="E21">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>306</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>154</v>
+      </c>
+      <c r="E22">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>307</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>96</v>
+      </c>
+      <c r="E23">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>308</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>112</v>
+      </c>
+      <c r="E24">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26">
+        <v>12804</v>
+      </c>
+      <c r="E26">
+        <v>12804</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27">
+        <v>411</v>
+      </c>
+      <c r="E27">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>309</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>5893</v>
+      </c>
+      <c r="E28">
+        <v>5893</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>310</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>3409</v>
+      </c>
+      <c r="E29">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>311</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>139</v>
+      </c>
+      <c r="E30">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>312</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>2772</v>
+      </c>
+      <c r="E31">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>313</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>180</v>
+      </c>
+      <c r="E32">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34">
+        <v>2417</v>
+      </c>
+      <c r="E34">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35">
+        <v>273</v>
+      </c>
+      <c r="E35">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>314</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>1671</v>
+      </c>
+      <c r="E36">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>315</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>154</v>
+      </c>
+      <c r="E37">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>316</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>48</v>
+      </c>
+      <c r="E38">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>317</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>144</v>
+      </c>
+      <c r="E39">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>318</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>127</v>
+      </c>
+      <c r="E40">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42">
+        <v>187</v>
+      </c>
+      <c r="E42">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>74</v>
+      </c>
+      <c r="E43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>319</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>113</v>
+      </c>
+      <c r="E44">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46">
+        <v>680</v>
+      </c>
+      <c r="E46">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47">
+        <v>89</v>
+      </c>
+      <c r="E47">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>320</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>452</v>
+      </c>
+      <c r="E48">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>321</v>
+      </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="E49">
-        <v>78</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B51" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C51" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D51">
-        <v>470</v>
+        <v>2951</v>
       </c>
       <c r="E51">
-        <v>470</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B52" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D52">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="E52">
-        <v>103</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>262</v>
+        <v>322</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>295</v>
+        <v>855</v>
       </c>
       <c r="E53">
-        <v>295</v>
+        <v>855</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>263</v>
+        <v>323</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="E54">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="55"/>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>1293</v>
+      </c>
+      <c r="E55">
+        <v>1293</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>13</v>
+        <v>325</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D56">
-        <v>809</v>
+        <v>58</v>
       </c>
       <c r="E56">
-        <v>809</v>
+        <v>58</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="s">
-        <v>26</v>
+      <c r="A57">
+        <v>5</v>
       </c>
       <c r="B57" t="s">
-        <v>26</v>
+        <v>326</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>205</v>
+        <v>460</v>
       </c>
       <c r="E57">
-        <v>205</v>
-[...18 lines deleted...]
-    </row>
+        <v>460</v>
+      </c>
+    </row>
+    <row r="58"/>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B59" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D59">
-        <v>153</v>
+        <v>5249</v>
       </c>
       <c r="E59">
-        <v>153</v>
+        <v>5249</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60">
-        <v>3</v>
+      <c r="A60" t="s">
+        <v>27</v>
       </c>
       <c r="B60" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D60">
-        <v>51</v>
+        <v>137</v>
       </c>
       <c r="E60">
-        <v>51</v>
+        <v>137</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B61" t="s">
-        <v>267</v>
+        <v>327</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>52</v>
+        <v>4934</v>
       </c>
       <c r="E61">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="62"/>
+        <v>4934</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>2</v>
+      </c>
+      <c r="B62" t="s">
+        <v>328</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>141</v>
+      </c>
+      <c r="E62">
+        <v>141</v>
+      </c>
+    </row>
     <row r="63">
       <c r="A63">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>14</v>
+        <v>329</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>8619</v>
+        <v>37</v>
       </c>
       <c r="E63">
-        <v>8619</v>
-[...18 lines deleted...]
-    </row>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="64"/>
     <row r="65">
       <c r="A65">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B65" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D65">
-        <v>2415</v>
+        <v>15250</v>
       </c>
       <c r="E65">
-        <v>2415</v>
+        <v>15250</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66">
-        <v>2</v>
+      <c r="A66" t="s">
+        <v>27</v>
       </c>
       <c r="B66" t="s">
-        <v>269</v>
+        <v>27</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D66">
-        <v>353</v>
+        <v>254</v>
       </c>
       <c r="E66">
-        <v>353</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>270</v>
+        <v>330</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>74</v>
+        <v>4239</v>
       </c>
       <c r="E67">
-        <v>74</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>271</v>
+        <v>331</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>4607</v>
+        <v>4839</v>
       </c>
       <c r="E68">
-        <v>4607</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>272</v>
+        <v>332</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>62</v>
+        <v>108</v>
       </c>
       <c r="E69">
-        <v>62</v>
+        <v>108</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>273</v>
+        <v>333</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>935</v>
+        <v>77</v>
       </c>
       <c r="E70">
-        <v>935</v>
-[...19 lines deleted...]
-    </row>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>334</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>5733</v>
+      </c>
+      <c r="E71">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
-      <c r="A73" t="s">
-        <v>26</v>
+      <c r="A73">
+        <v>14</v>
       </c>
       <c r="B73" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C73" t="s">
         <v>32</v>
       </c>
       <c r="D73">
-        <v>37</v>
+        <v>24252</v>
       </c>
       <c r="E73">
-        <v>37</v>
+        <v>24252</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>1</v>
+      <c r="A74" t="s">
+        <v>27</v>
       </c>
       <c r="B74" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D74">
-        <v>157</v>
+        <v>527</v>
       </c>
       <c r="E74">
-        <v>157</v>
+        <v>527</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>275</v>
+        <v>335</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D75">
-        <v>38</v>
+        <v>22400</v>
       </c>
       <c r="E75">
-        <v>38</v>
+        <v>22400</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>276</v>
+        <v>336</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D76">
-        <v>56</v>
+        <v>818</v>
       </c>
       <c r="E76">
-        <v>56</v>
+        <v>818</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>277</v>
+        <v>337</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>176</v>
       </c>
       <c r="E77">
-        <v>23</v>
+        <v>176</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>338</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>156</v>
+      </c>
+      <c r="E78">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>5</v>
       </c>
-      <c r="B78" t="s">
-[...17 lines deleted...]
-      <c r="B80" t="s">
+      <c r="B79" t="s">
+        <v>339</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>175</v>
+      </c>
+      <c r="E79">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
         <v>15</v>
       </c>
-      <c r="C80" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B81" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C81" t="s">
         <v>32</v>
       </c>
       <c r="D81">
-        <v>233</v>
+        <v>92</v>
       </c>
       <c r="E81">
-        <v>233</v>
+        <v>92</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>1</v>
+      <c r="A82" t="s">
+        <v>27</v>
       </c>
       <c r="B82" t="s">
-        <v>279</v>
+        <v>27</v>
       </c>
       <c r="C82" t="s">
+        <v>33</v>
+      </c>
+      <c r="D82">
         <v>34</v>
       </c>
-      <c r="D82">
-[...1 lines deleted...]
-      </c>
       <c r="E82">
-        <v>3686</v>
+        <v>34</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>280</v>
+        <v>340</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>1122</v>
+        <v>36</v>
       </c>
       <c r="E83">
-        <v>1122</v>
+        <v>36</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>281</v>
+        <v>341</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E84">
-        <v>64</v>
-[...18 lines deleted...]
-    </row>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B86" t="s">
-        <v>283</v>
+        <v>19</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D86">
-        <v>79</v>
+        <v>267</v>
       </c>
       <c r="E86">
-        <v>79</v>
+        <v>267</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>6</v>
+      <c r="A87" t="s">
+        <v>27</v>
       </c>
       <c r="B87" t="s">
-        <v>284</v>
+        <v>27</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D87">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E87">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="88"/>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>342</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>132</v>
+      </c>
+      <c r="E88">
+        <v>132</v>
+      </c>
+    </row>
     <row r="89">
       <c r="A89">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>16</v>
+        <v>343</v>
       </c>
       <c r="C89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>14349</v>
+        <v>27</v>
       </c>
       <c r="E89">
-        <v>14349</v>
+        <v>27</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="s">
-        <v>26</v>
+      <c r="A90">
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>26</v>
+        <v>344</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>351</v>
+        <v>66</v>
       </c>
       <c r="E90">
-        <v>351</v>
+        <v>66</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>285</v>
+        <v>345</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>3866</v>
+        <v>21</v>
       </c>
       <c r="E91">
-        <v>3866</v>
-[...18 lines deleted...]
-    </row>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92"/>
     <row r="93">
       <c r="A93">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B93" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D93">
-        <v>110</v>
+        <v>6679</v>
       </c>
       <c r="E93">
-        <v>110</v>
+        <v>6679</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94">
-        <v>4</v>
+      <c r="A94" t="s">
+        <v>27</v>
       </c>
       <c r="B94" t="s">
-        <v>288</v>
+        <v>27</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D94">
-        <v>4004</v>
+        <v>197</v>
       </c>
       <c r="E94">
-        <v>4004</v>
+        <v>197</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>346</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>83</v>
+        <v>5373</v>
       </c>
       <c r="E95">
-        <v>83</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>347</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>3827</v>
+        <v>434</v>
       </c>
       <c r="E96">
-        <v>3827</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>434</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>348</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>258</v>
+      </c>
+      <c r="E97">
+        <v>258</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>18</v>
+        <v>349</v>
       </c>
       <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
         <v>31</v>
       </c>
-      <c r="D98">
-[...1 lines deleted...]
-      </c>
       <c r="E98">
-        <v>7860</v>
+        <v>31</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>26</v>
+      <c r="A99">
+        <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
       <c r="C99" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>152</v>
+        <v>386</v>
       </c>
       <c r="E99">
-        <v>152</v>
-[...205 lines deleted...]
-        <v>51</v>
+        <v>386</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>