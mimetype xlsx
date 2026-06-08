--- v0 (2026-02-07)
+++ v1 (2026-06-08)
@@ -16,180 +16,942 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="GORONTALO 2 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="GORONTALO 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="GORONTALO 6 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="GORONTALO 6 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="GORONTALO 6 (U) - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="GORONTALO 6 (U) - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="GORONTALO 1 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="GORONTALO 1 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="GORONTALO 2 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="GORONTALO 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="GORONTALO 3 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="GORONTALO 3 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="GORONTALO 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="GORONTALO 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="GORONTALO 5 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="GORONTALO 5 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="609">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>GORONTALO</t>
+  </si>
+  <si>
+    <t>750006</t>
+  </si>
+  <si>
+    <t>GORONTALO 6</t>
+  </si>
+  <si>
+    <t>7502</t>
+  </si>
+  <si>
+    <t>BOALEMO</t>
+  </si>
+  <si>
+    <t>7504</t>
+  </si>
+  <si>
+    <t>POHUWATO</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>SINTJE KADJI</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DZIKYAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RUSLI SJAHRUDIN SALAMANJA</t>
+  </si>
+  <si>
+    <t>HERMAN BATER</t>
+  </si>
+  <si>
+    <t>FITSAWAL KAHARU</t>
+  </si>
+  <si>
+    <t>RIRIN MARHABA, S.P.</t>
+  </si>
+  <si>
+    <t>HENDRA  APRIANTO RADEN</t>
+  </si>
+  <si>
+    <t>HEIN BATITI, S.I.P.</t>
+  </si>
+  <si>
+    <t>RAPI HIPPY</t>
+  </si>
+  <si>
+    <t>HARUN ADAM</t>
+  </si>
+  <si>
+    <t>BAKRAN KOLOSOI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NANI MBUINGA, S.Pd.</t>
+  </si>
+  <si>
+    <t>AMIR SIDARIMAN</t>
+  </si>
+  <si>
+    <t>IMRAN UNO</t>
+  </si>
+  <si>
+    <t>MOHAMAD DAVID N. TAMU</t>
+  </si>
+  <si>
+    <t>DJULAEHA KAPARANG</t>
+  </si>
+  <si>
+    <t>LUKMAN RUJUA</t>
+  </si>
+  <si>
+    <t>SURYAHARTO POLUMULO</t>
+  </si>
+  <si>
+    <t>ROLLY PAKAYA</t>
+  </si>
+  <si>
+    <t>RIANTI TALAMU</t>
+  </si>
+  <si>
+    <t>IRIANTO IBRAHIM HIOLA</t>
+  </si>
+  <si>
+    <t>LIMONU HIPPY, S.A.P.</t>
+  </si>
+  <si>
+    <t>Ir. LA ODE HAIMUDIN, M.M.</t>
+  </si>
+  <si>
+    <t>DEDY HAMSAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>DINA HODIO</t>
+  </si>
+  <si>
+    <t>H. JUSUF MAKUTA, A.Ma.Pd.</t>
+  </si>
+  <si>
+    <t>WAHYUDIN MORIDU, S.H.</t>
+  </si>
+  <si>
+    <t>HJ. MASNA J. DJAKATARA, S.Pd.</t>
+  </si>
+  <si>
+    <t>BURHAN MANTULANGI</t>
+  </si>
+  <si>
+    <t>SOFYAN T. MUDA</t>
+  </si>
+  <si>
+    <t>Dra. FARDAN KARIM, M.Pd.</t>
+  </si>
+  <si>
+    <t>MOH. FIRDAUS LAIMA</t>
+  </si>
+  <si>
+    <t>RAFIKA SANATU</t>
+  </si>
+  <si>
+    <t>OKTOHARI DALANGGO, S.E.</t>
+  </si>
+  <si>
+    <t>FACHMI RUDIAWANSYAH MOPANGGA, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. HJ. NIKMA TAHIR</t>
+  </si>
+  <si>
+    <t>DJAFAR LATIP KILO, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUDIARTA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SRI INDRIANI SULEMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ISMAIL AHMAD</t>
+  </si>
+  <si>
+    <t>ARIONO DUKALANG</t>
+  </si>
+  <si>
+    <t>ISMIYATI SAIDI</t>
+  </si>
+  <si>
+    <t>SUMARDI ADENGA</t>
+  </si>
+  <si>
+    <t>YUDULMIATI DJAKARIA, S.A.P.</t>
+  </si>
+  <si>
+    <t>FAISAL RUSTAM</t>
+  </si>
+  <si>
+    <t>RIVEL PRIYANTORO PUTRA PAGAU, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>ALWIN TOWAPO</t>
+  </si>
+  <si>
+    <t>FRANGKY TUMALIANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. MIKSON YAPANTO, S.T.</t>
+  </si>
+  <si>
+    <t>IYAM MANTALI</t>
+  </si>
+  <si>
+    <t>Hj. DELFI JUSUF</t>
+  </si>
+  <si>
+    <t>YUDIN HILIMI</t>
+  </si>
+  <si>
+    <t>YOSEF RUSDIANSYAH</t>
+  </si>
+  <si>
+    <t>DJONI DALANGGO</t>
+  </si>
+  <si>
+    <t>ISKANDAR HADJARATI</t>
+  </si>
+  <si>
+    <t>LIYONA LIHAWA</t>
+  </si>
+  <si>
+    <t>ALYAN ABDARI</t>
+  </si>
+  <si>
+    <t>ASWAN DJAMALUDDIN, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NEFLI SUPU</t>
+  </si>
+  <si>
+    <t>LILAN SRI ANINDITA UNI</t>
+  </si>
+  <si>
+    <t>RIZKI RAHMAT LIPUTO</t>
+  </si>
+  <si>
+    <t>MUSTAFA YASIN</t>
+  </si>
+  <si>
+    <t>RATNA HULOPI</t>
+  </si>
+  <si>
+    <t>AZIS HAMID HUMONGGIO</t>
+  </si>
+  <si>
+    <t>RESAL DUNDA ALHASNI</t>
+  </si>
+  <si>
+    <t>MELIS OLII, S.E.</t>
+  </si>
+  <si>
+    <t>REPLIN A. SAIDI</t>
+  </si>
+  <si>
+    <t>TRI MOHAMAT SAHIT</t>
+  </si>
+  <si>
+    <t>HAMKA NENTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>UMAR YAKOP, A.M.P.</t>
+  </si>
+  <si>
+    <t>RITA I. BUTOLO</t>
+  </si>
+  <si>
+    <t>RUTIMAN A. MUKO</t>
+  </si>
+  <si>
+    <t>SUPRIANTO IYAKU</t>
+  </si>
+  <si>
+    <t>YULIANA MONOARFA</t>
+  </si>
+  <si>
+    <t>DJARIR NAWAI</t>
+  </si>
+  <si>
+    <t>IWAN MOHA</t>
+  </si>
+  <si>
+    <t>NADIAH HAMID</t>
+  </si>
+  <si>
+    <t>ABDURAHMAT MONOARFA</t>
+  </si>
+  <si>
+    <t>Ir. Hi. ANAS JUSUF, M.Si.</t>
+  </si>
+  <si>
+    <t>H. ISMAIL ALULU, S.E.</t>
+  </si>
+  <si>
+    <t>HAMSIA ABDUL AZIS</t>
+  </si>
+  <si>
+    <t>RAHMAT GANI</t>
+  </si>
+  <si>
+    <t>AHMAD BANTAHARI</t>
+  </si>
+  <si>
+    <t>Dra. LISNA IDRAK MOHI</t>
+  </si>
+  <si>
+    <t>ASRIN MUSA</t>
+  </si>
+  <si>
+    <t>ABDURAHMAN RAHMOLA</t>
+  </si>
+  <si>
+    <t>NURHAYATI T. BOBIHOE</t>
+  </si>
+  <si>
+    <t>NANSY SINATRA NAWAY</t>
+  </si>
+  <si>
+    <t>IKHWAN</t>
+  </si>
+  <si>
+    <t>RIDWAN BUKA</t>
+  </si>
+  <si>
+    <t>SOFYAN DUNGGIO</t>
+  </si>
+  <si>
+    <t>SINTIA LAHAY</t>
+  </si>
+  <si>
+    <t>ZULKARNAIN LAHABU</t>
+  </si>
+  <si>
+    <t>M. Hidayat H. Bouty, S.E.</t>
+  </si>
+  <si>
+    <t>Rivat Gobel</t>
+  </si>
+  <si>
+    <t>LEN HELEN MAHIEU</t>
+  </si>
+  <si>
+    <t>HAVID ABDUL GANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROY INAKU</t>
+  </si>
+  <si>
+    <t>ZUBAIDAH ABAS</t>
+  </si>
+  <si>
+    <t>Uwes Amir Abubakar</t>
+  </si>
+  <si>
+    <t>Rachmad Buluati, AM.Pd.</t>
+  </si>
+  <si>
+    <t>Dewi Permatasari Sulistyoningsih, S.H.</t>
+  </si>
+  <si>
+    <t>Yahya Gobel</t>
+  </si>
+  <si>
+    <t>Yusman Maunti, S.E.</t>
+  </si>
+  <si>
+    <t>ASRA DJIBU, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RIAN DJAFAR, S.H.</t>
+  </si>
+  <si>
+    <t>ASTINA ABUBAKAR</t>
+  </si>
+  <si>
+    <t>QADRI ALAMRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>IMRAN RADJAK</t>
+  </si>
+  <si>
+    <t>ELON RAJAK</t>
+  </si>
+  <si>
+    <t>Drs. MUSTOPO</t>
+  </si>
+  <si>
+    <t>YETI LADIKU</t>
+  </si>
+  <si>
+    <t>HASMIATY TANTU</t>
+  </si>
+  <si>
+    <t>IYAM RAJAK</t>
+  </si>
+  <si>
+    <t>IMRAN ABDUL</t>
+  </si>
+  <si>
+    <t>Sri Masri Sumuri, S.E.</t>
+  </si>
+  <si>
+    <t>HAMKA TAHA, S.A.P.</t>
+  </si>
+  <si>
+    <t>Ibrahim Bouti</t>
+  </si>
+  <si>
+    <t>Drs. Sukarni Hurudji Potutu, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. Adrian Inaku</t>
+  </si>
+  <si>
+    <t>Andari Meysa Pritha Fadhila Hulukati</t>
+  </si>
+  <si>
+    <t>Martitin Natilova Kiu</t>
+  </si>
+  <si>
+    <t>Raflin Hamzah</t>
+  </si>
+  <si>
+    <t>Sarapudin Bano</t>
+  </si>
+  <si>
+    <t>Roslinda Mooduto</t>
+  </si>
+  <si>
+    <t>Rusdin  Aminu</t>
+  </si>
+  <si>
+    <t>ALIVAH FUNGSIANI INAKU</t>
+  </si>
+  <si>
+    <t>750010</t>
+  </si>
+  <si>
+    <t>GORONTALO 6 (U)</t>
+  </si>
+  <si>
+    <t>7581</t>
+  </si>
+  <si>
+    <t>BOALEMO (U)</t>
+  </si>
+  <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>POHUWATO (U)</t>
+  </si>
+  <si>
+    <t>BURUH</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
-    <t>PAN</t>
-[...7 lines deleted...]
-  <si>
     <t>PSI</t>
   </si>
   <si>
-    <t>PERINDO</t>
-[...11 lines deleted...]
-    <t>GORONTALO</t>
+    <t>750001</t>
+  </si>
+  <si>
+    <t>GORONTALO 1</t>
+  </si>
+  <si>
+    <t>7571</t>
+  </si>
+  <si>
+    <t>KOTA GORONTALO</t>
+  </si>
+  <si>
+    <t>MASRANUDIN ABD. AZIS</t>
+  </si>
+  <si>
+    <t>ISMAIL DUNDA</t>
+  </si>
+  <si>
+    <t>FANDAWATY HUBU</t>
+  </si>
+  <si>
+    <t>JEFRI FERDIYANTO TAHIR</t>
+  </si>
+  <si>
+    <t>MOHAMAD RONAL PULUHULAWA, S.E.</t>
+  </si>
+  <si>
+    <t>RIZKINA WULANDARI</t>
+  </si>
+  <si>
+    <t>MOHAMAD RAMADAN ISA</t>
+  </si>
+  <si>
+    <t>SUCI ANGGRIANI MEGE</t>
+  </si>
+  <si>
+    <t>SULYANTO PATEDA, S.E.</t>
+  </si>
+  <si>
+    <t>TAUFAN NTOBUO, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>DENADA  ANGELING PUTRI HIOLA, S.H.</t>
+  </si>
+  <si>
+    <t>ELEN SAID, M.M.Par.</t>
+  </si>
+  <si>
+    <t>ABDURAHMAN ANTU, S.E.</t>
+  </si>
+  <si>
+    <t>DELFIA B AKASE, S.E.</t>
+  </si>
+  <si>
+    <t>GIYANTI YASIN</t>
+  </si>
+  <si>
+    <t>ASRIN MOSII</t>
+  </si>
+  <si>
+    <t>ARIFIN ALI</t>
+  </si>
+  <si>
+    <t>YUNAN BAU</t>
+  </si>
+  <si>
+    <t>JEMMY MEYTA WEHANTOUW</t>
+  </si>
+  <si>
+    <t>HAMZAH MUSLIMIN, S.E.</t>
+  </si>
+  <si>
+    <t>YAN ADRIS RAMBIKO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LYAN NTUNTU</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS ISA, S.Ag.</t>
+  </si>
+  <si>
+    <t>NURMALINDA A. MANTALI</t>
+  </si>
+  <si>
+    <t>Dr. MEYKE M. CAMARU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. FIKRAM A.Z. SALILAMA, S.I.P.</t>
+  </si>
+  <si>
+    <t>NOVALLIANSYAH ABDUSSAMAD, S.I.P., M.A.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD HIDAYAT TH. MUSA, S.E.</t>
+  </si>
+  <si>
+    <t>WIWIN SUSANTHI MONOARFA</t>
+  </si>
+  <si>
+    <t>dr. CHAIRIL HATIBIE, M.Kes.</t>
+  </si>
+  <si>
+    <t>Ir. FEBRINAN ALI, S.T.</t>
+  </si>
+  <si>
+    <t>JEFRI MAMANGKEY</t>
+  </si>
+  <si>
+    <t>INDRIANI DUNDA, S.M.</t>
+  </si>
+  <si>
+    <t>RACHMAT RHEISKA  ABDUL, S.E.</t>
+  </si>
+  <si>
+    <t>dr. CHARLES BUDI DOKU</t>
+  </si>
+  <si>
+    <t>ISHAK LIPUTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>JESY HOTIANUS</t>
+  </si>
+  <si>
+    <t>RONNY E.R. SUATAN</t>
+  </si>
+  <si>
+    <t>Drs. Hi. DJAFAR MUHTAR ASIARI, M.Pd.</t>
+  </si>
+  <si>
+    <t>RONNY DJ. KALUKU, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MEYSKE ABDULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>ARMIN JAHJA, S.H.</t>
+  </si>
+  <si>
+    <t>M. GUFRON SURATMAN</t>
+  </si>
+  <si>
+    <t>INKA R. AMANU</t>
+  </si>
+  <si>
+    <t>HELMI ADAM NENTO</t>
+  </si>
+  <si>
+    <t>IRMA RACHMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>LUKKY SUKIANTO</t>
+  </si>
+  <si>
+    <t>SALEH TAMBIPI</t>
+  </si>
+  <si>
+    <t>NURAIN ADAM</t>
+  </si>
+  <si>
+    <t>EMMY PURWATI</t>
+  </si>
+  <si>
+    <t>Drs SUHARTON ANTULE, MMT</t>
+  </si>
+  <si>
+    <t>LUKMANTO ABDULLAH</t>
+  </si>
+  <si>
+    <t>RAUF NAGARING, A.Md.</t>
+  </si>
+  <si>
+    <t>DEWI ANNDINI MACHMUD</t>
+  </si>
+  <si>
+    <t>ABDULLAH NAGARING</t>
+  </si>
+  <si>
+    <t>OKTAFIANI ALLADE</t>
+  </si>
+  <si>
+    <t>RAHMAT PRIHATNO RAMADANSYAR R. GANI</t>
+  </si>
+  <si>
+    <t>HASPIDA TADJUDDIN</t>
+  </si>
+  <si>
+    <t>Hi. EKWAN AHMAD, S.H.</t>
+  </si>
+  <si>
+    <t>IWAN S. ABDULATIF</t>
+  </si>
+  <si>
+    <t>SANTI MARALI, S.A.P.</t>
+  </si>
+  <si>
+    <t>Ir. BENYAMIN HADJU, M.M.</t>
+  </si>
+  <si>
+    <t>ASLAM K. YASSIN, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MARSONO WUNGGULI</t>
+  </si>
+  <si>
+    <t>DJAWASIR PAKAYA</t>
+  </si>
+  <si>
+    <t>Hi. ADHAN DAMBEA, S.Sos., S.H., M.A.</t>
+  </si>
+  <si>
+    <t>Drs. Hi. SYAFWAN ARSYAD</t>
+  </si>
+  <si>
+    <t>HARTATI Y. MASAGUNI, S.H.</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN ADAM, S.E.</t>
+  </si>
+  <si>
+    <t>HENNY HENDAJATI HIDAJAT, S.E.</t>
+  </si>
+  <si>
+    <t>RUSLY PAKAYA</t>
+  </si>
+  <si>
+    <t>Hj. SRIYATI SUMA, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>FIKRI PUTRA ANWAR</t>
+  </si>
+  <si>
+    <t>ZAINUL ALIM M. NGIU, S.H.</t>
+  </si>
+  <si>
+    <t>SYARIF HIPPY</t>
+  </si>
+  <si>
+    <t>NUR'AIN MUTIARA</t>
+  </si>
+  <si>
+    <t>DJAFAR MADJID</t>
+  </si>
+  <si>
+    <t>SURYAWAN POLUTO</t>
+  </si>
+  <si>
+    <t>ZEIN AGUSTINA NONO, S.M.</t>
+  </si>
+  <si>
+    <t>ABDUL MUIS SYAM</t>
+  </si>
+  <si>
+    <t>SUHARTI LADJO</t>
+  </si>
+  <si>
+    <t>ERWINSYAH ISMAIL, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Darmawulan Makmur, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. Hj. Sri Fatmini Bokings</t>
+  </si>
+  <si>
+    <t>Drs. H. Ramly Yahya</t>
+  </si>
+  <si>
+    <t>ENDANG ALI</t>
+  </si>
+  <si>
+    <t>AGUS SLAMET TALANI, S.T.</t>
+  </si>
+  <si>
+    <t>Husin Ali</t>
+  </si>
+  <si>
+    <t>NUR UTINA</t>
+  </si>
+  <si>
+    <t>HUDAYA GOBEL</t>
+  </si>
+  <si>
+    <t>TOFAN KALUARA</t>
+  </si>
+  <si>
+    <t>YULIANTI A.R. HASAN</t>
+  </si>
+  <si>
+    <t>HADI SUPRIADI SALAM</t>
+  </si>
+  <si>
+    <t>RAHAYU NABAWIYAH KALUKU</t>
+  </si>
+  <si>
+    <t>SUPRIAMIN T. SALILAMA</t>
+  </si>
+  <si>
+    <t>KAICIL AGUNG KATILI</t>
+  </si>
+  <si>
+    <t>ESTER B. LAMUSU</t>
+  </si>
+  <si>
+    <t>MOHAMAD RIFALDY ANWAR</t>
+  </si>
+  <si>
+    <t>TRIEHANDAJANI SOENJOTO</t>
+  </si>
+  <si>
+    <t>MOHAMAD IQBAL ALHADAR</t>
+  </si>
+  <si>
+    <t>EVA SUSANTI</t>
+  </si>
+  <si>
+    <t>Dr.Drs. AW. Thalib, M.Si.</t>
+  </si>
+  <si>
+    <t>Sjafrudin Abubakar</t>
+  </si>
+  <si>
+    <t>dr. Sri Darsianti Tuna</t>
+  </si>
+  <si>
+    <t>Halim Umar</t>
+  </si>
+  <si>
+    <t>Drs. H. Abdul Muin Sakali, M.M.</t>
+  </si>
+  <si>
+    <t>Nispiati Ilahude</t>
+  </si>
+  <si>
+    <t>Dra. Ulfa Rahman</t>
+  </si>
+  <si>
+    <t>Muhamad Harbie Tangoi, S.H.</t>
   </si>
   <si>
     <t>750002</t>
   </si>
   <si>
     <t>GORONTALO 2</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>BONE BOLANGO</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>IWAN BAU</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>MOHAMAD LASANUDIN, S.E.</t>
   </si>
   <si>
     <t>MARHANI USMAN</t>
   </si>
   <si>
     <t>WIGAWATI IBRAHIM</t>
   </si>
   <si>
     <t>MARLIADI LOWA</t>
   </si>
   <si>
     <t>ZAKARIA B. DAALIUWA</t>
   </si>
   <si>
     <t>BILYARTO LAHAY</t>
   </si>
   <si>
     <t>IMRAN AHMAD, S.E., M.M.</t>
   </si>
   <si>
     <t>RITAWANY MONOARFA</t>
   </si>
   <si>
     <t>SEMLY TARUKLABI, S.T.</t>
@@ -713,53 +1475,50 @@
   <si>
     <t>Dani Sukerti</t>
   </si>
   <si>
     <t>Fadli Poha, S.E., M.Si.</t>
   </si>
   <si>
     <t>Ervan Gani</t>
   </si>
   <si>
     <t>Ir. Hamzah Jusuf</t>
   </si>
   <si>
     <t>Ulfanilawaty Hi. Ali</t>
   </si>
   <si>
     <t>VIVIN W. DEHI, S.Kom.</t>
   </si>
   <si>
     <t>H. DJUFRI BOBIHU, S.Ag., S.H.</t>
   </si>
   <si>
     <t>FAHRIZAL AZMI DJ BOBIHU, S.H.</t>
   </si>
   <si>
-    <t>BURUH</t>
-[...1 lines deleted...]
-  <si>
     <t>750004</t>
   </si>
   <si>
     <t>GORONTALO 4</t>
   </si>
   <si>
     <t>MOCH. DAHLAN USMAN, M.Si</t>
   </si>
   <si>
     <t>ABDUL WAHAB A. HIDA</t>
   </si>
   <si>
     <t>EKA JUMIATI, S.Pd.</t>
   </si>
   <si>
     <t>SUSANTO RAUF</t>
   </si>
   <si>
     <t>HENI HUSAIN, S.I.P.</t>
   </si>
   <si>
     <t>FEMI YUNUS</t>
   </si>
   <si>
     <t>BOBBY OCTAVIANUS KUKA</t>
@@ -1104,809 +1863,50 @@
     <t>GERALD ELSHADAY MUSA</t>
   </si>
   <si>
     <t>SALMA KABURITO</t>
   </si>
   <si>
     <t>NURAIN M. PULU</t>
   </si>
   <si>
     <t>SYAMRIN MAGA</t>
   </si>
   <si>
     <t>Alfian Pomalingo</t>
   </si>
   <si>
     <t>Muh. Arfah Syam, S.K.M.</t>
   </si>
   <si>
     <t>Rahmatin Usman</t>
   </si>
   <si>
     <t>Asni Kadir Karim</t>
   </si>
   <si>
     <t>Wahyu Adnan Pakaya</t>
-  </si>
-[...757 lines deleted...]
-    <t>Muhamad Harbie Tangoi, S.H.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2245,14307 +2245,14307 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>356</v>
+        <v>170</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="D2" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="E2" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="F2" t="s">
-        <v>360</v>
+        <v>21</v>
       </c>
       <c r="G2">
-        <v>3590</v>
+        <v>4758</v>
       </c>
       <c r="H2">
-        <v>5689</v>
+        <v>17308</v>
       </c>
       <c r="I2">
-        <v>28138</v>
+        <v>27499</v>
       </c>
       <c r="J2">
-        <v>14585</v>
+        <v>25596</v>
       </c>
       <c r="K2">
-        <v>14050</v>
+        <v>25406</v>
       </c>
       <c r="L2">
-        <v>589</v>
+        <v>989</v>
       </c>
       <c r="M2">
-        <v>5311</v>
+        <v>10374</v>
       </c>
       <c r="N2">
-        <v>216</v>
+        <v>3960</v>
       </c>
       <c r="O2">
-        <v>6664</v>
+        <v>11067</v>
       </c>
       <c r="P2">
-        <v>144</v>
+        <v>670</v>
       </c>
       <c r="Q2">
-        <v>6699</v>
+        <v>8098</v>
       </c>
       <c r="R2">
-        <v>4037</v>
+        <v>832</v>
       </c>
       <c r="S2">
-        <v>2932</v>
+        <v>20988</v>
       </c>
       <c r="T2">
-        <v>91</v>
+        <v>2079</v>
       </c>
       <c r="U2">
-        <v>92735</v>
+        <v>159624</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>362</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>10982</v>
+        <v>4758</v>
       </c>
       <c r="H3">
-        <v>23140</v>
+        <v>17308</v>
       </c>
       <c r="I3">
-        <v>8299</v>
+        <v>27499</v>
       </c>
       <c r="J3">
-        <v>15005</v>
+        <v>25596</v>
       </c>
       <c r="K3">
-        <v>12448</v>
+        <v>25406</v>
       </c>
       <c r="L3">
-        <v>563</v>
+        <v>989</v>
       </c>
       <c r="M3">
-        <v>2032</v>
+        <v>10374</v>
       </c>
       <c r="N3">
-        <v>700</v>
+        <v>3960</v>
       </c>
       <c r="O3">
-        <v>7282</v>
+        <v>11067</v>
       </c>
       <c r="P3">
-        <v>182</v>
+        <v>670</v>
       </c>
       <c r="Q3">
-        <v>5994</v>
+        <v>8098</v>
       </c>
       <c r="R3">
-        <v>966</v>
+        <v>832</v>
       </c>
       <c r="S3">
-        <v>5845</v>
+        <v>20988</v>
       </c>
       <c r="T3">
-        <v>66</v>
+        <v>2079</v>
       </c>
       <c r="U3">
-        <v>93504</v>
-[...52 lines deleted...]
-        <v>186239</v>
+        <v>159624</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>3590</v>
+        <v>4758</v>
       </c>
       <c r="E2">
-        <v>10982</v>
-[...2 lines deleted...]
-        <v>14572</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>748</v>
+        <v>991</v>
       </c>
       <c r="E3">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>2160</v>
+        <v>991</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>573</v>
+        <v>1989</v>
       </c>
       <c r="E4">
-        <v>3615</v>
-[...2 lines deleted...]
-        <v>4188</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>952</v>
+        <v>832</v>
       </c>
       <c r="E5">
-        <v>3435</v>
-[...2 lines deleted...]
-        <v>4387</v>
+        <v>832</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>436</v>
+        <v>234</v>
       </c>
       <c r="E6">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>234</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>333</v>
+        <v>236</v>
       </c>
       <c r="E7">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>236</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="E8">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>206</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="E9">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="E10">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E11">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="E12">
-        <v>41</v>
-[...24 lines deleted...]
-    </row>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>373</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D14">
-        <v>138</v>
+        <v>17308</v>
       </c>
       <c r="E14">
-        <v>1330</v>
-[...5 lines deleted...]
-    <row r="15"/>
+        <v>17308</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>1890</v>
+      </c>
+      <c r="E15">
+        <v>1890</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>381</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>5938</v>
+      </c>
+      <c r="E16">
+        <v>5938</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
         <v>2</v>
       </c>
-      <c r="B16" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>382</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>1299</v>
+        <v>6014</v>
       </c>
       <c r="E17">
-        <v>2660</v>
-[...2 lines deleted...]
-        <v>3959</v>
+        <v>6014</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>1236</v>
+        <v>2036</v>
       </c>
       <c r="E18">
-        <v>7522</v>
-[...2 lines deleted...]
-        <v>8758</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>578</v>
+        <v>465</v>
       </c>
       <c r="E19">
-        <v>2072</v>
-[...2 lines deleted...]
-        <v>2650</v>
+        <v>465</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>308</v>
+        <v>389</v>
       </c>
       <c r="E20">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1365</v>
+        <v>389</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>654</v>
+        <v>114</v>
       </c>
       <c r="E21">
-        <v>1635</v>
-[...2 lines deleted...]
-        <v>2289</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>332</v>
+        <v>246</v>
       </c>
       <c r="E22">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>246</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>616</v>
+        <v>169</v>
       </c>
       <c r="E23">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="E24">
-        <v>367</v>
-[...24 lines deleted...]
-    </row>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>382</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>66</v>
+        <v>27499</v>
       </c>
       <c r="E26">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>27499</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>10</v>
+      <c r="A27" t="s">
+        <v>28</v>
       </c>
       <c r="B27" t="s">
-        <v>383</v>
+        <v>28</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D27">
-        <v>89</v>
+        <v>1407</v>
       </c>
       <c r="E27">
-        <v>1523</v>
-[...2 lines deleted...]
-        <v>1612</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>343</v>
+        <v>8925</v>
       </c>
       <c r="E28">
-        <v>4429</v>
-[...5 lines deleted...]
-    <row r="29"/>
+        <v>8925</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>391</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>15926</v>
+      </c>
+      <c r="E29">
+        <v>15926</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>392</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>28138</v>
+        <v>283</v>
       </c>
       <c r="E30">
-        <v>8299</v>
-[...2 lines deleted...]
-        <v>36437</v>
+        <v>283</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>27</v>
+      <c r="A31">
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>27</v>
+        <v>393</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>1887</v>
+        <v>159</v>
       </c>
       <c r="E31">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>2963</v>
+        <v>159</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>6491</v>
+        <v>111</v>
       </c>
       <c r="E32">
-        <v>1591</v>
-[...2 lines deleted...]
-        <v>8082</v>
+        <v>111</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>12888</v>
+        <v>79</v>
       </c>
       <c r="E33">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>13552</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>801</v>
+        <v>172</v>
       </c>
       <c r="E34">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>172</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>334</v>
+        <v>126</v>
       </c>
       <c r="E35">
-        <v>3507</v>
-[...2 lines deleted...]
-        <v>3841</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>5262</v>
+        <v>311</v>
       </c>
       <c r="E36">
-        <v>155</v>
-[...24 lines deleted...]
-    </row>
+        <v>311</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>391</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D38">
-        <v>100</v>
+        <v>25596</v>
       </c>
       <c r="E38">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>25596</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>8</v>
+      <c r="A39" t="s">
+        <v>28</v>
       </c>
       <c r="B39" t="s">
-        <v>392</v>
+        <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D39">
-        <v>116</v>
+        <v>1938</v>
       </c>
       <c r="E39">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>59</v>
+        <v>7743</v>
       </c>
       <c r="E40">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>7743</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D41">
-        <v>35</v>
+        <v>6103</v>
       </c>
       <c r="E41">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>6103</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>984</v>
       </c>
       <c r="E42">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="43"/>
+        <v>984</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>402</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>5488</v>
+      </c>
+      <c r="E43">
+        <v>5488</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>403</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>14585</v>
+        <v>523</v>
       </c>
       <c r="E44">
-        <v>15005</v>
-[...2 lines deleted...]
-        <v>29590</v>
+        <v>523</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>27</v>
+      <c r="A45">
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>1398</v>
+        <v>160</v>
       </c>
       <c r="E45">
-        <v>2201</v>
-[...2 lines deleted...]
-        <v>3599</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>3033</v>
+        <v>109</v>
       </c>
       <c r="E46">
-        <v>1906</v>
-[...2 lines deleted...]
-        <v>4939</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>449</v>
+        <v>207</v>
       </c>
       <c r="E47">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>2513</v>
+        <v>207</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>1288</v>
+        <v>2341</v>
       </c>
       <c r="E48">
-        <v>5309</v>
-[...24 lines deleted...]
-    </row>
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>400</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D50">
-        <v>4167</v>
+        <v>25406</v>
       </c>
       <c r="E50">
-        <v>1115</v>
-[...2 lines deleted...]
-        <v>5282</v>
+        <v>25406</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>6</v>
+      <c r="A51" t="s">
+        <v>28</v>
       </c>
       <c r="B51" t="s">
-        <v>401</v>
+        <v>28</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D51">
-        <v>180</v>
+        <v>1159</v>
       </c>
       <c r="E51">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>160</v>
+        <v>9327</v>
       </c>
       <c r="E52">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>9327</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>120</v>
+        <v>6211</v>
       </c>
       <c r="E53">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>6211</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>610</v>
+        <v>2996</v>
       </c>
       <c r="E54">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>567</v>
+        <v>1041</v>
       </c>
       <c r="E55">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D56">
-        <v>64</v>
+        <v>661</v>
       </c>
       <c r="E56">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="57"/>
+        <v>661</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>413</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>58</v>
+      </c>
+      <c r="E57">
+        <v>58</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>414</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>14050</v>
+        <v>3689</v>
       </c>
       <c r="E58">
-        <v>12448</v>
-[...2 lines deleted...]
-        <v>26498</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>27</v>
+      <c r="A59">
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>415</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>1086</v>
+        <v>243</v>
       </c>
       <c r="E59">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>2200</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>1333</v>
+        <v>21</v>
       </c>
       <c r="E60">
-        <v>2725</v>
-[...24 lines deleted...]
-    </row>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>409</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D62">
-        <v>506</v>
+        <v>989</v>
       </c>
       <c r="E62">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>989</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>4</v>
+      <c r="A63" t="s">
+        <v>28</v>
       </c>
       <c r="B63" t="s">
-        <v>410</v>
+        <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D63">
-        <v>1516</v>
+        <v>211</v>
       </c>
       <c r="E63">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>2268</v>
+        <v>211</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>768</v>
+        <v>646</v>
       </c>
       <c r="E64">
-        <v>3647</v>
-[...2 lines deleted...]
-        <v>4415</v>
+        <v>646</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="E65">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>76</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>437</v>
+        <v>56</v>
       </c>
       <c r="E66">
-        <v>65</v>
-[...24 lines deleted...]
-    </row>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B68" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D68">
-        <v>1152</v>
+        <v>10374</v>
       </c>
       <c r="E68">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>1189</v>
+        <v>10374</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69">
-        <v>10</v>
+      <c r="A69" t="s">
+        <v>28</v>
       </c>
       <c r="B69" t="s">
-        <v>416</v>
+        <v>28</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D69">
-        <v>433</v>
+        <v>723</v>
       </c>
       <c r="E69">
-        <v>2975</v>
-[...2 lines deleted...]
-        <v>3408</v>
+        <v>723</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>49</v>
+        <v>7536</v>
       </c>
       <c r="E70">
-        <v>57</v>
-[...5 lines deleted...]
-    <row r="71"/>
+        <v>7536</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>421</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>292</v>
+      </c>
+      <c r="E71">
+        <v>292</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>422</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>589</v>
+        <v>460</v>
       </c>
       <c r="E72">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>1152</v>
+        <v>460</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>27</v>
+      <c r="A73">
+        <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>27</v>
+        <v>423</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>314</v>
+        <v>636</v>
       </c>
       <c r="E73">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>636</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="E74">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>124</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>54</v>
+        <v>199</v>
       </c>
       <c r="E75">
-        <v>47</v>
-[...5 lines deleted...]
-    <row r="76"/>
+        <v>199</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>426</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>179</v>
+      </c>
+      <c r="E76">
+        <v>179</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>427</v>
       </c>
       <c r="C77" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>5311</v>
+        <v>114</v>
       </c>
       <c r="E77">
-        <v>2032</v>
-[...2 lines deleted...]
-        <v>7343</v>
+        <v>114</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>27</v>
+      <c r="A78">
+        <v>9</v>
       </c>
       <c r="B78" t="s">
-        <v>27</v>
+        <v>428</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>414</v>
+        <v>111</v>
       </c>
       <c r="E78">
-        <v>412</v>
-[...24 lines deleted...]
-    </row>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B80" t="s">
-        <v>421</v>
+        <v>170</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D80">
-        <v>755</v>
+        <v>3960</v>
       </c>
       <c r="E80">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>3</v>
+      <c r="A81" t="s">
+        <v>28</v>
       </c>
       <c r="B81" t="s">
-        <v>422</v>
+        <v>28</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D81">
-        <v>346</v>
+        <v>227</v>
       </c>
       <c r="E81">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>94</v>
+        <v>3541</v>
       </c>
       <c r="E82">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D83">
-        <v>42</v>
+        <v>142</v>
       </c>
       <c r="E83">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>142</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="E84">
-        <v>55</v>
-[...24 lines deleted...]
-    </row>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B86" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D86">
-        <v>128</v>
+        <v>11067</v>
       </c>
       <c r="E86">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>11067</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>9</v>
+      <c r="A87" t="s">
+        <v>28</v>
       </c>
       <c r="B87" t="s">
-        <v>428</v>
+        <v>28</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D87">
-        <v>13</v>
+        <v>606</v>
       </c>
       <c r="E87">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>606</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>139</v>
+        <v>8712</v>
       </c>
       <c r="E88">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>8712</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>54</v>
+        <v>596</v>
       </c>
       <c r="E89">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="90"/>
+        <v>596</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>434</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>94</v>
+      </c>
+      <c r="E90">
+        <v>94</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>356</v>
+        <v>435</v>
       </c>
       <c r="C91" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D91">
-        <v>216</v>
+        <v>831</v>
       </c>
       <c r="E91">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>831</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>27</v>
+      <c r="A92">
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>27</v>
+        <v>436</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E92">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>43</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E93">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>46</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="E94">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>69</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="E95">
-        <v>34</v>
-[...24 lines deleted...]
-    </row>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B97" t="s">
-        <v>435</v>
+        <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D97">
-        <v>8</v>
+        <v>670</v>
       </c>
       <c r="E97">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>670</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98">
-        <v>6</v>
+      <c r="A98" t="s">
+        <v>28</v>
       </c>
       <c r="B98" t="s">
-        <v>436</v>
+        <v>28</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="E98">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>5</v>
+        <v>242</v>
       </c>
       <c r="E99">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>242</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E100">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>79</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="E101">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>65</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D102">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="E102">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="103"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>5</v>
+      </c>
+      <c r="B103" t="s">
+        <v>444</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>116</v>
+      </c>
+      <c r="E103">
+        <v>116</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>14</v>
+        <v>445</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>6664</v>
+        <v>22</v>
       </c>
       <c r="E104">
-        <v>7282</v>
-[...2 lines deleted...]
-        <v>13946</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>27</v>
+      <c r="A105">
+        <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>27</v>
+        <v>446</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>356</v>
+        <v>18</v>
       </c>
       <c r="E105">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>4054</v>
+        <v>12</v>
       </c>
       <c r="E106">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>4409</v>
+        <v>12</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B107" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>1345</v>
+        <v>15</v>
       </c>
       <c r="E107">
-        <v>4025</v>
-[...24 lines deleted...]
-    </row>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B109" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D109">
-        <v>239</v>
+        <v>8098</v>
       </c>
       <c r="E109">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>2590</v>
+        <v>8098</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
-        <v>5</v>
+      <c r="A110" t="s">
+        <v>28</v>
       </c>
       <c r="B110" t="s">
-        <v>445</v>
+        <v>28</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D110">
-        <v>169</v>
+        <v>534</v>
       </c>
       <c r="E110">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>534</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>41</v>
+        <v>5184</v>
       </c>
       <c r="E111">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>41</v>
+        <v>1182</v>
       </c>
       <c r="E112">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D113">
-        <v>73</v>
+        <v>149</v>
       </c>
       <c r="E113">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>149</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>15</v>
+        <v>340</v>
       </c>
       <c r="E114">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>340</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>5</v>
+        <v>442</v>
       </c>
       <c r="E115">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>442</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>249</v>
+        <v>50</v>
       </c>
       <c r="E116">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="117"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>455</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>104</v>
+      </c>
+      <c r="E117">
+        <v>104</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B118" t="s">
-        <v>15</v>
+        <v>456</v>
       </c>
       <c r="C118" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="E118">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>87</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>27</v>
+      <c r="A119">
+        <v>9</v>
       </c>
       <c r="B119" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E119">
-        <v>35</v>
-[...24 lines deleted...]
-    </row>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="120"/>
     <row r="121">
       <c r="A121">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B121" t="s">
-        <v>453</v>
+        <v>17</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D121">
-        <v>45</v>
+        <v>832</v>
       </c>
       <c r="E121">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>832</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122">
-        <v>3</v>
+      <c r="A122" t="s">
+        <v>28</v>
       </c>
       <c r="B122" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D122">
-        <v>9</v>
+        <v>73</v>
       </c>
       <c r="E122">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>6</v>
+        <v>536</v>
       </c>
       <c r="E123">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="124"/>
+        <v>536</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>459</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>81</v>
+      </c>
+      <c r="E124">
+        <v>81</v>
+      </c>
+    </row>
     <row r="125">
       <c r="A125">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>16</v>
+        <v>460</v>
       </c>
       <c r="C125" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D125">
-        <v>6699</v>
+        <v>38</v>
       </c>
       <c r="E125">
-        <v>5994</v>
-[...2 lines deleted...]
-        <v>12693</v>
+        <v>38</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="s">
-        <v>27</v>
+      <c r="A126">
+        <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>27</v>
+        <v>461</v>
       </c>
       <c r="C126" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D126">
-        <v>596</v>
+        <v>22</v>
       </c>
       <c r="E126">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>22</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>3284</v>
+        <v>11</v>
       </c>
       <c r="E127">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>4063</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D128">
-        <v>693</v>
+        <v>16</v>
       </c>
       <c r="E128">
-        <v>3828</v>
-[...2 lines deleted...]
-        <v>4521</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>155</v>
+        <v>6</v>
       </c>
       <c r="E129">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>6</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>1138</v>
+        <v>16</v>
       </c>
       <c r="E130">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1226</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>195</v>
+        <v>33</v>
       </c>
       <c r="E131">
-        <v>108</v>
-[...24 lines deleted...]
-    </row>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B133" t="s">
-        <v>462</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D133">
-        <v>251</v>
+        <v>20988</v>
       </c>
       <c r="E133">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>20988</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>8</v>
+      <c r="A134" t="s">
+        <v>28</v>
       </c>
       <c r="B134" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D134">
-        <v>139</v>
+        <v>833</v>
       </c>
       <c r="E134">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>833</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>1111</v>
       </c>
       <c r="E135">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D136">
-        <v>69</v>
+        <v>1240</v>
       </c>
       <c r="E136">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>1457</v>
       </c>
       <c r="E137">
-        <v>266</v>
-[...5 lines deleted...]
-    <row r="138"/>
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>470</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>5109</v>
+      </c>
+      <c r="E138">
+        <v>5109</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B139" t="s">
-        <v>18</v>
+        <v>471</v>
       </c>
       <c r="C139" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D139">
-        <v>4037</v>
+        <v>2685</v>
       </c>
       <c r="E139">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>5003</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>27</v>
+      <c r="A140">
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>27</v>
+        <v>472</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>175</v>
+        <v>7418</v>
       </c>
       <c r="E140">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>7418</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D141">
-        <v>1483</v>
+        <v>856</v>
       </c>
       <c r="E141">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>1768</v>
+        <v>856</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B142" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="E142">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>221</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B143" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="E143">
-        <v>15</v>
-[...24 lines deleted...]
-    </row>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B145" t="s">
-        <v>471</v>
+        <v>19</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D145">
-        <v>33</v>
+        <v>2079</v>
       </c>
       <c r="E145">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>6</v>
+      <c r="A146" t="s">
+        <v>28</v>
       </c>
       <c r="B146" t="s">
-        <v>472</v>
+        <v>28</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D146">
-        <v>212</v>
+        <v>120</v>
       </c>
       <c r="E146">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>202</v>
+        <v>376</v>
       </c>
       <c r="E147">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>376</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>5</v>
+        <v>1528</v>
       </c>
       <c r="E148">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D149">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="E149">
-        <v>8</v>
-[...364 lines deleted...]
-        <v>72</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>21</v>
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="D2" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="E2" t="s">
-        <v>492</v>
+        <v>371</v>
       </c>
       <c r="F2" t="s">
-        <v>493</v>
+        <v>21</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>3628</v>
+      </c>
+      <c r="H2">
+        <v>3536</v>
+      </c>
+      <c r="I2">
+        <v>14292</v>
+      </c>
+      <c r="J2">
+        <v>19736</v>
+      </c>
+      <c r="K2">
+        <v>10217</v>
+      </c>
+      <c r="L2">
+        <v>206</v>
+      </c>
+      <c r="M2">
+        <v>13983</v>
+      </c>
+      <c r="N2">
+        <v>578</v>
+      </c>
+      <c r="O2">
+        <v>2026</v>
+      </c>
+      <c r="P2">
+        <v>9727</v>
+      </c>
+      <c r="Q2">
+        <v>681</v>
+      </c>
+      <c r="R2">
+        <v>15160</v>
+      </c>
+      <c r="S2">
+        <v>93770</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>495</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>0</v>
-[...10 lines deleted...]
-        <v>0</v>
+        <v>3628</v>
+      </c>
+      <c r="H3">
+        <v>3536</v>
+      </c>
+      <c r="I3">
+        <v>14292</v>
+      </c>
+      <c r="J3">
+        <v>19736</v>
+      </c>
+      <c r="K3">
+        <v>10217</v>
+      </c>
+      <c r="L3">
+        <v>206</v>
+      </c>
+      <c r="M3">
+        <v>13983</v>
+      </c>
+      <c r="N3">
+        <v>578</v>
+      </c>
+      <c r="O3">
+        <v>2026</v>
+      </c>
+      <c r="P3">
+        <v>9727</v>
+      </c>
+      <c r="Q3">
+        <v>681</v>
+      </c>
+      <c r="R3">
+        <v>15160</v>
+      </c>
+      <c r="S3">
+        <v>93770</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="1" t="s">
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>3628</v>
+      </c>
+      <c r="E2">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>1209</v>
+      </c>
+      <c r="E3">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>481</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>1194</v>
+      </c>
+      <c r="E4">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>482</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>573</v>
+      </c>
+      <c r="E5">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>483</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>171</v>
+      </c>
+      <c r="E6">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>132</v>
+      </c>
+      <c r="E7">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>485</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>207</v>
+      </c>
+      <c r="E8">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>486</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>142</v>
+      </c>
+      <c r="E9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>3536</v>
+      </c>
+      <c r="E11">
+        <v>3536</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>1385</v>
+      </c>
+      <c r="E12">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>487</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>1012</v>
+      </c>
+      <c r="E13">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>488</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>539</v>
+      </c>
+      <c r="E14">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>489</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>237</v>
+      </c>
+      <c r="E15">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>490</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>227</v>
+      </c>
+      <c r="E16">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>491</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>136</v>
+      </c>
+      <c r="E17">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="18"/>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>14292</v>
+      </c>
+      <c r="E19">
+        <v>14292</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>1305</v>
+      </c>
+      <c r="E20">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>492</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>7444</v>
+      </c>
+      <c r="E21">
+        <v>7444</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>493</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>4103</v>
+      </c>
+      <c r="E22">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>494</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>1046</v>
+      </c>
+      <c r="E23">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>495</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>201</v>
+      </c>
+      <c r="E24">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>5</v>
+      </c>
+      <c r="B25" t="s">
+        <v>496</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>111</v>
+      </c>
+      <c r="E25">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>6</v>
+      </c>
+      <c r="B26" t="s">
+        <v>497</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>82</v>
+      </c>
+      <c r="E26">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28">
+        <v>19736</v>
+      </c>
+      <c r="E28">
+        <v>19736</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>2037</v>
+      </c>
+      <c r="E29">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>498</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>7345</v>
+      </c>
+      <c r="E30">
+        <v>7345</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>499</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>8289</v>
+      </c>
+      <c r="E31">
+        <v>8289</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>500</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>875</v>
+      </c>
+      <c r="E32">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>501</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>338</v>
+      </c>
+      <c r="E33">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>502</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>670</v>
+      </c>
+      <c r="E34">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>503</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>182</v>
+      </c>
+      <c r="E35">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>5</v>
+      </c>
+      <c r="B37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37">
+        <v>10217</v>
+      </c>
+      <c r="E37">
+        <v>10217</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>1037</v>
+      </c>
+      <c r="E38">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>504</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>5204</v>
+      </c>
+      <c r="E39">
+        <v>5204</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>505</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>1382</v>
+      </c>
+      <c r="E40">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>506</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>215</v>
+      </c>
+      <c r="E41">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>507</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>548</v>
+      </c>
+      <c r="E42">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>5</v>
+      </c>
+      <c r="B43" t="s">
+        <v>508</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>1695</v>
+      </c>
+      <c r="E43">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>6</v>
+      </c>
+      <c r="B44" t="s">
+        <v>509</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>136</v>
+      </c>
+      <c r="E44">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>6</v>
+      </c>
+      <c r="B46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>206</v>
+      </c>
+      <c r="E46">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>127</v>
+      </c>
+      <c r="E47">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>510</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>79</v>
+      </c>
+      <c r="E48">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>13983</v>
+      </c>
+      <c r="E50">
+        <v>13983</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>737</v>
+      </c>
+      <c r="E51">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>511</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>10685</v>
+      </c>
+      <c r="E52">
+        <v>10685</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>512</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>2156</v>
+      </c>
+      <c r="E53">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>513</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>141</v>
+      </c>
+      <c r="E54">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>514</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>133</v>
+      </c>
+      <c r="E55">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>515</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>52</v>
+      </c>
+      <c r="E56">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>516</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>79</v>
+      </c>
+      <c r="E57">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58"/>
+    <row r="59">
+      <c r="A59">
+        <v>10</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59">
+        <v>578</v>
+      </c>
+      <c r="E59">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>28</v>
+      </c>
+      <c r="B60" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>66</v>
+      </c>
+      <c r="E60">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>517</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>305</v>
+      </c>
+      <c r="E61">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>2</v>
+      </c>
+      <c r="B62" t="s">
+        <v>518</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>53</v>
+      </c>
+      <c r="E62">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>3</v>
+      </c>
+      <c r="B63" t="s">
+        <v>519</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>71</v>
+      </c>
+      <c r="E63">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>520</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>36</v>
+      </c>
+      <c r="E64">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>5</v>
+      </c>
+      <c r="B65" t="s">
+        <v>521</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>32</v>
+      </c>
+      <c r="E65">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>6</v>
+      </c>
+      <c r="B66" t="s">
+        <v>522</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>15</v>
+      </c>
+      <c r="E66">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>12</v>
+      </c>
+      <c r="B68" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68">
+        <v>2026</v>
+      </c>
+      <c r="E68">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>293</v>
+      </c>
+      <c r="E69">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>523</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>939</v>
+      </c>
+      <c r="E70">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>524</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>252</v>
+      </c>
+      <c r="E71">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>525</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>361</v>
+      </c>
+      <c r="E72">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>526</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>107</v>
+      </c>
+      <c r="E73">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>527</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
         <v>31</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="1"/>
+      <c r="E74">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>528</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>43</v>
+      </c>
+      <c r="E75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77">
+        <v>9727</v>
+      </c>
+      <c r="E77">
+        <v>9727</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>28</v>
+      </c>
+      <c r="B78" t="s">
+        <v>28</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>573</v>
+      </c>
+      <c r="E78">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>529</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>8290</v>
+      </c>
+      <c r="E79">
+        <v>8290</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>530</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>209</v>
+      </c>
+      <c r="E80">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>531</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>474</v>
+      </c>
+      <c r="E81">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>532</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>99</v>
+      </c>
+      <c r="E82">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>533</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>41</v>
+      </c>
+      <c r="E83">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>534</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>41</v>
+      </c>
+      <c r="E84">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>16</v>
+      </c>
+      <c r="B86" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86">
+        <v>681</v>
+      </c>
+      <c r="E86">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>28</v>
+      </c>
+      <c r="B87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>54</v>
+      </c>
+      <c r="E87">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>535</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>246</v>
+      </c>
+      <c r="E88">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>536</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>113</v>
+      </c>
+      <c r="E89">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>537</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>146</v>
+      </c>
+      <c r="E90">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>538</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>21</v>
+      </c>
+      <c r="E91">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>539</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>84</v>
+      </c>
+      <c r="E92">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>540</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>17</v>
+      </c>
+      <c r="E93">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>17</v>
+      </c>
+      <c r="B95" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" t="s">
+        <v>33</v>
+      </c>
+      <c r="D95">
+        <v>15160</v>
+      </c>
+      <c r="E95">
+        <v>15160</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B96" t="s">
+        <v>28</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>929</v>
+      </c>
+      <c r="E96">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>541</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>10256</v>
+      </c>
+      <c r="E97">
+        <v>10256</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>542</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>2978</v>
+      </c>
+      <c r="E98">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>543</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>218</v>
+      </c>
+      <c r="E99">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>544</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>109</v>
+      </c>
+      <c r="E100">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>545</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>379</v>
+      </c>
+      <c r="E101">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>546</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>291</v>
+      </c>
+      <c r="E102">
+        <v>291</v>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>170</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>356</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>496</v>
+        <v>547</v>
       </c>
       <c r="D2" t="s">
-        <v>497</v>
+        <v>548</v>
       </c>
       <c r="E2" t="s">
-        <v>498</v>
+        <v>549</v>
       </c>
       <c r="F2" t="s">
-        <v>499</v>
+        <v>550</v>
       </c>
       <c r="G2">
-        <v>4270</v>
+        <v>1594</v>
       </c>
       <c r="H2">
-        <v>8507</v>
+        <v>13699</v>
       </c>
       <c r="I2">
-        <v>15383</v>
+        <v>17508</v>
       </c>
       <c r="J2">
-        <v>24863</v>
+        <v>12138</v>
       </c>
       <c r="K2">
-        <v>18554</v>
+        <v>16114</v>
       </c>
       <c r="L2">
-        <v>427</v>
+        <v>115</v>
       </c>
       <c r="M2">
-        <v>191</v>
+        <v>7440</v>
       </c>
       <c r="N2">
-        <v>6417</v>
+        <v>2343</v>
       </c>
       <c r="O2">
-        <v>326</v>
+        <v>4685</v>
       </c>
       <c r="P2">
-        <v>10694</v>
+        <v>148</v>
       </c>
       <c r="Q2">
-        <v>5982</v>
+        <v>252</v>
       </c>
       <c r="R2">
-        <v>541</v>
+        <v>232</v>
       </c>
       <c r="S2">
-        <v>7837</v>
+        <v>2754</v>
       </c>
       <c r="T2">
-        <v>801</v>
-[...8 lines deleted...]
-        <v>120094</v>
+        <v>79022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>4270</v>
+        <v>1594</v>
       </c>
       <c r="H3">
-        <v>8507</v>
+        <v>13699</v>
       </c>
       <c r="I3">
-        <v>15383</v>
+        <v>17508</v>
       </c>
       <c r="J3">
-        <v>24863</v>
+        <v>12138</v>
       </c>
       <c r="K3">
-        <v>18554</v>
+        <v>16114</v>
       </c>
       <c r="L3">
-        <v>427</v>
+        <v>115</v>
       </c>
       <c r="M3">
-        <v>191</v>
+        <v>7440</v>
       </c>
       <c r="N3">
-        <v>6417</v>
+        <v>2343</v>
       </c>
       <c r="O3">
-        <v>326</v>
+        <v>4685</v>
       </c>
       <c r="P3">
-        <v>10694</v>
+        <v>148</v>
       </c>
       <c r="Q3">
-        <v>5982</v>
+        <v>252</v>
       </c>
       <c r="R3">
-        <v>541</v>
+        <v>232</v>
       </c>
       <c r="S3">
-        <v>7837</v>
+        <v>2754</v>
       </c>
       <c r="T3">
-        <v>801</v>
-[...8 lines deleted...]
-        <v>120094</v>
+        <v>79022</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>1594</v>
+      </c>
+      <c r="E2">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>444</v>
+      </c>
+      <c r="E3">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>850</v>
+      </c>
+      <c r="E4">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>552</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>150</v>
+      </c>
+      <c r="E5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>553</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>60</v>
+      </c>
+      <c r="E6">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>66</v>
+      </c>
+      <c r="E7">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>555</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>24</v>
+      </c>
+      <c r="E8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>13699</v>
+      </c>
+      <c r="E10">
+        <v>13699</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>857</v>
+      </c>
+      <c r="E11">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>2875</v>
+      </c>
+      <c r="E12">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>557</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>891</v>
+      </c>
+      <c r="E13">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>558</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>8855</v>
+      </c>
+      <c r="E14">
+        <v>8855</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>559</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>144</v>
+      </c>
+      <c r="E15">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>560</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>77</v>
+      </c>
+      <c r="E16">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>17508</v>
+      </c>
+      <c r="E18">
+        <v>17508</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>1113</v>
+      </c>
+      <c r="E19">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>561</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>8905</v>
+      </c>
+      <c r="E20">
+        <v>8905</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>562</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>1111</v>
+      </c>
+      <c r="E21">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>563</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>615</v>
+      </c>
+      <c r="E22">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>564</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>5606</v>
+      </c>
+      <c r="E23">
+        <v>5606</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>565</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>158</v>
+      </c>
+      <c r="E24">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>12138</v>
+      </c>
+      <c r="E26">
+        <v>12138</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>1361</v>
+      </c>
+      <c r="E27">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>7638</v>
+      </c>
+      <c r="E28">
+        <v>7638</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>567</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>2477</v>
+      </c>
+      <c r="E29">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>568</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>271</v>
+      </c>
+      <c r="E30">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>569</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>277</v>
+      </c>
+      <c r="E31">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>570</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>114</v>
+      </c>
+      <c r="E32">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>16114</v>
+      </c>
+      <c r="E34">
+        <v>16114</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>851</v>
+      </c>
+      <c r="E35">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>571</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>5492</v>
+      </c>
+      <c r="E36">
+        <v>5492</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>572</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>5136</v>
+      </c>
+      <c r="E37">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>573</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>3432</v>
+      </c>
+      <c r="E38">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>574</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>333</v>
+      </c>
+      <c r="E39">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>575</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>870</v>
+      </c>
+      <c r="E40">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>169</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>115</v>
+      </c>
+      <c r="E42">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>66</v>
+      </c>
+      <c r="E43">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>576</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>49</v>
+      </c>
+      <c r="E44">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>7440</v>
+      </c>
+      <c r="E46">
+        <v>7440</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>372</v>
+      </c>
+      <c r="E47">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>577</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>5038</v>
+      </c>
+      <c r="E48">
+        <v>5038</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>578</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>156</v>
+      </c>
+      <c r="E49">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>579</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>303</v>
+      </c>
+      <c r="E50">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>580</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>1420</v>
+      </c>
+      <c r="E51">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>581</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>151</v>
+      </c>
+      <c r="E52">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>170</v>
+      </c>
+      <c r="C54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54">
+        <v>2343</v>
+      </c>
+      <c r="E54">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B55" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55">
+        <v>311</v>
+      </c>
+      <c r="E55">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>582</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>713</v>
+      </c>
+      <c r="E56">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>583</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>552</v>
+      </c>
+      <c r="E57">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>584</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>434</v>
+      </c>
+      <c r="E58">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>585</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>219</v>
+      </c>
+      <c r="E59">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>586</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>114</v>
+      </c>
+      <c r="E60">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>12</v>
+      </c>
+      <c r="B62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>4685</v>
+      </c>
+      <c r="E62">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>28</v>
+      </c>
+      <c r="B63" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>256</v>
+      </c>
+      <c r="E63">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>587</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>2741</v>
+      </c>
+      <c r="E64">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>588</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>414</v>
+      </c>
+      <c r="E65">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>589</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>1081</v>
+      </c>
+      <c r="E66">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>590</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>28</v>
+      </c>
+      <c r="E67">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>591</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>165</v>
+      </c>
+      <c r="E68">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>13</v>
+      </c>
+      <c r="B70" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" t="s">
+        <v>33</v>
+      </c>
+      <c r="D70">
+        <v>148</v>
+      </c>
+      <c r="E70">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>28</v>
+      </c>
+      <c r="B71" t="s">
+        <v>28</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>25</v>
+      </c>
+      <c r="E71">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>592</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>48</v>
+      </c>
+      <c r="E72">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>593</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>11</v>
+      </c>
+      <c r="E73">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>594</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>64</v>
+      </c>
+      <c r="E74">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76">
+        <v>252</v>
+      </c>
+      <c r="E76">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>38</v>
+      </c>
+      <c r="E77">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>595</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>61</v>
+      </c>
+      <c r="E78">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>596</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>109</v>
+      </c>
+      <c r="E79">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>597</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>9</v>
+      </c>
+      <c r="E80">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>598</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>24</v>
+      </c>
+      <c r="E81">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>599</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>11</v>
+      </c>
+      <c r="E82">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>16</v>
+      </c>
+      <c r="B84" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>232</v>
+      </c>
+      <c r="E84">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B85" t="s">
+        <v>28</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85">
+        <v>21</v>
+      </c>
+      <c r="E85">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>600</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>172</v>
+      </c>
+      <c r="E86">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>601</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>25</v>
+      </c>
+      <c r="E87">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>602</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>8</v>
+      </c>
+      <c r="E88">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>603</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>6</v>
+      </c>
+      <c r="E89">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>17</v>
+      </c>
+      <c r="B91" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91">
+        <v>2754</v>
+      </c>
+      <c r="E91">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>28</v>
+      </c>
+      <c r="B92" t="s">
+        <v>28</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>179</v>
+      </c>
+      <c r="E92">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>604</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>1988</v>
+      </c>
+      <c r="E93">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>605</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>70</v>
+      </c>
+      <c r="E94">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>606</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>432</v>
+      </c>
+      <c r="E95">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>607</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>58</v>
+      </c>
+      <c r="E96">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>608</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>27</v>
+      </c>
+      <c r="E97">
+        <v>27</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2">
+        <v>3590</v>
+      </c>
+      <c r="H2">
+        <v>5689</v>
+      </c>
+      <c r="I2">
+        <v>28138</v>
+      </c>
+      <c r="J2">
+        <v>14585</v>
+      </c>
+      <c r="K2">
+        <v>14050</v>
+      </c>
+      <c r="L2">
+        <v>589</v>
+      </c>
+      <c r="M2">
+        <v>5311</v>
+      </c>
+      <c r="N2">
+        <v>216</v>
+      </c>
+      <c r="O2">
+        <v>6664</v>
+      </c>
+      <c r="P2">
+        <v>144</v>
+      </c>
+      <c r="Q2">
+        <v>6699</v>
+      </c>
+      <c r="R2">
+        <v>4037</v>
+      </c>
+      <c r="S2">
+        <v>2932</v>
+      </c>
+      <c r="T2">
+        <v>91</v>
+      </c>
+      <c r="U2">
+        <v>92735</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>10982</v>
+      </c>
+      <c r="H3">
+        <v>23140</v>
+      </c>
+      <c r="I3">
+        <v>8299</v>
+      </c>
+      <c r="J3">
+        <v>15005</v>
+      </c>
+      <c r="K3">
+        <v>12448</v>
+      </c>
+      <c r="L3">
+        <v>563</v>
+      </c>
+      <c r="M3">
+        <v>2032</v>
+      </c>
+      <c r="N3">
+        <v>700</v>
+      </c>
+      <c r="O3">
+        <v>7282</v>
+      </c>
+      <c r="P3">
+        <v>182</v>
+      </c>
+      <c r="Q3">
+        <v>5994</v>
+      </c>
+      <c r="R3">
+        <v>966</v>
+      </c>
+      <c r="S3">
+        <v>5845</v>
+      </c>
+      <c r="T3">
+        <v>66</v>
+      </c>
+      <c r="U3">
+        <v>93504</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4">
+        <v>14572</v>
+      </c>
+      <c r="H4">
+        <v>28829</v>
+      </c>
+      <c r="I4">
+        <v>36437</v>
+      </c>
+      <c r="J4">
+        <v>29590</v>
+      </c>
+      <c r="K4">
+        <v>26498</v>
+      </c>
+      <c r="L4">
+        <v>1152</v>
+      </c>
+      <c r="M4">
+        <v>7343</v>
+      </c>
+      <c r="N4">
+        <v>916</v>
+      </c>
+      <c r="O4">
+        <v>13946</v>
+      </c>
+      <c r="P4">
+        <v>326</v>
+      </c>
+      <c r="Q4">
+        <v>12693</v>
+      </c>
+      <c r="R4">
+        <v>5003</v>
+      </c>
+      <c r="S4">
+        <v>8777</v>
+      </c>
+      <c r="T4">
+        <v>157</v>
+      </c>
+      <c r="U4">
+        <v>186239</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2">
+        <v>3590</v>
+      </c>
+      <c r="E2">
+        <v>10982</v>
+      </c>
+      <c r="F2">
+        <v>14572</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3">
+        <v>748</v>
+      </c>
+      <c r="E3">
+        <v>1412</v>
+      </c>
+      <c r="F3">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4">
+        <v>573</v>
+      </c>
+      <c r="E4">
+        <v>3615</v>
+      </c>
+      <c r="F4">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>952</v>
+      </c>
+      <c r="E5">
+        <v>3435</v>
+      </c>
+      <c r="F5">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6">
+        <v>436</v>
+      </c>
+      <c r="E6">
+        <v>428</v>
+      </c>
+      <c r="F6">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7">
+        <v>333</v>
+      </c>
+      <c r="E7">
+        <v>111</v>
+      </c>
+      <c r="F7">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>225</v>
+      </c>
+      <c r="E8">
+        <v>87</v>
+      </c>
+      <c r="F8">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>45</v>
+      </c>
+      <c r="E9">
+        <v>66</v>
+      </c>
+      <c r="F9">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>59</v>
+      </c>
+      <c r="E10">
+        <v>56</v>
+      </c>
+      <c r="F10">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>27</v>
+      </c>
+      <c r="E11">
+        <v>175</v>
+      </c>
+      <c r="F11">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>30</v>
+      </c>
+      <c r="E12">
+        <v>41</v>
+      </c>
+      <c r="F12">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>24</v>
+      </c>
+      <c r="E13">
+        <v>226</v>
+      </c>
+      <c r="F13">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>138</v>
+      </c>
+      <c r="E14">
+        <v>1330</v>
+      </c>
+      <c r="F14">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>5689</v>
+      </c>
+      <c r="E16">
+        <v>23140</v>
+      </c>
+      <c r="F16">
+        <v>28829</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17">
+        <v>1299</v>
+      </c>
+      <c r="E17">
+        <v>2660</v>
+      </c>
+      <c r="F17">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>1236</v>
+      </c>
+      <c r="E18">
+        <v>7522</v>
+      </c>
+      <c r="F18">
+        <v>8758</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>578</v>
+      </c>
+      <c r="E19">
+        <v>2072</v>
+      </c>
+      <c r="F19">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>308</v>
+      </c>
+      <c r="E20">
+        <v>1057</v>
+      </c>
+      <c r="F20">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>654</v>
+      </c>
+      <c r="E21">
+        <v>1635</v>
+      </c>
+      <c r="F21">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>332</v>
+      </c>
+      <c r="E22">
+        <v>198</v>
+      </c>
+      <c r="F22">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>616</v>
+      </c>
+      <c r="E23">
+        <v>240</v>
+      </c>
+      <c r="F23">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>89</v>
+      </c>
+      <c r="E24">
+        <v>367</v>
+      </c>
+      <c r="F24">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>79</v>
+      </c>
+      <c r="E25">
+        <v>1345</v>
+      </c>
+      <c r="F25">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>66</v>
+      </c>
+      <c r="E26">
+        <v>92</v>
+      </c>
+      <c r="F26">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>89</v>
+      </c>
+      <c r="E27">
+        <v>1523</v>
+      </c>
+      <c r="F27">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>343</v>
+      </c>
+      <c r="E28">
+        <v>4429</v>
+      </c>
+      <c r="F28">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30">
+        <v>28138</v>
+      </c>
+      <c r="E30">
+        <v>8299</v>
+      </c>
+      <c r="F30">
+        <v>36437</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31">
+        <v>1887</v>
+      </c>
+      <c r="E31">
+        <v>1076</v>
+      </c>
+      <c r="F31">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>6491</v>
+      </c>
+      <c r="E32">
+        <v>1591</v>
+      </c>
+      <c r="F32">
+        <v>8082</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>12888</v>
+      </c>
+      <c r="E33">
+        <v>664</v>
+      </c>
+      <c r="F33">
+        <v>13552</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>801</v>
+      </c>
+      <c r="E34">
+        <v>243</v>
+      </c>
+      <c r="F34">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>334</v>
+      </c>
+      <c r="E35">
+        <v>3507</v>
+      </c>
+      <c r="F35">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>5262</v>
+      </c>
+      <c r="E36">
+        <v>155</v>
+      </c>
+      <c r="F36">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>140</v>
+      </c>
+      <c r="E37">
+        <v>113</v>
+      </c>
+      <c r="F37">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>100</v>
+      </c>
+      <c r="E38">
+        <v>292</v>
+      </c>
+      <c r="F38">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>116</v>
+      </c>
+      <c r="E39">
+        <v>49</v>
+      </c>
+      <c r="F39">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40">
+        <v>59</v>
+      </c>
+      <c r="E40">
+        <v>351</v>
+      </c>
+      <c r="F40">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>35</v>
+      </c>
+      <c r="E41">
+        <v>233</v>
+      </c>
+      <c r="F41">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>25</v>
+      </c>
+      <c r="E42">
+        <v>25</v>
+      </c>
+      <c r="F42">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>14585</v>
+      </c>
+      <c r="E44">
+        <v>15005</v>
+      </c>
+      <c r="F44">
+        <v>29590</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>1398</v>
+      </c>
+      <c r="E45">
+        <v>2201</v>
+      </c>
+      <c r="F45">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>69</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>3033</v>
+      </c>
+      <c r="E46">
+        <v>1906</v>
+      </c>
+      <c r="F46">
+        <v>4939</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>70</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>449</v>
+      </c>
+      <c r="E47">
+        <v>2064</v>
+      </c>
+      <c r="F47">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>71</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>1288</v>
+      </c>
+      <c r="E48">
+        <v>5309</v>
+      </c>
+      <c r="F48">
+        <v>6597</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>72</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>2549</v>
+      </c>
+      <c r="E49">
+        <v>416</v>
+      </c>
+      <c r="F49">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>73</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>4167</v>
+      </c>
+      <c r="E50">
+        <v>1115</v>
+      </c>
+      <c r="F50">
+        <v>5282</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>180</v>
+      </c>
+      <c r="E51">
+        <v>553</v>
+      </c>
+      <c r="F51">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>160</v>
+      </c>
+      <c r="E52">
+        <v>887</v>
+      </c>
+      <c r="F52">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>76</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>120</v>
+      </c>
+      <c r="E53">
+        <v>229</v>
+      </c>
+      <c r="F53">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>610</v>
+      </c>
+      <c r="E54">
+        <v>164</v>
+      </c>
+      <c r="F54">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>567</v>
+      </c>
+      <c r="E55">
+        <v>107</v>
+      </c>
+      <c r="F55">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>64</v>
+      </c>
+      <c r="E56">
+        <v>54</v>
+      </c>
+      <c r="F56">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>14050</v>
+      </c>
+      <c r="E58">
+        <v>12448</v>
+      </c>
+      <c r="F58">
+        <v>26498</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59">
+        <v>1086</v>
+      </c>
+      <c r="E59">
+        <v>1114</v>
+      </c>
+      <c r="F59">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>80</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>1333</v>
+      </c>
+      <c r="E60">
+        <v>2725</v>
+      </c>
+      <c r="F60">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>4167</v>
+      </c>
+      <c r="E61">
+        <v>351</v>
+      </c>
+      <c r="F61">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>82</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>506</v>
+      </c>
+      <c r="E62">
+        <v>232</v>
+      </c>
+      <c r="F62">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>83</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1516</v>
+      </c>
+      <c r="E63">
+        <v>752</v>
+      </c>
+      <c r="F63">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>84</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>768</v>
+      </c>
+      <c r="E64">
+        <v>3647</v>
+      </c>
+      <c r="F64">
+        <v>4415</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>113</v>
+      </c>
+      <c r="E65">
+        <v>442</v>
+      </c>
+      <c r="F65">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>437</v>
+      </c>
+      <c r="E66">
+        <v>65</v>
+      </c>
+      <c r="F66">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>87</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>2490</v>
+      </c>
+      <c r="E67">
+        <v>51</v>
+      </c>
+      <c r="F67">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>88</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1152</v>
+      </c>
+      <c r="E68">
+        <v>37</v>
+      </c>
+      <c r="F68">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>433</v>
+      </c>
+      <c r="E69">
+        <v>2975</v>
+      </c>
+      <c r="F69">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>49</v>
+      </c>
+      <c r="E70">
+        <v>57</v>
+      </c>
+      <c r="F70">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>589</v>
+      </c>
+      <c r="E72">
+        <v>563</v>
+      </c>
+      <c r="F72">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>28</v>
+      </c>
+      <c r="B73" t="s">
+        <v>28</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>314</v>
+      </c>
+      <c r="E73">
+        <v>193</v>
+      </c>
+      <c r="F73">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>221</v>
+      </c>
+      <c r="E74">
+        <v>323</v>
+      </c>
+      <c r="F74">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>92</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>54</v>
+      </c>
+      <c r="E75">
+        <v>47</v>
+      </c>
+      <c r="F75">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77">
+        <v>5311</v>
+      </c>
+      <c r="E77">
+        <v>2032</v>
+      </c>
+      <c r="F77">
+        <v>7343</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>28</v>
+      </c>
+      <c r="B78" t="s">
+        <v>28</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>414</v>
+      </c>
+      <c r="E78">
+        <v>412</v>
+      </c>
+      <c r="F78">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>93</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>2990</v>
+      </c>
+      <c r="E79">
+        <v>545</v>
+      </c>
+      <c r="F79">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>755</v>
+      </c>
+      <c r="E80">
+        <v>155</v>
+      </c>
+      <c r="F80">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>346</v>
+      </c>
+      <c r="E81">
+        <v>115</v>
+      </c>
+      <c r="F81">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>94</v>
+      </c>
+      <c r="E82">
+        <v>446</v>
+      </c>
+      <c r="F82">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>97</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>42</v>
+      </c>
+      <c r="E83">
+        <v>79</v>
+      </c>
+      <c r="F83">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>111</v>
+      </c>
+      <c r="E84">
+        <v>55</v>
+      </c>
+      <c r="F84">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>99</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>225</v>
+      </c>
+      <c r="E85">
+        <v>61</v>
+      </c>
+      <c r="F85">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>100</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>128</v>
+      </c>
+      <c r="E86">
+        <v>70</v>
+      </c>
+      <c r="F86">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>13</v>
+      </c>
+      <c r="E87">
+        <v>61</v>
+      </c>
+      <c r="F87">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>139</v>
+      </c>
+      <c r="E88">
+        <v>16</v>
+      </c>
+      <c r="F88">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>11</v>
+      </c>
+      <c r="B89" t="s">
+        <v>103</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>54</v>
+      </c>
+      <c r="E89">
+        <v>17</v>
+      </c>
+      <c r="F89">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>9</v>
+      </c>
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91">
+        <v>216</v>
+      </c>
+      <c r="E91">
+        <v>700</v>
+      </c>
+      <c r="F91">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>28</v>
+      </c>
+      <c r="B92" t="s">
+        <v>28</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>50</v>
+      </c>
+      <c r="E92">
+        <v>53</v>
+      </c>
+      <c r="F92">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>104</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>35</v>
+      </c>
+      <c r="E93">
+        <v>384</v>
+      </c>
+      <c r="F93">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>105</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>41</v>
+      </c>
+      <c r="E94">
+        <v>62</v>
+      </c>
+      <c r="F94">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>106</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>11</v>
+      </c>
+      <c r="E95">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>10</v>
+      </c>
+      <c r="E96">
+        <v>42</v>
+      </c>
+      <c r="F96">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>108</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>8</v>
+      </c>
+      <c r="E97">
+        <v>14</v>
+      </c>
+      <c r="F97">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>109</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>19</v>
+      </c>
+      <c r="E98">
+        <v>57</v>
+      </c>
+      <c r="F98">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>110</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>5</v>
+      </c>
+      <c r="E99">
+        <v>5</v>
+      </c>
+      <c r="F99">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>111</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>15</v>
+      </c>
+      <c r="E100">
+        <v>7</v>
+      </c>
+      <c r="F100">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>112</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>9</v>
+      </c>
+      <c r="E101">
+        <v>13</v>
+      </c>
+      <c r="F101">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>13</v>
+      </c>
+      <c r="E102">
+        <v>29</v>
+      </c>
+      <c r="F102">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>12</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104">
+        <v>6664</v>
+      </c>
+      <c r="E104">
+        <v>7282</v>
+      </c>
+      <c r="F104">
+        <v>13946</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>28</v>
+      </c>
+      <c r="B105" t="s">
+        <v>28</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105">
+        <v>356</v>
+      </c>
+      <c r="E105">
+        <v>312</v>
+      </c>
+      <c r="F105">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>114</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>4054</v>
+      </c>
+      <c r="E106">
+        <v>355</v>
+      </c>
+      <c r="F106">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>115</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>1345</v>
+      </c>
+      <c r="E107">
+        <v>4025</v>
+      </c>
+      <c r="F107">
+        <v>5370</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>116</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>77</v>
+      </c>
+      <c r="E108">
+        <v>84</v>
+      </c>
+      <c r="F108">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>117</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>239</v>
+      </c>
+      <c r="E109">
+        <v>2351</v>
+      </c>
+      <c r="F109">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>118</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>169</v>
+      </c>
+      <c r="E110">
+        <v>40</v>
+      </c>
+      <c r="F110">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>41</v>
+      </c>
+      <c r="E111">
+        <v>18</v>
+      </c>
+      <c r="F111">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>120</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>41</v>
+      </c>
+      <c r="E112">
+        <v>23</v>
+      </c>
+      <c r="F112">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>121</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>73</v>
+      </c>
+      <c r="E113">
+        <v>19</v>
+      </c>
+      <c r="F113">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>122</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>15</v>
+      </c>
+      <c r="E114">
+        <v>13</v>
+      </c>
+      <c r="F114">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>123</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>5</v>
+      </c>
+      <c r="E115">
+        <v>16</v>
+      </c>
+      <c r="F115">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>249</v>
+      </c>
+      <c r="E116">
+        <v>26</v>
+      </c>
+      <c r="F116">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>13</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>33</v>
+      </c>
+      <c r="D118">
+        <v>144</v>
+      </c>
+      <c r="E118">
+        <v>182</v>
+      </c>
+      <c r="F118">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" t="s">
+        <v>28</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119">
+        <v>29</v>
+      </c>
+      <c r="E119">
+        <v>35</v>
+      </c>
+      <c r="F119">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>125</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>55</v>
+      </c>
+      <c r="E120">
+        <v>73</v>
+      </c>
+      <c r="F120">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>126</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>45</v>
+      </c>
+      <c r="E121">
+        <v>39</v>
+      </c>
+      <c r="F121">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>127</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>9</v>
+      </c>
+      <c r="E122">
+        <v>21</v>
+      </c>
+      <c r="F122">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>6</v>
+      </c>
+      <c r="E123">
+        <v>14</v>
+      </c>
+      <c r="F123">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>16</v>
+      </c>
+      <c r="C125" t="s">
+        <v>33</v>
+      </c>
+      <c r="D125">
+        <v>6699</v>
+      </c>
+      <c r="E125">
+        <v>5994</v>
+      </c>
+      <c r="F125">
+        <v>12693</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>28</v>
+      </c>
+      <c r="B126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126">
+        <v>596</v>
+      </c>
+      <c r="E126">
+        <v>346</v>
+      </c>
+      <c r="F126">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>129</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>3284</v>
+      </c>
+      <c r="E127">
+        <v>779</v>
+      </c>
+      <c r="F127">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>130</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>693</v>
+      </c>
+      <c r="E128">
+        <v>3828</v>
+      </c>
+      <c r="F128">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>131</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>155</v>
+      </c>
+      <c r="E129">
+        <v>53</v>
+      </c>
+      <c r="F129">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>132</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>1138</v>
+      </c>
+      <c r="E130">
+        <v>88</v>
+      </c>
+      <c r="F130">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>5</v>
+      </c>
+      <c r="B131" t="s">
+        <v>133</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>195</v>
+      </c>
+      <c r="E131">
+        <v>108</v>
+      </c>
+      <c r="F131">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>134</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>136</v>
+      </c>
+      <c r="E132">
+        <v>25</v>
+      </c>
+      <c r="F132">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>135</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>251</v>
+      </c>
+      <c r="E133">
+        <v>25</v>
+      </c>
+      <c r="F133">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>136</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>139</v>
+      </c>
+      <c r="E134">
+        <v>304</v>
+      </c>
+      <c r="F134">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>9</v>
+      </c>
+      <c r="B135" t="s">
+        <v>137</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>18</v>
+      </c>
+      <c r="E135">
+        <v>13</v>
+      </c>
+      <c r="F135">
         <v>31</v>
       </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>10</v>
+      </c>
+      <c r="B136" t="s">
+        <v>138</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>69</v>
+      </c>
+      <c r="E136">
+        <v>159</v>
+      </c>
+      <c r="F136">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>11</v>
+      </c>
+      <c r="B137" t="s">
+        <v>139</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>25</v>
+      </c>
+      <c r="E137">
+        <v>266</v>
+      </c>
+      <c r="F137">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>16</v>
+      </c>
+      <c r="B139" t="s">
+        <v>17</v>
+      </c>
+      <c r="C139" t="s">
+        <v>33</v>
+      </c>
+      <c r="D139">
+        <v>4037</v>
+      </c>
+      <c r="E139">
+        <v>966</v>
+      </c>
+      <c r="F139">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>28</v>
+      </c>
+      <c r="B140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C140" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140">
+        <v>175</v>
+      </c>
+      <c r="E140">
+        <v>33</v>
+      </c>
+      <c r="F140">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>140</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>1483</v>
+      </c>
+      <c r="E141">
+        <v>285</v>
+      </c>
+      <c r="F141">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>141</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>243</v>
+      </c>
+      <c r="E142">
+        <v>321</v>
+      </c>
+      <c r="F142">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>142</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>230</v>
+      </c>
+      <c r="E143">
+        <v>15</v>
+      </c>
+      <c r="F143">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>143</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>386</v>
+      </c>
+      <c r="E144">
+        <v>89</v>
+      </c>
+      <c r="F144">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>144</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>33</v>
+      </c>
+      <c r="E145">
+        <v>30</v>
+      </c>
+      <c r="F145">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>145</v>
+      </c>
+      <c r="C146" t="s">
+        <v>36</v>
+      </c>
+      <c r="D146">
+        <v>212</v>
+      </c>
+      <c r="E146">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>202</v>
+      </c>
+      <c r="E147">
+        <v>70</v>
+      </c>
+      <c r="F147">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>147</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>5</v>
+      </c>
+      <c r="E148">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>148</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>9</v>
+      </c>
+      <c r="E149">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>10</v>
+      </c>
+      <c r="B150" t="s">
+        <v>149</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>33</v>
+      </c>
+      <c r="E150">
+        <v>5</v>
+      </c>
+      <c r="F150">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>11</v>
+      </c>
+      <c r="B151" t="s">
+        <v>150</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>1026</v>
+      </c>
+      <c r="E151">
+        <v>94</v>
+      </c>
+      <c r="F151">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="152"/>
+    <row r="153">
+      <c r="A153">
+        <v>17</v>
+      </c>
+      <c r="B153" t="s">
+        <v>18</v>
+      </c>
+      <c r="C153" t="s">
+        <v>33</v>
+      </c>
+      <c r="D153">
+        <v>2932</v>
+      </c>
+      <c r="E153">
+        <v>5845</v>
+      </c>
+      <c r="F153">
+        <v>8777</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>28</v>
+      </c>
+      <c r="B154" t="s">
+        <v>28</v>
+      </c>
+      <c r="C154" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154">
+        <v>309</v>
+      </c>
+      <c r="E154">
+        <v>353</v>
+      </c>
+      <c r="F154">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>151</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>1175</v>
+      </c>
+      <c r="E155">
+        <v>3953</v>
+      </c>
+      <c r="F155">
+        <v>5128</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2</v>
+      </c>
+      <c r="B156" t="s">
+        <v>152</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>376</v>
+      </c>
+      <c r="E156">
+        <v>207</v>
+      </c>
+      <c r="F156">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>3</v>
+      </c>
+      <c r="B157" t="s">
+        <v>153</v>
+      </c>
+      <c r="C157" t="s">
+        <v>36</v>
+      </c>
+      <c r="D157">
+        <v>128</v>
+      </c>
+      <c r="E157">
+        <v>848</v>
+      </c>
+      <c r="F157">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>4</v>
+      </c>
+      <c r="B158" t="s">
+        <v>154</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158">
+        <v>530</v>
+      </c>
+      <c r="E158">
+        <v>143</v>
+      </c>
+      <c r="F158">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>5</v>
+      </c>
+      <c r="B159" t="s">
+        <v>155</v>
+      </c>
+      <c r="C159" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159">
+        <v>70</v>
+      </c>
+      <c r="E159">
+        <v>76</v>
+      </c>
+      <c r="F159">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>6</v>
+      </c>
+      <c r="B160" t="s">
+        <v>156</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>50</v>
+      </c>
+      <c r="E160">
+        <v>131</v>
+      </c>
+      <c r="F160">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>7</v>
+      </c>
+      <c r="B161" t="s">
+        <v>157</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>31</v>
+      </c>
+      <c r="E161">
+        <v>49</v>
+      </c>
+      <c r="F161">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>8</v>
+      </c>
+      <c r="B162" t="s">
+        <v>158</v>
+      </c>
+      <c r="C162" t="s">
+        <v>36</v>
+      </c>
+      <c r="D162">
+        <v>85</v>
+      </c>
+      <c r="E162">
+        <v>11</v>
+      </c>
+      <c r="F162">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>9</v>
+      </c>
+      <c r="B163" t="s">
+        <v>159</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163">
+        <v>76</v>
+      </c>
+      <c r="E163">
+        <v>17</v>
+      </c>
+      <c r="F163">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>10</v>
+      </c>
+      <c r="B164" t="s">
+        <v>160</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164">
+        <v>57</v>
+      </c>
+      <c r="E164">
+        <v>30</v>
+      </c>
+      <c r="F164">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>11</v>
+      </c>
+      <c r="B165" t="s">
+        <v>161</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165">
+        <v>45</v>
+      </c>
+      <c r="E165">
+        <v>27</v>
+      </c>
+      <c r="F165">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="166"/>
+    <row r="167">
+      <c r="A167">
+        <v>24</v>
+      </c>
+      <c r="B167" t="s">
+        <v>19</v>
+      </c>
+      <c r="C167" t="s">
+        <v>33</v>
+      </c>
+      <c r="D167">
+        <v>91</v>
+      </c>
+      <c r="E167">
+        <v>66</v>
+      </c>
+      <c r="F167">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>28</v>
+      </c>
+      <c r="B168" t="s">
+        <v>28</v>
+      </c>
+      <c r="C168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168">
+        <v>54</v>
+      </c>
+      <c r="E168">
+        <v>31</v>
+      </c>
+      <c r="F168">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1</v>
+      </c>
+      <c r="B169" t="s">
+        <v>162</v>
+      </c>
+      <c r="C169" t="s">
+        <v>36</v>
+      </c>
+      <c r="D169">
+        <v>37</v>
+      </c>
+      <c r="E169">
+        <v>35</v>
+      </c>
+      <c r="F169">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>499</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" s="1"/>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G2">
+        <v>4270</v>
+      </c>
+      <c r="H2">
+        <v>8507</v>
+      </c>
+      <c r="I2">
+        <v>15383</v>
+      </c>
+      <c r="J2">
+        <v>24863</v>
+      </c>
+      <c r="K2">
+        <v>18554</v>
+      </c>
+      <c r="L2">
+        <v>427</v>
+      </c>
+      <c r="M2">
+        <v>191</v>
+      </c>
+      <c r="N2">
+        <v>6417</v>
+      </c>
+      <c r="O2">
+        <v>326</v>
+      </c>
+      <c r="P2">
+        <v>10694</v>
+      </c>
+      <c r="Q2">
+        <v>5982</v>
+      </c>
+      <c r="R2">
+        <v>541</v>
+      </c>
+      <c r="S2">
+        <v>7837</v>
+      </c>
+      <c r="T2">
+        <v>801</v>
+      </c>
+      <c r="U2">
+        <v>315</v>
+      </c>
+      <c r="V2">
+        <v>14986</v>
+      </c>
+      <c r="W2">
+        <v>120094</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>4270</v>
+      </c>
+      <c r="H3">
+        <v>8507</v>
+      </c>
+      <c r="I3">
+        <v>15383</v>
+      </c>
+      <c r="J3">
+        <v>24863</v>
+      </c>
+      <c r="K3">
+        <v>18554</v>
+      </c>
+      <c r="L3">
+        <v>427</v>
+      </c>
+      <c r="M3">
+        <v>191</v>
+      </c>
+      <c r="N3">
+        <v>6417</v>
+      </c>
+      <c r="O3">
+        <v>326</v>
+      </c>
+      <c r="P3">
+        <v>10694</v>
+      </c>
+      <c r="Q3">
+        <v>5982</v>
+      </c>
+      <c r="R3">
+        <v>541</v>
+      </c>
+      <c r="S3">
+        <v>7837</v>
+      </c>
+      <c r="T3">
+        <v>801</v>
+      </c>
+      <c r="U3">
+        <v>315</v>
+      </c>
+      <c r="V3">
+        <v>14986</v>
+      </c>
+      <c r="W3">
+        <v>120094</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
         <v>4270</v>
       </c>
       <c r="E2">
         <v>4270</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
         <v>371</v>
       </c>
       <c r="E3">
         <v>371</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>500</v>
+        <v>176</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
         <v>3477</v>
       </c>
       <c r="E4">
         <v>3477</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>501</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
         <v>150</v>
       </c>
       <c r="E5">
         <v>150</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>502</v>
+        <v>178</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>72</v>
       </c>
       <c r="E6">
         <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>503</v>
+        <v>179</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
         <v>75</v>
       </c>
       <c r="E7">
         <v>75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>504</v>
+        <v>180</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
         <v>49</v>
       </c>
       <c r="E8">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>505</v>
+        <v>181</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9">
         <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>506</v>
+        <v>182</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>507</v>
+        <v>183</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11">
         <v>19</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13">
         <v>8507</v>
       </c>
       <c r="E13">
         <v>8507</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>842</v>
       </c>
       <c r="E14">
         <v>842</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>508</v>
+        <v>184</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>3568</v>
       </c>
       <c r="E15">
         <v>3568</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>509</v>
+        <v>185</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>2620</v>
       </c>
       <c r="E16">
         <v>2620</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>510</v>
+        <v>186</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>177</v>
       </c>
       <c r="E17">
         <v>177</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>511</v>
+        <v>187</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>497</v>
       </c>
       <c r="E18">
         <v>497</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>512</v>
+        <v>188</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>458</v>
       </c>
       <c r="E19">
         <v>458</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>513</v>
+        <v>189</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20">
         <v>62</v>
       </c>
       <c r="E20">
         <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>514</v>
+        <v>190</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>51</v>
       </c>
       <c r="E21">
         <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>515</v>
+        <v>191</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22">
         <v>232</v>
       </c>
       <c r="E22">
         <v>232</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D24">
         <v>15383</v>
       </c>
       <c r="E24">
         <v>15383</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D25">
         <v>651</v>
       </c>
       <c r="E25">
         <v>651</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>516</v>
+        <v>192</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
         <v>6878</v>
       </c>
       <c r="E26">
         <v>6878</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>517</v>
+        <v>193</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>226</v>
       </c>
       <c r="E27">
         <v>226</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>518</v>
+        <v>194</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>201</v>
       </c>
       <c r="E28">
         <v>201</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>519</v>
+        <v>195</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>7059</v>
       </c>
       <c r="E29">
         <v>7059</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>520</v>
+        <v>196</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>220</v>
       </c>
       <c r="E30">
         <v>220</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>521</v>
+        <v>197</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>36</v>
       </c>
       <c r="E31">
         <v>36</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>522</v>
+        <v>198</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>62</v>
       </c>
       <c r="E32">
         <v>62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>523</v>
+        <v>199</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>50</v>
       </c>
       <c r="E33">
         <v>50</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D35">
         <v>24863</v>
       </c>
       <c r="E35">
         <v>24863</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B36" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D36">
         <v>1022</v>
       </c>
       <c r="E36">
         <v>1022</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>524</v>
+        <v>200</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37">
         <v>9707</v>
       </c>
       <c r="E37">
         <v>9707</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>525</v>
+        <v>201</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>8697</v>
       </c>
       <c r="E38">
         <v>8697</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>526</v>
+        <v>202</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>1022</v>
       </c>
       <c r="E39">
         <v>1022</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>527</v>
+        <v>203</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
         <v>284</v>
       </c>
       <c r="E40">
         <v>284</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>528</v>
+        <v>204</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>176</v>
       </c>
       <c r="E41">
         <v>176</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>529</v>
+        <v>205</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>518</v>
       </c>
       <c r="E42">
         <v>518</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>530</v>
+        <v>206</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>276</v>
       </c>
       <c r="E43">
         <v>276</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>531</v>
+        <v>207</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>3161</v>
       </c>
       <c r="E44">
         <v>3161</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D46">
         <v>18554</v>
       </c>
       <c r="E46">
         <v>18554</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B47" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>967</v>
       </c>
       <c r="E47">
         <v>967</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>532</v>
+        <v>208</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>7703</v>
       </c>
       <c r="E48">
         <v>7703</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>533</v>
+        <v>209</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>493</v>
       </c>
       <c r="E49">
         <v>493</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>534</v>
+        <v>210</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
         <v>807</v>
       </c>
       <c r="E50">
         <v>807</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>535</v>
+        <v>211</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>2072</v>
       </c>
       <c r="E51">
         <v>2072</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>536</v>
+        <v>212</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>2449</v>
       </c>
       <c r="E52">
         <v>2449</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>537</v>
+        <v>213</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
         <v>1734</v>
       </c>
       <c r="E53">
         <v>1734</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>538</v>
+        <v>214</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>121</v>
       </c>
       <c r="E54">
         <v>121</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>539</v>
+        <v>215</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>2208</v>
       </c>
       <c r="E55">
         <v>2208</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D57">
         <v>427</v>
       </c>
       <c r="E57">
         <v>427</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>72</v>
       </c>
       <c r="E58">
         <v>72</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>540</v>
+        <v>216</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>312</v>
       </c>
       <c r="E59">
         <v>312</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>541</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
         <v>43</v>
       </c>
       <c r="E60">
         <v>43</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D62">
         <v>191</v>
       </c>
       <c r="E62">
         <v>191</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D63">
         <v>55</v>
       </c>
       <c r="E63">
         <v>55</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>542</v>
+        <v>218</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>112</v>
       </c>
       <c r="E64">
         <v>112</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>543</v>
+        <v>219</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65">
         <v>24</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D67">
         <v>6417</v>
       </c>
       <c r="E67">
         <v>6417</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>579</v>
       </c>
       <c r="E68">
         <v>579</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>544</v>
+        <v>220</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D69">
         <v>3426</v>
       </c>
       <c r="E69">
         <v>3426</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>545</v>
+        <v>221</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>767</v>
       </c>
       <c r="E70">
         <v>767</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>546</v>
+        <v>222</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>328</v>
       </c>
       <c r="E71">
         <v>328</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>547</v>
+        <v>223</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>187</v>
       </c>
       <c r="E72">
         <v>187</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>548</v>
+        <v>224</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>46</v>
       </c>
       <c r="E73">
         <v>46</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>549</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>83</v>
       </c>
       <c r="E74">
         <v>83</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>550</v>
+        <v>226</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>67</v>
       </c>
       <c r="E75">
         <v>67</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>551</v>
+        <v>227</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>934</v>
       </c>
       <c r="E76">
         <v>934</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>9</v>
       </c>
       <c r="B78" t="s">
-        <v>356</v>
+        <v>13</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D78">
         <v>326</v>
       </c>
       <c r="E78">
         <v>326</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B79" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79">
         <v>18</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>552</v>
+        <v>228</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>170</v>
       </c>
       <c r="E80">
         <v>170</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>553</v>
+        <v>229</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81">
         <v>18</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>554</v>
+        <v>230</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D82">
         <v>50</v>
       </c>
       <c r="E82">
         <v>50</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>555</v>
+        <v>231</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>8</v>
       </c>
       <c r="E83">
         <v>8</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>556</v>
+        <v>232</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>62</v>
       </c>
       <c r="E84">
         <v>62</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D86">
         <v>10694</v>
       </c>
       <c r="E86">
         <v>10694</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B87" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>213</v>
       </c>
       <c r="E87">
         <v>213</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>557</v>
+        <v>233</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>1077</v>
       </c>
       <c r="E88">
         <v>1077</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>558</v>
+        <v>234</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D89">
         <v>8687</v>
       </c>
       <c r="E89">
         <v>8687</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>559</v>
+        <v>235</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>228</v>
       </c>
       <c r="E90">
         <v>228</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>560</v>
+        <v>236</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>234</v>
       </c>
       <c r="E91">
         <v>234</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>561</v>
+        <v>237</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>189</v>
       </c>
       <c r="E92">
         <v>189</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>562</v>
+        <v>238</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93">
         <v>22</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>563</v>
+        <v>239</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94">
         <v>27</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>564</v>
+        <v>240</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95">
         <v>17</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D97">
         <v>5982</v>
       </c>
       <c r="E97">
         <v>5982</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B98" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>282</v>
       </c>
       <c r="E98">
         <v>282</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>565</v>
+        <v>241</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>4257</v>
       </c>
       <c r="E99">
         <v>4257</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>566</v>
+        <v>242</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>505</v>
       </c>
       <c r="E100">
         <v>505</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>567</v>
+        <v>243</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>244</v>
       </c>
       <c r="E101">
         <v>244</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>568</v>
+        <v>244</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>60</v>
       </c>
       <c r="E102">
         <v>60</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>569</v>
+        <v>245</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D103">
         <v>174</v>
       </c>
       <c r="E103">
         <v>174</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>570</v>
+        <v>246</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D104">
         <v>368</v>
       </c>
       <c r="E104">
         <v>368</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>571</v>
+        <v>247</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D105">
         <v>35</v>
       </c>
       <c r="E105">
         <v>35</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>572</v>
+        <v>248</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>57</v>
       </c>
       <c r="E106">
         <v>57</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>13</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D108">
         <v>541</v>
       </c>
       <c r="E108">
         <v>541</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109">
         <v>31</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>573</v>
+        <v>249</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>292</v>
       </c>
       <c r="E110">
         <v>292</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>574</v>
+        <v>250</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>77</v>
       </c>
       <c r="E111">
         <v>77</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>575</v>
+        <v>251</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112">
         <v>30</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>576</v>
+        <v>252</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D113">
         <v>33</v>
       </c>
       <c r="E113">
         <v>33</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>577</v>
+        <v>253</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
         <v>4</v>
       </c>
       <c r="E114">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>578</v>
+        <v>254</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115">
         <v>22</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>7</v>
       </c>
       <c r="B116" t="s">
-        <v>579</v>
+        <v>255</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>50</v>
       </c>
       <c r="E116">
         <v>50</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>8</v>
       </c>
       <c r="B117" t="s">
-        <v>580</v>
+        <v>256</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>2</v>
       </c>
       <c r="E117">
         <v>2</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D119">
         <v>7837</v>
       </c>
       <c r="E119">
         <v>7837</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B120" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D120">
         <v>353</v>
       </c>
       <c r="E120">
         <v>353</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>581</v>
+        <v>257</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>6355</v>
       </c>
       <c r="E121">
         <v>6355</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>582</v>
+        <v>258</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D122">
         <v>130</v>
       </c>
       <c r="E122">
         <v>130</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>583</v>
+        <v>259</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
         <v>136</v>
       </c>
       <c r="E123">
         <v>136</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>584</v>
+        <v>260</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>201</v>
       </c>
       <c r="E124">
         <v>201</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>585</v>
+        <v>261</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>131</v>
       </c>
       <c r="E125">
         <v>131</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>586</v>
+        <v>262</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D126">
         <v>485</v>
       </c>
       <c r="E126">
         <v>485</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>587</v>
+        <v>263</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127">
         <v>28</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>588</v>
+        <v>264</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128">
         <v>18</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>15</v>
       </c>
       <c r="B130" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="C130" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D130">
         <v>801</v>
       </c>
       <c r="E130">
         <v>801</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B131" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C131" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>152</v>
       </c>
       <c r="E131">
         <v>152</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>589</v>
+        <v>265</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D132">
         <v>332</v>
       </c>
       <c r="E132">
         <v>332</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>590</v>
+        <v>266</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D133">
         <v>167</v>
       </c>
       <c r="E133">
         <v>167</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>591</v>
+        <v>267</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134">
         <v>28</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>592</v>
+        <v>268</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D135">
         <v>100</v>
       </c>
       <c r="E135">
         <v>100</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>593</v>
+        <v>269</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136">
         <v>22</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>16</v>
       </c>
       <c r="B138" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C138" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D138">
         <v>315</v>
       </c>
       <c r="E138">
         <v>315</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B139" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>39</v>
       </c>
       <c r="E139">
         <v>39</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>594</v>
+        <v>270</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D140">
         <v>116</v>
       </c>
       <c r="E140">
         <v>116</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>595</v>
+        <v>271</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141">
         <v>25</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>596</v>
+        <v>272</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142">
         <v>21</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>597</v>
+        <v>273</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D143">
         <v>11</v>
       </c>
       <c r="E143">
         <v>11</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>598</v>
+        <v>274</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>85</v>
       </c>
       <c r="E144">
         <v>85</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>599</v>
+        <v>275</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D145">
         <v>8</v>
       </c>
       <c r="E145">
         <v>8</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>600</v>
+        <v>276</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>10</v>
       </c>
       <c r="E146">
         <v>10</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>17</v>
       </c>
       <c r="B148" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C148" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D148">
         <v>14986</v>
       </c>
       <c r="E148">
         <v>14986</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B149" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C149" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D149">
         <v>443</v>
       </c>
       <c r="E149">
         <v>443</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>601</v>
+        <v>277</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>5625</v>
       </c>
       <c r="E150">
         <v>5625</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>602</v>
+        <v>278</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D151">
         <v>427</v>
       </c>
       <c r="E151">
         <v>427</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>603</v>
+        <v>279</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D152">
         <v>5858</v>
       </c>
       <c r="E152">
         <v>5858</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>604</v>
+        <v>280</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D153">
         <v>1209</v>
       </c>
       <c r="E153">
         <v>1209</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>605</v>
+        <v>281</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>967</v>
       </c>
       <c r="E154">
         <v>967</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>606</v>
+        <v>282</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D155">
         <v>97</v>
       </c>
       <c r="E155">
         <v>97</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>607</v>
+        <v>283</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D156">
         <v>246</v>
       </c>
       <c r="E156">
         <v>246</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>608</v>
+        <v>284</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D157">
         <v>114</v>
       </c>
       <c r="E157">
         <v>114</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...202 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G2">
+        <v>2903</v>
+      </c>
+      <c r="H2">
+        <v>8348</v>
+      </c>
+      <c r="I2">
+        <v>6685</v>
+      </c>
+      <c r="J2">
+        <v>10804</v>
+      </c>
+      <c r="K2">
+        <v>14383</v>
+      </c>
+      <c r="L2">
+        <v>6207</v>
+      </c>
+      <c r="M2">
+        <v>10624</v>
+      </c>
+      <c r="N2">
+        <v>3448</v>
+      </c>
+      <c r="O2">
+        <v>17254</v>
+      </c>
+      <c r="P2">
+        <v>617</v>
+      </c>
+      <c r="Q2">
+        <v>4529</v>
+      </c>
+      <c r="R2">
+        <v>271</v>
+      </c>
+      <c r="S2">
+        <v>3236</v>
+      </c>
+      <c r="T2">
+        <v>17436</v>
+      </c>
+      <c r="U2">
+        <v>215</v>
+      </c>
+      <c r="V2">
+        <v>106960</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
+      <c r="G3">
+        <v>2903</v>
+      </c>
+      <c r="H3">
+        <v>8348</v>
+      </c>
+      <c r="I3">
+        <v>6685</v>
+      </c>
+      <c r="J3">
+        <v>10804</v>
+      </c>
+      <c r="K3">
+        <v>14383</v>
+      </c>
+      <c r="L3">
+        <v>6207</v>
+      </c>
+      <c r="M3">
+        <v>10624</v>
+      </c>
+      <c r="N3">
+        <v>3448</v>
+      </c>
+      <c r="O3">
+        <v>17254</v>
+      </c>
+      <c r="P3">
+        <v>617</v>
+      </c>
+      <c r="Q3">
+        <v>4529</v>
+      </c>
+      <c r="R3">
+        <v>271</v>
+      </c>
+      <c r="S3">
+        <v>3236</v>
+      </c>
+      <c r="T3">
+        <v>17436</v>
+      </c>
+      <c r="U3">
+        <v>215</v>
+      </c>
+      <c r="V3">
+        <v>106960</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>26</v>
+        <v>288</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
         <v>2903</v>
       </c>
       <c r="E2">
         <v>2903</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
         <v>535</v>
       </c>
       <c r="E3">
         <v>535</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>289</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
         <v>1230</v>
       </c>
       <c r="E4">
         <v>1230</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>290</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
         <v>397</v>
       </c>
       <c r="E5">
         <v>397</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>291</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>103</v>
       </c>
       <c r="E6">
         <v>103</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>292</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
         <v>188</v>
       </c>
       <c r="E7">
         <v>188</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
         <v>364</v>
       </c>
       <c r="E8">
         <v>364</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>294</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
         <v>86</v>
       </c>
       <c r="E9">
         <v>86</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11">
         <v>8348</v>
       </c>
       <c r="E11">
         <v>8348</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12">
         <v>1346</v>
       </c>
       <c r="E12">
         <v>1346</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>295</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>882</v>
       </c>
       <c r="E13">
         <v>882</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>296</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>1500</v>
       </c>
       <c r="E14">
         <v>1500</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>297</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>582</v>
       </c>
       <c r="E15">
         <v>582</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>298</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>877</v>
       </c>
       <c r="E16">
         <v>877</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>299</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>3058</v>
       </c>
       <c r="E17">
         <v>3058</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>300</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>103</v>
       </c>
       <c r="E18">
         <v>103</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20">
         <v>6685</v>
       </c>
       <c r="E20">
         <v>6685</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21">
         <v>751</v>
       </c>
       <c r="E21">
         <v>751</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>301</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22">
         <v>4863</v>
       </c>
       <c r="E22">
         <v>4863</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>302</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23">
         <v>612</v>
       </c>
       <c r="E23">
         <v>612</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>303</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
         <v>226</v>
       </c>
       <c r="E24">
         <v>226</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>50</v>
+        <v>304</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>68</v>
       </c>
       <c r="E25">
         <v>68</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>305</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
         <v>138</v>
       </c>
       <c r="E26">
         <v>138</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27">
         <v>27</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D29">
         <v>10804</v>
       </c>
       <c r="E29">
         <v>10804</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>1033</v>
       </c>
       <c r="E30">
         <v>1033</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>53</v>
+        <v>307</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>3583</v>
       </c>
       <c r="E31">
         <v>3583</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>308</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>3171</v>
       </c>
       <c r="E32">
         <v>3171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>309</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>2422</v>
       </c>
       <c r="E33">
         <v>2422</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>310</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
         <v>353</v>
       </c>
       <c r="E34">
         <v>353</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>57</v>
+        <v>311</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>165</v>
       </c>
       <c r="E35">
         <v>165</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>312</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>77</v>
       </c>
       <c r="E36">
         <v>77</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D38">
         <v>14383</v>
       </c>
       <c r="E38">
         <v>14383</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D39">
         <v>1244</v>
       </c>
       <c r="E39">
         <v>1244</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>59</v>
+        <v>313</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
         <v>5658</v>
       </c>
       <c r="E40">
         <v>5658</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>60</v>
+        <v>314</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>1086</v>
       </c>
       <c r="E41">
         <v>1086</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>315</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>3543</v>
       </c>
       <c r="E42">
         <v>3543</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>316</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>264</v>
       </c>
       <c r="E43">
         <v>264</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>63</v>
+        <v>317</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>2047</v>
       </c>
       <c r="E44">
         <v>2047</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>318</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45">
         <v>541</v>
       </c>
       <c r="E45">
         <v>541</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D47">
         <v>6207</v>
       </c>
       <c r="E47">
         <v>6207</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>384</v>
       </c>
       <c r="E48">
         <v>384</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>65</v>
+        <v>319</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>1800</v>
       </c>
       <c r="E49">
         <v>1800</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>66</v>
+        <v>320</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
         <v>3360</v>
       </c>
       <c r="E50">
         <v>3360</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>67</v>
+        <v>321</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>186</v>
       </c>
       <c r="E51">
         <v>186</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>68</v>
+        <v>322</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>436</v>
       </c>
       <c r="E52">
         <v>436</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>69</v>
+        <v>323</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
         <v>41</v>
       </c>
       <c r="E53">
         <v>41</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D55">
         <v>10624</v>
       </c>
       <c r="E55">
         <v>10624</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B56" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>472</v>
       </c>
       <c r="E56">
         <v>472</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>70</v>
+        <v>324</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D57">
         <v>5938</v>
       </c>
       <c r="E57">
         <v>5938</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>71</v>
+        <v>325</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>2767</v>
       </c>
       <c r="E58">
         <v>2767</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>326</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>914</v>
       </c>
       <c r="E59">
         <v>914</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>73</v>
+        <v>327</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
         <v>349</v>
       </c>
       <c r="E60">
         <v>349</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>328</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>110</v>
       </c>
       <c r="E61">
         <v>110</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>75</v>
+        <v>329</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>74</v>
       </c>
       <c r="E62">
         <v>74</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>10</v>
       </c>
       <c r="B64" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="C64" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D64">
         <v>3448</v>
       </c>
       <c r="E64">
         <v>3448</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>171</v>
       </c>
       <c r="E65">
         <v>171</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>330</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
         <v>1217</v>
       </c>
       <c r="E66">
         <v>1217</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>77</v>
+        <v>331</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>220</v>
       </c>
       <c r="E67">
         <v>220</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>78</v>
+        <v>332</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>1604</v>
       </c>
       <c r="E68">
         <v>1604</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>79</v>
+        <v>333</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D69">
         <v>177</v>
       </c>
       <c r="E69">
         <v>177</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>80</v>
+        <v>334</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70">
         <v>27</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>81</v>
+        <v>335</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>32</v>
       </c>
       <c r="E71">
         <v>32</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>12</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D73">
         <v>17254</v>
       </c>
       <c r="E73">
         <v>17254</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B74" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>645</v>
       </c>
       <c r="E74">
         <v>645</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>82</v>
+        <v>336</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>9465</v>
       </c>
       <c r="E75">
         <v>9465</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>83</v>
+        <v>337</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>4975</v>
       </c>
       <c r="E76">
         <v>4975</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>84</v>
+        <v>338</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>211</v>
       </c>
       <c r="E77">
         <v>211</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>85</v>
+        <v>339</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>93</v>
       </c>
       <c r="E78">
         <v>93</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>86</v>
+        <v>340</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79">
         <v>1865</v>
       </c>
       <c r="E79">
         <v>1865</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>13</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D81">
         <v>617</v>
       </c>
       <c r="E81">
         <v>617</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B82" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>49</v>
       </c>
       <c r="E82">
         <v>49</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>87</v>
+        <v>341</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>304</v>
       </c>
       <c r="E83">
         <v>304</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>88</v>
+        <v>342</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>141</v>
       </c>
       <c r="E84">
         <v>141</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>89</v>
+        <v>343</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85">
         <v>25</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>90</v>
+        <v>344</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86">
         <v>46</v>
       </c>
       <c r="E86">
         <v>46</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>91</v>
+        <v>345</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D87">
         <v>38</v>
       </c>
       <c r="E87">
         <v>38</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>92</v>
+        <v>346</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>14</v>
       </c>
       <c r="E88">
         <v>14</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>16</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D90">
         <v>4529</v>
       </c>
       <c r="E90">
         <v>4529</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B91" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>289</v>
       </c>
       <c r="E91">
         <v>289</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>93</v>
+        <v>347</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>1872</v>
       </c>
       <c r="E92">
         <v>1872</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>94</v>
+        <v>348</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93">
         <v>1953</v>
       </c>
       <c r="E93">
         <v>1953</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>95</v>
+        <v>349</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>99</v>
       </c>
       <c r="E94">
         <v>99</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>96</v>
+        <v>350</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>179</v>
       </c>
       <c r="E95">
         <v>179</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>97</v>
+        <v>351</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>53</v>
       </c>
       <c r="E96">
         <v>53</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>98</v>
+        <v>352</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>84</v>
       </c>
       <c r="E97">
         <v>84</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>15</v>
       </c>
       <c r="B99" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="C99" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D99">
         <v>271</v>
       </c>
       <c r="E99">
         <v>271</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B100" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D100">
         <v>83</v>
       </c>
       <c r="E100">
         <v>83</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>99</v>
+        <v>353</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>122</v>
       </c>
       <c r="E101">
         <v>122</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>100</v>
+        <v>354</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>66</v>
       </c>
       <c r="E102">
         <v>66</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>16</v>
       </c>
       <c r="B104" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D104">
         <v>3236</v>
       </c>
       <c r="E104">
         <v>3236</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B105" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D105">
         <v>65</v>
       </c>
       <c r="E105">
         <v>65</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>101</v>
+        <v>355</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>1914</v>
       </c>
       <c r="E106">
         <v>1914</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>102</v>
+        <v>356</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>217</v>
       </c>
       <c r="E107">
         <v>217</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>103</v>
+        <v>357</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108">
         <v>22</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>104</v>
+        <v>358</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D109">
         <v>557</v>
       </c>
       <c r="E109">
         <v>557</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>105</v>
+        <v>359</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>12</v>
       </c>
       <c r="E110">
         <v>12</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>360</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>449</v>
       </c>
       <c r="E111">
         <v>449</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>17</v>
       </c>
       <c r="B113" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C113" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D113">
         <v>17436</v>
       </c>
       <c r="E113">
         <v>17436</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B114" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D114">
         <v>567</v>
       </c>
       <c r="E114">
         <v>567</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>107</v>
+        <v>361</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>7776</v>
       </c>
       <c r="E115">
         <v>7776</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>108</v>
+        <v>362</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>208</v>
       </c>
       <c r="E116">
         <v>208</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>109</v>
+        <v>363</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>489</v>
       </c>
       <c r="E117">
         <v>489</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>110</v>
+        <v>364</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>313</v>
       </c>
       <c r="E118">
         <v>313</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>111</v>
+        <v>365</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119">
         <v>7651</v>
       </c>
       <c r="E119">
         <v>7651</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>112</v>
+        <v>366</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>432</v>
       </c>
       <c r="E120">
         <v>432</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>24</v>
       </c>
       <c r="B122" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C122" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D122">
         <v>215</v>
       </c>
       <c r="E122">
         <v>215</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C123" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123">
         <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>113</v>
+        <v>367</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>167</v>
       </c>
       <c r="E124">
         <v>167</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>114</v>
+        <v>368</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125">
         <v>19</v>
-      </c>
-[...5971 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>