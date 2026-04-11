--- v0 (2026-02-08)
+++ v1 (2026-04-11)
@@ -26,68 +26,68 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="SULAWESI SELATAN 6 - Partai" sheetId="2" r:id="rId4"/>
     <sheet name="SULAWESI SELATAN 6 - Caleg" sheetId="3" r:id="rId6"/>
-    <sheet name="SULAWESI SELATAN 8 - Partai" sheetId="4" r:id="rId7"/>
-[...8 lines deleted...]
-    <sheet name="SULAWESI SELATAN 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI SELATAN 1 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI SELATAN 1 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI SELATAN 10 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI SELATAN 10 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI SELATAN 11 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI SELATAN 11 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI SELATAN 2 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI SELATAN 2 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI SELATAN 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI SELATAN 4 - Caleg" sheetId="13" r:id="rId16"/>
     <sheet name="SULAWESI SELATAN 7 - Partai" sheetId="14" r:id="rId17"/>
     <sheet name="SULAWESI SELATAN 7 - Caleg" sheetId="15" r:id="rId18"/>
-    <sheet name="SULAWESI SELATAN 9 - Partai" sheetId="16" r:id="rId19"/>
-[...4 lines deleted...]
-    <sheet name="SULAWESI SELATAN 4 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="SULAWESI SELATAN 8 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SULAWESI SELATAN 8 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SULAWESI SELATAN 9 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="SULAWESI SELATAN 9 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="SULAWESI SELATAN 3 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="SULAWESI SELATAN 3 - Caleg" sheetId="21" r:id="rId24"/>
     <sheet name="SULAWESI SELATAN 5 - Partai" sheetId="22" r:id="rId25"/>
     <sheet name="SULAWESI SELATAN 5 - Caleg" sheetId="23" r:id="rId26"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="1238">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
@@ -519,50 +519,2033 @@
   <si>
     <t>IIN NURSYAFITRI</t>
   </si>
   <si>
     <t>Ir. H. HERMAN AGUS MACHMUD, M.P.</t>
   </si>
   <si>
     <t>SULFIA ARIFIN</t>
   </si>
   <si>
     <t>ANDI IRFAN T., S.P.</t>
   </si>
   <si>
     <t>ANDI DJANUAR TOBO</t>
   </si>
   <si>
     <t>H. MUHAMMAD ASAD JAFAR, S.E., M.M.</t>
   </si>
   <si>
     <t>A. RINI AYUNANI</t>
   </si>
   <si>
     <t>H. ANAS, S.K.M., M.Kes.</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>730001</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 1</t>
+  </si>
+  <si>
+    <t>7371</t>
+  </si>
+  <si>
+    <t>KOTA MAKASSAR</t>
+  </si>
+  <si>
+    <t>FAUZI ANDI WAWO, S.Sos.</t>
+  </si>
+  <si>
+    <t>AKMAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMI ALWI</t>
+  </si>
+  <si>
+    <t>Ir. MUHAMMAD ASHAR</t>
+  </si>
+  <si>
+    <t>ANEES FATEMA,  S.E.</t>
+  </si>
+  <si>
+    <t>SYAIFUL ASRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>RUSLAN</t>
+  </si>
+  <si>
+    <t>SRI HANDAYANI Z.</t>
+  </si>
+  <si>
+    <t>MAKMUR MUHADI, S.E.</t>
+  </si>
+  <si>
+    <t>EDWARD WIJAYA HORAS, S.E, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. SUKRIANSYAH S. LATIEF, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>INAS UTAMI MUCHTAR, S.E. ,A.k.</t>
+  </si>
+  <si>
+    <t>FADEL MUHAMMAD TAUPHAN ANSAR</t>
+  </si>
+  <si>
+    <t>ANDI TIEN FATMAWATI ARAS, S.K.M, M.Kes.</t>
+  </si>
+  <si>
+    <t>BRUNO S. RANTETANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. AINUN JARIAH, S.Farm., M.Kes.</t>
+  </si>
+  <si>
+    <t>H. ANDI PARENRENGI,S.H.</t>
+  </si>
+  <si>
+    <t>MUH. BURHANUDDIN, S.H. M.H.</t>
+  </si>
+  <si>
+    <t>dr. H. FADLI ANANDA, Sp. OG., M. Kes.</t>
+  </si>
+  <si>
+    <t>HAERUDDIN</t>
+  </si>
+  <si>
+    <t>Hj. MOTTIARA, S. Ag.</t>
+  </si>
+  <si>
+    <t>A.M. ASNANDAR S.</t>
+  </si>
+  <si>
+    <t>BUSRANUDDIN BT, S.E.</t>
+  </si>
+  <si>
+    <t>LINDA VIYANTIMALA TAKKO, S.S., S.H.</t>
+  </si>
+  <si>
+    <t>SOHINDER DINGRI SONNY</t>
+  </si>
+  <si>
+    <t>SONI BUDI PANDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>OLIVIA MARLINA SYAUTA, S.E.</t>
+  </si>
+  <si>
+    <t>MUNAFRI ARIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>NASRAN MONE, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>A. EVA FAOLIA T. A, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. A. KADIR HALID</t>
+  </si>
+  <si>
+    <t>HARMIATI DAHLAN, S.A.P.</t>
+  </si>
+  <si>
+    <t>ANUGERAH AMIR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL IBRAHIM</t>
+  </si>
+  <si>
+    <t>SHERLY FAROUK</t>
+  </si>
+  <si>
+    <t>Ir. H. RAHMAWAJID TALLI DG. BANI, M.P.</t>
+  </si>
+  <si>
+    <t>drg. A. RACHMATIKA DEWI YUSTITIA IQBAL</t>
+  </si>
+  <si>
+    <t>ANDRE PRASETYO TANTA</t>
+  </si>
+  <si>
+    <t>ADENI MUHAN</t>
+  </si>
+  <si>
+    <t>ABDUL KADIR, S.Kom.</t>
+  </si>
+  <si>
+    <t>RISKA MULFIATI LUTFI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANAS, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>MAHYUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI MAPPAJEPPU</t>
+  </si>
+  <si>
+    <t>ZAUZAN AMIRA</t>
+  </si>
+  <si>
+    <t>NURLINA</t>
+  </si>
+  <si>
+    <t>ADE RESIADI, S.H.</t>
+  </si>
+  <si>
+    <t>ASDITA RIZKI RAHMALIAH, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI PRASETYA DWI PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAFAR NURDIN</t>
+  </si>
+  <si>
+    <t>SAFIRAH MUJAHIDAH SYAMSARI, S.Gz., RD.</t>
+  </si>
+  <si>
+    <t>IWAN HERTANTO, S.E.</t>
+  </si>
+  <si>
+    <t>PRASETYA ADIMAKAYASA</t>
+  </si>
+  <si>
+    <t>ALFIAH</t>
+  </si>
+  <si>
+    <t>CANNY FRANKY DEDDY WATAE, S.T.</t>
+  </si>
+  <si>
+    <t>HERMAN, S.M.</t>
+  </si>
+  <si>
+    <t>IRMAYANI IBRAHIM M.</t>
+  </si>
+  <si>
+    <t>YENI RAHMAN, S.Si.</t>
+  </si>
+  <si>
+    <t>KASMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>A. MUSAIR MANSYUR KALLA, S.E., A.K., M.M.</t>
+  </si>
+  <si>
+    <t>H. MUH MUNIR N MANGKANA, S.H.</t>
+  </si>
+  <si>
+    <t>M. RAIS MUJADDID, S.H.</t>
+  </si>
+  <si>
+    <t>HASNIA HASAN</t>
+  </si>
+  <si>
+    <t>IMRAN ROSYADI ADNAN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. IMBAR ISMAIL,S.T., S.E., M.M., M.H.</t>
+  </si>
+  <si>
+    <t>SUKMASARI, A.Md.A.B.</t>
+  </si>
+  <si>
+    <t>Hj. JUMRIAH SAHABUDDIN</t>
+  </si>
+  <si>
+    <t>Hj. TATY LAODDING</t>
+  </si>
+  <si>
+    <t>GUSNADI BANDASO, S.P.</t>
+  </si>
+  <si>
+    <t>USMAN NURDIN, S.TH.i.</t>
+  </si>
+  <si>
+    <t>HERLINA, S.Sos.</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN, S.K.M.</t>
+  </si>
+  <si>
+    <t>SYANTY</t>
+  </si>
+  <si>
+    <t>FETRIANY SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>AMIRULLAH GANI</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN YACUB</t>
+  </si>
+  <si>
+    <t>RIZKI WINDA NURSANDY, S.E.</t>
+  </si>
+  <si>
+    <t>NURKANITA MARUDDANI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI ARWIN</t>
+  </si>
+  <si>
+    <t>FERA HERAWATI AMIR, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZALDY NASRI</t>
+  </si>
+  <si>
+    <t>Dra. ROHANI</t>
+  </si>
+  <si>
+    <t>SYARIPUDDIN</t>
+  </si>
+  <si>
+    <t>EMMI USRIANA</t>
+  </si>
+  <si>
+    <t>SAKTI IBRAHIM</t>
+  </si>
+  <si>
+    <t>BAKHTIAR DM., S.M.H.K., S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MALIK, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>JUNAWATI MANGUN</t>
+  </si>
+  <si>
+    <t>ANDI TAWAKKAL ZAMANLANGI, S.T.</t>
+  </si>
+  <si>
+    <t>ROSTIAH SALAM, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI JANUAR JAURY DHARWIS, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. FATMA WAHYUDDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. ZAENAL ABIDIN S.</t>
+  </si>
+  <si>
+    <t>ZUZANNA, S.Sos</t>
+  </si>
+  <si>
+    <t>HAERIL</t>
+  </si>
+  <si>
+    <t>MUH. YUSRIL FAIRA ERBE</t>
+  </si>
+  <si>
+    <t>KAHLIL JAYMAR</t>
+  </si>
+  <si>
+    <t>SYARFINA FEBRIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>IDHAM RAIHUTAMA</t>
+  </si>
+  <si>
+    <t>Ir. ARWAN TJAHJADI</t>
+  </si>
+  <si>
+    <t>Ir. H. ANDI MAKMUR AJIE PANANGIAN</t>
+  </si>
+  <si>
+    <t>ANDI MAHARADINA</t>
+  </si>
+  <si>
+    <t>MAQBUL HALIM</t>
+  </si>
+  <si>
+    <t>HENNY M. ANASTASIA, S.Pd., M.E.</t>
+  </si>
+  <si>
+    <t>MUH. NUR IMAN, S.E.</t>
+  </si>
+  <si>
+    <t>SYAHRUL</t>
+  </si>
+  <si>
+    <t>BONIFACIUS S. SABARI</t>
+  </si>
+  <si>
+    <t>HASNAH HAMADO</t>
+  </si>
+  <si>
+    <t>KALFIN ALLOTO'DANG, S.Kom., M.T.</t>
+  </si>
+  <si>
+    <t>M. NASRUN MANTJA, S.H.</t>
+  </si>
+  <si>
+    <t>AFDALYANA RACHMAN, S.P.</t>
+  </si>
+  <si>
+    <t>Ir. STEPANUS SWARDI HIONG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SULTAN</t>
+  </si>
+  <si>
+    <t>HASNI</t>
+  </si>
+  <si>
+    <t>ASKAR, S.K.M.</t>
+  </si>
+  <si>
+    <t>SULASTRI REZKY AMELIA, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. MUHAMMAD NADHAR, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. YUSRAN SOFYAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. SAMPARA SARIF, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. NURHAEDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SILVIAFARONIKA</t>
+  </si>
+  <si>
+    <t>H. ARIFUDDIN LEWA, S.Hi.</t>
+  </si>
+  <si>
+    <t>A. RIFQI NUR MUKHTAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FADILLAH ZALZABILA T.</t>
+  </si>
+  <si>
+    <t>FAISAL, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. ARQAM QADAFI, S.H.</t>
+  </si>
+  <si>
+    <t>H. ABD HAKIM, S.Sos.i., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>M. AZHAR PRATAMA PUTRA</t>
+  </si>
+  <si>
+    <t>NUR AFNI, S.T.</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>SUARNIATI</t>
+  </si>
+  <si>
+    <t>730010</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 10</t>
+  </si>
+  <si>
+    <t>7318</t>
+  </si>
+  <si>
+    <t>TANA TORAJA</t>
+  </si>
+  <si>
+    <t>7326</t>
+  </si>
+  <si>
+    <t>TORAJA UTARA</t>
+  </si>
+  <si>
+    <t>Drs. PAULUS L TANDIONGAN, M.H.</t>
+  </si>
+  <si>
+    <t>FERDINAN PETRUS BOROH</t>
+  </si>
+  <si>
+    <t>RAMLAH</t>
+  </si>
+  <si>
+    <t>FRANSISKA INDAH PERMATA SARI</t>
+  </si>
+  <si>
+    <t>ANSHAR TANGKESALU, A,Md., Kep.</t>
+  </si>
+  <si>
+    <t>Dra. FIRMINA TALLULEMBANG</t>
+  </si>
+  <si>
+    <t>dr. SEMUEL PALIN BULI</t>
+  </si>
+  <si>
+    <t>Drs. KALVYN TANDIARRANG</t>
+  </si>
+  <si>
+    <t>BELO, S.Kom.</t>
+  </si>
+  <si>
+    <t>HOPEMI CHRISTIANY SITURU, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DAN PONGTASIK</t>
+  </si>
+  <si>
+    <t>KAHAR USENG, S. Sos.</t>
+  </si>
+  <si>
+    <t>Ir, SRIYANTI IRENE PAILANG</t>
+  </si>
+  <si>
+    <t>Ir. KRISPINUS RUNTUNG</t>
+  </si>
+  <si>
+    <t>RIANA MANGIWA</t>
+  </si>
+  <si>
+    <t>YARIANA SOMALINGGI, S.E.</t>
+  </si>
+  <si>
+    <t>FHIRENO SAKTI BASSANG, S.M.</t>
+  </si>
+  <si>
+    <t>NURLIAH DATUAN BATARA, S.E.</t>
+  </si>
+  <si>
+    <t>FADLY NURDIN</t>
+  </si>
+  <si>
+    <t>apt. TIKURARA BUMBUNGAN, S.Si.</t>
+  </si>
+  <si>
+    <t>SARWINDYE T. BIRINGKANAE, S.IP.</t>
+  </si>
+  <si>
+    <t>RATTE' SALURANTE</t>
+  </si>
+  <si>
+    <t>YOSIA RINTO KADANG, S.T.</t>
+  </si>
+  <si>
+    <t>SRI KARTINI HAMSAH</t>
+  </si>
+  <si>
+    <t>NOBER RANTE SIAMA'</t>
+  </si>
+  <si>
+    <t>KRISTOPEL HENDRA TONGLO LANGI', S.H.</t>
+  </si>
+  <si>
+    <t>HENRIKUS PATOTTONG</t>
+  </si>
+  <si>
+    <t>ELISABETH SAMPEALANG PAMIMMI, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAERU SALEH</t>
+  </si>
+  <si>
+    <t>RAHMAT B.</t>
+  </si>
+  <si>
+    <t>SUHARTI</t>
+  </si>
+  <si>
+    <t>ARDI, S.P.</t>
+  </si>
+  <si>
+    <t>DIANA SAPU, A.Md.</t>
+  </si>
+  <si>
+    <t>MASRI SENOBUA MENGKEPE</t>
+  </si>
+  <si>
+    <t>Philip Utany P L A</t>
+  </si>
+  <si>
+    <t>YAYUK AGUSTIN</t>
+  </si>
+  <si>
+    <t>HENNY MANGIWA</t>
+  </si>
+  <si>
+    <t>VICTOR S. PALINGGI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RITA LONDONGSALU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. MARTHEN ARRUNG, M.M.</t>
+  </si>
+  <si>
+    <t>RAJUS BIMBIN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>VENITA APRILIASARI DUDUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANDI MANNURUSI, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI NUR UKTAFIAH M.</t>
+  </si>
+  <si>
+    <t>JOHARI</t>
+  </si>
+  <si>
+    <t>IDARIYANA</t>
+  </si>
+  <si>
+    <t>IRMAWATI</t>
+  </si>
+  <si>
+    <t>JUFRI SAMBARA, S.Sos, M.M.</t>
+  </si>
+  <si>
+    <t>YUNIANA MULYANA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Kristian Hoegh Pride Lambe, S.T., M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>HASLINDA SAMSI</t>
+  </si>
+  <si>
+    <t>Dr. MARTHEN RANTE TONDOK, SH, M.Hum.</t>
+  </si>
+  <si>
+    <t>AGUSTINA PALAMBA</t>
+  </si>
+  <si>
+    <t>Ir. ISAK MARAYA ALLOSOMBA, M.Si.</t>
+  </si>
+  <si>
+    <t>RIANTO TURUN NIO, S.E.</t>
+  </si>
+  <si>
+    <t>BERTHA R. PANGARUNGAN</t>
+  </si>
+  <si>
+    <t>Ir. ENOS PIRADE, M.M.</t>
+  </si>
+  <si>
+    <t>PITER PATABANG</t>
+  </si>
+  <si>
+    <t>Ir. MARTHEN BIU PULUNG, M.Si.</t>
+  </si>
+  <si>
+    <t>BERTHA SAMPE BARI</t>
+  </si>
+  <si>
+    <t>STEVEN SINAULAN</t>
+  </si>
+  <si>
+    <t>TETI SUSILAWATI</t>
+  </si>
+  <si>
+    <t>SUPRATMAN, S.H.</t>
+  </si>
+  <si>
+    <t>RITA TRIANA FITRIAH</t>
+  </si>
+  <si>
+    <t>RESKI ARIANTO</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHYUNINGRUM NURSYAIT</t>
+  </si>
+  <si>
+    <t>730011</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 11</t>
+  </si>
+  <si>
+    <t>7373</t>
+  </si>
+  <si>
+    <t>KOTA PALOPO</t>
+  </si>
+  <si>
+    <t>7317</t>
+  </si>
+  <si>
+    <t>LUWU</t>
+  </si>
+  <si>
+    <t>7324</t>
+  </si>
+  <si>
+    <t>LUWU TIMUR</t>
+  </si>
+  <si>
+    <t>7322</t>
+  </si>
+  <si>
+    <t>LUWU UTARA</t>
+  </si>
+  <si>
+    <t>ZULFIKAR LIMOLANG, S.T.</t>
+  </si>
+  <si>
+    <t>DAHRI SULI, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI JAHIDA A. ILYAS, S.E.</t>
+  </si>
+  <si>
+    <t>HIDAYAT</t>
+  </si>
+  <si>
+    <t>IMBARA</t>
+  </si>
+  <si>
+    <t>LILI OEDY MUTHIAH, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISKANDAR</t>
+  </si>
+  <si>
+    <t>MIFTAHUL JANNA</t>
+  </si>
+  <si>
+    <t>BONI JABAK, S.T.</t>
+  </si>
+  <si>
+    <t>MUH. REZHA DINGRAH</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>Drs. MARJONO</t>
+  </si>
+  <si>
+    <t>EMMY TALLESANG, M.A.</t>
+  </si>
+  <si>
+    <t>ARSYAD KASMAR, S.H.</t>
+  </si>
+  <si>
+    <t>BUDIRANI RATU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. RUDI ROCHIM, M.Si.</t>
+  </si>
+  <si>
+    <t>drg. ANDI HANDAYANI</t>
+  </si>
+  <si>
+    <t>Hj. ANDI TENRI KARTA, S. AN.</t>
+  </si>
+  <si>
+    <t>IKHSAN HUSAIN SANGKA</t>
+  </si>
+  <si>
+    <t>Ir. BACHRIANTO BACHTIAR</t>
+  </si>
+  <si>
+    <t>ABDUL RAUF RAHIM, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IHLAS.R, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ESRA LAMBAN</t>
+  </si>
+  <si>
+    <t>H. A. HERMAN WAHIDIN</t>
+  </si>
+  <si>
+    <t>MARNI BANNERINGGI, S. Kom.</t>
+  </si>
+  <si>
+    <t>JOSEP JULIASER JUSUF, S.H.</t>
+  </si>
+  <si>
+    <t>MUH. AZHRIEL WAHYU</t>
+  </si>
+  <si>
+    <t>LILI HENRAWATI, Amd. Kep.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. IKHWAN AQHAR RIFAI, S.H.</t>
+  </si>
+  <si>
+    <t>NURFIANTI. HN</t>
+  </si>
+  <si>
+    <t>JODI MALLO, S.M.H.K.</t>
+  </si>
+  <si>
+    <t>Ir, IRBAR PAIRING SENOBUA, M.T.</t>
+  </si>
+  <si>
+    <t>Ir. MARTHEN RANTETONDOK, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. ARIFIN JUNAIDI</t>
+  </si>
+  <si>
+    <t>Dr. HJ. NURHAENI A, S.Kep., M.Kes.</t>
+  </si>
+  <si>
+    <t>Dr. A. SURAHMAN BATARA, S.K.M., M.kes.</t>
+  </si>
+  <si>
+    <t>Drs. BAHARMAN SUPRI, M.M.</t>
+  </si>
+  <si>
+    <t>HERYANTI HARUN, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. AZHAL ARIFIN</t>
+  </si>
+  <si>
+    <t>drh. ADRIYANI ISMAIL</t>
+  </si>
+  <si>
+    <t>FATAHILLAH, S.PI., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. JASRUM, M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI AKBAL, S.H.</t>
+  </si>
+  <si>
+    <t>RAKHMAT KASJIM, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. H. ANDI MUH ARHAM BASMIN, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SUBIATI</t>
+  </si>
+  <si>
+    <t>IMELDA PALUMEAN</t>
+  </si>
+  <si>
+    <t>dr. ANI NURBANI, M.Kes.</t>
+  </si>
+  <si>
+    <t>TENRI SENGE, S.E.</t>
+  </si>
+  <si>
+    <t>H. HENRY GALIB, S.E.</t>
+  </si>
+  <si>
+    <t>INDAH ISTIQAMAH HIDAYAT</t>
+  </si>
+  <si>
+    <t>EFENDI SARAPANG</t>
+  </si>
+  <si>
+    <t>ASTUTI, S.A.N.</t>
+  </si>
+  <si>
+    <t>H. MARSUKI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARSUL TARRI</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS, S.A.N.</t>
+  </si>
+  <si>
+    <t>MUKSIN SAHID</t>
+  </si>
+  <si>
+    <t>ROHAYA BURHAN</t>
+  </si>
+  <si>
+    <t>MARTEN KADANG</t>
+  </si>
+  <si>
+    <t>BAYU PURNOMO</t>
+  </si>
+  <si>
+    <t>JUMALIANA</t>
+  </si>
+  <si>
+    <t>SUNANDAR HASYIM, S.T.</t>
+  </si>
+  <si>
+    <t>YASIR, S.Ag.</t>
+  </si>
+  <si>
+    <t>ANUGRAH PRATIWI</t>
+  </si>
+  <si>
+    <t>SANTI</t>
+  </si>
+  <si>
+    <t>ABDUL RAUF DEWANG, M.M.</t>
+  </si>
+  <si>
+    <t>ANDI SYAFIUDDIN PATAHUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. ABU BAKAR WASAHUA, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>NISWATY</t>
+  </si>
+  <si>
+    <t>IMAM ROHANI, S.T.,M.T.</t>
+  </si>
+  <si>
+    <t>IBRAHIM HALIM, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>MASYIAH</t>
+  </si>
+  <si>
+    <t>RAMADAN BINTA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SUARDI ISMAIL, S.Fil.i.</t>
+  </si>
+  <si>
+    <t>Dr. LUSIA MANGIWA, A.KS., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMMAD HARPAI</t>
+  </si>
+  <si>
+    <t>MUSTARIM</t>
+  </si>
+  <si>
+    <t>drg. MARJI RUMPAK, M.Kes.</t>
+  </si>
+  <si>
+    <t>PRATIWI LANTENG BUSTAMI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RULLY HERYAWAN, S.AN.</t>
+  </si>
+  <si>
+    <t>WAHYUDDIN M. NUR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ABD. MUNIR RAZAK, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SUARNI LABEDA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MOH. BAHRUN. B., S.Sos.</t>
+  </si>
+  <si>
+    <t>BAKRI TAHIR</t>
+  </si>
+  <si>
+    <t>ELSE PASENGGONG, S.Pd.</t>
+  </si>
+  <si>
+    <t>YAKUB BENYAMIN MENGGO, S.T.</t>
+  </si>
+  <si>
+    <t>ADAM SURYA MOHPUL, S.IP.</t>
+  </si>
+  <si>
+    <t>Hj. ASNI, S.Pi.</t>
+  </si>
+  <si>
+    <t>H.M. ABDUH BAKRY PABE, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. ZAINUDDIN, M.Si.</t>
+  </si>
+  <si>
+    <t>H. LAHMUDDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IMAM MAWARDI W.M NUR, S.H.</t>
+  </si>
+  <si>
+    <t>NURAINI, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>HERAWATI MASDIN, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG BASUDEWA PUTRA</t>
+  </si>
+  <si>
+    <t>ALIM SAMAD, S.S., M.H.</t>
+  </si>
+  <si>
+    <t>PILOSOFIS, S.T.</t>
+  </si>
+  <si>
+    <t>MUH. YANI MULAKE,S.P.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. BADARUDDIN PUANG SABANG, M.M.</t>
+  </si>
+  <si>
+    <t>NASIR MAPPILE, S.E.</t>
+  </si>
+  <si>
+    <t>IMELDA</t>
+  </si>
+  <si>
+    <t>KISWANUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI FITRA ADAM</t>
+  </si>
+  <si>
+    <t>Hj. RAMLAH</t>
+  </si>
+  <si>
+    <t>Drs. ABDUL MUNAJAT</t>
+  </si>
+  <si>
+    <t>MUH. AHYAR MUHTAR</t>
+  </si>
+  <si>
+    <t>Dra. ROSDIANA HAPIDE</t>
+  </si>
+  <si>
+    <t>AFRIL</t>
+  </si>
+  <si>
+    <t>MUHSIN RIVAI</t>
+  </si>
+  <si>
+    <t>Ir. FADRIATY AS., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAT</t>
+  </si>
+  <si>
+    <t>HERDINANG, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>ASRI TADDA, S.Ked., M.H.</t>
+  </si>
+  <si>
+    <t>JABIR BUDALA</t>
+  </si>
+  <si>
+    <t>IRMAWATI YAHYA</t>
+  </si>
+  <si>
+    <t>HIDAYAT, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>M RIJAL FIKRI, S.T.</t>
+  </si>
+  <si>
+    <t>HJ. EMMI CHADIJAH DEWI, S.E</t>
+  </si>
+  <si>
+    <t>SYAHRUDDIN HAMUN</t>
+  </si>
+  <si>
+    <t>AKBP. Purn. H. ADDAS, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTHINUS BIJA</t>
+  </si>
+  <si>
+    <t>SYARIANTI</t>
+  </si>
+  <si>
+    <t>H. MULIADI</t>
+  </si>
+  <si>
+    <t>ANDI FITRAH ADAM</t>
+  </si>
+  <si>
+    <t>DYAH AYU SRI FEMBRIANY</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>EDYWARD SHELLY</t>
+  </si>
+  <si>
+    <t>ST. RAHMAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>DRS. MARKUS PASANG</t>
+  </si>
+  <si>
+    <t>SANDI AWIKA AR., S.H.</t>
+  </si>
+  <si>
+    <t>SUCIATI SUPARMAN</t>
+  </si>
+  <si>
+    <t>YOHANIS RAMLAN BATANGAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUH. ILYAS YUNUS</t>
+  </si>
+  <si>
+    <t>RUSLI SUNALI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARID ABDULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SURIATI</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. RAIS NADJAMUDDIN</t>
+  </si>
+  <si>
+    <t>RESKI</t>
+  </si>
+  <si>
+    <t>MUH. GAZALI MUSTAFA</t>
+  </si>
+  <si>
+    <t>ANDI ILMULLAH SADDAWERO</t>
+  </si>
+  <si>
+    <t>DIAN FITRIA ARSYAD</t>
+  </si>
+  <si>
+    <t>ROSMIATI</t>
+  </si>
+  <si>
+    <t>MUH. GAZALI SYARIFUL ALAM, S.H.</t>
+  </si>
+  <si>
+    <t>HASBULLAH IDRIS, SP.i.</t>
+  </si>
+  <si>
+    <t>730002</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 2</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAEKAL</t>
+  </si>
+  <si>
+    <t>Dr. H. ABD RAHIM MAS P SANJATA, M.A.</t>
+  </si>
+  <si>
+    <t>MISRIANI ILYAS, S.P, M.Si.</t>
+  </si>
+  <si>
+    <t>IRFAN ILYAS</t>
+  </si>
+  <si>
+    <t>IRMA INDAH SARI, M.T.</t>
+  </si>
+  <si>
+    <t>MUSAKKAR</t>
+  </si>
+  <si>
+    <t>H. ADAM MUHAMMAD, ST., M.Si.</t>
+  </si>
+  <si>
+    <t>A.M. IRWAN PATAWARI, S.Si.</t>
+  </si>
+  <si>
+    <t>Hj. Nurimbayani Dassir, S.S.</t>
+  </si>
+  <si>
+    <t>HENRY BATARA</t>
+  </si>
+  <si>
+    <t>RESKI AMELIA, S.Farm.</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUDDIN NUR, S.H., M.H., C.P.M.</t>
+  </si>
+  <si>
+    <t>RISFAYANTI MUIN, S.S.</t>
+  </si>
+  <si>
+    <t>ANDI WALINGA, S.H.</t>
+  </si>
+  <si>
+    <t>ELIAS ROBERT</t>
+  </si>
+  <si>
+    <t>AVALIEN F. DALAWIR, S.E.</t>
+  </si>
+  <si>
+    <t>BARTHOLOMEUS TANDIAYU</t>
+  </si>
+  <si>
+    <t>VICTOR M MANGUMA</t>
+  </si>
+  <si>
+    <t>RAHMAN PINA, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>USMAN SOFIAN, S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>IMELDA YUNIANA PURNAMA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MANSYUR, S.T.</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD FADIL AZHARI</t>
+  </si>
+  <si>
+    <t>ANDI TENRI BATARI</t>
+  </si>
+  <si>
+    <t>REZKI MULFIATI LUTFI</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. MAHMUD, S.T., M.M., M.S.P., M.T.</t>
+  </si>
+  <si>
+    <t>Mayor Arh (Purn ) Dr. H. MUSTAN UMAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MONIKA DATU MIRRING PALINGGI', S.T., M.T.</t>
+  </si>
+  <si>
+    <t>ISMAIL MANDA</t>
+  </si>
+  <si>
+    <t>LUKMAN LATIF</t>
+  </si>
+  <si>
+    <t>TAUFIK, S.M.</t>
+  </si>
+  <si>
+    <t>ASNIATI, S.H.</t>
+  </si>
+  <si>
+    <t>HASAN HAMIDO, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>CAHYADI KADIR</t>
+  </si>
+  <si>
+    <t>RISKA AMELIA, S.Tr.Par.</t>
+  </si>
+  <si>
+    <t>BASO PARAWANSA MAKKARAKA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NENGSI</t>
+  </si>
+  <si>
+    <t>NUR FADHILLAH</t>
+  </si>
+  <si>
+    <t>Hj. HASLINDA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI HASRI</t>
+  </si>
+  <si>
+    <t>HARIS ABDURRAHMAN</t>
+  </si>
+  <si>
+    <t>PETY FATIMAH, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr. Agussalim Rahman, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSY SMITA PATTISAHUSIWA, S.T.</t>
+  </si>
+  <si>
+    <t>FATMAWATI P., S.E.</t>
+  </si>
+  <si>
+    <t>ORVA F. KARANGAN, S.H.</t>
+  </si>
+  <si>
+    <t>DEDI JUSMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ARSON, S.T.</t>
+  </si>
+  <si>
+    <t>NOVIANUS Y.L PATANDUK, S.E.</t>
+  </si>
+  <si>
+    <t>BADDAR SALAMA</t>
+  </si>
+  <si>
+    <t>ALOYSIUS ADUS</t>
+  </si>
+  <si>
+    <t>Ir. RAHMA AHMAD</t>
+  </si>
+  <si>
+    <t>Ir. Ahmad Sukarno Hamat Yusuf</t>
+  </si>
+  <si>
+    <t>HAMZAH HAMID, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. SUARDY SURIADY, S.T.</t>
+  </si>
+  <si>
+    <t>EMILIA SRI WAHYUNI P, S.E.</t>
+  </si>
+  <si>
+    <t>ABD. HARIS, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ILYAS</t>
+  </si>
+  <si>
+    <t>A. SYUAEBAH ASBA, S.S.</t>
+  </si>
+  <si>
+    <t>MARSALIM DHARMA, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. ASPA SAID PANDI,  M.S.P.</t>
+  </si>
+  <si>
+    <t>NURKIAH</t>
+  </si>
+  <si>
+    <t>ACHMAD RITAUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>A. ASRIANI, S. IP.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>HAIDAR MADJID</t>
+  </si>
+  <si>
+    <t>NURLINDA SALENGKE, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>HARPEN ALI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHDAR UMAR</t>
+  </si>
+  <si>
+    <t>DEDDY OCTO PANGESTU</t>
+  </si>
+  <si>
+    <t>RISQA AULIA</t>
+  </si>
+  <si>
+    <t>OSCAR NIORA</t>
+  </si>
+  <si>
+    <t>Ir. BERNADETHY MARAKKA DASE</t>
+  </si>
+  <si>
+    <t>M. SJUKRI SOPAMENA, S.T.</t>
+  </si>
+  <si>
+    <t>PRAYUDIE SOETARNO</t>
+  </si>
+  <si>
+    <t>MONALIZA</t>
+  </si>
+  <si>
+    <t>MUH RIYADH ZAINAL, S.TP.</t>
+  </si>
+  <si>
+    <t>SANUSI RAMADHAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SIRAJUDDIN</t>
+  </si>
+  <si>
+    <t>ITAWARTY MANTING</t>
+  </si>
+  <si>
+    <t>Ir. SEMUEL RAPI PASANDA</t>
+  </si>
+  <si>
+    <t>H. MUH IDRUS DARWIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI TENRIANI</t>
+  </si>
+  <si>
+    <t>SALMAN ALFARIZ KARSA SUKARDI</t>
+  </si>
+  <si>
+    <t>Ir. H. ABDUL AZIS NAMU, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HARIYATI NINGSIH</t>
+  </si>
+  <si>
+    <t>NURUL QALBI TAUFIQ, S.H.</t>
+  </si>
+  <si>
+    <t>A. FARHAN FACHREZA PUTRA YUSRAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUH. YASIN AR.</t>
+  </si>
+  <si>
+    <t>ASFAN BADAR, A.Md.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI OLLE, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. AMINUDDIN MADDU, S.E., S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>730004</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 4</t>
+  </si>
+  <si>
+    <t>7303</t>
+  </si>
+  <si>
+    <t>BANTAENG</t>
+  </si>
+  <si>
+    <t>7304</t>
+  </si>
+  <si>
+    <t>JENEPONTO</t>
+  </si>
+  <si>
+    <t>7301</t>
+  </si>
+  <si>
+    <t>KEPULAUAN SELAYAR</t>
+  </si>
+  <si>
+    <t>BAHTIAR, S.E.</t>
+  </si>
+  <si>
+    <t>RUSDI IDRUS</t>
+  </si>
+  <si>
+    <t>NURAENI S. BAKRI</t>
+  </si>
+  <si>
+    <t>Ir. NUR KAMAR, M.M.</t>
+  </si>
+  <si>
+    <t>AGUNG WIJAYA</t>
+  </si>
+  <si>
+    <t>NUR ASIAH</t>
+  </si>
+  <si>
+    <t>JURNAL SYARIF, S.K.M., M.kes.</t>
+  </si>
+  <si>
+    <t>Hj. VONNY AMELIANI SUARDI, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>MUH. GERHAMIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALWI</t>
+  </si>
+  <si>
+    <t>DARMAWANG, S.Pd.</t>
+  </si>
+  <si>
+    <t>A. ADRIANTI LATIPPA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD QADRI TAPPI, S.T.</t>
+  </si>
+  <si>
+    <t>H. FINNI YUDI ARSONO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. H. ALIMUDDIN, S.H., M.H., M. Kn.</t>
+  </si>
+  <si>
+    <t>Drs. H. DAMING, M.Si.</t>
+  </si>
+  <si>
+    <t>A. SURIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI MANSYUR, S.Sos.</t>
+  </si>
+  <si>
+    <t>DEWI PRATIWI HIDAYAT. P, S.Pd., S.E.</t>
+  </si>
+  <si>
+    <t>Drs. MARTAJUDDIN, M.H.</t>
+  </si>
+  <si>
+    <t>KAHAR HM, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. M. ARFANDY IDRIS</t>
+  </si>
+  <si>
+    <t>Hj. MARYANI ALI, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAN TRYADI IKSAN, S.H.</t>
+  </si>
+  <si>
+    <t>SRI NOVIANTI SEWANG, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI HENDRA HIDAYAT, S.K.M.</t>
+  </si>
+  <si>
+    <t>INDRAYADI PUTRA</t>
+  </si>
+  <si>
+    <t>ABDUL KADIR JAILANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. H. ADY ANSAR, S. Hut., M.M. PUB., IPM.</t>
+  </si>
+  <si>
+    <t>HJ. SALMAWATI. S, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. NUR ALAM., M.Si.</t>
+  </si>
+  <si>
+    <t>ABD HARIS</t>
+  </si>
+  <si>
+    <t>SRI DEWI YANTI, S.Sos.,M.Si</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD NASIR</t>
+  </si>
+  <si>
+    <t>IWAN, S.T.</t>
+  </si>
+  <si>
+    <t>FADHLY GAZALI SANGKALA RABAI</t>
+  </si>
+  <si>
+    <t>H. ISNAAD IBRAHIM, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUNAWAR ABD DJABBAR, S.Ag.</t>
+  </si>
+  <si>
+    <t>RESNA SAPUTRI</t>
+  </si>
+  <si>
+    <t>AHMAD NASRUM</t>
+  </si>
+  <si>
+    <t>MUH NAWIR, S.P.</t>
+  </si>
+  <si>
+    <t>SRI NUR HARDIANTI N.</t>
+  </si>
+  <si>
+    <t>KARNAWAN, S.K.M.</t>
+  </si>
+  <si>
+    <t>H. M. SUWADI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ZAINUDDIN BATA, M.H.</t>
+  </si>
+  <si>
+    <t>MURNI MUSDALIFAH</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KASMIN, M.S., S.E.</t>
+  </si>
+  <si>
+    <t>SITTI MARDIAH</t>
+  </si>
+  <si>
+    <t>SUIMRANG SYAHIR, M.H.</t>
+  </si>
+  <si>
+    <t>TAMZIL, S.E.</t>
+  </si>
+  <si>
+    <t>MUSTAMIN ISHAD RAGA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDRIYANI</t>
+  </si>
+  <si>
+    <t>ST. RALLAWATI</t>
+  </si>
+  <si>
+    <t>SUPRIADI TOMPO</t>
+  </si>
+  <si>
+    <t>ANDI JUSNAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ASDIN BASODDIN AZIS BETA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NUR IMMAWATI AMALIYAH, S.H.</t>
+  </si>
+  <si>
+    <t>ARIANTO AMIRUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>HANAPI SEWANG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IKA SARTIKA DJ SAMAD</t>
+  </si>
+  <si>
+    <t>ISMAIL, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUNASSIR, A.Md.</t>
+  </si>
+  <si>
+    <t>ASMAL HIDAYAT, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIDAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURFITRAWATY AH., S.Sos.</t>
+  </si>
+  <si>
+    <t>H. MULYADI MUSTAMU, S.H.</t>
+  </si>
+  <si>
+    <t>MA GALATUNG</t>
+  </si>
+  <si>
+    <t>HASMAWATI</t>
+  </si>
+  <si>
+    <t>DG. MASSIKKI B., S.Sos.</t>
+  </si>
+  <si>
+    <t>SALAHUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>ARWINI EKA OCTARIA</t>
+  </si>
+  <si>
+    <t>NURHAYATI NAMIRAH, S.K.M.</t>
+  </si>
+  <si>
+    <t>LANNY VALENTINY LANASIR</t>
+  </si>
+  <si>
+    <t>ASRINUDDIN</t>
+  </si>
+  <si>
+    <t>Ir. H. ANWARUDDIN M., M,Si.</t>
+  </si>
+  <si>
+    <t>SAYUDDIN RANI</t>
+  </si>
+  <si>
+    <t>PUSPA DEWI WIJAYANTI</t>
+  </si>
+  <si>
+    <t>Drs. MUCHLIS, M.M.</t>
+  </si>
+  <si>
+    <t>RINA, S.P.</t>
+  </si>
+  <si>
+    <t>VEBRIANTY SALEH</t>
+  </si>
+  <si>
+    <t>Dra. Hj. A. SUGIARTI MANGUN KARIM, M.Si.</t>
+  </si>
+  <si>
+    <t>HAMSYAH, S.Ak.</t>
+  </si>
+  <si>
+    <t>Ir. H. M. AMRAN AMINULLAH, M.M.</t>
+  </si>
+  <si>
+    <t>SAFRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. ASRUL LACHMUDDIN, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>HASNAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>H. HARDIMAN, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAT SALEH</t>
+  </si>
+  <si>
+    <t>AGUS SALIM, S.Ag.</t>
+  </si>
+  <si>
+    <t>TARSYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. SIRATHAL</t>
+  </si>
+  <si>
+    <t>730007</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 7</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>BONE</t>
+  </si>
+  <si>
+    <t>ARIFUDDIN ANDI GADJONG</t>
+  </si>
+  <si>
+    <t>RAMLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dra. RADIA</t>
+  </si>
+  <si>
+    <t>AMIN KHALIS YAPONO</t>
+  </si>
+  <si>
+    <t>ANDI IMRAN</t>
+  </si>
+  <si>
+    <t>A. MUH. IKHSAN, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. A. MANGUNSIDI M., M.Si.</t>
+  </si>
+  <si>
+    <t>YASIR  MACHMUD, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI ABENG SALANGKETO, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>ANDI HASRUDDIN NUR, S.E.</t>
+  </si>
+  <si>
+    <t>NURHANI SIRADJUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FATMAWATI</t>
+  </si>
+  <si>
+    <t>ANDI PUTRA BATARA LANTARA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI WILDA ARWAN PABOKORI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>RISNAWATI</t>
+  </si>
+  <si>
+    <t>SU'ABDI HASWAR, S.H.</t>
+  </si>
+  <si>
+    <t>ABD. SAMAD</t>
+  </si>
+  <si>
+    <t>HERMI</t>
+  </si>
+  <si>
+    <t>ANDI IZMAN MAULANA PADJALANGI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. HAERANAH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI IRWANSYAH</t>
+  </si>
+  <si>
+    <t>ANDI MUH. ZUNNUN ARMIN NURDIN HALID</t>
+  </si>
+  <si>
+    <t>dr. MIRNA Z. RENUR</t>
+  </si>
+  <si>
+    <t>MUH. FURQANULLAH AHMAD</t>
+  </si>
+  <si>
+    <t>H. A. M. IRSAN IDRIS GALIGO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD</t>
+  </si>
+  <si>
+    <t>PRATIWI ZAINAL</t>
+  </si>
+  <si>
+    <t>ANDI IRWAN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI ABADI HIDAYAT</t>
+  </si>
+  <si>
+    <t>Drs. A. TAUFIQ KADIR, M.H.</t>
+  </si>
+  <si>
+    <t>ANDI ISNA TRIWAHYUNI</t>
+  </si>
+  <si>
+    <t>H. SAIPULLAH LATIF, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HAMMAD YULI TAMUR</t>
+  </si>
+  <si>
+    <t>HIDAYAT ARSYAD</t>
+  </si>
+  <si>
+    <t>IWAN, S.E.</t>
+  </si>
+  <si>
+    <t>AQILAH SALSABILLAH AKSI</t>
+  </si>
+  <si>
+    <t>ABD HARIS, S.E.</t>
+  </si>
+  <si>
+    <t>ROSLAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>FITRIANI YANTI MH, S.E.</t>
+  </si>
+  <si>
+    <t>KARYAWAN</t>
+  </si>
+  <si>
+    <t>ANDI IRWAN WIRASASTI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI HAERIL ADFA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI ARNIS</t>
+  </si>
+  <si>
+    <t>ERVAN ARSYAD, Lc.</t>
+  </si>
+  <si>
+    <t>H. ANDI ILYAS, S.T.</t>
+  </si>
+  <si>
+    <t>EVI RAHAYU CAHAYANTI</t>
+  </si>
+  <si>
+    <t>ACHMAD FARIZAL GHALIB TAWIL, S.IP.</t>
+  </si>
+  <si>
+    <t>RUDI JUNIAWAN</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI MANDASARI</t>
+  </si>
+  <si>
+    <t>MUH ARIF SYAHRANI</t>
+  </si>
+  <si>
+    <t>ANDI NAWIYAH</t>
+  </si>
+  <si>
+    <t>ASWAR ALAM</t>
+  </si>
+  <si>
+    <t>ANDI IRWANDI NATSIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>A. NISA CENNING UGI</t>
+  </si>
+  <si>
+    <t>ARWIN HR, S.H.</t>
+  </si>
+  <si>
+    <t>HARDIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIK SYAHBAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>AYU ASMITA</t>
+  </si>
+  <si>
+    <t>DIAN JANUARTI</t>
+  </si>
+  <si>
+    <t>Ir. A. AMANG PAWENNARI</t>
+  </si>
+  <si>
+    <t>MUH. NUR P.</t>
+  </si>
+  <si>
+    <t>CERIA</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI AMAN</t>
+  </si>
+  <si>
+    <t>H. SYAHRIR, S.E.</t>
+  </si>
+  <si>
+    <t>H. KAHARUDDIN</t>
+  </si>
+  <si>
+    <t>A. IKE NURLINDA FATMI, S.E. Sy.</t>
+  </si>
+  <si>
+    <t>Dr. MUH. IKRAMULLAH AKMAL, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>Hj. INDARWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SYAHRANI KARLINA</t>
+  </si>
+  <si>
+    <t>ANDI ZULKARNAIN BARNADA</t>
+  </si>
+  <si>
+    <t>HERRY KOMBAITAN JAPARI</t>
+  </si>
+  <si>
+    <t>FITRI CAHYANI</t>
+  </si>
+  <si>
+    <t>Ir. ANDI BAU USDI</t>
+  </si>
+  <si>
+    <t>ANI INDRAWATI</t>
+  </si>
+  <si>
+    <t>IWAN</t>
+  </si>
+  <si>
+    <t>MUH. HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHIDAH</t>
+  </si>
+  <si>
+    <t>HIRAWATI</t>
+  </si>
+  <si>
+    <t>SRYANTO</t>
+  </si>
+  <si>
+    <t>Drs. H. AMBO DALLE, M.M.</t>
+  </si>
+  <si>
+    <t>MUH. AMIN, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>NURFITRI</t>
+  </si>
+  <si>
+    <t>ADYA SOFYAR, S.T.</t>
+  </si>
+  <si>
+    <t>DARMAWATY INDRA</t>
+  </si>
+  <si>
+    <t>MUH. IRHAM ALIYAYAT</t>
+  </si>
+  <si>
+    <t>MENA BAHRAH, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. H. A. MAPPAMADENG DEWANG, M.Si.</t>
+  </si>
+  <si>
+    <t>IMRAN, S.H,. M.H.</t>
+  </si>
+  <si>
+    <t>SATRIANI, S.Kep.</t>
+  </si>
+  <si>
+    <t>BASO MULAWARMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. YUNUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULIATI</t>
+  </si>
+  <si>
     <t>730008</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 8</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>SOPPENG</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>WAJO</t>
   </si>
   <si>
     <t>ANWAR SADAT BIN ABDUL MALIK</t>
   </si>
   <si>
     <t>ANDI AYOGA FADEL AKBAR</t>
   </si>
   <si>
     <t>SITTI NURFADILAH</t>
@@ -714,53 +2697,50 @@
   <si>
     <t>SARLINDA</t>
   </si>
   <si>
     <t>SITI NUR AIZAH ALMA</t>
   </si>
   <si>
     <t>ANDI HASRIADI</t>
   </si>
   <si>
     <t>CHICA KRISNAWATI</t>
   </si>
   <si>
     <t>ABDUL AZIS PANGERAN, S.H., M.H.</t>
   </si>
   <si>
     <t>ANDI ROSWAN</t>
   </si>
   <si>
     <t>EMIL HARIS, S.E.</t>
   </si>
   <si>
     <t>NUR FITRIANTI KADIR</t>
   </si>
   <si>
-    <t>RUSLAN</t>
-[...1 lines deleted...]
-  <si>
     <t>Ir. SELLE KS. DALLE</t>
   </si>
   <si>
     <t>Hj. HERNI JALIL</t>
   </si>
   <si>
     <t>ANDI RIO FATRAH, S.E.</t>
   </si>
   <si>
     <t>HARIYANTO</t>
   </si>
   <si>
     <t>DARMAWATI</t>
   </si>
   <si>
     <t>MAKKASAU, S.Sos.</t>
   </si>
   <si>
     <t>ANARCHIE ARUS BAKTI</t>
   </si>
   <si>
     <t>AGRIANTI RUSTAM</t>
   </si>
   <si>
     <t>H. SYAMSUL BAHRI</t>
@@ -783,1727 +2763,50 @@
   <si>
     <t>MUSFIRA</t>
   </si>
   <si>
     <t>SUFRIADI ARIF, S.Pd.I.</t>
   </si>
   <si>
     <t>ANDI FIRMAN, S.Pt.</t>
   </si>
   <si>
     <t>ANDI NABILAH ANNISA RYALISAR, S.S., M.M.</t>
   </si>
   <si>
     <t>MUHAMMAD WILDAN</t>
   </si>
   <si>
     <t>RIDWAN, S.Sos.</t>
   </si>
   <si>
     <t>SITI RAMLAH</t>
   </si>
   <si>
     <t>Drs. M. JAYA EKAPUTRA, M.Pd.</t>
   </si>
   <si>
-    <t>PKN</t>
-[...1675 lines deleted...]
-  <si>
     <t>730009</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 9</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>ENREKANG</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
     <t>PINRANG</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>SIDENRENG RAPPANG</t>
   </si>
   <si>
     <t>H. AZHAR ARSYAD, S.H., M.H.</t>
@@ -3190,353 +3493,50 @@
     <t>ASNIWATI ABBAS</t>
   </si>
   <si>
     <t>ST. NURBIA A.</t>
   </si>
   <si>
     <t>Drs. H. ASRULLAH</t>
   </si>
   <si>
     <t>H. AMRAN.DAENG PABETA</t>
   </si>
   <si>
     <t>SAUDDIN, S.SI., M.M.</t>
   </si>
   <si>
     <t>FIA FAUZIA BURHANUDDIN</t>
   </si>
   <si>
     <t>H. RIFAIL KA'BAH FAIZAL HIJAZ, S.M.</t>
   </si>
   <si>
     <t>Drs. ANDI DZILFAUZ, S.H.</t>
   </si>
   <si>
     <t>FATMAWATI, S.K.M., M.kes.</t>
-  </si>
-[...301 lines deleted...]
-    <t>Ir. SIRATHAL</t>
   </si>
   <si>
     <t>730005</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 5</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>BULUKUMBA</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>SINJAI</t>
   </si>
   <si>
     <t>ANDI MUHAMMAD ANWAR PURNOMO, S.H.</t>
   </si>
   <si>
     <t>SYUKUR RISBIYANTO, S.Pd.</t>
   </si>
@@ -4154,5382 +4154,236 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>452</v>
+        <v>522</v>
       </c>
       <c r="D2" t="s">
-        <v>453</v>
+        <v>523</v>
       </c>
       <c r="E2" t="s">
-        <v>454</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>455</v>
+        <v>160</v>
       </c>
       <c r="G2">
-        <v>12532</v>
+        <v>31597</v>
       </c>
       <c r="H2">
-        <v>13492</v>
+        <v>28173</v>
       </c>
       <c r="I2">
-        <v>2433</v>
+        <v>27207</v>
       </c>
       <c r="J2">
-        <v>15881</v>
+        <v>32206</v>
       </c>
       <c r="K2">
-        <v>10180</v>
+        <v>40153</v>
       </c>
       <c r="L2">
-        <v>59</v>
+        <v>1231</v>
       </c>
       <c r="M2">
-        <v>2522</v>
+        <v>6118</v>
       </c>
       <c r="N2">
-        <v>4384</v>
+        <v>34051</v>
       </c>
       <c r="O2">
-        <v>10544</v>
+        <v>3571</v>
       </c>
       <c r="P2">
-        <v>11783</v>
+        <v>710</v>
       </c>
       <c r="Q2">
-        <v>1782</v>
+        <v>29541</v>
       </c>
       <c r="R2">
-        <v>2997</v>
+        <v>944</v>
       </c>
       <c r="S2">
-        <v>174</v>
+        <v>18053</v>
       </c>
       <c r="T2">
-        <v>5388</v>
+        <v>5007</v>
       </c>
       <c r="U2">
-        <v>3805</v>
+        <v>3449</v>
       </c>
       <c r="V2">
-        <v>83</v>
+        <v>38605</v>
       </c>
       <c r="W2">
-        <v>98039</v>
+        <v>1702</v>
+      </c>
+      <c r="X2">
+        <v>302318</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>34</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>457</v>
+        <v>35</v>
       </c>
       <c r="G3">
-        <v>27258</v>
+        <v>31597</v>
       </c>
       <c r="H3">
-        <v>20384</v>
+        <v>28173</v>
       </c>
       <c r="I3">
-        <v>11071</v>
+        <v>27207</v>
       </c>
       <c r="J3">
-        <v>13660</v>
+        <v>32206</v>
       </c>
       <c r="K3">
-        <v>14474</v>
+        <v>40153</v>
       </c>
       <c r="L3">
-        <v>136</v>
+        <v>1231</v>
       </c>
       <c r="M3">
-        <v>3363</v>
+        <v>6118</v>
       </c>
       <c r="N3">
-        <v>5832</v>
+        <v>34051</v>
       </c>
       <c r="O3">
-        <v>15653</v>
+        <v>3571</v>
       </c>
       <c r="P3">
-        <v>26836</v>
+        <v>710</v>
       </c>
       <c r="Q3">
-        <v>2646</v>
+        <v>29541</v>
       </c>
       <c r="R3">
-        <v>31790</v>
+        <v>944</v>
       </c>
       <c r="S3">
-        <v>154</v>
+        <v>18053</v>
       </c>
       <c r="T3">
-        <v>13832</v>
+        <v>5007</v>
       </c>
       <c r="U3">
-        <v>36075</v>
+        <v>3449</v>
       </c>
       <c r="V3">
-        <v>106</v>
+        <v>38605</v>
       </c>
       <c r="W3">
-        <v>223270</v>
-[...200 lines deleted...]
-        <v>674937</v>
+        <v>1702</v>
+      </c>
+      <c r="X3">
+        <v>302318</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>455</v>
-[...2047 lines deleted...]
-      <c r="D85">
         <v>160</v>
-      </c>
-[...2891 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -9549,136 +4403,136 @@
         <v>31597</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>2579</v>
       </c>
       <c r="E3">
         <v>2579</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>611</v>
+        <v>524</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>5475</v>
       </c>
       <c r="E4">
         <v>5475</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>612</v>
+        <v>525</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>2176</v>
       </c>
       <c r="E5">
         <v>2176</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>613</v>
+        <v>526</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>6318</v>
       </c>
       <c r="E6">
         <v>6318</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>614</v>
+        <v>527</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>355</v>
       </c>
       <c r="E7">
         <v>355</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>615</v>
+        <v>528</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>298</v>
       </c>
       <c r="E8">
         <v>298</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>616</v>
+        <v>529</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>14396</v>
       </c>
       <c r="E9">
         <v>14396</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>28173</v>
       </c>
@@ -9686,136 +4540,136 @@
         <v>28173</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12">
         <v>4116</v>
       </c>
       <c r="E12">
         <v>4116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>617</v>
+        <v>530</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>12632</v>
       </c>
       <c r="E13">
         <v>12632</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>618</v>
+        <v>531</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>2280</v>
       </c>
       <c r="E14">
         <v>2280</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>619</v>
+        <v>532</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>2699</v>
       </c>
       <c r="E15">
         <v>2699</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>620</v>
+        <v>533</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>999</v>
       </c>
       <c r="E16">
         <v>999</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>621</v>
+        <v>534</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>3579</v>
       </c>
       <c r="E17">
         <v>3579</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>622</v>
+        <v>535</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>1868</v>
       </c>
       <c r="E18">
         <v>1868</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>27207</v>
       </c>
@@ -9823,136 +4677,136 @@
         <v>27207</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>2107</v>
       </c>
       <c r="E21">
         <v>2107</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>623</v>
+        <v>536</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>11361</v>
       </c>
       <c r="E22">
         <v>11361</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>624</v>
+        <v>537</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>930</v>
       </c>
       <c r="E23">
         <v>930</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>625</v>
+        <v>538</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>4267</v>
       </c>
       <c r="E24">
         <v>4267</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>626</v>
+        <v>539</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>593</v>
       </c>
       <c r="E25">
         <v>593</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>627</v>
+        <v>540</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>3591</v>
       </c>
       <c r="E26">
         <v>3591</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>628</v>
+        <v>541</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>4358</v>
       </c>
       <c r="E27">
         <v>4358</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
       <c r="D29">
         <v>32206</v>
       </c>
@@ -9960,136 +4814,136 @@
         <v>32206</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30">
         <v>2261</v>
       </c>
       <c r="E30">
         <v>2261</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>629</v>
+        <v>542</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>24301</v>
       </c>
       <c r="E31">
         <v>24301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>630</v>
+        <v>543</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>1370</v>
       </c>
       <c r="E32">
         <v>1370</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>631</v>
+        <v>544</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>1776</v>
       </c>
       <c r="E33">
         <v>1776</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>632</v>
+        <v>545</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>994</v>
       </c>
       <c r="E34">
         <v>994</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>633</v>
+        <v>546</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>721</v>
       </c>
       <c r="E35">
         <v>721</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>634</v>
+        <v>547</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>783</v>
       </c>
       <c r="E36">
         <v>783</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>40153</v>
       </c>
@@ -10097,136 +4951,136 @@
         <v>40153</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3810</v>
       </c>
       <c r="E39">
         <v>3810</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>635</v>
+        <v>548</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>21683</v>
       </c>
       <c r="E40">
         <v>21683</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>636</v>
+        <v>549</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>5325</v>
       </c>
       <c r="E41">
         <v>5325</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>637</v>
+        <v>550</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>2164</v>
       </c>
       <c r="E42">
         <v>2164</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>638</v>
+        <v>551</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>922</v>
       </c>
       <c r="E43">
         <v>922</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>639</v>
+        <v>552</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>4120</v>
       </c>
       <c r="E44">
         <v>4120</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>640</v>
+        <v>553</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>2129</v>
       </c>
       <c r="E45">
         <v>2129</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>1231</v>
       </c>
@@ -10234,68 +5088,68 @@
         <v>1231</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>34</v>
       </c>
       <c r="C48" t="s">
         <v>40</v>
       </c>
       <c r="D48">
         <v>524</v>
       </c>
       <c r="E48">
         <v>524</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>641</v>
+        <v>554</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49">
         <v>441</v>
       </c>
       <c r="E49">
         <v>441</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>642</v>
+        <v>555</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>266</v>
       </c>
       <c r="E50">
         <v>266</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>6118</v>
       </c>
@@ -10303,136 +5157,136 @@
         <v>6118</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>34</v>
       </c>
       <c r="C53" t="s">
         <v>40</v>
       </c>
       <c r="D53">
         <v>445</v>
       </c>
       <c r="E53">
         <v>445</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>643</v>
+        <v>556</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>3226</v>
       </c>
       <c r="E54">
         <v>3226</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>644</v>
+        <v>557</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>231</v>
       </c>
       <c r="E55">
         <v>231</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>645</v>
+        <v>558</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>397</v>
       </c>
       <c r="E56">
         <v>397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>646</v>
+        <v>559</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>1658</v>
       </c>
       <c r="E57">
         <v>1658</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>647</v>
+        <v>560</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>84</v>
       </c>
       <c r="E58">
         <v>84</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>648</v>
+        <v>561</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>77</v>
       </c>
       <c r="E59">
         <v>77</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>34051</v>
       </c>
@@ -10440,136 +5294,136 @@
         <v>34051</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>34</v>
       </c>
       <c r="B62" t="s">
         <v>34</v>
       </c>
       <c r="C62" t="s">
         <v>40</v>
       </c>
       <c r="D62">
         <v>5456</v>
       </c>
       <c r="E62">
         <v>5456</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>649</v>
+        <v>562</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>14728</v>
       </c>
       <c r="E63">
         <v>14728</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>650</v>
+        <v>563</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>2811</v>
       </c>
       <c r="E64">
         <v>2811</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>651</v>
+        <v>564</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>6160</v>
       </c>
       <c r="E65">
         <v>6160</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>652</v>
+        <v>565</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>795</v>
       </c>
       <c r="E66">
         <v>795</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>653</v>
+        <v>566</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>2198</v>
       </c>
       <c r="E67">
         <v>2198</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>654</v>
+        <v>567</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>1903</v>
       </c>
       <c r="E68">
         <v>1903</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>14</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>3571</v>
       </c>
@@ -10577,222 +5431,222 @@
         <v>3571</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>34</v>
       </c>
       <c r="B71" t="s">
         <v>34</v>
       </c>
       <c r="C71" t="s">
         <v>40</v>
       </c>
       <c r="D71">
         <v>183</v>
       </c>
       <c r="E71">
         <v>183</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>655</v>
+        <v>568</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>762</v>
       </c>
       <c r="E72">
         <v>762</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>656</v>
+        <v>569</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>244</v>
       </c>
       <c r="E73">
         <v>244</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>657</v>
+        <v>570</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>113</v>
       </c>
       <c r="E74">
         <v>113</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>658</v>
+        <v>571</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>178</v>
       </c>
       <c r="E75">
         <v>178</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>659</v>
+        <v>572</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>2091</v>
       </c>
       <c r="E76">
         <v>2091</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>710</v>
       </c>
       <c r="E78">
         <v>710</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>128</v>
       </c>
       <c r="E79">
         <v>128</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>660</v>
+        <v>573</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>123</v>
       </c>
       <c r="E80">
         <v>123</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>661</v>
+        <v>574</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>223</v>
       </c>
       <c r="E81">
         <v>223</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>662</v>
+        <v>575</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>134</v>
       </c>
       <c r="E82">
         <v>134</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>663</v>
+        <v>576</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>102</v>
       </c>
       <c r="E83">
         <v>102</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>29541</v>
       </c>
@@ -10800,136 +5654,136 @@
         <v>29541</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>34</v>
       </c>
       <c r="C86" t="s">
         <v>40</v>
       </c>
       <c r="D86">
         <v>1334</v>
       </c>
       <c r="E86">
         <v>1334</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>664</v>
+        <v>577</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>22638</v>
       </c>
       <c r="E87">
         <v>22638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>665</v>
+        <v>578</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>3427</v>
       </c>
       <c r="E88">
         <v>3427</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>666</v>
+        <v>579</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>846</v>
       </c>
       <c r="E89">
         <v>846</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>667</v>
+        <v>580</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>592</v>
       </c>
       <c r="E90">
         <v>592</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>668</v>
+        <v>581</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>471</v>
       </c>
       <c r="E91">
         <v>471</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>669</v>
+        <v>582</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>233</v>
       </c>
       <c r="E92">
         <v>233</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>944</v>
       </c>
@@ -10937,136 +5791,136 @@
         <v>944</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>34</v>
       </c>
       <c r="B95" t="s">
         <v>34</v>
       </c>
       <c r="C95" t="s">
         <v>40</v>
       </c>
       <c r="D95">
         <v>121</v>
       </c>
       <c r="E95">
         <v>121</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>670</v>
+        <v>583</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>266</v>
       </c>
       <c r="E96">
         <v>266</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>671</v>
+        <v>584</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>94</v>
       </c>
       <c r="E97">
         <v>94</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>672</v>
+        <v>585</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>87</v>
       </c>
       <c r="E98">
         <v>87</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>673</v>
+        <v>586</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>277</v>
       </c>
       <c r="E99">
         <v>277</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>674</v>
+        <v>587</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>56</v>
       </c>
       <c r="E100">
         <v>56</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>675</v>
+        <v>588</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>43</v>
       </c>
       <c r="E101">
         <v>43</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>17</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>18053</v>
       </c>
@@ -11074,136 +5928,136 @@
         <v>18053</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
         <v>34</v>
       </c>
       <c r="C104" t="s">
         <v>40</v>
       </c>
       <c r="D104">
         <v>1414</v>
       </c>
       <c r="E104">
         <v>1414</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>676</v>
+        <v>589</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>5734</v>
       </c>
       <c r="E105">
         <v>5734</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>677</v>
+        <v>590</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>3698</v>
       </c>
       <c r="E106">
         <v>3698</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>678</v>
+        <v>591</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>5893</v>
       </c>
       <c r="E107">
         <v>5893</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>679</v>
+        <v>592</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>982</v>
       </c>
       <c r="E108">
         <v>982</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>680</v>
+        <v>593</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>200</v>
       </c>
       <c r="E109">
         <v>200</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>681</v>
+        <v>594</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>132</v>
       </c>
       <c r="E110">
         <v>132</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>15</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>5007</v>
       </c>
@@ -11211,136 +6065,136 @@
         <v>5007</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113">
         <v>1609</v>
       </c>
       <c r="E113">
         <v>1609</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>682</v>
+        <v>595</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>793</v>
       </c>
       <c r="E114">
         <v>793</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>683</v>
+        <v>596</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>1568</v>
       </c>
       <c r="E115">
         <v>1568</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>684</v>
+        <v>597</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>386</v>
       </c>
       <c r="E116">
         <v>386</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>685</v>
+        <v>598</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>135</v>
       </c>
       <c r="E117">
         <v>135</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>686</v>
+        <v>599</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>290</v>
       </c>
       <c r="E118">
         <v>290</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>687</v>
+        <v>600</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>226</v>
       </c>
       <c r="E119">
         <v>226</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>16</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>3449</v>
       </c>
@@ -11348,136 +6202,136 @@
         <v>3449</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>34</v>
       </c>
       <c r="B122" t="s">
         <v>34</v>
       </c>
       <c r="C122" t="s">
         <v>40</v>
       </c>
       <c r="D122">
         <v>467</v>
       </c>
       <c r="E122">
         <v>467</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>688</v>
+        <v>601</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>1234</v>
       </c>
       <c r="E123">
         <v>1234</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>689</v>
+        <v>602</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>682</v>
       </c>
       <c r="E124">
         <v>682</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>690</v>
+        <v>603</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>105</v>
       </c>
       <c r="E125">
         <v>105</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>691</v>
+        <v>604</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>506</v>
       </c>
       <c r="E126">
         <v>506</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>692</v>
+        <v>605</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>322</v>
       </c>
       <c r="E127">
         <v>322</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>693</v>
+        <v>606</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>133</v>
       </c>
       <c r="E128">
         <v>133</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>17</v>
       </c>
       <c r="B130" t="s">
         <v>20</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>38605</v>
       </c>
@@ -11485,136 +6339,136 @@
         <v>38605</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>34</v>
       </c>
       <c r="B131" t="s">
         <v>34</v>
       </c>
       <c r="C131" t="s">
         <v>40</v>
       </c>
       <c r="D131">
         <v>1227</v>
       </c>
       <c r="E131">
         <v>1227</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>694</v>
+        <v>607</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>19890</v>
       </c>
       <c r="E132">
         <v>19890</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>695</v>
+        <v>608</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>12126</v>
       </c>
       <c r="E133">
         <v>12126</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>696</v>
+        <v>609</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>294</v>
       </c>
       <c r="E134">
         <v>294</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>697</v>
+        <v>610</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>192</v>
       </c>
       <c r="E135">
         <v>192</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>698</v>
+        <v>611</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>4560</v>
       </c>
       <c r="E136">
         <v>4560</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>699</v>
+        <v>612</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>316</v>
       </c>
       <c r="E137">
         <v>316</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>24</v>
       </c>
       <c r="B139" t="s">
         <v>21</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>1702</v>
       </c>
@@ -11622,111 +6476,3491 @@
         <v>1702</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>34</v>
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="C140" t="s">
         <v>40</v>
       </c>
       <c r="D140">
         <v>347</v>
       </c>
       <c r="E140">
         <v>347</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>700</v>
+        <v>613</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>401</v>
       </c>
       <c r="E141">
         <v>401</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>701</v>
+        <v>614</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
         <v>345</v>
       </c>
       <c r="E142">
         <v>345</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>702</v>
+        <v>615</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>396</v>
       </c>
       <c r="E143">
         <v>396</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>703</v>
+        <v>616</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>213</v>
       </c>
       <c r="E144">
         <v>213</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>617</v>
+      </c>
+      <c r="D2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E2" t="s">
+        <v>619</v>
+      </c>
+      <c r="F2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G2">
+        <v>7484</v>
+      </c>
+      <c r="H2">
+        <v>20384</v>
+      </c>
+      <c r="I2">
+        <v>3945</v>
+      </c>
+      <c r="J2">
+        <v>13271</v>
+      </c>
+      <c r="K2">
+        <v>24708</v>
+      </c>
+      <c r="L2">
+        <v>192</v>
+      </c>
+      <c r="M2">
+        <v>743</v>
+      </c>
+      <c r="N2">
+        <v>11238</v>
+      </c>
+      <c r="O2">
+        <v>180</v>
+      </c>
+      <c r="P2">
+        <v>242</v>
+      </c>
+      <c r="Q2">
+        <v>7382</v>
+      </c>
+      <c r="R2">
+        <v>194</v>
+      </c>
+      <c r="S2">
+        <v>1191</v>
+      </c>
+      <c r="T2">
+        <v>496</v>
+      </c>
+      <c r="U2">
+        <v>337</v>
+      </c>
+      <c r="V2">
+        <v>21105</v>
+      </c>
+      <c r="W2">
+        <v>519</v>
+      </c>
+      <c r="X2">
+        <v>113611</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>617</v>
+      </c>
+      <c r="D3" t="s">
+        <v>618</v>
+      </c>
+      <c r="E3" t="s">
+        <v>621</v>
+      </c>
+      <c r="F3" t="s">
+        <v>622</v>
+      </c>
+      <c r="G3">
+        <v>21228</v>
+      </c>
+      <c r="H3">
+        <v>28181</v>
+      </c>
+      <c r="I3">
+        <v>24146</v>
+      </c>
+      <c r="J3">
+        <v>22142</v>
+      </c>
+      <c r="K3">
+        <v>31544</v>
+      </c>
+      <c r="L3">
+        <v>292</v>
+      </c>
+      <c r="M3">
+        <v>3457</v>
+      </c>
+      <c r="N3">
+        <v>32901</v>
+      </c>
+      <c r="O3">
+        <v>2109</v>
+      </c>
+      <c r="P3">
+        <v>450</v>
+      </c>
+      <c r="Q3">
+        <v>19863</v>
+      </c>
+      <c r="R3">
+        <v>275</v>
+      </c>
+      <c r="S3">
+        <v>17519</v>
+      </c>
+      <c r="T3">
+        <v>338</v>
+      </c>
+      <c r="U3">
+        <v>2843</v>
+      </c>
+      <c r="V3">
+        <v>10791</v>
+      </c>
+      <c r="W3">
+        <v>378</v>
+      </c>
+      <c r="X3">
+        <v>218457</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>617</v>
+      </c>
+      <c r="D4" t="s">
+        <v>618</v>
+      </c>
+      <c r="E4" t="s">
+        <v>623</v>
+      </c>
+      <c r="F4" t="s">
+        <v>624</v>
+      </c>
+      <c r="G4">
+        <v>3307</v>
+      </c>
+      <c r="H4">
+        <v>4072</v>
+      </c>
+      <c r="I4">
+        <v>2587</v>
+      </c>
+      <c r="J4">
+        <v>26177</v>
+      </c>
+      <c r="K4">
+        <v>25521</v>
+      </c>
+      <c r="L4">
+        <v>248</v>
+      </c>
+      <c r="M4">
+        <v>2339</v>
+      </c>
+      <c r="N4">
+        <v>8308</v>
+      </c>
+      <c r="O4">
+        <v>256</v>
+      </c>
+      <c r="P4">
+        <v>112</v>
+      </c>
+      <c r="Q4">
+        <v>2954</v>
+      </c>
+      <c r="R4">
+        <v>74</v>
+      </c>
+      <c r="S4">
+        <v>1806</v>
+      </c>
+      <c r="T4">
+        <v>153</v>
+      </c>
+      <c r="U4">
+        <v>87</v>
+      </c>
+      <c r="V4">
+        <v>484</v>
+      </c>
+      <c r="W4">
+        <v>240</v>
+      </c>
+      <c r="X4">
+        <v>78725</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5">
+        <v>32019</v>
+      </c>
+      <c r="H5">
+        <v>52637</v>
+      </c>
+      <c r="I5">
+        <v>30678</v>
+      </c>
+      <c r="J5">
+        <v>61590</v>
+      </c>
+      <c r="K5">
+        <v>81773</v>
+      </c>
+      <c r="L5">
+        <v>732</v>
+      </c>
+      <c r="M5">
+        <v>6539</v>
+      </c>
+      <c r="N5">
+        <v>52447</v>
+      </c>
+      <c r="O5">
+        <v>2545</v>
+      </c>
+      <c r="P5">
+        <v>804</v>
+      </c>
+      <c r="Q5">
+        <v>30199</v>
+      </c>
+      <c r="R5">
+        <v>543</v>
+      </c>
+      <c r="S5">
+        <v>20516</v>
+      </c>
+      <c r="T5">
+        <v>987</v>
+      </c>
+      <c r="U5">
+        <v>3267</v>
+      </c>
+      <c r="V5">
+        <v>32380</v>
+      </c>
+      <c r="W5">
+        <v>1137</v>
+      </c>
+      <c r="X5">
+        <v>410793</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>7484</v>
+      </c>
+      <c r="E2">
+        <v>21228</v>
+      </c>
+      <c r="F2">
+        <v>3307</v>
+      </c>
+      <c r="G2">
+        <v>32019</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>691</v>
+      </c>
+      <c r="E3">
+        <v>2011</v>
+      </c>
+      <c r="F3">
+        <v>673</v>
+      </c>
+      <c r="G3">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>625</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>1801</v>
+      </c>
+      <c r="E4">
+        <v>11853</v>
+      </c>
+      <c r="F4">
+        <v>977</v>
+      </c>
+      <c r="G4">
+        <v>14631</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>626</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>4422</v>
+      </c>
+      <c r="E5">
+        <v>5943</v>
+      </c>
+      <c r="F5">
+        <v>1061</v>
+      </c>
+      <c r="G5">
+        <v>11426</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>627</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>150</v>
+      </c>
+      <c r="E6">
+        <v>274</v>
+      </c>
+      <c r="F6">
+        <v>94</v>
+      </c>
+      <c r="G6">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>93</v>
+      </c>
+      <c r="E7">
+        <v>209</v>
+      </c>
+      <c r="F7">
+        <v>362</v>
+      </c>
+      <c r="G7">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>629</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>39</v>
+      </c>
+      <c r="E8">
+        <v>169</v>
+      </c>
+      <c r="F8">
+        <v>41</v>
+      </c>
+      <c r="G8">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>630</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>16</v>
+      </c>
+      <c r="E9">
+        <v>67</v>
+      </c>
+      <c r="F9">
+        <v>34</v>
+      </c>
+      <c r="G9">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>631</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>272</v>
+      </c>
+      <c r="E10">
+        <v>702</v>
+      </c>
+      <c r="F10">
+        <v>65</v>
+      </c>
+      <c r="G10">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>20384</v>
+      </c>
+      <c r="E12">
+        <v>28181</v>
+      </c>
+      <c r="F12">
+        <v>4072</v>
+      </c>
+      <c r="G12">
+        <v>52637</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>992</v>
+      </c>
+      <c r="E13">
+        <v>2343</v>
+      </c>
+      <c r="F13">
+        <v>624</v>
+      </c>
+      <c r="G13">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>632</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>1341</v>
+      </c>
+      <c r="E14">
+        <v>13642</v>
+      </c>
+      <c r="F14">
+        <v>485</v>
+      </c>
+      <c r="G14">
+        <v>15468</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>633</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>815</v>
+      </c>
+      <c r="E15">
+        <v>8685</v>
+      </c>
+      <c r="F15">
+        <v>375</v>
+      </c>
+      <c r="G15">
+        <v>9875</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>8649</v>
+      </c>
+      <c r="E16">
+        <v>1330</v>
+      </c>
+      <c r="F16">
+        <v>254</v>
+      </c>
+      <c r="G16">
+        <v>10233</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>635</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>278</v>
+      </c>
+      <c r="E17">
+        <v>470</v>
+      </c>
+      <c r="F17">
+        <v>1820</v>
+      </c>
+      <c r="G17">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>636</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>8028</v>
+      </c>
+      <c r="E18">
+        <v>1359</v>
+      </c>
+      <c r="F18">
+        <v>64</v>
+      </c>
+      <c r="G18">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>637</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>123</v>
+      </c>
+      <c r="E19">
+        <v>142</v>
+      </c>
+      <c r="F19">
+        <v>31</v>
+      </c>
+      <c r="G19">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>638</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>158</v>
+      </c>
+      <c r="E20">
+        <v>210</v>
+      </c>
+      <c r="F20">
+        <v>419</v>
+      </c>
+      <c r="G20">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>3945</v>
+      </c>
+      <c r="E22">
+        <v>24146</v>
+      </c>
+      <c r="F22">
+        <v>2587</v>
+      </c>
+      <c r="G22">
+        <v>30678</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>544</v>
+      </c>
+      <c r="E23">
+        <v>1441</v>
+      </c>
+      <c r="F23">
+        <v>366</v>
+      </c>
+      <c r="G23">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>639</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>2586</v>
+      </c>
+      <c r="E24">
+        <v>19354</v>
+      </c>
+      <c r="F24">
+        <v>1051</v>
+      </c>
+      <c r="G24">
+        <v>22991</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>640</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>160</v>
+      </c>
+      <c r="E25">
+        <v>1746</v>
+      </c>
+      <c r="F25">
+        <v>220</v>
+      </c>
+      <c r="G25">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>641</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>297</v>
+      </c>
+      <c r="E26">
+        <v>833</v>
+      </c>
+      <c r="F26">
+        <v>176</v>
+      </c>
+      <c r="G26">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>642</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>110</v>
+      </c>
+      <c r="E27">
+        <v>216</v>
+      </c>
+      <c r="F27">
+        <v>230</v>
+      </c>
+      <c r="G27">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>643</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>115</v>
+      </c>
+      <c r="E28">
+        <v>390</v>
+      </c>
+      <c r="F28">
+        <v>51</v>
+      </c>
+      <c r="G28">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>644</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>72</v>
+      </c>
+      <c r="E29">
+        <v>67</v>
+      </c>
+      <c r="F29">
+        <v>460</v>
+      </c>
+      <c r="G29">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>645</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>61</v>
+      </c>
+      <c r="E30">
+        <v>99</v>
+      </c>
+      <c r="F30">
+        <v>33</v>
+      </c>
+      <c r="G30">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>13271</v>
+      </c>
+      <c r="E32">
+        <v>22142</v>
+      </c>
+      <c r="F32">
+        <v>26177</v>
+      </c>
+      <c r="G32">
+        <v>61590</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>1046</v>
+      </c>
+      <c r="E33">
+        <v>1766</v>
+      </c>
+      <c r="F33">
+        <v>1113</v>
+      </c>
+      <c r="G33">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>646</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>3700</v>
+      </c>
+      <c r="E34">
+        <v>3691</v>
+      </c>
+      <c r="F34">
+        <v>2112</v>
+      </c>
+      <c r="G34">
+        <v>9503</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>647</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>850</v>
+      </c>
+      <c r="E35">
+        <v>2434</v>
+      </c>
+      <c r="F35">
+        <v>21587</v>
+      </c>
+      <c r="G35">
+        <v>24871</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>648</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>737</v>
+      </c>
+      <c r="E36">
+        <v>10699</v>
+      </c>
+      <c r="F36">
+        <v>343</v>
+      </c>
+      <c r="G36">
+        <v>11779</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>649</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>621</v>
+      </c>
+      <c r="E37">
+        <v>751</v>
+      </c>
+      <c r="F37">
+        <v>388</v>
+      </c>
+      <c r="G37">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>650</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>343</v>
+      </c>
+      <c r="E38">
+        <v>1328</v>
+      </c>
+      <c r="F38">
+        <v>291</v>
+      </c>
+      <c r="G38">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>651</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>51</v>
+      </c>
+      <c r="E39">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>197</v>
+      </c>
+      <c r="G39">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>652</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>5923</v>
+      </c>
+      <c r="E40">
+        <v>1401</v>
+      </c>
+      <c r="F40">
+        <v>146</v>
+      </c>
+      <c r="G40">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>24708</v>
+      </c>
+      <c r="E42">
+        <v>31544</v>
+      </c>
+      <c r="F42">
+        <v>25521</v>
+      </c>
+      <c r="G42">
+        <v>81773</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>938</v>
+      </c>
+      <c r="E43">
+        <v>1354</v>
+      </c>
+      <c r="F43">
+        <v>935</v>
+      </c>
+      <c r="G43">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>653</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>6996</v>
+      </c>
+      <c r="E44">
+        <v>1784</v>
+      </c>
+      <c r="F44">
+        <v>23498</v>
+      </c>
+      <c r="G44">
+        <v>32278</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>654</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>675</v>
+      </c>
+      <c r="E45">
+        <v>18528</v>
+      </c>
+      <c r="F45">
+        <v>456</v>
+      </c>
+      <c r="G45">
+        <v>19659</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>655</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>323</v>
+      </c>
+      <c r="E46">
+        <v>1974</v>
+      </c>
+      <c r="F46">
+        <v>101</v>
+      </c>
+      <c r="G46">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>656</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>495</v>
+      </c>
+      <c r="E47">
+        <v>327</v>
+      </c>
+      <c r="F47">
+        <v>91</v>
+      </c>
+      <c r="G47">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>657</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>14761</v>
+      </c>
+      <c r="E48">
+        <v>3069</v>
+      </c>
+      <c r="F48">
+        <v>282</v>
+      </c>
+      <c r="G48">
+        <v>18112</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>658</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>378</v>
+      </c>
+      <c r="E49">
+        <v>168</v>
+      </c>
+      <c r="F49">
+        <v>92</v>
+      </c>
+      <c r="G49">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>659</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>142</v>
+      </c>
+      <c r="E50">
+        <v>4340</v>
+      </c>
+      <c r="F50">
+        <v>66</v>
+      </c>
+      <c r="G50">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>192</v>
+      </c>
+      <c r="E52">
+        <v>292</v>
+      </c>
+      <c r="F52">
+        <v>248</v>
+      </c>
+      <c r="G52">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>74</v>
+      </c>
+      <c r="E53">
+        <v>144</v>
+      </c>
+      <c r="F53">
+        <v>122</v>
+      </c>
+      <c r="G53">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>660</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>118</v>
+      </c>
+      <c r="E54">
+        <v>148</v>
+      </c>
+      <c r="F54">
+        <v>126</v>
+      </c>
+      <c r="G54">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>743</v>
+      </c>
+      <c r="E56">
+        <v>3457</v>
+      </c>
+      <c r="F56">
+        <v>2339</v>
+      </c>
+      <c r="G56">
+        <v>6539</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>189</v>
+      </c>
+      <c r="E57">
+        <v>559</v>
+      </c>
+      <c r="F57">
+        <v>176</v>
+      </c>
+      <c r="G57">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>661</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>171</v>
+      </c>
+      <c r="E58">
+        <v>1951</v>
+      </c>
+      <c r="F58">
+        <v>189</v>
+      </c>
+      <c r="G58">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>662</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>70</v>
+      </c>
+      <c r="E59">
+        <v>241</v>
+      </c>
+      <c r="F59">
+        <v>78</v>
+      </c>
+      <c r="G59">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>663</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>74</v>
+      </c>
+      <c r="E60">
+        <v>164</v>
+      </c>
+      <c r="F60">
+        <v>37</v>
+      </c>
+      <c r="G60">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>664</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>39</v>
+      </c>
+      <c r="E61">
+        <v>152</v>
+      </c>
+      <c r="F61">
+        <v>901</v>
+      </c>
+      <c r="G61">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>665</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>81</v>
+      </c>
+      <c r="E62">
+        <v>97</v>
+      </c>
+      <c r="F62">
+        <v>108</v>
+      </c>
+      <c r="G62">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>666</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>66</v>
+      </c>
+      <c r="E63">
+        <v>54</v>
+      </c>
+      <c r="F63">
+        <v>17</v>
+      </c>
+      <c r="G63">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>667</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>53</v>
+      </c>
+      <c r="E64">
+        <v>239</v>
+      </c>
+      <c r="F64">
+        <v>833</v>
+      </c>
+      <c r="G64">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>11238</v>
+      </c>
+      <c r="E66">
+        <v>32901</v>
+      </c>
+      <c r="F66">
+        <v>8308</v>
+      </c>
+      <c r="G66">
+        <v>52447</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>598</v>
+      </c>
+      <c r="E67">
+        <v>912</v>
+      </c>
+      <c r="F67">
+        <v>394</v>
+      </c>
+      <c r="G67">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>668</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>927</v>
+      </c>
+      <c r="E68">
+        <v>1651</v>
+      </c>
+      <c r="F68">
+        <v>7023</v>
+      </c>
+      <c r="G68">
+        <v>9601</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>669</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>440</v>
+      </c>
+      <c r="E69">
+        <v>11978</v>
+      </c>
+      <c r="F69">
+        <v>317</v>
+      </c>
+      <c r="G69">
+        <v>12735</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>670</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>285</v>
+      </c>
+      <c r="E70">
+        <v>277</v>
+      </c>
+      <c r="F70">
+        <v>108</v>
+      </c>
+      <c r="G70">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>671</v>
+      </c>
+      <c r="C71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71">
+        <v>8561</v>
+      </c>
+      <c r="E71">
+        <v>6847</v>
+      </c>
+      <c r="F71">
+        <v>172</v>
+      </c>
+      <c r="G71">
+        <v>15580</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>672</v>
+      </c>
+      <c r="C72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72">
+        <v>267</v>
+      </c>
+      <c r="E72">
+        <v>10459</v>
+      </c>
+      <c r="F72">
+        <v>182</v>
+      </c>
+      <c r="G72">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>673</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>63</v>
+      </c>
+      <c r="E73">
+        <v>80</v>
+      </c>
+      <c r="F73">
+        <v>82</v>
+      </c>
+      <c r="G73">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>674</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>97</v>
+      </c>
+      <c r="E74">
+        <v>697</v>
+      </c>
+      <c r="F74">
+        <v>30</v>
+      </c>
+      <c r="G74">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>180</v>
+      </c>
+      <c r="E76">
+        <v>2109</v>
+      </c>
+      <c r="F76">
+        <v>256</v>
+      </c>
+      <c r="G76">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>39</v>
+      </c>
+      <c r="E77">
+        <v>271</v>
+      </c>
+      <c r="F77">
+        <v>60</v>
+      </c>
+      <c r="G77">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>675</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>74</v>
+      </c>
+      <c r="E78">
+        <v>926</v>
+      </c>
+      <c r="F78">
+        <v>88</v>
+      </c>
+      <c r="G78">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>676</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>28</v>
+      </c>
+      <c r="E79">
+        <v>577</v>
+      </c>
+      <c r="F79">
+        <v>84</v>
+      </c>
+      <c r="G79">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>677</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>19</v>
+      </c>
+      <c r="E80">
+        <v>103</v>
+      </c>
+      <c r="F80">
+        <v>15</v>
+      </c>
+      <c r="G80">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>678</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>20</v>
+      </c>
+      <c r="E81">
+        <v>232</v>
+      </c>
+      <c r="F81">
+        <v>9</v>
+      </c>
+      <c r="G81">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>11</v>
+      </c>
+      <c r="B83" t="s">
+        <v>156</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>242</v>
+      </c>
+      <c r="E83">
+        <v>450</v>
+      </c>
+      <c r="F83">
+        <v>112</v>
+      </c>
+      <c r="G83">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>34</v>
+      </c>
+      <c r="B84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>47</v>
+      </c>
+      <c r="E84">
+        <v>150</v>
+      </c>
+      <c r="F84">
+        <v>43</v>
+      </c>
+      <c r="G84">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>679</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>173</v>
+      </c>
+      <c r="E85">
+        <v>255</v>
+      </c>
+      <c r="F85">
+        <v>51</v>
+      </c>
+      <c r="G85">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>680</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>22</v>
+      </c>
+      <c r="E86">
+        <v>45</v>
+      </c>
+      <c r="F86">
+        <v>18</v>
+      </c>
+      <c r="G86">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>12</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>7382</v>
+      </c>
+      <c r="E88">
+        <v>19863</v>
+      </c>
+      <c r="F88">
+        <v>2954</v>
+      </c>
+      <c r="G88">
+        <v>30199</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>34</v>
+      </c>
+      <c r="B89" t="s">
+        <v>34</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>416</v>
+      </c>
+      <c r="E89">
+        <v>974</v>
+      </c>
+      <c r="F89">
+        <v>407</v>
+      </c>
+      <c r="G89">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>681</v>
+      </c>
+      <c r="C90" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90">
+        <v>2124</v>
+      </c>
+      <c r="E90">
+        <v>2604</v>
+      </c>
+      <c r="F90">
+        <v>873</v>
+      </c>
+      <c r="G90">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>682</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>366</v>
+      </c>
+      <c r="E91">
+        <v>5783</v>
+      </c>
+      <c r="F91">
+        <v>466</v>
+      </c>
+      <c r="G91">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>683</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>242</v>
+      </c>
+      <c r="E92">
+        <v>358</v>
+      </c>
+      <c r="F92">
+        <v>837</v>
+      </c>
+      <c r="G92">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>684</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>281</v>
+      </c>
+      <c r="E93">
+        <v>862</v>
+      </c>
+      <c r="F93">
+        <v>84</v>
+      </c>
+      <c r="G93">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>685</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>158</v>
+      </c>
+      <c r="E94">
+        <v>4256</v>
+      </c>
+      <c r="F94">
+        <v>40</v>
+      </c>
+      <c r="G94">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>686</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>40</v>
+      </c>
+      <c r="E95">
+        <v>134</v>
+      </c>
+      <c r="F95">
+        <v>146</v>
+      </c>
+      <c r="G95">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>687</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>3755</v>
+      </c>
+      <c r="E96">
+        <v>4892</v>
+      </c>
+      <c r="F96">
+        <v>101</v>
+      </c>
+      <c r="G96">
+        <v>8748</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>13</v>
+      </c>
+      <c r="B98" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>194</v>
+      </c>
+      <c r="E98">
+        <v>275</v>
+      </c>
+      <c r="F98">
+        <v>74</v>
+      </c>
+      <c r="G98">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>34</v>
+      </c>
+      <c r="B99" t="s">
+        <v>34</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>51</v>
+      </c>
+      <c r="E99">
+        <v>77</v>
+      </c>
+      <c r="F99">
+        <v>22</v>
+      </c>
+      <c r="G99">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>688</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>57</v>
+      </c>
+      <c r="E100">
+        <v>98</v>
+      </c>
+      <c r="F100">
+        <v>36</v>
+      </c>
+      <c r="G100">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>689</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>62</v>
+      </c>
+      <c r="E101">
+        <v>64</v>
+      </c>
+      <c r="F101">
+        <v>10</v>
+      </c>
+      <c r="G101">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>690</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>11</v>
+      </c>
+      <c r="E102">
+        <v>25</v>
+      </c>
+      <c r="F102">
+        <v>3</v>
+      </c>
+      <c r="G102">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>691</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>13</v>
+      </c>
+      <c r="E103">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>1191</v>
+      </c>
+      <c r="E105">
+        <v>17519</v>
+      </c>
+      <c r="F105">
+        <v>1806</v>
+      </c>
+      <c r="G105">
+        <v>20516</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>34</v>
+      </c>
+      <c r="B106" t="s">
+        <v>34</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>205</v>
+      </c>
+      <c r="E106">
+        <v>641</v>
+      </c>
+      <c r="F106">
+        <v>224</v>
+      </c>
+      <c r="G106">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>692</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>480</v>
+      </c>
+      <c r="E107">
+        <v>15242</v>
+      </c>
+      <c r="F107">
+        <v>650</v>
+      </c>
+      <c r="G107">
+        <v>16372</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>693</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>100</v>
+      </c>
+      <c r="E108">
+        <v>511</v>
+      </c>
+      <c r="F108">
+        <v>272</v>
+      </c>
+      <c r="G108">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>694</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>150</v>
+      </c>
+      <c r="E109">
+        <v>146</v>
+      </c>
+      <c r="F109">
+        <v>92</v>
+      </c>
+      <c r="G109">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>695</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>103</v>
+      </c>
+      <c r="E110">
+        <v>133</v>
+      </c>
+      <c r="F110">
+        <v>396</v>
+      </c>
+      <c r="G110">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>696</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>82</v>
+      </c>
+      <c r="E111">
+        <v>443</v>
+      </c>
+      <c r="F111">
+        <v>133</v>
+      </c>
+      <c r="G111">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>697</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>13</v>
+      </c>
+      <c r="E112">
+        <v>93</v>
+      </c>
+      <c r="F112">
+        <v>10</v>
+      </c>
+      <c r="G112">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>698</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>58</v>
+      </c>
+      <c r="E113">
+        <v>310</v>
+      </c>
+      <c r="F113">
+        <v>29</v>
+      </c>
+      <c r="G113">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>496</v>
+      </c>
+      <c r="E115">
+        <v>338</v>
+      </c>
+      <c r="F115">
+        <v>153</v>
+      </c>
+      <c r="G115">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>34</v>
+      </c>
+      <c r="B116" t="s">
+        <v>34</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>110</v>
+      </c>
+      <c r="E116">
+        <v>132</v>
+      </c>
+      <c r="F116">
+        <v>52</v>
+      </c>
+      <c r="G116">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>699</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>111</v>
+      </c>
+      <c r="E117">
+        <v>132</v>
+      </c>
+      <c r="F117">
+        <v>72</v>
+      </c>
+      <c r="G117">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>700</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>275</v>
+      </c>
+      <c r="E118">
+        <v>74</v>
+      </c>
+      <c r="F118">
+        <v>29</v>
+      </c>
+      <c r="G118">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>16</v>
+      </c>
+      <c r="B120" t="s">
+        <v>19</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>337</v>
+      </c>
+      <c r="E120">
+        <v>2843</v>
+      </c>
+      <c r="F120">
+        <v>87</v>
+      </c>
+      <c r="G120">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>34</v>
+      </c>
+      <c r="B121" t="s">
+        <v>34</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>44</v>
+      </c>
+      <c r="E121">
+        <v>123</v>
+      </c>
+      <c r="F121">
+        <v>28</v>
+      </c>
+      <c r="G121">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>701</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>118</v>
+      </c>
+      <c r="E122">
+        <v>2506</v>
+      </c>
+      <c r="F122">
+        <v>23</v>
+      </c>
+      <c r="G122">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>702</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>37</v>
+      </c>
+      <c r="E123">
+        <v>63</v>
+      </c>
+      <c r="F123">
+        <v>7</v>
+      </c>
+      <c r="G123">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>703</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>26</v>
+      </c>
+      <c r="E124">
+        <v>31</v>
+      </c>
+      <c r="F124">
+        <v>7</v>
+      </c>
+      <c r="G124">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>704</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>6</v>
+      </c>
+      <c r="E125">
+        <v>30</v>
+      </c>
+      <c r="F125">
+        <v>5</v>
+      </c>
+      <c r="G125">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>705</v>
+      </c>
+      <c r="C126" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126">
+        <v>17</v>
+      </c>
+      <c r="E126">
+        <v>23</v>
+      </c>
+      <c r="F126">
+        <v>2</v>
+      </c>
+      <c r="G126">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>513</v>
+      </c>
+      <c r="C127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127">
+        <v>72</v>
+      </c>
+      <c r="E127">
+        <v>38</v>
+      </c>
+      <c r="F127">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>706</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>17</v>
+      </c>
+      <c r="E128">
+        <v>29</v>
+      </c>
+      <c r="F128">
+        <v>7</v>
+      </c>
+      <c r="G128">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>17</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>21105</v>
+      </c>
+      <c r="E130">
+        <v>10791</v>
+      </c>
+      <c r="F130">
+        <v>484</v>
+      </c>
+      <c r="G130">
+        <v>32380</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>34</v>
+      </c>
+      <c r="B131" t="s">
+        <v>34</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>622</v>
+      </c>
+      <c r="E131">
+        <v>553</v>
+      </c>
+      <c r="F131">
+        <v>77</v>
+      </c>
+      <c r="G131">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>707</v>
+      </c>
+      <c r="C132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132">
+        <v>7463</v>
+      </c>
+      <c r="E132">
+        <v>1339</v>
+      </c>
+      <c r="F132">
+        <v>56</v>
+      </c>
+      <c r="G132">
+        <v>8858</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>708</v>
+      </c>
+      <c r="C133" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133">
+        <v>12157</v>
+      </c>
+      <c r="E133">
+        <v>3042</v>
+      </c>
+      <c r="F133">
+        <v>58</v>
+      </c>
+      <c r="G133">
+        <v>15257</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>709</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>244</v>
+      </c>
+      <c r="E134">
+        <v>315</v>
+      </c>
+      <c r="F134">
+        <v>26</v>
+      </c>
+      <c r="G134">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>710</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>144</v>
+      </c>
+      <c r="E135">
+        <v>2990</v>
+      </c>
+      <c r="F135">
+        <v>39</v>
+      </c>
+      <c r="G135">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>711</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>98</v>
+      </c>
+      <c r="E136">
+        <v>789</v>
+      </c>
+      <c r="F136">
+        <v>185</v>
+      </c>
+      <c r="G136">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>712</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>114</v>
+      </c>
+      <c r="E137">
+        <v>121</v>
+      </c>
+      <c r="F137">
+        <v>19</v>
+      </c>
+      <c r="G137">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>713</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>263</v>
+      </c>
+      <c r="E138">
+        <v>1642</v>
+      </c>
+      <c r="F138">
+        <v>24</v>
+      </c>
+      <c r="G138">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>24</v>
+      </c>
+      <c r="B140" t="s">
+        <v>21</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>519</v>
+      </c>
+      <c r="E140">
+        <v>378</v>
+      </c>
+      <c r="F140">
+        <v>240</v>
+      </c>
+      <c r="G140">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>34</v>
+      </c>
+      <c r="B141" t="s">
+        <v>34</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>132</v>
+      </c>
+      <c r="E141">
+        <v>131</v>
+      </c>
+      <c r="F141">
+        <v>40</v>
+      </c>
+      <c r="G141">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>714</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>308</v>
+      </c>
+      <c r="E142">
+        <v>134</v>
+      </c>
+      <c r="F142">
+        <v>28</v>
+      </c>
+      <c r="G142">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>715</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>31</v>
+      </c>
+      <c r="E143">
+        <v>64</v>
+      </c>
+      <c r="F143">
+        <v>157</v>
+      </c>
+      <c r="G143">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>716</v>
+      </c>
+      <c r="C144" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144">
+        <v>10</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>717</v>
+      </c>
+      <c r="C145" t="s">
+        <v>42</v>
+      </c>
+      <c r="D145">
+        <v>38</v>
+      </c>
+      <c r="E145">
+        <v>38</v>
+      </c>
+      <c r="F145">
+        <v>7</v>
+      </c>
+      <c r="G145">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -11740,95 +9974,95 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>243</v>
+        <v>155</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="D2" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="E2" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="F2" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="G2">
         <v>14745</v>
       </c>
       <c r="H2">
         <v>161283</v>
       </c>
       <c r="I2">
         <v>33434</v>
       </c>
       <c r="J2">
         <v>32688</v>
       </c>
       <c r="K2">
         <v>55110</v>
       </c>
       <c r="L2">
         <v>630</v>
       </c>
       <c r="M2">
         <v>9626</v>
       </c>
       <c r="N2">
         <v>43366</v>
       </c>
@@ -11919,51 +10153,51 @@
         <v>450806</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -11999,136 +10233,136 @@
         <v>3661</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>5486</v>
       </c>
       <c r="E4">
         <v>5486</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>1395</v>
       </c>
       <c r="E5">
         <v>1395</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>709</v>
+        <v>723</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>1758</v>
       </c>
       <c r="E6">
         <v>1758</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>487</v>
       </c>
       <c r="E7">
         <v>487</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>270</v>
       </c>
       <c r="E8">
         <v>270</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>625</v>
       </c>
       <c r="E9">
         <v>625</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>1063</v>
       </c>
       <c r="E10">
         <v>1063</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>161283</v>
       </c>
@@ -12136,153 +10370,153 @@
         <v>161283</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13">
         <v>7736</v>
       </c>
       <c r="E13">
         <v>7736</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>19320</v>
       </c>
       <c r="E14">
         <v>19320</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>51432</v>
       </c>
       <c r="E15">
         <v>51432</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>51288</v>
       </c>
       <c r="E16">
         <v>51288</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>15847</v>
       </c>
       <c r="E17">
         <v>15847</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>5848</v>
       </c>
       <c r="E18">
         <v>5848</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>248</v>
       </c>
       <c r="E19">
         <v>248</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>9564</v>
       </c>
       <c r="E20">
         <v>9564</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>33434</v>
       </c>
@@ -12290,153 +10524,153 @@
         <v>33434</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23" t="s">
         <v>34</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>2213</v>
       </c>
       <c r="E23">
         <v>2213</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>17241</v>
       </c>
       <c r="E24">
         <v>17241</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>8767</v>
       </c>
       <c r="E25">
         <v>8767</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>2644</v>
       </c>
       <c r="E26">
         <v>2644</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>398</v>
       </c>
       <c r="E27">
         <v>398</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>1974</v>
       </c>
       <c r="E28">
         <v>1974</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>92</v>
       </c>
       <c r="E29">
         <v>92</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>105</v>
       </c>
       <c r="E30">
         <v>105</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>32688</v>
       </c>
@@ -12444,153 +10678,153 @@
         <v>32688</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>34</v>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33">
         <v>4268</v>
       </c>
       <c r="E33">
         <v>4268</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>14043</v>
       </c>
       <c r="E34">
         <v>14043</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>2016</v>
       </c>
       <c r="E35">
         <v>2016</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>1788</v>
       </c>
       <c r="E36">
         <v>1788</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="C37" t="s">
         <v>42</v>
       </c>
       <c r="D37">
         <v>6795</v>
       </c>
       <c r="E37">
         <v>6795</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="C38" t="s">
         <v>42</v>
       </c>
       <c r="D38">
         <v>304</v>
       </c>
       <c r="E38">
         <v>304</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="C39" t="s">
         <v>42</v>
       </c>
       <c r="D39">
         <v>156</v>
       </c>
       <c r="E39">
         <v>156</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>3318</v>
       </c>
       <c r="E40">
         <v>3318</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
         <v>55110</v>
       </c>
@@ -12598,153 +10832,153 @@
         <v>55110</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>34</v>
       </c>
       <c r="B43" t="s">
         <v>34</v>
       </c>
       <c r="C43" t="s">
         <v>40</v>
       </c>
       <c r="D43">
         <v>2216</v>
       </c>
       <c r="E43">
         <v>2216</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>29186</v>
       </c>
       <c r="E44">
         <v>29186</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>743</v>
       </c>
       <c r="E45">
         <v>743</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>1416</v>
       </c>
       <c r="E46">
         <v>1416</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>2305</v>
       </c>
       <c r="E47">
         <v>2305</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>659</v>
       </c>
       <c r="E48">
         <v>659</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49">
         <v>150</v>
       </c>
       <c r="E49">
         <v>150</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>18435</v>
       </c>
       <c r="E50">
         <v>18435</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>630</v>
       </c>
@@ -12752,51 +10986,51 @@
         <v>630</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>34</v>
       </c>
       <c r="C53" t="s">
         <v>40</v>
       </c>
       <c r="D53">
         <v>363</v>
       </c>
       <c r="E53">
         <v>363</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>267</v>
       </c>
       <c r="E54">
         <v>267</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>9626</v>
       </c>
@@ -12804,153 +11038,153 @@
         <v>9626</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>34</v>
       </c>
       <c r="B57" t="s">
         <v>34</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57">
         <v>1671</v>
       </c>
       <c r="E57">
         <v>1671</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>1152</v>
       </c>
       <c r="E58">
         <v>1152</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>4406</v>
       </c>
       <c r="E59">
         <v>4406</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>240</v>
       </c>
       <c r="E60">
         <v>240</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
       <c r="C61" t="s">
         <v>42</v>
       </c>
       <c r="D61">
         <v>315</v>
       </c>
       <c r="E61">
         <v>315</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="C62" t="s">
         <v>42</v>
       </c>
       <c r="D62">
         <v>594</v>
       </c>
       <c r="E62">
         <v>594</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>198</v>
       </c>
       <c r="E63">
         <v>198</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>1050</v>
       </c>
       <c r="E64">
         <v>1050</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>8</v>
       </c>
       <c r="B66" t="s">
         <v>13</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
         <v>43366</v>
       </c>
@@ -12958,273 +11192,273 @@
         <v>43366</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>34</v>
       </c>
       <c r="B67" t="s">
         <v>34</v>
       </c>
       <c r="C67" t="s">
         <v>40</v>
       </c>
       <c r="D67">
         <v>2125</v>
       </c>
       <c r="E67">
         <v>2125</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>16623</v>
       </c>
       <c r="E68">
         <v>16623</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
         <v>11504</v>
       </c>
       <c r="E69">
         <v>11504</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
         <v>564</v>
       </c>
       <c r="E70">
         <v>564</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>9427</v>
       </c>
       <c r="E71">
         <v>9427</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>1534</v>
       </c>
       <c r="E72">
         <v>1534</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>174</v>
       </c>
       <c r="E73">
         <v>174</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>1415</v>
       </c>
       <c r="E74">
         <v>1415</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>9</v>
       </c>
       <c r="B76" t="s">
-        <v>243</v>
+        <v>155</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76">
         <v>1044</v>
       </c>
       <c r="E76">
         <v>1044</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>34</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77" t="s">
         <v>40</v>
       </c>
       <c r="D77">
         <v>402</v>
       </c>
       <c r="E77">
         <v>402</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>436</v>
       </c>
       <c r="E78">
         <v>436</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="C79" t="s">
         <v>42</v>
       </c>
       <c r="D79">
         <v>84</v>
       </c>
       <c r="E79">
         <v>84</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>53</v>
       </c>
       <c r="E80">
         <v>53</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>760</v>
+        <v>774</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>39</v>
       </c>
       <c r="E81">
         <v>39</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>761</v>
+        <v>775</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82">
         <v>30</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>25501</v>
       </c>
@@ -13232,153 +11466,153 @@
         <v>25501</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>34</v>
       </c>
       <c r="B85" t="s">
         <v>34</v>
       </c>
       <c r="C85" t="s">
         <v>40</v>
       </c>
       <c r="D85">
         <v>1728</v>
       </c>
       <c r="E85">
         <v>1728</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>21155</v>
       </c>
       <c r="E86">
         <v>21155</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>763</v>
+        <v>777</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>1454</v>
       </c>
       <c r="E87">
         <v>1454</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>764</v>
+        <v>778</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>284</v>
       </c>
       <c r="E88">
         <v>284</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>350</v>
       </c>
       <c r="E89">
         <v>350</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>766</v>
+        <v>780</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>344</v>
       </c>
       <c r="E90">
         <v>344</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>767</v>
+        <v>781</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>76</v>
       </c>
       <c r="E91">
         <v>76</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>768</v>
+        <v>782</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>110</v>
       </c>
       <c r="E92">
         <v>110</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>646</v>
       </c>
@@ -13386,102 +11620,102 @@
         <v>646</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>34</v>
       </c>
       <c r="B95" t="s">
         <v>34</v>
       </c>
       <c r="C95" t="s">
         <v>40</v>
       </c>
       <c r="D95">
         <v>129</v>
       </c>
       <c r="E95">
         <v>129</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>769</v>
+        <v>783</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>161</v>
       </c>
       <c r="E96">
         <v>161</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>770</v>
+        <v>784</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>304</v>
       </c>
       <c r="E97">
         <v>304</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98">
         <v>15</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>37</v>
       </c>
       <c r="E99">
         <v>37</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>17</v>
       </c>
       <c r="C101" t="s">
         <v>39</v>
       </c>
       <c r="D101">
         <v>48228</v>
       </c>
@@ -13489,153 +11723,153 @@
         <v>48228</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>34</v>
       </c>
       <c r="B102" t="s">
         <v>34</v>
       </c>
       <c r="C102" t="s">
         <v>40</v>
       </c>
       <c r="D102">
         <v>1439</v>
       </c>
       <c r="E102">
         <v>1439</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>15757</v>
       </c>
       <c r="E103">
         <v>15757</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>13482</v>
       </c>
       <c r="E104">
         <v>13482</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>775</v>
+        <v>789</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>336</v>
       </c>
       <c r="E105">
         <v>336</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>776</v>
+        <v>790</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>13938</v>
       </c>
       <c r="E106">
         <v>13938</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>777</v>
+        <v>791</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>246</v>
       </c>
       <c r="E107">
         <v>246</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>119</v>
       </c>
       <c r="E108">
         <v>119</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>779</v>
+        <v>793</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>2911</v>
       </c>
       <c r="E109">
         <v>2911</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>15</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>681</v>
       </c>
@@ -13643,68 +11877,68 @@
         <v>681</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>34</v>
       </c>
       <c r="B112" t="s">
         <v>34</v>
       </c>
       <c r="C112" t="s">
         <v>40</v>
       </c>
       <c r="D112">
         <v>278</v>
       </c>
       <c r="E112">
         <v>278</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>780</v>
+        <v>794</v>
       </c>
       <c r="C113" t="s">
         <v>42</v>
       </c>
       <c r="D113">
         <v>313</v>
       </c>
       <c r="E113">
         <v>313</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>781</v>
+        <v>795</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>90</v>
       </c>
       <c r="E114">
         <v>90</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>16</v>
       </c>
       <c r="B116" t="s">
         <v>19</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>784</v>
       </c>
@@ -13712,153 +11946,153 @@
         <v>784</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>34</v>
       </c>
       <c r="B117" t="s">
         <v>34</v>
       </c>
       <c r="C117" t="s">
         <v>40</v>
       </c>
       <c r="D117">
         <v>151</v>
       </c>
       <c r="E117">
         <v>151</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>782</v>
+        <v>796</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>229</v>
       </c>
       <c r="E118">
         <v>229</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>124</v>
       </c>
       <c r="E119">
         <v>124</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>784</v>
+        <v>798</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>95</v>
       </c>
       <c r="E120">
         <v>95</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>785</v>
+        <v>799</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>77</v>
       </c>
       <c r="E121">
         <v>77</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>54</v>
       </c>
       <c r="E122">
         <v>54</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>787</v>
+        <v>801</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>14</v>
       </c>
       <c r="E123">
         <v>14</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>40</v>
       </c>
       <c r="E124">
         <v>40</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>17</v>
       </c>
       <c r="B126" t="s">
         <v>20</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>20860</v>
       </c>
@@ -13866,153 +12100,153 @@
         <v>20860</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>34</v>
       </c>
       <c r="B127" t="s">
         <v>34</v>
       </c>
       <c r="C127" t="s">
         <v>40</v>
       </c>
       <c r="D127">
         <v>1487</v>
       </c>
       <c r="E127">
         <v>1487</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>10363</v>
       </c>
       <c r="E128">
         <v>10363</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>3158</v>
       </c>
       <c r="E129">
         <v>3158</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="C130" t="s">
         <v>42</v>
       </c>
       <c r="D130">
         <v>154</v>
       </c>
       <c r="E130">
         <v>154</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="C131" t="s">
         <v>42</v>
       </c>
       <c r="D131">
         <v>274</v>
       </c>
       <c r="E131">
         <v>274</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>793</v>
+        <v>807</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>121</v>
       </c>
       <c r="E132">
         <v>121</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>794</v>
+        <v>808</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>175</v>
       </c>
       <c r="E133">
         <v>175</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>795</v>
+        <v>809</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>5128</v>
       </c>
       <c r="E134">
         <v>5128</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>24</v>
       </c>
       <c r="B136" t="s">
         <v>21</v>
       </c>
       <c r="C136" t="s">
         <v>39</v>
       </c>
       <c r="D136">
         <v>2180</v>
       </c>
@@ -14020,136 +12254,136 @@
         <v>2180</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>34</v>
       </c>
       <c r="B137" t="s">
         <v>34</v>
       </c>
       <c r="C137" t="s">
         <v>40</v>
       </c>
       <c r="D137">
         <v>257</v>
       </c>
       <c r="E137">
         <v>257</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>796</v>
+        <v>810</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>1154</v>
       </c>
       <c r="E138">
         <v>1154</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>797</v>
+        <v>811</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>242</v>
       </c>
       <c r="E139">
         <v>242</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>798</v>
+        <v>812</v>
       </c>
       <c r="C140" t="s">
         <v>42</v>
       </c>
       <c r="D140">
         <v>231</v>
       </c>
       <c r="E140">
         <v>231</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>799</v>
+        <v>813</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>96</v>
       </c>
       <c r="E141">
         <v>96</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>800</v>
+        <v>814</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
         <v>88</v>
       </c>
       <c r="E142">
         <v>88</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>801</v>
+        <v>815</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>112</v>
       </c>
       <c r="E143">
         <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -14163,372 +12397,2836 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>802</v>
+        <v>816</v>
       </c>
       <c r="D2" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="E2" t="s">
-        <v>804</v>
+        <v>818</v>
       </c>
       <c r="F2" t="s">
-        <v>805</v>
+        <v>819</v>
       </c>
       <c r="G2">
-        <v>1754</v>
+        <v>14919</v>
       </c>
       <c r="H2">
-        <v>16509</v>
+        <v>16708</v>
       </c>
       <c r="I2">
-        <v>801</v>
+        <v>11259</v>
       </c>
       <c r="J2">
-        <v>19185</v>
+        <v>52903</v>
       </c>
       <c r="K2">
-        <v>57925</v>
+        <v>16124</v>
       </c>
       <c r="L2">
-        <v>59</v>
+        <v>2601</v>
       </c>
       <c r="M2">
-        <v>2219</v>
+        <v>1841</v>
       </c>
       <c r="N2">
-        <v>3874</v>
+        <v>567</v>
       </c>
       <c r="O2">
-        <v>6242</v>
+        <v>279</v>
       </c>
       <c r="P2">
-        <v>341</v>
+        <v>22641</v>
       </c>
       <c r="Q2">
-        <v>12893</v>
+        <v>158</v>
       </c>
       <c r="R2">
-        <v>62</v>
+        <v>146</v>
       </c>
       <c r="S2">
-        <v>128</v>
+        <v>4267</v>
       </c>
       <c r="T2">
-        <v>13016</v>
-[...5 lines deleted...]
-        <v>135101</v>
+        <v>144413</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>802</v>
+        <v>816</v>
       </c>
       <c r="D3" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="E3" t="s">
-        <v>806</v>
+        <v>820</v>
       </c>
       <c r="F3" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
       <c r="G3">
-        <v>17542</v>
+        <v>37511</v>
       </c>
       <c r="H3">
-        <v>16774</v>
+        <v>65209</v>
       </c>
       <c r="I3">
-        <v>3999</v>
+        <v>6916</v>
       </c>
       <c r="J3">
-        <v>17988</v>
+        <v>12897</v>
       </c>
       <c r="K3">
-        <v>113704</v>
+        <v>16545</v>
       </c>
       <c r="L3">
-        <v>223</v>
+        <v>9889</v>
       </c>
       <c r="M3">
-        <v>3285</v>
+        <v>17877</v>
       </c>
       <c r="N3">
-        <v>7848</v>
+        <v>22712</v>
       </c>
       <c r="O3">
-        <v>9775</v>
+        <v>536</v>
       </c>
       <c r="P3">
-        <v>769</v>
+        <v>12161</v>
       </c>
       <c r="Q3">
-        <v>32568</v>
+        <v>264</v>
       </c>
       <c r="R3">
-        <v>236</v>
+        <v>322</v>
       </c>
       <c r="S3">
-        <v>189</v>
+        <v>26969</v>
       </c>
       <c r="T3">
-        <v>7614</v>
-[...5 lines deleted...]
-        <v>232594</v>
+        <v>229808</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4">
-        <v>3</v>
+      <c r="A4" t="s">
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>809</v>
+        <v>35</v>
       </c>
       <c r="G4">
-        <v>3805</v>
+        <v>52430</v>
       </c>
       <c r="H4">
-        <v>13811</v>
+        <v>81917</v>
       </c>
       <c r="I4">
-        <v>2345</v>
+        <v>18175</v>
       </c>
       <c r="J4">
-        <v>24511</v>
+        <v>65800</v>
       </c>
       <c r="K4">
-        <v>91969</v>
+        <v>32669</v>
       </c>
       <c r="L4">
-        <v>280</v>
+        <v>12490</v>
       </c>
       <c r="M4">
-        <v>1733</v>
+        <v>19718</v>
       </c>
       <c r="N4">
-        <v>16804</v>
+        <v>23279</v>
       </c>
       <c r="O4">
-        <v>2857</v>
+        <v>815</v>
       </c>
       <c r="P4">
-        <v>443</v>
+        <v>34802</v>
       </c>
       <c r="Q4">
-        <v>17659</v>
+        <v>422</v>
       </c>
       <c r="R4">
-        <v>223</v>
+        <v>468</v>
       </c>
       <c r="S4">
-        <v>713</v>
+        <v>31236</v>
       </c>
       <c r="T4">
-        <v>11758</v>
-[...61 lines deleted...]
-        <v>556717</v>
+        <v>374221</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>14919</v>
+      </c>
+      <c r="E2">
+        <v>37511</v>
+      </c>
+      <c r="F2">
+        <v>52430</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>1109</v>
+      </c>
+      <c r="E3">
+        <v>2991</v>
+      </c>
+      <c r="F3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>822</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>2312</v>
+      </c>
+      <c r="E4">
+        <v>13091</v>
+      </c>
+      <c r="F4">
+        <v>15403</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>823</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>419</v>
+      </c>
+      <c r="E5">
+        <v>18679</v>
+      </c>
+      <c r="F5">
+        <v>19098</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>824</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>117</v>
+      </c>
+      <c r="E6">
+        <v>343</v>
+      </c>
+      <c r="F6">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>825</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>107</v>
+      </c>
+      <c r="E7">
+        <v>316</v>
+      </c>
+      <c r="F7">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>667</v>
+      </c>
+      <c r="E8">
+        <v>314</v>
+      </c>
+      <c r="F8">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>827</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>48</v>
+      </c>
+      <c r="F9">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>828</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>10144</v>
+      </c>
+      <c r="E10">
+        <v>1729</v>
+      </c>
+      <c r="F10">
+        <v>11873</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>16708</v>
+      </c>
+      <c r="E12">
+        <v>65209</v>
+      </c>
+      <c r="F12">
+        <v>81917</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>1488</v>
+      </c>
+      <c r="E13">
+        <v>3373</v>
+      </c>
+      <c r="F13">
+        <v>4861</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>829</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>11506</v>
+      </c>
+      <c r="E14">
+        <v>4209</v>
+      </c>
+      <c r="F14">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>830</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>2464</v>
+      </c>
+      <c r="E15">
+        <v>23278</v>
+      </c>
+      <c r="F15">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>831</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>156</v>
+      </c>
+      <c r="E16">
+        <v>2617</v>
+      </c>
+      <c r="F16">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>832</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>660</v>
+      </c>
+      <c r="E17">
+        <v>28301</v>
+      </c>
+      <c r="F17">
+        <v>28961</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>833</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>257</v>
+      </c>
+      <c r="E18">
+        <v>2739</v>
+      </c>
+      <c r="F18">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>834</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>95</v>
+      </c>
+      <c r="E19">
+        <v>488</v>
+      </c>
+      <c r="F19">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>835</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>82</v>
+      </c>
+      <c r="E20">
+        <v>204</v>
+      </c>
+      <c r="F20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>11259</v>
+      </c>
+      <c r="E22">
+        <v>6916</v>
+      </c>
+      <c r="F22">
+        <v>18175</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>1106</v>
+      </c>
+      <c r="E23">
+        <v>971</v>
+      </c>
+      <c r="F23">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>836</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>6732</v>
+      </c>
+      <c r="E24">
+        <v>3440</v>
+      </c>
+      <c r="F24">
+        <v>10172</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>837</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>2147</v>
+      </c>
+      <c r="E25">
+        <v>406</v>
+      </c>
+      <c r="F25">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>838</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>642</v>
+      </c>
+      <c r="E26">
+        <v>574</v>
+      </c>
+      <c r="F26">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>839</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>203</v>
+      </c>
+      <c r="E27">
+        <v>1049</v>
+      </c>
+      <c r="F27">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>840</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>171</v>
+      </c>
+      <c r="E28">
+        <v>248</v>
+      </c>
+      <c r="F28">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>841</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>125</v>
+      </c>
+      <c r="E29">
+        <v>140</v>
+      </c>
+      <c r="F29">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>842</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>133</v>
+      </c>
+      <c r="E30">
+        <v>88</v>
+      </c>
+      <c r="F30">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>52903</v>
+      </c>
+      <c r="E32">
+        <v>12897</v>
+      </c>
+      <c r="F32">
+        <v>65800</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>2003</v>
+      </c>
+      <c r="E33">
+        <v>1712</v>
+      </c>
+      <c r="F33">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>843</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>2227</v>
+      </c>
+      <c r="E34">
+        <v>2816</v>
+      </c>
+      <c r="F34">
+        <v>5043</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>844</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>45713</v>
+      </c>
+      <c r="E35">
+        <v>4584</v>
+      </c>
+      <c r="F35">
+        <v>50297</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>845</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>428</v>
+      </c>
+      <c r="E36">
+        <v>353</v>
+      </c>
+      <c r="F36">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>846</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>469</v>
+      </c>
+      <c r="E37">
+        <v>2695</v>
+      </c>
+      <c r="F37">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>847</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>1803</v>
+      </c>
+      <c r="E38">
+        <v>526</v>
+      </c>
+      <c r="F38">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>848</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>130</v>
+      </c>
+      <c r="E39">
+        <v>110</v>
+      </c>
+      <c r="F39">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>849</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>130</v>
+      </c>
+      <c r="E40">
+        <v>101</v>
+      </c>
+      <c r="F40">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>16124</v>
+      </c>
+      <c r="E42">
+        <v>16545</v>
+      </c>
+      <c r="F42">
+        <v>32669</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>974</v>
+      </c>
+      <c r="E43">
+        <v>1144</v>
+      </c>
+      <c r="F43">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>850</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>7750</v>
+      </c>
+      <c r="E44">
+        <v>1649</v>
+      </c>
+      <c r="F44">
+        <v>9399</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>851</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>275</v>
+      </c>
+      <c r="E45">
+        <v>531</v>
+      </c>
+      <c r="F45">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>852</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>311</v>
+      </c>
+      <c r="E46">
+        <v>11486</v>
+      </c>
+      <c r="F46">
+        <v>11797</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>853</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>89</v>
+      </c>
+      <c r="E47">
+        <v>143</v>
+      </c>
+      <c r="F47">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>854</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>315</v>
+      </c>
+      <c r="E48">
+        <v>784</v>
+      </c>
+      <c r="F48">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>855</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>810</v>
+      </c>
+      <c r="E49">
+        <v>249</v>
+      </c>
+      <c r="F49">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>856</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>5600</v>
+      </c>
+      <c r="E50">
+        <v>559</v>
+      </c>
+      <c r="F50">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>2601</v>
+      </c>
+      <c r="E52">
+        <v>9889</v>
+      </c>
+      <c r="F52">
+        <v>12490</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>537</v>
+      </c>
+      <c r="E53">
+        <v>733</v>
+      </c>
+      <c r="F53">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>857</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>1420</v>
+      </c>
+      <c r="E54">
+        <v>5906</v>
+      </c>
+      <c r="F54">
+        <v>7326</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>858</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>118</v>
+      </c>
+      <c r="E55">
+        <v>793</v>
+      </c>
+      <c r="F55">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>859</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>122</v>
+      </c>
+      <c r="E56">
+        <v>1765</v>
+      </c>
+      <c r="F56">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>860</v>
+      </c>
+      <c r="C57" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57">
+        <v>226</v>
+      </c>
+      <c r="E57">
+        <v>119</v>
+      </c>
+      <c r="F57">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>861</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>26</v>
+      </c>
+      <c r="E58">
+        <v>84</v>
+      </c>
+      <c r="F58">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>862</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>23</v>
+      </c>
+      <c r="E59">
+        <v>81</v>
+      </c>
+      <c r="F59">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>863</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>129</v>
+      </c>
+      <c r="E60">
+        <v>408</v>
+      </c>
+      <c r="F60">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>1841</v>
+      </c>
+      <c r="E62">
+        <v>17877</v>
+      </c>
+      <c r="F62">
+        <v>19718</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>327</v>
+      </c>
+      <c r="E63">
+        <v>968</v>
+      </c>
+      <c r="F63">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>864</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>585</v>
+      </c>
+      <c r="E64">
+        <v>13081</v>
+      </c>
+      <c r="F64">
+        <v>13666</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>865</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>259</v>
+      </c>
+      <c r="E65">
+        <v>579</v>
+      </c>
+      <c r="F65">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>866</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>52</v>
+      </c>
+      <c r="E66">
+        <v>204</v>
+      </c>
+      <c r="F66">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>867</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>266</v>
+      </c>
+      <c r="E67">
+        <v>2090</v>
+      </c>
+      <c r="F67">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>868</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>294</v>
+      </c>
+      <c r="E68">
+        <v>621</v>
+      </c>
+      <c r="F68">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>869</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>21</v>
+      </c>
+      <c r="E69">
+        <v>68</v>
+      </c>
+      <c r="F69">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>870</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>37</v>
+      </c>
+      <c r="E70">
+        <v>266</v>
+      </c>
+      <c r="F70">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>12</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>567</v>
+      </c>
+      <c r="E72">
+        <v>22712</v>
+      </c>
+      <c r="F72">
+        <v>23279</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>89</v>
+      </c>
+      <c r="E73">
+        <v>1348</v>
+      </c>
+      <c r="F73">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>871</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>294</v>
+      </c>
+      <c r="E74">
+        <v>18607</v>
+      </c>
+      <c r="F74">
+        <v>18901</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>872</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75">
+        <v>65</v>
+      </c>
+      <c r="E75">
+        <v>1271</v>
+      </c>
+      <c r="F75">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>873</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76">
+        <v>33</v>
+      </c>
+      <c r="E76">
+        <v>297</v>
+      </c>
+      <c r="F76">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>874</v>
+      </c>
+      <c r="C77" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77">
+        <v>22</v>
+      </c>
+      <c r="E77">
+        <v>190</v>
+      </c>
+      <c r="F77">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>875</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>38</v>
+      </c>
+      <c r="E78">
+        <v>535</v>
+      </c>
+      <c r="F78">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>876</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>4</v>
+      </c>
+      <c r="E79">
+        <v>135</v>
+      </c>
+      <c r="F79">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>877</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>22</v>
+      </c>
+      <c r="E80">
+        <v>329</v>
+      </c>
+      <c r="F80">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>13</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>279</v>
+      </c>
+      <c r="E82">
+        <v>536</v>
+      </c>
+      <c r="F82">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>40</v>
+      </c>
+      <c r="E83">
+        <v>95</v>
+      </c>
+      <c r="F83">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>878</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>192</v>
+      </c>
+      <c r="E84">
+        <v>377</v>
+      </c>
+      <c r="F84">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>879</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>28</v>
+      </c>
+      <c r="E85">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>880</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>10</v>
+      </c>
+      <c r="E86">
+        <v>16</v>
+      </c>
+      <c r="F86">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>167</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>9</v>
+      </c>
+      <c r="E87">
+        <v>20</v>
+      </c>
+      <c r="F87">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>22641</v>
+      </c>
+      <c r="E89">
+        <v>12161</v>
+      </c>
+      <c r="F89">
+        <v>34802</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>792</v>
+      </c>
+      <c r="E90">
         <v>805</v>
       </c>
+      <c r="F90">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>881</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>16829</v>
+      </c>
+      <c r="E91">
+        <v>8151</v>
+      </c>
+      <c r="F91">
+        <v>24980</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>882</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>303</v>
+      </c>
+      <c r="E92">
+        <v>268</v>
+      </c>
+      <c r="F92">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>883</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>198</v>
+      </c>
+      <c r="E93">
+        <v>320</v>
+      </c>
+      <c r="F93">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>884</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>56</v>
+      </c>
+      <c r="E94">
+        <v>1002</v>
+      </c>
+      <c r="F94">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>885</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>77</v>
+      </c>
+      <c r="E95">
+        <v>85</v>
+      </c>
+      <c r="F95">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>886</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>40</v>
+      </c>
+      <c r="E96">
+        <v>767</v>
+      </c>
+      <c r="F96">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>887</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>4346</v>
+      </c>
+      <c r="E97">
+        <v>763</v>
+      </c>
+      <c r="F97">
+        <v>5109</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>15</v>
+      </c>
+      <c r="B99" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>158</v>
+      </c>
+      <c r="E99">
+        <v>264</v>
+      </c>
+      <c r="F99">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" t="s">
+        <v>34</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>87</v>
+      </c>
+      <c r="E100">
+        <v>134</v>
+      </c>
+      <c r="F100">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>888</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>71</v>
+      </c>
+      <c r="E101">
+        <v>130</v>
+      </c>
+      <c r="F101">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>16</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>146</v>
+      </c>
+      <c r="E103">
+        <v>322</v>
+      </c>
+      <c r="F103">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>34</v>
+      </c>
+      <c r="B104" t="s">
+        <v>34</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>25</v>
+      </c>
+      <c r="E104">
+        <v>45</v>
+      </c>
+      <c r="F104">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>889</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>83</v>
+      </c>
+      <c r="E105">
+        <v>164</v>
+      </c>
+      <c r="F105">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>890</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>4</v>
+      </c>
+      <c r="E106">
+        <v>17</v>
+      </c>
+      <c r="F106">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>891</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>14</v>
+      </c>
+      <c r="E107">
+        <v>39</v>
+      </c>
+      <c r="F107">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>892</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>6</v>
+      </c>
+      <c r="E108">
+        <v>29</v>
+      </c>
+      <c r="F108">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>893</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>3</v>
+      </c>
+      <c r="E109">
+        <v>10</v>
+      </c>
+      <c r="F109">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>894</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>6</v>
+      </c>
+      <c r="F110">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>895</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>11</v>
+      </c>
+      <c r="E111">
+        <v>12</v>
+      </c>
+      <c r="F111">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>17</v>
+      </c>
+      <c r="B113" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>4267</v>
+      </c>
+      <c r="E113">
+        <v>26969</v>
+      </c>
+      <c r="F113">
+        <v>31236</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" t="s">
+        <v>34</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>532</v>
+      </c>
+      <c r="E114">
+        <v>1059</v>
+      </c>
+      <c r="F114">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>896</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>2276</v>
+      </c>
+      <c r="E115">
+        <v>22676</v>
+      </c>
+      <c r="F115">
+        <v>24952</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>897</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>204</v>
+      </c>
+      <c r="E116">
+        <v>586</v>
+      </c>
+      <c r="F116">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>898</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>550</v>
+      </c>
+      <c r="E117">
+        <v>201</v>
+      </c>
+      <c r="F117">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>899</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>329</v>
+      </c>
+      <c r="E118">
+        <v>99</v>
+      </c>
+      <c r="F118">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>900</v>
+      </c>
+      <c r="C119" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>138</v>
+      </c>
+      <c r="E119">
+        <v>874</v>
+      </c>
+      <c r="F119">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>901</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>42</v>
+      </c>
+      <c r="E120">
+        <v>50</v>
+      </c>
+      <c r="F120">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>902</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>196</v>
+      </c>
+      <c r="E121">
+        <v>1424</v>
+      </c>
+      <c r="F121">
+        <v>1620</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
       <c r="E1" s="1" t="s">
-        <v>807</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>809</v>
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>903</v>
+      </c>
+      <c r="D2" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2">
+        <v>1754</v>
+      </c>
+      <c r="H2">
+        <v>16509</v>
+      </c>
+      <c r="I2">
+        <v>801</v>
+      </c>
+      <c r="J2">
+        <v>19185</v>
+      </c>
+      <c r="K2">
+        <v>57925</v>
+      </c>
+      <c r="L2">
+        <v>59</v>
+      </c>
+      <c r="M2">
+        <v>2219</v>
+      </c>
+      <c r="N2">
+        <v>3874</v>
+      </c>
+      <c r="O2">
+        <v>6242</v>
+      </c>
+      <c r="P2">
+        <v>341</v>
+      </c>
+      <c r="Q2">
+        <v>12893</v>
+      </c>
+      <c r="R2">
+        <v>62</v>
+      </c>
+      <c r="S2">
+        <v>128</v>
+      </c>
+      <c r="T2">
+        <v>13016</v>
+      </c>
+      <c r="U2">
+        <v>93</v>
+      </c>
+      <c r="V2">
+        <v>135101</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>903</v>
+      </c>
+      <c r="D3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3" t="s">
+        <v>907</v>
+      </c>
+      <c r="F3" t="s">
+        <v>908</v>
+      </c>
+      <c r="G3">
+        <v>17542</v>
+      </c>
+      <c r="H3">
+        <v>16774</v>
+      </c>
+      <c r="I3">
+        <v>3999</v>
+      </c>
+      <c r="J3">
+        <v>17988</v>
+      </c>
+      <c r="K3">
+        <v>113704</v>
+      </c>
+      <c r="L3">
+        <v>223</v>
+      </c>
+      <c r="M3">
+        <v>3285</v>
+      </c>
+      <c r="N3">
+        <v>7848</v>
+      </c>
+      <c r="O3">
+        <v>9775</v>
+      </c>
+      <c r="P3">
+        <v>769</v>
+      </c>
+      <c r="Q3">
+        <v>32568</v>
+      </c>
+      <c r="R3">
+        <v>236</v>
+      </c>
+      <c r="S3">
+        <v>189</v>
+      </c>
+      <c r="T3">
+        <v>7614</v>
+      </c>
+      <c r="U3">
+        <v>80</v>
+      </c>
+      <c r="V3">
+        <v>232594</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>903</v>
+      </c>
+      <c r="D4" t="s">
+        <v>904</v>
+      </c>
+      <c r="E4" t="s">
+        <v>909</v>
+      </c>
+      <c r="F4" t="s">
+        <v>910</v>
+      </c>
+      <c r="G4">
+        <v>3805</v>
+      </c>
+      <c r="H4">
+        <v>13811</v>
+      </c>
+      <c r="I4">
+        <v>2345</v>
+      </c>
+      <c r="J4">
+        <v>24511</v>
+      </c>
+      <c r="K4">
+        <v>91969</v>
+      </c>
+      <c r="L4">
+        <v>280</v>
+      </c>
+      <c r="M4">
+        <v>1733</v>
+      </c>
+      <c r="N4">
+        <v>16804</v>
+      </c>
+      <c r="O4">
+        <v>2857</v>
+      </c>
+      <c r="P4">
+        <v>443</v>
+      </c>
+      <c r="Q4">
+        <v>17659</v>
+      </c>
+      <c r="R4">
+        <v>223</v>
+      </c>
+      <c r="S4">
+        <v>713</v>
+      </c>
+      <c r="T4">
+        <v>11758</v>
+      </c>
+      <c r="U4">
+        <v>111</v>
+      </c>
+      <c r="V4">
+        <v>189022</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5">
+        <v>23101</v>
+      </c>
+      <c r="H5">
+        <v>47094</v>
+      </c>
+      <c r="I5">
+        <v>7145</v>
+      </c>
+      <c r="J5">
+        <v>61684</v>
+      </c>
+      <c r="K5">
+        <v>263598</v>
+      </c>
+      <c r="L5">
+        <v>562</v>
+      </c>
+      <c r="M5">
+        <v>7237</v>
+      </c>
+      <c r="N5">
+        <v>28526</v>
+      </c>
+      <c r="O5">
+        <v>18874</v>
+      </c>
+      <c r="P5">
+        <v>1553</v>
+      </c>
+      <c r="Q5">
+        <v>63120</v>
+      </c>
+      <c r="R5">
+        <v>521</v>
+      </c>
+      <c r="S5">
+        <v>1030</v>
+      </c>
+      <c r="T5">
+        <v>32388</v>
+      </c>
+      <c r="U5">
+        <v>284</v>
+      </c>
+      <c r="V5">
+        <v>556717</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>910</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
@@ -14556,235 +15254,235 @@
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>257</v>
       </c>
       <c r="E3">
         <v>1020</v>
       </c>
       <c r="F3">
         <v>899</v>
       </c>
       <c r="G3">
         <v>2176</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>810</v>
+        <v>911</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>615</v>
       </c>
       <c r="E4">
         <v>13248</v>
       </c>
       <c r="F4">
         <v>1731</v>
       </c>
       <c r="G4">
         <v>15594</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>811</v>
+        <v>912</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>292</v>
       </c>
       <c r="E5">
         <v>953</v>
       </c>
       <c r="F5">
         <v>267</v>
       </c>
       <c r="G5">
         <v>1512</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>812</v>
+        <v>913</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>314</v>
       </c>
       <c r="E6">
         <v>309</v>
       </c>
       <c r="F6">
         <v>101</v>
       </c>
       <c r="G6">
         <v>724</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>813</v>
+        <v>914</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>41</v>
       </c>
       <c r="E7">
         <v>85</v>
       </c>
       <c r="F7">
         <v>42</v>
       </c>
       <c r="G7">
         <v>168</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>814</v>
+        <v>915</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>109</v>
       </c>
       <c r="E8">
         <v>131</v>
       </c>
       <c r="F8">
         <v>144</v>
       </c>
       <c r="G8">
         <v>384</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>815</v>
+        <v>916</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9">
         <v>24</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>816</v>
+        <v>917</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10">
         <v>47</v>
       </c>
       <c r="F10">
         <v>513</v>
       </c>
       <c r="G10">
         <v>592</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>817</v>
+        <v>918</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11">
         <v>85</v>
       </c>
       <c r="F11">
         <v>20</v>
       </c>
       <c r="G11">
         <v>120</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>818</v>
+        <v>919</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>61</v>
       </c>
       <c r="E12">
         <v>1640</v>
       </c>
       <c r="F12">
         <v>59</v>
       </c>
       <c r="G12">
         <v>1760</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
@@ -14810,235 +15508,235 @@
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>608</v>
       </c>
       <c r="E15">
         <v>1322</v>
       </c>
       <c r="F15">
         <v>1430</v>
       </c>
       <c r="G15">
         <v>3360</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>819</v>
+        <v>920</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>9695</v>
       </c>
       <c r="E16">
         <v>1408</v>
       </c>
       <c r="F16">
         <v>1661</v>
       </c>
       <c r="G16">
         <v>12764</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>820</v>
+        <v>921</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>359</v>
       </c>
       <c r="E17">
         <v>4901</v>
       </c>
       <c r="F17">
         <v>1550</v>
       </c>
       <c r="G17">
         <v>6810</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>821</v>
+        <v>922</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>117</v>
       </c>
       <c r="E18">
         <v>354</v>
       </c>
       <c r="F18">
         <v>882</v>
       </c>
       <c r="G18">
         <v>1353</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>822</v>
+        <v>923</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>147</v>
       </c>
       <c r="E19">
         <v>584</v>
       </c>
       <c r="F19">
         <v>3122</v>
       </c>
       <c r="G19">
         <v>3853</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>823</v>
+        <v>924</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>2680</v>
       </c>
       <c r="E20">
         <v>2838</v>
       </c>
       <c r="F20">
         <v>1799</v>
       </c>
       <c r="G20">
         <v>7317</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>824</v>
+        <v>925</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>2756</v>
       </c>
       <c r="E21">
         <v>475</v>
       </c>
       <c r="F21">
         <v>254</v>
       </c>
       <c r="G21">
         <v>3485</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>825</v>
+        <v>926</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>64</v>
       </c>
       <c r="E22">
         <v>350</v>
       </c>
       <c r="F22">
         <v>2351</v>
       </c>
       <c r="G22">
         <v>2765</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>826</v>
+        <v>927</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23">
         <v>41</v>
       </c>
       <c r="F23">
         <v>57</v>
       </c>
       <c r="G23">
         <v>129</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>827</v>
+        <v>928</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>52</v>
       </c>
       <c r="E24">
         <v>4501</v>
       </c>
       <c r="F24">
         <v>705</v>
       </c>
       <c r="G24">
         <v>5258</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
@@ -15064,235 +15762,235 @@
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>134</v>
       </c>
       <c r="E27">
         <v>387</v>
       </c>
       <c r="F27">
         <v>302</v>
       </c>
       <c r="G27">
         <v>823</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>828</v>
+        <v>929</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>283</v>
       </c>
       <c r="E28">
         <v>467</v>
       </c>
       <c r="F28">
         <v>289</v>
       </c>
       <c r="G28">
         <v>1039</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>829</v>
+        <v>930</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>66</v>
       </c>
       <c r="E29">
         <v>302</v>
       </c>
       <c r="F29">
         <v>178</v>
       </c>
       <c r="G29">
         <v>546</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>830</v>
+        <v>931</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>65</v>
       </c>
       <c r="E30">
         <v>415</v>
       </c>
       <c r="F30">
         <v>211</v>
       </c>
       <c r="G30">
         <v>691</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>831</v>
+        <v>932</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>103</v>
       </c>
       <c r="E31">
         <v>165</v>
       </c>
       <c r="F31">
         <v>101</v>
       </c>
       <c r="G31">
         <v>369</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>832</v>
+        <v>933</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32">
         <v>854</v>
       </c>
       <c r="F32">
         <v>561</v>
       </c>
       <c r="G32">
         <v>1437</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>833</v>
+        <v>934</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33">
         <v>264</v>
       </c>
       <c r="F33">
         <v>55</v>
       </c>
       <c r="G33">
         <v>338</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>834</v>
+        <v>935</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>85</v>
       </c>
       <c r="E34">
         <v>1077</v>
       </c>
       <c r="F34">
         <v>599</v>
       </c>
       <c r="G34">
         <v>1761</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>835</v>
+        <v>936</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35">
         <v>40</v>
       </c>
       <c r="F35">
         <v>27</v>
       </c>
       <c r="G35">
         <v>81</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>836</v>
+        <v>937</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36">
         <v>28</v>
       </c>
       <c r="F36">
         <v>22</v>
       </c>
       <c r="G36">
         <v>60</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
@@ -15318,235 +16016,235 @@
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>577</v>
       </c>
       <c r="E39">
         <v>1053</v>
       </c>
       <c r="F39">
         <v>1276</v>
       </c>
       <c r="G39">
         <v>2906</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>837</v>
+        <v>938</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>2622</v>
       </c>
       <c r="E40">
         <v>6303</v>
       </c>
       <c r="F40">
         <v>21070</v>
       </c>
       <c r="G40">
         <v>29995</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>838</v>
+        <v>939</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>911</v>
       </c>
       <c r="E41">
         <v>7318</v>
       </c>
       <c r="F41">
         <v>543</v>
       </c>
       <c r="G41">
         <v>8772</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>839</v>
+        <v>940</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>63</v>
       </c>
       <c r="E42">
         <v>145</v>
       </c>
       <c r="F42">
         <v>86</v>
       </c>
       <c r="G42">
         <v>294</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>840</v>
+        <v>941</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>1362</v>
       </c>
       <c r="E43">
         <v>907</v>
       </c>
       <c r="F43">
         <v>726</v>
       </c>
       <c r="G43">
         <v>2995</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>841</v>
+        <v>942</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>121</v>
       </c>
       <c r="E44">
         <v>879</v>
       </c>
       <c r="F44">
         <v>348</v>
       </c>
       <c r="G44">
         <v>1348</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>842</v>
+        <v>943</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>67</v>
       </c>
       <c r="E45">
         <v>406</v>
       </c>
       <c r="F45">
         <v>80</v>
       </c>
       <c r="G45">
         <v>553</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>843</v>
+        <v>944</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>13222</v>
       </c>
       <c r="E46">
         <v>298</v>
       </c>
       <c r="F46">
         <v>150</v>
       </c>
       <c r="G46">
         <v>13670</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>844</v>
+        <v>945</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47">
         <v>116</v>
       </c>
       <c r="F47">
         <v>94</v>
       </c>
       <c r="G47">
         <v>239</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>845</v>
+        <v>946</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>211</v>
       </c>
       <c r="E48">
         <v>563</v>
       </c>
       <c r="F48">
         <v>138</v>
       </c>
       <c r="G48">
         <v>912</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
@@ -15572,235 +16270,235 @@
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>760</v>
       </c>
       <c r="E51">
         <v>1683</v>
       </c>
       <c r="F51">
         <v>3000</v>
       </c>
       <c r="G51">
         <v>5443</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>846</v>
+        <v>947</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>2043</v>
       </c>
       <c r="E52">
         <v>2391</v>
       </c>
       <c r="F52">
         <v>75579</v>
       </c>
       <c r="G52">
         <v>80013</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>847</v>
+        <v>948</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>658</v>
       </c>
       <c r="E53">
         <v>60217</v>
       </c>
       <c r="F53">
         <v>3635</v>
       </c>
       <c r="G53">
         <v>64510</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>848</v>
+        <v>949</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>45909</v>
       </c>
       <c r="E54">
         <v>1270</v>
       </c>
       <c r="F54">
         <v>695</v>
       </c>
       <c r="G54">
         <v>47874</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>849</v>
+        <v>950</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>778</v>
       </c>
       <c r="E55">
         <v>23171</v>
       </c>
       <c r="F55">
         <v>2417</v>
       </c>
       <c r="G55">
         <v>26366</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>850</v>
+        <v>951</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>7259</v>
       </c>
       <c r="E56">
         <v>659</v>
       </c>
       <c r="F56">
         <v>639</v>
       </c>
       <c r="G56">
         <v>8557</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>851</v>
+        <v>952</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>162</v>
       </c>
       <c r="E57">
         <v>94</v>
       </c>
       <c r="F57">
         <v>156</v>
       </c>
       <c r="G57">
         <v>412</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>852</v>
+        <v>953</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>137</v>
       </c>
       <c r="E58">
         <v>467</v>
       </c>
       <c r="F58">
         <v>3594</v>
       </c>
       <c r="G58">
         <v>4198</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>853</v>
+        <v>954</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59">
         <v>84</v>
       </c>
       <c r="F59">
         <v>422</v>
       </c>
       <c r="G59">
         <v>525</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>854</v>
+        <v>955</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>200</v>
       </c>
       <c r="E60">
         <v>23668</v>
       </c>
       <c r="F60">
         <v>1832</v>
       </c>
       <c r="G60">
         <v>25700</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
@@ -15826,51 +16524,51 @@
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63">
         <v>107</v>
       </c>
       <c r="F63">
         <v>150</v>
       </c>
       <c r="G63">
         <v>283</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>220</v>
+        <v>167</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>33</v>
       </c>
       <c r="E64">
         <v>116</v>
       </c>
       <c r="F64">
         <v>130</v>
       </c>
       <c r="G64">
         <v>279</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
@@ -15896,235 +16594,235 @@
       </c>
       <c r="B67" t="s">
         <v>34</v>
       </c>
       <c r="C67" t="s">
         <v>40</v>
       </c>
       <c r="D67">
         <v>117</v>
       </c>
       <c r="E67">
         <v>252</v>
       </c>
       <c r="F67">
         <v>322</v>
       </c>
       <c r="G67">
         <v>691</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>855</v>
+        <v>956</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>101</v>
       </c>
       <c r="E68">
         <v>1729</v>
       </c>
       <c r="F68">
         <v>257</v>
       </c>
       <c r="G68">
         <v>2087</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>856</v>
+        <v>957</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
         <v>80</v>
       </c>
       <c r="E69">
         <v>178</v>
       </c>
       <c r="F69">
         <v>329</v>
       </c>
       <c r="G69">
         <v>587</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>857</v>
+        <v>958</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
         <v>68</v>
       </c>
       <c r="E70">
         <v>287</v>
       </c>
       <c r="F70">
         <v>54</v>
       </c>
       <c r="G70">
         <v>409</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>858</v>
+        <v>959</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>35</v>
       </c>
       <c r="E71">
         <v>165</v>
       </c>
       <c r="F71">
         <v>66</v>
       </c>
       <c r="G71">
         <v>266</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>859</v>
+        <v>960</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>1698</v>
       </c>
       <c r="E72">
         <v>228</v>
       </c>
       <c r="F72">
         <v>492</v>
       </c>
       <c r="G72">
         <v>2418</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>860</v>
+        <v>961</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73">
         <v>84</v>
       </c>
       <c r="F73">
         <v>32</v>
       </c>
       <c r="G73">
         <v>134</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>861</v>
+        <v>962</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>59</v>
       </c>
       <c r="E74">
         <v>181</v>
       </c>
       <c r="F74">
         <v>118</v>
       </c>
       <c r="G74">
         <v>358</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>862</v>
+        <v>963</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75">
         <v>102</v>
       </c>
       <c r="F75">
         <v>40</v>
       </c>
       <c r="G75">
         <v>174</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>9</v>
       </c>
       <c r="B76" t="s">
-        <v>863</v>
+        <v>964</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>11</v>
       </c>
       <c r="E76">
         <v>79</v>
       </c>
       <c r="F76">
         <v>23</v>
       </c>
       <c r="G76">
         <v>113</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
@@ -16150,189 +16848,189 @@
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>270</v>
       </c>
       <c r="E79">
         <v>317</v>
       </c>
       <c r="F79">
         <v>734</v>
       </c>
       <c r="G79">
         <v>1321</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>864</v>
+        <v>965</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>1472</v>
       </c>
       <c r="E80">
         <v>6756</v>
       </c>
       <c r="F80">
         <v>4000</v>
       </c>
       <c r="G80">
         <v>12228</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>865</v>
+        <v>966</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>1619</v>
       </c>
       <c r="E81">
         <v>393</v>
       </c>
       <c r="F81">
         <v>8981</v>
       </c>
       <c r="G81">
         <v>10993</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>866</v>
+        <v>967</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>232</v>
       </c>
       <c r="E82">
         <v>202</v>
       </c>
       <c r="F82">
         <v>2667</v>
       </c>
       <c r="G82">
         <v>3101</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>867</v>
+        <v>968</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83">
         <v>42</v>
       </c>
       <c r="F83">
         <v>120</v>
       </c>
       <c r="G83">
         <v>178</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>868</v>
+        <v>969</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84">
         <v>32</v>
       </c>
       <c r="F84">
         <v>123</v>
       </c>
       <c r="G84">
         <v>178</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>869</v>
+        <v>970</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>178</v>
       </c>
       <c r="E85">
         <v>41</v>
       </c>
       <c r="F85">
         <v>56</v>
       </c>
       <c r="G85">
         <v>275</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>870</v>
+        <v>971</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>64</v>
       </c>
       <c r="E86">
         <v>65</v>
       </c>
       <c r="F86">
         <v>123</v>
       </c>
       <c r="G86">
         <v>252</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
@@ -16358,235 +17056,235 @@
       </c>
       <c r="B89" t="s">
         <v>34</v>
       </c>
       <c r="C89" t="s">
         <v>40</v>
       </c>
       <c r="D89">
         <v>344</v>
       </c>
       <c r="E89">
         <v>209</v>
       </c>
       <c r="F89">
         <v>248</v>
       </c>
       <c r="G89">
         <v>801</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>871</v>
+        <v>972</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>702</v>
       </c>
       <c r="E90">
         <v>351</v>
       </c>
       <c r="F90">
         <v>497</v>
       </c>
       <c r="G90">
         <v>1550</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>872</v>
+        <v>973</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>4540</v>
       </c>
       <c r="E91">
         <v>303</v>
       </c>
       <c r="F91">
         <v>337</v>
       </c>
       <c r="G91">
         <v>5180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>873</v>
+        <v>974</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>134</v>
       </c>
       <c r="E92">
         <v>71</v>
       </c>
       <c r="F92">
         <v>78</v>
       </c>
       <c r="G92">
         <v>283</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>874</v>
+        <v>975</v>
       </c>
       <c r="C93" t="s">
         <v>42</v>
       </c>
       <c r="D93">
         <v>196</v>
       </c>
       <c r="E93">
         <v>8567</v>
       </c>
       <c r="F93">
         <v>789</v>
       </c>
       <c r="G93">
         <v>9552</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>875</v>
+        <v>976</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>109</v>
       </c>
       <c r="E94">
         <v>162</v>
       </c>
       <c r="F94">
         <v>792</v>
       </c>
       <c r="G94">
         <v>1063</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>876</v>
+        <v>977</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>59</v>
       </c>
       <c r="E95">
         <v>46</v>
       </c>
       <c r="F95">
         <v>30</v>
       </c>
       <c r="G95">
         <v>135</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>877</v>
+        <v>978</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>80</v>
       </c>
       <c r="E96">
         <v>32</v>
       </c>
       <c r="F96">
         <v>33</v>
       </c>
       <c r="G96">
         <v>145</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>878</v>
+        <v>979</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97">
         <v>20</v>
       </c>
       <c r="F97">
         <v>23</v>
       </c>
       <c r="G97">
         <v>68</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>879</v>
+        <v>980</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>53</v>
       </c>
       <c r="E98">
         <v>14</v>
       </c>
       <c r="F98">
         <v>30</v>
       </c>
       <c r="G98">
         <v>97</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>13</v>
       </c>
       <c r="B100" t="s">
         <v>16</v>
       </c>
@@ -16612,189 +17310,189 @@
       </c>
       <c r="B101" t="s">
         <v>34</v>
       </c>
       <c r="C101" t="s">
         <v>40</v>
       </c>
       <c r="D101">
         <v>55</v>
       </c>
       <c r="E101">
         <v>75</v>
       </c>
       <c r="F101">
         <v>74</v>
       </c>
       <c r="G101">
         <v>204</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>880</v>
+        <v>981</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>155</v>
       </c>
       <c r="E102">
         <v>301</v>
       </c>
       <c r="F102">
         <v>132</v>
       </c>
       <c r="G102">
         <v>588</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>881</v>
+        <v>982</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>40</v>
       </c>
       <c r="E103">
         <v>186</v>
       </c>
       <c r="F103">
         <v>71</v>
       </c>
       <c r="G103">
         <v>297</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>882</v>
+        <v>983</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104">
         <v>46</v>
       </c>
       <c r="F104">
         <v>41</v>
       </c>
       <c r="G104">
         <v>113</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>883</v>
+        <v>984</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>39</v>
       </c>
       <c r="E105">
         <v>47</v>
       </c>
       <c r="F105">
         <v>46</v>
       </c>
       <c r="G105">
         <v>132</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>884</v>
+        <v>985</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>12</v>
       </c>
       <c r="E106">
         <v>78</v>
       </c>
       <c r="F106">
         <v>34</v>
       </c>
       <c r="G106">
         <v>124</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>885</v>
+        <v>986</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>3</v>
       </c>
       <c r="E107">
         <v>7</v>
       </c>
       <c r="F107">
         <v>32</v>
       </c>
       <c r="G107">
         <v>42</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>886</v>
+        <v>987</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>11</v>
       </c>
       <c r="E108">
         <v>29</v>
       </c>
       <c r="F108">
         <v>13</v>
       </c>
       <c r="G108">
         <v>53</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>17</v>
       </c>
@@ -16820,235 +17518,235 @@
       </c>
       <c r="B111" t="s">
         <v>34</v>
       </c>
       <c r="C111" t="s">
         <v>40</v>
       </c>
       <c r="D111">
         <v>232</v>
       </c>
       <c r="E111">
         <v>626</v>
       </c>
       <c r="F111">
         <v>483</v>
       </c>
       <c r="G111">
         <v>1341</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>887</v>
+        <v>988</v>
       </c>
       <c r="C112" t="s">
         <v>42</v>
       </c>
       <c r="D112">
         <v>212</v>
       </c>
       <c r="E112">
         <v>19238</v>
       </c>
       <c r="F112">
         <v>1241</v>
       </c>
       <c r="G112">
         <v>20691</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>888</v>
+        <v>989</v>
       </c>
       <c r="C113" t="s">
         <v>42</v>
       </c>
       <c r="D113">
         <v>3961</v>
       </c>
       <c r="E113">
         <v>2048</v>
       </c>
       <c r="F113">
         <v>1794</v>
       </c>
       <c r="G113">
         <v>7803</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>889</v>
+        <v>990</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>49</v>
       </c>
       <c r="E114">
         <v>101</v>
       </c>
       <c r="F114">
         <v>80</v>
       </c>
       <c r="G114">
         <v>230</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>890</v>
+        <v>991</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>52</v>
       </c>
       <c r="E115">
         <v>149</v>
       </c>
       <c r="F115">
         <v>223</v>
       </c>
       <c r="G115">
         <v>424</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>891</v>
+        <v>992</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>282</v>
       </c>
       <c r="E116">
         <v>4816</v>
       </c>
       <c r="F116">
         <v>12685</v>
       </c>
       <c r="G116">
         <v>17783</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>892</v>
+        <v>993</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>36</v>
       </c>
       <c r="E117">
         <v>51</v>
       </c>
       <c r="F117">
         <v>74</v>
       </c>
       <c r="G117">
         <v>161</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>893</v>
+        <v>994</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>6468</v>
       </c>
       <c r="E118">
         <v>5343</v>
       </c>
       <c r="F118">
         <v>111</v>
       </c>
       <c r="G118">
         <v>11922</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>894</v>
+        <v>995</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119">
         <v>27</v>
       </c>
       <c r="F119">
         <v>17</v>
       </c>
       <c r="G119">
         <v>61</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>895</v>
+        <v>996</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>1584</v>
       </c>
       <c r="E120">
         <v>169</v>
       </c>
       <c r="F120">
         <v>951</v>
       </c>
       <c r="G120">
         <v>2704</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>15</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
@@ -17074,74 +17772,74 @@
       </c>
       <c r="B123" t="s">
         <v>34</v>
       </c>
       <c r="C123" t="s">
         <v>40</v>
       </c>
       <c r="D123">
         <v>33</v>
       </c>
       <c r="E123">
         <v>96</v>
       </c>
       <c r="F123">
         <v>121</v>
       </c>
       <c r="G123">
         <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>896</v>
+        <v>997</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124">
         <v>93</v>
       </c>
       <c r="F124">
         <v>81</v>
       </c>
       <c r="G124">
         <v>197</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>897</v>
+        <v>998</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>6</v>
       </c>
       <c r="E125">
         <v>47</v>
       </c>
       <c r="F125">
         <v>21</v>
       </c>
       <c r="G125">
         <v>74</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>16</v>
       </c>
       <c r="B127" t="s">
         <v>19</v>
       </c>
@@ -17167,235 +17865,235 @@
       </c>
       <c r="B128" t="s">
         <v>34</v>
       </c>
       <c r="C128" t="s">
         <v>40</v>
       </c>
       <c r="D128">
         <v>12</v>
       </c>
       <c r="E128">
         <v>23</v>
       </c>
       <c r="F128">
         <v>83</v>
       </c>
       <c r="G128">
         <v>118</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>898</v>
+        <v>999</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>54</v>
       </c>
       <c r="E129">
         <v>49</v>
       </c>
       <c r="F129">
         <v>244</v>
       </c>
       <c r="G129">
         <v>347</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>899</v>
+        <v>1000</v>
       </c>
       <c r="C130" t="s">
         <v>42</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130">
         <v>60</v>
       </c>
       <c r="F130">
         <v>218</v>
       </c>
       <c r="G130">
         <v>295</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>900</v>
+        <v>1001</v>
       </c>
       <c r="C131" t="s">
         <v>42</v>
       </c>
       <c r="D131">
         <v>6</v>
       </c>
       <c r="E131">
         <v>9</v>
       </c>
       <c r="F131">
         <v>23</v>
       </c>
       <c r="G131">
         <v>38</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>901</v>
+        <v>1002</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132">
         <v>19</v>
       </c>
       <c r="F132">
         <v>62</v>
       </c>
       <c r="G132">
         <v>97</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>902</v>
+        <v>1003</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>12</v>
       </c>
       <c r="E133">
         <v>5</v>
       </c>
       <c r="F133">
         <v>14</v>
       </c>
       <c r="G133">
         <v>31</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>903</v>
+        <v>1004</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>3</v>
       </c>
       <c r="E134">
         <v>3</v>
       </c>
       <c r="F134">
         <v>11</v>
       </c>
       <c r="G134">
         <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>904</v>
+        <v>1005</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>6</v>
       </c>
       <c r="E135">
         <v>5</v>
       </c>
       <c r="F135">
         <v>17</v>
       </c>
       <c r="G135">
         <v>28</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>905</v>
+        <v>1006</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>1</v>
       </c>
       <c r="E136">
         <v>9</v>
       </c>
       <c r="F136">
         <v>28</v>
       </c>
       <c r="G136">
         <v>38</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>906</v>
+        <v>1007</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>1</v>
       </c>
       <c r="E137">
         <v>7</v>
       </c>
       <c r="F137">
         <v>13</v>
       </c>
       <c r="G137">
         <v>21</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>17</v>
       </c>
       <c r="B139" t="s">
         <v>20</v>
       </c>
@@ -17421,235 +18119,235 @@
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="C140" t="s">
         <v>40</v>
       </c>
       <c r="D140">
         <v>269</v>
       </c>
       <c r="E140">
         <v>252</v>
       </c>
       <c r="F140">
         <v>482</v>
       </c>
       <c r="G140">
         <v>1003</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>907</v>
+        <v>1008</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>11810</v>
       </c>
       <c r="E141">
         <v>1751</v>
       </c>
       <c r="F141">
         <v>1976</v>
       </c>
       <c r="G141">
         <v>15537</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>908</v>
+        <v>1009</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
         <v>130</v>
       </c>
       <c r="E142">
         <v>1083</v>
       </c>
       <c r="F142">
         <v>3083</v>
       </c>
       <c r="G142">
         <v>4296</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>909</v>
+        <v>1010</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>34</v>
       </c>
       <c r="E143">
         <v>42</v>
       </c>
       <c r="F143">
         <v>55</v>
       </c>
       <c r="G143">
         <v>131</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>910</v>
+        <v>1011</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144">
         <v>54</v>
       </c>
       <c r="F144">
         <v>30</v>
       </c>
       <c r="G144">
         <v>107</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>911</v>
+        <v>1012</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>113</v>
       </c>
       <c r="E145">
         <v>3956</v>
       </c>
       <c r="F145">
         <v>321</v>
       </c>
       <c r="G145">
         <v>4390</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>912</v>
+        <v>1013</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>10</v>
       </c>
       <c r="E146">
         <v>37</v>
       </c>
       <c r="F146">
         <v>78</v>
       </c>
       <c r="G146">
         <v>125</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>913</v>
+        <v>1014</v>
       </c>
       <c r="C147" t="s">
         <v>42</v>
       </c>
       <c r="D147">
         <v>469</v>
       </c>
       <c r="E147">
         <v>373</v>
       </c>
       <c r="F147">
         <v>5648</v>
       </c>
       <c r="G147">
         <v>6490</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>914</v>
+        <v>1015</v>
       </c>
       <c r="C148" t="s">
         <v>42</v>
       </c>
       <c r="D148">
         <v>8</v>
       </c>
       <c r="E148">
         <v>19</v>
       </c>
       <c r="F148">
         <v>28</v>
       </c>
       <c r="G148">
         <v>55</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>915</v>
+        <v>1016</v>
       </c>
       <c r="C149" t="s">
         <v>42</v>
       </c>
       <c r="D149">
         <v>150</v>
       </c>
       <c r="E149">
         <v>47</v>
       </c>
       <c r="F149">
         <v>57</v>
       </c>
       <c r="G149">
         <v>254</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>21</v>
       </c>
@@ -17675,73 +18373,498 @@
       </c>
       <c r="B152" t="s">
         <v>34</v>
       </c>
       <c r="C152" t="s">
         <v>40</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152">
         <v>37</v>
       </c>
       <c r="F152">
         <v>61</v>
       </c>
       <c r="G152">
         <v>118</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>916</v>
+        <v>1017</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>73</v>
       </c>
       <c r="E153">
         <v>43</v>
       </c>
       <c r="F153">
         <v>50</v>
       </c>
       <c r="G153">
         <v>166</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>10656</v>
+      </c>
+      <c r="H2">
+        <v>8248</v>
+      </c>
+      <c r="I2">
+        <v>3733</v>
+      </c>
+      <c r="J2">
+        <v>30322</v>
+      </c>
+      <c r="K2">
+        <v>19535</v>
+      </c>
+      <c r="L2">
+        <v>282</v>
+      </c>
+      <c r="M2">
+        <v>758</v>
+      </c>
+      <c r="N2">
+        <v>8558</v>
+      </c>
+      <c r="O2">
+        <v>187</v>
+      </c>
+      <c r="P2">
+        <v>1230</v>
+      </c>
+      <c r="Q2">
+        <v>196</v>
+      </c>
+      <c r="R2">
+        <v>8935</v>
+      </c>
+      <c r="S2">
+        <v>237</v>
+      </c>
+      <c r="T2">
+        <v>234</v>
+      </c>
+      <c r="U2">
+        <v>11014</v>
+      </c>
+      <c r="V2">
+        <v>1175</v>
+      </c>
+      <c r="W2">
+        <v>105300</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>2008</v>
+      </c>
+      <c r="H3">
+        <v>10927</v>
+      </c>
+      <c r="I3">
+        <v>1926</v>
+      </c>
+      <c r="J3">
+        <v>9146</v>
+      </c>
+      <c r="K3">
+        <v>45138</v>
+      </c>
+      <c r="L3">
+        <v>228</v>
+      </c>
+      <c r="M3">
+        <v>1426</v>
+      </c>
+      <c r="N3">
+        <v>2200</v>
+      </c>
+      <c r="O3">
+        <v>357</v>
+      </c>
+      <c r="P3">
+        <v>1063</v>
+      </c>
+      <c r="Q3">
+        <v>88</v>
+      </c>
+      <c r="R3">
+        <v>3456</v>
+      </c>
+      <c r="S3">
+        <v>1956</v>
+      </c>
+      <c r="T3">
+        <v>622</v>
+      </c>
+      <c r="U3">
+        <v>4709</v>
+      </c>
+      <c r="V3">
+        <v>321</v>
+      </c>
+      <c r="W3">
+        <v>85571</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>13311</v>
+      </c>
+      <c r="H4">
+        <v>33870</v>
+      </c>
+      <c r="I4">
+        <v>17557</v>
+      </c>
+      <c r="J4">
+        <v>34601</v>
+      </c>
+      <c r="K4">
+        <v>23199</v>
+      </c>
+      <c r="L4">
+        <v>671</v>
+      </c>
+      <c r="M4">
+        <v>3886</v>
+      </c>
+      <c r="N4">
+        <v>26641</v>
+      </c>
+      <c r="O4">
+        <v>771</v>
+      </c>
+      <c r="P4">
+        <v>39441</v>
+      </c>
+      <c r="Q4">
+        <v>506</v>
+      </c>
+      <c r="R4">
+        <v>10113</v>
+      </c>
+      <c r="S4">
+        <v>832</v>
+      </c>
+      <c r="T4">
+        <v>3011</v>
+      </c>
+      <c r="U4">
+        <v>14215</v>
+      </c>
+      <c r="V4">
+        <v>291</v>
+      </c>
+      <c r="W4">
+        <v>222916</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5">
+        <v>16452</v>
+      </c>
+      <c r="H5">
+        <v>40820</v>
+      </c>
+      <c r="I5">
+        <v>17417</v>
+      </c>
+      <c r="J5">
+        <v>39847</v>
+      </c>
+      <c r="K5">
+        <v>33426</v>
+      </c>
+      <c r="L5">
+        <v>700</v>
+      </c>
+      <c r="M5">
+        <v>8939</v>
+      </c>
+      <c r="N5">
+        <v>8992</v>
+      </c>
+      <c r="O5">
+        <v>1510</v>
+      </c>
+      <c r="P5">
+        <v>4904</v>
+      </c>
+      <c r="Q5">
+        <v>178</v>
+      </c>
+      <c r="R5">
+        <v>11673</v>
+      </c>
+      <c r="S5">
+        <v>480</v>
+      </c>
+      <c r="T5">
+        <v>922</v>
+      </c>
+      <c r="U5">
+        <v>3541</v>
+      </c>
+      <c r="V5">
+        <v>327</v>
+      </c>
+      <c r="W5">
+        <v>190128</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6">
+        <v>42427</v>
+      </c>
+      <c r="H6">
+        <v>93865</v>
+      </c>
+      <c r="I6">
+        <v>40633</v>
+      </c>
+      <c r="J6">
+        <v>113916</v>
+      </c>
+      <c r="K6">
+        <v>121298</v>
+      </c>
+      <c r="L6">
+        <v>1881</v>
+      </c>
+      <c r="M6">
+        <v>15009</v>
+      </c>
+      <c r="N6">
+        <v>46391</v>
+      </c>
+      <c r="O6">
+        <v>2825</v>
+      </c>
+      <c r="P6">
+        <v>46638</v>
+      </c>
+      <c r="Q6">
+        <v>968</v>
+      </c>
+      <c r="R6">
+        <v>34177</v>
+      </c>
+      <c r="S6">
+        <v>3505</v>
+      </c>
+      <c r="T6">
+        <v>4789</v>
+      </c>
+      <c r="U6">
+        <v>33479</v>
+      </c>
+      <c r="V6">
+        <v>2114</v>
+      </c>
+      <c r="W6">
+        <v>603915</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -17751,95 +18874,95 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>917</v>
+        <v>1018</v>
       </c>
       <c r="D2" t="s">
-        <v>918</v>
+        <v>1019</v>
       </c>
       <c r="E2" t="s">
-        <v>919</v>
+        <v>1020</v>
       </c>
       <c r="F2" t="s">
-        <v>920</v>
+        <v>1021</v>
       </c>
       <c r="G2">
         <v>23996</v>
       </c>
       <c r="H2">
         <v>92028</v>
       </c>
       <c r="I2">
         <v>34858</v>
       </c>
       <c r="J2">
         <v>34167</v>
       </c>
       <c r="K2">
         <v>29385</v>
       </c>
       <c r="L2">
         <v>1458</v>
       </c>
       <c r="M2">
         <v>4071</v>
       </c>
       <c r="N2">
         <v>24634</v>
       </c>
@@ -17860,60 +18983,60 @@
       </c>
       <c r="T2">
         <v>2657</v>
       </c>
       <c r="U2">
         <v>4066</v>
       </c>
       <c r="V2">
         <v>99277</v>
       </c>
       <c r="W2">
         <v>1421</v>
       </c>
       <c r="X2">
         <v>446861</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>917</v>
+        <v>1018</v>
       </c>
       <c r="D3" t="s">
-        <v>918</v>
+        <v>1019</v>
       </c>
       <c r="E3" t="s">
-        <v>921</v>
+        <v>1022</v>
       </c>
       <c r="F3" t="s">
-        <v>922</v>
+        <v>1023</v>
       </c>
       <c r="G3">
         <v>33975</v>
       </c>
       <c r="H3">
         <v>13350</v>
       </c>
       <c r="I3">
         <v>9808</v>
       </c>
       <c r="J3">
         <v>34333</v>
       </c>
       <c r="K3">
         <v>22091</v>
       </c>
       <c r="L3">
         <v>543</v>
       </c>
       <c r="M3">
         <v>6398</v>
       </c>
       <c r="N3">
         <v>15118</v>
       </c>
@@ -17992,72 +19115,72 @@
         <v>859</v>
       </c>
       <c r="S4">
         <v>34767</v>
       </c>
       <c r="T4">
         <v>3325</v>
       </c>
       <c r="U4">
         <v>6322</v>
       </c>
       <c r="V4">
         <v>117503</v>
       </c>
       <c r="W4">
         <v>1789</v>
       </c>
       <c r="X4">
         <v>629252</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>920</v>
+        <v>1021</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>922</v>
+        <v>1023</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -18082,211 +19205,211 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>3598</v>
       </c>
       <c r="E3">
         <v>1621</v>
       </c>
       <c r="F3">
         <v>5219</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>923</v>
+        <v>1024</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>9448</v>
       </c>
       <c r="E4">
         <v>4342</v>
       </c>
       <c r="F4">
         <v>13790</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>924</v>
+        <v>1025</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>3560</v>
       </c>
       <c r="E5">
         <v>24848</v>
       </c>
       <c r="F5">
         <v>28408</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>925</v>
+        <v>1026</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>1307</v>
       </c>
       <c r="E6">
         <v>447</v>
       </c>
       <c r="F6">
         <v>1754</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>926</v>
+        <v>1027</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>4732</v>
       </c>
       <c r="E7">
         <v>1857</v>
       </c>
       <c r="F7">
         <v>6589</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>927</v>
+        <v>1028</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>504</v>
       </c>
       <c r="E8">
         <v>320</v>
       </c>
       <c r="F8">
         <v>824</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>928</v>
+        <v>1029</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>183</v>
       </c>
       <c r="E9">
         <v>61</v>
       </c>
       <c r="F9">
         <v>244</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>929</v>
+        <v>1030</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>113</v>
       </c>
       <c r="E10">
         <v>104</v>
       </c>
       <c r="F10">
         <v>217</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>930</v>
+        <v>1031</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>143</v>
       </c>
       <c r="E11">
         <v>179</v>
       </c>
       <c r="F11">
         <v>322</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>931</v>
+        <v>1032</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>408</v>
       </c>
       <c r="E12">
         <v>196</v>
       </c>
       <c r="F12">
         <v>604</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
@@ -18303,211 +19426,211 @@
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>6401</v>
       </c>
       <c r="E15">
         <v>2014</v>
       </c>
       <c r="F15">
         <v>8415</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>932</v>
+        <v>1033</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>59399</v>
       </c>
       <c r="E16">
         <v>3743</v>
       </c>
       <c r="F16">
         <v>63142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>933</v>
+        <v>1034</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>18038</v>
       </c>
       <c r="E17">
         <v>2082</v>
       </c>
       <c r="F17">
         <v>20120</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>934</v>
+        <v>1035</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>2261</v>
       </c>
       <c r="E18">
         <v>421</v>
       </c>
       <c r="F18">
         <v>2682</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>935</v>
+        <v>1036</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>2891</v>
       </c>
       <c r="E19">
         <v>1983</v>
       </c>
       <c r="F19">
         <v>4874</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>936</v>
+        <v>1037</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>1037</v>
       </c>
       <c r="E20">
         <v>303</v>
       </c>
       <c r="F20">
         <v>1340</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>937</v>
+        <v>1038</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>450</v>
       </c>
       <c r="E21">
         <v>728</v>
       </c>
       <c r="F21">
         <v>1178</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>938</v>
+        <v>1039</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>208</v>
       </c>
       <c r="E22">
         <v>120</v>
       </c>
       <c r="F22">
         <v>328</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>939</v>
+        <v>1040</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>852</v>
       </c>
       <c r="E23">
         <v>1730</v>
       </c>
       <c r="F23">
         <v>2582</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>940</v>
+        <v>1041</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>491</v>
       </c>
       <c r="E24">
         <v>226</v>
       </c>
       <c r="F24">
         <v>717</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
@@ -18524,211 +19647,211 @@
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>2623</v>
       </c>
       <c r="E27">
         <v>988</v>
       </c>
       <c r="F27">
         <v>3611</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>941</v>
+        <v>1042</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>3556</v>
       </c>
       <c r="E28">
         <v>2227</v>
       </c>
       <c r="F28">
         <v>5783</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>942</v>
+        <v>1043</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>928</v>
       </c>
       <c r="E29">
         <v>487</v>
       </c>
       <c r="F29">
         <v>1415</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>943</v>
+        <v>1044</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>22107</v>
       </c>
       <c r="E30">
         <v>915</v>
       </c>
       <c r="F30">
         <v>23022</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>944</v>
+        <v>1045</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>3071</v>
       </c>
       <c r="E31">
         <v>1515</v>
       </c>
       <c r="F31">
         <v>4586</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>945</v>
+        <v>1046</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>427</v>
       </c>
       <c r="E32">
         <v>174</v>
       </c>
       <c r="F32">
         <v>601</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>946</v>
+        <v>1047</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>610</v>
       </c>
       <c r="E33">
         <v>123</v>
       </c>
       <c r="F33">
         <v>733</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>947</v>
+        <v>1048</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>281</v>
       </c>
       <c r="E34">
         <v>84</v>
       </c>
       <c r="F34">
         <v>365</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>948</v>
+        <v>1049</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>233</v>
       </c>
       <c r="E35">
         <v>182</v>
       </c>
       <c r="F35">
         <v>415</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>949</v>
+        <v>1050</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>1022</v>
       </c>
       <c r="E36">
         <v>3113</v>
       </c>
       <c r="F36">
         <v>4135</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
@@ -18745,211 +19868,211 @@
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3442</v>
       </c>
       <c r="E39">
         <v>1791</v>
       </c>
       <c r="F39">
         <v>5233</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>950</v>
+        <v>1051</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>11606</v>
       </c>
       <c r="E40">
         <v>16129</v>
       </c>
       <c r="F40">
         <v>27735</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>951</v>
+        <v>1052</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>14464</v>
       </c>
       <c r="E41">
         <v>13381</v>
       </c>
       <c r="F41">
         <v>27845</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>952</v>
+        <v>1053</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>521</v>
       </c>
       <c r="E42">
         <v>426</v>
       </c>
       <c r="F42">
         <v>947</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>953</v>
+        <v>1054</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>1718</v>
       </c>
       <c r="E43">
         <v>1750</v>
       </c>
       <c r="F43">
         <v>3468</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>954</v>
+        <v>1055</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>1016</v>
       </c>
       <c r="E44">
         <v>225</v>
       </c>
       <c r="F44">
         <v>1241</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>955</v>
+        <v>1056</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>198</v>
       </c>
       <c r="E45">
         <v>68</v>
       </c>
       <c r="F45">
         <v>266</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>956</v>
+        <v>1057</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>308</v>
       </c>
       <c r="E46">
         <v>266</v>
       </c>
       <c r="F46">
         <v>574</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>957</v>
+        <v>1058</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>215</v>
       </c>
       <c r="E47">
         <v>176</v>
       </c>
       <c r="F47">
         <v>391</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>958</v>
+        <v>1059</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>679</v>
       </c>
       <c r="E48">
         <v>121</v>
       </c>
       <c r="F48">
         <v>800</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
@@ -18966,211 +20089,211 @@
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>3363</v>
       </c>
       <c r="E51">
         <v>1191</v>
       </c>
       <c r="F51">
         <v>4554</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>959</v>
+        <v>1060</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>16525</v>
       </c>
       <c r="E52">
         <v>3350</v>
       </c>
       <c r="F52">
         <v>19875</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>960</v>
+        <v>1061</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>4474</v>
       </c>
       <c r="E53">
         <v>15382</v>
       </c>
       <c r="F53">
         <v>19856</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>961</v>
+        <v>1062</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>554</v>
       </c>
       <c r="E54">
         <v>317</v>
       </c>
       <c r="F54">
         <v>871</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>962</v>
+        <v>1063</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>761</v>
       </c>
       <c r="E55">
         <v>288</v>
       </c>
       <c r="F55">
         <v>1049</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>963</v>
+        <v>1064</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>979</v>
       </c>
       <c r="E56">
         <v>518</v>
       </c>
       <c r="F56">
         <v>1497</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>964</v>
+        <v>1065</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>524</v>
       </c>
       <c r="E57">
         <v>104</v>
       </c>
       <c r="F57">
         <v>628</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>965</v>
+        <v>1066</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>373</v>
       </c>
       <c r="E58">
         <v>164</v>
       </c>
       <c r="F58">
         <v>537</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>966</v>
+        <v>1067</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>371</v>
       </c>
       <c r="E59">
         <v>476</v>
       </c>
       <c r="F59">
         <v>847</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>967</v>
+        <v>1068</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>1461</v>
       </c>
       <c r="E60">
         <v>301</v>
       </c>
       <c r="F60">
         <v>1762</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
@@ -19187,111 +20310,111 @@
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>712</v>
       </c>
       <c r="E63">
         <v>222</v>
       </c>
       <c r="F63">
         <v>934</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>968</v>
+        <v>1069</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>346</v>
       </c>
       <c r="E64">
         <v>147</v>
       </c>
       <c r="F64">
         <v>493</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>969</v>
+        <v>1070</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>182</v>
       </c>
       <c r="E65">
         <v>108</v>
       </c>
       <c r="F65">
         <v>290</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>970</v>
+        <v>1071</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>91</v>
       </c>
       <c r="E66">
         <v>29</v>
       </c>
       <c r="F66">
         <v>120</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>971</v>
+        <v>1072</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>127</v>
       </c>
       <c r="E67">
         <v>37</v>
       </c>
       <c r="F67">
         <v>164</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
@@ -19308,211 +20431,211 @@
     <row r="70">
       <c r="A70" t="s">
         <v>34</v>
       </c>
       <c r="B70" t="s">
         <v>34</v>
       </c>
       <c r="C70" t="s">
         <v>40</v>
       </c>
       <c r="D70">
         <v>599</v>
       </c>
       <c r="E70">
         <v>742</v>
       </c>
       <c r="F70">
         <v>1341</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>972</v>
+        <v>1073</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>1143</v>
       </c>
       <c r="E71">
         <v>1011</v>
       </c>
       <c r="F71">
         <v>2154</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>973</v>
+        <v>1074</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>516</v>
       </c>
       <c r="E72">
         <v>938</v>
       </c>
       <c r="F72">
         <v>1454</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>974</v>
+        <v>1075</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>169</v>
       </c>
       <c r="E73">
         <v>514</v>
       </c>
       <c r="F73">
         <v>683</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>975</v>
+        <v>1076</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>244</v>
       </c>
       <c r="E74">
         <v>1171</v>
       </c>
       <c r="F74">
         <v>1415</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>976</v>
+        <v>1077</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>543</v>
       </c>
       <c r="E75">
         <v>117</v>
       </c>
       <c r="F75">
         <v>660</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>977</v>
+        <v>1078</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>81</v>
       </c>
       <c r="E76">
         <v>215</v>
       </c>
       <c r="F76">
         <v>296</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>978</v>
+        <v>1079</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>529</v>
       </c>
       <c r="E77">
         <v>685</v>
       </c>
       <c r="F77">
         <v>1214</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
-        <v>979</v>
+        <v>1080</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>196</v>
       </c>
       <c r="E78">
         <v>903</v>
       </c>
       <c r="F78">
         <v>1099</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>9</v>
       </c>
       <c r="B79" t="s">
-        <v>980</v>
+        <v>1081</v>
       </c>
       <c r="C79" t="s">
         <v>42</v>
       </c>
       <c r="D79">
         <v>51</v>
       </c>
       <c r="E79">
         <v>102</v>
       </c>
       <c r="F79">
         <v>153</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
@@ -19529,211 +20652,211 @@
     <row r="82">
       <c r="A82" t="s">
         <v>34</v>
       </c>
       <c r="B82" t="s">
         <v>34</v>
       </c>
       <c r="C82" t="s">
         <v>40</v>
       </c>
       <c r="D82">
         <v>3729</v>
       </c>
       <c r="E82">
         <v>1167</v>
       </c>
       <c r="F82">
         <v>4896</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>981</v>
+        <v>1082</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>3177</v>
       </c>
       <c r="E83">
         <v>5442</v>
       </c>
       <c r="F83">
         <v>8619</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>982</v>
+        <v>1083</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>1305</v>
       </c>
       <c r="E84">
         <v>4828</v>
       </c>
       <c r="F84">
         <v>6133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>983</v>
+        <v>1084</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>1539</v>
       </c>
       <c r="E85">
         <v>915</v>
       </c>
       <c r="F85">
         <v>2454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>984</v>
+        <v>1085</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>4430</v>
       </c>
       <c r="E86">
         <v>476</v>
       </c>
       <c r="F86">
         <v>4906</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>985</v>
+        <v>1086</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>1465</v>
       </c>
       <c r="E87">
         <v>289</v>
       </c>
       <c r="F87">
         <v>1754</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>986</v>
+        <v>1087</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>370</v>
       </c>
       <c r="E88">
         <v>122</v>
       </c>
       <c r="F88">
         <v>492</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>987</v>
+        <v>1088</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>3255</v>
       </c>
       <c r="E89">
         <v>661</v>
       </c>
       <c r="F89">
         <v>3916</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>988</v>
+        <v>1089</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>4893</v>
       </c>
       <c r="E90">
         <v>1100</v>
       </c>
       <c r="F90">
         <v>5993</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>989</v>
+        <v>1090</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>471</v>
       </c>
       <c r="E91">
         <v>118</v>
       </c>
       <c r="F91">
         <v>589</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
@@ -19750,352 +20873,352 @@
     <row r="94">
       <c r="A94" t="s">
         <v>34</v>
       </c>
       <c r="B94" t="s">
         <v>34</v>
       </c>
       <c r="C94" t="s">
         <v>40</v>
       </c>
       <c r="D94">
         <v>287</v>
       </c>
       <c r="E94">
         <v>341</v>
       </c>
       <c r="F94">
         <v>628</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>990</v>
+        <v>1091</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>296</v>
       </c>
       <c r="E95">
         <v>334</v>
       </c>
       <c r="F95">
         <v>630</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>991</v>
+        <v>1092</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>1130</v>
       </c>
       <c r="E96">
         <v>487</v>
       </c>
       <c r="F96">
         <v>1617</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>992</v>
+        <v>1093</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>99</v>
       </c>
       <c r="E97">
         <v>108</v>
       </c>
       <c r="F97">
         <v>207</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>993</v>
+        <v>1094</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>78</v>
       </c>
       <c r="E98">
         <v>101</v>
       </c>
       <c r="F98">
         <v>179</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>994</v>
+        <v>1095</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>78</v>
       </c>
       <c r="E99">
         <v>102</v>
       </c>
       <c r="F99">
         <v>180</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>995</v>
+        <v>1096</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>54</v>
       </c>
       <c r="E100">
         <v>48</v>
       </c>
       <c r="F100">
         <v>102</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>996</v>
+        <v>1097</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>41</v>
       </c>
       <c r="E101">
         <v>33</v>
       </c>
       <c r="F101">
         <v>74</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>997</v>
+        <v>1098</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>147</v>
       </c>
       <c r="E102">
         <v>56</v>
       </c>
       <c r="F102">
         <v>203</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>6018</v>
       </c>
       <c r="E104">
         <v>5903</v>
       </c>
       <c r="F104">
         <v>11921</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>34</v>
       </c>
       <c r="B105" t="s">
         <v>34</v>
       </c>
       <c r="C105" t="s">
         <v>40</v>
       </c>
       <c r="D105">
         <v>377</v>
       </c>
       <c r="E105">
         <v>295</v>
       </c>
       <c r="F105">
         <v>672</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>998</v>
+        <v>1099</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>5036</v>
       </c>
       <c r="E106">
         <v>5176</v>
       </c>
       <c r="F106">
         <v>10212</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>999</v>
+        <v>1100</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>175</v>
       </c>
       <c r="E107">
         <v>123</v>
       </c>
       <c r="F107">
         <v>298</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>1000</v>
+        <v>1101</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>92</v>
       </c>
       <c r="E108">
         <v>55</v>
       </c>
       <c r="F108">
         <v>147</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>1001</v>
+        <v>1102</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>244</v>
       </c>
       <c r="E109">
         <v>95</v>
       </c>
       <c r="F109">
         <v>339</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>1002</v>
+        <v>1103</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>54</v>
       </c>
       <c r="E110">
         <v>90</v>
       </c>
       <c r="F110">
         <v>144</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>1003</v>
+        <v>1104</v>
       </c>
       <c r="C111" t="s">
         <v>42</v>
       </c>
       <c r="D111">
         <v>40</v>
       </c>
       <c r="E111">
         <v>69</v>
       </c>
       <c r="F111">
         <v>109</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
@@ -20112,211 +21235,211 @@
     <row r="114">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>34</v>
       </c>
       <c r="C114" t="s">
         <v>40</v>
       </c>
       <c r="D114">
         <v>3067</v>
       </c>
       <c r="E114">
         <v>696</v>
       </c>
       <c r="F114">
         <v>3763</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>1004</v>
+        <v>1105</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>38186</v>
       </c>
       <c r="E115">
         <v>5886</v>
       </c>
       <c r="F115">
         <v>44072</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>1005</v>
+        <v>1106</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>1801</v>
       </c>
       <c r="E116">
         <v>398</v>
       </c>
       <c r="F116">
         <v>2199</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>1006</v>
+        <v>1107</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>2045</v>
       </c>
       <c r="E117">
         <v>310</v>
       </c>
       <c r="F117">
         <v>2355</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>1007</v>
+        <v>1108</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>3456</v>
       </c>
       <c r="E118">
         <v>263</v>
       </c>
       <c r="F118">
         <v>3719</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>1008</v>
+        <v>1109</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>1593</v>
       </c>
       <c r="E119">
         <v>506</v>
       </c>
       <c r="F119">
         <v>2099</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>1009</v>
+        <v>1110</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>2327</v>
       </c>
       <c r="E120">
         <v>128</v>
       </c>
       <c r="F120">
         <v>2455</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>1010</v>
+        <v>1111</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>885</v>
       </c>
       <c r="E121">
         <v>2474</v>
       </c>
       <c r="F121">
         <v>3359</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>1011</v>
+        <v>1112</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>314</v>
       </c>
       <c r="E122">
         <v>154</v>
       </c>
       <c r="F122">
         <v>468</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>1012</v>
+        <v>1113</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>3926</v>
       </c>
       <c r="E123">
         <v>318</v>
       </c>
       <c r="F123">
         <v>4244</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>13</v>
       </c>
       <c r="B125" t="s">
         <v>16</v>
       </c>
       <c r="C125" t="s">
         <v>39</v>
       </c>
@@ -20333,51 +21456,51 @@
     <row r="126">
       <c r="A126" t="s">
         <v>34</v>
       </c>
       <c r="B126" t="s">
         <v>34</v>
       </c>
       <c r="C126" t="s">
         <v>40</v>
       </c>
       <c r="D126">
         <v>233</v>
       </c>
       <c r="E126">
         <v>142</v>
       </c>
       <c r="F126">
         <v>375</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>1013</v>
+        <v>1114</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>353</v>
       </c>
       <c r="E127">
         <v>131</v>
       </c>
       <c r="F127">
         <v>484</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>17</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
@@ -20394,211 +21517,211 @@
     <row r="130">
       <c r="A130" t="s">
         <v>34</v>
       </c>
       <c r="B130" t="s">
         <v>34</v>
       </c>
       <c r="C130" t="s">
         <v>40</v>
       </c>
       <c r="D130">
         <v>2314</v>
       </c>
       <c r="E130">
         <v>653</v>
       </c>
       <c r="F130">
         <v>2967</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>1014</v>
+        <v>1115</v>
       </c>
       <c r="C131" t="s">
         <v>42</v>
       </c>
       <c r="D131">
         <v>21894</v>
       </c>
       <c r="E131">
         <v>3534</v>
       </c>
       <c r="F131">
         <v>25428</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>1015</v>
+        <v>1116</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>904</v>
       </c>
       <c r="E132">
         <v>334</v>
       </c>
       <c r="F132">
         <v>1238</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>1016</v>
+        <v>1117</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>835</v>
       </c>
       <c r="E133">
         <v>657</v>
       </c>
       <c r="F133">
         <v>1492</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>1017</v>
+        <v>1118</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>757</v>
       </c>
       <c r="E134">
         <v>507</v>
       </c>
       <c r="F134">
         <v>1264</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>1018</v>
+        <v>1119</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>693</v>
       </c>
       <c r="E135">
         <v>125</v>
       </c>
       <c r="F135">
         <v>818</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>1019</v>
+        <v>1120</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>166</v>
       </c>
       <c r="E136">
         <v>41</v>
       </c>
       <c r="F136">
         <v>207</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>1020</v>
+        <v>1121</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>247</v>
       </c>
       <c r="E137">
         <v>125</v>
       </c>
       <c r="F137">
         <v>372</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>1021</v>
+        <v>1122</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>437</v>
       </c>
       <c r="E138">
         <v>255</v>
       </c>
       <c r="F138">
         <v>692</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>1022</v>
+        <v>1123</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>182</v>
       </c>
       <c r="E139">
         <v>107</v>
       </c>
       <c r="F139">
         <v>289</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
@@ -20615,111 +21738,111 @@
     <row r="142">
       <c r="A142" t="s">
         <v>34</v>
       </c>
       <c r="B142" t="s">
         <v>34</v>
       </c>
       <c r="C142" t="s">
         <v>40</v>
       </c>
       <c r="D142">
         <v>944</v>
       </c>
       <c r="E142">
         <v>224</v>
       </c>
       <c r="F142">
         <v>1168</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>1023</v>
+        <v>1124</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>770</v>
       </c>
       <c r="E143">
         <v>302</v>
       </c>
       <c r="F143">
         <v>1072</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>1024</v>
+        <v>1125</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>644</v>
       </c>
       <c r="E144">
         <v>84</v>
       </c>
       <c r="F144">
         <v>728</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>1025</v>
+        <v>1126</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>97</v>
       </c>
       <c r="E145">
         <v>15</v>
       </c>
       <c r="F145">
         <v>112</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>1026</v>
+        <v>1127</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>202</v>
       </c>
       <c r="E146">
         <v>43</v>
       </c>
       <c r="F146">
         <v>245</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>16</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
@@ -20736,191 +21859,191 @@
     <row r="149">
       <c r="A149" t="s">
         <v>34</v>
       </c>
       <c r="B149" t="s">
         <v>34</v>
       </c>
       <c r="C149" t="s">
         <v>40</v>
       </c>
       <c r="D149">
         <v>709</v>
       </c>
       <c r="E149">
         <v>102</v>
       </c>
       <c r="F149">
         <v>811</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>1027</v>
+        <v>1128</v>
       </c>
       <c r="C150" t="s">
         <v>42</v>
       </c>
       <c r="D150">
         <v>2050</v>
       </c>
       <c r="E150">
         <v>1873</v>
       </c>
       <c r="F150">
         <v>3923</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>1028</v>
+        <v>1129</v>
       </c>
       <c r="C151" t="s">
         <v>42</v>
       </c>
       <c r="D151">
         <v>275</v>
       </c>
       <c r="E151">
         <v>97</v>
       </c>
       <c r="F151">
         <v>372</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>1029</v>
+        <v>1130</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152">
         <v>245</v>
       </c>
       <c r="E152">
         <v>43</v>
       </c>
       <c r="F152">
         <v>288</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>1030</v>
+        <v>1131</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>452</v>
       </c>
       <c r="E153">
         <v>50</v>
       </c>
       <c r="F153">
         <v>502</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>1031</v>
+        <v>1132</v>
       </c>
       <c r="C154" t="s">
         <v>42</v>
       </c>
       <c r="D154">
         <v>97</v>
       </c>
       <c r="E154">
         <v>39</v>
       </c>
       <c r="F154">
         <v>136</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>1032</v>
+        <v>1133</v>
       </c>
       <c r="C155" t="s">
         <v>42</v>
       </c>
       <c r="D155">
         <v>59</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
         <v>68</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>1033</v>
+        <v>1134</v>
       </c>
       <c r="C156" t="s">
         <v>42</v>
       </c>
       <c r="D156">
         <v>71</v>
       </c>
       <c r="E156">
         <v>13</v>
       </c>
       <c r="F156">
         <v>84</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>1034</v>
+        <v>1135</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157">
         <v>108</v>
       </c>
       <c r="E157">
         <v>30</v>
       </c>
       <c r="F157">
         <v>138</v>
       </c>
     </row>
     <row r="158"/>
     <row r="159">
       <c r="A159">
         <v>17</v>
       </c>
       <c r="B159" t="s">
         <v>20</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
@@ -20937,211 +22060,211 @@
     <row r="160">
       <c r="A160" t="s">
         <v>34</v>
       </c>
       <c r="B160" t="s">
         <v>34</v>
       </c>
       <c r="C160" t="s">
         <v>40</v>
       </c>
       <c r="D160">
         <v>4493</v>
       </c>
       <c r="E160">
         <v>687</v>
       </c>
       <c r="F160">
         <v>5180</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>1035</v>
+        <v>1136</v>
       </c>
       <c r="C161" t="s">
         <v>42</v>
       </c>
       <c r="D161">
         <v>22875</v>
       </c>
       <c r="E161">
         <v>1640</v>
       </c>
       <c r="F161">
         <v>24515</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2</v>
       </c>
       <c r="B162" t="s">
-        <v>1036</v>
+        <v>1137</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162">
         <v>8507</v>
       </c>
       <c r="E162">
         <v>3489</v>
       </c>
       <c r="F162">
         <v>11996</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>3</v>
       </c>
       <c r="B163" t="s">
-        <v>1037</v>
+        <v>1138</v>
       </c>
       <c r="C163" t="s">
         <v>42</v>
       </c>
       <c r="D163">
         <v>4383</v>
       </c>
       <c r="E163">
         <v>320</v>
       </c>
       <c r="F163">
         <v>4703</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>1038</v>
+        <v>1139</v>
       </c>
       <c r="C164" t="s">
         <v>42</v>
       </c>
       <c r="D164">
         <v>727</v>
       </c>
       <c r="E164">
         <v>348</v>
       </c>
       <c r="F164">
         <v>1075</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>5</v>
       </c>
       <c r="B165" t="s">
-        <v>1039</v>
+        <v>1140</v>
       </c>
       <c r="C165" t="s">
         <v>42</v>
       </c>
       <c r="D165">
         <v>5175</v>
       </c>
       <c r="E165">
         <v>169</v>
       </c>
       <c r="F165">
         <v>5344</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>1040</v>
+        <v>1141</v>
       </c>
       <c r="C166" t="s">
         <v>42</v>
       </c>
       <c r="D166">
         <v>6257</v>
       </c>
       <c r="E166">
         <v>215</v>
       </c>
       <c r="F166">
         <v>6472</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>7</v>
       </c>
       <c r="B167" t="s">
-        <v>1041</v>
+        <v>1142</v>
       </c>
       <c r="C167" t="s">
         <v>42</v>
       </c>
       <c r="D167">
         <v>1060</v>
       </c>
       <c r="E167">
         <v>171</v>
       </c>
       <c r="F167">
         <v>1231</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>8</v>
       </c>
       <c r="B168" t="s">
-        <v>1042</v>
+        <v>1143</v>
       </c>
       <c r="C168" t="s">
         <v>42</v>
       </c>
       <c r="D168">
         <v>1819</v>
       </c>
       <c r="E168">
         <v>9318</v>
       </c>
       <c r="F168">
         <v>11137</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>9</v>
       </c>
       <c r="B169" t="s">
-        <v>1043</v>
+        <v>1144</v>
       </c>
       <c r="C169" t="s">
         <v>42</v>
       </c>
       <c r="D169">
         <v>43981</v>
       </c>
       <c r="E169">
         <v>1869</v>
       </c>
       <c r="F169">
         <v>45850</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>24</v>
       </c>
       <c r="B171" t="s">
         <v>21</v>
       </c>
       <c r="C171" t="s">
         <v>39</v>
       </c>
@@ -21158,3888 +22281,83 @@
     <row r="172">
       <c r="A172" t="s">
         <v>34</v>
       </c>
       <c r="B172" t="s">
         <v>34</v>
       </c>
       <c r="C172" t="s">
         <v>40</v>
       </c>
       <c r="D172">
         <v>393</v>
       </c>
       <c r="E172">
         <v>130</v>
       </c>
       <c r="F172">
         <v>523</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>1044</v>
+        <v>1145</v>
       </c>
       <c r="C173" t="s">
         <v>42</v>
       </c>
       <c r="D173">
         <v>714</v>
       </c>
       <c r="E173">
         <v>177</v>
       </c>
       <c r="F173">
         <v>891</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>1045</v>
+        <v>1146</v>
       </c>
       <c r="C174" t="s">
         <v>42</v>
       </c>
       <c r="D174">
         <v>314</v>
       </c>
       <c r="E174">
         <v>61</v>
       </c>
       <c r="F174">
         <v>375</v>
-      </c>
-[...3803 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -25050,57 +22368,57 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>243</v>
+        <v>155</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
@@ -26474,51 +23792,51 @@
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
         <v>1194</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>1720</v>
       </c>
       <c r="E63">
         <v>2565</v>
       </c>
       <c r="F63">
         <v>4285</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>243</v>
+        <v>155</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>1237</v>
       </c>
       <c r="E65">
         <v>121</v>
       </c>
       <c r="F65">
         <v>1358</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>34</v>
       </c>
       <c r="B66" t="s">
         <v>34</v>
       </c>
       <c r="C66" t="s">
         <v>40</v>
       </c>
       <c r="D66">
@@ -26696,51 +24014,51 @@
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>1201</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>1803</v>
       </c>
       <c r="E76">
         <v>58</v>
       </c>
       <c r="F76">
         <v>1861</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>491</v>
       </c>
       <c r="E78">
         <v>317</v>
       </c>
       <c r="F78">
         <v>808</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
@@ -31621,2721 +28939,257 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G2">
-        <v>14919</v>
+        <v>26761</v>
       </c>
       <c r="H2">
-        <v>16708</v>
+        <v>73683</v>
       </c>
       <c r="I2">
-        <v>11259</v>
+        <v>36923</v>
       </c>
       <c r="J2">
-        <v>52903</v>
+        <v>48923</v>
       </c>
       <c r="K2">
-        <v>16124</v>
+        <v>82878</v>
       </c>
       <c r="L2">
-        <v>2601</v>
+        <v>1925</v>
       </c>
       <c r="M2">
-        <v>1841</v>
+        <v>6448</v>
       </c>
       <c r="N2">
-        <v>567</v>
+        <v>33165</v>
       </c>
       <c r="O2">
-        <v>279</v>
+        <v>614</v>
       </c>
       <c r="P2">
-        <v>22641</v>
+        <v>4366</v>
       </c>
       <c r="Q2">
-        <v>158</v>
+        <v>523</v>
       </c>
       <c r="R2">
-        <v>146</v>
+        <v>18963</v>
       </c>
       <c r="S2">
-        <v>4267</v>
+        <v>561</v>
       </c>
       <c r="T2">
-        <v>144413</v>
+        <v>35418</v>
+      </c>
+      <c r="U2">
+        <v>14860</v>
+      </c>
+      <c r="V2">
+        <v>10298</v>
+      </c>
+      <c r="W2">
+        <v>14833</v>
+      </c>
+      <c r="X2">
+        <v>1932</v>
+      </c>
+      <c r="Y2">
+        <v>413074</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>34</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="G3">
-        <v>37511</v>
+        <v>26761</v>
       </c>
       <c r="H3">
-        <v>65209</v>
+        <v>73683</v>
       </c>
       <c r="I3">
-        <v>6916</v>
+        <v>36923</v>
       </c>
       <c r="J3">
-        <v>12897</v>
+        <v>48923</v>
       </c>
       <c r="K3">
-        <v>16545</v>
+        <v>82878</v>
       </c>
       <c r="L3">
-        <v>9889</v>
+        <v>1925</v>
       </c>
       <c r="M3">
-        <v>17877</v>
+        <v>6448</v>
       </c>
       <c r="N3">
-        <v>22712</v>
+        <v>33165</v>
       </c>
       <c r="O3">
-        <v>536</v>
+        <v>614</v>
       </c>
       <c r="P3">
-        <v>12161</v>
+        <v>4366</v>
       </c>
       <c r="Q3">
-        <v>264</v>
+        <v>523</v>
       </c>
       <c r="R3">
-        <v>322</v>
+        <v>18963</v>
       </c>
       <c r="S3">
-        <v>26969</v>
+        <v>561</v>
       </c>
       <c r="T3">
-        <v>229808</v>
-[...49 lines deleted...]
-        <v>374221</v>
+        <v>35418</v>
+      </c>
+      <c r="U3">
+        <v>14860</v>
+      </c>
+      <c r="V3">
+        <v>10298</v>
+      </c>
+      <c r="W3">
+        <v>14833</v>
+      </c>
+      <c r="X3">
+        <v>1932</v>
+      </c>
+      <c r="Y3">
+        <v>413074</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="E1" s="1" t="s">
         <v>160</v>
-      </c>
-[...2442 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -34356,187 +29210,187 @@
         <v>26761</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>4143</v>
       </c>
       <c r="E3">
         <v>4143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>249</v>
+        <v>161</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>17807</v>
       </c>
       <c r="E4">
         <v>17807</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>250</v>
+        <v>162</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>1482</v>
       </c>
       <c r="E5">
         <v>1482</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>251</v>
+        <v>163</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>726</v>
       </c>
       <c r="E6">
         <v>726</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>252</v>
+        <v>164</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>736</v>
       </c>
       <c r="E7">
         <v>736</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>253</v>
+        <v>165</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>401</v>
       </c>
       <c r="E8">
         <v>401</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>254</v>
+        <v>166</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>493</v>
       </c>
       <c r="E9">
         <v>493</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>220</v>
+        <v>167</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>309</v>
       </c>
       <c r="E10">
         <v>309</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>255</v>
+        <v>168</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>273</v>
       </c>
       <c r="E11">
         <v>273</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>256</v>
+        <v>169</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>391</v>
       </c>
       <c r="E12">
         <v>391</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>73683</v>
       </c>
@@ -34544,187 +29398,187 @@
         <v>73683</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>6173</v>
       </c>
       <c r="E15">
         <v>6173</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>257</v>
+        <v>170</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>26821</v>
       </c>
       <c r="E16">
         <v>26821</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>258</v>
+        <v>171</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>3213</v>
       </c>
       <c r="E17">
         <v>3213</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>259</v>
+        <v>172</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>977</v>
       </c>
       <c r="E18">
         <v>977</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>27578</v>
       </c>
       <c r="E19">
         <v>27578</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>261</v>
+        <v>174</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>2677</v>
       </c>
       <c r="E20">
         <v>2677</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>262</v>
+        <v>175</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>539</v>
       </c>
       <c r="E21">
         <v>539</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>263</v>
+        <v>176</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>636</v>
       </c>
       <c r="E22">
         <v>636</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>264</v>
+        <v>177</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>1141</v>
       </c>
       <c r="E23">
         <v>1141</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>3928</v>
       </c>
       <c r="E24">
         <v>3928</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>36923</v>
       </c>
@@ -34732,187 +29586,187 @@
         <v>36923</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>4323</v>
       </c>
       <c r="E27">
         <v>4323</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>266</v>
+        <v>179</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>18898</v>
       </c>
       <c r="E28">
         <v>18898</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>267</v>
+        <v>180</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>733</v>
       </c>
       <c r="E29">
         <v>733</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>268</v>
+        <v>181</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>4495</v>
       </c>
       <c r="E30">
         <v>4495</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>269</v>
+        <v>182</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>362</v>
       </c>
       <c r="E31">
         <v>362</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>270</v>
+        <v>183</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>450</v>
       </c>
       <c r="E32">
         <v>450</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>271</v>
+        <v>184</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>1769</v>
       </c>
       <c r="E33">
         <v>1769</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>272</v>
+        <v>185</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>553</v>
       </c>
       <c r="E34">
         <v>553</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>273</v>
+        <v>186</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>4452</v>
       </c>
       <c r="E35">
         <v>4452</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>274</v>
+        <v>187</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>888</v>
       </c>
       <c r="E36">
         <v>888</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>48923</v>
       </c>
@@ -34920,187 +29774,187 @@
         <v>48923</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3687</v>
       </c>
       <c r="E39">
         <v>3687</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>275</v>
+        <v>188</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>29802</v>
       </c>
       <c r="E40">
         <v>29802</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>276</v>
+        <v>189</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>4023</v>
       </c>
       <c r="E41">
         <v>4023</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>277</v>
+        <v>190</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>704</v>
       </c>
       <c r="E42">
         <v>704</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>278</v>
+        <v>191</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>8009</v>
       </c>
       <c r="E43">
         <v>8009</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>279</v>
+        <v>192</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>525</v>
       </c>
       <c r="E44">
         <v>525</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>280</v>
+        <v>193</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>182</v>
       </c>
       <c r="E45">
         <v>182</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>281</v>
+        <v>194</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>445</v>
       </c>
       <c r="E46">
         <v>445</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>282</v>
+        <v>195</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>352</v>
       </c>
       <c r="E47">
         <v>352</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>283</v>
+        <v>196</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>1194</v>
       </c>
       <c r="E48">
         <v>1194</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>82878</v>
       </c>
@@ -35108,187 +29962,187 @@
         <v>82878</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>5481</v>
       </c>
       <c r="E51">
         <v>5481</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>284</v>
+        <v>197</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>46375</v>
       </c>
       <c r="E52">
         <v>46375</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>285</v>
+        <v>198</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>25776</v>
       </c>
       <c r="E53">
         <v>25776</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>286</v>
+        <v>199</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>836</v>
       </c>
       <c r="E54">
         <v>836</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>287</v>
+        <v>200</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>1288</v>
       </c>
       <c r="E55">
         <v>1288</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>288</v>
+        <v>201</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>1365</v>
       </c>
       <c r="E56">
         <v>1365</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>202</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>826</v>
       </c>
       <c r="E57">
         <v>826</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>290</v>
+        <v>203</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>477</v>
       </c>
       <c r="E58">
         <v>477</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>291</v>
+        <v>204</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>243</v>
       </c>
       <c r="E59">
         <v>243</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>292</v>
+        <v>205</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>211</v>
       </c>
       <c r="E60">
         <v>211</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>1925</v>
       </c>
@@ -35296,85 +30150,85 @@
         <v>1925</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>582</v>
       </c>
       <c r="E63">
         <v>582</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>293</v>
+        <v>206</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>916</v>
       </c>
       <c r="E64">
         <v>916</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>294</v>
+        <v>207</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>217</v>
       </c>
       <c r="E65">
         <v>217</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>295</v>
+        <v>208</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>210</v>
       </c>
       <c r="E66">
         <v>210</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>6448</v>
       </c>
@@ -35382,187 +30236,187 @@
         <v>6448</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>34</v>
       </c>
       <c r="B69" t="s">
         <v>34</v>
       </c>
       <c r="C69" t="s">
         <v>40</v>
       </c>
       <c r="D69">
         <v>607</v>
       </c>
       <c r="E69">
         <v>607</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>296</v>
+        <v>209</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
         <v>1308</v>
       </c>
       <c r="E70">
         <v>1308</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>297</v>
+        <v>210</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>2584</v>
       </c>
       <c r="E71">
         <v>2584</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>536</v>
       </c>
       <c r="E72">
         <v>536</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>299</v>
+        <v>212</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>386</v>
       </c>
       <c r="E73">
         <v>386</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>300</v>
+        <v>213</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>117</v>
       </c>
       <c r="E74">
         <v>117</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>301</v>
+        <v>214</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>193</v>
       </c>
       <c r="E75">
         <v>193</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>302</v>
+        <v>215</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>145</v>
       </c>
       <c r="E76">
         <v>145</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>303</v>
+        <v>216</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>511</v>
       </c>
       <c r="E77">
         <v>511</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>9</v>
       </c>
       <c r="B78" t="s">
-        <v>304</v>
+        <v>217</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>61</v>
       </c>
       <c r="E78">
         <v>61</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>33165</v>
       </c>
@@ -35570,239 +30424,239 @@
         <v>33165</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>34</v>
       </c>
       <c r="C81" t="s">
         <v>40</v>
       </c>
       <c r="D81">
         <v>6359</v>
       </c>
       <c r="E81">
         <v>6359</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>305</v>
+        <v>218</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>9228</v>
       </c>
       <c r="E82">
         <v>9228</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>306</v>
+        <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>3418</v>
       </c>
       <c r="E83">
         <v>3418</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>307</v>
+        <v>220</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>2146</v>
       </c>
       <c r="E84">
         <v>2146</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>308</v>
+        <v>221</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>1958</v>
       </c>
       <c r="E85">
         <v>1958</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>309</v>
+        <v>222</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>1284</v>
       </c>
       <c r="E86">
         <v>1284</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>310</v>
+        <v>223</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>506</v>
       </c>
       <c r="E87">
         <v>506</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>311</v>
+        <v>224</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>1781</v>
       </c>
       <c r="E88">
         <v>1781</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>312</v>
+        <v>225</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>6182</v>
       </c>
       <c r="E89">
         <v>6182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>313</v>
+        <v>226</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>303</v>
       </c>
       <c r="E90">
         <v>303</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>9</v>
       </c>
       <c r="B92" t="s">
-        <v>243</v>
+        <v>155</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>614</v>
       </c>
       <c r="E92">
         <v>614</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
         <v>40</v>
       </c>
       <c r="D93">
         <v>173</v>
       </c>
       <c r="E93">
         <v>173</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>314</v>
+        <v>227</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>441</v>
       </c>
       <c r="E94">
         <v>441</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
         <v>39</v>
       </c>
       <c r="D96">
         <v>4366</v>
       </c>
@@ -35810,239 +30664,239 @@
         <v>4366</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>34</v>
       </c>
       <c r="B97" t="s">
         <v>34</v>
       </c>
       <c r="C97" t="s">
         <v>40</v>
       </c>
       <c r="D97">
         <v>565</v>
       </c>
       <c r="E97">
         <v>565</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>228</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>855</v>
       </c>
       <c r="E98">
         <v>855</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>316</v>
+        <v>229</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>292</v>
       </c>
       <c r="E99">
         <v>292</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>317</v>
+        <v>230</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>222</v>
       </c>
       <c r="E100">
         <v>222</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>318</v>
+        <v>231</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>1155</v>
       </c>
       <c r="E101">
         <v>1155</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>232</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>352</v>
       </c>
       <c r="E102">
         <v>352</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>320</v>
+        <v>233</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>55</v>
       </c>
       <c r="E103">
         <v>55</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>321</v>
+        <v>234</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>870</v>
       </c>
       <c r="E104">
         <v>870</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>523</v>
       </c>
       <c r="E106">
         <v>523</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>34</v>
       </c>
       <c r="B107" t="s">
         <v>34</v>
       </c>
       <c r="C107" t="s">
         <v>40</v>
       </c>
       <c r="D107">
         <v>149</v>
       </c>
       <c r="E107">
         <v>149</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>322</v>
+        <v>235</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>226</v>
       </c>
       <c r="E108">
         <v>226</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>323</v>
+        <v>236</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>67</v>
       </c>
       <c r="E109">
         <v>67</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>324</v>
+        <v>237</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>81</v>
       </c>
       <c r="E110">
         <v>81</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>18963</v>
       </c>
@@ -36050,187 +30904,187 @@
         <v>18963</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113">
         <v>1633</v>
       </c>
       <c r="E113">
         <v>1633</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>325</v>
+        <v>238</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>12207</v>
       </c>
       <c r="E114">
         <v>12207</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>326</v>
+        <v>239</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>997</v>
       </c>
       <c r="E115">
         <v>997</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>327</v>
+        <v>240</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>1717</v>
       </c>
       <c r="E116">
         <v>1717</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>328</v>
+        <v>241</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>593</v>
       </c>
       <c r="E117">
         <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>329</v>
+        <v>242</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>243</v>
       </c>
       <c r="E118">
         <v>243</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>330</v>
+        <v>243</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>995</v>
       </c>
       <c r="E119">
         <v>995</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>331</v>
+        <v>244</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>155</v>
       </c>
       <c r="E120">
         <v>155</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>332</v>
+        <v>245</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>113</v>
       </c>
       <c r="E121">
         <v>113</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>333</v>
+        <v>246</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>310</v>
       </c>
       <c r="E122">
         <v>310</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
         <v>16</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
         <v>561</v>
       </c>
@@ -36238,102 +31092,102 @@
         <v>561</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>34</v>
       </c>
       <c r="B125" t="s">
         <v>34</v>
       </c>
       <c r="C125" t="s">
         <v>40</v>
       </c>
       <c r="D125">
         <v>176</v>
       </c>
       <c r="E125">
         <v>176</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>334</v>
+        <v>247</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>150</v>
       </c>
       <c r="E126">
         <v>150</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>335</v>
+        <v>248</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>70</v>
       </c>
       <c r="E127">
         <v>70</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>336</v>
+        <v>249</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>108</v>
       </c>
       <c r="E128">
         <v>108</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>337</v>
+        <v>250</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>57</v>
       </c>
       <c r="E129">
         <v>57</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>17</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>35418</v>
       </c>
@@ -36341,187 +31195,187 @@
         <v>35418</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>34</v>
       </c>
       <c r="B132" t="s">
         <v>34</v>
       </c>
       <c r="C132" t="s">
         <v>40</v>
       </c>
       <c r="D132">
         <v>2112</v>
       </c>
       <c r="E132">
         <v>2112</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>338</v>
+        <v>251</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>9017</v>
       </c>
       <c r="E133">
         <v>9017</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>339</v>
+        <v>252</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>22202</v>
       </c>
       <c r="E134">
         <v>22202</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>340</v>
+        <v>253</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>658</v>
       </c>
       <c r="E135">
         <v>658</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>341</v>
+        <v>254</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>578</v>
       </c>
       <c r="E136">
         <v>578</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>342</v>
+        <v>255</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>157</v>
       </c>
       <c r="E137">
         <v>157</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>343</v>
+        <v>256</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>181</v>
       </c>
       <c r="E138">
         <v>181</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>344</v>
+        <v>257</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>213</v>
       </c>
       <c r="E139">
         <v>213</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>345</v>
+        <v>258</v>
       </c>
       <c r="C140" t="s">
         <v>42</v>
       </c>
       <c r="D140">
         <v>175</v>
       </c>
       <c r="E140">
         <v>175</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>346</v>
+        <v>259</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>125</v>
       </c>
       <c r="E141">
         <v>125</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>15</v>
       </c>
       <c r="B143" t="s">
         <v>18</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>14860</v>
       </c>
@@ -36529,187 +31383,187 @@
         <v>14860</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>34</v>
       </c>
       <c r="B144" t="s">
         <v>34</v>
       </c>
       <c r="C144" t="s">
         <v>40</v>
       </c>
       <c r="D144">
         <v>2475</v>
       </c>
       <c r="E144">
         <v>2475</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>347</v>
+        <v>260</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>6818</v>
       </c>
       <c r="E145">
         <v>6818</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>348</v>
+        <v>261</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>512</v>
       </c>
       <c r="E146">
         <v>512</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>349</v>
+        <v>262</v>
       </c>
       <c r="C147" t="s">
         <v>42</v>
       </c>
       <c r="D147">
         <v>353</v>
       </c>
       <c r="E147">
         <v>353</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>350</v>
+        <v>263</v>
       </c>
       <c r="C148" t="s">
         <v>42</v>
       </c>
       <c r="D148">
         <v>796</v>
       </c>
       <c r="E148">
         <v>796</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>351</v>
+        <v>264</v>
       </c>
       <c r="C149" t="s">
         <v>42</v>
       </c>
       <c r="D149">
         <v>1158</v>
       </c>
       <c r="E149">
         <v>1158</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>352</v>
+        <v>265</v>
       </c>
       <c r="C150" t="s">
         <v>42</v>
       </c>
       <c r="D150">
         <v>749</v>
       </c>
       <c r="E150">
         <v>749</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>353</v>
+        <v>266</v>
       </c>
       <c r="C151" t="s">
         <v>42</v>
       </c>
       <c r="D151">
         <v>197</v>
       </c>
       <c r="E151">
         <v>197</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>354</v>
+        <v>267</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152">
         <v>1643</v>
       </c>
       <c r="E152">
         <v>1643</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>355</v>
+        <v>268</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>159</v>
       </c>
       <c r="E153">
         <v>159</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>16</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>10298</v>
       </c>
@@ -36717,187 +31571,187 @@
         <v>10298</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>34</v>
       </c>
       <c r="B156" t="s">
         <v>34</v>
       </c>
       <c r="C156" t="s">
         <v>40</v>
       </c>
       <c r="D156">
         <v>826</v>
       </c>
       <c r="E156">
         <v>826</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>356</v>
+        <v>269</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157">
         <v>6408</v>
       </c>
       <c r="E157">
         <v>6408</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>357</v>
+        <v>270</v>
       </c>
       <c r="C158" t="s">
         <v>42</v>
       </c>
       <c r="D158">
         <v>678</v>
       </c>
       <c r="E158">
         <v>678</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>358</v>
+        <v>271</v>
       </c>
       <c r="C159" t="s">
         <v>42</v>
       </c>
       <c r="D159">
         <v>507</v>
       </c>
       <c r="E159">
         <v>507</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>359</v>
+        <v>272</v>
       </c>
       <c r="C160" t="s">
         <v>42</v>
       </c>
       <c r="D160">
         <v>1171</v>
       </c>
       <c r="E160">
         <v>1171</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>360</v>
+        <v>273</v>
       </c>
       <c r="C161" t="s">
         <v>42</v>
       </c>
       <c r="D161">
         <v>114</v>
       </c>
       <c r="E161">
         <v>114</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>361</v>
+        <v>274</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162">
         <v>66</v>
       </c>
       <c r="E162">
         <v>66</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>362</v>
+        <v>275</v>
       </c>
       <c r="C163" t="s">
         <v>42</v>
       </c>
       <c r="D163">
         <v>234</v>
       </c>
       <c r="E163">
         <v>234</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>363</v>
+        <v>276</v>
       </c>
       <c r="C164" t="s">
         <v>42</v>
       </c>
       <c r="D164">
         <v>62</v>
       </c>
       <c r="E164">
         <v>62</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>364</v>
+        <v>277</v>
       </c>
       <c r="C165" t="s">
         <v>42</v>
       </c>
       <c r="D165">
         <v>232</v>
       </c>
       <c r="E165">
         <v>232</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>17</v>
       </c>
       <c r="B167" t="s">
         <v>20</v>
       </c>
       <c r="C167" t="s">
         <v>39</v>
       </c>
       <c r="D167">
         <v>14833</v>
       </c>
@@ -36905,187 +31759,187 @@
         <v>14833</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>34</v>
       </c>
       <c r="B168" t="s">
         <v>34</v>
       </c>
       <c r="C168" t="s">
         <v>40</v>
       </c>
       <c r="D168">
         <v>1059</v>
       </c>
       <c r="E168">
         <v>1059</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>365</v>
+        <v>278</v>
       </c>
       <c r="C169" t="s">
         <v>42</v>
       </c>
       <c r="D169">
         <v>2935</v>
       </c>
       <c r="E169">
         <v>2935</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>366</v>
+        <v>279</v>
       </c>
       <c r="C170" t="s">
         <v>42</v>
       </c>
       <c r="D170">
         <v>1667</v>
       </c>
       <c r="E170">
         <v>1667</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>367</v>
+        <v>280</v>
       </c>
       <c r="C171" t="s">
         <v>42</v>
       </c>
       <c r="D171">
         <v>2335</v>
       </c>
       <c r="E171">
         <v>2335</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>368</v>
+        <v>281</v>
       </c>
       <c r="C172" t="s">
         <v>42</v>
       </c>
       <c r="D172">
         <v>152</v>
       </c>
       <c r="E172">
         <v>152</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>369</v>
+        <v>282</v>
       </c>
       <c r="C173" t="s">
         <v>42</v>
       </c>
       <c r="D173">
         <v>2063</v>
       </c>
       <c r="E173">
         <v>2063</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>370</v>
+        <v>283</v>
       </c>
       <c r="C174" t="s">
         <v>42</v>
       </c>
       <c r="D174">
         <v>341</v>
       </c>
       <c r="E174">
         <v>341</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>371</v>
+        <v>284</v>
       </c>
       <c r="C175" t="s">
         <v>42</v>
       </c>
       <c r="D175">
         <v>143</v>
       </c>
       <c r="E175">
         <v>143</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>372</v>
+        <v>285</v>
       </c>
       <c r="C176" t="s">
         <v>42</v>
       </c>
       <c r="D176">
         <v>3564</v>
       </c>
       <c r="E176">
         <v>3564</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>373</v>
+        <v>286</v>
       </c>
       <c r="C177" t="s">
         <v>42</v>
       </c>
       <c r="D177">
         <v>574</v>
       </c>
       <c r="E177">
         <v>574</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>24</v>
       </c>
       <c r="B179" t="s">
         <v>21</v>
       </c>
       <c r="C179" t="s">
         <v>39</v>
       </c>
       <c r="D179">
         <v>1932</v>
       </c>
@@ -37093,135 +31947,135 @@
         <v>1932</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>34</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
         <v>40</v>
       </c>
       <c r="D180">
         <v>488</v>
       </c>
       <c r="E180">
         <v>488</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>374</v>
+        <v>287</v>
       </c>
       <c r="C181" t="s">
         <v>42</v>
       </c>
       <c r="D181">
         <v>895</v>
       </c>
       <c r="E181">
         <v>895</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>375</v>
+        <v>288</v>
       </c>
       <c r="C182" t="s">
         <v>42</v>
       </c>
       <c r="D182">
         <v>206</v>
       </c>
       <c r="E182">
         <v>206</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>376</v>
+        <v>289</v>
       </c>
       <c r="C183" t="s">
         <v>42</v>
       </c>
       <c r="D183">
         <v>149</v>
       </c>
       <c r="E183">
         <v>149</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>377</v>
+        <v>290</v>
       </c>
       <c r="C184" t="s">
         <v>42</v>
       </c>
       <c r="D184">
         <v>86</v>
       </c>
       <c r="E184">
         <v>86</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>378</v>
+        <v>291</v>
       </c>
       <c r="C185" t="s">
         <v>42</v>
       </c>
       <c r="D185">
         <v>108</v>
       </c>
       <c r="E185">
         <v>108</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -37257,60 +32111,60 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>380</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>381</v>
+        <v>294</v>
       </c>
       <c r="F2" t="s">
-        <v>382</v>
+        <v>295</v>
       </c>
       <c r="G2">
         <v>1178</v>
       </c>
       <c r="H2">
         <v>15804</v>
       </c>
       <c r="I2">
         <v>12429</v>
       </c>
       <c r="J2">
         <v>65787</v>
       </c>
       <c r="K2">
         <v>11471</v>
       </c>
       <c r="L2">
         <v>480</v>
       </c>
       <c r="M2">
         <v>517</v>
       </c>
       <c r="N2">
         <v>384</v>
       </c>
@@ -37322,60 +32176,60 @@
       </c>
       <c r="Q2">
         <v>24978</v>
       </c>
       <c r="R2">
         <v>3360</v>
       </c>
       <c r="S2">
         <v>1131</v>
       </c>
       <c r="T2">
         <v>112</v>
       </c>
       <c r="U2">
         <v>139809</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="D3" t="s">
-        <v>380</v>
+        <v>293</v>
       </c>
       <c r="E3" t="s">
-        <v>383</v>
+        <v>296</v>
       </c>
       <c r="F3" t="s">
-        <v>384</v>
+        <v>297</v>
       </c>
       <c r="G3">
         <v>2597</v>
       </c>
       <c r="H3">
         <v>20077</v>
       </c>
       <c r="I3">
         <v>15943</v>
       </c>
       <c r="J3">
         <v>45894</v>
       </c>
       <c r="K3">
         <v>22883</v>
       </c>
       <c r="L3">
         <v>173</v>
       </c>
       <c r="M3">
         <v>246</v>
       </c>
       <c r="N3">
         <v>325</v>
       </c>
@@ -37436,72 +32290,72 @@
         <v>6374</v>
       </c>
       <c r="P4">
         <v>885</v>
       </c>
       <c r="Q4">
         <v>38789</v>
       </c>
       <c r="R4">
         <v>9057</v>
       </c>
       <c r="S4">
         <v>4004</v>
       </c>
       <c r="T4">
         <v>171</v>
       </c>
       <c r="U4">
         <v>275468</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>382</v>
+        <v>295</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>384</v>
+        <v>297</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
@@ -37523,131 +32377,131 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>294</v>
       </c>
       <c r="E3">
         <v>115</v>
       </c>
       <c r="F3">
         <v>409</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>385</v>
+        <v>298</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>325</v>
       </c>
       <c r="E4">
         <v>1223</v>
       </c>
       <c r="F4">
         <v>1548</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>386</v>
+        <v>299</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>239</v>
       </c>
       <c r="E5">
         <v>761</v>
       </c>
       <c r="F5">
         <v>1000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>387</v>
+        <v>300</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>42</v>
       </c>
       <c r="E6">
         <v>29</v>
       </c>
       <c r="F6">
         <v>71</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>388</v>
+        <v>301</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>39</v>
       </c>
       <c r="E7">
         <v>22</v>
       </c>
       <c r="F7">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>389</v>
+        <v>302</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>239</v>
       </c>
       <c r="E8">
         <v>447</v>
       </c>
       <c r="F8">
         <v>686</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
@@ -37664,131 +32518,131 @@
     <row r="11">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>1088</v>
       </c>
       <c r="E11">
         <v>824</v>
       </c>
       <c r="F11">
         <v>1912</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>390</v>
+        <v>303</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>6771</v>
       </c>
       <c r="E12">
         <v>12913</v>
       </c>
       <c r="F12">
         <v>19684</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>391</v>
+        <v>304</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>6604</v>
       </c>
       <c r="E13">
         <v>3083</v>
       </c>
       <c r="F13">
         <v>9687</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>392</v>
+        <v>305</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>422</v>
       </c>
       <c r="E14">
         <v>1779</v>
       </c>
       <c r="F14">
         <v>2201</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>393</v>
+        <v>306</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>769</v>
       </c>
       <c r="E15">
         <v>1379</v>
       </c>
       <c r="F15">
         <v>2148</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>394</v>
+        <v>307</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>150</v>
       </c>
       <c r="E16">
         <v>99</v>
       </c>
       <c r="F16">
         <v>249</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
@@ -37805,131 +32659,131 @@
     <row r="19">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>928</v>
       </c>
       <c r="E19">
         <v>727</v>
       </c>
       <c r="F19">
         <v>1655</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>395</v>
+        <v>308</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>5484</v>
       </c>
       <c r="E20">
         <v>9946</v>
       </c>
       <c r="F20">
         <v>15430</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>396</v>
+        <v>309</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>1470</v>
       </c>
       <c r="E21">
         <v>3116</v>
       </c>
       <c r="F21">
         <v>4586</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>397</v>
+        <v>310</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>3900</v>
       </c>
       <c r="E22">
         <v>1569</v>
       </c>
       <c r="F22">
         <v>5469</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>398</v>
+        <v>311</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>403</v>
       </c>
       <c r="E23">
         <v>161</v>
       </c>
       <c r="F23">
         <v>564</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>399</v>
+        <v>312</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>244</v>
       </c>
       <c r="E24">
         <v>424</v>
       </c>
       <c r="F24">
         <v>668</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
@@ -37946,131 +32800,131 @@
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>1536</v>
       </c>
       <c r="E27">
         <v>658</v>
       </c>
       <c r="F27">
         <v>2194</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>400</v>
+        <v>313</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>37002</v>
       </c>
       <c r="E28">
         <v>3855</v>
       </c>
       <c r="F28">
         <v>40857</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>401</v>
+        <v>314</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>9956</v>
       </c>
       <c r="E29">
         <v>35182</v>
       </c>
       <c r="F29">
         <v>45138</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>4237</v>
       </c>
       <c r="E30">
         <v>463</v>
       </c>
       <c r="F30">
         <v>4700</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>403</v>
+        <v>316</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>381</v>
       </c>
       <c r="E31">
         <v>392</v>
       </c>
       <c r="F31">
         <v>773</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>404</v>
+        <v>317</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>12675</v>
       </c>
       <c r="E32">
         <v>5344</v>
       </c>
       <c r="F32">
         <v>18019</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
@@ -38087,131 +32941,131 @@
     <row r="35">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>40</v>
       </c>
       <c r="D35">
         <v>592</v>
       </c>
       <c r="E35">
         <v>354</v>
       </c>
       <c r="F35">
         <v>946</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>405</v>
+        <v>318</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>5577</v>
       </c>
       <c r="E36">
         <v>1142</v>
       </c>
       <c r="F36">
         <v>6719</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>406</v>
+        <v>319</v>
       </c>
       <c r="C37" t="s">
         <v>42</v>
       </c>
       <c r="D37">
         <v>1672</v>
       </c>
       <c r="E37">
         <v>9562</v>
       </c>
       <c r="F37">
         <v>11234</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>407</v>
+        <v>320</v>
       </c>
       <c r="C38" t="s">
         <v>42</v>
       </c>
       <c r="D38">
         <v>3327</v>
       </c>
       <c r="E38">
         <v>11539</v>
       </c>
       <c r="F38">
         <v>14866</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>408</v>
+        <v>321</v>
       </c>
       <c r="C39" t="s">
         <v>42</v>
       </c>
       <c r="D39">
         <v>135</v>
       </c>
       <c r="E39">
         <v>99</v>
       </c>
       <c r="F39">
         <v>234</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>409</v>
+        <v>322</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>168</v>
       </c>
       <c r="E40">
         <v>187</v>
       </c>
       <c r="F40">
         <v>355</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
@@ -38228,91 +33082,91 @@
     <row r="43">
       <c r="A43" t="s">
         <v>34</v>
       </c>
       <c r="B43" t="s">
         <v>34</v>
       </c>
       <c r="C43" t="s">
         <v>40</v>
       </c>
       <c r="D43">
         <v>134</v>
       </c>
       <c r="E43">
         <v>51</v>
       </c>
       <c r="F43">
         <v>185</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>410</v>
+        <v>323</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>130</v>
       </c>
       <c r="E44">
         <v>61</v>
       </c>
       <c r="F44">
         <v>191</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>411</v>
+        <v>324</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>115</v>
       </c>
       <c r="E45">
         <v>26</v>
       </c>
       <c r="F45">
         <v>141</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>412</v>
+        <v>325</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>101</v>
       </c>
       <c r="E46">
         <v>35</v>
       </c>
       <c r="F46">
         <v>136</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>7</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
@@ -38329,111 +33183,111 @@
     <row r="49">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" t="s">
         <v>34</v>
       </c>
       <c r="C49" t="s">
         <v>40</v>
       </c>
       <c r="D49">
         <v>142</v>
       </c>
       <c r="E49">
         <v>40</v>
       </c>
       <c r="F49">
         <v>182</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>413</v>
+        <v>326</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>198</v>
       </c>
       <c r="E50">
         <v>110</v>
       </c>
       <c r="F50">
         <v>308</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>414</v>
+        <v>327</v>
       </c>
       <c r="C51" t="s">
         <v>42</v>
       </c>
       <c r="D51">
         <v>101</v>
       </c>
       <c r="E51">
         <v>58</v>
       </c>
       <c r="F51">
         <v>159</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>415</v>
+        <v>328</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>45</v>
       </c>
       <c r="E52">
         <v>24</v>
       </c>
       <c r="F52">
         <v>69</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>416</v>
+        <v>329</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53">
         <v>14</v>
       </c>
       <c r="F53">
         <v>45</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
@@ -38450,131 +33304,131 @@
     <row r="56">
       <c r="A56" t="s">
         <v>34</v>
       </c>
       <c r="B56" t="s">
         <v>34</v>
       </c>
       <c r="C56" t="s">
         <v>40</v>
       </c>
       <c r="D56">
         <v>67</v>
       </c>
       <c r="E56">
         <v>27</v>
       </c>
       <c r="F56">
         <v>94</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>417</v>
+        <v>330</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>175</v>
       </c>
       <c r="E57">
         <v>46</v>
       </c>
       <c r="F57">
         <v>221</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>418</v>
+        <v>331</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>51</v>
       </c>
       <c r="E58">
         <v>59</v>
       </c>
       <c r="F58">
         <v>110</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>419</v>
+        <v>332</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59">
         <v>6</v>
       </c>
       <c r="F59">
         <v>35</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>420</v>
+        <v>333</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60">
         <v>14</v>
       </c>
       <c r="F60">
         <v>30</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>421</v>
+        <v>334</v>
       </c>
       <c r="C61" t="s">
         <v>42</v>
       </c>
       <c r="D61">
         <v>46</v>
       </c>
       <c r="E61">
         <v>173</v>
       </c>
       <c r="F61">
         <v>219</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>14</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
@@ -38591,131 +33445,131 @@
     <row r="64">
       <c r="A64" t="s">
         <v>34</v>
       </c>
       <c r="B64" t="s">
         <v>34</v>
       </c>
       <c r="C64" t="s">
         <v>40</v>
       </c>
       <c r="D64">
         <v>153</v>
       </c>
       <c r="E64">
         <v>107</v>
       </c>
       <c r="F64">
         <v>260</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>422</v>
+        <v>335</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>991</v>
       </c>
       <c r="E65">
         <v>2041</v>
       </c>
       <c r="F65">
         <v>3032</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>423</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>162</v>
       </c>
       <c r="E66">
         <v>240</v>
       </c>
       <c r="F66">
         <v>402</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>424</v>
+        <v>337</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>206</v>
       </c>
       <c r="E67">
         <v>163</v>
       </c>
       <c r="F67">
         <v>369</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>425</v>
+        <v>338</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>93</v>
       </c>
       <c r="E68">
         <v>2085</v>
       </c>
       <c r="F68">
         <v>2178</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>426</v>
+        <v>339</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
         <v>96</v>
       </c>
       <c r="E69">
         <v>37</v>
       </c>
       <c r="F69">
         <v>133</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>12</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>39</v>
       </c>
@@ -38732,131 +33586,131 @@
     <row r="72">
       <c r="A72" t="s">
         <v>34</v>
       </c>
       <c r="B72" t="s">
         <v>34</v>
       </c>
       <c r="C72" t="s">
         <v>40</v>
       </c>
       <c r="D72">
         <v>85</v>
       </c>
       <c r="E72">
         <v>61</v>
       </c>
       <c r="F72">
         <v>146</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>427</v>
+        <v>340</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>220</v>
       </c>
       <c r="E73">
         <v>216</v>
       </c>
       <c r="F73">
         <v>436</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>428</v>
+        <v>341</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>82</v>
       </c>
       <c r="E74">
         <v>88</v>
       </c>
       <c r="F74">
         <v>170</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>429</v>
+        <v>342</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75">
         <v>17</v>
       </c>
       <c r="F75">
         <v>37</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>430</v>
+        <v>343</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>37</v>
       </c>
       <c r="E76">
         <v>10</v>
       </c>
       <c r="F76">
         <v>47</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>431</v>
+        <v>344</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>33</v>
       </c>
       <c r="E77">
         <v>16</v>
       </c>
       <c r="F77">
         <v>49</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>17</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
@@ -38873,131 +33727,131 @@
     <row r="80">
       <c r="A80" t="s">
         <v>34</v>
       </c>
       <c r="B80" t="s">
         <v>34</v>
       </c>
       <c r="C80" t="s">
         <v>40</v>
       </c>
       <c r="D80">
         <v>737</v>
       </c>
       <c r="E80">
         <v>337</v>
       </c>
       <c r="F80">
         <v>1074</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>432</v>
+        <v>345</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>934</v>
       </c>
       <c r="E81">
         <v>1632</v>
       </c>
       <c r="F81">
         <v>2566</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>433</v>
+        <v>346</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>19136</v>
       </c>
       <c r="E82">
         <v>2072</v>
       </c>
       <c r="F82">
         <v>21208</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>434</v>
+        <v>347</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>864</v>
       </c>
       <c r="E83">
         <v>449</v>
       </c>
       <c r="F83">
         <v>1313</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>435</v>
+        <v>348</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>114</v>
       </c>
       <c r="E84">
         <v>70</v>
       </c>
       <c r="F84">
         <v>184</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>436</v>
+        <v>349</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>3193</v>
       </c>
       <c r="E85">
         <v>9251</v>
       </c>
       <c r="F85">
         <v>12444</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>15</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
@@ -39014,131 +33868,131 @@
     <row r="88">
       <c r="A88" t="s">
         <v>34</v>
       </c>
       <c r="B88" t="s">
         <v>34</v>
       </c>
       <c r="C88" t="s">
         <v>40</v>
       </c>
       <c r="D88">
         <v>408</v>
       </c>
       <c r="E88">
         <v>246</v>
       </c>
       <c r="F88">
         <v>654</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>437</v>
+        <v>350</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>1534</v>
       </c>
       <c r="E89">
         <v>1283</v>
       </c>
       <c r="F89">
         <v>2817</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>438</v>
+        <v>351</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>289</v>
       </c>
       <c r="E90">
         <v>1320</v>
       </c>
       <c r="F90">
         <v>1609</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>439</v>
+        <v>352</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>796</v>
       </c>
       <c r="E91">
         <v>433</v>
       </c>
       <c r="F91">
         <v>1229</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>440</v>
+        <v>353</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>36</v>
       </c>
       <c r="E92">
         <v>183</v>
       </c>
       <c r="F92">
         <v>219</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>441</v>
+        <v>354</v>
       </c>
       <c r="C93" t="s">
         <v>42</v>
       </c>
       <c r="D93">
         <v>297</v>
       </c>
       <c r="E93">
         <v>2232</v>
       </c>
       <c r="F93">
         <v>2529</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>16</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>39</v>
       </c>
@@ -39155,131 +34009,131 @@
     <row r="96">
       <c r="A96" t="s">
         <v>34</v>
       </c>
       <c r="B96" t="s">
         <v>34</v>
       </c>
       <c r="C96" t="s">
         <v>40</v>
       </c>
       <c r="D96">
         <v>148</v>
       </c>
       <c r="E96">
         <v>100</v>
       </c>
       <c r="F96">
         <v>248</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>442</v>
+        <v>355</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>543</v>
       </c>
       <c r="E97">
         <v>1452</v>
       </c>
       <c r="F97">
         <v>1995</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>443</v>
+        <v>356</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>271</v>
       </c>
       <c r="E98">
         <v>223</v>
       </c>
       <c r="F98">
         <v>494</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>444</v>
+        <v>357</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>35</v>
       </c>
       <c r="E99">
         <v>77</v>
       </c>
       <c r="F99">
         <v>112</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>445</v>
+        <v>358</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>81</v>
       </c>
       <c r="E100">
         <v>537</v>
       </c>
       <c r="F100">
         <v>618</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>446</v>
+        <v>359</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>53</v>
       </c>
       <c r="E101">
         <v>484</v>
       </c>
       <c r="F101">
         <v>537</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>17</v>
       </c>
       <c r="B103" t="s">
         <v>20</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
@@ -39296,138 +34150,5284 @@
     <row r="104">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
         <v>34</v>
       </c>
       <c r="C104" t="s">
         <v>40</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104">
         <v>7</v>
       </c>
       <c r="F104">
         <v>27</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>447</v>
+        <v>360</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105">
         <v>14</v>
       </c>
       <c r="F105">
         <v>34</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>448</v>
+        <v>361</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106">
         <v>13</v>
       </c>
       <c r="F106">
         <v>32</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>449</v>
+        <v>362</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>13</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>450</v>
+        <v>363</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108">
         <v>15</v>
       </c>
       <c r="F108">
         <v>39</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>451</v>
+        <v>364</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109">
         <v>4</v>
       </c>
       <c r="F109">
         <v>20</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>365</v>
+      </c>
+      <c r="D2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G2">
+        <v>12532</v>
+      </c>
+      <c r="H2">
+        <v>13492</v>
+      </c>
+      <c r="I2">
+        <v>2433</v>
+      </c>
+      <c r="J2">
+        <v>15881</v>
+      </c>
+      <c r="K2">
+        <v>10180</v>
+      </c>
+      <c r="L2">
+        <v>59</v>
+      </c>
+      <c r="M2">
+        <v>2522</v>
+      </c>
+      <c r="N2">
+        <v>4384</v>
+      </c>
+      <c r="O2">
+        <v>10544</v>
+      </c>
+      <c r="P2">
+        <v>11783</v>
+      </c>
+      <c r="Q2">
+        <v>1782</v>
+      </c>
+      <c r="R2">
+        <v>2997</v>
+      </c>
+      <c r="S2">
+        <v>174</v>
+      </c>
+      <c r="T2">
+        <v>5388</v>
+      </c>
+      <c r="U2">
+        <v>3805</v>
+      </c>
+      <c r="V2">
+        <v>83</v>
+      </c>
+      <c r="W2">
+        <v>98039</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F3" t="s">
+        <v>370</v>
+      </c>
+      <c r="G3">
+        <v>27258</v>
+      </c>
+      <c r="H3">
+        <v>20384</v>
+      </c>
+      <c r="I3">
+        <v>11071</v>
+      </c>
+      <c r="J3">
+        <v>13660</v>
+      </c>
+      <c r="K3">
+        <v>14474</v>
+      </c>
+      <c r="L3">
+        <v>136</v>
+      </c>
+      <c r="M3">
+        <v>3363</v>
+      </c>
+      <c r="N3">
+        <v>5832</v>
+      </c>
+      <c r="O3">
+        <v>15653</v>
+      </c>
+      <c r="P3">
+        <v>26836</v>
+      </c>
+      <c r="Q3">
+        <v>2646</v>
+      </c>
+      <c r="R3">
+        <v>31790</v>
+      </c>
+      <c r="S3">
+        <v>154</v>
+      </c>
+      <c r="T3">
+        <v>13832</v>
+      </c>
+      <c r="U3">
+        <v>36075</v>
+      </c>
+      <c r="V3">
+        <v>106</v>
+      </c>
+      <c r="W3">
+        <v>223270</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>365</v>
+      </c>
+      <c r="D4" t="s">
+        <v>366</v>
+      </c>
+      <c r="E4" t="s">
+        <v>371</v>
+      </c>
+      <c r="F4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G4">
+        <v>11888</v>
+      </c>
+      <c r="H4">
+        <v>18785</v>
+      </c>
+      <c r="I4">
+        <v>30903</v>
+      </c>
+      <c r="J4">
+        <v>22400</v>
+      </c>
+      <c r="K4">
+        <v>34678</v>
+      </c>
+      <c r="L4">
+        <v>242</v>
+      </c>
+      <c r="M4">
+        <v>3621</v>
+      </c>
+      <c r="N4">
+        <v>9058</v>
+      </c>
+      <c r="O4">
+        <v>11738</v>
+      </c>
+      <c r="P4">
+        <v>8757</v>
+      </c>
+      <c r="Q4">
+        <v>1734</v>
+      </c>
+      <c r="R4">
+        <v>8161</v>
+      </c>
+      <c r="S4">
+        <v>488</v>
+      </c>
+      <c r="T4">
+        <v>1045</v>
+      </c>
+      <c r="U4">
+        <v>5283</v>
+      </c>
+      <c r="V4">
+        <v>111</v>
+      </c>
+      <c r="W4">
+        <v>168892</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F5" t="s">
+        <v>374</v>
+      </c>
+      <c r="G5">
+        <v>21410</v>
+      </c>
+      <c r="H5">
+        <v>21322</v>
+      </c>
+      <c r="I5">
+        <v>6036</v>
+      </c>
+      <c r="J5">
+        <v>68707</v>
+      </c>
+      <c r="K5">
+        <v>8343</v>
+      </c>
+      <c r="L5">
+        <v>128</v>
+      </c>
+      <c r="M5">
+        <v>2456</v>
+      </c>
+      <c r="N5">
+        <v>17806</v>
+      </c>
+      <c r="O5">
+        <v>4866</v>
+      </c>
+      <c r="P5">
+        <v>8266</v>
+      </c>
+      <c r="Q5">
+        <v>11723</v>
+      </c>
+      <c r="R5">
+        <v>5300</v>
+      </c>
+      <c r="S5">
+        <v>179</v>
+      </c>
+      <c r="T5">
+        <v>6070</v>
+      </c>
+      <c r="U5">
+        <v>2026</v>
+      </c>
+      <c r="V5">
+        <v>98</v>
+      </c>
+      <c r="W5">
+        <v>184736</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6">
+        <v>73088</v>
+      </c>
+      <c r="H6">
+        <v>73983</v>
+      </c>
+      <c r="I6">
+        <v>50443</v>
+      </c>
+      <c r="J6">
+        <v>120648</v>
+      </c>
+      <c r="K6">
+        <v>67675</v>
+      </c>
+      <c r="L6">
+        <v>565</v>
+      </c>
+      <c r="M6">
+        <v>11962</v>
+      </c>
+      <c r="N6">
+        <v>37080</v>
+      </c>
+      <c r="O6">
+        <v>42801</v>
+      </c>
+      <c r="P6">
+        <v>55642</v>
+      </c>
+      <c r="Q6">
+        <v>17885</v>
+      </c>
+      <c r="R6">
+        <v>48248</v>
+      </c>
+      <c r="S6">
+        <v>995</v>
+      </c>
+      <c r="T6">
+        <v>26335</v>
+      </c>
+      <c r="U6">
+        <v>47189</v>
+      </c>
+      <c r="V6">
+        <v>398</v>
+      </c>
+      <c r="W6">
+        <v>674937</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>12532</v>
+      </c>
+      <c r="E2">
+        <v>27258</v>
+      </c>
+      <c r="F2">
+        <v>11888</v>
+      </c>
+      <c r="G2">
+        <v>21410</v>
+      </c>
+      <c r="H2">
+        <v>73088</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>292</v>
+      </c>
+      <c r="E3">
+        <v>818</v>
+      </c>
+      <c r="F3">
+        <v>931</v>
+      </c>
+      <c r="G3">
+        <v>1703</v>
+      </c>
+      <c r="H3">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>375</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>1579</v>
+      </c>
+      <c r="E4">
+        <v>4019</v>
+      </c>
+      <c r="F4">
+        <v>3693</v>
+      </c>
+      <c r="G4">
+        <v>16331</v>
+      </c>
+      <c r="H4">
+        <v>25622</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>1893</v>
+      </c>
+      <c r="E5">
+        <v>1103</v>
+      </c>
+      <c r="F5">
+        <v>604</v>
+      </c>
+      <c r="G5">
+        <v>475</v>
+      </c>
+      <c r="H5">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>377</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>1124</v>
+      </c>
+      <c r="E6">
+        <v>11221</v>
+      </c>
+      <c r="F6">
+        <v>458</v>
+      </c>
+      <c r="G6">
+        <v>748</v>
+      </c>
+      <c r="H6">
+        <v>13551</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>733</v>
+      </c>
+      <c r="E7">
+        <v>4460</v>
+      </c>
+      <c r="F7">
+        <v>705</v>
+      </c>
+      <c r="G7">
+        <v>206</v>
+      </c>
+      <c r="H7">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>379</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>5834</v>
+      </c>
+      <c r="E8">
+        <v>4080</v>
+      </c>
+      <c r="F8">
+        <v>561</v>
+      </c>
+      <c r="G8">
+        <v>587</v>
+      </c>
+      <c r="H8">
+        <v>11062</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>380</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>50</v>
+      </c>
+      <c r="F9">
+        <v>82</v>
+      </c>
+      <c r="G9">
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>391</v>
+      </c>
+      <c r="E10">
+        <v>389</v>
+      </c>
+      <c r="F10">
+        <v>1485</v>
+      </c>
+      <c r="G10">
+        <v>223</v>
+      </c>
+      <c r="H10">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>382</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>14</v>
+      </c>
+      <c r="E11">
+        <v>62</v>
+      </c>
+      <c r="F11">
+        <v>57</v>
+      </c>
+      <c r="G11">
+        <v>44</v>
+      </c>
+      <c r="H11">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>383</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>658</v>
+      </c>
+      <c r="F12">
+        <v>23</v>
+      </c>
+      <c r="G12">
+        <v>33</v>
+      </c>
+      <c r="H12">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>384</v>
+      </c>
+      <c r="C13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13">
+        <v>29</v>
+      </c>
+      <c r="E13">
+        <v>180</v>
+      </c>
+      <c r="F13">
+        <v>1471</v>
+      </c>
+      <c r="G13">
+        <v>742</v>
+      </c>
+      <c r="H13">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>385</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>579</v>
+      </c>
+      <c r="E14">
+        <v>218</v>
+      </c>
+      <c r="F14">
+        <v>1818</v>
+      </c>
+      <c r="G14">
+        <v>285</v>
+      </c>
+      <c r="H14">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>13492</v>
+      </c>
+      <c r="E16">
+        <v>20384</v>
+      </c>
+      <c r="F16">
+        <v>18785</v>
+      </c>
+      <c r="G16">
+        <v>21322</v>
+      </c>
+      <c r="H16">
+        <v>73983</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>622</v>
+      </c>
+      <c r="E17">
+        <v>1124</v>
+      </c>
+      <c r="F17">
+        <v>2295</v>
+      </c>
+      <c r="G17">
+        <v>1992</v>
+      </c>
+      <c r="H17">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>386</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>899</v>
+      </c>
+      <c r="E18">
+        <v>1453</v>
+      </c>
+      <c r="F18">
+        <v>8806</v>
+      </c>
+      <c r="G18">
+        <v>10173</v>
+      </c>
+      <c r="H18">
+        <v>21331</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>387</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>1496</v>
+      </c>
+      <c r="E19">
+        <v>6977</v>
+      </c>
+      <c r="F19">
+        <v>1450</v>
+      </c>
+      <c r="G19">
+        <v>1618</v>
+      </c>
+      <c r="H19">
+        <v>11541</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>388</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>298</v>
+      </c>
+      <c r="E20">
+        <v>540</v>
+      </c>
+      <c r="F20">
+        <v>1603</v>
+      </c>
+      <c r="G20">
+        <v>3148</v>
+      </c>
+      <c r="H20">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>389</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21">
+        <v>2631</v>
+      </c>
+      <c r="E21">
+        <v>2287</v>
+      </c>
+      <c r="F21">
+        <v>543</v>
+      </c>
+      <c r="G21">
+        <v>1370</v>
+      </c>
+      <c r="H21">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>390</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22">
+        <v>584</v>
+      </c>
+      <c r="E22">
+        <v>767</v>
+      </c>
+      <c r="F22">
+        <v>416</v>
+      </c>
+      <c r="G22">
+        <v>312</v>
+      </c>
+      <c r="H22">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>391</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23">
+        <v>145</v>
+      </c>
+      <c r="E23">
+        <v>259</v>
+      </c>
+      <c r="F23">
+        <v>373</v>
+      </c>
+      <c r="G23">
+        <v>188</v>
+      </c>
+      <c r="H23">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>392</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>283</v>
+      </c>
+      <c r="E24">
+        <v>487</v>
+      </c>
+      <c r="F24">
+        <v>581</v>
+      </c>
+      <c r="G24">
+        <v>318</v>
+      </c>
+      <c r="H24">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>393</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>3938</v>
+      </c>
+      <c r="E25">
+        <v>2309</v>
+      </c>
+      <c r="F25">
+        <v>1752</v>
+      </c>
+      <c r="G25">
+        <v>1695</v>
+      </c>
+      <c r="H25">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>394</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>2354</v>
+      </c>
+      <c r="E26">
+        <v>3154</v>
+      </c>
+      <c r="F26">
+        <v>687</v>
+      </c>
+      <c r="G26">
+        <v>298</v>
+      </c>
+      <c r="H26">
+        <v>6493</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>395</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>125</v>
+      </c>
+      <c r="E27">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>172</v>
+      </c>
+      <c r="G27">
+        <v>121</v>
+      </c>
+      <c r="H27">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>396</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>117</v>
+      </c>
+      <c r="E28">
+        <v>909</v>
+      </c>
+      <c r="F28">
+        <v>107</v>
+      </c>
+      <c r="G28">
+        <v>89</v>
+      </c>
+      <c r="H28">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>2433</v>
+      </c>
+      <c r="E30">
+        <v>11071</v>
+      </c>
+      <c r="F30">
+        <v>30903</v>
+      </c>
+      <c r="G30">
+        <v>6036</v>
+      </c>
+      <c r="H30">
+        <v>50443</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>263</v>
+      </c>
+      <c r="E31">
+        <v>612</v>
+      </c>
+      <c r="F31">
+        <v>2371</v>
+      </c>
+      <c r="G31">
+        <v>904</v>
+      </c>
+      <c r="H31">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>397</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32">
+        <v>701</v>
+      </c>
+      <c r="E32">
+        <v>7250</v>
+      </c>
+      <c r="F32">
+        <v>12893</v>
+      </c>
+      <c r="G32">
+        <v>3331</v>
+      </c>
+      <c r="H32">
+        <v>24175</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>398</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33">
+        <v>136</v>
+      </c>
+      <c r="E33">
+        <v>243</v>
+      </c>
+      <c r="F33">
+        <v>1055</v>
+      </c>
+      <c r="G33">
+        <v>295</v>
+      </c>
+      <c r="H33">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>399</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>91</v>
+      </c>
+      <c r="E34">
+        <v>278</v>
+      </c>
+      <c r="F34">
+        <v>649</v>
+      </c>
+      <c r="G34">
+        <v>219</v>
+      </c>
+      <c r="H34">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>400</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>477</v>
+      </c>
+      <c r="E35">
+        <v>148</v>
+      </c>
+      <c r="F35">
+        <v>834</v>
+      </c>
+      <c r="G35">
+        <v>204</v>
+      </c>
+      <c r="H35">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>401</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>95</v>
+      </c>
+      <c r="E36">
+        <v>1241</v>
+      </c>
+      <c r="F36">
+        <v>437</v>
+      </c>
+      <c r="G36">
+        <v>126</v>
+      </c>
+      <c r="H36">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>402</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>93</v>
+      </c>
+      <c r="E37">
+        <v>203</v>
+      </c>
+      <c r="F37">
+        <v>444</v>
+      </c>
+      <c r="G37">
+        <v>138</v>
+      </c>
+      <c r="H37">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>403</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>91</v>
+      </c>
+      <c r="E38">
+        <v>694</v>
+      </c>
+      <c r="F38">
+        <v>656</v>
+      </c>
+      <c r="G38">
+        <v>192</v>
+      </c>
+      <c r="H38">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>404</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>157</v>
+      </c>
+      <c r="E39">
+        <v>253</v>
+      </c>
+      <c r="F39">
+        <v>11195</v>
+      </c>
+      <c r="G39">
+        <v>439</v>
+      </c>
+      <c r="H39">
+        <v>12044</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>405</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>21</v>
+      </c>
+      <c r="E40">
+        <v>40</v>
+      </c>
+      <c r="F40">
+        <v>110</v>
+      </c>
+      <c r="G40">
+        <v>40</v>
+      </c>
+      <c r="H40">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>406</v>
+      </c>
+      <c r="C41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41">
+        <v>17</v>
+      </c>
+      <c r="E41">
+        <v>31</v>
+      </c>
+      <c r="F41">
+        <v>69</v>
+      </c>
+      <c r="G41">
+        <v>74</v>
+      </c>
+      <c r="H41">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>407</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>291</v>
+      </c>
+      <c r="E42">
+        <v>78</v>
+      </c>
+      <c r="F42">
+        <v>190</v>
+      </c>
+      <c r="G42">
+        <v>74</v>
+      </c>
+      <c r="H42">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>15881</v>
+      </c>
+      <c r="E44">
+        <v>13660</v>
+      </c>
+      <c r="F44">
+        <v>22400</v>
+      </c>
+      <c r="G44">
+        <v>68707</v>
+      </c>
+      <c r="H44">
+        <v>120648</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>498</v>
+      </c>
+      <c r="E45">
+        <v>765</v>
+      </c>
+      <c r="F45">
+        <v>1982</v>
+      </c>
+      <c r="G45">
+        <v>2888</v>
+      </c>
+      <c r="H45">
+        <v>6133</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>408</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>2033</v>
+      </c>
+      <c r="E46">
+        <v>4091</v>
+      </c>
+      <c r="F46">
+        <v>5898</v>
+      </c>
+      <c r="G46">
+        <v>7846</v>
+      </c>
+      <c r="H46">
+        <v>19868</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>409</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>524</v>
+      </c>
+      <c r="E47">
+        <v>758</v>
+      </c>
+      <c r="F47">
+        <v>1934</v>
+      </c>
+      <c r="G47">
+        <v>6444</v>
+      </c>
+      <c r="H47">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>410</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>3759</v>
+      </c>
+      <c r="E48">
+        <v>1665</v>
+      </c>
+      <c r="F48">
+        <v>2033</v>
+      </c>
+      <c r="G48">
+        <v>1709</v>
+      </c>
+      <c r="H48">
+        <v>9166</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>411</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>879</v>
+      </c>
+      <c r="E49">
+        <v>2663</v>
+      </c>
+      <c r="F49">
+        <v>1203</v>
+      </c>
+      <c r="G49">
+        <v>1191</v>
+      </c>
+      <c r="H49">
+        <v>5936</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>412</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>5913</v>
+      </c>
+      <c r="E50">
+        <v>683</v>
+      </c>
+      <c r="F50">
+        <v>637</v>
+      </c>
+      <c r="G50">
+        <v>3406</v>
+      </c>
+      <c r="H50">
+        <v>10639</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>413</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51">
+        <v>708</v>
+      </c>
+      <c r="E51">
+        <v>497</v>
+      </c>
+      <c r="F51">
+        <v>7252</v>
+      </c>
+      <c r="G51">
+        <v>970</v>
+      </c>
+      <c r="H51">
+        <v>9427</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>414</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52">
+        <v>279</v>
+      </c>
+      <c r="E52">
+        <v>313</v>
+      </c>
+      <c r="F52">
+        <v>456</v>
+      </c>
+      <c r="G52">
+        <v>12584</v>
+      </c>
+      <c r="H52">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>415</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53">
+        <v>309</v>
+      </c>
+      <c r="E53">
+        <v>443</v>
+      </c>
+      <c r="F53">
+        <v>299</v>
+      </c>
+      <c r="G53">
+        <v>8940</v>
+      </c>
+      <c r="H53">
+        <v>9991</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>416</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>524</v>
+      </c>
+      <c r="E54">
+        <v>485</v>
+      </c>
+      <c r="F54">
+        <v>113</v>
+      </c>
+      <c r="G54">
+        <v>326</v>
+      </c>
+      <c r="H54">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>417</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>419</v>
+      </c>
+      <c r="E55">
+        <v>1115</v>
+      </c>
+      <c r="F55">
+        <v>467</v>
+      </c>
+      <c r="G55">
+        <v>22199</v>
+      </c>
+      <c r="H55">
+        <v>24200</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>418</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>36</v>
+      </c>
+      <c r="E56">
+        <v>182</v>
+      </c>
+      <c r="F56">
+        <v>126</v>
+      </c>
+      <c r="G56">
+        <v>204</v>
+      </c>
+      <c r="H56">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>10180</v>
+      </c>
+      <c r="E58">
+        <v>14474</v>
+      </c>
+      <c r="F58">
+        <v>34678</v>
+      </c>
+      <c r="G58">
+        <v>8343</v>
+      </c>
+      <c r="H58">
+        <v>67675</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>474</v>
+      </c>
+      <c r="E59">
+        <v>725</v>
+      </c>
+      <c r="F59">
+        <v>1527</v>
+      </c>
+      <c r="G59">
+        <v>704</v>
+      </c>
+      <c r="H59">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>419</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>6879</v>
+      </c>
+      <c r="E60">
+        <v>6427</v>
+      </c>
+      <c r="F60">
+        <v>2562</v>
+      </c>
+      <c r="G60">
+        <v>1325</v>
+      </c>
+      <c r="H60">
+        <v>17193</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>420</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>622</v>
+      </c>
+      <c r="E61">
+        <v>4450</v>
+      </c>
+      <c r="F61">
+        <v>1182</v>
+      </c>
+      <c r="G61">
+        <v>453</v>
+      </c>
+      <c r="H61">
+        <v>6707</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>421</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>109</v>
+      </c>
+      <c r="E62">
+        <v>250</v>
+      </c>
+      <c r="F62">
+        <v>529</v>
+      </c>
+      <c r="G62">
+        <v>178</v>
+      </c>
+      <c r="H62">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>422</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>114</v>
+      </c>
+      <c r="E63">
+        <v>200</v>
+      </c>
+      <c r="F63">
+        <v>364</v>
+      </c>
+      <c r="G63">
+        <v>115</v>
+      </c>
+      <c r="H63">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>423</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>1009</v>
+      </c>
+      <c r="E64">
+        <v>711</v>
+      </c>
+      <c r="F64">
+        <v>27339</v>
+      </c>
+      <c r="G64">
+        <v>555</v>
+      </c>
+      <c r="H64">
+        <v>29614</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>424</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>88</v>
+      </c>
+      <c r="E65">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>185</v>
+      </c>
+      <c r="G65">
+        <v>126</v>
+      </c>
+      <c r="H65">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>425</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>381</v>
+      </c>
+      <c r="E66">
+        <v>101</v>
+      </c>
+      <c r="F66">
+        <v>202</v>
+      </c>
+      <c r="G66">
+        <v>153</v>
+      </c>
+      <c r="H66">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>426</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>59</v>
+      </c>
+      <c r="E67">
+        <v>98</v>
+      </c>
+      <c r="F67">
+        <v>126</v>
+      </c>
+      <c r="G67">
+        <v>74</v>
+      </c>
+      <c r="H67">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>427</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>190</v>
+      </c>
+      <c r="E68">
+        <v>63</v>
+      </c>
+      <c r="F68">
+        <v>41</v>
+      </c>
+      <c r="G68">
+        <v>31</v>
+      </c>
+      <c r="H68">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>428</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>97</v>
+      </c>
+      <c r="E69">
+        <v>946</v>
+      </c>
+      <c r="F69">
+        <v>104</v>
+      </c>
+      <c r="G69">
+        <v>77</v>
+      </c>
+      <c r="H69">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>429</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>158</v>
+      </c>
+      <c r="E70">
+        <v>380</v>
+      </c>
+      <c r="F70">
+        <v>517</v>
+      </c>
+      <c r="G70">
+        <v>4552</v>
+      </c>
+      <c r="H70">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>59</v>
+      </c>
+      <c r="E72">
+        <v>136</v>
+      </c>
+      <c r="F72">
+        <v>242</v>
+      </c>
+      <c r="G72">
+        <v>128</v>
+      </c>
+      <c r="H72">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>28</v>
+      </c>
+      <c r="E73">
+        <v>61</v>
+      </c>
+      <c r="F73">
+        <v>145</v>
+      </c>
+      <c r="G73">
+        <v>78</v>
+      </c>
+      <c r="H73">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>430</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>31</v>
+      </c>
+      <c r="E74">
+        <v>75</v>
+      </c>
+      <c r="F74">
+        <v>97</v>
+      </c>
+      <c r="G74">
+        <v>50</v>
+      </c>
+      <c r="H74">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>2522</v>
+      </c>
+      <c r="E76">
+        <v>3363</v>
+      </c>
+      <c r="F76">
+        <v>3621</v>
+      </c>
+      <c r="G76">
+        <v>2456</v>
+      </c>
+      <c r="H76">
+        <v>11962</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>135</v>
+      </c>
+      <c r="E77">
+        <v>125</v>
+      </c>
+      <c r="F77">
+        <v>430</v>
+      </c>
+      <c r="G77">
+        <v>521</v>
+      </c>
+      <c r="H77">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>431</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>695</v>
+      </c>
+      <c r="E78">
+        <v>266</v>
+      </c>
+      <c r="F78">
+        <v>694</v>
+      </c>
+      <c r="G78">
+        <v>560</v>
+      </c>
+      <c r="H78">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>432</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>87</v>
+      </c>
+      <c r="E79">
+        <v>480</v>
+      </c>
+      <c r="F79">
+        <v>200</v>
+      </c>
+      <c r="G79">
+        <v>172</v>
+      </c>
+      <c r="H79">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>433</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>60</v>
+      </c>
+      <c r="E80">
+        <v>49</v>
+      </c>
+      <c r="F80">
+        <v>84</v>
+      </c>
+      <c r="G80">
+        <v>106</v>
+      </c>
+      <c r="H80">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>434</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>57</v>
+      </c>
+      <c r="E81">
+        <v>39</v>
+      </c>
+      <c r="F81">
+        <v>97</v>
+      </c>
+      <c r="G81">
+        <v>84</v>
+      </c>
+      <c r="H81">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>435</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>898</v>
+      </c>
+      <c r="E82">
+        <v>2074</v>
+      </c>
+      <c r="F82">
+        <v>317</v>
+      </c>
+      <c r="G82">
+        <v>425</v>
+      </c>
+      <c r="H82">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>436</v>
+      </c>
+      <c r="C83" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83">
+        <v>46</v>
+      </c>
+      <c r="E83">
+        <v>18</v>
+      </c>
+      <c r="F83">
+        <v>51</v>
+      </c>
+      <c r="G83">
+        <v>60</v>
+      </c>
+      <c r="H83">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>437</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>65</v>
+      </c>
+      <c r="E84">
+        <v>68</v>
+      </c>
+      <c r="F84">
+        <v>116</v>
+      </c>
+      <c r="G84">
+        <v>175</v>
+      </c>
+      <c r="H84">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>438</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>160</v>
+      </c>
+      <c r="E85">
+        <v>95</v>
+      </c>
+      <c r="F85">
+        <v>338</v>
+      </c>
+      <c r="G85">
+        <v>125</v>
+      </c>
+      <c r="H85">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>439</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>24</v>
+      </c>
+      <c r="E86">
+        <v>17</v>
+      </c>
+      <c r="F86">
+        <v>29</v>
+      </c>
+      <c r="G86">
+        <v>26</v>
+      </c>
+      <c r="H86">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>440</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>33</v>
+      </c>
+      <c r="E87">
+        <v>13</v>
+      </c>
+      <c r="F87">
+        <v>35</v>
+      </c>
+      <c r="G87">
+        <v>24</v>
+      </c>
+      <c r="H87">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>11</v>
+      </c>
+      <c r="B88" t="s">
+        <v>441</v>
+      </c>
+      <c r="C88" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88">
+        <v>262</v>
+      </c>
+      <c r="E88">
+        <v>119</v>
+      </c>
+      <c r="F88">
+        <v>1230</v>
+      </c>
+      <c r="G88">
+        <v>178</v>
+      </c>
+      <c r="H88">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>4384</v>
+      </c>
+      <c r="E90">
+        <v>5832</v>
+      </c>
+      <c r="F90">
+        <v>9058</v>
+      </c>
+      <c r="G90">
+        <v>17806</v>
+      </c>
+      <c r="H90">
+        <v>37080</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" t="s">
+        <v>34</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>365</v>
+      </c>
+      <c r="E91">
+        <v>374</v>
+      </c>
+      <c r="F91">
+        <v>974</v>
+      </c>
+      <c r="G91">
+        <v>839</v>
+      </c>
+      <c r="H91">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>442</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>818</v>
+      </c>
+      <c r="E92">
+        <v>1023</v>
+      </c>
+      <c r="F92">
+        <v>1332</v>
+      </c>
+      <c r="G92">
+        <v>13889</v>
+      </c>
+      <c r="H92">
+        <v>17062</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>443</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>861</v>
+      </c>
+      <c r="E93">
+        <v>2037</v>
+      </c>
+      <c r="F93">
+        <v>366</v>
+      </c>
+      <c r="G93">
+        <v>275</v>
+      </c>
+      <c r="H93">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>444</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>43</v>
+      </c>
+      <c r="E94">
+        <v>37</v>
+      </c>
+      <c r="F94">
+        <v>98</v>
+      </c>
+      <c r="G94">
+        <v>74</v>
+      </c>
+      <c r="H94">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>445</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>47</v>
+      </c>
+      <c r="F95">
+        <v>169</v>
+      </c>
+      <c r="G95">
+        <v>81</v>
+      </c>
+      <c r="H95">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>446</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>1046</v>
+      </c>
+      <c r="E96">
+        <v>302</v>
+      </c>
+      <c r="F96">
+        <v>357</v>
+      </c>
+      <c r="G96">
+        <v>178</v>
+      </c>
+      <c r="H96">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>447</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>27</v>
+      </c>
+      <c r="E97">
+        <v>20</v>
+      </c>
+      <c r="F97">
+        <v>221</v>
+      </c>
+      <c r="G97">
+        <v>23</v>
+      </c>
+      <c r="H97">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>448</v>
+      </c>
+      <c r="C98" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98">
+        <v>622</v>
+      </c>
+      <c r="E98">
+        <v>596</v>
+      </c>
+      <c r="F98">
+        <v>498</v>
+      </c>
+      <c r="G98">
+        <v>824</v>
+      </c>
+      <c r="H98">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>449</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>365</v>
+      </c>
+      <c r="E99">
+        <v>760</v>
+      </c>
+      <c r="F99">
+        <v>4539</v>
+      </c>
+      <c r="G99">
+        <v>1349</v>
+      </c>
+      <c r="H99">
+        <v>7013</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>450</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>31</v>
+      </c>
+      <c r="E100">
+        <v>40</v>
+      </c>
+      <c r="F100">
+        <v>185</v>
+      </c>
+      <c r="G100">
+        <v>123</v>
+      </c>
+      <c r="H100">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>451</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>28</v>
+      </c>
+      <c r="E101">
+        <v>16</v>
+      </c>
+      <c r="F101">
+        <v>112</v>
+      </c>
+      <c r="G101">
+        <v>75</v>
+      </c>
+      <c r="H101">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>452</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>133</v>
+      </c>
+      <c r="E102">
+        <v>580</v>
+      </c>
+      <c r="F102">
+        <v>207</v>
+      </c>
+      <c r="G102">
+        <v>76</v>
+      </c>
+      <c r="H102">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>10544</v>
+      </c>
+      <c r="E104">
+        <v>15653</v>
+      </c>
+      <c r="F104">
+        <v>11738</v>
+      </c>
+      <c r="G104">
+        <v>4866</v>
+      </c>
+      <c r="H104">
+        <v>42801</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B105" t="s">
+        <v>34</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>170</v>
+      </c>
+      <c r="E105">
+        <v>185</v>
+      </c>
+      <c r="F105">
+        <v>283</v>
+      </c>
+      <c r="G105">
+        <v>334</v>
+      </c>
+      <c r="H105">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>453</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>3002</v>
+      </c>
+      <c r="E106">
+        <v>13477</v>
+      </c>
+      <c r="F106">
+        <v>344</v>
+      </c>
+      <c r="G106">
+        <v>1078</v>
+      </c>
+      <c r="H106">
+        <v>17901</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>454</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>6217</v>
+      </c>
+      <c r="E107">
+        <v>828</v>
+      </c>
+      <c r="F107">
+        <v>480</v>
+      </c>
+      <c r="G107">
+        <v>1261</v>
+      </c>
+      <c r="H107">
+        <v>8786</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>455</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>454</v>
+      </c>
+      <c r="E108">
+        <v>370</v>
+      </c>
+      <c r="F108">
+        <v>5595</v>
+      </c>
+      <c r="G108">
+        <v>1052</v>
+      </c>
+      <c r="H108">
+        <v>7471</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>456</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>70</v>
+      </c>
+      <c r="E109">
+        <v>47</v>
+      </c>
+      <c r="F109">
+        <v>122</v>
+      </c>
+      <c r="G109">
+        <v>73</v>
+      </c>
+      <c r="H109">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>457</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>448</v>
+      </c>
+      <c r="E110">
+        <v>382</v>
+      </c>
+      <c r="F110">
+        <v>4461</v>
+      </c>
+      <c r="G110">
+        <v>462</v>
+      </c>
+      <c r="H110">
+        <v>5753</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>458</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>56</v>
+      </c>
+      <c r="E111">
+        <v>58</v>
+      </c>
+      <c r="F111">
+        <v>208</v>
+      </c>
+      <c r="G111">
+        <v>49</v>
+      </c>
+      <c r="H111">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>459</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>22</v>
+      </c>
+      <c r="E112">
+        <v>170</v>
+      </c>
+      <c r="F112">
+        <v>52</v>
+      </c>
+      <c r="G112">
+        <v>55</v>
+      </c>
+      <c r="H112">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>460</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>46</v>
+      </c>
+      <c r="E113">
+        <v>35</v>
+      </c>
+      <c r="F113">
+        <v>69</v>
+      </c>
+      <c r="G113">
+        <v>41</v>
+      </c>
+      <c r="H113">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>461</v>
+      </c>
+      <c r="C114" t="s">
+        <v>42</v>
+      </c>
+      <c r="D114">
+        <v>16</v>
+      </c>
+      <c r="E114">
+        <v>31</v>
+      </c>
+      <c r="F114">
+        <v>14</v>
+      </c>
+      <c r="G114">
+        <v>29</v>
+      </c>
+      <c r="H114">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>462</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>25</v>
+      </c>
+      <c r="E115">
+        <v>51</v>
+      </c>
+      <c r="F115">
+        <v>59</v>
+      </c>
+      <c r="G115">
+        <v>66</v>
+      </c>
+      <c r="H115">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>463</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>18</v>
+      </c>
+      <c r="E116">
+        <v>19</v>
+      </c>
+      <c r="F116">
+        <v>51</v>
+      </c>
+      <c r="G116">
+        <v>366</v>
+      </c>
+      <c r="H116">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>12</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>11783</v>
+      </c>
+      <c r="E118">
+        <v>26836</v>
+      </c>
+      <c r="F118">
+        <v>8757</v>
+      </c>
+      <c r="G118">
+        <v>8266</v>
+      </c>
+      <c r="H118">
+        <v>55642</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>34</v>
+      </c>
+      <c r="B119" t="s">
+        <v>34</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>204</v>
+      </c>
+      <c r="E119">
+        <v>482</v>
+      </c>
+      <c r="F119">
+        <v>730</v>
+      </c>
+      <c r="G119">
+        <v>628</v>
+      </c>
+      <c r="H119">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>464</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>1036</v>
+      </c>
+      <c r="E120">
+        <v>12971</v>
+      </c>
+      <c r="F120">
+        <v>1067</v>
+      </c>
+      <c r="G120">
+        <v>1686</v>
+      </c>
+      <c r="H120">
+        <v>16760</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>465</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>227</v>
+      </c>
+      <c r="E121">
+        <v>202</v>
+      </c>
+      <c r="F121">
+        <v>532</v>
+      </c>
+      <c r="G121">
+        <v>396</v>
+      </c>
+      <c r="H121">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>466</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>1195</v>
+      </c>
+      <c r="E122">
+        <v>487</v>
+      </c>
+      <c r="F122">
+        <v>3068</v>
+      </c>
+      <c r="G122">
+        <v>606</v>
+      </c>
+      <c r="H122">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>467</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>1351</v>
+      </c>
+      <c r="E123">
+        <v>7416</v>
+      </c>
+      <c r="F123">
+        <v>625</v>
+      </c>
+      <c r="G123">
+        <v>249</v>
+      </c>
+      <c r="H123">
+        <v>9641</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>468</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>7467</v>
+      </c>
+      <c r="E124">
+        <v>2689</v>
+      </c>
+      <c r="F124">
+        <v>1815</v>
+      </c>
+      <c r="G124">
+        <v>2852</v>
+      </c>
+      <c r="H124">
+        <v>14823</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>469</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>106</v>
+      </c>
+      <c r="E125">
+        <v>1548</v>
+      </c>
+      <c r="F125">
+        <v>349</v>
+      </c>
+      <c r="G125">
+        <v>207</v>
+      </c>
+      <c r="H125">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>470</v>
+      </c>
+      <c r="C126" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126">
+        <v>78</v>
+      </c>
+      <c r="E126">
+        <v>64</v>
+      </c>
+      <c r="F126">
+        <v>134</v>
+      </c>
+      <c r="G126">
+        <v>91</v>
+      </c>
+      <c r="H126">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>471</v>
+      </c>
+      <c r="C127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127">
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>67</v>
+      </c>
+      <c r="F127">
+        <v>133</v>
+      </c>
+      <c r="G127">
+        <v>49</v>
+      </c>
+      <c r="H127">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>9</v>
+      </c>
+      <c r="B128" t="s">
+        <v>472</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>66</v>
+      </c>
+      <c r="E128">
+        <v>231</v>
+      </c>
+      <c r="F128">
+        <v>69</v>
+      </c>
+      <c r="G128">
+        <v>299</v>
+      </c>
+      <c r="H128">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>473</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129">
+        <v>9</v>
+      </c>
+      <c r="E129">
+        <v>20</v>
+      </c>
+      <c r="F129">
+        <v>169</v>
+      </c>
+      <c r="G129">
+        <v>1130</v>
+      </c>
+      <c r="H129">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>11</v>
+      </c>
+      <c r="B130" t="s">
+        <v>474</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>18</v>
+      </c>
+      <c r="E130">
+        <v>659</v>
+      </c>
+      <c r="F130">
+        <v>66</v>
+      </c>
+      <c r="G130">
+        <v>73</v>
+      </c>
+      <c r="H130">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>13</v>
+      </c>
+      <c r="B132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>1782</v>
+      </c>
+      <c r="E132">
+        <v>2646</v>
+      </c>
+      <c r="F132">
+        <v>1734</v>
+      </c>
+      <c r="G132">
+        <v>11723</v>
+      </c>
+      <c r="H132">
+        <v>17885</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>34</v>
+      </c>
+      <c r="B133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>29</v>
+      </c>
+      <c r="E133">
+        <v>79</v>
+      </c>
+      <c r="F133">
+        <v>89</v>
+      </c>
+      <c r="G133">
+        <v>364</v>
+      </c>
+      <c r="H133">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>475</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>687</v>
+      </c>
+      <c r="E134">
+        <v>1209</v>
+      </c>
+      <c r="F134">
+        <v>1244</v>
+      </c>
+      <c r="G134">
+        <v>10808</v>
+      </c>
+      <c r="H134">
+        <v>13948</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>476</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>92</v>
+      </c>
+      <c r="E135">
+        <v>120</v>
+      </c>
+      <c r="F135">
+        <v>100</v>
+      </c>
+      <c r="G135">
+        <v>229</v>
+      </c>
+      <c r="H135">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>477</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>15</v>
+      </c>
+      <c r="E136">
+        <v>35</v>
+      </c>
+      <c r="F136">
+        <v>33</v>
+      </c>
+      <c r="G136">
+        <v>25</v>
+      </c>
+      <c r="H136">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>478</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>7</v>
+      </c>
+      <c r="E137">
+        <v>78</v>
+      </c>
+      <c r="F137">
+        <v>37</v>
+      </c>
+      <c r="G137">
+        <v>46</v>
+      </c>
+      <c r="H137">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>479</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>600</v>
+      </c>
+      <c r="E138">
+        <v>226</v>
+      </c>
+      <c r="F138">
+        <v>88</v>
+      </c>
+      <c r="G138">
+        <v>84</v>
+      </c>
+      <c r="H138">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>480</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139">
+        <v>10</v>
+      </c>
+      <c r="E139">
+        <v>27</v>
+      </c>
+      <c r="F139">
+        <v>17</v>
+      </c>
+      <c r="G139">
+        <v>16</v>
+      </c>
+      <c r="H139">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>481</v>
+      </c>
+      <c r="C140" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140">
+        <v>250</v>
+      </c>
+      <c r="E140">
+        <v>108</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+      <c r="G140">
+        <v>53</v>
+      </c>
+      <c r="H140">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>482</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>22</v>
+      </c>
+      <c r="E141">
+        <v>43</v>
+      </c>
+      <c r="F141">
+        <v>21</v>
+      </c>
+      <c r="G141">
+        <v>37</v>
+      </c>
+      <c r="H141">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>483</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>4</v>
+      </c>
+      <c r="E142">
+        <v>9</v>
+      </c>
+      <c r="F142">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>27</v>
+      </c>
+      <c r="H142">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>484</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>24</v>
+      </c>
+      <c r="E143">
+        <v>130</v>
+      </c>
+      <c r="F143">
+        <v>17</v>
+      </c>
+      <c r="G143">
+        <v>18</v>
+      </c>
+      <c r="H143">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>11</v>
+      </c>
+      <c r="B144" t="s">
+        <v>485</v>
+      </c>
+      <c r="C144" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144">
+        <v>42</v>
+      </c>
+      <c r="E144">
+        <v>582</v>
+      </c>
+      <c r="F144">
+        <v>11</v>
+      </c>
+      <c r="G144">
+        <v>16</v>
+      </c>
+      <c r="H144">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>2997</v>
+      </c>
+      <c r="E146">
+        <v>31790</v>
+      </c>
+      <c r="F146">
+        <v>8161</v>
+      </c>
+      <c r="G146">
+        <v>5300</v>
+      </c>
+      <c r="H146">
+        <v>48248</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" t="s">
+        <v>40</v>
+      </c>
+      <c r="D147">
+        <v>185</v>
+      </c>
+      <c r="E147">
+        <v>630</v>
+      </c>
+      <c r="F147">
+        <v>553</v>
+      </c>
+      <c r="G147">
+        <v>422</v>
+      </c>
+      <c r="H147">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>486</v>
+      </c>
+      <c r="C148" t="s">
+        <v>42</v>
+      </c>
+      <c r="D148">
+        <v>598</v>
+      </c>
+      <c r="E148">
+        <v>15558</v>
+      </c>
+      <c r="F148">
+        <v>771</v>
+      </c>
+      <c r="G148">
+        <v>592</v>
+      </c>
+      <c r="H148">
+        <v>17519</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>487</v>
+      </c>
+      <c r="C149" t="s">
+        <v>42</v>
+      </c>
+      <c r="D149">
+        <v>781</v>
+      </c>
+      <c r="E149">
+        <v>9877</v>
+      </c>
+      <c r="F149">
+        <v>720</v>
+      </c>
+      <c r="G149">
+        <v>1446</v>
+      </c>
+      <c r="H149">
+        <v>12824</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3</v>
+      </c>
+      <c r="B150" t="s">
+        <v>488</v>
+      </c>
+      <c r="C150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>274</v>
+      </c>
+      <c r="E150">
+        <v>914</v>
+      </c>
+      <c r="F150">
+        <v>4348</v>
+      </c>
+      <c r="G150">
+        <v>998</v>
+      </c>
+      <c r="H150">
+        <v>6534</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>489</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151">
+        <v>93</v>
+      </c>
+      <c r="E151">
+        <v>261</v>
+      </c>
+      <c r="F151">
+        <v>788</v>
+      </c>
+      <c r="G151">
+        <v>143</v>
+      </c>
+      <c r="H151">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>5</v>
+      </c>
+      <c r="B152" t="s">
+        <v>490</v>
+      </c>
+      <c r="C152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152">
+        <v>80</v>
+      </c>
+      <c r="E152">
+        <v>111</v>
+      </c>
+      <c r="F152">
+        <v>88</v>
+      </c>
+      <c r="G152">
+        <v>807</v>
+      </c>
+      <c r="H152">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>491</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153">
+        <v>407</v>
+      </c>
+      <c r="E153">
+        <v>503</v>
+      </c>
+      <c r="F153">
+        <v>132</v>
+      </c>
+      <c r="G153">
+        <v>171</v>
+      </c>
+      <c r="H153">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>7</v>
+      </c>
+      <c r="B154" t="s">
+        <v>492</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154">
+        <v>66</v>
+      </c>
+      <c r="E154">
+        <v>239</v>
+      </c>
+      <c r="F154">
+        <v>160</v>
+      </c>
+      <c r="G154">
+        <v>229</v>
+      </c>
+      <c r="H154">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>493</v>
+      </c>
+      <c r="C155" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155">
+        <v>49</v>
+      </c>
+      <c r="E155">
+        <v>59</v>
+      </c>
+      <c r="F155">
+        <v>89</v>
+      </c>
+      <c r="G155">
+        <v>51</v>
+      </c>
+      <c r="H155">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>9</v>
+      </c>
+      <c r="B156" t="s">
+        <v>494</v>
+      </c>
+      <c r="C156" t="s">
+        <v>42</v>
+      </c>
+      <c r="D156">
+        <v>24</v>
+      </c>
+      <c r="E156">
+        <v>85</v>
+      </c>
+      <c r="F156">
+        <v>54</v>
+      </c>
+      <c r="G156">
+        <v>50</v>
+      </c>
+      <c r="H156">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>495</v>
+      </c>
+      <c r="C157" t="s">
+        <v>42</v>
+      </c>
+      <c r="D157">
+        <v>229</v>
+      </c>
+      <c r="E157">
+        <v>2032</v>
+      </c>
+      <c r="F157">
+        <v>286</v>
+      </c>
+      <c r="G157">
+        <v>303</v>
+      </c>
+      <c r="H157">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>11</v>
+      </c>
+      <c r="B158" t="s">
+        <v>496</v>
+      </c>
+      <c r="C158" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158">
+        <v>211</v>
+      </c>
+      <c r="E158">
+        <v>1521</v>
+      </c>
+      <c r="F158">
+        <v>172</v>
+      </c>
+      <c r="G158">
+        <v>88</v>
+      </c>
+      <c r="H158">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>15</v>
+      </c>
+      <c r="B160" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>174</v>
+      </c>
+      <c r="E160">
+        <v>154</v>
+      </c>
+      <c r="F160">
+        <v>488</v>
+      </c>
+      <c r="G160">
+        <v>179</v>
+      </c>
+      <c r="H160">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>34</v>
+      </c>
+      <c r="B161" t="s">
+        <v>34</v>
+      </c>
+      <c r="C161" t="s">
+        <v>40</v>
+      </c>
+      <c r="D161">
+        <v>64</v>
+      </c>
+      <c r="E161">
+        <v>86</v>
+      </c>
+      <c r="F161">
+        <v>203</v>
+      </c>
+      <c r="G161">
+        <v>94</v>
+      </c>
+      <c r="H161">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>497</v>
+      </c>
+      <c r="C162" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162">
+        <v>80</v>
+      </c>
+      <c r="E162">
+        <v>53</v>
+      </c>
+      <c r="F162">
+        <v>193</v>
+      </c>
+      <c r="G162">
+        <v>52</v>
+      </c>
+      <c r="H162">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>498</v>
+      </c>
+      <c r="C163" t="s">
+        <v>42</v>
+      </c>
+      <c r="D163">
+        <v>30</v>
+      </c>
+      <c r="E163">
+        <v>15</v>
+      </c>
+      <c r="F163">
+        <v>92</v>
+      </c>
+      <c r="G163">
+        <v>33</v>
+      </c>
+      <c r="H163">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>16</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>5388</v>
+      </c>
+      <c r="E165">
+        <v>13832</v>
+      </c>
+      <c r="F165">
+        <v>1045</v>
+      </c>
+      <c r="G165">
+        <v>6070</v>
+      </c>
+      <c r="H165">
+        <v>26335</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>34</v>
+      </c>
+      <c r="B166" t="s">
+        <v>34</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>84</v>
+      </c>
+      <c r="E166">
+        <v>207</v>
+      </c>
+      <c r="F166">
+        <v>86</v>
+      </c>
+      <c r="G166">
+        <v>202</v>
+      </c>
+      <c r="H166">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>499</v>
+      </c>
+      <c r="C167" t="s">
+        <v>42</v>
+      </c>
+      <c r="D167">
+        <v>4162</v>
+      </c>
+      <c r="E167">
+        <v>11030</v>
+      </c>
+      <c r="F167">
+        <v>345</v>
+      </c>
+      <c r="G167">
+        <v>4644</v>
+      </c>
+      <c r="H167">
+        <v>20181</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>500</v>
+      </c>
+      <c r="C168" t="s">
+        <v>42</v>
+      </c>
+      <c r="D168">
+        <v>62</v>
+      </c>
+      <c r="E168">
+        <v>205</v>
+      </c>
+      <c r="F168">
+        <v>88</v>
+      </c>
+      <c r="G168">
+        <v>74</v>
+      </c>
+      <c r="H168">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>501</v>
+      </c>
+      <c r="C169" t="s">
+        <v>42</v>
+      </c>
+      <c r="D169">
+        <v>7</v>
+      </c>
+      <c r="E169">
+        <v>14</v>
+      </c>
+      <c r="F169">
+        <v>26</v>
+      </c>
+      <c r="G169">
+        <v>31</v>
+      </c>
+      <c r="H169">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>502</v>
+      </c>
+      <c r="C170" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170">
+        <v>52</v>
+      </c>
+      <c r="E170">
+        <v>300</v>
+      </c>
+      <c r="F170">
+        <v>172</v>
+      </c>
+      <c r="G170">
+        <v>577</v>
+      </c>
+      <c r="H170">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>503</v>
+      </c>
+      <c r="C171" t="s">
+        <v>42</v>
+      </c>
+      <c r="D171">
+        <v>396</v>
+      </c>
+      <c r="E171">
+        <v>1486</v>
+      </c>
+      <c r="F171">
+        <v>94</v>
+      </c>
+      <c r="G171">
+        <v>207</v>
+      </c>
+      <c r="H171">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>504</v>
+      </c>
+      <c r="C172" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172">
+        <v>9</v>
+      </c>
+      <c r="E172">
+        <v>21</v>
+      </c>
+      <c r="F172">
+        <v>13</v>
+      </c>
+      <c r="G172">
+        <v>16</v>
+      </c>
+      <c r="H172">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>7</v>
+      </c>
+      <c r="B173" t="s">
+        <v>505</v>
+      </c>
+      <c r="C173" t="s">
+        <v>42</v>
+      </c>
+      <c r="D173">
+        <v>490</v>
+      </c>
+      <c r="E173">
+        <v>278</v>
+      </c>
+      <c r="F173">
+        <v>129</v>
+      </c>
+      <c r="G173">
+        <v>161</v>
+      </c>
+      <c r="H173">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>8</v>
+      </c>
+      <c r="B174" t="s">
+        <v>506</v>
+      </c>
+      <c r="C174" t="s">
+        <v>42</v>
+      </c>
+      <c r="D174">
+        <v>88</v>
+      </c>
+      <c r="E174">
+        <v>36</v>
+      </c>
+      <c r="F174">
+        <v>30</v>
+      </c>
+      <c r="G174">
+        <v>17</v>
+      </c>
+      <c r="H174">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>507</v>
+      </c>
+      <c r="C175" t="s">
+        <v>42</v>
+      </c>
+      <c r="D175">
+        <v>4</v>
+      </c>
+      <c r="E175">
+        <v>5</v>
+      </c>
+      <c r="F175">
+        <v>4</v>
+      </c>
+      <c r="G175">
+        <v>6</v>
+      </c>
+      <c r="H175">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>508</v>
+      </c>
+      <c r="C176" t="s">
+        <v>42</v>
+      </c>
+      <c r="D176">
+        <v>25</v>
+      </c>
+      <c r="E176">
+        <v>226</v>
+      </c>
+      <c r="F176">
+        <v>36</v>
+      </c>
+      <c r="G176">
+        <v>27</v>
+      </c>
+      <c r="H176">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>11</v>
+      </c>
+      <c r="B177" t="s">
+        <v>509</v>
+      </c>
+      <c r="C177" t="s">
+        <v>42</v>
+      </c>
+      <c r="D177">
+        <v>9</v>
+      </c>
+      <c r="E177">
+        <v>24</v>
+      </c>
+      <c r="F177">
+        <v>22</v>
+      </c>
+      <c r="G177">
+        <v>108</v>
+      </c>
+      <c r="H177">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>17</v>
+      </c>
+      <c r="B179" t="s">
+        <v>20</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>3805</v>
+      </c>
+      <c r="E179">
+        <v>36075</v>
+      </c>
+      <c r="F179">
+        <v>5283</v>
+      </c>
+      <c r="G179">
+        <v>2026</v>
+      </c>
+      <c r="H179">
+        <v>47189</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>34</v>
+      </c>
+      <c r="B180" t="s">
+        <v>34</v>
+      </c>
+      <c r="C180" t="s">
+        <v>40</v>
+      </c>
+      <c r="D180">
+        <v>85</v>
+      </c>
+      <c r="E180">
+        <v>526</v>
+      </c>
+      <c r="F180">
+        <v>242</v>
+      </c>
+      <c r="G180">
+        <v>111</v>
+      </c>
+      <c r="H180">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1</v>
+      </c>
+      <c r="B181" t="s">
+        <v>510</v>
+      </c>
+      <c r="C181" t="s">
+        <v>42</v>
+      </c>
+      <c r="D181">
+        <v>2472</v>
+      </c>
+      <c r="E181">
+        <v>21619</v>
+      </c>
+      <c r="F181">
+        <v>3552</v>
+      </c>
+      <c r="G181">
+        <v>1164</v>
+      </c>
+      <c r="H181">
+        <v>28807</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182" t="s">
+        <v>511</v>
+      </c>
+      <c r="C182" t="s">
+        <v>42</v>
+      </c>
+      <c r="D182">
+        <v>857</v>
+      </c>
+      <c r="E182">
+        <v>13072</v>
+      </c>
+      <c r="F182">
+        <v>493</v>
+      </c>
+      <c r="G182">
+        <v>349</v>
+      </c>
+      <c r="H182">
+        <v>14771</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>3</v>
+      </c>
+      <c r="B183" t="s">
+        <v>512</v>
+      </c>
+      <c r="C183" t="s">
+        <v>42</v>
+      </c>
+      <c r="D183">
+        <v>17</v>
+      </c>
+      <c r="E183">
+        <v>119</v>
+      </c>
+      <c r="F183">
+        <v>70</v>
+      </c>
+      <c r="G183">
+        <v>28</v>
+      </c>
+      <c r="H183">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
+        <v>513</v>
+      </c>
+      <c r="C184" t="s">
+        <v>42</v>
+      </c>
+      <c r="D184">
+        <v>37</v>
+      </c>
+      <c r="E184">
+        <v>147</v>
+      </c>
+      <c r="F184">
+        <v>109</v>
+      </c>
+      <c r="G184">
+        <v>40</v>
+      </c>
+      <c r="H184">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>5</v>
+      </c>
+      <c r="B185" t="s">
+        <v>514</v>
+      </c>
+      <c r="C185" t="s">
+        <v>42</v>
+      </c>
+      <c r="D185">
+        <v>54</v>
+      </c>
+      <c r="E185">
+        <v>87</v>
+      </c>
+      <c r="F185">
+        <v>144</v>
+      </c>
+      <c r="G185">
+        <v>45</v>
+      </c>
+      <c r="H185">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>515</v>
+      </c>
+      <c r="C186" t="s">
+        <v>42</v>
+      </c>
+      <c r="D186">
+        <v>2</v>
+      </c>
+      <c r="E186">
+        <v>15</v>
+      </c>
+      <c r="F186">
+        <v>19</v>
+      </c>
+      <c r="G186">
+        <v>12</v>
+      </c>
+      <c r="H186">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>7</v>
+      </c>
+      <c r="B187" t="s">
+        <v>516</v>
+      </c>
+      <c r="C187" t="s">
+        <v>42</v>
+      </c>
+      <c r="D187">
+        <v>162</v>
+      </c>
+      <c r="E187">
+        <v>251</v>
+      </c>
+      <c r="F187">
+        <v>449</v>
+      </c>
+      <c r="G187">
+        <v>47</v>
+      </c>
+      <c r="H187">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>8</v>
+      </c>
+      <c r="B188" t="s">
+        <v>517</v>
+      </c>
+      <c r="C188" t="s">
+        <v>42</v>
+      </c>
+      <c r="D188">
+        <v>90</v>
+      </c>
+      <c r="E188">
+        <v>70</v>
+      </c>
+      <c r="F188">
+        <v>80</v>
+      </c>
+      <c r="G188">
+        <v>182</v>
+      </c>
+      <c r="H188">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>518</v>
+      </c>
+      <c r="C189" t="s">
+        <v>42</v>
+      </c>
+      <c r="D189">
+        <v>3</v>
+      </c>
+      <c r="E189">
+        <v>18</v>
+      </c>
+      <c r="F189">
+        <v>10</v>
+      </c>
+      <c r="G189">
+        <v>11</v>
+      </c>
+      <c r="H189">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>519</v>
+      </c>
+      <c r="C190" t="s">
+        <v>42</v>
+      </c>
+      <c r="D190">
+        <v>10</v>
+      </c>
+      <c r="E190">
+        <v>56</v>
+      </c>
+      <c r="F190">
+        <v>32</v>
+      </c>
+      <c r="G190">
+        <v>15</v>
+      </c>
+      <c r="H190">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>11</v>
+      </c>
+      <c r="B191" t="s">
+        <v>520</v>
+      </c>
+      <c r="C191" t="s">
+        <v>42</v>
+      </c>
+      <c r="D191">
+        <v>16</v>
+      </c>
+      <c r="E191">
+        <v>95</v>
+      </c>
+      <c r="F191">
+        <v>83</v>
+      </c>
+      <c r="G191">
+        <v>22</v>
+      </c>
+      <c r="H191">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="192"/>
+    <row r="193">
+      <c r="A193">
+        <v>24</v>
+      </c>
+      <c r="B193" t="s">
+        <v>21</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>83</v>
+      </c>
+      <c r="E193">
+        <v>106</v>
+      </c>
+      <c r="F193">
+        <v>111</v>
+      </c>
+      <c r="G193">
+        <v>98</v>
+      </c>
+      <c r="H193">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>34</v>
+      </c>
+      <c r="B194" t="s">
+        <v>34</v>
+      </c>
+      <c r="C194" t="s">
+        <v>40</v>
+      </c>
+      <c r="D194">
+        <v>8</v>
+      </c>
+      <c r="E194">
+        <v>30</v>
+      </c>
+      <c r="F194">
+        <v>60</v>
+      </c>
+      <c r="G194">
+        <v>63</v>
+      </c>
+      <c r="H194">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>521</v>
+      </c>
+      <c r="C195" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195">
+        <v>75</v>
+      </c>
+      <c r="E195">
+        <v>76</v>
+      </c>
+      <c r="F195">
+        <v>51</v>
+      </c>
+      <c r="G195">
+        <v>35</v>
+      </c>
+      <c r="H195">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>