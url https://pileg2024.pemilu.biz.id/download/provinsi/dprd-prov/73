--- v1 (2026-04-11)
+++ v2 (2026-06-08)
@@ -24,72 +24,72 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SULAWESI SELATAN 6 - Partai" sheetId="2" r:id="rId4"/>
-[...20 lines deleted...]
-    <sheet name="SULAWESI SELATAN 5 - Caleg" sheetId="23" r:id="rId26"/>
+    <sheet name="SULAWESI SELATAN 11 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SULAWESI SELATAN 11 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SULAWESI SELATAN 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI SELATAN 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI SELATAN 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI SELATAN 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI SELATAN 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI SELATAN 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI SELATAN 8 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI SELATAN 8 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI SELATAN 10 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI SELATAN 10 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI SELATAN 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SULAWESI SELATAN 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SULAWESI SELATAN 3 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SULAWESI SELATAN 3 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SULAWESI SELATAN 5 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="SULAWESI SELATAN 5 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="SULAWESI SELATAN 9 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="SULAWESI SELATAN 9 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="SULAWESI SELATAN 1 - Partai" sheetId="22" r:id="rId25"/>
+    <sheet name="SULAWESI SELATAN 1 - Caleg" sheetId="23" r:id="rId26"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="1238">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -126,107 +126,884 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
+    <t>730011</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 11</t>
+  </si>
+  <si>
+    <t>7373</t>
+  </si>
+  <si>
+    <t>KOTA PALOPO</t>
+  </si>
+  <si>
+    <t>7317</t>
+  </si>
+  <si>
+    <t>LUWU</t>
+  </si>
+  <si>
+    <t>7324</t>
+  </si>
+  <si>
+    <t>LUWU TIMUR</t>
+  </si>
+  <si>
+    <t>7322</t>
+  </si>
+  <si>
+    <t>LUWU UTARA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ZULFIKAR LIMOLANG, S.T.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>DAHRI SULI, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI JAHIDA A. ILYAS, S.E.</t>
+  </si>
+  <si>
+    <t>HIDAYAT</t>
+  </si>
+  <si>
+    <t>IMBARA</t>
+  </si>
+  <si>
+    <t>LILI OEDY MUTHIAH, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISKANDAR</t>
+  </si>
+  <si>
+    <t>MIFTAHUL JANNA</t>
+  </si>
+  <si>
+    <t>BONI JABAK, S.T.</t>
+  </si>
+  <si>
+    <t>MUH. REZHA DINGRAH</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>Drs. MARJONO</t>
+  </si>
+  <si>
+    <t>EMMY TALLESANG, M.A.</t>
+  </si>
+  <si>
+    <t>ARSYAD KASMAR, S.H.</t>
+  </si>
+  <si>
+    <t>BUDIRANI RATU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. RUDI ROCHIM, M.Si.</t>
+  </si>
+  <si>
+    <t>drg. ANDI HANDAYANI</t>
+  </si>
+  <si>
+    <t>Hj. ANDI TENRI KARTA, S. AN.</t>
+  </si>
+  <si>
+    <t>IKHSAN HUSAIN SANGKA</t>
+  </si>
+  <si>
+    <t>Ir. BACHRIANTO BACHTIAR</t>
+  </si>
+  <si>
+    <t>ABDUL RAUF RAHIM, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IHLAS.R, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ESRA LAMBAN</t>
+  </si>
+  <si>
+    <t>H. A. HERMAN WAHIDIN</t>
+  </si>
+  <si>
+    <t>MARNI BANNERINGGI, S. Kom.</t>
+  </si>
+  <si>
+    <t>JOSEP JULIASER JUSUF, S.H.</t>
+  </si>
+  <si>
+    <t>MUH. AZHRIEL WAHYU</t>
+  </si>
+  <si>
+    <t>LILI HENRAWATI, Amd. Kep.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. IKHWAN AQHAR RIFAI, S.H.</t>
+  </si>
+  <si>
+    <t>NURFIANTI. HN</t>
+  </si>
+  <si>
+    <t>JODI MALLO, S.M.H.K.</t>
+  </si>
+  <si>
+    <t>Ir, IRBAR PAIRING SENOBUA, M.T.</t>
+  </si>
+  <si>
+    <t>Ir. MARTHEN RANTETONDOK, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. ARIFIN JUNAIDI</t>
+  </si>
+  <si>
+    <t>Dr. HJ. NURHAENI A, S.Kep., M.Kes.</t>
+  </si>
+  <si>
+    <t>Dr. A. SURAHMAN BATARA, S.K.M., M.kes.</t>
+  </si>
+  <si>
+    <t>Drs. BAHARMAN SUPRI, M.M.</t>
+  </si>
+  <si>
+    <t>HERYANTI HARUN, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. AZHAL ARIFIN</t>
+  </si>
+  <si>
+    <t>drh. ADRIYANI ISMAIL</t>
+  </si>
+  <si>
+    <t>FATAHILLAH, S.PI., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. JASRUM, M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI AKBAL, S.H.</t>
+  </si>
+  <si>
+    <t>RAKHMAT KASJIM, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. H. ANDI MUH ARHAM BASMIN, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SUBIATI</t>
+  </si>
+  <si>
+    <t>IMELDA PALUMEAN</t>
+  </si>
+  <si>
+    <t>dr. ANI NURBANI, M.Kes.</t>
+  </si>
+  <si>
+    <t>TENRI SENGE, S.E.</t>
+  </si>
+  <si>
+    <t>H. HENRY GALIB, S.E.</t>
+  </si>
+  <si>
+    <t>INDAH ISTIQAMAH HIDAYAT</t>
+  </si>
+  <si>
+    <t>EFENDI SARAPANG</t>
+  </si>
+  <si>
+    <t>ASTUTI, S.A.N.</t>
+  </si>
+  <si>
+    <t>H. MARSUKI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARSUL TARRI</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS, S.A.N.</t>
+  </si>
+  <si>
+    <t>MUKSIN SAHID</t>
+  </si>
+  <si>
+    <t>ROHAYA BURHAN</t>
+  </si>
+  <si>
+    <t>MARTEN KADANG</t>
+  </si>
+  <si>
+    <t>BAYU PURNOMO</t>
+  </si>
+  <si>
+    <t>JUMALIANA</t>
+  </si>
+  <si>
+    <t>SUNANDAR HASYIM, S.T.</t>
+  </si>
+  <si>
+    <t>YASIR, S.Ag.</t>
+  </si>
+  <si>
+    <t>ANUGRAH PRATIWI</t>
+  </si>
+  <si>
+    <t>SANTI</t>
+  </si>
+  <si>
+    <t>ABDUL RAUF DEWANG, M.M.</t>
+  </si>
+  <si>
+    <t>ANDI SYAFIUDDIN PATAHUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. ABU BAKAR WASAHUA, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>NISWATY</t>
+  </si>
+  <si>
+    <t>IMAM ROHANI, S.T.,M.T.</t>
+  </si>
+  <si>
+    <t>IBRAHIM HALIM, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>MASYIAH</t>
+  </si>
+  <si>
+    <t>RAMADAN BINTA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SUARDI ISMAIL, S.Fil.i.</t>
+  </si>
+  <si>
+    <t>Dr. LUSIA MANGIWA, A.KS., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMMAD HARPAI</t>
+  </si>
+  <si>
+    <t>MUSTARIM</t>
+  </si>
+  <si>
+    <t>drg. MARJI RUMPAK, M.Kes.</t>
+  </si>
+  <si>
+    <t>PRATIWI LANTENG BUSTAMI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RULLY HERYAWAN, S.AN.</t>
+  </si>
+  <si>
+    <t>WAHYUDDIN M. NUR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ABD. MUNIR RAZAK, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SUARNI LABEDA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MOH. BAHRUN. B., S.Sos.</t>
+  </si>
+  <si>
+    <t>BAKRI TAHIR</t>
+  </si>
+  <si>
+    <t>ELSE PASENGGONG, S.Pd.</t>
+  </si>
+  <si>
+    <t>YAKUB BENYAMIN MENGGO, S.T.</t>
+  </si>
+  <si>
+    <t>ADAM SURYA MOHPUL, S.IP.</t>
+  </si>
+  <si>
+    <t>Hj. ASNI, S.Pi.</t>
+  </si>
+  <si>
+    <t>H.M. ABDUH BAKRY PABE, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. ZAINUDDIN, M.Si.</t>
+  </si>
+  <si>
+    <t>H. LAHMUDDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IMAM MAWARDI W.M NUR, S.H.</t>
+  </si>
+  <si>
+    <t>NURAINI, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>HERAWATI MASDIN, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG BASUDEWA PUTRA</t>
+  </si>
+  <si>
+    <t>ALIM SAMAD, S.S., M.H.</t>
+  </si>
+  <si>
+    <t>PILOSOFIS, S.T.</t>
+  </si>
+  <si>
+    <t>MUH. YANI MULAKE,S.P.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. BADARUDDIN PUANG SABANG, M.M.</t>
+  </si>
+  <si>
+    <t>NASIR MAPPILE, S.E.</t>
+  </si>
+  <si>
+    <t>IMELDA</t>
+  </si>
+  <si>
+    <t>KISWANUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI FITRA ADAM</t>
+  </si>
+  <si>
+    <t>Hj. RAMLAH</t>
+  </si>
+  <si>
+    <t>Drs. ABDUL MUNAJAT</t>
+  </si>
+  <si>
+    <t>MUH. AHYAR MUHTAR</t>
+  </si>
+  <si>
+    <t>Dra. ROSDIANA HAPIDE</t>
+  </si>
+  <si>
+    <t>AFRIL</t>
+  </si>
+  <si>
+    <t>MUHSIN RIVAI</t>
+  </si>
+  <si>
+    <t>Ir. FADRIATY AS., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAT</t>
+  </si>
+  <si>
+    <t>HERDINANG, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>ASRI TADDA, S.Ked., M.H.</t>
+  </si>
+  <si>
+    <t>JABIR BUDALA</t>
+  </si>
+  <si>
+    <t>IRMAWATI YAHYA</t>
+  </si>
+  <si>
+    <t>HIDAYAT, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>M RIJAL FIKRI, S.T.</t>
+  </si>
+  <si>
+    <t>HJ. EMMI CHADIJAH DEWI, S.E</t>
+  </si>
+  <si>
+    <t>SYAHRUDDIN HAMUN</t>
+  </si>
+  <si>
+    <t>AKBP. Purn. H. ADDAS, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTHINUS BIJA</t>
+  </si>
+  <si>
+    <t>SYARIANTI</t>
+  </si>
+  <si>
+    <t>H. MULIADI</t>
+  </si>
+  <si>
+    <t>ANDI FITRAH ADAM</t>
+  </si>
+  <si>
+    <t>DYAH AYU SRI FEMBRIANY</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>EDYWARD SHELLY</t>
+  </si>
+  <si>
+    <t>ST. RAHMAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>DRS. MARKUS PASANG</t>
+  </si>
+  <si>
+    <t>SANDI AWIKA AR., S.H.</t>
+  </si>
+  <si>
+    <t>SUCIATI SUPARMAN</t>
+  </si>
+  <si>
+    <t>YOHANIS RAMLAN BATANGAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUH. ILYAS YUNUS</t>
+  </si>
+  <si>
+    <t>RUSLI SUNALI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARID ABDULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SURIATI</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. RAIS NADJAMUDDIN</t>
+  </si>
+  <si>
+    <t>RESKI</t>
+  </si>
+  <si>
+    <t>MUH. GAZALI MUSTAFA</t>
+  </si>
+  <si>
+    <t>ANDI ILMULLAH SADDAWERO</t>
+  </si>
+  <si>
+    <t>DIAN FITRIA ARSYAD</t>
+  </si>
+  <si>
+    <t>ROSMIATI</t>
+  </si>
+  <si>
+    <t>MUH. GAZALI SYARIFUL ALAM, S.H.</t>
+  </si>
+  <si>
+    <t>HASBULLAH IDRIS, SP.i.</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>730004</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 4</t>
+  </si>
+  <si>
+    <t>7303</t>
+  </si>
+  <si>
+    <t>BANTAENG</t>
+  </si>
+  <si>
+    <t>7304</t>
+  </si>
+  <si>
+    <t>JENEPONTO</t>
+  </si>
+  <si>
+    <t>7301</t>
+  </si>
+  <si>
+    <t>KEPULAUAN SELAYAR</t>
+  </si>
+  <si>
+    <t>BAHTIAR, S.E.</t>
+  </si>
+  <si>
+    <t>RUSDI IDRUS</t>
+  </si>
+  <si>
+    <t>NURAENI S. BAKRI</t>
+  </si>
+  <si>
+    <t>Ir. NUR KAMAR, M.M.</t>
+  </si>
+  <si>
+    <t>AGUNG WIJAYA</t>
+  </si>
+  <si>
+    <t>NUR ASIAH</t>
+  </si>
+  <si>
+    <t>JURNAL SYARIF, S.K.M., M.kes.</t>
+  </si>
+  <si>
+    <t>Hj. VONNY AMELIANI SUARDI, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>MUH. GERHAMIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALWI</t>
+  </si>
+  <si>
+    <t>DARMAWANG, S.Pd.</t>
+  </si>
+  <si>
+    <t>A. ADRIANTI LATIPPA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD QADRI TAPPI, S.T.</t>
+  </si>
+  <si>
+    <t>H. FINNI YUDI ARSONO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. H. ALIMUDDIN, S.H., M.H., M. Kn.</t>
+  </si>
+  <si>
+    <t>Drs. H. DAMING, M.Si.</t>
+  </si>
+  <si>
+    <t>A. SURIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI MANSYUR, S.Sos.</t>
+  </si>
+  <si>
+    <t>DEWI PRATIWI HIDAYAT. P, S.Pd., S.E.</t>
+  </si>
+  <si>
+    <t>Drs. MARTAJUDDIN, M.H.</t>
+  </si>
+  <si>
+    <t>KAHAR HM, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. M. ARFANDY IDRIS</t>
+  </si>
+  <si>
+    <t>Hj. MARYANI ALI, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAN TRYADI IKSAN, S.H.</t>
+  </si>
+  <si>
+    <t>SRI NOVIANTI SEWANG, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI HENDRA HIDAYAT, S.K.M.</t>
+  </si>
+  <si>
+    <t>INDRAYADI PUTRA</t>
+  </si>
+  <si>
+    <t>ABDUL KADIR JAILANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. H. ADY ANSAR, S. Hut., M.M. PUB., IPM.</t>
+  </si>
+  <si>
+    <t>HJ. SALMAWATI. S, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. NUR ALAM., M.Si.</t>
+  </si>
+  <si>
+    <t>ABD HARIS</t>
+  </si>
+  <si>
+    <t>SRI DEWI YANTI, S.Sos.,M.Si</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD NASIR</t>
+  </si>
+  <si>
+    <t>IWAN, S.T.</t>
+  </si>
+  <si>
+    <t>FADHLY GAZALI SANGKALA RABAI</t>
+  </si>
+  <si>
+    <t>H. ISNAAD IBRAHIM, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUNAWAR ABD DJABBAR, S.Ag.</t>
+  </si>
+  <si>
+    <t>RESNA SAPUTRI</t>
+  </si>
+  <si>
+    <t>AHMAD NASRUM</t>
+  </si>
+  <si>
+    <t>MUH NAWIR, S.P.</t>
+  </si>
+  <si>
+    <t>SRI NUR HARDIANTI N.</t>
+  </si>
+  <si>
+    <t>KARNAWAN, S.K.M.</t>
+  </si>
+  <si>
+    <t>H. M. SUWADI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ZAINUDDIN BATA, M.H.</t>
+  </si>
+  <si>
+    <t>MURNI MUSDALIFAH</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KASMIN, M.S., S.E.</t>
+  </si>
+  <si>
+    <t>SITTI MARDIAH</t>
+  </si>
+  <si>
+    <t>SUIMRANG SYAHIR, M.H.</t>
+  </si>
+  <si>
+    <t>TAMZIL, S.E.</t>
+  </si>
+  <si>
+    <t>MUSTAMIN ISHAD RAGA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDRIYANI</t>
+  </si>
+  <si>
+    <t>ST. RALLAWATI</t>
+  </si>
+  <si>
+    <t>SUPRIADI TOMPO</t>
+  </si>
+  <si>
+    <t>ANDI JUSNAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ASDIN BASODDIN AZIS BETA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NUR IMMAWATI AMALIYAH, S.H.</t>
+  </si>
+  <si>
+    <t>ARIANTO AMIRUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>HANAPI SEWANG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IKA SARTIKA DJ SAMAD</t>
+  </si>
+  <si>
+    <t>ISMAIL, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUNASSIR, A.Md.</t>
+  </si>
+  <si>
+    <t>ASMAL HIDAYAT, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIDAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURFITRAWATY AH., S.Sos.</t>
+  </si>
+  <si>
+    <t>H. MULYADI MUSTAMU, S.H.</t>
+  </si>
+  <si>
+    <t>MA GALATUNG</t>
+  </si>
+  <si>
+    <t>HASMAWATI</t>
+  </si>
+  <si>
+    <t>DG. MASSIKKI B., S.Sos.</t>
+  </si>
+  <si>
+    <t>SALAHUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>ARWINI EKA OCTARIA</t>
+  </si>
+  <si>
+    <t>NURHAYATI NAMIRAH, S.K.M.</t>
+  </si>
+  <si>
+    <t>LANNY VALENTINY LANASIR</t>
+  </si>
+  <si>
+    <t>ASRINUDDIN</t>
+  </si>
+  <si>
+    <t>Ir. H. ANWARUDDIN M., M,Si.</t>
+  </si>
+  <si>
+    <t>SAYUDDIN RANI</t>
+  </si>
+  <si>
+    <t>PUSPA DEWI WIJAYANTI</t>
+  </si>
+  <si>
+    <t>Drs. MUCHLIS, M.M.</t>
+  </si>
+  <si>
+    <t>RINA, S.P.</t>
+  </si>
+  <si>
+    <t>VEBRIANTY SALEH</t>
+  </si>
+  <si>
+    <t>Dra. Hj. A. SUGIARTI MANGUN KARIM, M.Si.</t>
+  </si>
+  <si>
+    <t>HAMSYAH, S.Ak.</t>
+  </si>
+  <si>
+    <t>Ir. H. M. AMRAN AMINULLAH, M.M.</t>
+  </si>
+  <si>
+    <t>SAFRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. ASRUL LACHMUDDIN, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>HASNAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>H. HARDIMAN, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAT SALEH</t>
+  </si>
+  <si>
+    <t>AGUS SALIM, S.Ag.</t>
+  </si>
+  <si>
+    <t>TARSYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. SIRATHAL</t>
+  </si>
+  <si>
     <t>730006</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 6</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>BARRU</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>KOTA PAREPARE</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>MAROS</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>PANGKAJENE DAN KEPULAUAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. HAVID S FASHA, S.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>HARIANTO LA SOSSONG ALBARR</t>
   </si>
   <si>
     <t>Hj. SITTI RABIAH, S.H.</t>
   </si>
   <si>
     <t>RUSDI</t>
   </si>
   <si>
     <t>H. ANDI MUH.RIDHA, S.E.</t>
   </si>
   <si>
     <t>SAMSINAR MALIK</t>
   </si>
   <si>
     <t>NAWIR, S.Pd. M.Tr.A.P.</t>
   </si>
   <si>
     <t>MUSTAFA MALLU</t>
   </si>
   <si>
     <t>FARADILA ABDAL, S.H.</t>
   </si>
   <si>
     <t>ANDI NIRAWATI, S.T.</t>
@@ -522,86 +1299,2147 @@
   <si>
     <t>Ir. H. HERMAN AGUS MACHMUD, M.P.</t>
   </si>
   <si>
     <t>SULFIA ARIFIN</t>
   </si>
   <si>
     <t>ANDI IRFAN T., S.P.</t>
   </si>
   <si>
     <t>ANDI DJANUAR TOBO</t>
   </si>
   <si>
     <t>H. MUHAMMAD ASAD JAFAR, S.E., M.M.</t>
   </si>
   <si>
     <t>A. RINI AYUNANI</t>
   </si>
   <si>
     <t>H. ANAS, S.K.M., M.Kes.</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
-    <t>GARUDA</t>
+    <t>730007</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 7</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>BONE</t>
+  </si>
+  <si>
+    <t>ARIFUDDIN ANDI GADJONG</t>
+  </si>
+  <si>
+    <t>RAMLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dra. RADIA</t>
+  </si>
+  <si>
+    <t>AMIN KHALIS YAPONO</t>
+  </si>
+  <si>
+    <t>ANDI IMRAN</t>
+  </si>
+  <si>
+    <t>A. MUH. IKHSAN, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. A. MANGUNSIDI M., M.Si.</t>
+  </si>
+  <si>
+    <t>YASIR  MACHMUD, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI ABENG SALANGKETO, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>ANDI HASRUDDIN NUR, S.E.</t>
+  </si>
+  <si>
+    <t>NURHANI SIRADJUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FATMAWATI</t>
+  </si>
+  <si>
+    <t>ANDI PUTRA BATARA LANTARA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI WILDA ARWAN PABOKORI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>RISNAWATI</t>
+  </si>
+  <si>
+    <t>SU'ABDI HASWAR, S.H.</t>
+  </si>
+  <si>
+    <t>ABD. SAMAD</t>
+  </si>
+  <si>
+    <t>HERMI</t>
+  </si>
+  <si>
+    <t>ANDI IZMAN MAULANA PADJALANGI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. HAERANAH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI IRWANSYAH</t>
+  </si>
+  <si>
+    <t>ANDI MUH. ZUNNUN ARMIN NURDIN HALID</t>
+  </si>
+  <si>
+    <t>dr. MIRNA Z. RENUR</t>
+  </si>
+  <si>
+    <t>MUH. FURQANULLAH AHMAD</t>
+  </si>
+  <si>
+    <t>H. A. M. IRSAN IDRIS GALIGO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD</t>
+  </si>
+  <si>
+    <t>PRATIWI ZAINAL</t>
+  </si>
+  <si>
+    <t>ANDI IRWAN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI ABADI HIDAYAT</t>
+  </si>
+  <si>
+    <t>Drs. A. TAUFIQ KADIR, M.H.</t>
+  </si>
+  <si>
+    <t>ANDI ISNA TRIWAHYUNI</t>
+  </si>
+  <si>
+    <t>H. SAIPULLAH LATIF, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HAMMAD YULI TAMUR</t>
+  </si>
+  <si>
+    <t>HIDAYAT ARSYAD</t>
+  </si>
+  <si>
+    <t>IWAN, S.E.</t>
+  </si>
+  <si>
+    <t>AQILAH SALSABILLAH AKSI</t>
+  </si>
+  <si>
+    <t>ABD HARIS, S.E.</t>
+  </si>
+  <si>
+    <t>ROSLAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>FITRIANI YANTI MH, S.E.</t>
+  </si>
+  <si>
+    <t>KARYAWAN</t>
+  </si>
+  <si>
+    <t>ANDI IRWAN WIRASASTI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI HAERIL ADFA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI ARNIS</t>
+  </si>
+  <si>
+    <t>ERVAN ARSYAD, Lc.</t>
+  </si>
+  <si>
+    <t>H. ANDI ILYAS, S.T.</t>
+  </si>
+  <si>
+    <t>EVI RAHAYU CAHAYANTI</t>
+  </si>
+  <si>
+    <t>ACHMAD FARIZAL GHALIB TAWIL, S.IP.</t>
+  </si>
+  <si>
+    <t>RUDI JUNIAWAN</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI MANDASARI</t>
+  </si>
+  <si>
+    <t>MUH ARIF SYAHRANI</t>
+  </si>
+  <si>
+    <t>ANDI NAWIYAH</t>
+  </si>
+  <si>
+    <t>ASWAR ALAM</t>
+  </si>
+  <si>
+    <t>ANDI IRWANDI NATSIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>A. NISA CENNING UGI</t>
+  </si>
+  <si>
+    <t>ARWIN HR, S.H.</t>
+  </si>
+  <si>
+    <t>HARDIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIK SYAHBAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>AYU ASMITA</t>
+  </si>
+  <si>
+    <t>DIAN JANUARTI</t>
+  </si>
+  <si>
+    <t>Ir. A. AMANG PAWENNARI</t>
+  </si>
+  <si>
+    <t>MUH. NUR P.</t>
+  </si>
+  <si>
+    <t>CERIA</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI AMAN</t>
+  </si>
+  <si>
+    <t>H. SYAHRIR, S.E.</t>
+  </si>
+  <si>
+    <t>H. KAHARUDDIN</t>
+  </si>
+  <si>
+    <t>A. IKE NURLINDA FATMI, S.E. Sy.</t>
+  </si>
+  <si>
+    <t>Dr. MUH. IKRAMULLAH AKMAL, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>Hj. INDARWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SYAHRANI KARLINA</t>
+  </si>
+  <si>
+    <t>ANDI ZULKARNAIN BARNADA</t>
+  </si>
+  <si>
+    <t>HERRY KOMBAITAN JAPARI</t>
+  </si>
+  <si>
+    <t>FITRI CAHYANI</t>
+  </si>
+  <si>
+    <t>Ir. ANDI BAU USDI</t>
+  </si>
+  <si>
+    <t>ANI INDRAWATI</t>
+  </si>
+  <si>
+    <t>IWAN</t>
+  </si>
+  <si>
+    <t>MUH. HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHIDAH</t>
+  </si>
+  <si>
+    <t>HIRAWATI</t>
+  </si>
+  <si>
+    <t>SRYANTO</t>
+  </si>
+  <si>
+    <t>Drs. H. AMBO DALLE, M.M.</t>
+  </si>
+  <si>
+    <t>MUH. AMIN, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>NURFITRI</t>
+  </si>
+  <si>
+    <t>ADYA SOFYAR, S.T.</t>
+  </si>
+  <si>
+    <t>DARMAWATY INDRA</t>
+  </si>
+  <si>
+    <t>MUH. IRHAM ALIYAYAT</t>
+  </si>
+  <si>
+    <t>MENA BAHRAH, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. H. A. MAPPAMADENG DEWANG, M.Si.</t>
+  </si>
+  <si>
+    <t>IMRAN, S.H,. M.H.</t>
+  </si>
+  <si>
+    <t>SATRIANI, S.Kep.</t>
+  </si>
+  <si>
+    <t>BASO MULAWARMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. YUNUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULIATI</t>
+  </si>
+  <si>
+    <t>730008</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 8</t>
+  </si>
+  <si>
+    <t>7312</t>
+  </si>
+  <si>
+    <t>SOPPENG</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>WAJO</t>
+  </si>
+  <si>
+    <t>ANWAR SADAT BIN ABDUL MALIK</t>
+  </si>
+  <si>
+    <t>ANDI AYOGA FADEL AKBAR</t>
+  </si>
+  <si>
+    <t>SITTI NURFADILAH</t>
+  </si>
+  <si>
+    <t>ANDI UNRU THAHIR, S.T.</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN</t>
+  </si>
+  <si>
+    <t>MURTI SARI DEVI</t>
+  </si>
+  <si>
+    <t>A.SAMSURIJAL, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. HENNY LATIF</t>
+  </si>
+  <si>
+    <t>ANDI SAIFUL, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. NASFARI</t>
+  </si>
+  <si>
+    <t>SULTAN TAJANG, S.H.I.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI UKMAH ANAS, S.H.</t>
+  </si>
+  <si>
+    <t>BESSE YULISTIYAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>AMIHWANUDDIN</t>
+  </si>
+  <si>
+    <t>H. ANDI ANSYARI MANGKONA, S.E.</t>
+  </si>
+  <si>
+    <t>DEWA AGUNG DAENG MARAJA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI IRMAYANTI</t>
+  </si>
+  <si>
+    <t>H. HASAN ANDI BUNNA, S.H.</t>
+  </si>
+  <si>
+    <t>NUR SANTHY KUSUMA DEWI</t>
+  </si>
+  <si>
+    <t>A. SAHRUL AMIRWAN</t>
+  </si>
+  <si>
+    <t>MUH. MASRYADI S.</t>
+  </si>
+  <si>
+    <t>Drs. ANDI MARZUKI WADENG</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD IKRAM</t>
+  </si>
+  <si>
+    <t>dr. HALIJAH</t>
+  </si>
+  <si>
+    <t>Drs. H. JASMAN JUANDA., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. A. WERDIN SYAM, M.Si.</t>
+  </si>
+  <si>
+    <t>HASMIATY SIMBA, S.Si.</t>
+  </si>
+  <si>
+    <t>MUKTI ALI DAHLAN</t>
+  </si>
+  <si>
+    <t>H. ANDI ZULKARNAIN SOETOMO</t>
+  </si>
+  <si>
+    <t>ANDI JERNIATI TANTU, S.E.</t>
+  </si>
+  <si>
+    <t>H. SURIADI BOHARI</t>
+  </si>
+  <si>
+    <t>VICKY NABILA</t>
+  </si>
+  <si>
+    <t>ANDI ASHARI, S.T.</t>
+  </si>
+  <si>
+    <t>MUHLIS, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>H. AHMAD, S.E.</t>
+  </si>
+  <si>
+    <t>BASO SYAMSU RISAL, S.PT, M.Si.</t>
+  </si>
+  <si>
+    <t>AMBO DAI</t>
+  </si>
+  <si>
+    <t>Hj. A. IRMA INDRIANY, S.E.</t>
+  </si>
+  <si>
+    <t>HASRUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FEBRIARTONO</t>
+  </si>
+  <si>
+    <t>Hj. MASNIWATI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>AMBO UPE</t>
+  </si>
+  <si>
+    <t>H. AGUSTAN RANRENG, S.Ag.</t>
+  </si>
+  <si>
+    <t>AHMADI, S.E.</t>
+  </si>
+  <si>
+    <t>RENARTI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUSTAMIR SULTAN, S.P.</t>
+  </si>
+  <si>
+    <t>ANDI HERIANTO, M.Si.</t>
+  </si>
+  <si>
+    <t>HANIN FATHIKA PRATIWI H.</t>
+  </si>
+  <si>
+    <t>Bripka. Purn. H. M. AMSYAHAR, S.H.</t>
+  </si>
+  <si>
+    <t>ACHMAD MUFLIH INSANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SUKRI, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>SARLINDA</t>
+  </si>
+  <si>
+    <t>SITI NUR AIZAH ALMA</t>
+  </si>
+  <si>
+    <t>ANDI HASRIADI</t>
+  </si>
+  <si>
+    <t>CHICA KRISNAWATI</t>
+  </si>
+  <si>
+    <t>ABDUL AZIS PANGERAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANDI ROSWAN</t>
+  </si>
+  <si>
+    <t>EMIL HARIS, S.E.</t>
+  </si>
+  <si>
+    <t>NUR FITRIANTI KADIR</t>
+  </si>
+  <si>
+    <t>RUSLAN</t>
+  </si>
+  <si>
+    <t>Ir. SELLE KS. DALLE</t>
+  </si>
+  <si>
+    <t>Hj. HERNI JALIL</t>
+  </si>
+  <si>
+    <t>ANDI RIO FATRAH, S.E.</t>
+  </si>
+  <si>
+    <t>HARIYANTO</t>
+  </si>
+  <si>
+    <t>DARMAWATI</t>
+  </si>
+  <si>
+    <t>MAKKASAU, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANARCHIE ARUS BAKTI</t>
+  </si>
+  <si>
+    <t>AGRIANTI RUSTAM</t>
+  </si>
+  <si>
+    <t>H. SYAMSUL BAHRI</t>
+  </si>
+  <si>
+    <t>JAELANI</t>
+  </si>
+  <si>
+    <t>ANDI HAMRIA UMAR DP.,  S.Sos.</t>
+  </si>
+  <si>
+    <t>MUH. ALWI, S.Kep.</t>
+  </si>
+  <si>
+    <t>ERNAWATI R.</t>
+  </si>
+  <si>
+    <t>DENY RISDYANTO</t>
+  </si>
+  <si>
+    <t>MUSFIRA</t>
+  </si>
+  <si>
+    <t>SUFRIADI ARIF, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ANDI FIRMAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>ANDI NABILAH ANNISA RYALISAR, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WILDAN</t>
+  </si>
+  <si>
+    <t>RIDWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>SITI RAMLAH</t>
+  </si>
+  <si>
+    <t>Drs. M. JAYA EKAPUTRA, M.Pd.</t>
+  </si>
+  <si>
+    <t>730010</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 10</t>
+  </si>
+  <si>
+    <t>7318</t>
+  </si>
+  <si>
+    <t>TANA TORAJA</t>
+  </si>
+  <si>
+    <t>7326</t>
+  </si>
+  <si>
+    <t>TORAJA UTARA</t>
+  </si>
+  <si>
+    <t>Drs. PAULUS L TANDIONGAN, M.H.</t>
+  </si>
+  <si>
+    <t>FERDINAN PETRUS BOROH</t>
+  </si>
+  <si>
+    <t>RAMLAH</t>
+  </si>
+  <si>
+    <t>FRANSISKA INDAH PERMATA SARI</t>
+  </si>
+  <si>
+    <t>ANSHAR TANGKESALU, A,Md., Kep.</t>
+  </si>
+  <si>
+    <t>Dra. FIRMINA TALLULEMBANG</t>
+  </si>
+  <si>
+    <t>dr. SEMUEL PALIN BULI</t>
+  </si>
+  <si>
+    <t>Drs. KALVYN TANDIARRANG</t>
+  </si>
+  <si>
+    <t>BELO, S.Kom.</t>
+  </si>
+  <si>
+    <t>HOPEMI CHRISTIANY SITURU, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DAN PONGTASIK</t>
+  </si>
+  <si>
+    <t>KAHAR USENG, S. Sos.</t>
+  </si>
+  <si>
+    <t>Ir, SRIYANTI IRENE PAILANG</t>
+  </si>
+  <si>
+    <t>Ir. KRISPINUS RUNTUNG</t>
+  </si>
+  <si>
+    <t>RIANA MANGIWA</t>
+  </si>
+  <si>
+    <t>YARIANA SOMALINGGI, S.E.</t>
+  </si>
+  <si>
+    <t>FHIRENO SAKTI BASSANG, S.M.</t>
+  </si>
+  <si>
+    <t>NURLIAH DATUAN BATARA, S.E.</t>
+  </si>
+  <si>
+    <t>FADLY NURDIN</t>
+  </si>
+  <si>
+    <t>apt. TIKURARA BUMBUNGAN, S.Si.</t>
+  </si>
+  <si>
+    <t>SARWINDYE T. BIRINGKANAE, S.IP.</t>
+  </si>
+  <si>
+    <t>RATTE' SALURANTE</t>
+  </si>
+  <si>
+    <t>YOSIA RINTO KADANG, S.T.</t>
+  </si>
+  <si>
+    <t>SRI KARTINI HAMSAH</t>
+  </si>
+  <si>
+    <t>NOBER RANTE SIAMA'</t>
+  </si>
+  <si>
+    <t>KRISTOPEL HENDRA TONGLO LANGI', S.H.</t>
+  </si>
+  <si>
+    <t>HENRIKUS PATOTTONG</t>
+  </si>
+  <si>
+    <t>ELISABETH SAMPEALANG PAMIMMI, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAERU SALEH</t>
+  </si>
+  <si>
+    <t>RAHMAT B.</t>
+  </si>
+  <si>
+    <t>SUHARTI</t>
+  </si>
+  <si>
+    <t>ARDI, S.P.</t>
+  </si>
+  <si>
+    <t>DIANA SAPU, A.Md.</t>
+  </si>
+  <si>
+    <t>MASRI SENOBUA MENGKEPE</t>
+  </si>
+  <si>
+    <t>Philip Utany P L A</t>
+  </si>
+  <si>
+    <t>YAYUK AGUSTIN</t>
+  </si>
+  <si>
+    <t>HENNY MANGIWA</t>
+  </si>
+  <si>
+    <t>VICTOR S. PALINGGI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RITA LONDONGSALU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. MARTHEN ARRUNG, M.M.</t>
+  </si>
+  <si>
+    <t>RAJUS BIMBIN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>VENITA APRILIASARI DUDUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANDI MANNURUSI, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI NUR UKTAFIAH M.</t>
+  </si>
+  <si>
+    <t>JOHARI</t>
+  </si>
+  <si>
+    <t>IDARIYANA</t>
+  </si>
+  <si>
+    <t>IRMAWATI</t>
+  </si>
+  <si>
+    <t>JUFRI SAMBARA, S.Sos, M.M.</t>
+  </si>
+  <si>
+    <t>YUNIANA MULYANA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Kristian Hoegh Pride Lambe, S.T., M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>HASLINDA SAMSI</t>
+  </si>
+  <si>
+    <t>Dr. MARTHEN RANTE TONDOK, SH, M.Hum.</t>
+  </si>
+  <si>
+    <t>AGUSTINA PALAMBA</t>
+  </si>
+  <si>
+    <t>Ir. ISAK MARAYA ALLOSOMBA, M.Si.</t>
+  </si>
+  <si>
+    <t>RIANTO TURUN NIO, S.E.</t>
+  </si>
+  <si>
+    <t>BERTHA R. PANGARUNGAN</t>
+  </si>
+  <si>
+    <t>Ir. ENOS PIRADE, M.M.</t>
+  </si>
+  <si>
+    <t>PITER PATABANG</t>
+  </si>
+  <si>
+    <t>Ir. MARTHEN BIU PULUNG, M.Si.</t>
+  </si>
+  <si>
+    <t>BERTHA SAMPE BARI</t>
+  </si>
+  <si>
+    <t>STEVEN SINAULAN</t>
+  </si>
+  <si>
+    <t>TETI SUSILAWATI</t>
+  </si>
+  <si>
+    <t>SUPRATMAN, S.H.</t>
+  </si>
+  <si>
+    <t>RITA TRIANA FITRIAH</t>
+  </si>
+  <si>
+    <t>RESKI ARIANTO</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHYUNINGRUM NURSYAIT</t>
+  </si>
+  <si>
+    <t>730002</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 2</t>
+  </si>
+  <si>
+    <t>7371</t>
+  </si>
+  <si>
+    <t>KOTA MAKASSAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAEKAL</t>
+  </si>
+  <si>
+    <t>Dr. H. ABD RAHIM MAS P SANJATA, M.A.</t>
+  </si>
+  <si>
+    <t>MISRIANI ILYAS, S.P, M.Si.</t>
+  </si>
+  <si>
+    <t>IRFAN ILYAS</t>
+  </si>
+  <si>
+    <t>IRMA INDAH SARI, M.T.</t>
+  </si>
+  <si>
+    <t>MUSAKKAR</t>
+  </si>
+  <si>
+    <t>H. ADAM MUHAMMAD, ST., M.Si.</t>
+  </si>
+  <si>
+    <t>A.M. IRWAN PATAWARI, S.Si.</t>
+  </si>
+  <si>
+    <t>Hj. Nurimbayani Dassir, S.S.</t>
+  </si>
+  <si>
+    <t>HENRY BATARA</t>
+  </si>
+  <si>
+    <t>RESKI AMELIA, S.Farm.</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUDDIN NUR, S.H., M.H., C.P.M.</t>
+  </si>
+  <si>
+    <t>RISFAYANTI MUIN, S.S.</t>
+  </si>
+  <si>
+    <t>ANDI WALINGA, S.H.</t>
+  </si>
+  <si>
+    <t>ELIAS ROBERT</t>
+  </si>
+  <si>
+    <t>AVALIEN F. DALAWIR, S.E.</t>
+  </si>
+  <si>
+    <t>BARTHOLOMEUS TANDIAYU</t>
+  </si>
+  <si>
+    <t>VICTOR M MANGUMA</t>
+  </si>
+  <si>
+    <t>RAHMAN PINA, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>USMAN SOFIAN, S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>IMELDA YUNIANA PURNAMA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MANSYUR, S.T.</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD FADIL AZHARI</t>
+  </si>
+  <si>
+    <t>ANDI TENRI BATARI</t>
+  </si>
+  <si>
+    <t>REZKI MULFIATI LUTFI</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. MAHMUD, S.T., M.M., M.S.P., M.T.</t>
+  </si>
+  <si>
+    <t>Mayor Arh (Purn ) Dr. H. MUSTAN UMAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MONIKA DATU MIRRING PALINGGI', S.T., M.T.</t>
+  </si>
+  <si>
+    <t>ISMAIL MANDA</t>
+  </si>
+  <si>
+    <t>LUKMAN LATIF</t>
+  </si>
+  <si>
+    <t>TAUFIK, S.M.</t>
+  </si>
+  <si>
+    <t>ASNIATI, S.H.</t>
+  </si>
+  <si>
+    <t>HASAN HAMIDO, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>CAHYADI KADIR</t>
+  </si>
+  <si>
+    <t>RISKA AMELIA, S.Tr.Par.</t>
+  </si>
+  <si>
+    <t>BASO PARAWANSA MAKKARAKA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NENGSI</t>
+  </si>
+  <si>
+    <t>NUR FADHILLAH</t>
+  </si>
+  <si>
+    <t>Hj. HASLINDA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI HASRI</t>
+  </si>
+  <si>
+    <t>HARIS ABDURRAHMAN</t>
+  </si>
+  <si>
+    <t>PETY FATIMAH, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr. Agussalim Rahman, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSY SMITA PATTISAHUSIWA, S.T.</t>
+  </si>
+  <si>
+    <t>FATMAWATI P., S.E.</t>
+  </si>
+  <si>
+    <t>ORVA F. KARANGAN, S.H.</t>
+  </si>
+  <si>
+    <t>DEDI JUSMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ARSON, S.T.</t>
+  </si>
+  <si>
+    <t>NOVIANUS Y.L PATANDUK, S.E.</t>
+  </si>
+  <si>
+    <t>BADDAR SALAMA</t>
+  </si>
+  <si>
+    <t>ALOYSIUS ADUS</t>
+  </si>
+  <si>
+    <t>Ir. RAHMA AHMAD</t>
+  </si>
+  <si>
+    <t>Ir. Ahmad Sukarno Hamat Yusuf</t>
+  </si>
+  <si>
+    <t>HAMZAH HAMID, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. SUARDY SURIADY, S.T.</t>
+  </si>
+  <si>
+    <t>EMILIA SRI WAHYUNI P, S.E.</t>
+  </si>
+  <si>
+    <t>ABD. HARIS, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ILYAS</t>
+  </si>
+  <si>
+    <t>A. SYUAEBAH ASBA, S.S.</t>
+  </si>
+  <si>
+    <t>MARSALIM DHARMA, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. ASPA SAID PANDI,  M.S.P.</t>
+  </si>
+  <si>
+    <t>NURKIAH</t>
+  </si>
+  <si>
+    <t>ACHMAD RITAUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>A. ASRIANI, S. IP.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>HAIDAR MADJID</t>
+  </si>
+  <si>
+    <t>NURLINDA SALENGKE, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>HARPEN ALI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHDAR UMAR</t>
+  </si>
+  <si>
+    <t>DEDDY OCTO PANGESTU</t>
+  </si>
+  <si>
+    <t>RISQA AULIA</t>
+  </si>
+  <si>
+    <t>OSCAR NIORA</t>
+  </si>
+  <si>
+    <t>Ir. BERNADETHY MARAKKA DASE</t>
+  </si>
+  <si>
+    <t>M. SJUKRI SOPAMENA, S.T.</t>
+  </si>
+  <si>
+    <t>PRAYUDIE SOETARNO</t>
+  </si>
+  <si>
+    <t>MONALIZA</t>
+  </si>
+  <si>
+    <t>MUH RIYADH ZAINAL, S.TP.</t>
+  </si>
+  <si>
+    <t>SANUSI RAMADHAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SIRAJUDDIN</t>
+  </si>
+  <si>
+    <t>ITAWARTY MANTING</t>
+  </si>
+  <si>
+    <t>Ir. SEMUEL RAPI PASANDA</t>
+  </si>
+  <si>
+    <t>H. MUH IDRUS DARWIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI TENRIANI</t>
+  </si>
+  <si>
+    <t>SALMAN ALFARIZ KARSA SUKARDI</t>
+  </si>
+  <si>
+    <t>Ir. H. ABDUL AZIS NAMU, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HARIYATI NINGSIH</t>
+  </si>
+  <si>
+    <t>NURUL QALBI TAUFIQ, S.H.</t>
+  </si>
+  <si>
+    <t>A. FARHAN FACHREZA PUTRA YUSRAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUH. YASIN AR.</t>
+  </si>
+  <si>
+    <t>ASFAN BADAR, A.Md.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI OLLE, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. AMINUDDIN MADDU, S.E., S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>730003</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 3</t>
+  </si>
+  <si>
+    <t>7306</t>
+  </si>
+  <si>
+    <t>GOWA</t>
+  </si>
+  <si>
+    <t>7305</t>
+  </si>
+  <si>
+    <t>TAKALAR</t>
+  </si>
+  <si>
+    <t>MUH. RIJAL DJAMAL, S.S, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. FADILAH FAHRIANA</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUH DAHRUL JABIR</t>
+  </si>
+  <si>
+    <t>RIZDA NOVENDRY BINTI HM DANIAL, S.IP.</t>
+  </si>
+  <si>
+    <t>SUGIANTO, S.H.I.</t>
+  </si>
+  <si>
+    <t>Dra. HILMIYAH NUR</t>
+  </si>
+  <si>
+    <t>NUR JURANA M.</t>
+  </si>
+  <si>
+    <t>H. HENDRA ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>ANDI TENRI INDAH, S.E.</t>
+  </si>
+  <si>
+    <t>IRMAN YASIN LIMPO, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. ABDUL HAFID, M.Pd.</t>
+  </si>
+  <si>
+    <t>ANDI AISYAH MUHAMMAD, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHAMMAD NASIR, M.M.</t>
+  </si>
+  <si>
+    <t>ANDI ILHAM AKBAR RUSDI</t>
+  </si>
+  <si>
+    <t>ARDY HASANUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM, S.T.</t>
+  </si>
+  <si>
+    <t>AZZAH FARIZZAH, S.S.</t>
+  </si>
+  <si>
+    <t>TAUFIQQUDDIN ANDE</t>
+  </si>
+  <si>
+    <t>TRI WULANDARI, S. A.K.</t>
+  </si>
+  <si>
+    <t>H. MUH. ANZAR ZAINAL BATE, S.E.</t>
+  </si>
+  <si>
+    <t>ALAMSYAH MILEE</t>
+  </si>
+  <si>
+    <t>ANDI SA`DIYAH RAHMAYANI, S. AP.</t>
+  </si>
+  <si>
+    <t>INDAR JAYA RAUF</t>
+  </si>
+  <si>
+    <t>FAISAL HIJAZ</t>
+  </si>
+  <si>
+    <t>Hj. ANDI MEGAWATI</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN EPPE</t>
+  </si>
+  <si>
+    <t>FAHRUDDIN RANGGA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. LUKMAN B. KADY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. SALWA MOCHTAR, M.Kes.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NATSIR</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD ISHAK, S.E.</t>
+  </si>
+  <si>
+    <t>NOER TRIBASRIAH, S.T.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.T.</t>
+  </si>
+  <si>
+    <t>WANTI</t>
+  </si>
+  <si>
+    <t>A. ISYRAQ NI'AM AMBAS, M.Tr.A.P.</t>
+  </si>
+  <si>
+    <t>Capt. HARIADI, S.E., M.Mar.</t>
+  </si>
+  <si>
+    <t>WAHYUDIN MAPPARENTA</t>
+  </si>
+  <si>
+    <t>NURSAIDAH</t>
+  </si>
+  <si>
+    <t>NUR FAIZAH R SUMARA</t>
+  </si>
+  <si>
+    <t>MUH MUSTARI QUR'ANI GASSING</t>
+  </si>
+  <si>
+    <t>TOMY RAHMATWIJAYA, S.M.</t>
+  </si>
+  <si>
+    <t>HJ. SUWARNI SUAIB, S.S,. M.HUM.</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. SYARIFUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ASLAN OCTARI</t>
+  </si>
+  <si>
+    <t>MUH. AWAL</t>
+  </si>
+  <si>
+    <t>SRI JUWITA ARIANI</t>
+  </si>
+  <si>
+    <t>ASHARY</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. HASAN HASYIM DAENG SIKKI, M.Si.</t>
+  </si>
+  <si>
+    <t>NURLINDA TACO, S.E.</t>
+  </si>
+  <si>
+    <t>BACHTIAR, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUH. ALI, M.Pd.</t>
+  </si>
+  <si>
+    <t>MUH. DJIHAD, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>KARNIWATI</t>
+  </si>
+  <si>
+    <t>MUH. HARIS SIGOLLO,S.E.</t>
+  </si>
+  <si>
+    <t>NURHAMKA RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ST. HANDAYANI NOVITA NINGSIH</t>
+  </si>
+  <si>
+    <t>MALLARANGAN</t>
+  </si>
+  <si>
+    <t>AHMAD JAIS</t>
+  </si>
+  <si>
+    <t>WA ODE ASNA</t>
+  </si>
+  <si>
+    <t>ABD. SALAM DG. BALI</t>
+  </si>
+  <si>
+    <t>HASBULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAHAYU</t>
+  </si>
+  <si>
+    <t>MURSYIDUL HAQ HASTA</t>
+  </si>
+  <si>
+    <t>CAPT. MUH. IHSAN CHALIK SAHAM, S.Si.T., M.Mar.</t>
+  </si>
+  <si>
+    <t>MALIKATI QIPTIYAH</t>
+  </si>
+  <si>
+    <t>Drs. A. FIRDAUS FACHRUDDIN</t>
+  </si>
+  <si>
+    <t>ZAINUDDIN KAIYUM, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>MARLIAH RURUNG DG TANE'NE</t>
+  </si>
+  <si>
+    <t>LA ODE ABDUL RAHIM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. MUH. ABDUH</t>
+  </si>
+  <si>
+    <t>SITTI KHADIJAH NUR FAJRI</t>
+  </si>
+  <si>
+    <t>DARMAWAN DARABA, S.E.</t>
+  </si>
+  <si>
+    <t>SYAFARUDDIN M DG JALLING</t>
+  </si>
+  <si>
+    <t>MUH NUR DG. PIYO</t>
+  </si>
+  <si>
+    <t>ANDI ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>DEWI SARININGSIH</t>
+  </si>
+  <si>
+    <t>SYAFARUDDIN</t>
+  </si>
+  <si>
+    <t>MUH IRPAN</t>
+  </si>
+  <si>
+    <t>Ir. RATNA S., S.T.</t>
+  </si>
+  <si>
+    <t>SITTI HUSNIAH TALENRANG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IMAM ADZKA USMAN</t>
+  </si>
+  <si>
+    <t>MAPPAUDANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>A. ABDUL RASYID KULLE, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. Risma Chesy Ayu Lestari, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IDRIS H, S.H.</t>
+  </si>
+  <si>
+    <t>HJ. SRI NUR WANA NURDIN, S.Kom.</t>
+  </si>
+  <si>
+    <t>WAHYU HIDAYAT, S.E.</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>Drs. ABD. MAJID S.</t>
+  </si>
+  <si>
+    <t>Hj. Rismawati Kadir Nyampa, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. CECEP IWAN SETIAWAN, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SYUKRI, M.Pd</t>
+  </si>
+  <si>
+    <t>MUH. DAHLAN. S. DG. TUTU</t>
+  </si>
+  <si>
+    <t>SUGIANTO PETTANEGARA DAENG MALEWA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>QHALIZA IKA SUARA</t>
+  </si>
+  <si>
+    <t>NURUL ALIEFAH INNAYA SHAFIRA</t>
+  </si>
+  <si>
+    <t>A. AGUNG SURYADI</t>
+  </si>
+  <si>
+    <t>AHMAD NUR ROFI YEFRIZAL</t>
+  </si>
+  <si>
+    <t>ARIEF RACHMAN NUR</t>
+  </si>
+  <si>
+    <t>MARSYELINA PRINCES CHING</t>
+  </si>
+  <si>
+    <t>TRIYONO ROSDA</t>
+  </si>
+  <si>
+    <t>Karnia Karenina, S.M.</t>
+  </si>
+  <si>
+    <t>H. IKRAR KAMARUDDIN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAMLI</t>
+  </si>
+  <si>
+    <t>SARI ERNINGSIH S., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HASANUDDIN</t>
+  </si>
+  <si>
+    <t>KAHARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SITI HAJAR ARIF</t>
+  </si>
+  <si>
+    <t>SURYA RAMADHANI S.</t>
+  </si>
+  <si>
+    <t>ANDI NIHLA DEWI</t>
+  </si>
+  <si>
+    <t>H. RAFIUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. AMJAD ADHYAKSA ARIFIN</t>
+  </si>
+  <si>
+    <t>ASNIWATI ABBAS</t>
+  </si>
+  <si>
+    <t>ST. NURBIA A.</t>
+  </si>
+  <si>
+    <t>Drs. H. ASRULLAH</t>
+  </si>
+  <si>
+    <t>H. AMRAN.DAENG PABETA</t>
+  </si>
+  <si>
+    <t>SAUDDIN, S.SI., M.M.</t>
+  </si>
+  <si>
+    <t>FIA FAUZIA BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>H. RIFAIL KA'BAH FAIZAL HIJAZ, S.M.</t>
+  </si>
+  <si>
+    <t>Drs. ANDI DZILFAUZ, S.H.</t>
+  </si>
+  <si>
+    <t>FATMAWATI, S.K.M., M.kes.</t>
+  </si>
+  <si>
+    <t>730005</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 5</t>
+  </si>
+  <si>
+    <t>7302</t>
+  </si>
+  <si>
+    <t>BULUKUMBA</t>
+  </si>
+  <si>
+    <t>7307</t>
+  </si>
+  <si>
+    <t>SINJAI</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD ANWAR PURNOMO, S.H.</t>
+  </si>
+  <si>
+    <t>SYUKUR RISBIYANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANDI INDRA HARDIANTI RUKMINI MAS, S.IP.</t>
+  </si>
+  <si>
+    <t>ANDI ALFIAN NUR</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN A., S.Pd.i.</t>
+  </si>
+  <si>
+    <t>A. SORAYA WIDYA SARI., S.IP.</t>
+  </si>
+  <si>
+    <t>Drs. A. MUCHTAR MAPPATOBA, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. PATUDANGI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUSNAENY MUHIDDIN</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD ISHAK</t>
+  </si>
+  <si>
+    <t>ANDI YUSBIANTI ISKANDAR, A.Md.</t>
+  </si>
+  <si>
+    <t>Ir. ANDI TAUFIQ SALEH ASAPA, M.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL ARIFIN, S.S.</t>
+  </si>
+  <si>
+    <t>AL AMIN SAMSU NIANG, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANITA MAULIDIA</t>
+  </si>
+  <si>
+    <t>AKHMAD RIVANDI, S.Sos, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. MUH. RUSTAN A.R, M.M.</t>
+  </si>
+  <si>
+    <t>SITI NUR ULFA</t>
+  </si>
+  <si>
+    <t>A. AYU ANDIRA</t>
+  </si>
+  <si>
+    <t>Ir. A. AMAR, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WAHYU</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD NUR AL BISRY NURDIN HALID</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.H.</t>
+  </si>
+  <si>
+    <t>UMMU KALSUM T.</t>
+  </si>
+  <si>
+    <t>MIZAR ROEM, S.E., M.Adm.KP.</t>
+  </si>
+  <si>
+    <t>Dra. HJ. SITTI AMINAH SYAM, M. Kes.</t>
+  </si>
+  <si>
+    <t>SUPRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>ISEI AUDREY NATANTI</t>
+  </si>
+  <si>
+    <t>ARUM SPINK,S.Hi.</t>
+  </si>
+  <si>
+    <t>A. MUHAMMAD ALGAZALI, S.Sos.</t>
+  </si>
+  <si>
+    <t>dr. ANDI SURYANTO ASAPA</t>
+  </si>
+  <si>
+    <t>Hj. NIRFAWANA</t>
+  </si>
+  <si>
+    <t>Drs. H. ISKANDAR, M.M.</t>
+  </si>
+  <si>
+    <t>A. HIDAYAT NADSIR, S.T.</t>
+  </si>
+  <si>
+    <t>DAHLIA</t>
+  </si>
+  <si>
+    <t>A. ILHAMSYAH T.</t>
+  </si>
+  <si>
+    <t>ISNAYANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FADHLULLAH MARZUKI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MALLONGI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AKBAR BAHMI, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI NURUL ABIDAH RAMLI</t>
+  </si>
+  <si>
+    <t>MUH. REZKY ALI YAYAT</t>
+  </si>
+  <si>
+    <t>WARIS, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZABIR IKBAL</t>
+  </si>
+  <si>
+    <t>TJETJEP MAMAN</t>
+  </si>
+  <si>
+    <t>ERNIAWATI, S.ST., M.Keb.</t>
+  </si>
+  <si>
+    <t>Ir. SYAMSINAR, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. HERYANA</t>
+  </si>
+  <si>
+    <t>BAKRI, S.H.</t>
+  </si>
+  <si>
+    <t>ALIMUDDIN L.</t>
+  </si>
+  <si>
+    <t>Dr. HARDIANI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUKHTAR BADEWING, S.Pi., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI ZULKARNAIN PANGKI, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. A. MURNIYATI M., S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>MUZAKKIR, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI ASRUDDIN BAHAR, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI NURKANITANTI</t>
+  </si>
+  <si>
+    <t>SAIFUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>UMAR USMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADIL, S.H.</t>
+  </si>
+  <si>
+    <t>HERIWAWAN, M.I.Kom.</t>
+  </si>
+  <si>
+    <t>ABDUL KAHAR MUSLIM, S.Hi.</t>
+  </si>
+  <si>
+    <t>SALMA ALI</t>
+  </si>
+  <si>
+    <t>FAISAL MUSTAFA, S.T.</t>
+  </si>
+  <si>
+    <t>MUH. ELFIN JUFRI, S.T.</t>
+  </si>
+  <si>
+    <t>FITRAH AULIAH</t>
+  </si>
+  <si>
+    <t>EKA FEBRIANTI YUSUF</t>
+  </si>
+  <si>
+    <t>ADRIAN SAHID</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ARIF, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NATSIR BUSRAH, S.H.i.</t>
+  </si>
+  <si>
+    <t>HADIAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ANDI JUANDA, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>AHMAD AWALUDDIN MT.</t>
+  </si>
+  <si>
+    <t>A. WAHYUNI</t>
+  </si>
+  <si>
+    <t>ACHMAD FAUZAN GUNTUR, S.E.</t>
+  </si>
+  <si>
+    <t>VIKRA ZULFIKAR ASKAR</t>
+  </si>
+  <si>
+    <t>FITRIA</t>
+  </si>
+  <si>
+    <t>H. ANDI MAPPIJAJI, S.H.</t>
+  </si>
+  <si>
+    <t>SYARIFAH RAFIKAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ANDI ABDUL HAKIM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASRUM, S.E., M.Kes.</t>
+  </si>
+  <si>
+    <t>Drs. M. SAAD AKMAL</t>
+  </si>
+  <si>
+    <t>WIDYA ZULFIANI ISMAIL, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARSAD RAUF, S.H.</t>
+  </si>
+  <si>
+    <t>730009</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 9</t>
+  </si>
+  <si>
+    <t>7316</t>
+  </si>
+  <si>
+    <t>ENREKANG</t>
+  </si>
+  <si>
+    <t>7315</t>
+  </si>
+  <si>
+    <t>PINRANG</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>SIDENRENG RAPPANG</t>
+  </si>
+  <si>
+    <t>H. AZHAR ARSYAD, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. H MUHAJIR PAGA, S.P, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. HUSNAH</t>
+  </si>
+  <si>
+    <t>ABIL TORIQ SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>ARIFIN</t>
+  </si>
+  <si>
+    <t>LAILA SYAHRAH RAMADHANI</t>
+  </si>
+  <si>
+    <t>AGUS RASYID BUTU, S.Pd.I., M.Si.</t>
+  </si>
+  <si>
+    <t>ST. NUR INAYAH MAGHFIRAH RAMADHANA M.</t>
+  </si>
+  <si>
+    <t>DAHRAN</t>
+  </si>
+  <si>
+    <t>Ir. RUSDIN TABI</t>
+  </si>
+  <si>
+    <t>A. HASTRI T WELLO</t>
+  </si>
+  <si>
+    <t>IDHAM KHALID</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUL BAHRI, S. Farm., M. Kes.</t>
+  </si>
+  <si>
+    <t>ANDI BATARI TOJA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>EDY IMRAN, SH, M.Si. M.H.</t>
+  </si>
+  <si>
+    <t>ABDUL MUIN DJALALUDDIN, S.H, M.H.</t>
+  </si>
+  <si>
+    <t>HENI SHOLTEN</t>
+  </si>
+  <si>
+    <t>SITI FATIMA</t>
+  </si>
+  <si>
+    <t>H. IRHAM SYAH GAFFAR, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI HARDIANA, S.E.</t>
+  </si>
+  <si>
+    <t>A. SUHAERA AZIKIN</t>
+  </si>
+  <si>
+    <t>NURHIKMA</t>
+  </si>
+  <si>
+    <t>FIRNA DEWI, AMK.</t>
+  </si>
+  <si>
+    <t>IRMAYANI</t>
+  </si>
+  <si>
+    <t>FITRAH RAMADHANI AS.</t>
+  </si>
+  <si>
+    <t>A. NUR ATHIRA A. THAHIR, S.M.</t>
+  </si>
+  <si>
+    <t>RENALDHY ARBIANTO</t>
+  </si>
+  <si>
+    <t>H. ZULKIFLI ZAIN, S.H.</t>
+  </si>
+  <si>
+    <t>MAHYUDDIN</t>
+  </si>
+  <si>
+    <t>CATHRINE</t>
+  </si>
+  <si>
+    <t>ASMARA A. HARIFUDDIN C.</t>
+  </si>
+  <si>
+    <t>GAFFAR JOMPA</t>
+  </si>
+  <si>
+    <t>H. ABDULLAH TAPPARENG, S.T.</t>
+  </si>
+  <si>
+    <t>DEDY BAHTIAR</t>
+  </si>
+  <si>
+    <t>MARWAH</t>
+  </si>
+  <si>
+    <t>Drs. ANDI NATSIR, M.Si.</t>
+  </si>
+  <si>
+    <t>H. SYAHARUDDIN ALRIF,S.IP., M.M.</t>
+  </si>
+  <si>
+    <t>A. AZIZAH IRMA WAHYUDIYATI</t>
+  </si>
+  <si>
+    <t>MUH YUSUF R.</t>
+  </si>
+  <si>
+    <t>SYUKUR</t>
+  </si>
+  <si>
+    <t>ASMAN, S.E.</t>
+  </si>
+  <si>
+    <t>MERY GUSWANI</t>
+  </si>
+  <si>
+    <t>ANDI INSAN P. TANRI</t>
+  </si>
+  <si>
+    <t>KUSTIANTI D.</t>
+  </si>
+  <si>
+    <t>A. AAN NUGRAHA, S.IP.</t>
+  </si>
+  <si>
+    <t>H. ERWIN, A.Md.</t>
+  </si>
+  <si>
+    <t>MUKHTAR DOLLE, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HAMSIAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>BURHAN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SYAIFUL AKBAR</t>
+  </si>
+  <si>
+    <t>SYAHRIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARIF ARDIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>AMIRUDDIN, S.H.I.</t>
+  </si>
+  <si>
+    <t>EVYDARMAYANTI</t>
+  </si>
+  <si>
+    <t>Hj. VERA FIRDAUS</t>
+  </si>
+  <si>
+    <t>UMAR M., S.E.</t>
+  </si>
+  <si>
+    <t>SAFRI</t>
+  </si>
+  <si>
+    <t>FASIUN, S.H.</t>
+  </si>
+  <si>
+    <t>BULQIS AMIRAH SYAHIDAH</t>
+  </si>
+  <si>
+    <t>NUM RAWAN N SKM, M.Kes.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MALFIN MALIK, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI PATOPPOI, S.T., S.H.</t>
+  </si>
+  <si>
+    <t>Drs. ARIFIN BANDO</t>
+  </si>
+  <si>
+    <t>Ir. Hj. FITRIANI, M.P.</t>
+  </si>
+  <si>
+    <t>MUH. THOHA</t>
+  </si>
+  <si>
+    <t>A. MUH. ILHAM HAMID</t>
+  </si>
+  <si>
+    <t>SUARNI, S.H.</t>
+  </si>
+  <si>
+    <t>HASRULLAH KUSUMA S., S.E.</t>
+  </si>
+  <si>
+    <t>ANDI FADILAWATI</t>
+  </si>
+  <si>
+    <t>ASRAWATI W., S.P.</t>
+  </si>
+  <si>
+    <t>TAHIR, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs H. HERMAN SAKKA</t>
+  </si>
+  <si>
+    <t>MUTIA MUNAWAR</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN SINRING</t>
+  </si>
+  <si>
+    <t>NURDIN MADONG</t>
+  </si>
+  <si>
+    <t>EKA ASMASARI, S.E.</t>
+  </si>
+  <si>
+    <t>DARNA</t>
+  </si>
+  <si>
+    <t>H. MUHTADIN</t>
+  </si>
+  <si>
+    <t>ANDI IAN KURNIAWAN LATANRO</t>
+  </si>
+  <si>
+    <t>SUCI RAMADHANI, S.E.</t>
+  </si>
+  <si>
+    <t>ACHMAD JAFAR, S.IP,. M.Si.</t>
+  </si>
+  <si>
+    <t>MUZAKKIR</t>
+  </si>
+  <si>
+    <t>NURUL MUCHLISYA IKHSAN, A.Md.</t>
+  </si>
+  <si>
+    <t>HASRI, S.H.</t>
+  </si>
+  <si>
+    <t>PUTRIANI AMRI</t>
+  </si>
+  <si>
+    <t>UMAR, S.E.</t>
+  </si>
+  <si>
+    <t>MARGARETHA BANNE</t>
+  </si>
+  <si>
+    <t>YOSAFAT KELVIN PENGANDAHENG</t>
+  </si>
+  <si>
+    <t>Ir. H. SUWANDI, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYAHRIR, S.E.</t>
+  </si>
+  <si>
+    <t>FIRDA AINUN ADHA</t>
+  </si>
+  <si>
+    <t>TAJUDDIN, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>SALEH ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>IKA ADRIANA MANSYUR PUTRI</t>
+  </si>
+  <si>
+    <t>YULIANTY</t>
+  </si>
+  <si>
+    <t>ALTHAF HABIBI RAMLI</t>
+  </si>
+  <si>
+    <t>DOSLY DESENLY BENDSNEYDER</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. SAHARUDDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. H. M. SYAHRIR LANGKO, M.A.</t>
+  </si>
+  <si>
+    <t>MUSPIDA NUR</t>
+  </si>
+  <si>
+    <t>ARDIATI</t>
+  </si>
+  <si>
+    <t>HARUN ALI</t>
+  </si>
+  <si>
+    <t>A. MUH. NUR. IQRAM, S.H.</t>
+  </si>
+  <si>
+    <t>MUNAWIR AKIL, S.T.</t>
+  </si>
+  <si>
+    <t>ABDI REYNALDI</t>
+  </si>
+  <si>
+    <t>ASRYANTI</t>
+  </si>
+  <si>
+    <t>HASBI ASSIDIK</t>
   </si>
   <si>
     <t>730001</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 1</t>
   </si>
   <si>
-    <t>7371</t>
-[...4 lines deleted...]
-  <si>
     <t>FAUZI ANDI WAWO, S.Sos.</t>
   </si>
   <si>
     <t>AKMAL, S.E., M.M.</t>
   </si>
   <si>
     <t>RAHMI ALWI</t>
   </si>
   <si>
     <t>Ir. MUHAMMAD ASHAR</t>
   </si>
   <si>
     <t>ANEES FATEMA,  S.E.</t>
   </si>
   <si>
     <t>SYAIFUL ASRI, S.Sos.</t>
   </si>
   <si>
-    <t>RUSLAN</t>
-[...1 lines deleted...]
-  <si>
     <t>SRI HANDAYANI Z.</t>
   </si>
   <si>
     <t>MAKMUR MUHADI, S.E.</t>
   </si>
   <si>
     <t>EDWARD WIJAYA HORAS, S.E, M.M.</t>
   </si>
   <si>
     <t>Dr. SUKRIANSYAH S. LATIEF, S.H., M.H.</t>
   </si>
   <si>
     <t>INAS UTAMI MUCHTAR, S.E. ,A.k.</t>
   </si>
   <si>
     <t>FADEL MUHAMMAD TAUPHAN ANSAR</t>
   </si>
   <si>
     <t>ANDI TIEN FATMAWATI ARAS, S.K.M, M.Kes.</t>
   </si>
   <si>
     <t>BRUNO S. RANTETANA, S.H.</t>
   </si>
   <si>
     <t>Hj. AINUN JARIAH, S.Farm., M.Kes.</t>
@@ -928,2888 +3766,50 @@
     <t>A. RIFQI NUR MUKHTAR, S.H., M.H.</t>
   </si>
   <si>
     <t>FADILLAH ZALZABILA T.</t>
   </si>
   <si>
     <t>FAISAL, S.E.</t>
   </si>
   <si>
     <t>MUH. ARQAM QADAFI, S.H.</t>
   </si>
   <si>
     <t>H. ABD HAKIM, S.Sos.i., S.H., M.H.</t>
   </si>
   <si>
     <t>M. AZHAR PRATAMA PUTRA</t>
   </si>
   <si>
     <t>NUR AFNI, S.T.</t>
   </si>
   <si>
     <t>FIRMAN</t>
   </si>
   <si>
     <t>SUARNIATI</t>
-  </si>
-[...2836 lines deleted...]
-    <t>MUHAMMAD ARSAD RAUF, S.H.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -4142,248 +4142,4930 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="D2" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>515</v>
       </c>
       <c r="F2" t="s">
-        <v>160</v>
+        <v>516</v>
       </c>
       <c r="G2">
-        <v>31597</v>
+        <v>14919</v>
       </c>
       <c r="H2">
-        <v>28173</v>
+        <v>16708</v>
       </c>
       <c r="I2">
-        <v>27207</v>
+        <v>11259</v>
       </c>
       <c r="J2">
-        <v>32206</v>
+        <v>52903</v>
       </c>
       <c r="K2">
-        <v>40153</v>
+        <v>16124</v>
       </c>
       <c r="L2">
-        <v>1231</v>
+        <v>2601</v>
       </c>
       <c r="M2">
-        <v>6118</v>
+        <v>1841</v>
       </c>
       <c r="N2">
-        <v>34051</v>
+        <v>567</v>
       </c>
       <c r="O2">
-        <v>3571</v>
+        <v>279</v>
       </c>
       <c r="P2">
-        <v>710</v>
+        <v>22641</v>
       </c>
       <c r="Q2">
-        <v>29541</v>
+        <v>158</v>
       </c>
       <c r="R2">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="S2">
-        <v>18053</v>
+        <v>4267</v>
       </c>
       <c r="T2">
-        <v>5007</v>
-[...11 lines deleted...]
-        <v>302318</v>
+        <v>144413</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D3" t="s">
+        <v>514</v>
+      </c>
+      <c r="E3" t="s">
+        <v>517</v>
+      </c>
+      <c r="F3" t="s">
+        <v>518</v>
+      </c>
+      <c r="G3">
+        <v>37511</v>
+      </c>
+      <c r="H3">
+        <v>65209</v>
+      </c>
+      <c r="I3">
+        <v>6916</v>
+      </c>
+      <c r="J3">
+        <v>12897</v>
+      </c>
+      <c r="K3">
+        <v>16545</v>
+      </c>
+      <c r="L3">
+        <v>9889</v>
+      </c>
+      <c r="M3">
+        <v>17877</v>
+      </c>
+      <c r="N3">
+        <v>22712</v>
+      </c>
+      <c r="O3">
+        <v>536</v>
+      </c>
+      <c r="P3">
+        <v>12161</v>
+      </c>
+      <c r="Q3">
+        <v>264</v>
+      </c>
+      <c r="R3">
+        <v>322</v>
+      </c>
+      <c r="S3">
+        <v>26969</v>
+      </c>
+      <c r="T3">
+        <v>229808</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" t="s">
         <v>35</v>
       </c>
-      <c r="G3">
-[...51 lines deleted...]
-        <v>302318</v>
+      <c r="G4">
+        <v>52430</v>
+      </c>
+      <c r="H4">
+        <v>81917</v>
+      </c>
+      <c r="I4">
+        <v>18175</v>
+      </c>
+      <c r="J4">
+        <v>65800</v>
+      </c>
+      <c r="K4">
+        <v>32669</v>
+      </c>
+      <c r="L4">
+        <v>12490</v>
+      </c>
+      <c r="M4">
+        <v>19718</v>
+      </c>
+      <c r="N4">
+        <v>23279</v>
+      </c>
+      <c r="O4">
+        <v>815</v>
+      </c>
+      <c r="P4">
+        <v>34802</v>
+      </c>
+      <c r="Q4">
+        <v>422</v>
+      </c>
+      <c r="R4">
+        <v>468</v>
+      </c>
+      <c r="S4">
+        <v>31236</v>
+      </c>
+      <c r="T4">
+        <v>374221</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>160</v>
+        <v>516</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>14919</v>
+      </c>
+      <c r="E2">
+        <v>37511</v>
+      </c>
+      <c r="F2">
+        <v>52430</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>1109</v>
+      </c>
+      <c r="E3">
+        <v>2991</v>
+      </c>
+      <c r="F3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>519</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>2312</v>
+      </c>
+      <c r="E4">
+        <v>13091</v>
+      </c>
+      <c r="F4">
+        <v>15403</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>419</v>
+      </c>
+      <c r="E5">
+        <v>18679</v>
+      </c>
+      <c r="F5">
+        <v>19098</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>521</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>117</v>
+      </c>
+      <c r="E6">
+        <v>343</v>
+      </c>
+      <c r="F6">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>107</v>
+      </c>
+      <c r="E7">
+        <v>316</v>
+      </c>
+      <c r="F7">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>523</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>667</v>
+      </c>
+      <c r="E8">
+        <v>314</v>
+      </c>
+      <c r="F8">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>524</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>48</v>
+      </c>
+      <c r="F9">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>525</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>10144</v>
+      </c>
+      <c r="E10">
+        <v>1729</v>
+      </c>
+      <c r="F10">
+        <v>11873</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>16708</v>
+      </c>
+      <c r="E12">
+        <v>65209</v>
+      </c>
+      <c r="F12">
+        <v>81917</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>1488</v>
+      </c>
+      <c r="E13">
+        <v>3373</v>
+      </c>
+      <c r="F13">
+        <v>4861</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>526</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>11506</v>
+      </c>
+      <c r="E14">
+        <v>4209</v>
+      </c>
+      <c r="F14">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>527</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>2464</v>
+      </c>
+      <c r="E15">
+        <v>23278</v>
+      </c>
+      <c r="F15">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>156</v>
+      </c>
+      <c r="E16">
+        <v>2617</v>
+      </c>
+      <c r="F16">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>660</v>
+      </c>
+      <c r="E17">
+        <v>28301</v>
+      </c>
+      <c r="F17">
+        <v>28961</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>530</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>257</v>
+      </c>
+      <c r="E18">
+        <v>2739</v>
+      </c>
+      <c r="F18">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>531</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>95</v>
+      </c>
+      <c r="E19">
+        <v>488</v>
+      </c>
+      <c r="F19">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>532</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>82</v>
+      </c>
+      <c r="E20">
+        <v>204</v>
+      </c>
+      <c r="F20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>11259</v>
+      </c>
+      <c r="E22">
+        <v>6916</v>
+      </c>
+      <c r="F22">
+        <v>18175</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>1106</v>
+      </c>
+      <c r="E23">
+        <v>971</v>
+      </c>
+      <c r="F23">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>533</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>6732</v>
+      </c>
+      <c r="E24">
+        <v>3440</v>
+      </c>
+      <c r="F24">
+        <v>10172</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>534</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>2147</v>
+      </c>
+      <c r="E25">
+        <v>406</v>
+      </c>
+      <c r="F25">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>535</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>642</v>
+      </c>
+      <c r="E26">
+        <v>574</v>
+      </c>
+      <c r="F26">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>536</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>203</v>
+      </c>
+      <c r="E27">
+        <v>1049</v>
+      </c>
+      <c r="F27">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>537</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>171</v>
+      </c>
+      <c r="E28">
+        <v>248</v>
+      </c>
+      <c r="F28">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>538</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>125</v>
+      </c>
+      <c r="E29">
+        <v>140</v>
+      </c>
+      <c r="F29">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>539</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>133</v>
+      </c>
+      <c r="E30">
+        <v>88</v>
+      </c>
+      <c r="F30">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>52903</v>
+      </c>
+      <c r="E32">
+        <v>12897</v>
+      </c>
+      <c r="F32">
+        <v>65800</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>2003</v>
+      </c>
+      <c r="E33">
+        <v>1712</v>
+      </c>
+      <c r="F33">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>540</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>2227</v>
+      </c>
+      <c r="E34">
+        <v>2816</v>
+      </c>
+      <c r="F34">
+        <v>5043</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>541</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>45713</v>
+      </c>
+      <c r="E35">
+        <v>4584</v>
+      </c>
+      <c r="F35">
+        <v>50297</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>542</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>428</v>
+      </c>
+      <c r="E36">
+        <v>353</v>
+      </c>
+      <c r="F36">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>543</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>469</v>
+      </c>
+      <c r="E37">
+        <v>2695</v>
+      </c>
+      <c r="F37">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>544</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>1803</v>
+      </c>
+      <c r="E38">
+        <v>526</v>
+      </c>
+      <c r="F38">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>545</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>130</v>
+      </c>
+      <c r="E39">
+        <v>110</v>
+      </c>
+      <c r="F39">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>546</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>130</v>
+      </c>
+      <c r="E40">
+        <v>101</v>
+      </c>
+      <c r="F40">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>16124</v>
+      </c>
+      <c r="E42">
+        <v>16545</v>
+      </c>
+      <c r="F42">
+        <v>32669</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>974</v>
+      </c>
+      <c r="E43">
+        <v>1144</v>
+      </c>
+      <c r="F43">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>547</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>7750</v>
+      </c>
+      <c r="E44">
+        <v>1649</v>
+      </c>
+      <c r="F44">
+        <v>9399</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>548</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>275</v>
+      </c>
+      <c r="E45">
+        <v>531</v>
+      </c>
+      <c r="F45">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>549</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>311</v>
+      </c>
+      <c r="E46">
+        <v>11486</v>
+      </c>
+      <c r="F46">
+        <v>11797</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>550</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>89</v>
+      </c>
+      <c r="E47">
+        <v>143</v>
+      </c>
+      <c r="F47">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>551</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>315</v>
+      </c>
+      <c r="E48">
+        <v>784</v>
+      </c>
+      <c r="F48">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>552</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>810</v>
+      </c>
+      <c r="E49">
+        <v>249</v>
+      </c>
+      <c r="F49">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>553</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>5600</v>
+      </c>
+      <c r="E50">
+        <v>559</v>
+      </c>
+      <c r="F50">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>2601</v>
+      </c>
+      <c r="E52">
+        <v>9889</v>
+      </c>
+      <c r="F52">
+        <v>12490</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>537</v>
+      </c>
+      <c r="E53">
+        <v>733</v>
+      </c>
+      <c r="F53">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>554</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>1420</v>
+      </c>
+      <c r="E54">
+        <v>5906</v>
+      </c>
+      <c r="F54">
+        <v>7326</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>555</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>118</v>
+      </c>
+      <c r="E55">
+        <v>793</v>
+      </c>
+      <c r="F55">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>556</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>122</v>
+      </c>
+      <c r="E56">
+        <v>1765</v>
+      </c>
+      <c r="F56">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>557</v>
+      </c>
+      <c r="C57" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57">
+        <v>226</v>
+      </c>
+      <c r="E57">
+        <v>119</v>
+      </c>
+      <c r="F57">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>558</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>26</v>
+      </c>
+      <c r="E58">
+        <v>84</v>
+      </c>
+      <c r="F58">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>559</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>23</v>
+      </c>
+      <c r="E59">
+        <v>81</v>
+      </c>
+      <c r="F59">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>560</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>129</v>
+      </c>
+      <c r="E60">
+        <v>408</v>
+      </c>
+      <c r="F60">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>1841</v>
+      </c>
+      <c r="E62">
+        <v>17877</v>
+      </c>
+      <c r="F62">
+        <v>19718</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>327</v>
+      </c>
+      <c r="E63">
+        <v>968</v>
+      </c>
+      <c r="F63">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>561</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>585</v>
+      </c>
+      <c r="E64">
+        <v>13081</v>
+      </c>
+      <c r="F64">
+        <v>13666</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>562</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>259</v>
+      </c>
+      <c r="E65">
+        <v>579</v>
+      </c>
+      <c r="F65">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>563</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>52</v>
+      </c>
+      <c r="E66">
+        <v>204</v>
+      </c>
+      <c r="F66">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>564</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>266</v>
+      </c>
+      <c r="E67">
+        <v>2090</v>
+      </c>
+      <c r="F67">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>565</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>294</v>
+      </c>
+      <c r="E68">
+        <v>621</v>
+      </c>
+      <c r="F68">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>566</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>21</v>
+      </c>
+      <c r="E69">
+        <v>68</v>
+      </c>
+      <c r="F69">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>567</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>37</v>
+      </c>
+      <c r="E70">
+        <v>266</v>
+      </c>
+      <c r="F70">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>12</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>567</v>
+      </c>
+      <c r="E72">
+        <v>22712</v>
+      </c>
+      <c r="F72">
+        <v>23279</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>89</v>
+      </c>
+      <c r="E73">
+        <v>1348</v>
+      </c>
+      <c r="F73">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>568</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>294</v>
+      </c>
+      <c r="E74">
+        <v>18607</v>
+      </c>
+      <c r="F74">
+        <v>18901</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>569</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75">
+        <v>65</v>
+      </c>
+      <c r="E75">
+        <v>1271</v>
+      </c>
+      <c r="F75">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>570</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76">
+        <v>33</v>
+      </c>
+      <c r="E76">
+        <v>297</v>
+      </c>
+      <c r="F76">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>571</v>
+      </c>
+      <c r="C77" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77">
+        <v>22</v>
+      </c>
+      <c r="E77">
+        <v>190</v>
+      </c>
+      <c r="F77">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>572</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>38</v>
+      </c>
+      <c r="E78">
+        <v>535</v>
+      </c>
+      <c r="F78">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>573</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>4</v>
+      </c>
+      <c r="E79">
+        <v>135</v>
+      </c>
+      <c r="F79">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>574</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>22</v>
+      </c>
+      <c r="E80">
+        <v>329</v>
+      </c>
+      <c r="F80">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>13</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>279</v>
+      </c>
+      <c r="E82">
+        <v>536</v>
+      </c>
+      <c r="F82">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>40</v>
+      </c>
+      <c r="E83">
+        <v>95</v>
+      </c>
+      <c r="F83">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>575</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>192</v>
+      </c>
+      <c r="E84">
+        <v>377</v>
+      </c>
+      <c r="F84">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>576</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>28</v>
+      </c>
+      <c r="E85">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>577</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>10</v>
+      </c>
+      <c r="E86">
+        <v>16</v>
+      </c>
+      <c r="F86">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>578</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>9</v>
+      </c>
+      <c r="E87">
+        <v>20</v>
+      </c>
+      <c r="F87">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>22641</v>
+      </c>
+      <c r="E89">
+        <v>12161</v>
+      </c>
+      <c r="F89">
+        <v>34802</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>792</v>
+      </c>
+      <c r="E90">
+        <v>805</v>
+      </c>
+      <c r="F90">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>579</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>16829</v>
+      </c>
+      <c r="E91">
+        <v>8151</v>
+      </c>
+      <c r="F91">
+        <v>24980</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>580</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>303</v>
+      </c>
+      <c r="E92">
+        <v>268</v>
+      </c>
+      <c r="F92">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>581</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>198</v>
+      </c>
+      <c r="E93">
+        <v>320</v>
+      </c>
+      <c r="F93">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>582</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>56</v>
+      </c>
+      <c r="E94">
+        <v>1002</v>
+      </c>
+      <c r="F94">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>583</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>77</v>
+      </c>
+      <c r="E95">
+        <v>85</v>
+      </c>
+      <c r="F95">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>584</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>40</v>
+      </c>
+      <c r="E96">
+        <v>767</v>
+      </c>
+      <c r="F96">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>585</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>4346</v>
+      </c>
+      <c r="E97">
+        <v>763</v>
+      </c>
+      <c r="F97">
+        <v>5109</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>15</v>
+      </c>
+      <c r="B99" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>158</v>
+      </c>
+      <c r="E99">
+        <v>264</v>
+      </c>
+      <c r="F99">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" t="s">
+        <v>34</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>87</v>
+      </c>
+      <c r="E100">
+        <v>134</v>
+      </c>
+      <c r="F100">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>586</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>71</v>
+      </c>
+      <c r="E101">
+        <v>130</v>
+      </c>
+      <c r="F101">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>16</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>146</v>
+      </c>
+      <c r="E103">
+        <v>322</v>
+      </c>
+      <c r="F103">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>34</v>
+      </c>
+      <c r="B104" t="s">
+        <v>34</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>25</v>
+      </c>
+      <c r="E104">
+        <v>45</v>
+      </c>
+      <c r="F104">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>587</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>83</v>
+      </c>
+      <c r="E105">
+        <v>164</v>
+      </c>
+      <c r="F105">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>588</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>4</v>
+      </c>
+      <c r="E106">
+        <v>17</v>
+      </c>
+      <c r="F106">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>589</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>14</v>
+      </c>
+      <c r="E107">
+        <v>39</v>
+      </c>
+      <c r="F107">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>590</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>6</v>
+      </c>
+      <c r="E108">
+        <v>29</v>
+      </c>
+      <c r="F108">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>591</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>3</v>
+      </c>
+      <c r="E109">
+        <v>10</v>
+      </c>
+      <c r="F109">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>592</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>6</v>
+      </c>
+      <c r="F110">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>593</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>11</v>
+      </c>
+      <c r="E111">
+        <v>12</v>
+      </c>
+      <c r="F111">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>17</v>
+      </c>
+      <c r="B113" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>4267</v>
+      </c>
+      <c r="E113">
+        <v>26969</v>
+      </c>
+      <c r="F113">
+        <v>31236</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" t="s">
+        <v>34</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>532</v>
+      </c>
+      <c r="E114">
+        <v>1059</v>
+      </c>
+      <c r="F114">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>594</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>2276</v>
+      </c>
+      <c r="E115">
+        <v>22676</v>
+      </c>
+      <c r="F115">
+        <v>24952</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>595</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>204</v>
+      </c>
+      <c r="E116">
+        <v>586</v>
+      </c>
+      <c r="F116">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>596</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>550</v>
+      </c>
+      <c r="E117">
+        <v>201</v>
+      </c>
+      <c r="F117">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>597</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>329</v>
+      </c>
+      <c r="E118">
+        <v>99</v>
+      </c>
+      <c r="F118">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>598</v>
+      </c>
+      <c r="C119" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>138</v>
+      </c>
+      <c r="E119">
+        <v>874</v>
+      </c>
+      <c r="F119">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>599</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>42</v>
+      </c>
+      <c r="E120">
+        <v>50</v>
+      </c>
+      <c r="F120">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>600</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>196</v>
+      </c>
+      <c r="E121">
+        <v>1424</v>
+      </c>
+      <c r="F121">
+        <v>1620</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>601</v>
+      </c>
+      <c r="D2" t="s">
+        <v>602</v>
+      </c>
+      <c r="E2" t="s">
+        <v>603</v>
+      </c>
+      <c r="F2" t="s">
+        <v>604</v>
+      </c>
+      <c r="G2">
+        <v>1178</v>
+      </c>
+      <c r="H2">
+        <v>15804</v>
+      </c>
+      <c r="I2">
+        <v>12429</v>
+      </c>
+      <c r="J2">
+        <v>65787</v>
+      </c>
+      <c r="K2">
+        <v>11471</v>
+      </c>
+      <c r="L2">
+        <v>480</v>
+      </c>
+      <c r="M2">
+        <v>517</v>
+      </c>
+      <c r="N2">
+        <v>384</v>
+      </c>
+      <c r="O2">
+        <v>1701</v>
+      </c>
+      <c r="P2">
+        <v>477</v>
+      </c>
+      <c r="Q2">
+        <v>24978</v>
+      </c>
+      <c r="R2">
+        <v>3360</v>
+      </c>
+      <c r="S2">
+        <v>1131</v>
+      </c>
+      <c r="T2">
+        <v>112</v>
+      </c>
+      <c r="U2">
+        <v>139809</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>601</v>
+      </c>
+      <c r="D3" t="s">
+        <v>602</v>
+      </c>
+      <c r="E3" t="s">
+        <v>605</v>
+      </c>
+      <c r="F3" t="s">
+        <v>606</v>
+      </c>
+      <c r="G3">
+        <v>2597</v>
+      </c>
+      <c r="H3">
+        <v>20077</v>
+      </c>
+      <c r="I3">
+        <v>15943</v>
+      </c>
+      <c r="J3">
+        <v>45894</v>
+      </c>
+      <c r="K3">
+        <v>22883</v>
+      </c>
+      <c r="L3">
+        <v>173</v>
+      </c>
+      <c r="M3">
+        <v>246</v>
+      </c>
+      <c r="N3">
+        <v>325</v>
+      </c>
+      <c r="O3">
+        <v>4673</v>
+      </c>
+      <c r="P3">
+        <v>408</v>
+      </c>
+      <c r="Q3">
+        <v>13811</v>
+      </c>
+      <c r="R3">
+        <v>5697</v>
+      </c>
+      <c r="S3">
+        <v>2873</v>
+      </c>
+      <c r="T3">
+        <v>59</v>
+      </c>
+      <c r="U3">
+        <v>135659</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4">
+        <v>3775</v>
+      </c>
+      <c r="H4">
+        <v>35881</v>
+      </c>
+      <c r="I4">
+        <v>28372</v>
+      </c>
+      <c r="J4">
+        <v>111681</v>
+      </c>
+      <c r="K4">
+        <v>34354</v>
+      </c>
+      <c r="L4">
+        <v>653</v>
+      </c>
+      <c r="M4">
+        <v>763</v>
+      </c>
+      <c r="N4">
+        <v>709</v>
+      </c>
+      <c r="O4">
+        <v>6374</v>
+      </c>
+      <c r="P4">
+        <v>885</v>
+      </c>
+      <c r="Q4">
+        <v>38789</v>
+      </c>
+      <c r="R4">
+        <v>9057</v>
+      </c>
+      <c r="S4">
+        <v>4004</v>
+      </c>
+      <c r="T4">
+        <v>171</v>
+      </c>
+      <c r="U4">
+        <v>275468</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>1178</v>
+      </c>
+      <c r="E2">
+        <v>2597</v>
+      </c>
+      <c r="F2">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>294</v>
+      </c>
+      <c r="E3">
+        <v>115</v>
+      </c>
+      <c r="F3">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>607</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>325</v>
+      </c>
+      <c r="E4">
+        <v>1223</v>
+      </c>
+      <c r="F4">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>608</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>239</v>
+      </c>
+      <c r="E5">
+        <v>761</v>
+      </c>
+      <c r="F5">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>609</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>42</v>
+      </c>
+      <c r="E6">
+        <v>29</v>
+      </c>
+      <c r="F6">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>39</v>
+      </c>
+      <c r="E7">
+        <v>22</v>
+      </c>
+      <c r="F7">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>611</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>239</v>
+      </c>
+      <c r="E8">
+        <v>447</v>
+      </c>
+      <c r="F8">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>15804</v>
+      </c>
+      <c r="E10">
+        <v>20077</v>
+      </c>
+      <c r="F10">
+        <v>35881</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>1088</v>
+      </c>
+      <c r="E11">
+        <v>824</v>
+      </c>
+      <c r="F11">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>612</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12">
+        <v>6771</v>
+      </c>
+      <c r="E12">
+        <v>12913</v>
+      </c>
+      <c r="F12">
+        <v>19684</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>613</v>
+      </c>
+      <c r="C13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13">
+        <v>6604</v>
+      </c>
+      <c r="E13">
+        <v>3083</v>
+      </c>
+      <c r="F13">
+        <v>9687</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>614</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>422</v>
+      </c>
+      <c r="E14">
+        <v>1779</v>
+      </c>
+      <c r="F14">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>615</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>769</v>
+      </c>
+      <c r="E15">
+        <v>1379</v>
+      </c>
+      <c r="F15">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>616</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>150</v>
+      </c>
+      <c r="E16">
+        <v>99</v>
+      </c>
+      <c r="F16">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>12429</v>
+      </c>
+      <c r="E18">
+        <v>15943</v>
+      </c>
+      <c r="F18">
+        <v>28372</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>928</v>
+      </c>
+      <c r="E19">
+        <v>727</v>
+      </c>
+      <c r="F19">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>617</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>5484</v>
+      </c>
+      <c r="E20">
+        <v>9946</v>
+      </c>
+      <c r="F20">
+        <v>15430</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>618</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21">
+        <v>1470</v>
+      </c>
+      <c r="E21">
+        <v>3116</v>
+      </c>
+      <c r="F21">
+        <v>4586</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>619</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22">
+        <v>3900</v>
+      </c>
+      <c r="E22">
+        <v>1569</v>
+      </c>
+      <c r="F22">
+        <v>5469</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>620</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23">
+        <v>403</v>
+      </c>
+      <c r="E23">
+        <v>161</v>
+      </c>
+      <c r="F23">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>621</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>244</v>
+      </c>
+      <c r="E24">
+        <v>424</v>
+      </c>
+      <c r="F24">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>65787</v>
+      </c>
+      <c r="E26">
+        <v>45894</v>
+      </c>
+      <c r="F26">
+        <v>111681</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>1536</v>
+      </c>
+      <c r="E27">
+        <v>658</v>
+      </c>
+      <c r="F27">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>622</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>37002</v>
+      </c>
+      <c r="E28">
+        <v>3855</v>
+      </c>
+      <c r="F28">
+        <v>40857</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>623</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>9956</v>
+      </c>
+      <c r="E29">
+        <v>35182</v>
+      </c>
+      <c r="F29">
+        <v>45138</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>624</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>4237</v>
+      </c>
+      <c r="E30">
+        <v>463</v>
+      </c>
+      <c r="F30">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>625</v>
+      </c>
+      <c r="C31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31">
+        <v>381</v>
+      </c>
+      <c r="E31">
+        <v>392</v>
+      </c>
+      <c r="F31">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>626</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32">
+        <v>12675</v>
+      </c>
+      <c r="E32">
+        <v>5344</v>
+      </c>
+      <c r="F32">
+        <v>18019</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>11471</v>
+      </c>
+      <c r="E34">
+        <v>22883</v>
+      </c>
+      <c r="F34">
+        <v>34354</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>592</v>
+      </c>
+      <c r="E35">
+        <v>354</v>
+      </c>
+      <c r="F35">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>627</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>5577</v>
+      </c>
+      <c r="E36">
+        <v>1142</v>
+      </c>
+      <c r="F36">
+        <v>6719</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>628</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>1672</v>
+      </c>
+      <c r="E37">
+        <v>9562</v>
+      </c>
+      <c r="F37">
+        <v>11234</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>629</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>3327</v>
+      </c>
+      <c r="E38">
+        <v>11539</v>
+      </c>
+      <c r="F38">
+        <v>14866</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>630</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>135</v>
+      </c>
+      <c r="E39">
+        <v>99</v>
+      </c>
+      <c r="F39">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>631</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>168</v>
+      </c>
+      <c r="E40">
+        <v>187</v>
+      </c>
+      <c r="F40">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>480</v>
+      </c>
+      <c r="E42">
+        <v>173</v>
+      </c>
+      <c r="F42">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>134</v>
+      </c>
+      <c r="E43">
+        <v>51</v>
+      </c>
+      <c r="F43">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>632</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>130</v>
+      </c>
+      <c r="E44">
+        <v>61</v>
+      </c>
+      <c r="F44">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>633</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>115</v>
+      </c>
+      <c r="E45">
+        <v>26</v>
+      </c>
+      <c r="F45">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>634</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>101</v>
+      </c>
+      <c r="E46">
+        <v>35</v>
+      </c>
+      <c r="F46">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>517</v>
+      </c>
+      <c r="E48">
+        <v>246</v>
+      </c>
+      <c r="F48">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>142</v>
+      </c>
+      <c r="E49">
+        <v>40</v>
+      </c>
+      <c r="F49">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>635</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>198</v>
+      </c>
+      <c r="E50">
+        <v>110</v>
+      </c>
+      <c r="F50">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>636</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51">
+        <v>101</v>
+      </c>
+      <c r="E51">
+        <v>58</v>
+      </c>
+      <c r="F51">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>637</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52">
+        <v>45</v>
+      </c>
+      <c r="E52">
+        <v>24</v>
+      </c>
+      <c r="F52">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>638</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53">
+        <v>31</v>
+      </c>
+      <c r="E53">
+        <v>14</v>
+      </c>
+      <c r="F53">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>384</v>
+      </c>
+      <c r="E55">
+        <v>325</v>
+      </c>
+      <c r="F55">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>67</v>
+      </c>
+      <c r="E56">
+        <v>27</v>
+      </c>
+      <c r="F56">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>639</v>
+      </c>
+      <c r="C57" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57">
+        <v>175</v>
+      </c>
+      <c r="E57">
+        <v>46</v>
+      </c>
+      <c r="F57">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>640</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>51</v>
+      </c>
+      <c r="E58">
+        <v>59</v>
+      </c>
+      <c r="F58">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>641</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>29</v>
+      </c>
+      <c r="E59">
+        <v>6</v>
+      </c>
+      <c r="F59">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>642</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>16</v>
+      </c>
+      <c r="E60">
+        <v>14</v>
+      </c>
+      <c r="F60">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>5</v>
+      </c>
+      <c r="B61" t="s">
+        <v>643</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>46</v>
+      </c>
+      <c r="E61">
+        <v>173</v>
+      </c>
+      <c r="F61">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>10</v>
+      </c>
+      <c r="B63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>1701</v>
+      </c>
+      <c r="E63">
+        <v>4673</v>
+      </c>
+      <c r="F63">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B64" t="s">
+        <v>34</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>153</v>
+      </c>
+      <c r="E64">
+        <v>107</v>
+      </c>
+      <c r="F64">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>644</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>991</v>
+      </c>
+      <c r="E65">
+        <v>2041</v>
+      </c>
+      <c r="F65">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>645</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>162</v>
+      </c>
+      <c r="E66">
+        <v>240</v>
+      </c>
+      <c r="F66">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>646</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>206</v>
+      </c>
+      <c r="E67">
+        <v>163</v>
+      </c>
+      <c r="F67">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>647</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>93</v>
+      </c>
+      <c r="E68">
+        <v>2085</v>
+      </c>
+      <c r="F68">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>648</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>96</v>
+      </c>
+      <c r="E69">
+        <v>37</v>
+      </c>
+      <c r="F69">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>12</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>477</v>
+      </c>
+      <c r="E71">
+        <v>408</v>
+      </c>
+      <c r="F71">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>34</v>
+      </c>
+      <c r="B72" t="s">
+        <v>34</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>85</v>
+      </c>
+      <c r="E72">
+        <v>61</v>
+      </c>
+      <c r="F72">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>649</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>220</v>
+      </c>
+      <c r="E73">
+        <v>216</v>
+      </c>
+      <c r="F73">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>650</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>82</v>
+      </c>
+      <c r="E74">
+        <v>88</v>
+      </c>
+      <c r="F74">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>651</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75">
+        <v>20</v>
+      </c>
+      <c r="E75">
+        <v>17</v>
+      </c>
+      <c r="F75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>652</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76">
+        <v>37</v>
+      </c>
+      <c r="E76">
+        <v>10</v>
+      </c>
+      <c r="F76">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>653</v>
+      </c>
+      <c r="C77" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77">
+        <v>33</v>
+      </c>
+      <c r="E77">
+        <v>16</v>
+      </c>
+      <c r="F77">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>24978</v>
+      </c>
+      <c r="E79">
+        <v>13811</v>
+      </c>
+      <c r="F79">
+        <v>38789</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>34</v>
+      </c>
+      <c r="B80" t="s">
+        <v>34</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>737</v>
+      </c>
+      <c r="E80">
+        <v>337</v>
+      </c>
+      <c r="F80">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>654</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>934</v>
+      </c>
+      <c r="E81">
+        <v>1632</v>
+      </c>
+      <c r="F81">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>655</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>19136</v>
+      </c>
+      <c r="E82">
+        <v>2072</v>
+      </c>
+      <c r="F82">
+        <v>21208</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>656</v>
+      </c>
+      <c r="C83" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83">
+        <v>864</v>
+      </c>
+      <c r="E83">
+        <v>449</v>
+      </c>
+      <c r="F83">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>657</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>114</v>
+      </c>
+      <c r="E84">
+        <v>70</v>
+      </c>
+      <c r="F84">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85" t="s">
+        <v>658</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>3193</v>
+      </c>
+      <c r="E85">
+        <v>9251</v>
+      </c>
+      <c r="F85">
+        <v>12444</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>15</v>
+      </c>
+      <c r="B87" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>3360</v>
+      </c>
+      <c r="E87">
+        <v>5697</v>
+      </c>
+      <c r="F87">
+        <v>9057</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>34</v>
+      </c>
+      <c r="B88" t="s">
+        <v>34</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>408</v>
+      </c>
+      <c r="E88">
+        <v>246</v>
+      </c>
+      <c r="F88">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>659</v>
+      </c>
+      <c r="C89" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89">
+        <v>1534</v>
+      </c>
+      <c r="E89">
+        <v>1283</v>
+      </c>
+      <c r="F89">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>660</v>
+      </c>
+      <c r="C90" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90">
+        <v>289</v>
+      </c>
+      <c r="E90">
+        <v>1320</v>
+      </c>
+      <c r="F90">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>661</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>796</v>
+      </c>
+      <c r="E91">
+        <v>433</v>
+      </c>
+      <c r="F91">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>662</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>36</v>
+      </c>
+      <c r="E92">
+        <v>183</v>
+      </c>
+      <c r="F92">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>663</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>297</v>
+      </c>
+      <c r="E93">
+        <v>2232</v>
+      </c>
+      <c r="F93">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>16</v>
+      </c>
+      <c r="B95" t="s">
+        <v>19</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>1131</v>
+      </c>
+      <c r="E95">
+        <v>2873</v>
+      </c>
+      <c r="F95">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B96" t="s">
+        <v>34</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>148</v>
+      </c>
+      <c r="E96">
+        <v>100</v>
+      </c>
+      <c r="F96">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>664</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>543</v>
+      </c>
+      <c r="E97">
+        <v>1452</v>
+      </c>
+      <c r="F97">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>665</v>
+      </c>
+      <c r="C98" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98">
+        <v>271</v>
+      </c>
+      <c r="E98">
+        <v>223</v>
+      </c>
+      <c r="F98">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>666</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>35</v>
+      </c>
+      <c r="E99">
+        <v>77</v>
+      </c>
+      <c r="F99">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>667</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>81</v>
+      </c>
+      <c r="E100">
+        <v>537</v>
+      </c>
+      <c r="F100">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>668</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>53</v>
+      </c>
+      <c r="E101">
+        <v>484</v>
+      </c>
+      <c r="F101">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>17</v>
+      </c>
+      <c r="B103" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>112</v>
+      </c>
+      <c r="E103">
+        <v>59</v>
+      </c>
+      <c r="F103">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>34</v>
+      </c>
+      <c r="B104" t="s">
+        <v>34</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>20</v>
+      </c>
+      <c r="E104">
+        <v>7</v>
+      </c>
+      <c r="F104">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>669</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>20</v>
+      </c>
+      <c r="E105">
+        <v>14</v>
+      </c>
+      <c r="F105">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>670</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>19</v>
+      </c>
+      <c r="E106">
+        <v>13</v>
+      </c>
+      <c r="F106">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>671</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>13</v>
+      </c>
+      <c r="E107">
+        <v>6</v>
+      </c>
+      <c r="F107">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>672</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>24</v>
+      </c>
+      <c r="E108">
+        <v>15</v>
+      </c>
+      <c r="F108">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>673</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>16</v>
+      </c>
+      <c r="E109">
+        <v>4</v>
+      </c>
+      <c r="F109">
+        <v>20</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>674</v>
+      </c>
+      <c r="D2" t="s">
+        <v>675</v>
+      </c>
+      <c r="E2" t="s">
+        <v>676</v>
+      </c>
+      <c r="F2" t="s">
+        <v>677</v>
+      </c>
+      <c r="G2">
+        <v>31597</v>
+      </c>
+      <c r="H2">
+        <v>28173</v>
+      </c>
+      <c r="I2">
+        <v>27207</v>
+      </c>
+      <c r="J2">
+        <v>32206</v>
+      </c>
+      <c r="K2">
+        <v>40153</v>
+      </c>
+      <c r="L2">
+        <v>1231</v>
+      </c>
+      <c r="M2">
+        <v>6118</v>
+      </c>
+      <c r="N2">
+        <v>34051</v>
+      </c>
+      <c r="O2">
+        <v>3571</v>
+      </c>
+      <c r="P2">
+        <v>710</v>
+      </c>
+      <c r="Q2">
+        <v>29541</v>
+      </c>
+      <c r="R2">
+        <v>944</v>
+      </c>
+      <c r="S2">
+        <v>18053</v>
+      </c>
+      <c r="T2">
+        <v>5007</v>
+      </c>
+      <c r="U2">
+        <v>3449</v>
+      </c>
+      <c r="V2">
+        <v>38605</v>
+      </c>
+      <c r="W2">
+        <v>1702</v>
+      </c>
+      <c r="X2">
+        <v>302318</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3">
+        <v>31597</v>
+      </c>
+      <c r="H3">
+        <v>28173</v>
+      </c>
+      <c r="I3">
+        <v>27207</v>
+      </c>
+      <c r="J3">
+        <v>32206</v>
+      </c>
+      <c r="K3">
+        <v>40153</v>
+      </c>
+      <c r="L3">
+        <v>1231</v>
+      </c>
+      <c r="M3">
+        <v>6118</v>
+      </c>
+      <c r="N3">
+        <v>34051</v>
+      </c>
+      <c r="O3">
+        <v>3571</v>
+      </c>
+      <c r="P3">
+        <v>710</v>
+      </c>
+      <c r="Q3">
+        <v>29541</v>
+      </c>
+      <c r="R3">
+        <v>944</v>
+      </c>
+      <c r="S3">
+        <v>18053</v>
+      </c>
+      <c r="T3">
+        <v>5007</v>
+      </c>
+      <c r="U3">
+        <v>3449</v>
+      </c>
+      <c r="V3">
+        <v>38605</v>
+      </c>
+      <c r="W3">
+        <v>1702</v>
+      </c>
+      <c r="X3">
+        <v>302318</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>677</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -4403,136 +9085,136 @@
         <v>31597</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>2579</v>
       </c>
       <c r="E3">
         <v>2579</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>524</v>
+        <v>678</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>5475</v>
       </c>
       <c r="E4">
         <v>5475</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>525</v>
+        <v>679</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>2176</v>
       </c>
       <c r="E5">
         <v>2176</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>526</v>
+        <v>680</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>6318</v>
       </c>
       <c r="E6">
         <v>6318</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>527</v>
+        <v>681</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>355</v>
       </c>
       <c r="E7">
         <v>355</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>528</v>
+        <v>682</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>298</v>
       </c>
       <c r="E8">
         <v>298</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>529</v>
+        <v>683</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>14396</v>
       </c>
       <c r="E9">
         <v>14396</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>28173</v>
       </c>
@@ -4540,136 +9222,136 @@
         <v>28173</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12">
         <v>4116</v>
       </c>
       <c r="E12">
         <v>4116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>530</v>
+        <v>684</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>12632</v>
       </c>
       <c r="E13">
         <v>12632</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>531</v>
+        <v>685</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>2280</v>
       </c>
       <c r="E14">
         <v>2280</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>532</v>
+        <v>686</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>2699</v>
       </c>
       <c r="E15">
         <v>2699</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>533</v>
+        <v>687</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>999</v>
       </c>
       <c r="E16">
         <v>999</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>534</v>
+        <v>688</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>3579</v>
       </c>
       <c r="E17">
         <v>3579</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>535</v>
+        <v>689</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>1868</v>
       </c>
       <c r="E18">
         <v>1868</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>27207</v>
       </c>
@@ -4677,136 +9359,136 @@
         <v>27207</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>2107</v>
       </c>
       <c r="E21">
         <v>2107</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>536</v>
+        <v>690</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>11361</v>
       </c>
       <c r="E22">
         <v>11361</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>537</v>
+        <v>691</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>930</v>
       </c>
       <c r="E23">
         <v>930</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>538</v>
+        <v>692</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>4267</v>
       </c>
       <c r="E24">
         <v>4267</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>539</v>
+        <v>693</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>593</v>
       </c>
       <c r="E25">
         <v>593</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>540</v>
+        <v>694</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>3591</v>
       </c>
       <c r="E26">
         <v>3591</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>541</v>
+        <v>695</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>4358</v>
       </c>
       <c r="E27">
         <v>4358</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
       <c r="D29">
         <v>32206</v>
       </c>
@@ -4814,136 +9496,136 @@
         <v>32206</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30">
         <v>2261</v>
       </c>
       <c r="E30">
         <v>2261</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>542</v>
+        <v>696</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>24301</v>
       </c>
       <c r="E31">
         <v>24301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>543</v>
+        <v>697</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>1370</v>
       </c>
       <c r="E32">
         <v>1370</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>544</v>
+        <v>698</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>1776</v>
       </c>
       <c r="E33">
         <v>1776</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>545</v>
+        <v>699</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>994</v>
       </c>
       <c r="E34">
         <v>994</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>546</v>
+        <v>700</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>721</v>
       </c>
       <c r="E35">
         <v>721</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>547</v>
+        <v>701</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>783</v>
       </c>
       <c r="E36">
         <v>783</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>40153</v>
       </c>
@@ -4951,136 +9633,136 @@
         <v>40153</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3810</v>
       </c>
       <c r="E39">
         <v>3810</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>548</v>
+        <v>702</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>21683</v>
       </c>
       <c r="E40">
         <v>21683</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>549</v>
+        <v>703</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>5325</v>
       </c>
       <c r="E41">
         <v>5325</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>550</v>
+        <v>704</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>2164</v>
       </c>
       <c r="E42">
         <v>2164</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>551</v>
+        <v>705</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>922</v>
       </c>
       <c r="E43">
         <v>922</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>552</v>
+        <v>706</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>4120</v>
       </c>
       <c r="E44">
         <v>4120</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>553</v>
+        <v>707</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>2129</v>
       </c>
       <c r="E45">
         <v>2129</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>1231</v>
       </c>
@@ -5088,68 +9770,68 @@
         <v>1231</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>34</v>
       </c>
       <c r="C48" t="s">
         <v>40</v>
       </c>
       <c r="D48">
         <v>524</v>
       </c>
       <c r="E48">
         <v>524</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>554</v>
+        <v>708</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49">
         <v>441</v>
       </c>
       <c r="E49">
         <v>441</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>555</v>
+        <v>709</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>266</v>
       </c>
       <c r="E50">
         <v>266</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>6118</v>
       </c>
@@ -5157,136 +9839,136 @@
         <v>6118</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>34</v>
       </c>
       <c r="C53" t="s">
         <v>40</v>
       </c>
       <c r="D53">
         <v>445</v>
       </c>
       <c r="E53">
         <v>445</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>556</v>
+        <v>710</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>3226</v>
       </c>
       <c r="E54">
         <v>3226</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>557</v>
+        <v>711</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>231</v>
       </c>
       <c r="E55">
         <v>231</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>558</v>
+        <v>712</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>397</v>
       </c>
       <c r="E56">
         <v>397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>559</v>
+        <v>713</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>1658</v>
       </c>
       <c r="E57">
         <v>1658</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>560</v>
+        <v>714</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>84</v>
       </c>
       <c r="E58">
         <v>84</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>561</v>
+        <v>715</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>77</v>
       </c>
       <c r="E59">
         <v>77</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>34051</v>
       </c>
@@ -5294,136 +9976,136 @@
         <v>34051</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>34</v>
       </c>
       <c r="B62" t="s">
         <v>34</v>
       </c>
       <c r="C62" t="s">
         <v>40</v>
       </c>
       <c r="D62">
         <v>5456</v>
       </c>
       <c r="E62">
         <v>5456</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>562</v>
+        <v>716</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>14728</v>
       </c>
       <c r="E63">
         <v>14728</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>563</v>
+        <v>717</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>2811</v>
       </c>
       <c r="E64">
         <v>2811</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>564</v>
+        <v>718</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>6160</v>
       </c>
       <c r="E65">
         <v>6160</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>565</v>
+        <v>719</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>795</v>
       </c>
       <c r="E66">
         <v>795</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>566</v>
+        <v>720</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>2198</v>
       </c>
       <c r="E67">
         <v>2198</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>567</v>
+        <v>721</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>1903</v>
       </c>
       <c r="E68">
         <v>1903</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>14</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>3571</v>
       </c>
@@ -5431,222 +10113,222 @@
         <v>3571</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>34</v>
       </c>
       <c r="B71" t="s">
         <v>34</v>
       </c>
       <c r="C71" t="s">
         <v>40</v>
       </c>
       <c r="D71">
         <v>183</v>
       </c>
       <c r="E71">
         <v>183</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>568</v>
+        <v>722</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>762</v>
       </c>
       <c r="E72">
         <v>762</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>569</v>
+        <v>723</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>244</v>
       </c>
       <c r="E73">
         <v>244</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>570</v>
+        <v>724</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>113</v>
       </c>
       <c r="E74">
         <v>113</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>571</v>
+        <v>725</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>178</v>
       </c>
       <c r="E75">
         <v>178</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>572</v>
+        <v>726</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>2091</v>
       </c>
       <c r="E76">
         <v>2091</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>710</v>
       </c>
       <c r="E78">
         <v>710</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>128</v>
       </c>
       <c r="E79">
         <v>128</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>573</v>
+        <v>727</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>123</v>
       </c>
       <c r="E80">
         <v>123</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>574</v>
+        <v>728</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>223</v>
       </c>
       <c r="E81">
         <v>223</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>575</v>
+        <v>729</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>134</v>
       </c>
       <c r="E82">
         <v>134</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>576</v>
+        <v>730</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>102</v>
       </c>
       <c r="E83">
         <v>102</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>29541</v>
       </c>
@@ -5654,136 +10336,136 @@
         <v>29541</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>34</v>
       </c>
       <c r="C86" t="s">
         <v>40</v>
       </c>
       <c r="D86">
         <v>1334</v>
       </c>
       <c r="E86">
         <v>1334</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>577</v>
+        <v>731</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>22638</v>
       </c>
       <c r="E87">
         <v>22638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>578</v>
+        <v>732</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>3427</v>
       </c>
       <c r="E88">
         <v>3427</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>579</v>
+        <v>733</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>846</v>
       </c>
       <c r="E89">
         <v>846</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>580</v>
+        <v>734</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>592</v>
       </c>
       <c r="E90">
         <v>592</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>581</v>
+        <v>735</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>471</v>
       </c>
       <c r="E91">
         <v>471</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>582</v>
+        <v>736</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>233</v>
       </c>
       <c r="E92">
         <v>233</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>944</v>
       </c>
@@ -5791,136 +10473,136 @@
         <v>944</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>34</v>
       </c>
       <c r="B95" t="s">
         <v>34</v>
       </c>
       <c r="C95" t="s">
         <v>40</v>
       </c>
       <c r="D95">
         <v>121</v>
       </c>
       <c r="E95">
         <v>121</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>583</v>
+        <v>737</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>266</v>
       </c>
       <c r="E96">
         <v>266</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>584</v>
+        <v>738</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>94</v>
       </c>
       <c r="E97">
         <v>94</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>585</v>
+        <v>739</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>87</v>
       </c>
       <c r="E98">
         <v>87</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>586</v>
+        <v>740</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>277</v>
       </c>
       <c r="E99">
         <v>277</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>587</v>
+        <v>741</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>56</v>
       </c>
       <c r="E100">
         <v>56</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>588</v>
+        <v>742</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>43</v>
       </c>
       <c r="E101">
         <v>43</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>17</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>18053</v>
       </c>
@@ -5928,136 +10610,136 @@
         <v>18053</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
         <v>34</v>
       </c>
       <c r="C104" t="s">
         <v>40</v>
       </c>
       <c r="D104">
         <v>1414</v>
       </c>
       <c r="E104">
         <v>1414</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>589</v>
+        <v>743</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>5734</v>
       </c>
       <c r="E105">
         <v>5734</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>590</v>
+        <v>744</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>3698</v>
       </c>
       <c r="E106">
         <v>3698</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>591</v>
+        <v>745</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>5893</v>
       </c>
       <c r="E107">
         <v>5893</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>592</v>
+        <v>746</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>982</v>
       </c>
       <c r="E108">
         <v>982</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>593</v>
+        <v>747</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>200</v>
       </c>
       <c r="E109">
         <v>200</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>594</v>
+        <v>748</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>132</v>
       </c>
       <c r="E110">
         <v>132</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>15</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>5007</v>
       </c>
@@ -6065,136 +10747,136 @@
         <v>5007</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113">
         <v>1609</v>
       </c>
       <c r="E113">
         <v>1609</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>595</v>
+        <v>749</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>793</v>
       </c>
       <c r="E114">
         <v>793</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>596</v>
+        <v>750</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>1568</v>
       </c>
       <c r="E115">
         <v>1568</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>597</v>
+        <v>751</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>386</v>
       </c>
       <c r="E116">
         <v>386</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>598</v>
+        <v>752</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>135</v>
       </c>
       <c r="E117">
         <v>135</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>599</v>
+        <v>753</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>290</v>
       </c>
       <c r="E118">
         <v>290</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>600</v>
+        <v>754</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>226</v>
       </c>
       <c r="E119">
         <v>226</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>16</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>3449</v>
       </c>
@@ -6202,136 +10884,136 @@
         <v>3449</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>34</v>
       </c>
       <c r="B122" t="s">
         <v>34</v>
       </c>
       <c r="C122" t="s">
         <v>40</v>
       </c>
       <c r="D122">
         <v>467</v>
       </c>
       <c r="E122">
         <v>467</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>601</v>
+        <v>755</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>1234</v>
       </c>
       <c r="E123">
         <v>1234</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>602</v>
+        <v>756</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>682</v>
       </c>
       <c r="E124">
         <v>682</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>603</v>
+        <v>757</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>105</v>
       </c>
       <c r="E125">
         <v>105</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>604</v>
+        <v>758</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>506</v>
       </c>
       <c r="E126">
         <v>506</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>605</v>
+        <v>759</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>322</v>
       </c>
       <c r="E127">
         <v>322</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>606</v>
+        <v>760</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>133</v>
       </c>
       <c r="E128">
         <v>133</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>17</v>
       </c>
       <c r="B130" t="s">
         <v>20</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>38605</v>
       </c>
@@ -6339,136 +11021,136 @@
         <v>38605</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>34</v>
       </c>
       <c r="B131" t="s">
         <v>34</v>
       </c>
       <c r="C131" t="s">
         <v>40</v>
       </c>
       <c r="D131">
         <v>1227</v>
       </c>
       <c r="E131">
         <v>1227</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>607</v>
+        <v>761</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>19890</v>
       </c>
       <c r="E132">
         <v>19890</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>608</v>
+        <v>762</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>12126</v>
       </c>
       <c r="E133">
         <v>12126</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>609</v>
+        <v>763</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>294</v>
       </c>
       <c r="E134">
         <v>294</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>610</v>
+        <v>764</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>192</v>
       </c>
       <c r="E135">
         <v>192</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>611</v>
+        <v>765</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>4560</v>
       </c>
       <c r="E136">
         <v>4560</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>612</v>
+        <v>766</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>316</v>
       </c>
       <c r="E137">
         <v>316</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>24</v>
       </c>
       <c r="B139" t="s">
         <v>21</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>1702</v>
       </c>
@@ -6476,12711 +11158,434 @@
         <v>1702</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>34</v>
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="C140" t="s">
         <v>40</v>
       </c>
       <c r="D140">
         <v>347</v>
       </c>
       <c r="E140">
         <v>347</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>613</v>
+        <v>767</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>401</v>
       </c>
       <c r="E141">
         <v>401</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>614</v>
+        <v>768</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
         <v>345</v>
       </c>
       <c r="E142">
         <v>345</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>615</v>
+        <v>769</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>396</v>
       </c>
       <c r="E143">
         <v>396</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>616</v>
+        <v>770</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>213</v>
       </c>
       <c r="E144">
         <v>213</v>
-      </c>
-[...5810 lines deleted...]
-        <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>816</v>
+        <v>771</v>
       </c>
       <c r="D2" t="s">
-        <v>817</v>
+        <v>772</v>
       </c>
       <c r="E2" t="s">
-        <v>818</v>
+        <v>773</v>
       </c>
       <c r="F2" t="s">
-        <v>819</v>
+        <v>774</v>
       </c>
       <c r="G2">
-        <v>14919</v>
+        <v>23996</v>
       </c>
       <c r="H2">
-        <v>16708</v>
+        <v>92028</v>
       </c>
       <c r="I2">
-        <v>11259</v>
+        <v>34858</v>
       </c>
       <c r="J2">
-        <v>52903</v>
+        <v>34167</v>
       </c>
       <c r="K2">
-        <v>16124</v>
+        <v>29385</v>
       </c>
       <c r="L2">
-        <v>2601</v>
+        <v>1458</v>
       </c>
       <c r="M2">
-        <v>1841</v>
+        <v>4071</v>
       </c>
       <c r="N2">
-        <v>567</v>
+        <v>24634</v>
       </c>
       <c r="O2">
-        <v>279</v>
+        <v>2210</v>
       </c>
       <c r="P2">
-        <v>22641</v>
+        <v>6018</v>
       </c>
       <c r="Q2">
-        <v>158</v>
+        <v>57600</v>
       </c>
       <c r="R2">
-        <v>146</v>
+        <v>586</v>
       </c>
       <c r="S2">
-        <v>4267</v>
+        <v>28429</v>
       </c>
       <c r="T2">
-        <v>144413</v>
+        <v>2657</v>
+      </c>
+      <c r="U2">
+        <v>4066</v>
+      </c>
+      <c r="V2">
+        <v>99277</v>
+      </c>
+      <c r="W2">
+        <v>1421</v>
+      </c>
+      <c r="X2">
+        <v>446861</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>816</v>
+        <v>771</v>
       </c>
       <c r="D3" t="s">
-        <v>817</v>
+        <v>772</v>
       </c>
       <c r="E3" t="s">
-        <v>820</v>
+        <v>775</v>
       </c>
       <c r="F3" t="s">
-        <v>821</v>
+        <v>776</v>
       </c>
       <c r="G3">
-        <v>37511</v>
+        <v>33975</v>
       </c>
       <c r="H3">
-        <v>65209</v>
+        <v>13350</v>
       </c>
       <c r="I3">
-        <v>6916</v>
+        <v>9808</v>
       </c>
       <c r="J3">
-        <v>12897</v>
+        <v>34333</v>
       </c>
       <c r="K3">
-        <v>16545</v>
+        <v>22091</v>
       </c>
       <c r="L3">
-        <v>9889</v>
+        <v>543</v>
       </c>
       <c r="M3">
-        <v>17877</v>
+        <v>6398</v>
       </c>
       <c r="N3">
-        <v>22712</v>
+        <v>15118</v>
       </c>
       <c r="O3">
-        <v>536</v>
+        <v>1610</v>
       </c>
       <c r="P3">
-        <v>12161</v>
+        <v>5903</v>
       </c>
       <c r="Q3">
-        <v>264</v>
+        <v>11133</v>
       </c>
       <c r="R3">
-        <v>322</v>
+        <v>273</v>
       </c>
       <c r="S3">
-        <v>26969</v>
+        <v>6338</v>
       </c>
       <c r="T3">
-        <v>229808</v>
+        <v>668</v>
+      </c>
+      <c r="U3">
+        <v>2256</v>
+      </c>
+      <c r="V3">
+        <v>18226</v>
+      </c>
+      <c r="W3">
+        <v>368</v>
+      </c>
+      <c r="X3">
+        <v>182391</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="G4">
-        <v>52430</v>
+        <v>57971</v>
       </c>
       <c r="H4">
-        <v>81917</v>
+        <v>105378</v>
       </c>
       <c r="I4">
-        <v>18175</v>
+        <v>44666</v>
       </c>
       <c r="J4">
-        <v>65800</v>
+        <v>68500</v>
       </c>
       <c r="K4">
-        <v>32669</v>
+        <v>51476</v>
       </c>
       <c r="L4">
-        <v>12490</v>
+        <v>2001</v>
       </c>
       <c r="M4">
-        <v>19718</v>
+        <v>10469</v>
       </c>
       <c r="N4">
-        <v>23279</v>
+        <v>39752</v>
       </c>
       <c r="O4">
-        <v>815</v>
+        <v>3820</v>
       </c>
       <c r="P4">
-        <v>34802</v>
+        <v>11921</v>
       </c>
       <c r="Q4">
-        <v>422</v>
+        <v>68733</v>
       </c>
       <c r="R4">
-        <v>468</v>
+        <v>859</v>
       </c>
       <c r="S4">
-        <v>31236</v>
+        <v>34767</v>
       </c>
       <c r="T4">
-        <v>374221</v>
+        <v>3325</v>
+      </c>
+      <c r="U4">
+        <v>6322</v>
+      </c>
+      <c r="V4">
+        <v>117503</v>
+      </c>
+      <c r="W4">
+        <v>1789</v>
+      </c>
+      <c r="X4">
+        <v>629252</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>819</v>
+        <v>774</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>821</v>
-[...6512 lines deleted...]
-        <v>1023</v>
+        <v>776</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -19205,211 +11610,211 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>3598</v>
       </c>
       <c r="E3">
         <v>1621</v>
       </c>
       <c r="F3">
         <v>5219</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1024</v>
+        <v>777</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>9448</v>
       </c>
       <c r="E4">
         <v>4342</v>
       </c>
       <c r="F4">
         <v>13790</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1025</v>
+        <v>778</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>3560</v>
       </c>
       <c r="E5">
         <v>24848</v>
       </c>
       <c r="F5">
         <v>28408</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1026</v>
+        <v>779</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>1307</v>
       </c>
       <c r="E6">
         <v>447</v>
       </c>
       <c r="F6">
         <v>1754</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1027</v>
+        <v>780</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>4732</v>
       </c>
       <c r="E7">
         <v>1857</v>
       </c>
       <c r="F7">
         <v>6589</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1028</v>
+        <v>781</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>504</v>
       </c>
       <c r="E8">
         <v>320</v>
       </c>
       <c r="F8">
         <v>824</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1029</v>
+        <v>782</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>183</v>
       </c>
       <c r="E9">
         <v>61</v>
       </c>
       <c r="F9">
         <v>244</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>1030</v>
+        <v>783</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>113</v>
       </c>
       <c r="E10">
         <v>104</v>
       </c>
       <c r="F10">
         <v>217</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>1031</v>
+        <v>784</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>143</v>
       </c>
       <c r="E11">
         <v>179</v>
       </c>
       <c r="F11">
         <v>322</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1032</v>
+        <v>785</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>408</v>
       </c>
       <c r="E12">
         <v>196</v>
       </c>
       <c r="F12">
         <v>604</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
@@ -19426,211 +11831,211 @@
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>6401</v>
       </c>
       <c r="E15">
         <v>2014</v>
       </c>
       <c r="F15">
         <v>8415</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>1033</v>
+        <v>786</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>59399</v>
       </c>
       <c r="E16">
         <v>3743</v>
       </c>
       <c r="F16">
         <v>63142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>1034</v>
+        <v>787</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>18038</v>
       </c>
       <c r="E17">
         <v>2082</v>
       </c>
       <c r="F17">
         <v>20120</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>1035</v>
+        <v>788</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>2261</v>
       </c>
       <c r="E18">
         <v>421</v>
       </c>
       <c r="F18">
         <v>2682</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>1036</v>
+        <v>789</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>2891</v>
       </c>
       <c r="E19">
         <v>1983</v>
       </c>
       <c r="F19">
         <v>4874</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>1037</v>
+        <v>790</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>1037</v>
       </c>
       <c r="E20">
         <v>303</v>
       </c>
       <c r="F20">
         <v>1340</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>1038</v>
+        <v>791</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>450</v>
       </c>
       <c r="E21">
         <v>728</v>
       </c>
       <c r="F21">
         <v>1178</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>1039</v>
+        <v>792</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>208</v>
       </c>
       <c r="E22">
         <v>120</v>
       </c>
       <c r="F22">
         <v>328</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>1040</v>
+        <v>793</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>852</v>
       </c>
       <c r="E23">
         <v>1730</v>
       </c>
       <c r="F23">
         <v>2582</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>1041</v>
+        <v>794</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>491</v>
       </c>
       <c r="E24">
         <v>226</v>
       </c>
       <c r="F24">
         <v>717</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
@@ -19647,211 +12052,211 @@
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>2623</v>
       </c>
       <c r="E27">
         <v>988</v>
       </c>
       <c r="F27">
         <v>3611</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>1042</v>
+        <v>795</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>3556</v>
       </c>
       <c r="E28">
         <v>2227</v>
       </c>
       <c r="F28">
         <v>5783</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>1043</v>
+        <v>796</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>928</v>
       </c>
       <c r="E29">
         <v>487</v>
       </c>
       <c r="F29">
         <v>1415</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>1044</v>
+        <v>797</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>22107</v>
       </c>
       <c r="E30">
         <v>915</v>
       </c>
       <c r="F30">
         <v>23022</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>1045</v>
+        <v>798</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>3071</v>
       </c>
       <c r="E31">
         <v>1515</v>
       </c>
       <c r="F31">
         <v>4586</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>1046</v>
+        <v>799</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>427</v>
       </c>
       <c r="E32">
         <v>174</v>
       </c>
       <c r="F32">
         <v>601</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>1047</v>
+        <v>800</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>610</v>
       </c>
       <c r="E33">
         <v>123</v>
       </c>
       <c r="F33">
         <v>733</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>1048</v>
+        <v>801</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>281</v>
       </c>
       <c r="E34">
         <v>84</v>
       </c>
       <c r="F34">
         <v>365</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>1049</v>
+        <v>802</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>233</v>
       </c>
       <c r="E35">
         <v>182</v>
       </c>
       <c r="F35">
         <v>415</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>1050</v>
+        <v>803</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>1022</v>
       </c>
       <c r="E36">
         <v>3113</v>
       </c>
       <c r="F36">
         <v>4135</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
@@ -19868,211 +12273,211 @@
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3442</v>
       </c>
       <c r="E39">
         <v>1791</v>
       </c>
       <c r="F39">
         <v>5233</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1051</v>
+        <v>804</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>11606</v>
       </c>
       <c r="E40">
         <v>16129</v>
       </c>
       <c r="F40">
         <v>27735</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1052</v>
+        <v>805</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>14464</v>
       </c>
       <c r="E41">
         <v>13381</v>
       </c>
       <c r="F41">
         <v>27845</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1053</v>
+        <v>806</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>521</v>
       </c>
       <c r="E42">
         <v>426</v>
       </c>
       <c r="F42">
         <v>947</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1054</v>
+        <v>807</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>1718</v>
       </c>
       <c r="E43">
         <v>1750</v>
       </c>
       <c r="F43">
         <v>3468</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1055</v>
+        <v>808</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>1016</v>
       </c>
       <c r="E44">
         <v>225</v>
       </c>
       <c r="F44">
         <v>1241</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1056</v>
+        <v>809</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>198</v>
       </c>
       <c r="E45">
         <v>68</v>
       </c>
       <c r="F45">
         <v>266</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>1057</v>
+        <v>810</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>308</v>
       </c>
       <c r="E46">
         <v>266</v>
       </c>
       <c r="F46">
         <v>574</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>1058</v>
+        <v>811</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>215</v>
       </c>
       <c r="E47">
         <v>176</v>
       </c>
       <c r="F47">
         <v>391</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>1059</v>
+        <v>812</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>679</v>
       </c>
       <c r="E48">
         <v>121</v>
       </c>
       <c r="F48">
         <v>800</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
@@ -20089,211 +12494,211 @@
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>3363</v>
       </c>
       <c r="E51">
         <v>1191</v>
       </c>
       <c r="F51">
         <v>4554</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>1060</v>
+        <v>813</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>16525</v>
       </c>
       <c r="E52">
         <v>3350</v>
       </c>
       <c r="F52">
         <v>19875</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>1061</v>
+        <v>814</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>4474</v>
       </c>
       <c r="E53">
         <v>15382</v>
       </c>
       <c r="F53">
         <v>19856</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>1062</v>
+        <v>815</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>554</v>
       </c>
       <c r="E54">
         <v>317</v>
       </c>
       <c r="F54">
         <v>871</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>1063</v>
+        <v>816</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>761</v>
       </c>
       <c r="E55">
         <v>288</v>
       </c>
       <c r="F55">
         <v>1049</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>1064</v>
+        <v>817</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>979</v>
       </c>
       <c r="E56">
         <v>518</v>
       </c>
       <c r="F56">
         <v>1497</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>1065</v>
+        <v>818</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>524</v>
       </c>
       <c r="E57">
         <v>104</v>
       </c>
       <c r="F57">
         <v>628</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>1066</v>
+        <v>819</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>373</v>
       </c>
       <c r="E58">
         <v>164</v>
       </c>
       <c r="F58">
         <v>537</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>1067</v>
+        <v>820</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>371</v>
       </c>
       <c r="E59">
         <v>476</v>
       </c>
       <c r="F59">
         <v>847</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>1068</v>
+        <v>821</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>1461</v>
       </c>
       <c r="E60">
         <v>301</v>
       </c>
       <c r="F60">
         <v>1762</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
@@ -20310,111 +12715,111 @@
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>712</v>
       </c>
       <c r="E63">
         <v>222</v>
       </c>
       <c r="F63">
         <v>934</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>1069</v>
+        <v>822</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>346</v>
       </c>
       <c r="E64">
         <v>147</v>
       </c>
       <c r="F64">
         <v>493</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>1070</v>
+        <v>823</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>182</v>
       </c>
       <c r="E65">
         <v>108</v>
       </c>
       <c r="F65">
         <v>290</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>1071</v>
+        <v>824</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>91</v>
       </c>
       <c r="E66">
         <v>29</v>
       </c>
       <c r="F66">
         <v>120</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>1072</v>
+        <v>825</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>127</v>
       </c>
       <c r="E67">
         <v>37</v>
       </c>
       <c r="F67">
         <v>164</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
@@ -20431,211 +12836,211 @@
     <row r="70">
       <c r="A70" t="s">
         <v>34</v>
       </c>
       <c r="B70" t="s">
         <v>34</v>
       </c>
       <c r="C70" t="s">
         <v>40</v>
       </c>
       <c r="D70">
         <v>599</v>
       </c>
       <c r="E70">
         <v>742</v>
       </c>
       <c r="F70">
         <v>1341</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>1073</v>
+        <v>826</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>1143</v>
       </c>
       <c r="E71">
         <v>1011</v>
       </c>
       <c r="F71">
         <v>2154</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>1074</v>
+        <v>827</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>516</v>
       </c>
       <c r="E72">
         <v>938</v>
       </c>
       <c r="F72">
         <v>1454</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>1075</v>
+        <v>828</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>169</v>
       </c>
       <c r="E73">
         <v>514</v>
       </c>
       <c r="F73">
         <v>683</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>1076</v>
+        <v>829</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>244</v>
       </c>
       <c r="E74">
         <v>1171</v>
       </c>
       <c r="F74">
         <v>1415</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>1077</v>
+        <v>830</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>543</v>
       </c>
       <c r="E75">
         <v>117</v>
       </c>
       <c r="F75">
         <v>660</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>1078</v>
+        <v>831</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>81</v>
       </c>
       <c r="E76">
         <v>215</v>
       </c>
       <c r="F76">
         <v>296</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>1079</v>
+        <v>832</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>529</v>
       </c>
       <c r="E77">
         <v>685</v>
       </c>
       <c r="F77">
         <v>1214</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
-        <v>1080</v>
+        <v>833</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>196</v>
       </c>
       <c r="E78">
         <v>903</v>
       </c>
       <c r="F78">
         <v>1099</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>9</v>
       </c>
       <c r="B79" t="s">
-        <v>1081</v>
+        <v>834</v>
       </c>
       <c r="C79" t="s">
         <v>42</v>
       </c>
       <c r="D79">
         <v>51</v>
       </c>
       <c r="E79">
         <v>102</v>
       </c>
       <c r="F79">
         <v>153</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
@@ -20652,211 +13057,211 @@
     <row r="82">
       <c r="A82" t="s">
         <v>34</v>
       </c>
       <c r="B82" t="s">
         <v>34</v>
       </c>
       <c r="C82" t="s">
         <v>40</v>
       </c>
       <c r="D82">
         <v>3729</v>
       </c>
       <c r="E82">
         <v>1167</v>
       </c>
       <c r="F82">
         <v>4896</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>1082</v>
+        <v>835</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>3177</v>
       </c>
       <c r="E83">
         <v>5442</v>
       </c>
       <c r="F83">
         <v>8619</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>1083</v>
+        <v>836</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>1305</v>
       </c>
       <c r="E84">
         <v>4828</v>
       </c>
       <c r="F84">
         <v>6133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>1084</v>
+        <v>837</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>1539</v>
       </c>
       <c r="E85">
         <v>915</v>
       </c>
       <c r="F85">
         <v>2454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>1085</v>
+        <v>838</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>4430</v>
       </c>
       <c r="E86">
         <v>476</v>
       </c>
       <c r="F86">
         <v>4906</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>1086</v>
+        <v>839</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>1465</v>
       </c>
       <c r="E87">
         <v>289</v>
       </c>
       <c r="F87">
         <v>1754</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>1087</v>
+        <v>840</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>370</v>
       </c>
       <c r="E88">
         <v>122</v>
       </c>
       <c r="F88">
         <v>492</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>1088</v>
+        <v>841</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>3255</v>
       </c>
       <c r="E89">
         <v>661</v>
       </c>
       <c r="F89">
         <v>3916</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>1089</v>
+        <v>842</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>4893</v>
       </c>
       <c r="E90">
         <v>1100</v>
       </c>
       <c r="F90">
         <v>5993</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>1090</v>
+        <v>843</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>471</v>
       </c>
       <c r="E91">
         <v>118</v>
       </c>
       <c r="F91">
         <v>589</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
@@ -20873,352 +13278,352 @@
     <row r="94">
       <c r="A94" t="s">
         <v>34</v>
       </c>
       <c r="B94" t="s">
         <v>34</v>
       </c>
       <c r="C94" t="s">
         <v>40</v>
       </c>
       <c r="D94">
         <v>287</v>
       </c>
       <c r="E94">
         <v>341</v>
       </c>
       <c r="F94">
         <v>628</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>1091</v>
+        <v>844</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>296</v>
       </c>
       <c r="E95">
         <v>334</v>
       </c>
       <c r="F95">
         <v>630</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>1092</v>
+        <v>845</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>1130</v>
       </c>
       <c r="E96">
         <v>487</v>
       </c>
       <c r="F96">
         <v>1617</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>1093</v>
+        <v>846</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>99</v>
       </c>
       <c r="E97">
         <v>108</v>
       </c>
       <c r="F97">
         <v>207</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>1094</v>
+        <v>847</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>78</v>
       </c>
       <c r="E98">
         <v>101</v>
       </c>
       <c r="F98">
         <v>179</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>1095</v>
+        <v>848</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>78</v>
       </c>
       <c r="E99">
         <v>102</v>
       </c>
       <c r="F99">
         <v>180</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>1096</v>
+        <v>849</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>54</v>
       </c>
       <c r="E100">
         <v>48</v>
       </c>
       <c r="F100">
         <v>102</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>1097</v>
+        <v>850</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>41</v>
       </c>
       <c r="E101">
         <v>33</v>
       </c>
       <c r="F101">
         <v>74</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>1098</v>
+        <v>851</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>147</v>
       </c>
       <c r="E102">
         <v>56</v>
       </c>
       <c r="F102">
         <v>203</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>6018</v>
       </c>
       <c r="E104">
         <v>5903</v>
       </c>
       <c r="F104">
         <v>11921</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>34</v>
       </c>
       <c r="B105" t="s">
         <v>34</v>
       </c>
       <c r="C105" t="s">
         <v>40</v>
       </c>
       <c r="D105">
         <v>377</v>
       </c>
       <c r="E105">
         <v>295</v>
       </c>
       <c r="F105">
         <v>672</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>1099</v>
+        <v>852</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>5036</v>
       </c>
       <c r="E106">
         <v>5176</v>
       </c>
       <c r="F106">
         <v>10212</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>1100</v>
+        <v>853</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>175</v>
       </c>
       <c r="E107">
         <v>123</v>
       </c>
       <c r="F107">
         <v>298</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>1101</v>
+        <v>854</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>92</v>
       </c>
       <c r="E108">
         <v>55</v>
       </c>
       <c r="F108">
         <v>147</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>1102</v>
+        <v>855</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>244</v>
       </c>
       <c r="E109">
         <v>95</v>
       </c>
       <c r="F109">
         <v>339</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>1103</v>
+        <v>856</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>54</v>
       </c>
       <c r="E110">
         <v>90</v>
       </c>
       <c r="F110">
         <v>144</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>1104</v>
+        <v>857</v>
       </c>
       <c r="C111" t="s">
         <v>42</v>
       </c>
       <c r="D111">
         <v>40</v>
       </c>
       <c r="E111">
         <v>69</v>
       </c>
       <c r="F111">
         <v>109</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
@@ -21235,211 +13640,211 @@
     <row r="114">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>34</v>
       </c>
       <c r="C114" t="s">
         <v>40</v>
       </c>
       <c r="D114">
         <v>3067</v>
       </c>
       <c r="E114">
         <v>696</v>
       </c>
       <c r="F114">
         <v>3763</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>1105</v>
+        <v>858</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>38186</v>
       </c>
       <c r="E115">
         <v>5886</v>
       </c>
       <c r="F115">
         <v>44072</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>1106</v>
+        <v>859</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>1801</v>
       </c>
       <c r="E116">
         <v>398</v>
       </c>
       <c r="F116">
         <v>2199</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>1107</v>
+        <v>860</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>2045</v>
       </c>
       <c r="E117">
         <v>310</v>
       </c>
       <c r="F117">
         <v>2355</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>1108</v>
+        <v>861</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>3456</v>
       </c>
       <c r="E118">
         <v>263</v>
       </c>
       <c r="F118">
         <v>3719</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>1109</v>
+        <v>862</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>1593</v>
       </c>
       <c r="E119">
         <v>506</v>
       </c>
       <c r="F119">
         <v>2099</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>1110</v>
+        <v>863</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>2327</v>
       </c>
       <c r="E120">
         <v>128</v>
       </c>
       <c r="F120">
         <v>2455</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>1111</v>
+        <v>864</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>885</v>
       </c>
       <c r="E121">
         <v>2474</v>
       </c>
       <c r="F121">
         <v>3359</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>1112</v>
+        <v>865</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>314</v>
       </c>
       <c r="E122">
         <v>154</v>
       </c>
       <c r="F122">
         <v>468</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>1113</v>
+        <v>866</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>3926</v>
       </c>
       <c r="E123">
         <v>318</v>
       </c>
       <c r="F123">
         <v>4244</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>13</v>
       </c>
       <c r="B125" t="s">
         <v>16</v>
       </c>
       <c r="C125" t="s">
         <v>39</v>
       </c>
@@ -21456,51 +13861,51 @@
     <row r="126">
       <c r="A126" t="s">
         <v>34</v>
       </c>
       <c r="B126" t="s">
         <v>34</v>
       </c>
       <c r="C126" t="s">
         <v>40</v>
       </c>
       <c r="D126">
         <v>233</v>
       </c>
       <c r="E126">
         <v>142</v>
       </c>
       <c r="F126">
         <v>375</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>1114</v>
+        <v>867</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>353</v>
       </c>
       <c r="E127">
         <v>131</v>
       </c>
       <c r="F127">
         <v>484</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>17</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
@@ -21517,211 +13922,211 @@
     <row r="130">
       <c r="A130" t="s">
         <v>34</v>
       </c>
       <c r="B130" t="s">
         <v>34</v>
       </c>
       <c r="C130" t="s">
         <v>40</v>
       </c>
       <c r="D130">
         <v>2314</v>
       </c>
       <c r="E130">
         <v>653</v>
       </c>
       <c r="F130">
         <v>2967</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>1115</v>
+        <v>868</v>
       </c>
       <c r="C131" t="s">
         <v>42</v>
       </c>
       <c r="D131">
         <v>21894</v>
       </c>
       <c r="E131">
         <v>3534</v>
       </c>
       <c r="F131">
         <v>25428</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>1116</v>
+        <v>869</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>904</v>
       </c>
       <c r="E132">
         <v>334</v>
       </c>
       <c r="F132">
         <v>1238</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>1117</v>
+        <v>870</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>835</v>
       </c>
       <c r="E133">
         <v>657</v>
       </c>
       <c r="F133">
         <v>1492</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>1118</v>
+        <v>871</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>757</v>
       </c>
       <c r="E134">
         <v>507</v>
       </c>
       <c r="F134">
         <v>1264</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>1119</v>
+        <v>872</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>693</v>
       </c>
       <c r="E135">
         <v>125</v>
       </c>
       <c r="F135">
         <v>818</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>1120</v>
+        <v>873</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>166</v>
       </c>
       <c r="E136">
         <v>41</v>
       </c>
       <c r="F136">
         <v>207</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>1121</v>
+        <v>874</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>247</v>
       </c>
       <c r="E137">
         <v>125</v>
       </c>
       <c r="F137">
         <v>372</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>1122</v>
+        <v>875</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>437</v>
       </c>
       <c r="E138">
         <v>255</v>
       </c>
       <c r="F138">
         <v>692</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>1123</v>
+        <v>876</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>182</v>
       </c>
       <c r="E139">
         <v>107</v>
       </c>
       <c r="F139">
         <v>289</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
@@ -21738,111 +14143,111 @@
     <row r="142">
       <c r="A142" t="s">
         <v>34</v>
       </c>
       <c r="B142" t="s">
         <v>34</v>
       </c>
       <c r="C142" t="s">
         <v>40</v>
       </c>
       <c r="D142">
         <v>944</v>
       </c>
       <c r="E142">
         <v>224</v>
       </c>
       <c r="F142">
         <v>1168</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>1124</v>
+        <v>877</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>770</v>
       </c>
       <c r="E143">
         <v>302</v>
       </c>
       <c r="F143">
         <v>1072</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>1125</v>
+        <v>878</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>644</v>
       </c>
       <c r="E144">
         <v>84</v>
       </c>
       <c r="F144">
         <v>728</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>1126</v>
+        <v>879</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>97</v>
       </c>
       <c r="E145">
         <v>15</v>
       </c>
       <c r="F145">
         <v>112</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>1127</v>
+        <v>880</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>202</v>
       </c>
       <c r="E146">
         <v>43</v>
       </c>
       <c r="F146">
         <v>245</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>16</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
@@ -21859,191 +14264,191 @@
     <row r="149">
       <c r="A149" t="s">
         <v>34</v>
       </c>
       <c r="B149" t="s">
         <v>34</v>
       </c>
       <c r="C149" t="s">
         <v>40</v>
       </c>
       <c r="D149">
         <v>709</v>
       </c>
       <c r="E149">
         <v>102</v>
       </c>
       <c r="F149">
         <v>811</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>1128</v>
+        <v>881</v>
       </c>
       <c r="C150" t="s">
         <v>42</v>
       </c>
       <c r="D150">
         <v>2050</v>
       </c>
       <c r="E150">
         <v>1873</v>
       </c>
       <c r="F150">
         <v>3923</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>1129</v>
+        <v>882</v>
       </c>
       <c r="C151" t="s">
         <v>42</v>
       </c>
       <c r="D151">
         <v>275</v>
       </c>
       <c r="E151">
         <v>97</v>
       </c>
       <c r="F151">
         <v>372</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>1130</v>
+        <v>883</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152">
         <v>245</v>
       </c>
       <c r="E152">
         <v>43</v>
       </c>
       <c r="F152">
         <v>288</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>1131</v>
+        <v>884</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>452</v>
       </c>
       <c r="E153">
         <v>50</v>
       </c>
       <c r="F153">
         <v>502</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>1132</v>
+        <v>885</v>
       </c>
       <c r="C154" t="s">
         <v>42</v>
       </c>
       <c r="D154">
         <v>97</v>
       </c>
       <c r="E154">
         <v>39</v>
       </c>
       <c r="F154">
         <v>136</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>1133</v>
+        <v>886</v>
       </c>
       <c r="C155" t="s">
         <v>42</v>
       </c>
       <c r="D155">
         <v>59</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
         <v>68</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>1134</v>
+        <v>887</v>
       </c>
       <c r="C156" t="s">
         <v>42</v>
       </c>
       <c r="D156">
         <v>71</v>
       </c>
       <c r="E156">
         <v>13</v>
       </c>
       <c r="F156">
         <v>84</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>1135</v>
+        <v>888</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157">
         <v>108</v>
       </c>
       <c r="E157">
         <v>30</v>
       </c>
       <c r="F157">
         <v>138</v>
       </c>
     </row>
     <row r="158"/>
     <row r="159">
       <c r="A159">
         <v>17</v>
       </c>
       <c r="B159" t="s">
         <v>20</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
@@ -22060,211 +14465,211 @@
     <row r="160">
       <c r="A160" t="s">
         <v>34</v>
       </c>
       <c r="B160" t="s">
         <v>34</v>
       </c>
       <c r="C160" t="s">
         <v>40</v>
       </c>
       <c r="D160">
         <v>4493</v>
       </c>
       <c r="E160">
         <v>687</v>
       </c>
       <c r="F160">
         <v>5180</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>1136</v>
+        <v>889</v>
       </c>
       <c r="C161" t="s">
         <v>42</v>
       </c>
       <c r="D161">
         <v>22875</v>
       </c>
       <c r="E161">
         <v>1640</v>
       </c>
       <c r="F161">
         <v>24515</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2</v>
       </c>
       <c r="B162" t="s">
-        <v>1137</v>
+        <v>890</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162">
         <v>8507</v>
       </c>
       <c r="E162">
         <v>3489</v>
       </c>
       <c r="F162">
         <v>11996</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>3</v>
       </c>
       <c r="B163" t="s">
-        <v>1138</v>
+        <v>891</v>
       </c>
       <c r="C163" t="s">
         <v>42</v>
       </c>
       <c r="D163">
         <v>4383</v>
       </c>
       <c r="E163">
         <v>320</v>
       </c>
       <c r="F163">
         <v>4703</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>1139</v>
+        <v>892</v>
       </c>
       <c r="C164" t="s">
         <v>42</v>
       </c>
       <c r="D164">
         <v>727</v>
       </c>
       <c r="E164">
         <v>348</v>
       </c>
       <c r="F164">
         <v>1075</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>5</v>
       </c>
       <c r="B165" t="s">
-        <v>1140</v>
+        <v>893</v>
       </c>
       <c r="C165" t="s">
         <v>42</v>
       </c>
       <c r="D165">
         <v>5175</v>
       </c>
       <c r="E165">
         <v>169</v>
       </c>
       <c r="F165">
         <v>5344</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>1141</v>
+        <v>894</v>
       </c>
       <c r="C166" t="s">
         <v>42</v>
       </c>
       <c r="D166">
         <v>6257</v>
       </c>
       <c r="E166">
         <v>215</v>
       </c>
       <c r="F166">
         <v>6472</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>7</v>
       </c>
       <c r="B167" t="s">
-        <v>1142</v>
+        <v>895</v>
       </c>
       <c r="C167" t="s">
         <v>42</v>
       </c>
       <c r="D167">
         <v>1060</v>
       </c>
       <c r="E167">
         <v>171</v>
       </c>
       <c r="F167">
         <v>1231</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>8</v>
       </c>
       <c r="B168" t="s">
-        <v>1143</v>
+        <v>896</v>
       </c>
       <c r="C168" t="s">
         <v>42</v>
       </c>
       <c r="D168">
         <v>1819</v>
       </c>
       <c r="E168">
         <v>9318</v>
       </c>
       <c r="F168">
         <v>11137</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>9</v>
       </c>
       <c r="B169" t="s">
-        <v>1144</v>
+        <v>897</v>
       </c>
       <c r="C169" t="s">
         <v>42</v>
       </c>
       <c r="D169">
         <v>43981</v>
       </c>
       <c r="E169">
         <v>1869</v>
       </c>
       <c r="F169">
         <v>45850</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>24</v>
       </c>
       <c r="B171" t="s">
         <v>21</v>
       </c>
       <c r="C171" t="s">
         <v>39</v>
       </c>
@@ -22281,188 +14686,188 @@
     <row r="172">
       <c r="A172" t="s">
         <v>34</v>
       </c>
       <c r="B172" t="s">
         <v>34</v>
       </c>
       <c r="C172" t="s">
         <v>40</v>
       </c>
       <c r="D172">
         <v>393</v>
       </c>
       <c r="E172">
         <v>130</v>
       </c>
       <c r="F172">
         <v>523</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>1145</v>
+        <v>898</v>
       </c>
       <c r="C173" t="s">
         <v>42</v>
       </c>
       <c r="D173">
         <v>714</v>
       </c>
       <c r="E173">
         <v>177</v>
       </c>
       <c r="F173">
         <v>891</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>1146</v>
+        <v>899</v>
       </c>
       <c r="C174" t="s">
         <v>42</v>
       </c>
       <c r="D174">
         <v>314</v>
       </c>
       <c r="E174">
         <v>61</v>
       </c>
       <c r="F174">
         <v>375</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>1147</v>
+        <v>900</v>
       </c>
       <c r="D2" t="s">
-        <v>1148</v>
+        <v>901</v>
       </c>
       <c r="E2" t="s">
-        <v>1149</v>
+        <v>902</v>
       </c>
       <c r="F2" t="s">
-        <v>1150</v>
+        <v>903</v>
       </c>
       <c r="G2">
         <v>26376</v>
       </c>
       <c r="H2">
         <v>43389</v>
       </c>
       <c r="I2">
         <v>6491</v>
       </c>
       <c r="J2">
         <v>32178</v>
       </c>
       <c r="K2">
         <v>28510</v>
       </c>
       <c r="L2">
         <v>5348</v>
       </c>
       <c r="M2">
         <v>19664</v>
       </c>
       <c r="N2">
         <v>1237</v>
       </c>
@@ -22483,60 +14888,60 @@
       </c>
       <c r="T2">
         <v>556</v>
       </c>
       <c r="U2">
         <v>1786</v>
       </c>
       <c r="V2">
         <v>27349</v>
       </c>
       <c r="W2">
         <v>2404</v>
       </c>
       <c r="X2">
         <v>242785</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>1147</v>
+        <v>900</v>
       </c>
       <c r="D3" t="s">
-        <v>1148</v>
+        <v>901</v>
       </c>
       <c r="E3" t="s">
-        <v>1151</v>
+        <v>904</v>
       </c>
       <c r="F3" t="s">
-        <v>1152</v>
+        <v>905</v>
       </c>
       <c r="G3">
         <v>5416</v>
       </c>
       <c r="H3">
         <v>15280</v>
       </c>
       <c r="I3">
         <v>2161</v>
       </c>
       <c r="J3">
         <v>20640</v>
       </c>
       <c r="K3">
         <v>28188</v>
       </c>
       <c r="L3">
         <v>4530</v>
       </c>
       <c r="M3">
         <v>10711</v>
       </c>
       <c r="N3">
         <v>121</v>
       </c>
@@ -22615,72 +15020,72 @@
         <v>1184</v>
       </c>
       <c r="S4">
         <v>47003</v>
       </c>
       <c r="T4">
         <v>841</v>
       </c>
       <c r="U4">
         <v>2012</v>
       </c>
       <c r="V4">
         <v>53407</v>
       </c>
       <c r="W4">
         <v>2904</v>
       </c>
       <c r="X4">
         <v>394355</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1150</v>
+        <v>903</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1152</v>
+        <v>905</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -22705,151 +15110,151 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>3422</v>
       </c>
       <c r="E3">
         <v>1200</v>
       </c>
       <c r="F3">
         <v>4622</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1153</v>
+        <v>906</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>19039</v>
       </c>
       <c r="E4">
         <v>1967</v>
       </c>
       <c r="F4">
         <v>21006</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1154</v>
+        <v>907</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>1096</v>
       </c>
       <c r="E5">
         <v>1314</v>
       </c>
       <c r="F5">
         <v>2410</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1155</v>
+        <v>908</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>884</v>
       </c>
       <c r="E6">
         <v>149</v>
       </c>
       <c r="F6">
         <v>1033</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1156</v>
+        <v>909</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>707</v>
       </c>
       <c r="E7">
         <v>218</v>
       </c>
       <c r="F7">
         <v>925</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1157</v>
+        <v>910</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>543</v>
       </c>
       <c r="E8">
         <v>522</v>
       </c>
       <c r="F8">
         <v>1065</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1158</v>
+        <v>911</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>685</v>
       </c>
       <c r="E9">
         <v>46</v>
       </c>
       <c r="F9">
         <v>731</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
@@ -22866,151 +15271,151 @@
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12">
         <v>4015</v>
       </c>
       <c r="E12">
         <v>1609</v>
       </c>
       <c r="F12">
         <v>5624</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>1159</v>
+        <v>912</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>5391</v>
       </c>
       <c r="E13">
         <v>7414</v>
       </c>
       <c r="F13">
         <v>12805</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>1160</v>
+        <v>913</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>15688</v>
       </c>
       <c r="E14">
         <v>2056</v>
       </c>
       <c r="F14">
         <v>17744</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>1161</v>
+        <v>914</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>879</v>
       </c>
       <c r="E15">
         <v>938</v>
       </c>
       <c r="F15">
         <v>1817</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>1162</v>
+        <v>915</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>16344</v>
       </c>
       <c r="E16">
         <v>1156</v>
       </c>
       <c r="F16">
         <v>17500</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>1163</v>
+        <v>916</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>587</v>
       </c>
       <c r="E17">
         <v>228</v>
       </c>
       <c r="F17">
         <v>815</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>1164</v>
+        <v>917</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>485</v>
       </c>
       <c r="E18">
         <v>1879</v>
       </c>
       <c r="F18">
         <v>2364</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
@@ -23027,151 +15432,151 @@
     <row r="21">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>1373</v>
       </c>
       <c r="E21">
         <v>449</v>
       </c>
       <c r="F21">
         <v>1822</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>1165</v>
+        <v>918</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>1904</v>
       </c>
       <c r="E22">
         <v>608</v>
       </c>
       <c r="F22">
         <v>2512</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>1166</v>
+        <v>919</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>840</v>
       </c>
       <c r="E23">
         <v>344</v>
       </c>
       <c r="F23">
         <v>1184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>1167</v>
+        <v>920</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>1008</v>
       </c>
       <c r="E24">
         <v>326</v>
       </c>
       <c r="F24">
         <v>1334</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>1168</v>
+        <v>921</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>1007</v>
       </c>
       <c r="E25">
         <v>56</v>
       </c>
       <c r="F25">
         <v>1063</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>1169</v>
+        <v>922</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>232</v>
       </c>
       <c r="E26">
         <v>341</v>
       </c>
       <c r="F26">
         <v>573</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>1170</v>
+        <v>923</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>127</v>
       </c>
       <c r="E27">
         <v>37</v>
       </c>
       <c r="F27">
         <v>164</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
@@ -23188,151 +15593,151 @@
     <row r="30">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30">
         <v>3059</v>
       </c>
       <c r="E30">
         <v>1456</v>
       </c>
       <c r="F30">
         <v>4515</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>1171</v>
+        <v>924</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>18566</v>
       </c>
       <c r="E31">
         <v>4347</v>
       </c>
       <c r="F31">
         <v>22913</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>1172</v>
+        <v>925</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>1857</v>
       </c>
       <c r="E32">
         <v>4748</v>
       </c>
       <c r="F32">
         <v>6605</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>1173</v>
+        <v>926</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>2044</v>
       </c>
       <c r="E33">
         <v>5323</v>
       </c>
       <c r="F33">
         <v>7367</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>1174</v>
+        <v>927</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>6019</v>
       </c>
       <c r="E34">
         <v>4450</v>
       </c>
       <c r="F34">
         <v>10469</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>1175</v>
+        <v>928</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>383</v>
       </c>
       <c r="E35">
         <v>231</v>
       </c>
       <c r="F35">
         <v>614</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>1176</v>
+        <v>929</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>250</v>
       </c>
       <c r="E36">
         <v>85</v>
       </c>
       <c r="F36">
         <v>335</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
@@ -23349,151 +15754,151 @@
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>1874</v>
       </c>
       <c r="E39">
         <v>1160</v>
       </c>
       <c r="F39">
         <v>3034</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1177</v>
+        <v>930</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>3740</v>
       </c>
       <c r="E40">
         <v>24310</v>
       </c>
       <c r="F40">
         <v>28050</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1178</v>
+        <v>931</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>3860</v>
       </c>
       <c r="E41">
         <v>428</v>
       </c>
       <c r="F41">
         <v>4288</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1179</v>
+        <v>932</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>561</v>
       </c>
       <c r="E42">
         <v>264</v>
       </c>
       <c r="F42">
         <v>825</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1180</v>
+        <v>933</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>4320</v>
       </c>
       <c r="E43">
         <v>277</v>
       </c>
       <c r="F43">
         <v>4597</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1181</v>
+        <v>934</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>11805</v>
       </c>
       <c r="E44">
         <v>949</v>
       </c>
       <c r="F44">
         <v>12754</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1182</v>
+        <v>935</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>2350</v>
       </c>
       <c r="E45">
         <v>800</v>
       </c>
       <c r="F45">
         <v>3150</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
@@ -23510,151 +15915,151 @@
     <row r="48">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>34</v>
       </c>
       <c r="C48" t="s">
         <v>40</v>
       </c>
       <c r="D48">
         <v>1214</v>
       </c>
       <c r="E48">
         <v>386</v>
       </c>
       <c r="F48">
         <v>1600</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>1183</v>
+        <v>936</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49">
         <v>1626</v>
       </c>
       <c r="E49">
         <v>2479</v>
       </c>
       <c r="F49">
         <v>4105</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>1184</v>
+        <v>937</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>1202</v>
       </c>
       <c r="E50">
         <v>180</v>
       </c>
       <c r="F50">
         <v>1382</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>1185</v>
+        <v>938</v>
       </c>
       <c r="C51" t="s">
         <v>42</v>
       </c>
       <c r="D51">
         <v>366</v>
       </c>
       <c r="E51">
         <v>348</v>
       </c>
       <c r="F51">
         <v>714</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>1186</v>
+        <v>939</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>524</v>
       </c>
       <c r="E52">
         <v>1048</v>
       </c>
       <c r="F52">
         <v>1572</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>1187</v>
+        <v>940</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>82</v>
       </c>
       <c r="E53">
         <v>32</v>
       </c>
       <c r="F53">
         <v>114</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>1188</v>
+        <v>941</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>334</v>
       </c>
       <c r="E54">
         <v>57</v>
       </c>
       <c r="F54">
         <v>391</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
@@ -23671,212 +16076,212 @@
     <row r="57">
       <c r="A57" t="s">
         <v>34</v>
       </c>
       <c r="B57" t="s">
         <v>34</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57">
         <v>1497</v>
       </c>
       <c r="E57">
         <v>631</v>
       </c>
       <c r="F57">
         <v>2128</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>1189</v>
+        <v>942</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>11527</v>
       </c>
       <c r="E58">
         <v>1237</v>
       </c>
       <c r="F58">
         <v>12764</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>1190</v>
+        <v>943</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>1876</v>
       </c>
       <c r="E59">
         <v>4875</v>
       </c>
       <c r="F59">
         <v>6751</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>1191</v>
+        <v>944</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>274</v>
       </c>
       <c r="E60">
         <v>741</v>
       </c>
       <c r="F60">
         <v>1015</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>1192</v>
+        <v>945</v>
       </c>
       <c r="C61" t="s">
         <v>42</v>
       </c>
       <c r="D61">
         <v>2351</v>
       </c>
       <c r="E61">
         <v>224</v>
       </c>
       <c r="F61">
         <v>2575</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>1193</v>
+        <v>946</v>
       </c>
       <c r="C62" t="s">
         <v>42</v>
       </c>
       <c r="D62">
         <v>419</v>
       </c>
       <c r="E62">
         <v>438</v>
       </c>
       <c r="F62">
         <v>857</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>1194</v>
+        <v>947</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>1720</v>
       </c>
       <c r="E63">
         <v>2565</v>
       </c>
       <c r="F63">
         <v>4285</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>1237</v>
       </c>
       <c r="E65">
         <v>121</v>
       </c>
       <c r="F65">
         <v>1358</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>34</v>
       </c>
       <c r="B66" t="s">
         <v>34</v>
       </c>
       <c r="C66" t="s">
         <v>40</v>
       </c>
       <c r="D66">
         <v>616</v>
       </c>
       <c r="E66">
         <v>79</v>
       </c>
       <c r="F66">
         <v>695</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>1195</v>
+        <v>948</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>621</v>
       </c>
       <c r="E67">
         <v>42</v>
       </c>
       <c r="F67">
         <v>663</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>14</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
@@ -23893,232 +16298,232 @@
     <row r="70">
       <c r="A70" t="s">
         <v>34</v>
       </c>
       <c r="B70" t="s">
         <v>34</v>
       </c>
       <c r="C70" t="s">
         <v>40</v>
       </c>
       <c r="D70">
         <v>544</v>
       </c>
       <c r="E70">
         <v>132</v>
       </c>
       <c r="F70">
         <v>676</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>1196</v>
+        <v>949</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>1188</v>
       </c>
       <c r="E71">
         <v>383</v>
       </c>
       <c r="F71">
         <v>1571</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>1197</v>
+        <v>950</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>155</v>
       </c>
       <c r="E72">
         <v>473</v>
       </c>
       <c r="F72">
         <v>628</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>1198</v>
+        <v>951</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>234</v>
       </c>
       <c r="E73">
         <v>95</v>
       </c>
       <c r="F73">
         <v>329</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>1199</v>
+        <v>952</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>266</v>
       </c>
       <c r="E74">
         <v>32</v>
       </c>
       <c r="F74">
         <v>298</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>1200</v>
+        <v>953</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>199</v>
       </c>
       <c r="E75">
         <v>27</v>
       </c>
       <c r="F75">
         <v>226</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>1201</v>
+        <v>954</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>1803</v>
       </c>
       <c r="E76">
         <v>58</v>
       </c>
       <c r="F76">
         <v>1861</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>491</v>
       </c>
       <c r="E78">
         <v>317</v>
       </c>
       <c r="F78">
         <v>808</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>216</v>
       </c>
       <c r="E79">
         <v>111</v>
       </c>
       <c r="F79">
         <v>327</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>1202</v>
+        <v>955</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>196</v>
       </c>
       <c r="E80">
         <v>180</v>
       </c>
       <c r="F80">
         <v>376</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>1203</v>
+        <v>956</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>79</v>
       </c>
       <c r="E81">
         <v>26</v>
       </c>
       <c r="F81">
         <v>105</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
@@ -24135,151 +16540,151 @@
     <row r="84">
       <c r="A84" t="s">
         <v>34</v>
       </c>
       <c r="B84" t="s">
         <v>34</v>
       </c>
       <c r="C84" t="s">
         <v>40</v>
       </c>
       <c r="D84">
         <v>1458</v>
       </c>
       <c r="E84">
         <v>542</v>
       </c>
       <c r="F84">
         <v>2000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>1204</v>
+        <v>957</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>2686</v>
       </c>
       <c r="E85">
         <v>6698</v>
       </c>
       <c r="F85">
         <v>9384</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>1205</v>
+        <v>958</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>6422</v>
       </c>
       <c r="E86">
         <v>415</v>
       </c>
       <c r="F86">
         <v>6837</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>1206</v>
+        <v>959</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>4583</v>
       </c>
       <c r="E87">
         <v>287</v>
       </c>
       <c r="F87">
         <v>4870</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>1207</v>
+        <v>960</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>622</v>
       </c>
       <c r="E88">
         <v>2335</v>
       </c>
       <c r="F88">
         <v>2957</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>1208</v>
+        <v>961</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>3668</v>
       </c>
       <c r="E89">
         <v>433</v>
       </c>
       <c r="F89">
         <v>4101</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>1209</v>
+        <v>962</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>176</v>
       </c>
       <c r="E90">
         <v>42</v>
       </c>
       <c r="F90">
         <v>218</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>16</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
@@ -24296,111 +16701,111 @@
     <row r="93">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
         <v>40</v>
       </c>
       <c r="D93">
         <v>140</v>
       </c>
       <c r="E93">
         <v>99</v>
       </c>
       <c r="F93">
         <v>239</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>1210</v>
+        <v>963</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>357</v>
       </c>
       <c r="E94">
         <v>141</v>
       </c>
       <c r="F94">
         <v>498</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>1211</v>
+        <v>964</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>118</v>
       </c>
       <c r="E95">
         <v>71</v>
       </c>
       <c r="F95">
         <v>189</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>1212</v>
+        <v>965</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>50</v>
       </c>
       <c r="E96">
         <v>34</v>
       </c>
       <c r="F96">
         <v>84</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>1213</v>
+        <v>966</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>44</v>
       </c>
       <c r="E97">
         <v>130</v>
       </c>
       <c r="F97">
         <v>174</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>17</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
@@ -24417,151 +16822,151 @@
     <row r="100">
       <c r="A100" t="s">
         <v>34</v>
       </c>
       <c r="B100" t="s">
         <v>34</v>
       </c>
       <c r="C100" t="s">
         <v>40</v>
       </c>
       <c r="D100">
         <v>1680</v>
       </c>
       <c r="E100">
         <v>947</v>
       </c>
       <c r="F100">
         <v>2627</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>1214</v>
+        <v>967</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>5775</v>
       </c>
       <c r="E101">
         <v>21853</v>
       </c>
       <c r="F101">
         <v>27628</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>1215</v>
+        <v>968</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>9566</v>
       </c>
       <c r="E102">
         <v>1045</v>
       </c>
       <c r="F102">
         <v>10611</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>1216</v>
+        <v>969</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>408</v>
       </c>
       <c r="E103">
         <v>117</v>
       </c>
       <c r="F103">
         <v>525</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>1217</v>
+        <v>970</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>2565</v>
       </c>
       <c r="E104">
         <v>494</v>
       </c>
       <c r="F104">
         <v>3059</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>1218</v>
+        <v>971</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>1720</v>
       </c>
       <c r="E105">
         <v>154</v>
       </c>
       <c r="F105">
         <v>1874</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>1219</v>
+        <v>972</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>579</v>
       </c>
       <c r="E106">
         <v>100</v>
       </c>
       <c r="F106">
         <v>679</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>15</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>39</v>
       </c>
@@ -24578,71 +16983,71 @@
     <row r="109">
       <c r="A109" t="s">
         <v>34</v>
       </c>
       <c r="B109" t="s">
         <v>34</v>
       </c>
       <c r="C109" t="s">
         <v>40</v>
       </c>
       <c r="D109">
         <v>266</v>
       </c>
       <c r="E109">
         <v>168</v>
       </c>
       <c r="F109">
         <v>434</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>1220</v>
+        <v>973</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>208</v>
       </c>
       <c r="E110">
         <v>89</v>
       </c>
       <c r="F110">
         <v>297</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>1221</v>
+        <v>974</v>
       </c>
       <c r="C111" t="s">
         <v>42</v>
       </c>
       <c r="D111">
         <v>82</v>
       </c>
       <c r="E111">
         <v>28</v>
       </c>
       <c r="F111">
         <v>110</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>16</v>
       </c>
       <c r="B113" t="s">
         <v>19</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
@@ -24659,151 +17064,151 @@
     <row r="114">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>34</v>
       </c>
       <c r="C114" t="s">
         <v>40</v>
       </c>
       <c r="D114">
         <v>136</v>
       </c>
       <c r="E114">
         <v>39</v>
       </c>
       <c r="F114">
         <v>175</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>1222</v>
+        <v>975</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>661</v>
       </c>
       <c r="E115">
         <v>63</v>
       </c>
       <c r="F115">
         <v>724</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>1223</v>
+        <v>976</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>61</v>
       </c>
       <c r="E116">
         <v>65</v>
       </c>
       <c r="F116">
         <v>126</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>1224</v>
+        <v>977</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>321</v>
       </c>
       <c r="E117">
         <v>25</v>
       </c>
       <c r="F117">
         <v>346</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>1225</v>
+        <v>978</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>422</v>
       </c>
       <c r="E118">
         <v>8</v>
       </c>
       <c r="F118">
         <v>430</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>1226</v>
+        <v>979</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>140</v>
       </c>
       <c r="E119">
         <v>8</v>
       </c>
       <c r="F119">
         <v>148</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>1227</v>
+        <v>980</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>45</v>
       </c>
       <c r="E120">
         <v>18</v>
       </c>
       <c r="F120">
         <v>63</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>17</v>
       </c>
       <c r="B122" t="s">
         <v>20</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
@@ -24820,151 +17225,151 @@
     <row r="123">
       <c r="A123" t="s">
         <v>34</v>
       </c>
       <c r="B123" t="s">
         <v>34</v>
       </c>
       <c r="C123" t="s">
         <v>40</v>
       </c>
       <c r="D123">
         <v>1028</v>
       </c>
       <c r="E123">
         <v>972</v>
       </c>
       <c r="F123">
         <v>2000</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>1228</v>
+        <v>981</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>4009</v>
       </c>
       <c r="E124">
         <v>24132</v>
       </c>
       <c r="F124">
         <v>28141</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>1229</v>
+        <v>982</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>18148</v>
       </c>
       <c r="E125">
         <v>383</v>
       </c>
       <c r="F125">
         <v>18531</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>1230</v>
+        <v>983</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>197</v>
       </c>
       <c r="E126">
         <v>66</v>
       </c>
       <c r="F126">
         <v>263</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>1231</v>
+        <v>984</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>1208</v>
       </c>
       <c r="E127">
         <v>95</v>
       </c>
       <c r="F127">
         <v>1303</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>1232</v>
+        <v>985</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>168</v>
       </c>
       <c r="E128">
         <v>75</v>
       </c>
       <c r="F128">
         <v>243</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>1233</v>
+        <v>986</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>2591</v>
       </c>
       <c r="E129">
         <v>335</v>
       </c>
       <c r="F129">
         <v>2926</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>24</v>
       </c>
       <c r="B131" t="s">
         <v>21</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
@@ -24981,4068 +17386,4232 @@
     <row r="132">
       <c r="A132" t="s">
         <v>34</v>
       </c>
       <c r="B132" t="s">
         <v>34</v>
       </c>
       <c r="C132" t="s">
         <v>40</v>
       </c>
       <c r="D132">
         <v>343</v>
       </c>
       <c r="E132">
         <v>89</v>
       </c>
       <c r="F132">
         <v>432</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>1234</v>
+        <v>987</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>1662</v>
       </c>
       <c r="E133">
         <v>113</v>
       </c>
       <c r="F133">
         <v>1775</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>1235</v>
+        <v>988</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>88</v>
       </c>
       <c r="E134">
         <v>256</v>
       </c>
       <c r="F134">
         <v>344</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>1236</v>
+        <v>989</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>72</v>
       </c>
       <c r="E135">
         <v>21</v>
       </c>
       <c r="F135">
         <v>93</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>1237</v>
+        <v>990</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>239</v>
       </c>
       <c r="E136">
         <v>21</v>
       </c>
       <c r="F136">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>12532</v>
+      </c>
+      <c r="H2">
+        <v>13492</v>
+      </c>
+      <c r="I2">
+        <v>2433</v>
+      </c>
+      <c r="J2">
+        <v>15881</v>
+      </c>
+      <c r="K2">
+        <v>10180</v>
+      </c>
+      <c r="L2">
+        <v>59</v>
+      </c>
+      <c r="M2">
+        <v>2522</v>
+      </c>
+      <c r="N2">
+        <v>4384</v>
+      </c>
+      <c r="O2">
+        <v>10544</v>
+      </c>
+      <c r="P2">
+        <v>11783</v>
+      </c>
+      <c r="Q2">
+        <v>1782</v>
+      </c>
+      <c r="R2">
+        <v>2997</v>
+      </c>
+      <c r="S2">
+        <v>174</v>
+      </c>
+      <c r="T2">
+        <v>5388</v>
+      </c>
+      <c r="U2">
+        <v>3805</v>
+      </c>
+      <c r="V2">
+        <v>83</v>
+      </c>
+      <c r="W2">
+        <v>98039</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>27258</v>
+      </c>
+      <c r="H3">
+        <v>20384</v>
+      </c>
+      <c r="I3">
+        <v>11071</v>
+      </c>
+      <c r="J3">
+        <v>13660</v>
+      </c>
+      <c r="K3">
+        <v>14474</v>
+      </c>
+      <c r="L3">
+        <v>136</v>
+      </c>
+      <c r="M3">
+        <v>3363</v>
+      </c>
+      <c r="N3">
+        <v>5832</v>
+      </c>
+      <c r="O3">
+        <v>15653</v>
+      </c>
+      <c r="P3">
+        <v>26836</v>
+      </c>
+      <c r="Q3">
+        <v>2646</v>
+      </c>
+      <c r="R3">
+        <v>31790</v>
+      </c>
+      <c r="S3">
+        <v>154</v>
+      </c>
+      <c r="T3">
+        <v>13832</v>
+      </c>
+      <c r="U3">
+        <v>36075</v>
+      </c>
+      <c r="V3">
+        <v>106</v>
+      </c>
+      <c r="W3">
+        <v>223270</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>11888</v>
+      </c>
+      <c r="H4">
+        <v>18785</v>
+      </c>
+      <c r="I4">
+        <v>30903</v>
+      </c>
+      <c r="J4">
+        <v>22400</v>
+      </c>
+      <c r="K4">
+        <v>34678</v>
+      </c>
+      <c r="L4">
+        <v>242</v>
+      </c>
+      <c r="M4">
+        <v>3621</v>
+      </c>
+      <c r="N4">
+        <v>9058</v>
+      </c>
+      <c r="O4">
+        <v>11738</v>
+      </c>
+      <c r="P4">
+        <v>8757</v>
+      </c>
+      <c r="Q4">
+        <v>1734</v>
+      </c>
+      <c r="R4">
+        <v>8161</v>
+      </c>
+      <c r="S4">
+        <v>488</v>
+      </c>
+      <c r="T4">
+        <v>1045</v>
+      </c>
+      <c r="U4">
+        <v>5283</v>
+      </c>
+      <c r="V4">
+        <v>111</v>
+      </c>
+      <c r="W4">
+        <v>168892</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5">
+        <v>21410</v>
+      </c>
+      <c r="H5">
+        <v>21322</v>
+      </c>
+      <c r="I5">
+        <v>6036</v>
+      </c>
+      <c r="J5">
+        <v>68707</v>
+      </c>
+      <c r="K5">
+        <v>8343</v>
+      </c>
+      <c r="L5">
+        <v>128</v>
+      </c>
+      <c r="M5">
+        <v>2456</v>
+      </c>
+      <c r="N5">
+        <v>17806</v>
+      </c>
+      <c r="O5">
+        <v>4866</v>
+      </c>
+      <c r="P5">
+        <v>8266</v>
+      </c>
+      <c r="Q5">
+        <v>11723</v>
+      </c>
+      <c r="R5">
+        <v>5300</v>
+      </c>
+      <c r="S5">
+        <v>179</v>
+      </c>
+      <c r="T5">
+        <v>6070</v>
+      </c>
+      <c r="U5">
+        <v>2026</v>
+      </c>
+      <c r="V5">
+        <v>98</v>
+      </c>
+      <c r="W5">
+        <v>184736</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6">
+        <v>73088</v>
+      </c>
+      <c r="H6">
+        <v>73983</v>
+      </c>
+      <c r="I6">
+        <v>50443</v>
+      </c>
+      <c r="J6">
+        <v>120648</v>
+      </c>
+      <c r="K6">
+        <v>67675</v>
+      </c>
+      <c r="L6">
+        <v>565</v>
+      </c>
+      <c r="M6">
+        <v>11962</v>
+      </c>
+      <c r="N6">
+        <v>37080</v>
+      </c>
+      <c r="O6">
+        <v>42801</v>
+      </c>
+      <c r="P6">
+        <v>55642</v>
+      </c>
+      <c r="Q6">
+        <v>17885</v>
+      </c>
+      <c r="R6">
+        <v>48248</v>
+      </c>
+      <c r="S6">
+        <v>995</v>
+      </c>
+      <c r="T6">
+        <v>26335</v>
+      </c>
+      <c r="U6">
+        <v>47189</v>
+      </c>
+      <c r="V6">
+        <v>398</v>
+      </c>
+      <c r="W6">
+        <v>674937</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>991</v>
+      </c>
+      <c r="D2" t="s">
+        <v>992</v>
+      </c>
+      <c r="E2" t="s">
+        <v>993</v>
+      </c>
+      <c r="F2" t="s">
+        <v>994</v>
+      </c>
+      <c r="G2">
+        <v>1754</v>
+      </c>
+      <c r="H2">
+        <v>16509</v>
+      </c>
+      <c r="I2">
+        <v>801</v>
+      </c>
+      <c r="J2">
+        <v>19185</v>
+      </c>
+      <c r="K2">
+        <v>57925</v>
+      </c>
+      <c r="L2">
+        <v>59</v>
+      </c>
+      <c r="M2">
+        <v>2219</v>
+      </c>
+      <c r="N2">
+        <v>3874</v>
+      </c>
+      <c r="O2">
+        <v>6242</v>
+      </c>
+      <c r="P2">
+        <v>341</v>
+      </c>
+      <c r="Q2">
+        <v>12893</v>
+      </c>
+      <c r="R2">
+        <v>62</v>
+      </c>
+      <c r="S2">
+        <v>128</v>
+      </c>
+      <c r="T2">
+        <v>13016</v>
+      </c>
+      <c r="U2">
+        <v>93</v>
+      </c>
+      <c r="V2">
+        <v>135101</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>991</v>
+      </c>
+      <c r="D3" t="s">
+        <v>992</v>
+      </c>
+      <c r="E3" t="s">
+        <v>995</v>
+      </c>
+      <c r="F3" t="s">
+        <v>996</v>
+      </c>
+      <c r="G3">
+        <v>17542</v>
+      </c>
+      <c r="H3">
+        <v>16774</v>
+      </c>
+      <c r="I3">
+        <v>3999</v>
+      </c>
+      <c r="J3">
+        <v>17988</v>
+      </c>
+      <c r="K3">
+        <v>113704</v>
+      </c>
+      <c r="L3">
+        <v>223</v>
+      </c>
+      <c r="M3">
+        <v>3285</v>
+      </c>
+      <c r="N3">
+        <v>7848</v>
+      </c>
+      <c r="O3">
+        <v>9775</v>
+      </c>
+      <c r="P3">
+        <v>769</v>
+      </c>
+      <c r="Q3">
+        <v>32568</v>
+      </c>
+      <c r="R3">
+        <v>236</v>
+      </c>
+      <c r="S3">
+        <v>189</v>
+      </c>
+      <c r="T3">
+        <v>7614</v>
+      </c>
+      <c r="U3">
+        <v>80</v>
+      </c>
+      <c r="V3">
+        <v>232594</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>991</v>
+      </c>
+      <c r="D4" t="s">
+        <v>992</v>
+      </c>
+      <c r="E4" t="s">
+        <v>997</v>
+      </c>
+      <c r="F4" t="s">
+        <v>998</v>
+      </c>
+      <c r="G4">
+        <v>3805</v>
+      </c>
+      <c r="H4">
+        <v>13811</v>
+      </c>
+      <c r="I4">
+        <v>2345</v>
+      </c>
+      <c r="J4">
+        <v>24511</v>
+      </c>
+      <c r="K4">
+        <v>91969</v>
+      </c>
+      <c r="L4">
+        <v>280</v>
+      </c>
+      <c r="M4">
+        <v>1733</v>
+      </c>
+      <c r="N4">
+        <v>16804</v>
+      </c>
+      <c r="O4">
+        <v>2857</v>
+      </c>
+      <c r="P4">
+        <v>443</v>
+      </c>
+      <c r="Q4">
+        <v>17659</v>
+      </c>
+      <c r="R4">
+        <v>223</v>
+      </c>
+      <c r="S4">
+        <v>713</v>
+      </c>
+      <c r="T4">
+        <v>11758</v>
+      </c>
+      <c r="U4">
+        <v>111</v>
+      </c>
+      <c r="V4">
+        <v>189022</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5">
+        <v>23101</v>
+      </c>
+      <c r="H5">
+        <v>47094</v>
+      </c>
+      <c r="I5">
+        <v>7145</v>
+      </c>
+      <c r="J5">
+        <v>61684</v>
+      </c>
+      <c r="K5">
+        <v>263598</v>
+      </c>
+      <c r="L5">
+        <v>562</v>
+      </c>
+      <c r="M5">
+        <v>7237</v>
+      </c>
+      <c r="N5">
+        <v>28526</v>
+      </c>
+      <c r="O5">
+        <v>18874</v>
+      </c>
+      <c r="P5">
+        <v>1553</v>
+      </c>
+      <c r="Q5">
+        <v>63120</v>
+      </c>
+      <c r="R5">
+        <v>521</v>
+      </c>
+      <c r="S5">
+        <v>1030</v>
+      </c>
+      <c r="T5">
+        <v>32388</v>
+      </c>
+      <c r="U5">
+        <v>284</v>
+      </c>
+      <c r="V5">
+        <v>556717</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>27</v>
+        <v>994</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>29</v>
+        <v>996</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
+        <v>998</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H1" s="1" t="s">
         <v>35</v>
       </c>
+      <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
-      <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2">
-        <v>10656</v>
+        <v>1754</v>
       </c>
       <c r="E2">
-        <v>2008</v>
+        <v>17542</v>
       </c>
       <c r="F2">
-        <v>13311</v>
+        <v>3805</v>
       </c>
       <c r="G2">
-        <v>16452</v>
-[...2 lines deleted...]
-        <v>42427</v>
+        <v>23101</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
-        <v>929</v>
+        <v>257</v>
       </c>
       <c r="E3">
-        <v>378</v>
+        <v>1020</v>
       </c>
       <c r="F3">
-        <v>2289</v>
+        <v>899</v>
       </c>
       <c r="G3">
-        <v>1913</v>
-[...2 lines deleted...]
-        <v>5509</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>999</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
-        <v>954</v>
+        <v>615</v>
       </c>
       <c r="E4">
-        <v>645</v>
+        <v>13248</v>
       </c>
       <c r="F4">
-        <v>8777</v>
+        <v>1731</v>
       </c>
       <c r="G4">
-        <v>2420</v>
-[...2 lines deleted...]
-        <v>12796</v>
+        <v>15594</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>1000</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
-        <v>1888</v>
+        <v>292</v>
       </c>
       <c r="E5">
-        <v>180</v>
+        <v>953</v>
       </c>
       <c r="F5">
-        <v>410</v>
+        <v>267</v>
       </c>
       <c r="G5">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>2853</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>1001</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
-        <v>208</v>
+        <v>314</v>
       </c>
       <c r="E6">
-        <v>108</v>
+        <v>309</v>
       </c>
       <c r="F6">
-        <v>354</v>
+        <v>101</v>
       </c>
       <c r="G6">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>724</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>1002</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
-        <v>6285</v>
+        <v>41</v>
       </c>
       <c r="E7">
-        <v>181</v>
+        <v>85</v>
       </c>
       <c r="F7">
-        <v>467</v>
+        <v>42</v>
       </c>
       <c r="G7">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>7541</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>1003</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E8">
-        <v>160</v>
+        <v>131</v>
       </c>
       <c r="F8">
-        <v>235</v>
+        <v>144</v>
       </c>
       <c r="G8">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>1549</v>
+        <v>384</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>1004</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E9">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F9">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="G9">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>1005</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="E10">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F10">
-        <v>364</v>
+        <v>513</v>
       </c>
       <c r="G10">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>592</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>1006</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="E11">
-        <v>223</v>
+        <v>85</v>
       </c>
       <c r="F11">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="G11">
-        <v>8074</v>
-[...2 lines deleted...]
-        <v>8591</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>1007</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
+        <v>61</v>
+      </c>
+      <c r="E12">
+        <v>1640</v>
+      </c>
+      <c r="F12">
         <v>59</v>
       </c>
-      <c r="E12">
-[...4 lines deleted...]
-      </c>
       <c r="G12">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
-        <v>8248</v>
+        <v>16509</v>
       </c>
       <c r="E14">
-        <v>10927</v>
+        <v>16774</v>
       </c>
       <c r="F14">
-        <v>33870</v>
+        <v>13811</v>
       </c>
       <c r="G14">
-        <v>40820</v>
-[...2 lines deleted...]
-        <v>93865</v>
+        <v>47094</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
-        <v>1254</v>
+        <v>608</v>
       </c>
       <c r="E15">
-        <v>1231</v>
+        <v>1322</v>
       </c>
       <c r="F15">
-        <v>3296</v>
+        <v>1430</v>
       </c>
       <c r="G15">
-        <v>3552</v>
-[...2 lines deleted...]
-        <v>9333</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>1008</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
-        <v>3250</v>
+        <v>9695</v>
       </c>
       <c r="E16">
-        <v>7062</v>
+        <v>1408</v>
       </c>
       <c r="F16">
-        <v>7262</v>
+        <v>1661</v>
       </c>
       <c r="G16">
-        <v>24237</v>
-[...2 lines deleted...]
-        <v>41811</v>
+        <v>12764</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>1009</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
-        <v>1130</v>
+        <v>359</v>
       </c>
       <c r="E17">
-        <v>1527</v>
+        <v>4901</v>
       </c>
       <c r="F17">
-        <v>2763</v>
+        <v>1550</v>
       </c>
       <c r="G17">
-        <v>5515</v>
-[...2 lines deleted...]
-        <v>10935</v>
+        <v>6810</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>1010</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>311</v>
+        <v>117</v>
       </c>
       <c r="E18">
-        <v>319</v>
+        <v>354</v>
       </c>
       <c r="F18">
-        <v>15100</v>
+        <v>882</v>
       </c>
       <c r="G18">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>16763</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>1011</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>358</v>
+        <v>147</v>
       </c>
       <c r="E19">
-        <v>319</v>
+        <v>584</v>
       </c>
       <c r="F19">
-        <v>771</v>
+        <v>3122</v>
       </c>
       <c r="G19">
-        <v>1631</v>
-[...2 lines deleted...]
-        <v>3079</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>1012</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>699</v>
+        <v>2680</v>
       </c>
       <c r="E20">
-        <v>117</v>
+        <v>2838</v>
       </c>
       <c r="F20">
-        <v>443</v>
+        <v>1799</v>
       </c>
       <c r="G20">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>1576</v>
+        <v>7317</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>1013</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>196</v>
+        <v>2756</v>
       </c>
       <c r="E21">
-        <v>78</v>
+        <v>475</v>
       </c>
       <c r="F21">
-        <v>143</v>
+        <v>254</v>
       </c>
       <c r="G21">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>1014</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>975</v>
+        <v>64</v>
       </c>
       <c r="E22">
-        <v>116</v>
+        <v>350</v>
       </c>
       <c r="F22">
-        <v>2901</v>
+        <v>2351</v>
       </c>
       <c r="G22">
-        <v>4020</v>
-[...2 lines deleted...]
-        <v>8012</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>1015</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E23">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F23">
-        <v>1043</v>
+        <v>57</v>
       </c>
       <c r="G23">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>1016</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E24">
-        <v>114</v>
+        <v>4501</v>
       </c>
       <c r="F24">
-        <v>148</v>
+        <v>705</v>
       </c>
       <c r="G24">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>5258</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
-        <v>3733</v>
+        <v>801</v>
       </c>
       <c r="E26">
-        <v>1926</v>
+        <v>3999</v>
       </c>
       <c r="F26">
-        <v>17557</v>
+        <v>2345</v>
       </c>
       <c r="G26">
-        <v>17417</v>
-[...2 lines deleted...]
-        <v>40633</v>
+        <v>7145</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
-        <v>614</v>
+        <v>134</v>
       </c>
       <c r="E27">
-        <v>321</v>
+        <v>387</v>
       </c>
       <c r="F27">
-        <v>1098</v>
+        <v>302</v>
       </c>
       <c r="G27">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>3391</v>
+        <v>823</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>1017</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
-        <v>2147</v>
+        <v>283</v>
       </c>
       <c r="E28">
-        <v>745</v>
+        <v>467</v>
       </c>
       <c r="F28">
-        <v>2307</v>
+        <v>289</v>
       </c>
       <c r="G28">
-        <v>14426</v>
-[...2 lines deleted...]
-        <v>19625</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>1018</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
-        <v>202</v>
+        <v>66</v>
       </c>
       <c r="E29">
-        <v>145</v>
+        <v>302</v>
       </c>
       <c r="F29">
-        <v>662</v>
+        <v>178</v>
       </c>
       <c r="G29">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>1473</v>
+        <v>546</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>1019</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="E30">
-        <v>93</v>
+        <v>415</v>
       </c>
       <c r="F30">
-        <v>309</v>
+        <v>211</v>
       </c>
       <c r="G30">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>691</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>1020</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="E31">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="F31">
-        <v>161</v>
+        <v>101</v>
       </c>
       <c r="G31">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>369</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>1021</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
-        <v>189</v>
+        <v>22</v>
       </c>
       <c r="E32">
-        <v>295</v>
+        <v>854</v>
       </c>
       <c r="F32">
-        <v>182</v>
+        <v>561</v>
       </c>
       <c r="G32">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>1022</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E33">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="F33">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="G33">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>338</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>1023</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="E34">
-        <v>66</v>
+        <v>1077</v>
       </c>
       <c r="F34">
-        <v>100</v>
+        <v>599</v>
       </c>
       <c r="G34">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>1024</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E35">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F35">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G35">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>81</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>68</v>
+        <v>1025</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
-        <v>151</v>
+        <v>10</v>
       </c>
       <c r="E36">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="F36">
-        <v>12534</v>
+        <v>22</v>
       </c>
       <c r="G36">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>13117</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
-        <v>30322</v>
+        <v>19185</v>
       </c>
       <c r="E38">
-        <v>9146</v>
+        <v>17988</v>
       </c>
       <c r="F38">
-        <v>34601</v>
+        <v>24511</v>
       </c>
       <c r="G38">
-        <v>39847</v>
-[...2 lines deleted...]
-        <v>113916</v>
+        <v>61684</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
-        <v>1532</v>
+        <v>577</v>
       </c>
       <c r="E39">
-        <v>997</v>
+        <v>1053</v>
       </c>
       <c r="F39">
-        <v>2382</v>
+        <v>1276</v>
       </c>
       <c r="G39">
-        <v>3056</v>
-[...2 lines deleted...]
-        <v>7967</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>69</v>
+        <v>1026</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
-        <v>2283</v>
+        <v>2622</v>
       </c>
       <c r="E40">
-        <v>1685</v>
+        <v>6303</v>
       </c>
       <c r="F40">
-        <v>3438</v>
+        <v>21070</v>
       </c>
       <c r="G40">
-        <v>23286</v>
-[...2 lines deleted...]
-        <v>30692</v>
+        <v>29995</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>70</v>
+        <v>1027</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
-        <v>772</v>
+        <v>911</v>
       </c>
       <c r="E41">
-        <v>367</v>
+        <v>7318</v>
       </c>
       <c r="F41">
-        <v>21637</v>
+        <v>543</v>
       </c>
       <c r="G41">
-        <v>2937</v>
-[...2 lines deleted...]
-        <v>25713</v>
+        <v>8772</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>71</v>
+        <v>1028</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
-        <v>15498</v>
+        <v>63</v>
       </c>
       <c r="E42">
-        <v>1836</v>
+        <v>145</v>
       </c>
       <c r="F42">
-        <v>1962</v>
+        <v>86</v>
       </c>
       <c r="G42">
-        <v>3739</v>
-[...2 lines deleted...]
-        <v>23035</v>
+        <v>294</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>72</v>
+        <v>1029</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
-        <v>8677</v>
+        <v>1362</v>
       </c>
       <c r="E43">
-        <v>1152</v>
+        <v>907</v>
       </c>
       <c r="F43">
-        <v>1462</v>
+        <v>726</v>
       </c>
       <c r="G43">
-        <v>3331</v>
-[...2 lines deleted...]
-        <v>14622</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>73</v>
+        <v>1030</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
-        <v>243</v>
+        <v>121</v>
       </c>
       <c r="E44">
-        <v>475</v>
+        <v>879</v>
       </c>
       <c r="F44">
-        <v>643</v>
+        <v>348</v>
       </c>
       <c r="G44">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>1632</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>74</v>
+        <v>1031</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E45">
-        <v>105</v>
+        <v>406</v>
       </c>
       <c r="F45">
-        <v>227</v>
+        <v>80</v>
       </c>
       <c r="G45">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>553</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>75</v>
+        <v>1032</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
-        <v>58</v>
+        <v>13222</v>
       </c>
       <c r="E46">
-        <v>107</v>
+        <v>298</v>
       </c>
       <c r="F46">
-        <v>882</v>
+        <v>150</v>
       </c>
       <c r="G46">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>1265</v>
+        <v>13670</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>76</v>
+        <v>1033</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="E47">
-        <v>154</v>
+        <v>116</v>
       </c>
       <c r="F47">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="G47">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>239</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>77</v>
+        <v>1034</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
-        <v>1132</v>
+        <v>211</v>
       </c>
       <c r="E48">
-        <v>2268</v>
+        <v>563</v>
       </c>
       <c r="F48">
-        <v>1822</v>
+        <v>138</v>
       </c>
       <c r="G48">
-        <v>2658</v>
-[...2 lines deleted...]
-        <v>7880</v>
+        <v>912</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
-        <v>19535</v>
+        <v>57925</v>
       </c>
       <c r="E50">
-        <v>45138</v>
+        <v>113704</v>
       </c>
       <c r="F50">
-        <v>23199</v>
+        <v>91969</v>
       </c>
       <c r="G50">
-        <v>33426</v>
-[...2 lines deleted...]
-        <v>121298</v>
+        <v>263598</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
-        <v>1215</v>
+        <v>760</v>
       </c>
       <c r="E51">
-        <v>1094</v>
+        <v>1683</v>
       </c>
       <c r="F51">
-        <v>1793</v>
+        <v>3000</v>
       </c>
       <c r="G51">
-        <v>2540</v>
-[...2 lines deleted...]
-        <v>6642</v>
+        <v>5443</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>78</v>
+        <v>1035</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
-        <v>2612</v>
+        <v>2043</v>
       </c>
       <c r="E52">
-        <v>3261</v>
+        <v>2391</v>
       </c>
       <c r="F52">
-        <v>2088</v>
+        <v>75579</v>
       </c>
       <c r="G52">
-        <v>13550</v>
-[...2 lines deleted...]
-        <v>21511</v>
+        <v>80013</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>79</v>
+        <v>1036</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
-        <v>467</v>
+        <v>658</v>
       </c>
       <c r="E53">
-        <v>298</v>
+        <v>60217</v>
       </c>
       <c r="F53">
-        <v>16442</v>
+        <v>3635</v>
       </c>
       <c r="G53">
-        <v>5950</v>
-[...2 lines deleted...]
-        <v>23157</v>
+        <v>64510</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>80</v>
+        <v>1037</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
-        <v>7623</v>
+        <v>45909</v>
       </c>
       <c r="E54">
-        <v>729</v>
+        <v>1270</v>
       </c>
       <c r="F54">
-        <v>384</v>
+        <v>695</v>
       </c>
       <c r="G54">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>9826</v>
+        <v>47874</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>81</v>
+        <v>1038</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
-        <v>2961</v>
+        <v>778</v>
       </c>
       <c r="E55">
-        <v>350</v>
+        <v>23171</v>
       </c>
       <c r="F55">
-        <v>254</v>
+        <v>2417</v>
       </c>
       <c r="G55">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>4794</v>
+        <v>26366</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>82</v>
+        <v>1039</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
-        <v>2479</v>
+        <v>7259</v>
       </c>
       <c r="E56">
-        <v>38249</v>
+        <v>659</v>
       </c>
       <c r="F56">
-        <v>503</v>
+        <v>639</v>
       </c>
       <c r="G56">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>42118</v>
+        <v>8557</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>83</v>
+        <v>1040</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="E57">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="F57">
-        <v>626</v>
+        <v>156</v>
       </c>
       <c r="G57">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>1240</v>
+        <v>412</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>84</v>
+        <v>1041</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
-        <v>1396</v>
+        <v>137</v>
       </c>
       <c r="E58">
-        <v>180</v>
+        <v>467</v>
       </c>
       <c r="F58">
-        <v>465</v>
+        <v>3594</v>
       </c>
       <c r="G58">
-        <v>5436</v>
-[...2 lines deleted...]
-        <v>7477</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>1042</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
-        <v>586</v>
+        <v>19</v>
       </c>
       <c r="E59">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="F59">
-        <v>117</v>
+        <v>422</v>
       </c>
       <c r="G59">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>1490</v>
+        <v>525</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>86</v>
+        <v>1043</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
-        <v>83</v>
+        <v>200</v>
       </c>
       <c r="E60">
-        <v>820</v>
+        <v>23668</v>
       </c>
       <c r="F60">
-        <v>527</v>
+        <v>1832</v>
       </c>
       <c r="G60">
-        <v>1613</v>
-[...2 lines deleted...]
-        <v>3043</v>
+        <v>25700</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
-        <v>282</v>
+        <v>59</v>
       </c>
       <c r="E62">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F62">
-        <v>671</v>
+        <v>280</v>
       </c>
       <c r="G62">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>1881</v>
+        <v>562</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="E63">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="F63">
-        <v>285</v>
+        <v>150</v>
       </c>
       <c r="G63">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>283</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>87</v>
+        <v>578</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="E64">
-        <v>179</v>
+        <v>116</v>
       </c>
       <c r="F64">
-        <v>386</v>
+        <v>130</v>
       </c>
       <c r="G64">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>1120</v>
+        <v>279</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
-        <v>758</v>
+        <v>2219</v>
       </c>
       <c r="E66">
-        <v>1426</v>
+        <v>3285</v>
       </c>
       <c r="F66">
-        <v>3886</v>
+        <v>1733</v>
       </c>
       <c r="G66">
-        <v>8939</v>
-[...2 lines deleted...]
-        <v>15009</v>
+        <v>7237</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>34</v>
       </c>
       <c r="B67" t="s">
         <v>34</v>
       </c>
       <c r="C67" t="s">
         <v>40</v>
       </c>
       <c r="D67">
-        <v>232</v>
+        <v>117</v>
       </c>
       <c r="E67">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="F67">
-        <v>501</v>
+        <v>322</v>
       </c>
       <c r="G67">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>1934</v>
+        <v>691</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>88</v>
+        <v>1044</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
-        <v>193</v>
+        <v>101</v>
       </c>
       <c r="E68">
-        <v>456</v>
+        <v>1729</v>
       </c>
       <c r="F68">
-        <v>854</v>
+        <v>257</v>
       </c>
       <c r="G68">
-        <v>4320</v>
-[...2 lines deleted...]
-        <v>5823</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>89</v>
+        <v>1045</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="E69">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="F69">
-        <v>1398</v>
+        <v>329</v>
       </c>
       <c r="G69">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>2144</v>
+        <v>587</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>90</v>
+        <v>1046</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="E70">
-        <v>119</v>
+        <v>287</v>
       </c>
       <c r="F70">
-        <v>573</v>
+        <v>54</v>
       </c>
       <c r="G70">
-        <v>2442</v>
-[...2 lines deleted...]
-        <v>3183</v>
+        <v>409</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>91</v>
+        <v>1047</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E71">
-        <v>110</v>
+        <v>165</v>
       </c>
       <c r="F71">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="G71">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>92</v>
+        <v>1048</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>1698</v>
       </c>
       <c r="E72">
-        <v>173</v>
+        <v>228</v>
       </c>
       <c r="F72">
-        <v>57</v>
+        <v>492</v>
       </c>
       <c r="G72">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>93</v>
+        <v>1049</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="F73">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="G73">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>94</v>
+        <v>1050</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>59</v>
       </c>
       <c r="E74">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="F74">
-        <v>254</v>
+        <v>118</v>
       </c>
       <c r="G74">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>358</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>95</v>
+        <v>1051</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E75">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="F75">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G75">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>9</v>
       </c>
       <c r="B76" t="s">
-        <v>96</v>
+        <v>1052</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E76">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="F76">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="G76">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
-        <v>8558</v>
+        <v>3874</v>
       </c>
       <c r="E78">
-        <v>2200</v>
+        <v>7848</v>
       </c>
       <c r="F78">
-        <v>26641</v>
+        <v>16804</v>
       </c>
       <c r="G78">
-        <v>8992</v>
-[...2 lines deleted...]
-        <v>46391</v>
+        <v>28526</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
-        <v>434</v>
+        <v>270</v>
       </c>
       <c r="E79">
-        <v>544</v>
+        <v>317</v>
       </c>
       <c r="F79">
-        <v>1852</v>
+        <v>734</v>
       </c>
       <c r="G79">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>3839</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>97</v>
+        <v>1053</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
-        <v>605</v>
+        <v>1472</v>
       </c>
       <c r="E80">
-        <v>718</v>
+        <v>6756</v>
       </c>
       <c r="F80">
-        <v>20587</v>
+        <v>4000</v>
       </c>
       <c r="G80">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>24084</v>
+        <v>12228</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>98</v>
+        <v>1054</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
-        <v>4750</v>
+        <v>1619</v>
       </c>
       <c r="E81">
-        <v>372</v>
+        <v>393</v>
       </c>
       <c r="F81">
-        <v>1050</v>
+        <v>8981</v>
       </c>
       <c r="G81">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>7180</v>
+        <v>10993</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>99</v>
+        <v>1055</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
-        <v>319</v>
+        <v>232</v>
       </c>
       <c r="E82">
-        <v>284</v>
+        <v>202</v>
       </c>
       <c r="F82">
-        <v>2534</v>
+        <v>2667</v>
       </c>
       <c r="G82">
-        <v>2201</v>
-[...2 lines deleted...]
-        <v>5338</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>100</v>
+        <v>1056</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
-        <v>297</v>
+        <v>16</v>
       </c>
       <c r="E83">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="F83">
-        <v>147</v>
+        <v>120</v>
       </c>
       <c r="G83">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>178</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>101</v>
+        <v>1057</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E84">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="F84">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="G84">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>178</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>102</v>
+        <v>1058</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
-        <v>104</v>
+        <v>178</v>
       </c>
       <c r="E85">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F85">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="G85">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>103</v>
+        <v>1059</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
-        <v>1967</v>
+        <v>64</v>
       </c>
       <c r="E86">
+        <v>65</v>
+      </c>
+      <c r="F86">
         <v>123</v>
       </c>
-      <c r="F86">
-[...1 lines deleted...]
-      </c>
       <c r="G86">
-        <v>2266</v>
-[...31 lines deleted...]
-    <row r="88"/>
+        <v>252</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>12</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>6242</v>
+      </c>
+      <c r="E88">
+        <v>9775</v>
+      </c>
+      <c r="F88">
+        <v>2857</v>
+      </c>
+      <c r="G88">
+        <v>18874</v>
+      </c>
+    </row>
     <row r="89">
-      <c r="A89">
-        <v>10</v>
+      <c r="A89" t="s">
+        <v>34</v>
       </c>
       <c r="B89" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D89">
-        <v>187</v>
+        <v>344</v>
       </c>
       <c r="E89">
-        <v>357</v>
+        <v>209</v>
       </c>
       <c r="F89">
-        <v>771</v>
+        <v>248</v>
       </c>
       <c r="G89">
-        <v>1510</v>
-[...2 lines deleted...]
-        <v>2825</v>
+        <v>801</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="s">
-        <v>34</v>
+      <c r="A90">
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>34</v>
+        <v>1060</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D90">
-        <v>52</v>
+        <v>702</v>
       </c>
       <c r="E90">
-        <v>80</v>
+        <v>351</v>
       </c>
       <c r="F90">
-        <v>221</v>
+        <v>497</v>
       </c>
       <c r="G90">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>105</v>
+        <v>1061</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
-        <v>78</v>
+        <v>4540</v>
       </c>
       <c r="E91">
-        <v>148</v>
+        <v>303</v>
       </c>
       <c r="F91">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="G91">
-        <v>945</v>
-[...2 lines deleted...]
-        <v>1484</v>
+        <v>5180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>106</v>
+        <v>1062</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="E92">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F92">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="G92">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>283</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>107</v>
+        <v>1063</v>
       </c>
       <c r="C93" t="s">
         <v>42</v>
       </c>
       <c r="D93">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="E93">
-        <v>25</v>
+        <v>8567</v>
       </c>
       <c r="F93">
-        <v>67</v>
+        <v>789</v>
       </c>
       <c r="G93">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>9552</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>108</v>
+        <v>1064</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="E94">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="F94">
-        <v>37</v>
+        <v>792</v>
       </c>
       <c r="G94">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>109</v>
+        <v>1065</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="E95">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F95">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G95">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="96"/>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>80</v>
+      </c>
+      <c r="E96">
+        <v>32</v>
+      </c>
+      <c r="F96">
+        <v>33</v>
+      </c>
+      <c r="G96">
+        <v>145</v>
+      </c>
+    </row>
     <row r="97">
       <c r="A97">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>15</v>
+        <v>1067</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D97">
-        <v>1230</v>
+        <v>25</v>
       </c>
       <c r="E97">
-        <v>1063</v>
+        <v>20</v>
       </c>
       <c r="F97">
-        <v>39441</v>
+        <v>23</v>
       </c>
       <c r="G97">
-        <v>4904</v>
-[...2 lines deleted...]
-        <v>46638</v>
+        <v>68</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="s">
-        <v>34</v>
+      <c r="A98">
+        <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>34</v>
+        <v>1068</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D98">
-        <v>148</v>
+        <v>53</v>
       </c>
       <c r="E98">
-        <v>182</v>
+        <v>14</v>
       </c>
       <c r="F98">
-        <v>3494</v>
+        <v>30</v>
       </c>
       <c r="G98">
-        <v>739</v>
-[...30 lines deleted...]
-    </row>
+        <v>97</v>
+      </c>
+    </row>
+    <row r="99"/>
     <row r="100">
       <c r="A100">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B100" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="C100" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D100">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="E100">
-        <v>124</v>
+        <v>769</v>
       </c>
       <c r="F100">
-        <v>1685</v>
+        <v>443</v>
       </c>
       <c r="G100">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>2244</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101">
-        <v>3</v>
+      <c r="A101" t="s">
+        <v>34</v>
       </c>
       <c r="B101" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="C101" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D101">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E101">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="F101">
-        <v>1031</v>
+        <v>74</v>
       </c>
       <c r="G101">
-        <v>1153</v>
-[...2 lines deleted...]
-        <v>2387</v>
+        <v>204</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>113</v>
+        <v>1069</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
-        <v>59</v>
+        <v>155</v>
       </c>
       <c r="E102">
-        <v>68</v>
+        <v>301</v>
       </c>
       <c r="F102">
-        <v>672</v>
+        <v>132</v>
       </c>
       <c r="G102">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>588</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>114</v>
+        <v>1070</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E103">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="F103">
-        <v>632</v>
+        <v>71</v>
       </c>
       <c r="G103">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>297</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>115</v>
+        <v>1071</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
-        <v>405</v>
+        <v>26</v>
       </c>
       <c r="E104">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="F104">
-        <v>309</v>
+        <v>41</v>
       </c>
       <c r="G104">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>113</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>116</v>
+        <v>1072</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E105">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F105">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="G105">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>132</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>117</v>
+        <v>1073</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E106">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="F106">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="G106">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>124</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>118</v>
+        <v>1074</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E107">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F107">
-        <v>615</v>
+        <v>32</v>
       </c>
       <c r="G107">
-        <v>193</v>
-[...7 lines deleted...]
-      <c r="A109">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>11</v>
+      </c>
+      <c r="E108">
+        <v>29</v>
+      </c>
+      <c r="F108">
         <v>13</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="G108">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
         <v>39</v>
       </c>
-      <c r="D109">
-[...16 lines deleted...]
-      <c r="A110" t="s">
+      <c r="D110">
+        <v>12893</v>
+      </c>
+      <c r="E110">
+        <v>32568</v>
+      </c>
+      <c r="F110">
+        <v>17659</v>
+      </c>
+      <c r="G110">
+        <v>63120</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
         <v>34</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B111" t="s">
         <v>34</v>
       </c>
-      <c r="C110" t="s">
+      <c r="C111" t="s">
         <v>40</v>
       </c>
-      <c r="D110">
-[...24 lines deleted...]
-      </c>
       <c r="D111">
-        <v>104</v>
+        <v>232</v>
       </c>
       <c r="E111">
-        <v>40</v>
+        <v>626</v>
       </c>
       <c r="F111">
-        <v>240</v>
+        <v>483</v>
       </c>
       <c r="G111">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>212</v>
+      </c>
+      <c r="E112">
+        <v>19238</v>
+      </c>
+      <c r="F112">
+        <v>1241</v>
+      </c>
+      <c r="G112">
+        <v>20691</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
         <v>2</v>
       </c>
-      <c r="B112" t="s">
-[...21 lines deleted...]
-    <row r="113"/>
+      <c r="B113" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>3961</v>
+      </c>
+      <c r="E113">
+        <v>2048</v>
+      </c>
+      <c r="F113">
+        <v>1794</v>
+      </c>
+      <c r="G113">
+        <v>7803</v>
+      </c>
+    </row>
     <row r="114">
       <c r="A114">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>17</v>
+        <v>1078</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D114">
-        <v>8935</v>
+        <v>49</v>
       </c>
       <c r="E114">
-        <v>3456</v>
+        <v>101</v>
       </c>
       <c r="F114">
-        <v>10113</v>
+        <v>80</v>
       </c>
       <c r="G114">
-        <v>11673</v>
-[...2 lines deleted...]
-        <v>34177</v>
+        <v>230</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="s">
-        <v>34</v>
+      <c r="A115">
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>34</v>
+        <v>1079</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D115">
-        <v>379</v>
+        <v>52</v>
       </c>
       <c r="E115">
-        <v>484</v>
+        <v>149</v>
       </c>
       <c r="F115">
-        <v>833</v>
+        <v>223</v>
       </c>
       <c r="G115">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>2655</v>
+        <v>424</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>121</v>
+        <v>1080</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
-        <v>1162</v>
+        <v>282</v>
       </c>
       <c r="E116">
-        <v>644</v>
+        <v>4816</v>
       </c>
       <c r="F116">
-        <v>1430</v>
+        <v>12685</v>
       </c>
       <c r="G116">
-        <v>5282</v>
-[...2 lines deleted...]
-        <v>8518</v>
+        <v>17783</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>122</v>
+        <v>1081</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
-        <v>6432</v>
+        <v>36</v>
       </c>
       <c r="E117">
-        <v>1225</v>
+        <v>51</v>
       </c>
       <c r="F117">
-        <v>1004</v>
+        <v>74</v>
       </c>
       <c r="G117">
-        <v>2199</v>
-[...2 lines deleted...]
-        <v>10860</v>
+        <v>161</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>123</v>
+        <v>1082</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
-        <v>509</v>
+        <v>6468</v>
       </c>
       <c r="E118">
-        <v>115</v>
+        <v>5343</v>
       </c>
       <c r="F118">
-        <v>250</v>
+        <v>111</v>
       </c>
       <c r="G118">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>11922</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>124</v>
+        <v>1083</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
-        <v>248</v>
+        <v>17</v>
       </c>
       <c r="E119">
-        <v>594</v>
+        <v>27</v>
       </c>
       <c r="F119">
-        <v>619</v>
+        <v>17</v>
       </c>
       <c r="G119">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2048</v>
+        <v>61</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>125</v>
+        <v>1084</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
-        <v>65</v>
+        <v>1584</v>
       </c>
       <c r="E120">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="F120">
-        <v>1728</v>
+        <v>951</v>
       </c>
       <c r="G120">
-        <v>211</v>
-[...30 lines deleted...]
-    </row>
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B122" t="s">
-        <v>127</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D122">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E122">
-        <v>72</v>
+        <v>236</v>
       </c>
       <c r="F122">
-        <v>2747</v>
+        <v>223</v>
       </c>
       <c r="G122">
-        <v>1735</v>
-[...2 lines deleted...]
-        <v>4608</v>
+        <v>521</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>8</v>
+      <c r="A123" t="s">
+        <v>34</v>
       </c>
       <c r="B123" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="C123" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E123">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="F123">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="G123">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>129</v>
+        <v>1085</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="E124">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="F124">
-        <v>1283</v>
+        <v>81</v>
       </c>
       <c r="G124">
-        <v>185</v>
-[...13 lines deleted...]
-      <c r="C126" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>6</v>
+      </c>
+      <c r="E125">
+        <v>47</v>
+      </c>
+      <c r="F125">
+        <v>21</v>
+      </c>
+      <c r="G125">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>19</v>
+      </c>
+      <c r="C127" t="s">
         <v>39</v>
       </c>
-      <c r="D126">
-[...16 lines deleted...]
-      <c r="A127" t="s">
+      <c r="D127">
+        <v>128</v>
+      </c>
+      <c r="E127">
+        <v>189</v>
+      </c>
+      <c r="F127">
+        <v>713</v>
+      </c>
+      <c r="G127">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
         <v>34</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B128" t="s">
         <v>34</v>
       </c>
-      <c r="C127" t="s">
+      <c r="C128" t="s">
         <v>40</v>
       </c>
-      <c r="D127">
-[...24 lines deleted...]
-      </c>
       <c r="D128">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E128">
-        <v>1546</v>
+        <v>23</v>
       </c>
       <c r="F128">
-        <v>255</v>
+        <v>83</v>
       </c>
       <c r="G128">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>2028</v>
+        <v>118</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>131</v>
+        <v>1087</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="E129">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="F129">
-        <v>105</v>
+        <v>244</v>
       </c>
       <c r="G129">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>347</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>17</v>
+      </c>
+      <c r="E130">
+        <v>60</v>
+      </c>
+      <c r="F130">
+        <v>218</v>
+      </c>
+      <c r="G130">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
         <v>3</v>
       </c>
-      <c r="B130" t="s">
-[...21 lines deleted...]
-    <row r="131"/>
+      <c r="B131" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C131" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131">
+        <v>6</v>
+      </c>
+      <c r="E131">
+        <v>9</v>
+      </c>
+      <c r="F131">
+        <v>23</v>
+      </c>
+      <c r="G131">
+        <v>38</v>
+      </c>
+    </row>
     <row r="132">
       <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132">
         <v>16</v>
       </c>
-      <c r="B132" t="s">
+      <c r="E132">
         <v>19</v>
       </c>
-      <c r="C132" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F132">
-        <v>3011</v>
+        <v>62</v>
       </c>
       <c r="G132">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>4789</v>
+        <v>97</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="s">
-        <v>34</v>
+      <c r="A133">
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>34</v>
+        <v>1091</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E133">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F133">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="G133">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>31</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>133</v>
+        <v>1092</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
-        <v>59</v>
+        <v>3</v>
       </c>
       <c r="E134">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="F134">
-        <v>2065</v>
+        <v>11</v>
       </c>
       <c r="G134">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>2735</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>134</v>
+        <v>1093</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
-        <v>117</v>
+        <v>6</v>
       </c>
       <c r="E135">
-        <v>493</v>
+        <v>5</v>
       </c>
       <c r="F135">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="G135">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>28</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>135</v>
+        <v>1094</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E136">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F136">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="G136">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>38</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>136</v>
+        <v>1095</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E137">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F137">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G137">
-        <v>30</v>
-[...30 lines deleted...]
-    </row>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B139" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D139">
-        <v>2</v>
+        <v>13016</v>
       </c>
       <c r="E139">
-        <v>7</v>
+        <v>7614</v>
       </c>
       <c r="F139">
-        <v>31</v>
+        <v>11758</v>
       </c>
       <c r="G139">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>32388</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140">
-        <v>7</v>
+      <c r="A140" t="s">
+        <v>34</v>
       </c>
       <c r="B140" t="s">
-        <v>139</v>
+        <v>34</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D140">
-        <v>4</v>
+        <v>269</v>
       </c>
       <c r="E140">
-        <v>6</v>
+        <v>252</v>
       </c>
       <c r="F140">
-        <v>44</v>
+        <v>482</v>
       </c>
       <c r="G140">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>140</v>
+        <v>1096</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
-        <v>4</v>
+        <v>11810</v>
       </c>
       <c r="E141">
-        <v>4</v>
+        <v>1751</v>
       </c>
       <c r="F141">
-        <v>55</v>
+        <v>1976</v>
       </c>
       <c r="G141">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>15537</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>141</v>
+        <v>1097</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="E142">
-        <v>10</v>
+        <v>1083</v>
       </c>
       <c r="F142">
-        <v>441</v>
+        <v>3083</v>
       </c>
       <c r="G142">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="143"/>
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>34</v>
+      </c>
+      <c r="E143">
+        <v>42</v>
+      </c>
+      <c r="F143">
+        <v>55</v>
+      </c>
+      <c r="G143">
+        <v>131</v>
+      </c>
+    </row>
     <row r="144">
       <c r="A144">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>20</v>
+        <v>1099</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D144">
-        <v>11014</v>
+        <v>23</v>
       </c>
       <c r="E144">
-        <v>4709</v>
+        <v>54</v>
       </c>
       <c r="F144">
-        <v>14215</v>
+        <v>30</v>
       </c>
       <c r="G144">
-        <v>3541</v>
-[...2 lines deleted...]
-        <v>33479</v>
+        <v>107</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="s">
-        <v>34</v>
+      <c r="A145">
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>34</v>
+        <v>1100</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D145">
-        <v>607</v>
+        <v>113</v>
       </c>
       <c r="E145">
-        <v>187</v>
+        <v>3956</v>
       </c>
       <c r="F145">
-        <v>764</v>
+        <v>321</v>
       </c>
       <c r="G145">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>2196</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>142</v>
+        <v>1101</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
-        <v>1180</v>
+        <v>10</v>
       </c>
       <c r="E146">
-        <v>396</v>
+        <v>37</v>
       </c>
       <c r="F146">
-        <v>1463</v>
+        <v>78</v>
       </c>
       <c r="G146">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>4257</v>
+        <v>125</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>143</v>
+        <v>1102</v>
       </c>
       <c r="C147" t="s">
         <v>42</v>
       </c>
       <c r="D147">
-        <v>210</v>
+        <v>469</v>
       </c>
       <c r="E147">
-        <v>104</v>
+        <v>373</v>
       </c>
       <c r="F147">
-        <v>10484</v>
+        <v>5648</v>
       </c>
       <c r="G147">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>11416</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>144</v>
+        <v>1103</v>
       </c>
       <c r="C148" t="s">
         <v>42</v>
       </c>
       <c r="D148">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E148">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="F148">
-        <v>382</v>
+        <v>28</v>
       </c>
       <c r="G148">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>145</v>
+        <v>1104</v>
       </c>
       <c r="C149" t="s">
         <v>42</v>
       </c>
       <c r="D149">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="E149">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="F149">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="G149">
-        <v>148</v>
-[...30 lines deleted...]
-    </row>
+        <v>254</v>
+      </c>
+    </row>
+    <row r="150"/>
     <row r="151">
       <c r="A151">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B151" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="C151" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D151">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="E151">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="F151">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="G151">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>284</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152">
-        <v>7</v>
+      <c r="A152" t="s">
+        <v>34</v>
       </c>
       <c r="B152" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
       <c r="C152" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D152">
-        <v>3263</v>
+        <v>20</v>
       </c>
       <c r="E152">
-        <v>259</v>
+        <v>37</v>
       </c>
       <c r="F152">
-        <v>163</v>
+        <v>61</v>
       </c>
       <c r="G152">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>4063</v>
+        <v>118</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>149</v>
+        <v>1105</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E153">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F153">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G153">
-        <v>36</v>
-[...185 lines deleted...]
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>1106</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>1107</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>676</v>
       </c>
       <c r="F2" t="s">
-        <v>160</v>
+        <v>677</v>
       </c>
       <c r="G2">
         <v>26761</v>
       </c>
       <c r="H2">
         <v>73683</v>
       </c>
       <c r="I2">
         <v>36923</v>
       </c>
       <c r="J2">
         <v>48923</v>
       </c>
       <c r="K2">
         <v>82878</v>
       </c>
       <c r="L2">
         <v>1925</v>
       </c>
       <c r="M2">
         <v>6448</v>
       </c>
       <c r="N2">
         <v>33165</v>
       </c>
@@ -29127,69 +21696,69 @@
         <v>561</v>
       </c>
       <c r="T3">
         <v>35418</v>
       </c>
       <c r="U3">
         <v>14860</v>
       </c>
       <c r="V3">
         <v>10298</v>
       </c>
       <c r="W3">
         <v>14833</v>
       </c>
       <c r="X3">
         <v>1932</v>
       </c>
       <c r="Y3">
         <v>413074</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>160</v>
+        <v>677</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -29210,187 +21779,187 @@
         <v>26761</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>4143</v>
       </c>
       <c r="E3">
         <v>4143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>161</v>
+        <v>1108</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>17807</v>
       </c>
       <c r="E4">
         <v>17807</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>162</v>
+        <v>1109</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>1482</v>
       </c>
       <c r="E5">
         <v>1482</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>163</v>
+        <v>1110</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>726</v>
       </c>
       <c r="E6">
         <v>726</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>164</v>
+        <v>1111</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>736</v>
       </c>
       <c r="E7">
         <v>736</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>165</v>
+        <v>1112</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>401</v>
       </c>
       <c r="E8">
         <v>401</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>166</v>
+        <v>1113</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>493</v>
       </c>
       <c r="E9">
         <v>493</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>167</v>
+        <v>578</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>309</v>
       </c>
       <c r="E10">
         <v>309</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>168</v>
+        <v>1114</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>273</v>
       </c>
       <c r="E11">
         <v>273</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>169</v>
+        <v>1115</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>391</v>
       </c>
       <c r="E12">
         <v>391</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>73683</v>
       </c>
@@ -29398,187 +21967,187 @@
         <v>73683</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>6173</v>
       </c>
       <c r="E15">
         <v>6173</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>170</v>
+        <v>1116</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>26821</v>
       </c>
       <c r="E16">
         <v>26821</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>171</v>
+        <v>1117</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>3213</v>
       </c>
       <c r="E17">
         <v>3213</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>172</v>
+        <v>1118</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>977</v>
       </c>
       <c r="E18">
         <v>977</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>173</v>
+        <v>1119</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>27578</v>
       </c>
       <c r="E19">
         <v>27578</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>174</v>
+        <v>1120</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>2677</v>
       </c>
       <c r="E20">
         <v>2677</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>175</v>
+        <v>1121</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>539</v>
       </c>
       <c r="E21">
         <v>539</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>1122</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>636</v>
       </c>
       <c r="E22">
         <v>636</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>177</v>
+        <v>1123</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>1141</v>
       </c>
       <c r="E23">
         <v>1141</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>178</v>
+        <v>1124</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>3928</v>
       </c>
       <c r="E24">
         <v>3928</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>36923</v>
       </c>
@@ -29586,187 +22155,187 @@
         <v>36923</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>4323</v>
       </c>
       <c r="E27">
         <v>4323</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>179</v>
+        <v>1125</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>18898</v>
       </c>
       <c r="E28">
         <v>18898</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>180</v>
+        <v>1126</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>733</v>
       </c>
       <c r="E29">
         <v>733</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>181</v>
+        <v>1127</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>4495</v>
       </c>
       <c r="E30">
         <v>4495</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>182</v>
+        <v>1128</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>362</v>
       </c>
       <c r="E31">
         <v>362</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>1129</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>450</v>
       </c>
       <c r="E32">
         <v>450</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>184</v>
+        <v>1130</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>1769</v>
       </c>
       <c r="E33">
         <v>1769</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>185</v>
+        <v>1131</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>553</v>
       </c>
       <c r="E34">
         <v>553</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>186</v>
+        <v>1132</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>4452</v>
       </c>
       <c r="E35">
         <v>4452</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>187</v>
+        <v>1133</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>888</v>
       </c>
       <c r="E36">
         <v>888</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>48923</v>
       </c>
@@ -29774,187 +22343,187 @@
         <v>48923</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3687</v>
       </c>
       <c r="E39">
         <v>3687</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>188</v>
+        <v>1134</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>29802</v>
       </c>
       <c r="E40">
         <v>29802</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>189</v>
+        <v>1135</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>4023</v>
       </c>
       <c r="E41">
         <v>4023</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>190</v>
+        <v>1136</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>704</v>
       </c>
       <c r="E42">
         <v>704</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>191</v>
+        <v>1137</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>8009</v>
       </c>
       <c r="E43">
         <v>8009</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>192</v>
+        <v>1138</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>525</v>
       </c>
       <c r="E44">
         <v>525</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>193</v>
+        <v>1139</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>182</v>
       </c>
       <c r="E45">
         <v>182</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>194</v>
+        <v>1140</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>445</v>
       </c>
       <c r="E46">
         <v>445</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>195</v>
+        <v>1141</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>352</v>
       </c>
       <c r="E47">
         <v>352</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>196</v>
+        <v>1142</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>1194</v>
       </c>
       <c r="E48">
         <v>1194</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>82878</v>
       </c>
@@ -29962,187 +22531,187 @@
         <v>82878</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>5481</v>
       </c>
       <c r="E51">
         <v>5481</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>197</v>
+        <v>1143</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>46375</v>
       </c>
       <c r="E52">
         <v>46375</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>198</v>
+        <v>1144</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>25776</v>
       </c>
       <c r="E53">
         <v>25776</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>199</v>
+        <v>1145</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>836</v>
       </c>
       <c r="E54">
         <v>836</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>200</v>
+        <v>1146</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>1288</v>
       </c>
       <c r="E55">
         <v>1288</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>201</v>
+        <v>1147</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>1365</v>
       </c>
       <c r="E56">
         <v>1365</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>202</v>
+        <v>1148</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>826</v>
       </c>
       <c r="E57">
         <v>826</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>203</v>
+        <v>1149</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>477</v>
       </c>
       <c r="E58">
         <v>477</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>1150</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>243</v>
       </c>
       <c r="E59">
         <v>243</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>205</v>
+        <v>1151</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>211</v>
       </c>
       <c r="E60">
         <v>211</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>1925</v>
       </c>
@@ -30150,85 +22719,85 @@
         <v>1925</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>582</v>
       </c>
       <c r="E63">
         <v>582</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>1152</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>916</v>
       </c>
       <c r="E64">
         <v>916</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>1153</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>217</v>
       </c>
       <c r="E65">
         <v>217</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
+        <v>1154</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>210</v>
       </c>
       <c r="E66">
         <v>210</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>6448</v>
       </c>
@@ -30236,187 +22805,187 @@
         <v>6448</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>34</v>
       </c>
       <c r="B69" t="s">
         <v>34</v>
       </c>
       <c r="C69" t="s">
         <v>40</v>
       </c>
       <c r="D69">
         <v>607</v>
       </c>
       <c r="E69">
         <v>607</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>209</v>
+        <v>1155</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
         <v>1308</v>
       </c>
       <c r="E70">
         <v>1308</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>210</v>
+        <v>1156</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>2584</v>
       </c>
       <c r="E71">
         <v>2584</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>211</v>
+        <v>1157</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>536</v>
       </c>
       <c r="E72">
         <v>536</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>212</v>
+        <v>1158</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>386</v>
       </c>
       <c r="E73">
         <v>386</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>213</v>
+        <v>1159</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>117</v>
       </c>
       <c r="E74">
         <v>117</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>214</v>
+        <v>1160</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>193</v>
       </c>
       <c r="E75">
         <v>193</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>215</v>
+        <v>1161</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>145</v>
       </c>
       <c r="E76">
         <v>145</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>216</v>
+        <v>1162</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>511</v>
       </c>
       <c r="E77">
         <v>511</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>9</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>1163</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>61</v>
       </c>
       <c r="E78">
         <v>61</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>33165</v>
       </c>
@@ -30424,239 +22993,239 @@
         <v>33165</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>34</v>
       </c>
       <c r="C81" t="s">
         <v>40</v>
       </c>
       <c r="D81">
         <v>6359</v>
       </c>
       <c r="E81">
         <v>6359</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>218</v>
+        <v>1164</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>9228</v>
       </c>
       <c r="E82">
         <v>9228</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>219</v>
+        <v>1165</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>3418</v>
       </c>
       <c r="E83">
         <v>3418</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>2146</v>
       </c>
       <c r="E84">
         <v>2146</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>221</v>
+        <v>1167</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>1958</v>
       </c>
       <c r="E85">
         <v>1958</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>222</v>
+        <v>1168</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>1284</v>
       </c>
       <c r="E86">
         <v>1284</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>1169</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>506</v>
       </c>
       <c r="E87">
         <v>506</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>224</v>
+        <v>1170</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>1781</v>
       </c>
       <c r="E88">
         <v>1781</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>1171</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>6182</v>
       </c>
       <c r="E89">
         <v>6182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>226</v>
+        <v>1172</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>303</v>
       </c>
       <c r="E90">
         <v>303</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>9</v>
       </c>
       <c r="B92" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>614</v>
       </c>
       <c r="E92">
         <v>614</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
         <v>40</v>
       </c>
       <c r="D93">
         <v>173</v>
       </c>
       <c r="E93">
         <v>173</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>227</v>
+        <v>1173</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>441</v>
       </c>
       <c r="E94">
         <v>441</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
         <v>39</v>
       </c>
       <c r="D96">
         <v>4366</v>
       </c>
@@ -30664,239 +23233,239 @@
         <v>4366</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>34</v>
       </c>
       <c r="B97" t="s">
         <v>34</v>
       </c>
       <c r="C97" t="s">
         <v>40</v>
       </c>
       <c r="D97">
         <v>565</v>
       </c>
       <c r="E97">
         <v>565</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>228</v>
+        <v>1174</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>855</v>
       </c>
       <c r="E98">
         <v>855</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>229</v>
+        <v>1175</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>292</v>
       </c>
       <c r="E99">
         <v>292</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>1176</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>222</v>
       </c>
       <c r="E100">
         <v>222</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>231</v>
+        <v>1177</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>1155</v>
       </c>
       <c r="E101">
         <v>1155</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>232</v>
+        <v>1178</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>352</v>
       </c>
       <c r="E102">
         <v>352</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>233</v>
+        <v>1179</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>55</v>
       </c>
       <c r="E103">
         <v>55</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>234</v>
+        <v>1180</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>870</v>
       </c>
       <c r="E104">
         <v>870</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>523</v>
       </c>
       <c r="E106">
         <v>523</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>34</v>
       </c>
       <c r="B107" t="s">
         <v>34</v>
       </c>
       <c r="C107" t="s">
         <v>40</v>
       </c>
       <c r="D107">
         <v>149</v>
       </c>
       <c r="E107">
         <v>149</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>235</v>
+        <v>1181</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>226</v>
       </c>
       <c r="E108">
         <v>226</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>236</v>
+        <v>1182</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>67</v>
       </c>
       <c r="E109">
         <v>67</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>237</v>
+        <v>1183</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>81</v>
       </c>
       <c r="E110">
         <v>81</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>18963</v>
       </c>
@@ -30904,187 +23473,187 @@
         <v>18963</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113">
         <v>1633</v>
       </c>
       <c r="E113">
         <v>1633</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>238</v>
+        <v>1184</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>12207</v>
       </c>
       <c r="E114">
         <v>12207</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>239</v>
+        <v>1185</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>997</v>
       </c>
       <c r="E115">
         <v>997</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>240</v>
+        <v>1186</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>1717</v>
       </c>
       <c r="E116">
         <v>1717</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>241</v>
+        <v>1187</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>593</v>
       </c>
       <c r="E117">
         <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>242</v>
+        <v>1188</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>243</v>
       </c>
       <c r="E118">
         <v>243</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>243</v>
+        <v>1189</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>995</v>
       </c>
       <c r="E119">
         <v>995</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>244</v>
+        <v>1190</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>155</v>
       </c>
       <c r="E120">
         <v>155</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>245</v>
+        <v>1191</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>113</v>
       </c>
       <c r="E121">
         <v>113</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>246</v>
+        <v>1192</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>310</v>
       </c>
       <c r="E122">
         <v>310</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
         <v>16</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
         <v>561</v>
       </c>
@@ -31092,102 +23661,102 @@
         <v>561</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>34</v>
       </c>
       <c r="B125" t="s">
         <v>34</v>
       </c>
       <c r="C125" t="s">
         <v>40</v>
       </c>
       <c r="D125">
         <v>176</v>
       </c>
       <c r="E125">
         <v>176</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>247</v>
+        <v>1193</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>150</v>
       </c>
       <c r="E126">
         <v>150</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>248</v>
+        <v>1194</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>70</v>
       </c>
       <c r="E127">
         <v>70</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>249</v>
+        <v>1195</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>108</v>
       </c>
       <c r="E128">
         <v>108</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>250</v>
+        <v>1196</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>57</v>
       </c>
       <c r="E129">
         <v>57</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>17</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>35418</v>
       </c>
@@ -31195,187 +23764,187 @@
         <v>35418</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>34</v>
       </c>
       <c r="B132" t="s">
         <v>34</v>
       </c>
       <c r="C132" t="s">
         <v>40</v>
       </c>
       <c r="D132">
         <v>2112</v>
       </c>
       <c r="E132">
         <v>2112</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>251</v>
+        <v>1197</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>9017</v>
       </c>
       <c r="E133">
         <v>9017</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>252</v>
+        <v>1198</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>22202</v>
       </c>
       <c r="E134">
         <v>22202</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>253</v>
+        <v>1199</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>658</v>
       </c>
       <c r="E135">
         <v>658</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>254</v>
+        <v>1200</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>578</v>
       </c>
       <c r="E136">
         <v>578</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>255</v>
+        <v>1201</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>157</v>
       </c>
       <c r="E137">
         <v>157</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>256</v>
+        <v>1202</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>181</v>
       </c>
       <c r="E138">
         <v>181</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>257</v>
+        <v>1203</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>213</v>
       </c>
       <c r="E139">
         <v>213</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>258</v>
+        <v>1204</v>
       </c>
       <c r="C140" t="s">
         <v>42</v>
       </c>
       <c r="D140">
         <v>175</v>
       </c>
       <c r="E140">
         <v>175</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>259</v>
+        <v>1205</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>125</v>
       </c>
       <c r="E141">
         <v>125</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>15</v>
       </c>
       <c r="B143" t="s">
         <v>18</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>14860</v>
       </c>
@@ -31383,187 +23952,187 @@
         <v>14860</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>34</v>
       </c>
       <c r="B144" t="s">
         <v>34</v>
       </c>
       <c r="C144" t="s">
         <v>40</v>
       </c>
       <c r="D144">
         <v>2475</v>
       </c>
       <c r="E144">
         <v>2475</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>260</v>
+        <v>1206</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>6818</v>
       </c>
       <c r="E145">
         <v>6818</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>261</v>
+        <v>1207</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>512</v>
       </c>
       <c r="E146">
         <v>512</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>262</v>
+        <v>1208</v>
       </c>
       <c r="C147" t="s">
         <v>42</v>
       </c>
       <c r="D147">
         <v>353</v>
       </c>
       <c r="E147">
         <v>353</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>263</v>
+        <v>1209</v>
       </c>
       <c r="C148" t="s">
         <v>42</v>
       </c>
       <c r="D148">
         <v>796</v>
       </c>
       <c r="E148">
         <v>796</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>264</v>
+        <v>1210</v>
       </c>
       <c r="C149" t="s">
         <v>42</v>
       </c>
       <c r="D149">
         <v>1158</v>
       </c>
       <c r="E149">
         <v>1158</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>265</v>
+        <v>1211</v>
       </c>
       <c r="C150" t="s">
         <v>42</v>
       </c>
       <c r="D150">
         <v>749</v>
       </c>
       <c r="E150">
         <v>749</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>266</v>
+        <v>1212</v>
       </c>
       <c r="C151" t="s">
         <v>42</v>
       </c>
       <c r="D151">
         <v>197</v>
       </c>
       <c r="E151">
         <v>197</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>267</v>
+        <v>1213</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152">
         <v>1643</v>
       </c>
       <c r="E152">
         <v>1643</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>268</v>
+        <v>1214</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>159</v>
       </c>
       <c r="E153">
         <v>159</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>16</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>10298</v>
       </c>
@@ -31571,187 +24140,187 @@
         <v>10298</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>34</v>
       </c>
       <c r="B156" t="s">
         <v>34</v>
       </c>
       <c r="C156" t="s">
         <v>40</v>
       </c>
       <c r="D156">
         <v>826</v>
       </c>
       <c r="E156">
         <v>826</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>269</v>
+        <v>1215</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157">
         <v>6408</v>
       </c>
       <c r="E157">
         <v>6408</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>270</v>
+        <v>1216</v>
       </c>
       <c r="C158" t="s">
         <v>42</v>
       </c>
       <c r="D158">
         <v>678</v>
       </c>
       <c r="E158">
         <v>678</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>271</v>
+        <v>1217</v>
       </c>
       <c r="C159" t="s">
         <v>42</v>
       </c>
       <c r="D159">
         <v>507</v>
       </c>
       <c r="E159">
         <v>507</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>272</v>
+        <v>1218</v>
       </c>
       <c r="C160" t="s">
         <v>42</v>
       </c>
       <c r="D160">
         <v>1171</v>
       </c>
       <c r="E160">
         <v>1171</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>273</v>
+        <v>1219</v>
       </c>
       <c r="C161" t="s">
         <v>42</v>
       </c>
       <c r="D161">
         <v>114</v>
       </c>
       <c r="E161">
         <v>114</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>274</v>
+        <v>1220</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162">
         <v>66</v>
       </c>
       <c r="E162">
         <v>66</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>275</v>
+        <v>1221</v>
       </c>
       <c r="C163" t="s">
         <v>42</v>
       </c>
       <c r="D163">
         <v>234</v>
       </c>
       <c r="E163">
         <v>234</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>276</v>
+        <v>1222</v>
       </c>
       <c r="C164" t="s">
         <v>42</v>
       </c>
       <c r="D164">
         <v>62</v>
       </c>
       <c r="E164">
         <v>62</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>277</v>
+        <v>1223</v>
       </c>
       <c r="C165" t="s">
         <v>42</v>
       </c>
       <c r="D165">
         <v>232</v>
       </c>
       <c r="E165">
         <v>232</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>17</v>
       </c>
       <c r="B167" t="s">
         <v>20</v>
       </c>
       <c r="C167" t="s">
         <v>39</v>
       </c>
       <c r="D167">
         <v>14833</v>
       </c>
@@ -31759,187 +24328,187 @@
         <v>14833</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>34</v>
       </c>
       <c r="B168" t="s">
         <v>34</v>
       </c>
       <c r="C168" t="s">
         <v>40</v>
       </c>
       <c r="D168">
         <v>1059</v>
       </c>
       <c r="E168">
         <v>1059</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>278</v>
+        <v>1224</v>
       </c>
       <c r="C169" t="s">
         <v>42</v>
       </c>
       <c r="D169">
         <v>2935</v>
       </c>
       <c r="E169">
         <v>2935</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>279</v>
+        <v>1225</v>
       </c>
       <c r="C170" t="s">
         <v>42</v>
       </c>
       <c r="D170">
         <v>1667</v>
       </c>
       <c r="E170">
         <v>1667</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>280</v>
+        <v>1226</v>
       </c>
       <c r="C171" t="s">
         <v>42</v>
       </c>
       <c r="D171">
         <v>2335</v>
       </c>
       <c r="E171">
         <v>2335</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>281</v>
+        <v>1227</v>
       </c>
       <c r="C172" t="s">
         <v>42</v>
       </c>
       <c r="D172">
         <v>152</v>
       </c>
       <c r="E172">
         <v>152</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>282</v>
+        <v>1228</v>
       </c>
       <c r="C173" t="s">
         <v>42</v>
       </c>
       <c r="D173">
         <v>2063</v>
       </c>
       <c r="E173">
         <v>2063</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>283</v>
+        <v>1229</v>
       </c>
       <c r="C174" t="s">
         <v>42</v>
       </c>
       <c r="D174">
         <v>341</v>
       </c>
       <c r="E174">
         <v>341</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>284</v>
+        <v>1230</v>
       </c>
       <c r="C175" t="s">
         <v>42</v>
       </c>
       <c r="D175">
         <v>143</v>
       </c>
       <c r="E175">
         <v>143</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>285</v>
+        <v>1231</v>
       </c>
       <c r="C176" t="s">
         <v>42</v>
       </c>
       <c r="D176">
         <v>3564</v>
       </c>
       <c r="E176">
         <v>3564</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>286</v>
+        <v>1232</v>
       </c>
       <c r="C177" t="s">
         <v>42</v>
       </c>
       <c r="D177">
         <v>574</v>
       </c>
       <c r="E177">
         <v>574</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>24</v>
       </c>
       <c r="B179" t="s">
         <v>21</v>
       </c>
       <c r="C179" t="s">
         <v>39</v>
       </c>
       <c r="D179">
         <v>1932</v>
       </c>
@@ -31947,128 +24516,8229 @@
         <v>1932</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>34</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
         <v>40</v>
       </c>
       <c r="D180">
         <v>488</v>
       </c>
       <c r="E180">
         <v>488</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>287</v>
+        <v>1233</v>
       </c>
       <c r="C181" t="s">
         <v>42</v>
       </c>
       <c r="D181">
         <v>895</v>
       </c>
       <c r="E181">
         <v>895</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>288</v>
+        <v>1234</v>
       </c>
       <c r="C182" t="s">
         <v>42</v>
       </c>
       <c r="D182">
         <v>206</v>
       </c>
       <c r="E182">
         <v>206</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>289</v>
+        <v>1235</v>
       </c>
       <c r="C183" t="s">
         <v>42</v>
       </c>
       <c r="D183">
         <v>149</v>
       </c>
       <c r="E183">
         <v>149</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>290</v>
+        <v>1236</v>
       </c>
       <c r="C184" t="s">
         <v>42</v>
       </c>
       <c r="D184">
         <v>86</v>
       </c>
       <c r="E184">
         <v>86</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>291</v>
+        <v>1237</v>
       </c>
       <c r="C185" t="s">
         <v>42</v>
       </c>
       <c r="D185">
         <v>108</v>
       </c>
       <c r="E185">
         <v>108</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>12532</v>
+      </c>
+      <c r="E2">
+        <v>27258</v>
+      </c>
+      <c r="F2">
+        <v>11888</v>
+      </c>
+      <c r="G2">
+        <v>21410</v>
+      </c>
+      <c r="H2">
+        <v>73088</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>292</v>
+      </c>
+      <c r="E3">
+        <v>818</v>
+      </c>
+      <c r="F3">
+        <v>931</v>
+      </c>
+      <c r="G3">
+        <v>1703</v>
+      </c>
+      <c r="H3">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>1579</v>
+      </c>
+      <c r="E4">
+        <v>4019</v>
+      </c>
+      <c r="F4">
+        <v>3693</v>
+      </c>
+      <c r="G4">
+        <v>16331</v>
+      </c>
+      <c r="H4">
+        <v>25622</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>1893</v>
+      </c>
+      <c r="E5">
+        <v>1103</v>
+      </c>
+      <c r="F5">
+        <v>604</v>
+      </c>
+      <c r="G5">
+        <v>475</v>
+      </c>
+      <c r="H5">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>1124</v>
+      </c>
+      <c r="E6">
+        <v>11221</v>
+      </c>
+      <c r="F6">
+        <v>458</v>
+      </c>
+      <c r="G6">
+        <v>748</v>
+      </c>
+      <c r="H6">
+        <v>13551</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>733</v>
+      </c>
+      <c r="E7">
+        <v>4460</v>
+      </c>
+      <c r="F7">
+        <v>705</v>
+      </c>
+      <c r="G7">
+        <v>206</v>
+      </c>
+      <c r="H7">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>5834</v>
+      </c>
+      <c r="E8">
+        <v>4080</v>
+      </c>
+      <c r="F8">
+        <v>561</v>
+      </c>
+      <c r="G8">
+        <v>587</v>
+      </c>
+      <c r="H8">
+        <v>11062</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>50</v>
+      </c>
+      <c r="F9">
+        <v>82</v>
+      </c>
+      <c r="G9">
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>391</v>
+      </c>
+      <c r="E10">
+        <v>389</v>
+      </c>
+      <c r="F10">
+        <v>1485</v>
+      </c>
+      <c r="G10">
+        <v>223</v>
+      </c>
+      <c r="H10">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>14</v>
+      </c>
+      <c r="E11">
+        <v>62</v>
+      </c>
+      <c r="F11">
+        <v>57</v>
+      </c>
+      <c r="G11">
+        <v>44</v>
+      </c>
+      <c r="H11">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>658</v>
+      </c>
+      <c r="F12">
+        <v>23</v>
+      </c>
+      <c r="G12">
+        <v>33</v>
+      </c>
+      <c r="H12">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13">
+        <v>29</v>
+      </c>
+      <c r="E13">
+        <v>180</v>
+      </c>
+      <c r="F13">
+        <v>1471</v>
+      </c>
+      <c r="G13">
+        <v>742</v>
+      </c>
+      <c r="H13">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>579</v>
+      </c>
+      <c r="E14">
+        <v>218</v>
+      </c>
+      <c r="F14">
+        <v>1818</v>
+      </c>
+      <c r="G14">
+        <v>285</v>
+      </c>
+      <c r="H14">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>13492</v>
+      </c>
+      <c r="E16">
+        <v>20384</v>
+      </c>
+      <c r="F16">
+        <v>18785</v>
+      </c>
+      <c r="G16">
+        <v>21322</v>
+      </c>
+      <c r="H16">
+        <v>73983</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>622</v>
+      </c>
+      <c r="E17">
+        <v>1124</v>
+      </c>
+      <c r="F17">
+        <v>2295</v>
+      </c>
+      <c r="G17">
+        <v>1992</v>
+      </c>
+      <c r="H17">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>899</v>
+      </c>
+      <c r="E18">
+        <v>1453</v>
+      </c>
+      <c r="F18">
+        <v>8806</v>
+      </c>
+      <c r="G18">
+        <v>10173</v>
+      </c>
+      <c r="H18">
+        <v>21331</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>1496</v>
+      </c>
+      <c r="E19">
+        <v>6977</v>
+      </c>
+      <c r="F19">
+        <v>1450</v>
+      </c>
+      <c r="G19">
+        <v>1618</v>
+      </c>
+      <c r="H19">
+        <v>11541</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>298</v>
+      </c>
+      <c r="E20">
+        <v>540</v>
+      </c>
+      <c r="F20">
+        <v>1603</v>
+      </c>
+      <c r="G20">
+        <v>3148</v>
+      </c>
+      <c r="H20">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21">
+        <v>2631</v>
+      </c>
+      <c r="E21">
+        <v>2287</v>
+      </c>
+      <c r="F21">
+        <v>543</v>
+      </c>
+      <c r="G21">
+        <v>1370</v>
+      </c>
+      <c r="H21">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22">
+        <v>584</v>
+      </c>
+      <c r="E22">
+        <v>767</v>
+      </c>
+      <c r="F22">
+        <v>416</v>
+      </c>
+      <c r="G22">
+        <v>312</v>
+      </c>
+      <c r="H22">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23">
+        <v>145</v>
+      </c>
+      <c r="E23">
+        <v>259</v>
+      </c>
+      <c r="F23">
+        <v>373</v>
+      </c>
+      <c r="G23">
+        <v>188</v>
+      </c>
+      <c r="H23">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>283</v>
+      </c>
+      <c r="E24">
+        <v>487</v>
+      </c>
+      <c r="F24">
+        <v>581</v>
+      </c>
+      <c r="G24">
+        <v>318</v>
+      </c>
+      <c r="H24">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>3938</v>
+      </c>
+      <c r="E25">
+        <v>2309</v>
+      </c>
+      <c r="F25">
+        <v>1752</v>
+      </c>
+      <c r="G25">
+        <v>1695</v>
+      </c>
+      <c r="H25">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>2354</v>
+      </c>
+      <c r="E26">
+        <v>3154</v>
+      </c>
+      <c r="F26">
+        <v>687</v>
+      </c>
+      <c r="G26">
+        <v>298</v>
+      </c>
+      <c r="H26">
+        <v>6493</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>125</v>
+      </c>
+      <c r="E27">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>172</v>
+      </c>
+      <c r="G27">
+        <v>121</v>
+      </c>
+      <c r="H27">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>117</v>
+      </c>
+      <c r="E28">
+        <v>909</v>
+      </c>
+      <c r="F28">
+        <v>107</v>
+      </c>
+      <c r="G28">
+        <v>89</v>
+      </c>
+      <c r="H28">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>2433</v>
+      </c>
+      <c r="E30">
+        <v>11071</v>
+      </c>
+      <c r="F30">
+        <v>30903</v>
+      </c>
+      <c r="G30">
+        <v>6036</v>
+      </c>
+      <c r="H30">
+        <v>50443</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>263</v>
+      </c>
+      <c r="E31">
+        <v>612</v>
+      </c>
+      <c r="F31">
+        <v>2371</v>
+      </c>
+      <c r="G31">
+        <v>904</v>
+      </c>
+      <c r="H31">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32">
+        <v>701</v>
+      </c>
+      <c r="E32">
+        <v>7250</v>
+      </c>
+      <c r="F32">
+        <v>12893</v>
+      </c>
+      <c r="G32">
+        <v>3331</v>
+      </c>
+      <c r="H32">
+        <v>24175</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33">
+        <v>136</v>
+      </c>
+      <c r="E33">
+        <v>243</v>
+      </c>
+      <c r="F33">
+        <v>1055</v>
+      </c>
+      <c r="G33">
+        <v>295</v>
+      </c>
+      <c r="H33">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>91</v>
+      </c>
+      <c r="E34">
+        <v>278</v>
+      </c>
+      <c r="F34">
+        <v>649</v>
+      </c>
+      <c r="G34">
+        <v>219</v>
+      </c>
+      <c r="H34">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>477</v>
+      </c>
+      <c r="E35">
+        <v>148</v>
+      </c>
+      <c r="F35">
+        <v>834</v>
+      </c>
+      <c r="G35">
+        <v>204</v>
+      </c>
+      <c r="H35">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>95</v>
+      </c>
+      <c r="E36">
+        <v>1241</v>
+      </c>
+      <c r="F36">
+        <v>437</v>
+      </c>
+      <c r="G36">
+        <v>126</v>
+      </c>
+      <c r="H36">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>93</v>
+      </c>
+      <c r="E37">
+        <v>203</v>
+      </c>
+      <c r="F37">
+        <v>444</v>
+      </c>
+      <c r="G37">
+        <v>138</v>
+      </c>
+      <c r="H37">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>91</v>
+      </c>
+      <c r="E38">
+        <v>694</v>
+      </c>
+      <c r="F38">
+        <v>656</v>
+      </c>
+      <c r="G38">
+        <v>192</v>
+      </c>
+      <c r="H38">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>157</v>
+      </c>
+      <c r="E39">
+        <v>253</v>
+      </c>
+      <c r="F39">
+        <v>11195</v>
+      </c>
+      <c r="G39">
+        <v>439</v>
+      </c>
+      <c r="H39">
+        <v>12044</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>21</v>
+      </c>
+      <c r="E40">
+        <v>40</v>
+      </c>
+      <c r="F40">
+        <v>110</v>
+      </c>
+      <c r="G40">
+        <v>40</v>
+      </c>
+      <c r="H40">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41">
+        <v>17</v>
+      </c>
+      <c r="E41">
+        <v>31</v>
+      </c>
+      <c r="F41">
+        <v>69</v>
+      </c>
+      <c r="G41">
+        <v>74</v>
+      </c>
+      <c r="H41">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>291</v>
+      </c>
+      <c r="E42">
+        <v>78</v>
+      </c>
+      <c r="F42">
+        <v>190</v>
+      </c>
+      <c r="G42">
+        <v>74</v>
+      </c>
+      <c r="H42">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>15881</v>
+      </c>
+      <c r="E44">
+        <v>13660</v>
+      </c>
+      <c r="F44">
+        <v>22400</v>
+      </c>
+      <c r="G44">
+        <v>68707</v>
+      </c>
+      <c r="H44">
+        <v>120648</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>498</v>
+      </c>
+      <c r="E45">
+        <v>765</v>
+      </c>
+      <c r="F45">
+        <v>1982</v>
+      </c>
+      <c r="G45">
+        <v>2888</v>
+      </c>
+      <c r="H45">
+        <v>6133</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>2033</v>
+      </c>
+      <c r="E46">
+        <v>4091</v>
+      </c>
+      <c r="F46">
+        <v>5898</v>
+      </c>
+      <c r="G46">
+        <v>7846</v>
+      </c>
+      <c r="H46">
+        <v>19868</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>76</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>524</v>
+      </c>
+      <c r="E47">
+        <v>758</v>
+      </c>
+      <c r="F47">
+        <v>1934</v>
+      </c>
+      <c r="G47">
+        <v>6444</v>
+      </c>
+      <c r="H47">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>77</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>3759</v>
+      </c>
+      <c r="E48">
+        <v>1665</v>
+      </c>
+      <c r="F48">
+        <v>2033</v>
+      </c>
+      <c r="G48">
+        <v>1709</v>
+      </c>
+      <c r="H48">
+        <v>9166</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>879</v>
+      </c>
+      <c r="E49">
+        <v>2663</v>
+      </c>
+      <c r="F49">
+        <v>1203</v>
+      </c>
+      <c r="G49">
+        <v>1191</v>
+      </c>
+      <c r="H49">
+        <v>5936</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>5913</v>
+      </c>
+      <c r="E50">
+        <v>683</v>
+      </c>
+      <c r="F50">
+        <v>637</v>
+      </c>
+      <c r="G50">
+        <v>3406</v>
+      </c>
+      <c r="H50">
+        <v>10639</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51">
+        <v>708</v>
+      </c>
+      <c r="E51">
+        <v>497</v>
+      </c>
+      <c r="F51">
+        <v>7252</v>
+      </c>
+      <c r="G51">
+        <v>970</v>
+      </c>
+      <c r="H51">
+        <v>9427</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52">
+        <v>279</v>
+      </c>
+      <c r="E52">
+        <v>313</v>
+      </c>
+      <c r="F52">
+        <v>456</v>
+      </c>
+      <c r="G52">
+        <v>12584</v>
+      </c>
+      <c r="H52">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>82</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53">
+        <v>309</v>
+      </c>
+      <c r="E53">
+        <v>443</v>
+      </c>
+      <c r="F53">
+        <v>299</v>
+      </c>
+      <c r="G53">
+        <v>8940</v>
+      </c>
+      <c r="H53">
+        <v>9991</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>524</v>
+      </c>
+      <c r="E54">
+        <v>485</v>
+      </c>
+      <c r="F54">
+        <v>113</v>
+      </c>
+      <c r="G54">
+        <v>326</v>
+      </c>
+      <c r="H54">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>419</v>
+      </c>
+      <c r="E55">
+        <v>1115</v>
+      </c>
+      <c r="F55">
+        <v>467</v>
+      </c>
+      <c r="G55">
+        <v>22199</v>
+      </c>
+      <c r="H55">
+        <v>24200</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>85</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>36</v>
+      </c>
+      <c r="E56">
+        <v>182</v>
+      </c>
+      <c r="F56">
+        <v>126</v>
+      </c>
+      <c r="G56">
+        <v>204</v>
+      </c>
+      <c r="H56">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>10180</v>
+      </c>
+      <c r="E58">
+        <v>14474</v>
+      </c>
+      <c r="F58">
+        <v>34678</v>
+      </c>
+      <c r="G58">
+        <v>8343</v>
+      </c>
+      <c r="H58">
+        <v>67675</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>474</v>
+      </c>
+      <c r="E59">
+        <v>725</v>
+      </c>
+      <c r="F59">
+        <v>1527</v>
+      </c>
+      <c r="G59">
+        <v>704</v>
+      </c>
+      <c r="H59">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>86</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>6879</v>
+      </c>
+      <c r="E60">
+        <v>6427</v>
+      </c>
+      <c r="F60">
+        <v>2562</v>
+      </c>
+      <c r="G60">
+        <v>1325</v>
+      </c>
+      <c r="H60">
+        <v>17193</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>622</v>
+      </c>
+      <c r="E61">
+        <v>4450</v>
+      </c>
+      <c r="F61">
+        <v>1182</v>
+      </c>
+      <c r="G61">
+        <v>453</v>
+      </c>
+      <c r="H61">
+        <v>6707</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>109</v>
+      </c>
+      <c r="E62">
+        <v>250</v>
+      </c>
+      <c r="F62">
+        <v>529</v>
+      </c>
+      <c r="G62">
+        <v>178</v>
+      </c>
+      <c r="H62">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>114</v>
+      </c>
+      <c r="E63">
+        <v>200</v>
+      </c>
+      <c r="F63">
+        <v>364</v>
+      </c>
+      <c r="G63">
+        <v>115</v>
+      </c>
+      <c r="H63">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>90</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>1009</v>
+      </c>
+      <c r="E64">
+        <v>711</v>
+      </c>
+      <c r="F64">
+        <v>27339</v>
+      </c>
+      <c r="G64">
+        <v>555</v>
+      </c>
+      <c r="H64">
+        <v>29614</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>91</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>88</v>
+      </c>
+      <c r="E65">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>185</v>
+      </c>
+      <c r="G65">
+        <v>126</v>
+      </c>
+      <c r="H65">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>92</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>381</v>
+      </c>
+      <c r="E66">
+        <v>101</v>
+      </c>
+      <c r="F66">
+        <v>202</v>
+      </c>
+      <c r="G66">
+        <v>153</v>
+      </c>
+      <c r="H66">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>93</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>59</v>
+      </c>
+      <c r="E67">
+        <v>98</v>
+      </c>
+      <c r="F67">
+        <v>126</v>
+      </c>
+      <c r="G67">
+        <v>74</v>
+      </c>
+      <c r="H67">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>94</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>190</v>
+      </c>
+      <c r="E68">
+        <v>63</v>
+      </c>
+      <c r="F68">
+        <v>41</v>
+      </c>
+      <c r="G68">
+        <v>31</v>
+      </c>
+      <c r="H68">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>95</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>97</v>
+      </c>
+      <c r="E69">
+        <v>946</v>
+      </c>
+      <c r="F69">
+        <v>104</v>
+      </c>
+      <c r="G69">
+        <v>77</v>
+      </c>
+      <c r="H69">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>96</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>158</v>
+      </c>
+      <c r="E70">
+        <v>380</v>
+      </c>
+      <c r="F70">
+        <v>517</v>
+      </c>
+      <c r="G70">
+        <v>4552</v>
+      </c>
+      <c r="H70">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>59</v>
+      </c>
+      <c r="E72">
+        <v>136</v>
+      </c>
+      <c r="F72">
+        <v>242</v>
+      </c>
+      <c r="G72">
+        <v>128</v>
+      </c>
+      <c r="H72">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>28</v>
+      </c>
+      <c r="E73">
+        <v>61</v>
+      </c>
+      <c r="F73">
+        <v>145</v>
+      </c>
+      <c r="G73">
+        <v>78</v>
+      </c>
+      <c r="H73">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>97</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>31</v>
+      </c>
+      <c r="E74">
+        <v>75</v>
+      </c>
+      <c r="F74">
+        <v>97</v>
+      </c>
+      <c r="G74">
+        <v>50</v>
+      </c>
+      <c r="H74">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>2522</v>
+      </c>
+      <c r="E76">
+        <v>3363</v>
+      </c>
+      <c r="F76">
+        <v>3621</v>
+      </c>
+      <c r="G76">
+        <v>2456</v>
+      </c>
+      <c r="H76">
+        <v>11962</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>135</v>
+      </c>
+      <c r="E77">
+        <v>125</v>
+      </c>
+      <c r="F77">
+        <v>430</v>
+      </c>
+      <c r="G77">
+        <v>521</v>
+      </c>
+      <c r="H77">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>98</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>695</v>
+      </c>
+      <c r="E78">
+        <v>266</v>
+      </c>
+      <c r="F78">
+        <v>694</v>
+      </c>
+      <c r="G78">
+        <v>560</v>
+      </c>
+      <c r="H78">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>99</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>87</v>
+      </c>
+      <c r="E79">
+        <v>480</v>
+      </c>
+      <c r="F79">
+        <v>200</v>
+      </c>
+      <c r="G79">
+        <v>172</v>
+      </c>
+      <c r="H79">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>100</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>60</v>
+      </c>
+      <c r="E80">
+        <v>49</v>
+      </c>
+      <c r="F80">
+        <v>84</v>
+      </c>
+      <c r="G80">
+        <v>106</v>
+      </c>
+      <c r="H80">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>101</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>57</v>
+      </c>
+      <c r="E81">
+        <v>39</v>
+      </c>
+      <c r="F81">
+        <v>97</v>
+      </c>
+      <c r="G81">
+        <v>84</v>
+      </c>
+      <c r="H81">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>102</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>898</v>
+      </c>
+      <c r="E82">
+        <v>2074</v>
+      </c>
+      <c r="F82">
+        <v>317</v>
+      </c>
+      <c r="G82">
+        <v>425</v>
+      </c>
+      <c r="H82">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>103</v>
+      </c>
+      <c r="C83" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83">
+        <v>46</v>
+      </c>
+      <c r="E83">
+        <v>18</v>
+      </c>
+      <c r="F83">
+        <v>51</v>
+      </c>
+      <c r="G83">
+        <v>60</v>
+      </c>
+      <c r="H83">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>104</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>65</v>
+      </c>
+      <c r="E84">
+        <v>68</v>
+      </c>
+      <c r="F84">
+        <v>116</v>
+      </c>
+      <c r="G84">
+        <v>175</v>
+      </c>
+      <c r="H84">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>105</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>160</v>
+      </c>
+      <c r="E85">
+        <v>95</v>
+      </c>
+      <c r="F85">
+        <v>338</v>
+      </c>
+      <c r="G85">
+        <v>125</v>
+      </c>
+      <c r="H85">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>106</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>24</v>
+      </c>
+      <c r="E86">
+        <v>17</v>
+      </c>
+      <c r="F86">
+        <v>29</v>
+      </c>
+      <c r="G86">
+        <v>26</v>
+      </c>
+      <c r="H86">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>107</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>33</v>
+      </c>
+      <c r="E87">
+        <v>13</v>
+      </c>
+      <c r="F87">
+        <v>35</v>
+      </c>
+      <c r="G87">
+        <v>24</v>
+      </c>
+      <c r="H87">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>11</v>
+      </c>
+      <c r="B88" t="s">
+        <v>108</v>
+      </c>
+      <c r="C88" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88">
+        <v>262</v>
+      </c>
+      <c r="E88">
+        <v>119</v>
+      </c>
+      <c r="F88">
+        <v>1230</v>
+      </c>
+      <c r="G88">
+        <v>178</v>
+      </c>
+      <c r="H88">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>4384</v>
+      </c>
+      <c r="E90">
+        <v>5832</v>
+      </c>
+      <c r="F90">
+        <v>9058</v>
+      </c>
+      <c r="G90">
+        <v>17806</v>
+      </c>
+      <c r="H90">
+        <v>37080</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" t="s">
+        <v>34</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>365</v>
+      </c>
+      <c r="E91">
+        <v>374</v>
+      </c>
+      <c r="F91">
+        <v>974</v>
+      </c>
+      <c r="G91">
+        <v>839</v>
+      </c>
+      <c r="H91">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>109</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>818</v>
+      </c>
+      <c r="E92">
+        <v>1023</v>
+      </c>
+      <c r="F92">
+        <v>1332</v>
+      </c>
+      <c r="G92">
+        <v>13889</v>
+      </c>
+      <c r="H92">
+        <v>17062</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>110</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>861</v>
+      </c>
+      <c r="E93">
+        <v>2037</v>
+      </c>
+      <c r="F93">
+        <v>366</v>
+      </c>
+      <c r="G93">
+        <v>275</v>
+      </c>
+      <c r="H93">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>111</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>43</v>
+      </c>
+      <c r="E94">
+        <v>37</v>
+      </c>
+      <c r="F94">
+        <v>98</v>
+      </c>
+      <c r="G94">
+        <v>74</v>
+      </c>
+      <c r="H94">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>112</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>47</v>
+      </c>
+      <c r="F95">
+        <v>169</v>
+      </c>
+      <c r="G95">
+        <v>81</v>
+      </c>
+      <c r="H95">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>113</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>1046</v>
+      </c>
+      <c r="E96">
+        <v>302</v>
+      </c>
+      <c r="F96">
+        <v>357</v>
+      </c>
+      <c r="G96">
+        <v>178</v>
+      </c>
+      <c r="H96">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>114</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>27</v>
+      </c>
+      <c r="E97">
+        <v>20</v>
+      </c>
+      <c r="F97">
+        <v>221</v>
+      </c>
+      <c r="G97">
+        <v>23</v>
+      </c>
+      <c r="H97">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>115</v>
+      </c>
+      <c r="C98" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98">
+        <v>622</v>
+      </c>
+      <c r="E98">
+        <v>596</v>
+      </c>
+      <c r="F98">
+        <v>498</v>
+      </c>
+      <c r="G98">
+        <v>824</v>
+      </c>
+      <c r="H98">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>365</v>
+      </c>
+      <c r="E99">
+        <v>760</v>
+      </c>
+      <c r="F99">
+        <v>4539</v>
+      </c>
+      <c r="G99">
+        <v>1349</v>
+      </c>
+      <c r="H99">
+        <v>7013</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>117</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>31</v>
+      </c>
+      <c r="E100">
+        <v>40</v>
+      </c>
+      <c r="F100">
+        <v>185</v>
+      </c>
+      <c r="G100">
+        <v>123</v>
+      </c>
+      <c r="H100">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>118</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>28</v>
+      </c>
+      <c r="E101">
+        <v>16</v>
+      </c>
+      <c r="F101">
+        <v>112</v>
+      </c>
+      <c r="G101">
+        <v>75</v>
+      </c>
+      <c r="H101">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>119</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>133</v>
+      </c>
+      <c r="E102">
+        <v>580</v>
+      </c>
+      <c r="F102">
+        <v>207</v>
+      </c>
+      <c r="G102">
+        <v>76</v>
+      </c>
+      <c r="H102">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>10544</v>
+      </c>
+      <c r="E104">
+        <v>15653</v>
+      </c>
+      <c r="F104">
+        <v>11738</v>
+      </c>
+      <c r="G104">
+        <v>4866</v>
+      </c>
+      <c r="H104">
+        <v>42801</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B105" t="s">
+        <v>34</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>170</v>
+      </c>
+      <c r="E105">
+        <v>185</v>
+      </c>
+      <c r="F105">
+        <v>283</v>
+      </c>
+      <c r="G105">
+        <v>334</v>
+      </c>
+      <c r="H105">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>120</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>3002</v>
+      </c>
+      <c r="E106">
+        <v>13477</v>
+      </c>
+      <c r="F106">
+        <v>344</v>
+      </c>
+      <c r="G106">
+        <v>1078</v>
+      </c>
+      <c r="H106">
+        <v>17901</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>121</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>6217</v>
+      </c>
+      <c r="E107">
+        <v>828</v>
+      </c>
+      <c r="F107">
+        <v>480</v>
+      </c>
+      <c r="G107">
+        <v>1261</v>
+      </c>
+      <c r="H107">
+        <v>8786</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>122</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>454</v>
+      </c>
+      <c r="E108">
+        <v>370</v>
+      </c>
+      <c r="F108">
+        <v>5595</v>
+      </c>
+      <c r="G108">
+        <v>1052</v>
+      </c>
+      <c r="H108">
+        <v>7471</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>123</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>70</v>
+      </c>
+      <c r="E109">
+        <v>47</v>
+      </c>
+      <c r="F109">
+        <v>122</v>
+      </c>
+      <c r="G109">
+        <v>73</v>
+      </c>
+      <c r="H109">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>124</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>448</v>
+      </c>
+      <c r="E110">
+        <v>382</v>
+      </c>
+      <c r="F110">
+        <v>4461</v>
+      </c>
+      <c r="G110">
+        <v>462</v>
+      </c>
+      <c r="H110">
+        <v>5753</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>125</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>56</v>
+      </c>
+      <c r="E111">
+        <v>58</v>
+      </c>
+      <c r="F111">
+        <v>208</v>
+      </c>
+      <c r="G111">
+        <v>49</v>
+      </c>
+      <c r="H111">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>126</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>22</v>
+      </c>
+      <c r="E112">
+        <v>170</v>
+      </c>
+      <c r="F112">
+        <v>52</v>
+      </c>
+      <c r="G112">
+        <v>55</v>
+      </c>
+      <c r="H112">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>127</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>46</v>
+      </c>
+      <c r="E113">
+        <v>35</v>
+      </c>
+      <c r="F113">
+        <v>69</v>
+      </c>
+      <c r="G113">
+        <v>41</v>
+      </c>
+      <c r="H113">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>128</v>
+      </c>
+      <c r="C114" t="s">
+        <v>42</v>
+      </c>
+      <c r="D114">
+        <v>16</v>
+      </c>
+      <c r="E114">
+        <v>31</v>
+      </c>
+      <c r="F114">
+        <v>14</v>
+      </c>
+      <c r="G114">
+        <v>29</v>
+      </c>
+      <c r="H114">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>129</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>25</v>
+      </c>
+      <c r="E115">
+        <v>51</v>
+      </c>
+      <c r="F115">
+        <v>59</v>
+      </c>
+      <c r="G115">
+        <v>66</v>
+      </c>
+      <c r="H115">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>130</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>18</v>
+      </c>
+      <c r="E116">
+        <v>19</v>
+      </c>
+      <c r="F116">
+        <v>51</v>
+      </c>
+      <c r="G116">
+        <v>366</v>
+      </c>
+      <c r="H116">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>12</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>11783</v>
+      </c>
+      <c r="E118">
+        <v>26836</v>
+      </c>
+      <c r="F118">
+        <v>8757</v>
+      </c>
+      <c r="G118">
+        <v>8266</v>
+      </c>
+      <c r="H118">
+        <v>55642</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>34</v>
+      </c>
+      <c r="B119" t="s">
+        <v>34</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>204</v>
+      </c>
+      <c r="E119">
+        <v>482</v>
+      </c>
+      <c r="F119">
+        <v>730</v>
+      </c>
+      <c r="G119">
+        <v>628</v>
+      </c>
+      <c r="H119">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>131</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>1036</v>
+      </c>
+      <c r="E120">
+        <v>12971</v>
+      </c>
+      <c r="F120">
+        <v>1067</v>
+      </c>
+      <c r="G120">
+        <v>1686</v>
+      </c>
+      <c r="H120">
+        <v>16760</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>132</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>227</v>
+      </c>
+      <c r="E121">
+        <v>202</v>
+      </c>
+      <c r="F121">
+        <v>532</v>
+      </c>
+      <c r="G121">
+        <v>396</v>
+      </c>
+      <c r="H121">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>133</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>1195</v>
+      </c>
+      <c r="E122">
+        <v>487</v>
+      </c>
+      <c r="F122">
+        <v>3068</v>
+      </c>
+      <c r="G122">
+        <v>606</v>
+      </c>
+      <c r="H122">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>134</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>1351</v>
+      </c>
+      <c r="E123">
+        <v>7416</v>
+      </c>
+      <c r="F123">
+        <v>625</v>
+      </c>
+      <c r="G123">
+        <v>249</v>
+      </c>
+      <c r="H123">
+        <v>9641</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>135</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>7467</v>
+      </c>
+      <c r="E124">
+        <v>2689</v>
+      </c>
+      <c r="F124">
+        <v>1815</v>
+      </c>
+      <c r="G124">
+        <v>2852</v>
+      </c>
+      <c r="H124">
+        <v>14823</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>136</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>106</v>
+      </c>
+      <c r="E125">
+        <v>1548</v>
+      </c>
+      <c r="F125">
+        <v>349</v>
+      </c>
+      <c r="G125">
+        <v>207</v>
+      </c>
+      <c r="H125">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>137</v>
+      </c>
+      <c r="C126" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126">
+        <v>78</v>
+      </c>
+      <c r="E126">
+        <v>64</v>
+      </c>
+      <c r="F126">
+        <v>134</v>
+      </c>
+      <c r="G126">
+        <v>91</v>
+      </c>
+      <c r="H126">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>138</v>
+      </c>
+      <c r="C127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127">
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>67</v>
+      </c>
+      <c r="F127">
+        <v>133</v>
+      </c>
+      <c r="G127">
+        <v>49</v>
+      </c>
+      <c r="H127">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>9</v>
+      </c>
+      <c r="B128" t="s">
+        <v>139</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>66</v>
+      </c>
+      <c r="E128">
+        <v>231</v>
+      </c>
+      <c r="F128">
+        <v>69</v>
+      </c>
+      <c r="G128">
+        <v>299</v>
+      </c>
+      <c r="H128">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>140</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129">
+        <v>9</v>
+      </c>
+      <c r="E129">
+        <v>20</v>
+      </c>
+      <c r="F129">
+        <v>169</v>
+      </c>
+      <c r="G129">
+        <v>1130</v>
+      </c>
+      <c r="H129">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>11</v>
+      </c>
+      <c r="B130" t="s">
+        <v>141</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>18</v>
+      </c>
+      <c r="E130">
+        <v>659</v>
+      </c>
+      <c r="F130">
+        <v>66</v>
+      </c>
+      <c r="G130">
+        <v>73</v>
+      </c>
+      <c r="H130">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>13</v>
+      </c>
+      <c r="B132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>1782</v>
+      </c>
+      <c r="E132">
+        <v>2646</v>
+      </c>
+      <c r="F132">
+        <v>1734</v>
+      </c>
+      <c r="G132">
+        <v>11723</v>
+      </c>
+      <c r="H132">
+        <v>17885</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>34</v>
+      </c>
+      <c r="B133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>29</v>
+      </c>
+      <c r="E133">
+        <v>79</v>
+      </c>
+      <c r="F133">
+        <v>89</v>
+      </c>
+      <c r="G133">
+        <v>364</v>
+      </c>
+      <c r="H133">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>142</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>687</v>
+      </c>
+      <c r="E134">
+        <v>1209</v>
+      </c>
+      <c r="F134">
+        <v>1244</v>
+      </c>
+      <c r="G134">
+        <v>10808</v>
+      </c>
+      <c r="H134">
+        <v>13948</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>143</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>92</v>
+      </c>
+      <c r="E135">
+        <v>120</v>
+      </c>
+      <c r="F135">
+        <v>100</v>
+      </c>
+      <c r="G135">
+        <v>229</v>
+      </c>
+      <c r="H135">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>144</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>15</v>
+      </c>
+      <c r="E136">
+        <v>35</v>
+      </c>
+      <c r="F136">
+        <v>33</v>
+      </c>
+      <c r="G136">
+        <v>25</v>
+      </c>
+      <c r="H136">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>145</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>7</v>
+      </c>
+      <c r="E137">
+        <v>78</v>
+      </c>
+      <c r="F137">
+        <v>37</v>
+      </c>
+      <c r="G137">
+        <v>46</v>
+      </c>
+      <c r="H137">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>146</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>600</v>
+      </c>
+      <c r="E138">
+        <v>226</v>
+      </c>
+      <c r="F138">
+        <v>88</v>
+      </c>
+      <c r="G138">
+        <v>84</v>
+      </c>
+      <c r="H138">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>147</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139">
+        <v>10</v>
+      </c>
+      <c r="E139">
+        <v>27</v>
+      </c>
+      <c r="F139">
+        <v>17</v>
+      </c>
+      <c r="G139">
+        <v>16</v>
+      </c>
+      <c r="H139">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>148</v>
+      </c>
+      <c r="C140" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140">
+        <v>250</v>
+      </c>
+      <c r="E140">
+        <v>108</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+      <c r="G140">
+        <v>53</v>
+      </c>
+      <c r="H140">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>149</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>22</v>
+      </c>
+      <c r="E141">
+        <v>43</v>
+      </c>
+      <c r="F141">
+        <v>21</v>
+      </c>
+      <c r="G141">
+        <v>37</v>
+      </c>
+      <c r="H141">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>150</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>4</v>
+      </c>
+      <c r="E142">
+        <v>9</v>
+      </c>
+      <c r="F142">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>27</v>
+      </c>
+      <c r="H142">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>151</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>24</v>
+      </c>
+      <c r="E143">
+        <v>130</v>
+      </c>
+      <c r="F143">
+        <v>17</v>
+      </c>
+      <c r="G143">
+        <v>18</v>
+      </c>
+      <c r="H143">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>11</v>
+      </c>
+      <c r="B144" t="s">
+        <v>152</v>
+      </c>
+      <c r="C144" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144">
+        <v>42</v>
+      </c>
+      <c r="E144">
+        <v>582</v>
+      </c>
+      <c r="F144">
+        <v>11</v>
+      </c>
+      <c r="G144">
+        <v>16</v>
+      </c>
+      <c r="H144">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>2997</v>
+      </c>
+      <c r="E146">
+        <v>31790</v>
+      </c>
+      <c r="F146">
+        <v>8161</v>
+      </c>
+      <c r="G146">
+        <v>5300</v>
+      </c>
+      <c r="H146">
+        <v>48248</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" t="s">
+        <v>40</v>
+      </c>
+      <c r="D147">
+        <v>185</v>
+      </c>
+      <c r="E147">
+        <v>630</v>
+      </c>
+      <c r="F147">
+        <v>553</v>
+      </c>
+      <c r="G147">
+        <v>422</v>
+      </c>
+      <c r="H147">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>153</v>
+      </c>
+      <c r="C148" t="s">
+        <v>42</v>
+      </c>
+      <c r="D148">
+        <v>598</v>
+      </c>
+      <c r="E148">
+        <v>15558</v>
+      </c>
+      <c r="F148">
+        <v>771</v>
+      </c>
+      <c r="G148">
+        <v>592</v>
+      </c>
+      <c r="H148">
+        <v>17519</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>154</v>
+      </c>
+      <c r="C149" t="s">
+        <v>42</v>
+      </c>
+      <c r="D149">
+        <v>781</v>
+      </c>
+      <c r="E149">
+        <v>9877</v>
+      </c>
+      <c r="F149">
+        <v>720</v>
+      </c>
+      <c r="G149">
+        <v>1446</v>
+      </c>
+      <c r="H149">
+        <v>12824</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3</v>
+      </c>
+      <c r="B150" t="s">
+        <v>155</v>
+      </c>
+      <c r="C150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>274</v>
+      </c>
+      <c r="E150">
+        <v>914</v>
+      </c>
+      <c r="F150">
+        <v>4348</v>
+      </c>
+      <c r="G150">
+        <v>998</v>
+      </c>
+      <c r="H150">
+        <v>6534</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>156</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151">
+        <v>93</v>
+      </c>
+      <c r="E151">
+        <v>261</v>
+      </c>
+      <c r="F151">
+        <v>788</v>
+      </c>
+      <c r="G151">
+        <v>143</v>
+      </c>
+      <c r="H151">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>5</v>
+      </c>
+      <c r="B152" t="s">
+        <v>157</v>
+      </c>
+      <c r="C152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152">
+        <v>80</v>
+      </c>
+      <c r="E152">
+        <v>111</v>
+      </c>
+      <c r="F152">
+        <v>88</v>
+      </c>
+      <c r="G152">
+        <v>807</v>
+      </c>
+      <c r="H152">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>158</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153">
+        <v>407</v>
+      </c>
+      <c r="E153">
+        <v>503</v>
+      </c>
+      <c r="F153">
+        <v>132</v>
+      </c>
+      <c r="G153">
+        <v>171</v>
+      </c>
+      <c r="H153">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>7</v>
+      </c>
+      <c r="B154" t="s">
+        <v>159</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154">
+        <v>66</v>
+      </c>
+      <c r="E154">
+        <v>239</v>
+      </c>
+      <c r="F154">
+        <v>160</v>
+      </c>
+      <c r="G154">
+        <v>229</v>
+      </c>
+      <c r="H154">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>160</v>
+      </c>
+      <c r="C155" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155">
+        <v>49</v>
+      </c>
+      <c r="E155">
+        <v>59</v>
+      </c>
+      <c r="F155">
+        <v>89</v>
+      </c>
+      <c r="G155">
+        <v>51</v>
+      </c>
+      <c r="H155">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>9</v>
+      </c>
+      <c r="B156" t="s">
+        <v>161</v>
+      </c>
+      <c r="C156" t="s">
+        <v>42</v>
+      </c>
+      <c r="D156">
+        <v>24</v>
+      </c>
+      <c r="E156">
+        <v>85</v>
+      </c>
+      <c r="F156">
+        <v>54</v>
+      </c>
+      <c r="G156">
+        <v>50</v>
+      </c>
+      <c r="H156">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>162</v>
+      </c>
+      <c r="C157" t="s">
+        <v>42</v>
+      </c>
+      <c r="D157">
+        <v>229</v>
+      </c>
+      <c r="E157">
+        <v>2032</v>
+      </c>
+      <c r="F157">
+        <v>286</v>
+      </c>
+      <c r="G157">
+        <v>303</v>
+      </c>
+      <c r="H157">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>11</v>
+      </c>
+      <c r="B158" t="s">
+        <v>163</v>
+      </c>
+      <c r="C158" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158">
+        <v>211</v>
+      </c>
+      <c r="E158">
+        <v>1521</v>
+      </c>
+      <c r="F158">
+        <v>172</v>
+      </c>
+      <c r="G158">
+        <v>88</v>
+      </c>
+      <c r="H158">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>15</v>
+      </c>
+      <c r="B160" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>174</v>
+      </c>
+      <c r="E160">
+        <v>154</v>
+      </c>
+      <c r="F160">
+        <v>488</v>
+      </c>
+      <c r="G160">
+        <v>179</v>
+      </c>
+      <c r="H160">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>34</v>
+      </c>
+      <c r="B161" t="s">
+        <v>34</v>
+      </c>
+      <c r="C161" t="s">
+        <v>40</v>
+      </c>
+      <c r="D161">
+        <v>64</v>
+      </c>
+      <c r="E161">
+        <v>86</v>
+      </c>
+      <c r="F161">
+        <v>203</v>
+      </c>
+      <c r="G161">
+        <v>94</v>
+      </c>
+      <c r="H161">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>164</v>
+      </c>
+      <c r="C162" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162">
+        <v>80</v>
+      </c>
+      <c r="E162">
+        <v>53</v>
+      </c>
+      <c r="F162">
+        <v>193</v>
+      </c>
+      <c r="G162">
+        <v>52</v>
+      </c>
+      <c r="H162">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>165</v>
+      </c>
+      <c r="C163" t="s">
+        <v>42</v>
+      </c>
+      <c r="D163">
+        <v>30</v>
+      </c>
+      <c r="E163">
+        <v>15</v>
+      </c>
+      <c r="F163">
+        <v>92</v>
+      </c>
+      <c r="G163">
+        <v>33</v>
+      </c>
+      <c r="H163">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>16</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>5388</v>
+      </c>
+      <c r="E165">
+        <v>13832</v>
+      </c>
+      <c r="F165">
+        <v>1045</v>
+      </c>
+      <c r="G165">
+        <v>6070</v>
+      </c>
+      <c r="H165">
+        <v>26335</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>34</v>
+      </c>
+      <c r="B166" t="s">
+        <v>34</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>84</v>
+      </c>
+      <c r="E166">
+        <v>207</v>
+      </c>
+      <c r="F166">
+        <v>86</v>
+      </c>
+      <c r="G166">
+        <v>202</v>
+      </c>
+      <c r="H166">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>166</v>
+      </c>
+      <c r="C167" t="s">
+        <v>42</v>
+      </c>
+      <c r="D167">
+        <v>4162</v>
+      </c>
+      <c r="E167">
+        <v>11030</v>
+      </c>
+      <c r="F167">
+        <v>345</v>
+      </c>
+      <c r="G167">
+        <v>4644</v>
+      </c>
+      <c r="H167">
+        <v>20181</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>167</v>
+      </c>
+      <c r="C168" t="s">
+        <v>42</v>
+      </c>
+      <c r="D168">
+        <v>62</v>
+      </c>
+      <c r="E168">
+        <v>205</v>
+      </c>
+      <c r="F168">
+        <v>88</v>
+      </c>
+      <c r="G168">
+        <v>74</v>
+      </c>
+      <c r="H168">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>168</v>
+      </c>
+      <c r="C169" t="s">
+        <v>42</v>
+      </c>
+      <c r="D169">
+        <v>7</v>
+      </c>
+      <c r="E169">
+        <v>14</v>
+      </c>
+      <c r="F169">
+        <v>26</v>
+      </c>
+      <c r="G169">
+        <v>31</v>
+      </c>
+      <c r="H169">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>169</v>
+      </c>
+      <c r="C170" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170">
+        <v>52</v>
+      </c>
+      <c r="E170">
+        <v>300</v>
+      </c>
+      <c r="F170">
+        <v>172</v>
+      </c>
+      <c r="G170">
+        <v>577</v>
+      </c>
+      <c r="H170">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>170</v>
+      </c>
+      <c r="C171" t="s">
+        <v>42</v>
+      </c>
+      <c r="D171">
+        <v>396</v>
+      </c>
+      <c r="E171">
+        <v>1486</v>
+      </c>
+      <c r="F171">
+        <v>94</v>
+      </c>
+      <c r="G171">
+        <v>207</v>
+      </c>
+      <c r="H171">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>171</v>
+      </c>
+      <c r="C172" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172">
+        <v>9</v>
+      </c>
+      <c r="E172">
+        <v>21</v>
+      </c>
+      <c r="F172">
+        <v>13</v>
+      </c>
+      <c r="G172">
+        <v>16</v>
+      </c>
+      <c r="H172">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>7</v>
+      </c>
+      <c r="B173" t="s">
+        <v>172</v>
+      </c>
+      <c r="C173" t="s">
+        <v>42</v>
+      </c>
+      <c r="D173">
+        <v>490</v>
+      </c>
+      <c r="E173">
+        <v>278</v>
+      </c>
+      <c r="F173">
+        <v>129</v>
+      </c>
+      <c r="G173">
+        <v>161</v>
+      </c>
+      <c r="H173">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>8</v>
+      </c>
+      <c r="B174" t="s">
+        <v>173</v>
+      </c>
+      <c r="C174" t="s">
+        <v>42</v>
+      </c>
+      <c r="D174">
+        <v>88</v>
+      </c>
+      <c r="E174">
+        <v>36</v>
+      </c>
+      <c r="F174">
+        <v>30</v>
+      </c>
+      <c r="G174">
+        <v>17</v>
+      </c>
+      <c r="H174">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>174</v>
+      </c>
+      <c r="C175" t="s">
+        <v>42</v>
+      </c>
+      <c r="D175">
+        <v>4</v>
+      </c>
+      <c r="E175">
+        <v>5</v>
+      </c>
+      <c r="F175">
+        <v>4</v>
+      </c>
+      <c r="G175">
+        <v>6</v>
+      </c>
+      <c r="H175">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>175</v>
+      </c>
+      <c r="C176" t="s">
+        <v>42</v>
+      </c>
+      <c r="D176">
+        <v>25</v>
+      </c>
+      <c r="E176">
+        <v>226</v>
+      </c>
+      <c r="F176">
+        <v>36</v>
+      </c>
+      <c r="G176">
+        <v>27</v>
+      </c>
+      <c r="H176">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>11</v>
+      </c>
+      <c r="B177" t="s">
+        <v>176</v>
+      </c>
+      <c r="C177" t="s">
+        <v>42</v>
+      </c>
+      <c r="D177">
+        <v>9</v>
+      </c>
+      <c r="E177">
+        <v>24</v>
+      </c>
+      <c r="F177">
+        <v>22</v>
+      </c>
+      <c r="G177">
+        <v>108</v>
+      </c>
+      <c r="H177">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>17</v>
+      </c>
+      <c r="B179" t="s">
+        <v>20</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>3805</v>
+      </c>
+      <c r="E179">
+        <v>36075</v>
+      </c>
+      <c r="F179">
+        <v>5283</v>
+      </c>
+      <c r="G179">
+        <v>2026</v>
+      </c>
+      <c r="H179">
+        <v>47189</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>34</v>
+      </c>
+      <c r="B180" t="s">
+        <v>34</v>
+      </c>
+      <c r="C180" t="s">
+        <v>40</v>
+      </c>
+      <c r="D180">
+        <v>85</v>
+      </c>
+      <c r="E180">
+        <v>526</v>
+      </c>
+      <c r="F180">
+        <v>242</v>
+      </c>
+      <c r="G180">
+        <v>111</v>
+      </c>
+      <c r="H180">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1</v>
+      </c>
+      <c r="B181" t="s">
+        <v>177</v>
+      </c>
+      <c r="C181" t="s">
+        <v>42</v>
+      </c>
+      <c r="D181">
+        <v>2472</v>
+      </c>
+      <c r="E181">
+        <v>21619</v>
+      </c>
+      <c r="F181">
+        <v>3552</v>
+      </c>
+      <c r="G181">
+        <v>1164</v>
+      </c>
+      <c r="H181">
+        <v>28807</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182" t="s">
+        <v>178</v>
+      </c>
+      <c r="C182" t="s">
+        <v>42</v>
+      </c>
+      <c r="D182">
+        <v>857</v>
+      </c>
+      <c r="E182">
+        <v>13072</v>
+      </c>
+      <c r="F182">
+        <v>493</v>
+      </c>
+      <c r="G182">
+        <v>349</v>
+      </c>
+      <c r="H182">
+        <v>14771</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>3</v>
+      </c>
+      <c r="B183" t="s">
+        <v>179</v>
+      </c>
+      <c r="C183" t="s">
+        <v>42</v>
+      </c>
+      <c r="D183">
+        <v>17</v>
+      </c>
+      <c r="E183">
+        <v>119</v>
+      </c>
+      <c r="F183">
+        <v>70</v>
+      </c>
+      <c r="G183">
+        <v>28</v>
+      </c>
+      <c r="H183">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
+        <v>180</v>
+      </c>
+      <c r="C184" t="s">
+        <v>42</v>
+      </c>
+      <c r="D184">
+        <v>37</v>
+      </c>
+      <c r="E184">
+        <v>147</v>
+      </c>
+      <c r="F184">
+        <v>109</v>
+      </c>
+      <c r="G184">
+        <v>40</v>
+      </c>
+      <c r="H184">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>5</v>
+      </c>
+      <c r="B185" t="s">
+        <v>181</v>
+      </c>
+      <c r="C185" t="s">
+        <v>42</v>
+      </c>
+      <c r="D185">
+        <v>54</v>
+      </c>
+      <c r="E185">
+        <v>87</v>
+      </c>
+      <c r="F185">
+        <v>144</v>
+      </c>
+      <c r="G185">
+        <v>45</v>
+      </c>
+      <c r="H185">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>182</v>
+      </c>
+      <c r="C186" t="s">
+        <v>42</v>
+      </c>
+      <c r="D186">
+        <v>2</v>
+      </c>
+      <c r="E186">
+        <v>15</v>
+      </c>
+      <c r="F186">
+        <v>19</v>
+      </c>
+      <c r="G186">
+        <v>12</v>
+      </c>
+      <c r="H186">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>7</v>
+      </c>
+      <c r="B187" t="s">
+        <v>183</v>
+      </c>
+      <c r="C187" t="s">
+        <v>42</v>
+      </c>
+      <c r="D187">
+        <v>162</v>
+      </c>
+      <c r="E187">
+        <v>251</v>
+      </c>
+      <c r="F187">
+        <v>449</v>
+      </c>
+      <c r="G187">
+        <v>47</v>
+      </c>
+      <c r="H187">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>8</v>
+      </c>
+      <c r="B188" t="s">
+        <v>184</v>
+      </c>
+      <c r="C188" t="s">
+        <v>42</v>
+      </c>
+      <c r="D188">
+        <v>90</v>
+      </c>
+      <c r="E188">
+        <v>70</v>
+      </c>
+      <c r="F188">
+        <v>80</v>
+      </c>
+      <c r="G188">
+        <v>182</v>
+      </c>
+      <c r="H188">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>185</v>
+      </c>
+      <c r="C189" t="s">
+        <v>42</v>
+      </c>
+      <c r="D189">
+        <v>3</v>
+      </c>
+      <c r="E189">
+        <v>18</v>
+      </c>
+      <c r="F189">
+        <v>10</v>
+      </c>
+      <c r="G189">
+        <v>11</v>
+      </c>
+      <c r="H189">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>186</v>
+      </c>
+      <c r="C190" t="s">
+        <v>42</v>
+      </c>
+      <c r="D190">
+        <v>10</v>
+      </c>
+      <c r="E190">
+        <v>56</v>
+      </c>
+      <c r="F190">
+        <v>32</v>
+      </c>
+      <c r="G190">
+        <v>15</v>
+      </c>
+      <c r="H190">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>11</v>
+      </c>
+      <c r="B191" t="s">
+        <v>187</v>
+      </c>
+      <c r="C191" t="s">
+        <v>42</v>
+      </c>
+      <c r="D191">
+        <v>16</v>
+      </c>
+      <c r="E191">
+        <v>95</v>
+      </c>
+      <c r="F191">
+        <v>83</v>
+      </c>
+      <c r="G191">
+        <v>22</v>
+      </c>
+      <c r="H191">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="192"/>
+    <row r="193">
+      <c r="A193">
+        <v>24</v>
+      </c>
+      <c r="B193" t="s">
+        <v>21</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>83</v>
+      </c>
+      <c r="E193">
+        <v>106</v>
+      </c>
+      <c r="F193">
+        <v>111</v>
+      </c>
+      <c r="G193">
+        <v>98</v>
+      </c>
+      <c r="H193">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>34</v>
+      </c>
+      <c r="B194" t="s">
+        <v>34</v>
+      </c>
+      <c r="C194" t="s">
+        <v>40</v>
+      </c>
+      <c r="D194">
+        <v>8</v>
+      </c>
+      <c r="E194">
+        <v>30</v>
+      </c>
+      <c r="F194">
+        <v>60</v>
+      </c>
+      <c r="G194">
+        <v>63</v>
+      </c>
+      <c r="H194">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>188</v>
+      </c>
+      <c r="C195" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195">
+        <v>75</v>
+      </c>
+      <c r="E195">
+        <v>76</v>
+      </c>
+      <c r="F195">
+        <v>51</v>
+      </c>
+      <c r="G195">
+        <v>35</v>
+      </c>
+      <c r="H195">
+        <v>237</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G2">
+        <v>7484</v>
+      </c>
+      <c r="H2">
+        <v>20384</v>
+      </c>
+      <c r="I2">
+        <v>3945</v>
+      </c>
+      <c r="J2">
+        <v>13271</v>
+      </c>
+      <c r="K2">
+        <v>24708</v>
+      </c>
+      <c r="L2">
+        <v>192</v>
+      </c>
+      <c r="M2">
+        <v>743</v>
+      </c>
+      <c r="N2">
+        <v>11238</v>
+      </c>
+      <c r="O2">
+        <v>180</v>
+      </c>
+      <c r="P2">
+        <v>242</v>
+      </c>
+      <c r="Q2">
+        <v>7382</v>
+      </c>
+      <c r="R2">
+        <v>194</v>
+      </c>
+      <c r="S2">
+        <v>1191</v>
+      </c>
+      <c r="T2">
+        <v>496</v>
+      </c>
+      <c r="U2">
+        <v>337</v>
+      </c>
+      <c r="V2">
+        <v>21105</v>
+      </c>
+      <c r="W2">
+        <v>519</v>
+      </c>
+      <c r="X2">
+        <v>113611</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F3" t="s">
+        <v>195</v>
+      </c>
+      <c r="G3">
+        <v>21228</v>
+      </c>
+      <c r="H3">
+        <v>28181</v>
+      </c>
+      <c r="I3">
+        <v>24146</v>
+      </c>
+      <c r="J3">
+        <v>22142</v>
+      </c>
+      <c r="K3">
+        <v>31544</v>
+      </c>
+      <c r="L3">
+        <v>292</v>
+      </c>
+      <c r="M3">
+        <v>3457</v>
+      </c>
+      <c r="N3">
+        <v>32901</v>
+      </c>
+      <c r="O3">
+        <v>2109</v>
+      </c>
+      <c r="P3">
+        <v>450</v>
+      </c>
+      <c r="Q3">
+        <v>19863</v>
+      </c>
+      <c r="R3">
+        <v>275</v>
+      </c>
+      <c r="S3">
+        <v>17519</v>
+      </c>
+      <c r="T3">
+        <v>338</v>
+      </c>
+      <c r="U3">
+        <v>2843</v>
+      </c>
+      <c r="V3">
+        <v>10791</v>
+      </c>
+      <c r="W3">
+        <v>378</v>
+      </c>
+      <c r="X3">
+        <v>218457</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>190</v>
+      </c>
+      <c r="D4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E4" t="s">
+        <v>196</v>
+      </c>
+      <c r="F4" t="s">
+        <v>197</v>
+      </c>
+      <c r="G4">
+        <v>3307</v>
+      </c>
+      <c r="H4">
+        <v>4072</v>
+      </c>
+      <c r="I4">
+        <v>2587</v>
+      </c>
+      <c r="J4">
+        <v>26177</v>
+      </c>
+      <c r="K4">
+        <v>25521</v>
+      </c>
+      <c r="L4">
+        <v>248</v>
+      </c>
+      <c r="M4">
+        <v>2339</v>
+      </c>
+      <c r="N4">
+        <v>8308</v>
+      </c>
+      <c r="O4">
+        <v>256</v>
+      </c>
+      <c r="P4">
+        <v>112</v>
+      </c>
+      <c r="Q4">
+        <v>2954</v>
+      </c>
+      <c r="R4">
+        <v>74</v>
+      </c>
+      <c r="S4">
+        <v>1806</v>
+      </c>
+      <c r="T4">
+        <v>153</v>
+      </c>
+      <c r="U4">
+        <v>87</v>
+      </c>
+      <c r="V4">
+        <v>484</v>
+      </c>
+      <c r="W4">
+        <v>240</v>
+      </c>
+      <c r="X4">
+        <v>78725</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5">
+        <v>32019</v>
+      </c>
+      <c r="H5">
+        <v>52637</v>
+      </c>
+      <c r="I5">
+        <v>30678</v>
+      </c>
+      <c r="J5">
+        <v>61590</v>
+      </c>
+      <c r="K5">
+        <v>81773</v>
+      </c>
+      <c r="L5">
+        <v>732</v>
+      </c>
+      <c r="M5">
+        <v>6539</v>
+      </c>
+      <c r="N5">
+        <v>52447</v>
+      </c>
+      <c r="O5">
+        <v>2545</v>
+      </c>
+      <c r="P5">
+        <v>804</v>
+      </c>
+      <c r="Q5">
+        <v>30199</v>
+      </c>
+      <c r="R5">
+        <v>543</v>
+      </c>
+      <c r="S5">
+        <v>20516</v>
+      </c>
+      <c r="T5">
+        <v>987</v>
+      </c>
+      <c r="U5">
+        <v>3267</v>
+      </c>
+      <c r="V5">
+        <v>32380</v>
+      </c>
+      <c r="W5">
+        <v>1137</v>
+      </c>
+      <c r="X5">
+        <v>410793</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>7484</v>
+      </c>
+      <c r="E2">
+        <v>21228</v>
+      </c>
+      <c r="F2">
+        <v>3307</v>
+      </c>
+      <c r="G2">
+        <v>32019</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>691</v>
+      </c>
+      <c r="E3">
+        <v>2011</v>
+      </c>
+      <c r="F3">
+        <v>673</v>
+      </c>
+      <c r="G3">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>1801</v>
+      </c>
+      <c r="E4">
+        <v>11853</v>
+      </c>
+      <c r="F4">
+        <v>977</v>
+      </c>
+      <c r="G4">
+        <v>14631</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>4422</v>
+      </c>
+      <c r="E5">
+        <v>5943</v>
+      </c>
+      <c r="F5">
+        <v>1061</v>
+      </c>
+      <c r="G5">
+        <v>11426</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>150</v>
+      </c>
+      <c r="E6">
+        <v>274</v>
+      </c>
+      <c r="F6">
+        <v>94</v>
+      </c>
+      <c r="G6">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>93</v>
+      </c>
+      <c r="E7">
+        <v>209</v>
+      </c>
+      <c r="F7">
+        <v>362</v>
+      </c>
+      <c r="G7">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>202</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>39</v>
+      </c>
+      <c r="E8">
+        <v>169</v>
+      </c>
+      <c r="F8">
+        <v>41</v>
+      </c>
+      <c r="G8">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>16</v>
+      </c>
+      <c r="E9">
+        <v>67</v>
+      </c>
+      <c r="F9">
+        <v>34</v>
+      </c>
+      <c r="G9">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>204</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>272</v>
+      </c>
+      <c r="E10">
+        <v>702</v>
+      </c>
+      <c r="F10">
+        <v>65</v>
+      </c>
+      <c r="G10">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>20384</v>
+      </c>
+      <c r="E12">
+        <v>28181</v>
+      </c>
+      <c r="F12">
+        <v>4072</v>
+      </c>
+      <c r="G12">
+        <v>52637</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>992</v>
+      </c>
+      <c r="E13">
+        <v>2343</v>
+      </c>
+      <c r="F13">
+        <v>624</v>
+      </c>
+      <c r="G13">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>1341</v>
+      </c>
+      <c r="E14">
+        <v>13642</v>
+      </c>
+      <c r="F14">
+        <v>485</v>
+      </c>
+      <c r="G14">
+        <v>15468</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>815</v>
+      </c>
+      <c r="E15">
+        <v>8685</v>
+      </c>
+      <c r="F15">
+        <v>375</v>
+      </c>
+      <c r="G15">
+        <v>9875</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>207</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>8649</v>
+      </c>
+      <c r="E16">
+        <v>1330</v>
+      </c>
+      <c r="F16">
+        <v>254</v>
+      </c>
+      <c r="G16">
+        <v>10233</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>208</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>278</v>
+      </c>
+      <c r="E17">
+        <v>470</v>
+      </c>
+      <c r="F17">
+        <v>1820</v>
+      </c>
+      <c r="G17">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>209</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>8028</v>
+      </c>
+      <c r="E18">
+        <v>1359</v>
+      </c>
+      <c r="F18">
+        <v>64</v>
+      </c>
+      <c r="G18">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>123</v>
+      </c>
+      <c r="E19">
+        <v>142</v>
+      </c>
+      <c r="F19">
+        <v>31</v>
+      </c>
+      <c r="G19">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>211</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>158</v>
+      </c>
+      <c r="E20">
+        <v>210</v>
+      </c>
+      <c r="F20">
+        <v>419</v>
+      </c>
+      <c r="G20">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>3945</v>
+      </c>
+      <c r="E22">
+        <v>24146</v>
+      </c>
+      <c r="F22">
+        <v>2587</v>
+      </c>
+      <c r="G22">
+        <v>30678</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>544</v>
+      </c>
+      <c r="E23">
+        <v>1441</v>
+      </c>
+      <c r="F23">
+        <v>366</v>
+      </c>
+      <c r="G23">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>212</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>2586</v>
+      </c>
+      <c r="E24">
+        <v>19354</v>
+      </c>
+      <c r="F24">
+        <v>1051</v>
+      </c>
+      <c r="G24">
+        <v>22991</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>213</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>160</v>
+      </c>
+      <c r="E25">
+        <v>1746</v>
+      </c>
+      <c r="F25">
+        <v>220</v>
+      </c>
+      <c r="G25">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>214</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>297</v>
+      </c>
+      <c r="E26">
+        <v>833</v>
+      </c>
+      <c r="F26">
+        <v>176</v>
+      </c>
+      <c r="G26">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>215</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>110</v>
+      </c>
+      <c r="E27">
+        <v>216</v>
+      </c>
+      <c r="F27">
+        <v>230</v>
+      </c>
+      <c r="G27">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>216</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>115</v>
+      </c>
+      <c r="E28">
+        <v>390</v>
+      </c>
+      <c r="F28">
+        <v>51</v>
+      </c>
+      <c r="G28">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>217</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>72</v>
+      </c>
+      <c r="E29">
+        <v>67</v>
+      </c>
+      <c r="F29">
+        <v>460</v>
+      </c>
+      <c r="G29">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>218</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>61</v>
+      </c>
+      <c r="E30">
+        <v>99</v>
+      </c>
+      <c r="F30">
+        <v>33</v>
+      </c>
+      <c r="G30">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>13271</v>
+      </c>
+      <c r="E32">
+        <v>22142</v>
+      </c>
+      <c r="F32">
+        <v>26177</v>
+      </c>
+      <c r="G32">
+        <v>61590</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>1046</v>
+      </c>
+      <c r="E33">
+        <v>1766</v>
+      </c>
+      <c r="F33">
+        <v>1113</v>
+      </c>
+      <c r="G33">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>219</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>3700</v>
+      </c>
+      <c r="E34">
+        <v>3691</v>
+      </c>
+      <c r="F34">
+        <v>2112</v>
+      </c>
+      <c r="G34">
+        <v>9503</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>220</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>850</v>
+      </c>
+      <c r="E35">
+        <v>2434</v>
+      </c>
+      <c r="F35">
+        <v>21587</v>
+      </c>
+      <c r="G35">
+        <v>24871</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>221</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>737</v>
+      </c>
+      <c r="E36">
+        <v>10699</v>
+      </c>
+      <c r="F36">
+        <v>343</v>
+      </c>
+      <c r="G36">
+        <v>11779</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>222</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>621</v>
+      </c>
+      <c r="E37">
+        <v>751</v>
+      </c>
+      <c r="F37">
+        <v>388</v>
+      </c>
+      <c r="G37">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>223</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>343</v>
+      </c>
+      <c r="E38">
+        <v>1328</v>
+      </c>
+      <c r="F38">
+        <v>291</v>
+      </c>
+      <c r="G38">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>224</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>51</v>
+      </c>
+      <c r="E39">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>197</v>
+      </c>
+      <c r="G39">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>225</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>5923</v>
+      </c>
+      <c r="E40">
+        <v>1401</v>
+      </c>
+      <c r="F40">
+        <v>146</v>
+      </c>
+      <c r="G40">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>24708</v>
+      </c>
+      <c r="E42">
+        <v>31544</v>
+      </c>
+      <c r="F42">
+        <v>25521</v>
+      </c>
+      <c r="G42">
+        <v>81773</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>938</v>
+      </c>
+      <c r="E43">
+        <v>1354</v>
+      </c>
+      <c r="F43">
+        <v>935</v>
+      </c>
+      <c r="G43">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>226</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>6996</v>
+      </c>
+      <c r="E44">
+        <v>1784</v>
+      </c>
+      <c r="F44">
+        <v>23498</v>
+      </c>
+      <c r="G44">
+        <v>32278</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>227</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>675</v>
+      </c>
+      <c r="E45">
+        <v>18528</v>
+      </c>
+      <c r="F45">
+        <v>456</v>
+      </c>
+      <c r="G45">
+        <v>19659</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>228</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>323</v>
+      </c>
+      <c r="E46">
+        <v>1974</v>
+      </c>
+      <c r="F46">
+        <v>101</v>
+      </c>
+      <c r="G46">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>229</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>495</v>
+      </c>
+      <c r="E47">
+        <v>327</v>
+      </c>
+      <c r="F47">
+        <v>91</v>
+      </c>
+      <c r="G47">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>230</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>14761</v>
+      </c>
+      <c r="E48">
+        <v>3069</v>
+      </c>
+      <c r="F48">
+        <v>282</v>
+      </c>
+      <c r="G48">
+        <v>18112</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>231</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>378</v>
+      </c>
+      <c r="E49">
+        <v>168</v>
+      </c>
+      <c r="F49">
+        <v>92</v>
+      </c>
+      <c r="G49">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>232</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>142</v>
+      </c>
+      <c r="E50">
+        <v>4340</v>
+      </c>
+      <c r="F50">
+        <v>66</v>
+      </c>
+      <c r="G50">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>192</v>
+      </c>
+      <c r="E52">
+        <v>292</v>
+      </c>
+      <c r="F52">
+        <v>248</v>
+      </c>
+      <c r="G52">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>74</v>
+      </c>
+      <c r="E53">
+        <v>144</v>
+      </c>
+      <c r="F53">
+        <v>122</v>
+      </c>
+      <c r="G53">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>233</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>118</v>
+      </c>
+      <c r="E54">
+        <v>148</v>
+      </c>
+      <c r="F54">
+        <v>126</v>
+      </c>
+      <c r="G54">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>743</v>
+      </c>
+      <c r="E56">
+        <v>3457</v>
+      </c>
+      <c r="F56">
+        <v>2339</v>
+      </c>
+      <c r="G56">
+        <v>6539</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>189</v>
+      </c>
+      <c r="E57">
+        <v>559</v>
+      </c>
+      <c r="F57">
+        <v>176</v>
+      </c>
+      <c r="G57">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>234</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>171</v>
+      </c>
+      <c r="E58">
+        <v>1951</v>
+      </c>
+      <c r="F58">
+        <v>189</v>
+      </c>
+      <c r="G58">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>235</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>70</v>
+      </c>
+      <c r="E59">
+        <v>241</v>
+      </c>
+      <c r="F59">
+        <v>78</v>
+      </c>
+      <c r="G59">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>236</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>74</v>
+      </c>
+      <c r="E60">
+        <v>164</v>
+      </c>
+      <c r="F60">
+        <v>37</v>
+      </c>
+      <c r="G60">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>237</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>39</v>
+      </c>
+      <c r="E61">
+        <v>152</v>
+      </c>
+      <c r="F61">
+        <v>901</v>
+      </c>
+      <c r="G61">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>238</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>81</v>
+      </c>
+      <c r="E62">
+        <v>97</v>
+      </c>
+      <c r="F62">
+        <v>108</v>
+      </c>
+      <c r="G62">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>239</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>66</v>
+      </c>
+      <c r="E63">
+        <v>54</v>
+      </c>
+      <c r="F63">
+        <v>17</v>
+      </c>
+      <c r="G63">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>240</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>53</v>
+      </c>
+      <c r="E64">
+        <v>239</v>
+      </c>
+      <c r="F64">
+        <v>833</v>
+      </c>
+      <c r="G64">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>11238</v>
+      </c>
+      <c r="E66">
+        <v>32901</v>
+      </c>
+      <c r="F66">
+        <v>8308</v>
+      </c>
+      <c r="G66">
+        <v>52447</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>598</v>
+      </c>
+      <c r="E67">
+        <v>912</v>
+      </c>
+      <c r="F67">
+        <v>394</v>
+      </c>
+      <c r="G67">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>241</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>927</v>
+      </c>
+      <c r="E68">
+        <v>1651</v>
+      </c>
+      <c r="F68">
+        <v>7023</v>
+      </c>
+      <c r="G68">
+        <v>9601</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>242</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>440</v>
+      </c>
+      <c r="E69">
+        <v>11978</v>
+      </c>
+      <c r="F69">
+        <v>317</v>
+      </c>
+      <c r="G69">
+        <v>12735</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>243</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>285</v>
+      </c>
+      <c r="E70">
+        <v>277</v>
+      </c>
+      <c r="F70">
+        <v>108</v>
+      </c>
+      <c r="G70">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>244</v>
+      </c>
+      <c r="C71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71">
+        <v>8561</v>
+      </c>
+      <c r="E71">
+        <v>6847</v>
+      </c>
+      <c r="F71">
+        <v>172</v>
+      </c>
+      <c r="G71">
+        <v>15580</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>245</v>
+      </c>
+      <c r="C72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72">
+        <v>267</v>
+      </c>
+      <c r="E72">
+        <v>10459</v>
+      </c>
+      <c r="F72">
+        <v>182</v>
+      </c>
+      <c r="G72">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>246</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>63</v>
+      </c>
+      <c r="E73">
+        <v>80</v>
+      </c>
+      <c r="F73">
+        <v>82</v>
+      </c>
+      <c r="G73">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>247</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>97</v>
+      </c>
+      <c r="E74">
+        <v>697</v>
+      </c>
+      <c r="F74">
+        <v>30</v>
+      </c>
+      <c r="G74">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>180</v>
+      </c>
+      <c r="E76">
+        <v>2109</v>
+      </c>
+      <c r="F76">
+        <v>256</v>
+      </c>
+      <c r="G76">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>39</v>
+      </c>
+      <c r="E77">
+        <v>271</v>
+      </c>
+      <c r="F77">
+        <v>60</v>
+      </c>
+      <c r="G77">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>248</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>74</v>
+      </c>
+      <c r="E78">
+        <v>926</v>
+      </c>
+      <c r="F78">
+        <v>88</v>
+      </c>
+      <c r="G78">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>249</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>28</v>
+      </c>
+      <c r="E79">
+        <v>577</v>
+      </c>
+      <c r="F79">
+        <v>84</v>
+      </c>
+      <c r="G79">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>250</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>19</v>
+      </c>
+      <c r="E80">
+        <v>103</v>
+      </c>
+      <c r="F80">
+        <v>15</v>
+      </c>
+      <c r="G80">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>251</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>20</v>
+      </c>
+      <c r="E81">
+        <v>232</v>
+      </c>
+      <c r="F81">
+        <v>9</v>
+      </c>
+      <c r="G81">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>11</v>
+      </c>
+      <c r="B83" t="s">
+        <v>189</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>242</v>
+      </c>
+      <c r="E83">
+        <v>450</v>
+      </c>
+      <c r="F83">
+        <v>112</v>
+      </c>
+      <c r="G83">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>34</v>
+      </c>
+      <c r="B84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>47</v>
+      </c>
+      <c r="E84">
+        <v>150</v>
+      </c>
+      <c r="F84">
+        <v>43</v>
+      </c>
+      <c r="G84">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>252</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>173</v>
+      </c>
+      <c r="E85">
+        <v>255</v>
+      </c>
+      <c r="F85">
+        <v>51</v>
+      </c>
+      <c r="G85">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>253</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>22</v>
+      </c>
+      <c r="E86">
+        <v>45</v>
+      </c>
+      <c r="F86">
+        <v>18</v>
+      </c>
+      <c r="G86">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>12</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>7382</v>
+      </c>
+      <c r="E88">
+        <v>19863</v>
+      </c>
+      <c r="F88">
+        <v>2954</v>
+      </c>
+      <c r="G88">
+        <v>30199</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>34</v>
+      </c>
+      <c r="B89" t="s">
+        <v>34</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>416</v>
+      </c>
+      <c r="E89">
+        <v>974</v>
+      </c>
+      <c r="F89">
+        <v>407</v>
+      </c>
+      <c r="G89">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>254</v>
+      </c>
+      <c r="C90" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90">
+        <v>2124</v>
+      </c>
+      <c r="E90">
+        <v>2604</v>
+      </c>
+      <c r="F90">
+        <v>873</v>
+      </c>
+      <c r="G90">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>255</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>366</v>
+      </c>
+      <c r="E91">
+        <v>5783</v>
+      </c>
+      <c r="F91">
+        <v>466</v>
+      </c>
+      <c r="G91">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>256</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>242</v>
+      </c>
+      <c r="E92">
+        <v>358</v>
+      </c>
+      <c r="F92">
+        <v>837</v>
+      </c>
+      <c r="G92">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>257</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>281</v>
+      </c>
+      <c r="E93">
+        <v>862</v>
+      </c>
+      <c r="F93">
+        <v>84</v>
+      </c>
+      <c r="G93">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>258</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>158</v>
+      </c>
+      <c r="E94">
+        <v>4256</v>
+      </c>
+      <c r="F94">
+        <v>40</v>
+      </c>
+      <c r="G94">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>259</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>40</v>
+      </c>
+      <c r="E95">
+        <v>134</v>
+      </c>
+      <c r="F95">
+        <v>146</v>
+      </c>
+      <c r="G95">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>260</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>3755</v>
+      </c>
+      <c r="E96">
+        <v>4892</v>
+      </c>
+      <c r="F96">
+        <v>101</v>
+      </c>
+      <c r="G96">
+        <v>8748</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>13</v>
+      </c>
+      <c r="B98" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>194</v>
+      </c>
+      <c r="E98">
+        <v>275</v>
+      </c>
+      <c r="F98">
+        <v>74</v>
+      </c>
+      <c r="G98">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>34</v>
+      </c>
+      <c r="B99" t="s">
+        <v>34</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>51</v>
+      </c>
+      <c r="E99">
+        <v>77</v>
+      </c>
+      <c r="F99">
+        <v>22</v>
+      </c>
+      <c r="G99">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>261</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>57</v>
+      </c>
+      <c r="E100">
+        <v>98</v>
+      </c>
+      <c r="F100">
+        <v>36</v>
+      </c>
+      <c r="G100">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>262</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>62</v>
+      </c>
+      <c r="E101">
+        <v>64</v>
+      </c>
+      <c r="F101">
+        <v>10</v>
+      </c>
+      <c r="G101">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>263</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>11</v>
+      </c>
+      <c r="E102">
+        <v>25</v>
+      </c>
+      <c r="F102">
+        <v>3</v>
+      </c>
+      <c r="G102">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>264</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>13</v>
+      </c>
+      <c r="E103">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>1191</v>
+      </c>
+      <c r="E105">
+        <v>17519</v>
+      </c>
+      <c r="F105">
+        <v>1806</v>
+      </c>
+      <c r="G105">
+        <v>20516</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>34</v>
+      </c>
+      <c r="B106" t="s">
+        <v>34</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>205</v>
+      </c>
+      <c r="E106">
+        <v>641</v>
+      </c>
+      <c r="F106">
+        <v>224</v>
+      </c>
+      <c r="G106">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>265</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>480</v>
+      </c>
+      <c r="E107">
+        <v>15242</v>
+      </c>
+      <c r="F107">
+        <v>650</v>
+      </c>
+      <c r="G107">
+        <v>16372</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>266</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>100</v>
+      </c>
+      <c r="E108">
+        <v>511</v>
+      </c>
+      <c r="F108">
+        <v>272</v>
+      </c>
+      <c r="G108">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>267</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>150</v>
+      </c>
+      <c r="E109">
+        <v>146</v>
+      </c>
+      <c r="F109">
+        <v>92</v>
+      </c>
+      <c r="G109">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>268</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>103</v>
+      </c>
+      <c r="E110">
+        <v>133</v>
+      </c>
+      <c r="F110">
+        <v>396</v>
+      </c>
+      <c r="G110">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>269</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>82</v>
+      </c>
+      <c r="E111">
+        <v>443</v>
+      </c>
+      <c r="F111">
+        <v>133</v>
+      </c>
+      <c r="G111">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>270</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>13</v>
+      </c>
+      <c r="E112">
+        <v>93</v>
+      </c>
+      <c r="F112">
+        <v>10</v>
+      </c>
+      <c r="G112">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>271</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>58</v>
+      </c>
+      <c r="E113">
+        <v>310</v>
+      </c>
+      <c r="F113">
+        <v>29</v>
+      </c>
+      <c r="G113">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>496</v>
+      </c>
+      <c r="E115">
+        <v>338</v>
+      </c>
+      <c r="F115">
+        <v>153</v>
+      </c>
+      <c r="G115">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>34</v>
+      </c>
+      <c r="B116" t="s">
+        <v>34</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>110</v>
+      </c>
+      <c r="E116">
+        <v>132</v>
+      </c>
+      <c r="F116">
+        <v>52</v>
+      </c>
+      <c r="G116">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>272</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>111</v>
+      </c>
+      <c r="E117">
+        <v>132</v>
+      </c>
+      <c r="F117">
+        <v>72</v>
+      </c>
+      <c r="G117">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>273</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>275</v>
+      </c>
+      <c r="E118">
+        <v>74</v>
+      </c>
+      <c r="F118">
+        <v>29</v>
+      </c>
+      <c r="G118">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>16</v>
+      </c>
+      <c r="B120" t="s">
+        <v>19</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>337</v>
+      </c>
+      <c r="E120">
+        <v>2843</v>
+      </c>
+      <c r="F120">
+        <v>87</v>
+      </c>
+      <c r="G120">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>34</v>
+      </c>
+      <c r="B121" t="s">
+        <v>34</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>44</v>
+      </c>
+      <c r="E121">
+        <v>123</v>
+      </c>
+      <c r="F121">
+        <v>28</v>
+      </c>
+      <c r="G121">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>274</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>118</v>
+      </c>
+      <c r="E122">
+        <v>2506</v>
+      </c>
+      <c r="F122">
+        <v>23</v>
+      </c>
+      <c r="G122">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>275</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>37</v>
+      </c>
+      <c r="E123">
+        <v>63</v>
+      </c>
+      <c r="F123">
+        <v>7</v>
+      </c>
+      <c r="G123">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>276</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>26</v>
+      </c>
+      <c r="E124">
+        <v>31</v>
+      </c>
+      <c r="F124">
+        <v>7</v>
+      </c>
+      <c r="G124">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>277</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>6</v>
+      </c>
+      <c r="E125">
+        <v>30</v>
+      </c>
+      <c r="F125">
+        <v>5</v>
+      </c>
+      <c r="G125">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>278</v>
+      </c>
+      <c r="C126" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126">
+        <v>17</v>
+      </c>
+      <c r="E126">
+        <v>23</v>
+      </c>
+      <c r="F126">
+        <v>2</v>
+      </c>
+      <c r="G126">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>180</v>
+      </c>
+      <c r="C127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127">
+        <v>72</v>
+      </c>
+      <c r="E127">
+        <v>38</v>
+      </c>
+      <c r="F127">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>279</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>17</v>
+      </c>
+      <c r="E128">
+        <v>29</v>
+      </c>
+      <c r="F128">
+        <v>7</v>
+      </c>
+      <c r="G128">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>17</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>21105</v>
+      </c>
+      <c r="E130">
+        <v>10791</v>
+      </c>
+      <c r="F130">
+        <v>484</v>
+      </c>
+      <c r="G130">
+        <v>32380</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>34</v>
+      </c>
+      <c r="B131" t="s">
+        <v>34</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>622</v>
+      </c>
+      <c r="E131">
+        <v>553</v>
+      </c>
+      <c r="F131">
+        <v>77</v>
+      </c>
+      <c r="G131">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>280</v>
+      </c>
+      <c r="C132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132">
+        <v>7463</v>
+      </c>
+      <c r="E132">
+        <v>1339</v>
+      </c>
+      <c r="F132">
+        <v>56</v>
+      </c>
+      <c r="G132">
+        <v>8858</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>281</v>
+      </c>
+      <c r="C133" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133">
+        <v>12157</v>
+      </c>
+      <c r="E133">
+        <v>3042</v>
+      </c>
+      <c r="F133">
+        <v>58</v>
+      </c>
+      <c r="G133">
+        <v>15257</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>282</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>244</v>
+      </c>
+      <c r="E134">
+        <v>315</v>
+      </c>
+      <c r="F134">
+        <v>26</v>
+      </c>
+      <c r="G134">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>144</v>
+      </c>
+      <c r="E135">
+        <v>2990</v>
+      </c>
+      <c r="F135">
+        <v>39</v>
+      </c>
+      <c r="G135">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>98</v>
+      </c>
+      <c r="E136">
+        <v>789</v>
+      </c>
+      <c r="F136">
+        <v>185</v>
+      </c>
+      <c r="G136">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>285</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>114</v>
+      </c>
+      <c r="E137">
+        <v>121</v>
+      </c>
+      <c r="F137">
+        <v>19</v>
+      </c>
+      <c r="G137">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>286</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>263</v>
+      </c>
+      <c r="E138">
+        <v>1642</v>
+      </c>
+      <c r="F138">
+        <v>24</v>
+      </c>
+      <c r="G138">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>24</v>
+      </c>
+      <c r="B140" t="s">
+        <v>21</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>519</v>
+      </c>
+      <c r="E140">
+        <v>378</v>
+      </c>
+      <c r="F140">
+        <v>240</v>
+      </c>
+      <c r="G140">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>34</v>
+      </c>
+      <c r="B141" t="s">
+        <v>34</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>132</v>
+      </c>
+      <c r="E141">
+        <v>131</v>
+      </c>
+      <c r="F141">
+        <v>40</v>
+      </c>
+      <c r="G141">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>287</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>308</v>
+      </c>
+      <c r="E142">
+        <v>134</v>
+      </c>
+      <c r="F142">
+        <v>28</v>
+      </c>
+      <c r="G142">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>288</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>31</v>
+      </c>
+      <c r="E143">
+        <v>64</v>
+      </c>
+      <c r="F143">
+        <v>157</v>
+      </c>
+      <c r="G143">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>289</v>
+      </c>
+      <c r="C144" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144">
+        <v>10</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>290</v>
+      </c>
+      <c r="C145" t="s">
+        <v>42</v>
+      </c>
+      <c r="D145">
+        <v>38</v>
+      </c>
+      <c r="E145">
+        <v>38</v>
+      </c>
+      <c r="F145">
+        <v>7</v>
+      </c>
+      <c r="G145">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -32088,7346 +32758,6676 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D2" t="s">
         <v>292</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>293</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>294</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>1178</v>
+        <v>10656</v>
       </c>
       <c r="H2">
-        <v>15804</v>
+        <v>8248</v>
       </c>
       <c r="I2">
-        <v>12429</v>
+        <v>3733</v>
       </c>
       <c r="J2">
-        <v>65787</v>
+        <v>30322</v>
       </c>
       <c r="K2">
-        <v>11471</v>
+        <v>19535</v>
       </c>
       <c r="L2">
-        <v>480</v>
+        <v>282</v>
       </c>
       <c r="M2">
-        <v>517</v>
+        <v>758</v>
       </c>
       <c r="N2">
-        <v>384</v>
+        <v>8558</v>
       </c>
       <c r="O2">
-        <v>1701</v>
+        <v>187</v>
       </c>
       <c r="P2">
-        <v>477</v>
+        <v>1230</v>
       </c>
       <c r="Q2">
-        <v>24978</v>
+        <v>196</v>
       </c>
       <c r="R2">
-        <v>3360</v>
+        <v>8935</v>
       </c>
       <c r="S2">
-        <v>1131</v>
+        <v>237</v>
       </c>
       <c r="T2">
-        <v>112</v>
+        <v>234</v>
       </c>
       <c r="U2">
-        <v>139809</v>
+        <v>11014</v>
+      </c>
+      <c r="V2">
+        <v>1175</v>
+      </c>
+      <c r="W2">
+        <v>105300</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D3" t="s">
         <v>292</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F3" t="s">
         <v>296</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3">
+        <v>2008</v>
+      </c>
+      <c r="H3">
+        <v>10927</v>
+      </c>
+      <c r="I3">
+        <v>1926</v>
+      </c>
+      <c r="J3">
+        <v>9146</v>
+      </c>
+      <c r="K3">
+        <v>45138</v>
+      </c>
+      <c r="L3">
+        <v>228</v>
+      </c>
+      <c r="M3">
+        <v>1426</v>
+      </c>
+      <c r="N3">
+        <v>2200</v>
+      </c>
+      <c r="O3">
+        <v>357</v>
+      </c>
+      <c r="P3">
+        <v>1063</v>
+      </c>
+      <c r="Q3">
+        <v>88</v>
+      </c>
+      <c r="R3">
+        <v>3456</v>
+      </c>
+      <c r="S3">
+        <v>1956</v>
+      </c>
+      <c r="T3">
+        <v>622</v>
+      </c>
+      <c r="U3">
+        <v>4709</v>
+      </c>
+      <c r="V3">
+        <v>321</v>
+      </c>
+      <c r="W3">
+        <v>85571</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>291</v>
+      </c>
+      <c r="D4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E4" t="s">
         <v>297</v>
       </c>
-      <c r="G3">
-[...46 lines deleted...]
-      <c r="A4" t="s">
+      <c r="F4" t="s">
+        <v>298</v>
+      </c>
+      <c r="G4">
+        <v>13311</v>
+      </c>
+      <c r="H4">
+        <v>33870</v>
+      </c>
+      <c r="I4">
+        <v>17557</v>
+      </c>
+      <c r="J4">
+        <v>34601</v>
+      </c>
+      <c r="K4">
+        <v>23199</v>
+      </c>
+      <c r="L4">
+        <v>671</v>
+      </c>
+      <c r="M4">
+        <v>3886</v>
+      </c>
+      <c r="N4">
+        <v>26641</v>
+      </c>
+      <c r="O4">
+        <v>771</v>
+      </c>
+      <c r="P4">
+        <v>39441</v>
+      </c>
+      <c r="Q4">
+        <v>506</v>
+      </c>
+      <c r="R4">
+        <v>10113</v>
+      </c>
+      <c r="S4">
+        <v>832</v>
+      </c>
+      <c r="T4">
+        <v>3011</v>
+      </c>
+      <c r="U4">
+        <v>14215</v>
+      </c>
+      <c r="V4">
+        <v>291</v>
+      </c>
+      <c r="W4">
+        <v>222916</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F5" t="s">
+        <v>300</v>
+      </c>
+      <c r="G5">
+        <v>16452</v>
+      </c>
+      <c r="H5">
+        <v>40820</v>
+      </c>
+      <c r="I5">
+        <v>17417</v>
+      </c>
+      <c r="J5">
+        <v>39847</v>
+      </c>
+      <c r="K5">
+        <v>33426</v>
+      </c>
+      <c r="L5">
+        <v>700</v>
+      </c>
+      <c r="M5">
+        <v>8939</v>
+      </c>
+      <c r="N5">
+        <v>8992</v>
+      </c>
+      <c r="O5">
+        <v>1510</v>
+      </c>
+      <c r="P5">
+        <v>4904</v>
+      </c>
+      <c r="Q5">
+        <v>178</v>
+      </c>
+      <c r="R5">
+        <v>11673</v>
+      </c>
+      <c r="S5">
+        <v>480</v>
+      </c>
+      <c r="T5">
+        <v>922</v>
+      </c>
+      <c r="U5">
+        <v>3541</v>
+      </c>
+      <c r="V5">
+        <v>327</v>
+      </c>
+      <c r="W5">
+        <v>190128</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="G4">
-[...42 lines deleted...]
-        <v>275468</v>
+      <c r="G6">
+        <v>42427</v>
+      </c>
+      <c r="H6">
+        <v>93865</v>
+      </c>
+      <c r="I6">
+        <v>40633</v>
+      </c>
+      <c r="J6">
+        <v>113916</v>
+      </c>
+      <c r="K6">
+        <v>121298</v>
+      </c>
+      <c r="L6">
+        <v>1881</v>
+      </c>
+      <c r="M6">
+        <v>15009</v>
+      </c>
+      <c r="N6">
+        <v>46391</v>
+      </c>
+      <c r="O6">
+        <v>2825</v>
+      </c>
+      <c r="P6">
+        <v>46638</v>
+      </c>
+      <c r="Q6">
+        <v>968</v>
+      </c>
+      <c r="R6">
+        <v>34177</v>
+      </c>
+      <c r="S6">
+        <v>3505</v>
+      </c>
+      <c r="T6">
+        <v>4789</v>
+      </c>
+      <c r="U6">
+        <v>33479</v>
+      </c>
+      <c r="V6">
+        <v>2114</v>
+      </c>
+      <c r="W6">
+        <v>603915</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>10656</v>
+      </c>
+      <c r="E2">
+        <v>2008</v>
+      </c>
+      <c r="F2">
+        <v>13311</v>
+      </c>
+      <c r="G2">
+        <v>16452</v>
+      </c>
+      <c r="H2">
+        <v>42427</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>929</v>
+      </c>
+      <c r="E3">
+        <v>378</v>
+      </c>
+      <c r="F3">
+        <v>2289</v>
+      </c>
+      <c r="G3">
+        <v>1913</v>
+      </c>
+      <c r="H3">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>954</v>
+      </c>
+      <c r="E4">
+        <v>645</v>
+      </c>
+      <c r="F4">
+        <v>8777</v>
+      </c>
+      <c r="G4">
+        <v>2420</v>
+      </c>
+      <c r="H4">
+        <v>12796</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>1888</v>
+      </c>
+      <c r="E5">
+        <v>180</v>
+      </c>
+      <c r="F5">
+        <v>410</v>
+      </c>
+      <c r="G5">
+        <v>375</v>
+      </c>
+      <c r="H5">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>303</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>208</v>
+      </c>
+      <c r="E6">
+        <v>108</v>
+      </c>
+      <c r="F6">
+        <v>354</v>
+      </c>
+      <c r="G6">
+        <v>1345</v>
+      </c>
+      <c r="H6">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>6285</v>
+      </c>
+      <c r="E7">
+        <v>181</v>
+      </c>
+      <c r="F7">
+        <v>467</v>
+      </c>
+      <c r="G7">
+        <v>608</v>
+      </c>
+      <c r="H7">
+        <v>7541</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>305</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>115</v>
+      </c>
+      <c r="E8">
+        <v>160</v>
+      </c>
+      <c r="F8">
+        <v>235</v>
+      </c>
+      <c r="G8">
+        <v>1039</v>
+      </c>
+      <c r="H8">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>306</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>19</v>
+      </c>
+      <c r="F9">
+        <v>113</v>
+      </c>
+      <c r="G9">
+        <v>264</v>
+      </c>
+      <c r="H9">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>55</v>
+      </c>
+      <c r="E10">
+        <v>52</v>
+      </c>
+      <c r="F10">
+        <v>364</v>
+      </c>
+      <c r="G10">
+        <v>305</v>
+      </c>
+      <c r="H10">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>308</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>132</v>
+      </c>
+      <c r="E11">
+        <v>223</v>
+      </c>
+      <c r="F11">
+        <v>162</v>
+      </c>
+      <c r="G11">
+        <v>8074</v>
+      </c>
+      <c r="H11">
+        <v>8591</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>309</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12">
+        <v>59</v>
+      </c>
+      <c r="E12">
+        <v>62</v>
+      </c>
+      <c r="F12">
+        <v>140</v>
+      </c>
+      <c r="G12">
+        <v>109</v>
+      </c>
+      <c r="H12">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>8248</v>
+      </c>
+      <c r="E14">
+        <v>10927</v>
+      </c>
+      <c r="F14">
+        <v>33870</v>
+      </c>
+      <c r="G14">
+        <v>40820</v>
+      </c>
+      <c r="H14">
+        <v>93865</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>1254</v>
+      </c>
+      <c r="E15">
+        <v>1231</v>
+      </c>
+      <c r="F15">
+        <v>3296</v>
+      </c>
+      <c r="G15">
+        <v>3552</v>
+      </c>
+      <c r="H15">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>310</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>3250</v>
+      </c>
+      <c r="E16">
+        <v>7062</v>
+      </c>
+      <c r="F16">
+        <v>7262</v>
+      </c>
+      <c r="G16">
+        <v>24237</v>
+      </c>
+      <c r="H16">
+        <v>41811</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>311</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>1130</v>
+      </c>
+      <c r="E17">
+        <v>1527</v>
+      </c>
+      <c r="F17">
+        <v>2763</v>
+      </c>
+      <c r="G17">
+        <v>5515</v>
+      </c>
+      <c r="H17">
+        <v>10935</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>312</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>311</v>
+      </c>
+      <c r="E18">
+        <v>319</v>
+      </c>
+      <c r="F18">
+        <v>15100</v>
+      </c>
+      <c r="G18">
+        <v>1033</v>
+      </c>
+      <c r="H18">
+        <v>16763</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>313</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>358</v>
+      </c>
+      <c r="E19">
+        <v>319</v>
+      </c>
+      <c r="F19">
+        <v>771</v>
+      </c>
+      <c r="G19">
+        <v>1631</v>
+      </c>
+      <c r="H19">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>314</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>699</v>
+      </c>
+      <c r="E20">
+        <v>117</v>
+      </c>
+      <c r="F20">
+        <v>443</v>
+      </c>
+      <c r="G20">
+        <v>317</v>
+      </c>
+      <c r="H20">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>315</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21">
+        <v>196</v>
+      </c>
+      <c r="E21">
+        <v>78</v>
+      </c>
+      <c r="F21">
+        <v>143</v>
+      </c>
+      <c r="G21">
+        <v>213</v>
+      </c>
+      <c r="H21">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>316</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22">
+        <v>975</v>
+      </c>
+      <c r="E22">
+        <v>116</v>
+      </c>
+      <c r="F22">
+        <v>2901</v>
+      </c>
+      <c r="G22">
+        <v>4020</v>
+      </c>
+      <c r="H22">
+        <v>8012</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>317</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23">
+        <v>35</v>
+      </c>
+      <c r="E23">
+        <v>44</v>
+      </c>
+      <c r="F23">
+        <v>1043</v>
+      </c>
+      <c r="G23">
+        <v>121</v>
+      </c>
+      <c r="H23">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>318</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>40</v>
+      </c>
+      <c r="E24">
+        <v>114</v>
+      </c>
+      <c r="F24">
+        <v>148</v>
+      </c>
+      <c r="G24">
+        <v>181</v>
+      </c>
+      <c r="H24">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>3733</v>
+      </c>
+      <c r="E26">
+        <v>1926</v>
+      </c>
+      <c r="F26">
+        <v>17557</v>
+      </c>
+      <c r="G26">
+        <v>17417</v>
+      </c>
+      <c r="H26">
+        <v>40633</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>614</v>
+      </c>
+      <c r="E27">
+        <v>321</v>
+      </c>
+      <c r="F27">
+        <v>1098</v>
+      </c>
+      <c r="G27">
+        <v>1358</v>
+      </c>
+      <c r="H27">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>319</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>2147</v>
+      </c>
+      <c r="E28">
+        <v>745</v>
+      </c>
+      <c r="F28">
+        <v>2307</v>
+      </c>
+      <c r="G28">
+        <v>14426</v>
+      </c>
+      <c r="H28">
+        <v>19625</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>320</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>202</v>
+      </c>
+      <c r="E29">
+        <v>145</v>
+      </c>
+      <c r="F29">
+        <v>662</v>
+      </c>
+      <c r="G29">
+        <v>464</v>
+      </c>
+      <c r="H29">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>321</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>206</v>
+      </c>
+      <c r="E30">
+        <v>93</v>
+      </c>
+      <c r="F30">
+        <v>309</v>
+      </c>
+      <c r="G30">
+        <v>374</v>
+      </c>
+      <c r="H30">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>322</v>
+      </c>
+      <c r="C31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31">
+        <v>128</v>
+      </c>
+      <c r="E31">
+        <v>112</v>
+      </c>
+      <c r="F31">
+        <v>161</v>
+      </c>
+      <c r="G31">
+        <v>136</v>
+      </c>
+      <c r="H31">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>323</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32">
+        <v>189</v>
+      </c>
+      <c r="E32">
         <v>295</v>
       </c>
+      <c r="F32">
+        <v>182</v>
+      </c>
+      <c r="G32">
+        <v>137</v>
+      </c>
+      <c r="H32">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>324</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33">
+        <v>34</v>
+      </c>
+      <c r="E33">
+        <v>34</v>
+      </c>
+      <c r="F33">
+        <v>97</v>
+      </c>
+      <c r="G33">
+        <v>44</v>
+      </c>
+      <c r="H33">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>325</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>37</v>
+      </c>
+      <c r="E34">
+        <v>66</v>
+      </c>
+      <c r="F34">
+        <v>100</v>
+      </c>
+      <c r="G34">
+        <v>91</v>
+      </c>
+      <c r="H34">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>326</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>25</v>
+      </c>
+      <c r="E35">
+        <v>35</v>
+      </c>
+      <c r="F35">
+        <v>107</v>
+      </c>
+      <c r="G35">
+        <v>35</v>
+      </c>
+      <c r="H35">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>327</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>151</v>
+      </c>
+      <c r="E36">
+        <v>80</v>
+      </c>
+      <c r="F36">
+        <v>12534</v>
+      </c>
+      <c r="G36">
+        <v>352</v>
+      </c>
+      <c r="H36">
+        <v>13117</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>30322</v>
+      </c>
+      <c r="E38">
+        <v>9146</v>
+      </c>
+      <c r="F38">
+        <v>34601</v>
+      </c>
+      <c r="G38">
+        <v>39847</v>
+      </c>
+      <c r="H38">
+        <v>113916</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>1532</v>
+      </c>
+      <c r="E39">
+        <v>997</v>
+      </c>
+      <c r="F39">
+        <v>2382</v>
+      </c>
+      <c r="G39">
+        <v>3056</v>
+      </c>
+      <c r="H39">
+        <v>7967</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>328</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>2283</v>
+      </c>
+      <c r="E40">
+        <v>1685</v>
+      </c>
+      <c r="F40">
+        <v>3438</v>
+      </c>
+      <c r="G40">
+        <v>23286</v>
+      </c>
+      <c r="H40">
+        <v>30692</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>329</v>
+      </c>
+      <c r="C41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41">
+        <v>772</v>
+      </c>
+      <c r="E41">
+        <v>367</v>
+      </c>
+      <c r="F41">
+        <v>21637</v>
+      </c>
+      <c r="G41">
+        <v>2937</v>
+      </c>
+      <c r="H41">
+        <v>25713</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>330</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>15498</v>
+      </c>
+      <c r="E42">
+        <v>1836</v>
+      </c>
+      <c r="F42">
+        <v>1962</v>
+      </c>
+      <c r="G42">
+        <v>3739</v>
+      </c>
+      <c r="H42">
+        <v>23035</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>331</v>
+      </c>
+      <c r="C43" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43">
+        <v>8677</v>
+      </c>
+      <c r="E43">
+        <v>1152</v>
+      </c>
+      <c r="F43">
+        <v>1462</v>
+      </c>
+      <c r="G43">
+        <v>3331</v>
+      </c>
+      <c r="H43">
+        <v>14622</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>332</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>243</v>
+      </c>
+      <c r="E44">
+        <v>475</v>
+      </c>
+      <c r="F44">
+        <v>643</v>
+      </c>
+      <c r="G44">
+        <v>271</v>
+      </c>
+      <c r="H44">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>333</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>66</v>
+      </c>
+      <c r="E45">
+        <v>105</v>
+      </c>
+      <c r="F45">
+        <v>227</v>
+      </c>
+      <c r="G45">
+        <v>133</v>
+      </c>
+      <c r="H45">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>334</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>58</v>
+      </c>
+      <c r="E46">
+        <v>107</v>
+      </c>
+      <c r="F46">
+        <v>882</v>
+      </c>
+      <c r="G46">
+        <v>218</v>
+      </c>
+      <c r="H46">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>335</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>61</v>
+      </c>
+      <c r="E47">
+        <v>154</v>
+      </c>
+      <c r="F47">
+        <v>146</v>
+      </c>
+      <c r="G47">
+        <v>218</v>
+      </c>
+      <c r="H47">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>336</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>1132</v>
+      </c>
+      <c r="E48">
+        <v>2268</v>
+      </c>
+      <c r="F48">
+        <v>1822</v>
+      </c>
+      <c r="G48">
+        <v>2658</v>
+      </c>
+      <c r="H48">
+        <v>7880</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>19535</v>
+      </c>
+      <c r="E50">
+        <v>45138</v>
+      </c>
+      <c r="F50">
+        <v>23199</v>
+      </c>
+      <c r="G50">
+        <v>33426</v>
+      </c>
+      <c r="H50">
+        <v>121298</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>1215</v>
+      </c>
+      <c r="E51">
+        <v>1094</v>
+      </c>
+      <c r="F51">
+        <v>1793</v>
+      </c>
+      <c r="G51">
+        <v>2540</v>
+      </c>
+      <c r="H51">
+        <v>6642</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>337</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52">
+        <v>2612</v>
+      </c>
+      <c r="E52">
+        <v>3261</v>
+      </c>
+      <c r="F52">
+        <v>2088</v>
+      </c>
+      <c r="G52">
+        <v>13550</v>
+      </c>
+      <c r="H52">
+        <v>21511</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>338</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53">
+        <v>467</v>
+      </c>
+      <c r="E53">
+        <v>298</v>
+      </c>
+      <c r="F53">
+        <v>16442</v>
+      </c>
+      <c r="G53">
+        <v>5950</v>
+      </c>
+      <c r="H53">
+        <v>23157</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>339</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>7623</v>
+      </c>
+      <c r="E54">
+        <v>729</v>
+      </c>
+      <c r="F54">
+        <v>384</v>
+      </c>
+      <c r="G54">
+        <v>1090</v>
+      </c>
+      <c r="H54">
+        <v>9826</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>340</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>2961</v>
+      </c>
+      <c r="E55">
+        <v>350</v>
+      </c>
+      <c r="F55">
+        <v>254</v>
+      </c>
+      <c r="G55">
+        <v>1229</v>
+      </c>
+      <c r="H55">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>341</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>2479</v>
+      </c>
+      <c r="E56">
+        <v>38249</v>
+      </c>
+      <c r="F56">
+        <v>503</v>
+      </c>
+      <c r="G56">
+        <v>887</v>
+      </c>
+      <c r="H56">
+        <v>42118</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>342</v>
+      </c>
+      <c r="C57" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57">
+        <v>113</v>
+      </c>
+      <c r="E57">
+        <v>110</v>
+      </c>
+      <c r="F57">
+        <v>626</v>
+      </c>
+      <c r="G57">
+        <v>391</v>
+      </c>
+      <c r="H57">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>343</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>1396</v>
+      </c>
+      <c r="E58">
+        <v>180</v>
+      </c>
+      <c r="F58">
+        <v>465</v>
+      </c>
+      <c r="G58">
+        <v>5436</v>
+      </c>
+      <c r="H58">
+        <v>7477</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>344</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>586</v>
+      </c>
+      <c r="E59">
+        <v>47</v>
+      </c>
+      <c r="F59">
+        <v>117</v>
+      </c>
+      <c r="G59">
+        <v>740</v>
+      </c>
+      <c r="H59">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>345</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>83</v>
+      </c>
+      <c r="E60">
+        <v>820</v>
+      </c>
+      <c r="F60">
+        <v>527</v>
+      </c>
+      <c r="G60">
+        <v>1613</v>
+      </c>
+      <c r="H60">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>282</v>
+      </c>
+      <c r="E62">
+        <v>228</v>
+      </c>
+      <c r="F62">
+        <v>671</v>
+      </c>
+      <c r="G62">
+        <v>700</v>
+      </c>
+      <c r="H62">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>111</v>
+      </c>
+      <c r="E63">
+        <v>49</v>
+      </c>
+      <c r="F63">
+        <v>285</v>
+      </c>
+      <c r="G63">
+        <v>316</v>
+      </c>
+      <c r="H63">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>346</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>171</v>
+      </c>
+      <c r="E64">
+        <v>179</v>
+      </c>
+      <c r="F64">
+        <v>386</v>
+      </c>
+      <c r="G64">
+        <v>384</v>
+      </c>
+      <c r="H64">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>758</v>
+      </c>
+      <c r="E66">
+        <v>1426</v>
+      </c>
+      <c r="F66">
+        <v>3886</v>
+      </c>
+      <c r="G66">
+        <v>8939</v>
+      </c>
+      <c r="H66">
+        <v>15009</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>232</v>
+      </c>
+      <c r="E67">
+        <v>270</v>
+      </c>
+      <c r="F67">
+        <v>501</v>
+      </c>
+      <c r="G67">
+        <v>931</v>
+      </c>
+      <c r="H67">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>347</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>193</v>
+      </c>
+      <c r="E68">
+        <v>456</v>
+      </c>
+      <c r="F68">
+        <v>854</v>
+      </c>
+      <c r="G68">
+        <v>4320</v>
+      </c>
+      <c r="H68">
+        <v>5823</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>348</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>120</v>
+      </c>
+      <c r="E69">
+        <v>164</v>
+      </c>
+      <c r="F69">
+        <v>1398</v>
+      </c>
+      <c r="G69">
+        <v>462</v>
+      </c>
+      <c r="H69">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>349</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>49</v>
+      </c>
+      <c r="E70">
+        <v>119</v>
+      </c>
+      <c r="F70">
+        <v>573</v>
+      </c>
+      <c r="G70">
+        <v>2442</v>
+      </c>
+      <c r="H70">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>350</v>
+      </c>
+      <c r="C71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71">
+        <v>41</v>
+      </c>
+      <c r="E71">
+        <v>110</v>
+      </c>
+      <c r="F71">
+        <v>112</v>
+      </c>
+      <c r="G71">
+        <v>150</v>
+      </c>
+      <c r="H71">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>351</v>
+      </c>
+      <c r="C72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72">
+        <v>24</v>
+      </c>
+      <c r="E72">
+        <v>173</v>
+      </c>
+      <c r="F72">
+        <v>57</v>
+      </c>
+      <c r="G72">
+        <v>84</v>
+      </c>
+      <c r="H72">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>352</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>17</v>
+      </c>
+      <c r="E73">
+        <v>39</v>
+      </c>
+      <c r="F73">
+        <v>63</v>
+      </c>
+      <c r="G73">
+        <v>30</v>
+      </c>
+      <c r="H73">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>353</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>59</v>
+      </c>
+      <c r="E74">
+        <v>75</v>
+      </c>
+      <c r="F74">
+        <v>254</v>
+      </c>
+      <c r="G74">
+        <v>326</v>
+      </c>
+      <c r="H74">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>354</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75">
+        <v>11</v>
+      </c>
+      <c r="E75">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>19</v>
+      </c>
+      <c r="G75">
+        <v>148</v>
+      </c>
+      <c r="H75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>355</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76">
+        <v>12</v>
+      </c>
+      <c r="E76">
+        <v>9</v>
+      </c>
+      <c r="F76">
+        <v>55</v>
+      </c>
+      <c r="G76">
+        <v>46</v>
+      </c>
+      <c r="H76">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>8558</v>
+      </c>
+      <c r="E78">
+        <v>2200</v>
+      </c>
+      <c r="F78">
+        <v>26641</v>
+      </c>
+      <c r="G78">
+        <v>8992</v>
+      </c>
+      <c r="H78">
+        <v>46391</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>434</v>
+      </c>
+      <c r="E79">
+        <v>544</v>
+      </c>
+      <c r="F79">
+        <v>1852</v>
+      </c>
+      <c r="G79">
+        <v>1009</v>
+      </c>
+      <c r="H79">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>356</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>605</v>
+      </c>
+      <c r="E80">
+        <v>718</v>
+      </c>
+      <c r="F80">
+        <v>20587</v>
+      </c>
+      <c r="G80">
+        <v>2174</v>
+      </c>
+      <c r="H80">
+        <v>24084</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>357</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>4750</v>
+      </c>
+      <c r="E81">
+        <v>372</v>
+      </c>
+      <c r="F81">
+        <v>1050</v>
+      </c>
+      <c r="G81">
+        <v>1008</v>
+      </c>
+      <c r="H81">
+        <v>7180</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>358</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>319</v>
+      </c>
+      <c r="E82">
+        <v>284</v>
+      </c>
+      <c r="F82">
+        <v>2534</v>
+      </c>
+      <c r="G82">
+        <v>2201</v>
+      </c>
+      <c r="H82">
+        <v>5338</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>359</v>
+      </c>
+      <c r="C83" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83">
+        <v>297</v>
+      </c>
+      <c r="E83">
+        <v>78</v>
+      </c>
+      <c r="F83">
+        <v>147</v>
+      </c>
+      <c r="G83">
+        <v>116</v>
+      </c>
+      <c r="H83">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>360</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>31</v>
+      </c>
+      <c r="E84">
+        <v>15</v>
+      </c>
+      <c r="F84">
+        <v>77</v>
+      </c>
+      <c r="G84">
+        <v>46</v>
+      </c>
+      <c r="H84">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>361</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>104</v>
+      </c>
+      <c r="E85">
+        <v>42</v>
+      </c>
+      <c r="F85">
+        <v>87</v>
+      </c>
+      <c r="G85">
+        <v>65</v>
+      </c>
+      <c r="H85">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>362</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>1967</v>
+      </c>
+      <c r="E86">
+        <v>123</v>
+      </c>
+      <c r="F86">
+        <v>164</v>
+      </c>
+      <c r="G86">
+        <v>2266</v>
+      </c>
+      <c r="H86">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>363</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>51</v>
+      </c>
+      <c r="E87">
+        <v>24</v>
+      </c>
+      <c r="F87">
+        <v>143</v>
+      </c>
+      <c r="G87">
+        <v>107</v>
+      </c>
+      <c r="H87">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>187</v>
+      </c>
+      <c r="E89">
+        <v>357</v>
+      </c>
+      <c r="F89">
+        <v>771</v>
+      </c>
+      <c r="G89">
+        <v>1510</v>
+      </c>
+      <c r="H89">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>52</v>
+      </c>
+      <c r="E90">
+        <v>80</v>
+      </c>
+      <c r="F90">
+        <v>221</v>
+      </c>
+      <c r="G90">
+        <v>265</v>
+      </c>
+      <c r="H90">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>364</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>78</v>
+      </c>
+      <c r="E91">
+        <v>148</v>
+      </c>
+      <c r="F91">
+        <v>313</v>
+      </c>
+      <c r="G91">
+        <v>945</v>
+      </c>
+      <c r="H91">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>365</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>17</v>
+      </c>
+      <c r="E92">
+        <v>73</v>
+      </c>
+      <c r="F92">
+        <v>113</v>
+      </c>
+      <c r="G92">
+        <v>134</v>
+      </c>
+      <c r="H92">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>366</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>16</v>
+      </c>
+      <c r="E93">
+        <v>25</v>
+      </c>
+      <c r="F93">
+        <v>67</v>
+      </c>
+      <c r="G93">
+        <v>110</v>
+      </c>
+      <c r="H93">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>367</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>20</v>
+      </c>
+      <c r="E94">
+        <v>16</v>
+      </c>
+      <c r="F94">
+        <v>37</v>
+      </c>
+      <c r="G94">
+        <v>32</v>
+      </c>
+      <c r="H94">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>368</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>4</v>
+      </c>
+      <c r="E95">
+        <v>15</v>
+      </c>
+      <c r="F95">
+        <v>20</v>
+      </c>
+      <c r="G95">
+        <v>24</v>
+      </c>
+      <c r="H95">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>12</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>1230</v>
+      </c>
+      <c r="E97">
+        <v>1063</v>
+      </c>
+      <c r="F97">
+        <v>39441</v>
+      </c>
+      <c r="G97">
+        <v>4904</v>
+      </c>
+      <c r="H97">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>34</v>
+      </c>
+      <c r="B98" t="s">
+        <v>34</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>148</v>
+      </c>
+      <c r="E98">
+        <v>182</v>
+      </c>
+      <c r="F98">
+        <v>3494</v>
+      </c>
+      <c r="G98">
+        <v>739</v>
+      </c>
+      <c r="H98">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>369</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>449</v>
+      </c>
+      <c r="E99">
+        <v>351</v>
+      </c>
+      <c r="F99">
+        <v>30692</v>
+      </c>
+      <c r="G99">
+        <v>1814</v>
+      </c>
+      <c r="H99">
+        <v>33306</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>2</v>
+      </c>
+      <c r="B100" t="s">
+        <v>370</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>57</v>
+      </c>
+      <c r="E100">
+        <v>124</v>
+      </c>
+      <c r="F100">
+        <v>1685</v>
+      </c>
+      <c r="G100">
+        <v>378</v>
+      </c>
+      <c r="H100">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>3</v>
+      </c>
+      <c r="B101" t="s">
+        <v>371</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>38</v>
+      </c>
+      <c r="E101">
+        <v>165</v>
+      </c>
+      <c r="F101">
+        <v>1031</v>
+      </c>
+      <c r="G101">
+        <v>1153</v>
+      </c>
+      <c r="H101">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>372</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>59</v>
+      </c>
+      <c r="E102">
+        <v>68</v>
+      </c>
+      <c r="F102">
+        <v>672</v>
+      </c>
+      <c r="G102">
+        <v>262</v>
+      </c>
+      <c r="H102">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>5</v>
+      </c>
+      <c r="B103" t="s">
+        <v>373</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>20</v>
+      </c>
+      <c r="E103">
+        <v>39</v>
+      </c>
+      <c r="F103">
+        <v>632</v>
+      </c>
+      <c r="G103">
+        <v>74</v>
+      </c>
+      <c r="H103">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>6</v>
+      </c>
+      <c r="B104" t="s">
+        <v>374</v>
+      </c>
+      <c r="C104" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104">
+        <v>405</v>
+      </c>
+      <c r="E104">
+        <v>78</v>
+      </c>
+      <c r="F104">
+        <v>309</v>
+      </c>
+      <c r="G104">
+        <v>183</v>
+      </c>
+      <c r="H104">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>7</v>
+      </c>
+      <c r="B105" t="s">
+        <v>375</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>20</v>
+      </c>
+      <c r="E105">
+        <v>18</v>
+      </c>
+      <c r="F105">
+        <v>189</v>
+      </c>
+      <c r="G105">
+        <v>80</v>
+      </c>
+      <c r="H105">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>8</v>
+      </c>
+      <c r="B106" t="s">
+        <v>376</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>14</v>
+      </c>
+      <c r="E106">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>122</v>
+      </c>
+      <c r="G106">
+        <v>28</v>
+      </c>
+      <c r="H106">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>9</v>
+      </c>
+      <c r="B107" t="s">
+        <v>377</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>20</v>
+      </c>
+      <c r="E107">
+        <v>30</v>
+      </c>
+      <c r="F107">
+        <v>615</v>
+      </c>
+      <c r="G107">
+        <v>193</v>
+      </c>
+      <c r="H107">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>13</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>196</v>
+      </c>
+      <c r="E109">
+        <v>88</v>
+      </c>
+      <c r="F109">
+        <v>506</v>
+      </c>
+      <c r="G109">
+        <v>178</v>
+      </c>
+      <c r="H109">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>34</v>
+      </c>
+      <c r="B110" t="s">
+        <v>34</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>53</v>
+      </c>
+      <c r="E110">
+        <v>33</v>
+      </c>
+      <c r="F110">
+        <v>209</v>
+      </c>
+      <c r="G110">
+        <v>72</v>
+      </c>
+      <c r="H110">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>378</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>104</v>
+      </c>
+      <c r="E111">
+        <v>40</v>
+      </c>
+      <c r="F111">
+        <v>240</v>
+      </c>
+      <c r="G111">
+        <v>85</v>
+      </c>
+      <c r="H111">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>379</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>39</v>
+      </c>
+      <c r="E112">
+        <v>15</v>
+      </c>
+      <c r="F112">
+        <v>57</v>
+      </c>
+      <c r="G112">
+        <v>21</v>
+      </c>
+      <c r="H112">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>8935</v>
+      </c>
+      <c r="E114">
+        <v>3456</v>
+      </c>
+      <c r="F114">
+        <v>10113</v>
+      </c>
+      <c r="G114">
+        <v>11673</v>
+      </c>
+      <c r="H114">
+        <v>34177</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>34</v>
+      </c>
+      <c r="B115" t="s">
+        <v>34</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>379</v>
+      </c>
+      <c r="E115">
+        <v>484</v>
+      </c>
+      <c r="F115">
+        <v>833</v>
+      </c>
+      <c r="G115">
+        <v>959</v>
+      </c>
+      <c r="H115">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>380</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>1162</v>
+      </c>
+      <c r="E116">
+        <v>644</v>
+      </c>
+      <c r="F116">
+        <v>1430</v>
+      </c>
+      <c r="G116">
+        <v>5282</v>
+      </c>
+      <c r="H116">
+        <v>8518</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>381</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>6432</v>
+      </c>
+      <c r="E117">
+        <v>1225</v>
+      </c>
+      <c r="F117">
+        <v>1004</v>
+      </c>
+      <c r="G117">
+        <v>2199</v>
+      </c>
+      <c r="H117">
+        <v>10860</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>382</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>509</v>
+      </c>
+      <c r="E118">
+        <v>115</v>
+      </c>
+      <c r="F118">
+        <v>250</v>
+      </c>
+      <c r="G118">
+        <v>144</v>
+      </c>
+      <c r="H118">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>383</v>
+      </c>
+      <c r="C119" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>248</v>
+      </c>
+      <c r="E119">
+        <v>594</v>
+      </c>
+      <c r="F119">
+        <v>619</v>
+      </c>
+      <c r="G119">
+        <v>587</v>
+      </c>
+      <c r="H119">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>384</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>65</v>
+      </c>
+      <c r="E120">
+        <v>144</v>
+      </c>
+      <c r="F120">
+        <v>1728</v>
+      </c>
+      <c r="G120">
+        <v>211</v>
+      </c>
+      <c r="H120">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>385</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>27</v>
+      </c>
+      <c r="E121">
+        <v>45</v>
+      </c>
+      <c r="F121">
+        <v>92</v>
+      </c>
+      <c r="G121">
+        <v>275</v>
+      </c>
+      <c r="H121">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>386</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>54</v>
+      </c>
+      <c r="E122">
+        <v>72</v>
+      </c>
+      <c r="F122">
+        <v>2747</v>
+      </c>
+      <c r="G122">
+        <v>1735</v>
+      </c>
+      <c r="H122">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>387</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>16</v>
+      </c>
+      <c r="E123">
+        <v>56</v>
+      </c>
+      <c r="F123">
+        <v>127</v>
+      </c>
+      <c r="G123">
+        <v>96</v>
+      </c>
+      <c r="H123">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>9</v>
+      </c>
+      <c r="B124" t="s">
+        <v>388</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>43</v>
+      </c>
+      <c r="E124">
+        <v>77</v>
+      </c>
+      <c r="F124">
+        <v>1283</v>
+      </c>
+      <c r="G124">
+        <v>185</v>
+      </c>
+      <c r="H124">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>15</v>
+      </c>
+      <c r="B126" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>237</v>
+      </c>
+      <c r="E126">
+        <v>1956</v>
+      </c>
+      <c r="F126">
+        <v>832</v>
+      </c>
+      <c r="G126">
+        <v>480</v>
+      </c>
+      <c r="H126">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>34</v>
+      </c>
+      <c r="B127" t="s">
+        <v>34</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127">
+        <v>134</v>
+      </c>
+      <c r="E127">
+        <v>168</v>
+      </c>
+      <c r="F127">
+        <v>292</v>
+      </c>
+      <c r="G127">
+        <v>209</v>
+      </c>
+      <c r="H127">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>389</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>60</v>
+      </c>
+      <c r="E128">
+        <v>1546</v>
+      </c>
+      <c r="F128">
+        <v>255</v>
+      </c>
+      <c r="G128">
+        <v>167</v>
+      </c>
+      <c r="H128">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>390</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129">
+        <v>31</v>
+      </c>
+      <c r="E129">
+        <v>87</v>
+      </c>
+      <c r="F129">
+        <v>105</v>
+      </c>
+      <c r="G129">
+        <v>68</v>
+      </c>
+      <c r="H129">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>391</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>12</v>
+      </c>
+      <c r="E130">
+        <v>155</v>
+      </c>
+      <c r="F130">
+        <v>180</v>
+      </c>
+      <c r="G130">
+        <v>36</v>
+      </c>
+      <c r="H130">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>16</v>
+      </c>
+      <c r="B132" t="s">
+        <v>19</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>234</v>
+      </c>
+      <c r="E132">
+        <v>622</v>
+      </c>
+      <c r="F132">
+        <v>3011</v>
+      </c>
+      <c r="G132">
+        <v>922</v>
+      </c>
+      <c r="H132">
+        <v>4789</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>34</v>
+      </c>
+      <c r="B133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>18</v>
+      </c>
+      <c r="E133">
+        <v>24</v>
+      </c>
+      <c r="F133">
+        <v>200</v>
+      </c>
+      <c r="G133">
+        <v>177</v>
+      </c>
+      <c r="H133">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>392</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>59</v>
+      </c>
+      <c r="E134">
+        <v>56</v>
+      </c>
+      <c r="F134">
+        <v>2065</v>
+      </c>
+      <c r="G134">
+        <v>555</v>
+      </c>
+      <c r="H134">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>393</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>117</v>
+      </c>
+      <c r="E135">
+        <v>493</v>
+      </c>
+      <c r="F135">
+        <v>81</v>
+      </c>
+      <c r="G135">
+        <v>56</v>
+      </c>
+      <c r="H135">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>394</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>10</v>
+      </c>
+      <c r="E136">
+        <v>13</v>
+      </c>
+      <c r="F136">
+        <v>48</v>
+      </c>
+      <c r="G136">
+        <v>14</v>
+      </c>
+      <c r="H136">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>395</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>6</v>
+      </c>
+      <c r="E137">
+        <v>4</v>
+      </c>
+      <c r="F137">
+        <v>29</v>
+      </c>
+      <c r="G137">
+        <v>30</v>
+      </c>
+      <c r="H137">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>396</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>4</v>
+      </c>
+      <c r="E138">
+        <v>5</v>
+      </c>
+      <c r="F138">
+        <v>17</v>
+      </c>
+      <c r="G138">
+        <v>10</v>
+      </c>
+      <c r="H138">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>397</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139">
+        <v>2</v>
+      </c>
+      <c r="E139">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>31</v>
+      </c>
+      <c r="G139">
+        <v>10</v>
+      </c>
+      <c r="H139">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>398</v>
+      </c>
+      <c r="C140" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140">
+        <v>4</v>
+      </c>
+      <c r="E140">
+        <v>6</v>
+      </c>
+      <c r="F140">
+        <v>44</v>
+      </c>
+      <c r="G140">
+        <v>13</v>
+      </c>
+      <c r="H140">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>399</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>4</v>
+      </c>
+      <c r="E141">
+        <v>4</v>
+      </c>
+      <c r="F141">
+        <v>55</v>
+      </c>
+      <c r="G141">
+        <v>13</v>
+      </c>
+      <c r="H141">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>400</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>10</v>
+      </c>
+      <c r="E142">
+        <v>10</v>
+      </c>
+      <c r="F142">
+        <v>441</v>
+      </c>
+      <c r="G142">
+        <v>44</v>
+      </c>
+      <c r="H142">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>17</v>
+      </c>
+      <c r="B144" t="s">
+        <v>20</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>11014</v>
+      </c>
+      <c r="E144">
+        <v>4709</v>
+      </c>
+      <c r="F144">
+        <v>14215</v>
+      </c>
+      <c r="G144">
+        <v>3541</v>
+      </c>
+      <c r="H144">
+        <v>33479</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>34</v>
+      </c>
+      <c r="B145" t="s">
+        <v>34</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145">
+        <v>607</v>
+      </c>
+      <c r="E145">
+        <v>187</v>
+      </c>
+      <c r="F145">
+        <v>764</v>
+      </c>
+      <c r="G145">
+        <v>638</v>
+      </c>
+      <c r="H145">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>401</v>
+      </c>
+      <c r="C146" t="s">
+        <v>42</v>
+      </c>
+      <c r="D146">
+        <v>1180</v>
+      </c>
+      <c r="E146">
+        <v>396</v>
+      </c>
+      <c r="F146">
+        <v>1463</v>
+      </c>
+      <c r="G146">
+        <v>1218</v>
+      </c>
+      <c r="H146">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>402</v>
+      </c>
+      <c r="C147" t="s">
+        <v>42</v>
+      </c>
+      <c r="D147">
+        <v>210</v>
+      </c>
+      <c r="E147">
+        <v>104</v>
+      </c>
+      <c r="F147">
+        <v>10484</v>
+      </c>
+      <c r="G147">
+        <v>618</v>
+      </c>
+      <c r="H147">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>403</v>
+      </c>
+      <c r="C148" t="s">
+        <v>42</v>
+      </c>
+      <c r="D148">
+        <v>204</v>
+      </c>
+      <c r="E148">
+        <v>64</v>
+      </c>
+      <c r="F148">
+        <v>382</v>
+      </c>
+      <c r="G148">
+        <v>256</v>
+      </c>
+      <c r="H148">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>404</v>
+      </c>
+      <c r="C149" t="s">
+        <v>42</v>
+      </c>
+      <c r="D149">
+        <v>131</v>
+      </c>
+      <c r="E149">
+        <v>71</v>
+      </c>
+      <c r="F149">
+        <v>183</v>
+      </c>
+      <c r="G149">
+        <v>148</v>
+      </c>
+      <c r="H149">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>405</v>
+      </c>
+      <c r="C150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>186</v>
+      </c>
+      <c r="E150">
+        <v>3510</v>
+      </c>
+      <c r="F150">
+        <v>95</v>
+      </c>
+      <c r="G150">
+        <v>75</v>
+      </c>
+      <c r="H150">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>406</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151">
+        <v>38</v>
+      </c>
+      <c r="E151">
+        <v>23</v>
+      </c>
+      <c r="F151">
+        <v>39</v>
+      </c>
+      <c r="G151">
+        <v>29</v>
+      </c>
+      <c r="H151">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>407</v>
+      </c>
+      <c r="C152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152">
+        <v>3263</v>
+      </c>
+      <c r="E152">
+        <v>259</v>
+      </c>
+      <c r="F152">
+        <v>163</v>
+      </c>
+      <c r="G152">
+        <v>378</v>
+      </c>
+      <c r="H152">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>408</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153">
+        <v>33</v>
+      </c>
+      <c r="E153">
+        <v>18</v>
+      </c>
+      <c r="F153">
+        <v>48</v>
+      </c>
+      <c r="G153">
+        <v>36</v>
+      </c>
+      <c r="H153">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>9</v>
+      </c>
+      <c r="B154" t="s">
+        <v>409</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154">
+        <v>5162</v>
+      </c>
+      <c r="E154">
+        <v>77</v>
+      </c>
+      <c r="F154">
+        <v>594</v>
+      </c>
+      <c r="G154">
+        <v>145</v>
+      </c>
+      <c r="H154">
+        <v>5978</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>24</v>
+      </c>
+      <c r="B156" t="s">
+        <v>21</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>1175</v>
+      </c>
+      <c r="E156">
+        <v>321</v>
+      </c>
+      <c r="F156">
+        <v>291</v>
+      </c>
+      <c r="G156">
+        <v>327</v>
+      </c>
+      <c r="H156">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>34</v>
+      </c>
+      <c r="B157" t="s">
+        <v>34</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>76</v>
+      </c>
+      <c r="E157">
+        <v>94</v>
+      </c>
+      <c r="F157">
+        <v>118</v>
+      </c>
+      <c r="G157">
+        <v>138</v>
+      </c>
+      <c r="H157">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>410</v>
+      </c>
+      <c r="C158" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158">
+        <v>960</v>
+      </c>
+      <c r="E158">
+        <v>93</v>
+      </c>
+      <c r="F158">
+        <v>65</v>
+      </c>
+      <c r="G158">
+        <v>85</v>
+      </c>
+      <c r="H158">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>411</v>
+      </c>
+      <c r="C159" t="s">
+        <v>42</v>
+      </c>
+      <c r="D159">
+        <v>97</v>
+      </c>
+      <c r="E159">
+        <v>46</v>
+      </c>
+      <c r="F159">
+        <v>60</v>
+      </c>
+      <c r="G159">
+        <v>45</v>
+      </c>
+      <c r="H159">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>412</v>
+      </c>
+      <c r="C160" t="s">
+        <v>42</v>
+      </c>
+      <c r="D160">
+        <v>10</v>
+      </c>
+      <c r="E160">
+        <v>12</v>
+      </c>
+      <c r="F160">
+        <v>12</v>
+      </c>
+      <c r="G160">
+        <v>30</v>
+      </c>
+      <c r="H160">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>413</v>
+      </c>
+      <c r="C161" t="s">
+        <v>42</v>
+      </c>
+      <c r="D161">
+        <v>32</v>
+      </c>
+      <c r="E161">
+        <v>76</v>
+      </c>
+      <c r="F161">
+        <v>36</v>
+      </c>
+      <c r="G161">
+        <v>29</v>
+      </c>
+      <c r="H161">
+        <v>173</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
       <c r="E1" s="1" t="s">
-        <v>297</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E2" t="s">
+        <v>417</v>
+      </c>
+      <c r="F2" t="s">
+        <v>418</v>
+      </c>
+      <c r="G2">
+        <v>14745</v>
+      </c>
+      <c r="H2">
+        <v>161283</v>
+      </c>
+      <c r="I2">
+        <v>33434</v>
+      </c>
+      <c r="J2">
+        <v>32688</v>
+      </c>
+      <c r="K2">
+        <v>55110</v>
+      </c>
+      <c r="L2">
+        <v>630</v>
+      </c>
+      <c r="M2">
+        <v>9626</v>
+      </c>
+      <c r="N2">
+        <v>43366</v>
+      </c>
+      <c r="O2">
+        <v>1044</v>
+      </c>
+      <c r="P2">
+        <v>25501</v>
+      </c>
+      <c r="Q2">
+        <v>646</v>
+      </c>
+      <c r="R2">
+        <v>48228</v>
+      </c>
+      <c r="S2">
+        <v>681</v>
+      </c>
+      <c r="T2">
+        <v>784</v>
+      </c>
+      <c r="U2">
+        <v>20860</v>
+      </c>
+      <c r="V2">
+        <v>2180</v>
+      </c>
+      <c r="W2">
+        <v>450806</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
         <v>35</v>
       </c>
+      <c r="G3">
+        <v>14745</v>
+      </c>
+      <c r="H3">
+        <v>161283</v>
+      </c>
+      <c r="I3">
+        <v>33434</v>
+      </c>
+      <c r="J3">
+        <v>32688</v>
+      </c>
+      <c r="K3">
+        <v>55110</v>
+      </c>
+      <c r="L3">
+        <v>630</v>
+      </c>
+      <c r="M3">
+        <v>9626</v>
+      </c>
+      <c r="N3">
+        <v>43366</v>
+      </c>
+      <c r="O3">
+        <v>1044</v>
+      </c>
+      <c r="P3">
+        <v>25501</v>
+      </c>
+      <c r="Q3">
+        <v>646</v>
+      </c>
+      <c r="R3">
+        <v>48228</v>
+      </c>
+      <c r="S3">
+        <v>681</v>
+      </c>
+      <c r="T3">
+        <v>784</v>
+      </c>
+      <c r="U3">
+        <v>20860</v>
+      </c>
+      <c r="V3">
+        <v>2180</v>
+      </c>
+      <c r="W3">
+        <v>450806</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2">
-        <v>1178</v>
+        <v>14745</v>
       </c>
       <c r="E2">
-        <v>2597</v>
-[...2 lines deleted...]
-        <v>3775</v>
+        <v>14745</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
-        <v>294</v>
+        <v>3661</v>
       </c>
       <c r="E3">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
-        <v>325</v>
+        <v>5486</v>
       </c>
       <c r="E4">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>5486</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>299</v>
+        <v>419</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
-        <v>239</v>
+        <v>1395</v>
       </c>
       <c r="E5">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
-        <v>42</v>
+        <v>1758</v>
       </c>
       <c r="E6">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>301</v>
+        <v>421</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
-        <v>39</v>
+        <v>487</v>
       </c>
       <c r="E7">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>487</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>302</v>
+        <v>422</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="E8">
-        <v>447</v>
-[...5 lines deleted...]
-    <row r="9"/>
+        <v>270</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>423</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>625</v>
+      </c>
+      <c r="E9">
+        <v>625</v>
+      </c>
+    </row>
     <row r="10">
       <c r="A10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>7</v>
+        <v>424</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D10">
-        <v>15804</v>
+        <v>1063</v>
       </c>
       <c r="E10">
-        <v>20077</v>
-[...24 lines deleted...]
-    </row>
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="11"/>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>303</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D12">
-        <v>6771</v>
+        <v>161283</v>
       </c>
       <c r="E12">
-        <v>12913</v>
-[...2 lines deleted...]
-        <v>19684</v>
+        <v>161283</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>2</v>
+      <c r="A13" t="s">
+        <v>34</v>
       </c>
       <c r="B13" t="s">
-        <v>304</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>6604</v>
+        <v>7736</v>
       </c>
       <c r="E13">
-        <v>3083</v>
-[...2 lines deleted...]
-        <v>9687</v>
+        <v>7736</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>305</v>
+        <v>425</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
-        <v>422</v>
+        <v>19320</v>
       </c>
       <c r="E14">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>2201</v>
+        <v>19320</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
-        <v>769</v>
+        <v>51432</v>
       </c>
       <c r="E15">
-        <v>1379</v>
-[...2 lines deleted...]
-        <v>2148</v>
+        <v>51432</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>307</v>
+        <v>427</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
-        <v>150</v>
+        <v>51288</v>
       </c>
       <c r="E16">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="17"/>
+        <v>51288</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>428</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>15847</v>
+      </c>
+      <c r="E17">
+        <v>15847</v>
+      </c>
+    </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>429</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D18">
-        <v>12429</v>
+        <v>5848</v>
       </c>
       <c r="E18">
-        <v>15943</v>
-[...2 lines deleted...]
-        <v>28372</v>
+        <v>5848</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s">
-        <v>34</v>
+      <c r="A19">
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>430</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D19">
-        <v>928</v>
+        <v>248</v>
       </c>
       <c r="E19">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>1655</v>
+        <v>248</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>308</v>
+        <v>431</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>5484</v>
+        <v>9564</v>
       </c>
       <c r="E20">
-        <v>9946</v>
-[...24 lines deleted...]
-    </row>
+        <v>9564</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>310</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>3900</v>
+        <v>33434</v>
       </c>
       <c r="E22">
-        <v>1569</v>
-[...2 lines deleted...]
-        <v>5469</v>
+        <v>33434</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>4</v>
+      <c r="A23" t="s">
+        <v>34</v>
       </c>
       <c r="B23" t="s">
-        <v>311</v>
+        <v>34</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>403</v>
+        <v>2213</v>
       </c>
       <c r="E23">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>312</v>
+        <v>432</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
-        <v>244</v>
+        <v>17241</v>
       </c>
       <c r="E24">
-        <v>424</v>
-[...5 lines deleted...]
-    <row r="25"/>
+        <v>17241</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>433</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>8767</v>
+      </c>
+      <c r="E25">
+        <v>8767</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>434</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>2644</v>
+      </c>
+      <c r="E26">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
         <v>4</v>
       </c>
-      <c r="B26" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D27">
-        <v>1536</v>
+        <v>398</v>
       </c>
       <c r="E27">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>2194</v>
+        <v>398</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>313</v>
+        <v>436</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
-        <v>37002</v>
+        <v>1974</v>
       </c>
       <c r="E28">
-        <v>3855</v>
-[...2 lines deleted...]
-        <v>40857</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>314</v>
+        <v>437</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
-        <v>9956</v>
+        <v>92</v>
       </c>
       <c r="E29">
-        <v>35182</v>
-[...2 lines deleted...]
-        <v>45138</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>315</v>
+        <v>438</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
-        <v>4237</v>
+        <v>105</v>
       </c>
       <c r="E30">
-        <v>463</v>
-[...24 lines deleted...]
-    </row>
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>12675</v>
+        <v>32688</v>
       </c>
       <c r="E32">
-        <v>5344</v>
-[...5 lines deleted...]
-    <row r="33"/>
+        <v>32688</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>4268</v>
+      </c>
+      <c r="E33">
+        <v>4268</v>
+      </c>
+    </row>
     <row r="34">
       <c r="A34">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>10</v>
+        <v>439</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D34">
-        <v>11471</v>
+        <v>14043</v>
       </c>
       <c r="E34">
-        <v>22883</v>
-[...2 lines deleted...]
-        <v>34354</v>
+        <v>14043</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="s">
-        <v>34</v>
+      <c r="A35">
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>34</v>
+        <v>440</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D35">
-        <v>592</v>
+        <v>2016</v>
       </c>
       <c r="E35">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>318</v>
+        <v>441</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
-        <v>5577</v>
+        <v>1788</v>
       </c>
       <c r="E36">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>6719</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>319</v>
+        <v>442</v>
       </c>
       <c r="C37" t="s">
         <v>42</v>
       </c>
       <c r="D37">
-        <v>1672</v>
+        <v>6795</v>
       </c>
       <c r="E37">
-        <v>9562</v>
-[...2 lines deleted...]
-        <v>11234</v>
+        <v>6795</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>320</v>
+        <v>443</v>
       </c>
       <c r="C38" t="s">
         <v>42</v>
       </c>
       <c r="D38">
-        <v>3327</v>
+        <v>304</v>
       </c>
       <c r="E38">
-        <v>11539</v>
-[...2 lines deleted...]
-        <v>14866</v>
+        <v>304</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>321</v>
+        <v>444</v>
       </c>
       <c r="C39" t="s">
         <v>42</v>
       </c>
       <c r="D39">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="E39">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>322</v>
+        <v>445</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
-        <v>168</v>
+        <v>3318</v>
       </c>
       <c r="E40">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
-        <v>480</v>
+        <v>55110</v>
       </c>
       <c r="E42">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>55110</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>34</v>
       </c>
       <c r="B43" t="s">
         <v>34</v>
       </c>
       <c r="C43" t="s">
         <v>40</v>
       </c>
       <c r="D43">
-        <v>134</v>
+        <v>2216</v>
       </c>
       <c r="E43">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>323</v>
+        <v>446</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
-        <v>130</v>
+        <v>29186</v>
       </c>
       <c r="E44">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>29186</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>324</v>
+        <v>447</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
-        <v>115</v>
+        <v>743</v>
       </c>
       <c r="E45">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>743</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>325</v>
+        <v>448</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
-        <v>101</v>
+        <v>1416</v>
       </c>
       <c r="E46">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="47"/>
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>449</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>2305</v>
+      </c>
+      <c r="E47">
+        <v>2305</v>
+      </c>
+    </row>
     <row r="48">
       <c r="A48">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>12</v>
+        <v>450</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D48">
-        <v>517</v>
+        <v>659</v>
       </c>
       <c r="E48">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>659</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="s">
-        <v>34</v>
+      <c r="A49">
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>451</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D49">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E49">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>326</v>
+        <v>452</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
-        <v>198</v>
+        <v>18435</v>
       </c>
       <c r="E50">
-        <v>110</v>
-[...24 lines deleted...]
-    </row>
+        <v>18435</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>45</v>
+        <v>630</v>
       </c>
       <c r="E52">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>630</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>4</v>
+      <c r="A53" t="s">
+        <v>34</v>
       </c>
       <c r="B53" t="s">
-        <v>329</v>
+        <v>34</v>
       </c>
       <c r="C53" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>363</v>
       </c>
       <c r="E53">
-        <v>14</v>
-[...13 lines deleted...]
-      <c r="C55" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>453</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>267</v>
+      </c>
+      <c r="E54">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
         <v>39</v>
       </c>
-      <c r="D55">
-[...10 lines deleted...]
-      <c r="A56" t="s">
+      <c r="D56">
+        <v>9626</v>
+      </c>
+      <c r="E56">
+        <v>9626</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
         <v>34</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" t="s">
         <v>34</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C57" t="s">
         <v>40</v>
       </c>
-      <c r="D56">
-[...18 lines deleted...]
-      </c>
       <c r="D57">
-        <v>175</v>
+        <v>1671</v>
       </c>
       <c r="E57">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>331</v>
+        <v>454</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
-        <v>51</v>
+        <v>1152</v>
       </c>
       <c r="E58">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>332</v>
+        <v>455</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>4406</v>
       </c>
       <c r="E59">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>333</v>
+        <v>456</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="E60">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>457</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>315</v>
+      </c>
+      <c r="E61">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
         <v>5</v>
       </c>
-      <c r="B61" t="s">
-[...15 lines deleted...]
-    <row r="62"/>
+      <c r="B62" t="s">
+        <v>458</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>594</v>
+      </c>
+      <c r="E62">
+        <v>594</v>
+      </c>
+    </row>
     <row r="63">
       <c r="A63">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>14</v>
+        <v>459</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D63">
-        <v>1701</v>
+        <v>198</v>
       </c>
       <c r="E63">
-        <v>4673</v>
-[...2 lines deleted...]
-        <v>6374</v>
+        <v>198</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="s">
-        <v>34</v>
+      <c r="A64">
+        <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>34</v>
+        <v>460</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D64">
-        <v>153</v>
+        <v>1050</v>
       </c>
       <c r="E64">
-        <v>107</v>
-[...24 lines deleted...]
-    </row>
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D66">
-        <v>162</v>
+        <v>43366</v>
       </c>
       <c r="E66">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>43366</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>3</v>
+      <c r="A67" t="s">
+        <v>34</v>
       </c>
       <c r="B67" t="s">
-        <v>337</v>
+        <v>34</v>
       </c>
       <c r="C67" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D67">
-        <v>206</v>
+        <v>2125</v>
       </c>
       <c r="E67">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>338</v>
+        <v>461</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
-        <v>93</v>
+        <v>16623</v>
       </c>
       <c r="E68">
-        <v>2085</v>
-[...2 lines deleted...]
-        <v>2178</v>
+        <v>16623</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>339</v>
+        <v>462</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
-        <v>96</v>
+        <v>11504</v>
       </c>
       <c r="E69">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="70"/>
+        <v>11504</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>463</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>564</v>
+      </c>
+      <c r="E70">
+        <v>564</v>
+      </c>
+    </row>
     <row r="71">
       <c r="A71">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>464</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D71">
-        <v>477</v>
+        <v>9427</v>
       </c>
       <c r="E71">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>9427</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="s">
-        <v>34</v>
+      <c r="A72">
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>465</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D72">
-        <v>85</v>
+        <v>1534</v>
       </c>
       <c r="E72">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>340</v>
+        <v>466</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
-        <v>220</v>
+        <v>174</v>
       </c>
       <c r="E73">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>341</v>
+        <v>467</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
-        <v>82</v>
+        <v>1415</v>
       </c>
       <c r="E74">
-        <v>88</v>
-[...2876 lines deleted...]
-        <v>253</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
+        <v>414</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76">
-        <v>2522</v>
+        <v>1044</v>
       </c>
       <c r="E76">
-        <v>3363</v>
-[...8 lines deleted...]
-        <v>11962</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>34</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77" t="s">
         <v>40</v>
       </c>
       <c r="D77">
-        <v>135</v>
+        <v>402</v>
       </c>
       <c r="E77">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>1211</v>
+        <v>402</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>431</v>
+        <v>468</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
-        <v>695</v>
+        <v>436</v>
       </c>
       <c r="E78">
-        <v>266</v>
-[...8 lines deleted...]
-        <v>2215</v>
+        <v>436</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>432</v>
+        <v>469</v>
       </c>
       <c r="C79" t="s">
         <v>42</v>
       </c>
       <c r="D79">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E79">
-        <v>480</v>
-[...8 lines deleted...]
-        <v>939</v>
+        <v>84</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>433</v>
+        <v>470</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E80">
-        <v>49</v>
-[...8 lines deleted...]
-        <v>299</v>
+        <v>53</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>434</v>
+        <v>471</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E81">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>435</v>
+        <v>472</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
-        <v>898</v>
+        <v>30</v>
       </c>
       <c r="E82">
-        <v>2074</v>
-[...36 lines deleted...]
-    </row>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B84" t="s">
-        <v>437</v>
+        <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D84">
-        <v>65</v>
+        <v>25501</v>
       </c>
       <c r="E84">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>424</v>
+        <v>25501</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>8</v>
+      <c r="A85" t="s">
+        <v>34</v>
       </c>
       <c r="B85" t="s">
-        <v>438</v>
+        <v>34</v>
       </c>
       <c r="C85" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D85">
-        <v>160</v>
+        <v>1728</v>
       </c>
       <c r="E85">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>718</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>439</v>
+        <v>473</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>21155</v>
       </c>
       <c r="E86">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>96</v>
+        <v>21155</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>440</v>
+        <v>474</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
-        <v>33</v>
+        <v>1454</v>
       </c>
       <c r="E87">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>105</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>441</v>
+        <v>475</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="E88">
-        <v>119</v>
-[...11 lines deleted...]
-    <row r="89"/>
+        <v>284</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>476</v>
+      </c>
+      <c r="C89" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89">
+        <v>350</v>
+      </c>
+      <c r="E89">
+        <v>350</v>
+      </c>
+    </row>
     <row r="90">
       <c r="A90">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>13</v>
+        <v>477</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D90">
-        <v>4384</v>
+        <v>344</v>
       </c>
       <c r="E90">
-        <v>5832</v>
-[...8 lines deleted...]
-        <v>37080</v>
+        <v>344</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="s">
-        <v>34</v>
+      <c r="A91">
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>34</v>
+        <v>478</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D91">
-        <v>365</v>
+        <v>76</v>
       </c>
       <c r="E91">
-        <v>374</v>
-[...8 lines deleted...]
-        <v>2552</v>
+        <v>76</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>442</v>
+        <v>479</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
-        <v>818</v>
+        <v>110</v>
       </c>
       <c r="E92">
-        <v>1023</v>
-[...36 lines deleted...]
-    </row>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B94" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="C94" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D94">
-        <v>43</v>
+        <v>646</v>
       </c>
       <c r="E94">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>252</v>
+        <v>646</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>4</v>
+      <c r="A95" t="s">
+        <v>34</v>
       </c>
       <c r="B95" t="s">
-        <v>445</v>
+        <v>34</v>
       </c>
       <c r="C95" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="E95">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>342</v>
+        <v>129</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>446</v>
+        <v>480</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
-        <v>1046</v>
+        <v>161</v>
       </c>
       <c r="E96">
-        <v>302</v>
-[...8 lines deleted...]
-        <v>1883</v>
+        <v>161</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>447</v>
+        <v>481</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="E97">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>291</v>
+        <v>304</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>448</v>
+        <v>482</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
-        <v>622</v>
+        <v>15</v>
       </c>
       <c r="E98">
-        <v>596</v>
-[...8 lines deleted...]
-        <v>2540</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>449</v>
+        <v>483</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
-        <v>365</v>
+        <v>37</v>
       </c>
       <c r="E99">
-        <v>760</v>
-[...36 lines deleted...]
-    </row>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
-        <v>451</v>
+        <v>17</v>
       </c>
       <c r="C101" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>48228</v>
       </c>
       <c r="E101">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>231</v>
+        <v>48228</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102">
-        <v>11</v>
+      <c r="A102" t="s">
+        <v>34</v>
       </c>
       <c r="B102" t="s">
-        <v>452</v>
+        <v>34</v>
       </c>
       <c r="C102" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>133</v>
+        <v>1439</v>
       </c>
       <c r="E102">
-        <v>580</v>
-[...11 lines deleted...]
-    <row r="103"/>
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>484</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>15757</v>
+      </c>
+      <c r="E103">
+        <v>15757</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>14</v>
+        <v>485</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D104">
-        <v>10544</v>
+        <v>13482</v>
       </c>
       <c r="E104">
-        <v>15653</v>
-[...8 lines deleted...]
-        <v>42801</v>
+        <v>13482</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>34</v>
+      <c r="A105">
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>34</v>
+        <v>486</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D105">
-        <v>170</v>
+        <v>336</v>
       </c>
       <c r="E105">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>972</v>
+        <v>336</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
-        <v>3002</v>
+        <v>13938</v>
       </c>
       <c r="E106">
-        <v>13477</v>
-[...8 lines deleted...]
-        <v>17901</v>
+        <v>13938</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
-        <v>6217</v>
+        <v>246</v>
       </c>
       <c r="E107">
-        <v>828</v>
-[...8 lines deleted...]
-        <v>8786</v>
+        <v>246</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>455</v>
+        <v>489</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
-        <v>454</v>
+        <v>119</v>
       </c>
       <c r="E108">
-        <v>370</v>
-[...8 lines deleted...]
-        <v>7471</v>
+        <v>119</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>456</v>
+        <v>490</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
-        <v>70</v>
+        <v>2911</v>
       </c>
       <c r="E109">
-        <v>47</v>
-[...36 lines deleted...]
-    </row>
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B111" t="s">
-        <v>458</v>
+        <v>18</v>
       </c>
       <c r="C111" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D111">
-        <v>56</v>
+        <v>681</v>
       </c>
       <c r="E111">
-        <v>58</v>
-[...8 lines deleted...]
-        <v>371</v>
+        <v>681</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>7</v>
+      <c r="A112" t="s">
+        <v>34</v>
       </c>
       <c r="B112" t="s">
-        <v>459</v>
+        <v>34</v>
       </c>
       <c r="C112" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="E112">
-        <v>170</v>
-[...8 lines deleted...]
-        <v>299</v>
+        <v>278</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>460</v>
+        <v>491</v>
       </c>
       <c r="C113" t="s">
         <v>42</v>
       </c>
       <c r="D113">
-        <v>46</v>
+        <v>313</v>
       </c>
       <c r="E113">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="E114">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="H114">
         <v>90</v>
       </c>
     </row>
-    <row r="115">
-[...24 lines deleted...]
-    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B116" t="s">
-        <v>463</v>
+        <v>19</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>784</v>
       </c>
       <c r="E116">
-        <v>19</v>
-[...11 lines deleted...]
-    <row r="117"/>
+        <v>784</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" t="s">
+        <v>34</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>151</v>
+      </c>
+      <c r="E117">
+        <v>151</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D118">
-        <v>11783</v>
+        <v>229</v>
       </c>
       <c r="E118">
-        <v>26836</v>
-[...8 lines deleted...]
-        <v>55642</v>
+        <v>229</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>34</v>
+      <c r="A119">
+        <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>34</v>
+        <v>494</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D119">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="E119">
-        <v>482</v>
-[...8 lines deleted...]
-        <v>2044</v>
+        <v>124</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>464</v>
+        <v>495</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
-        <v>1036</v>
+        <v>95</v>
       </c>
       <c r="E120">
-        <v>12971</v>
-[...8 lines deleted...]
-        <v>16760</v>
+        <v>95</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
-        <v>227</v>
+        <v>77</v>
       </c>
       <c r="E121">
-        <v>202</v>
-[...8 lines deleted...]
-        <v>1357</v>
+        <v>77</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>466</v>
+        <v>497</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
-        <v>1195</v>
+        <v>54</v>
       </c>
       <c r="E122">
-        <v>487</v>
-[...8 lines deleted...]
-        <v>5356</v>
+        <v>54</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>467</v>
+        <v>498</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
-        <v>1351</v>
+        <v>14</v>
       </c>
       <c r="E123">
-        <v>7416</v>
-[...8 lines deleted...]
-        <v>9641</v>
+        <v>14</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>468</v>
+        <v>499</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
-        <v>7467</v>
+        <v>40</v>
       </c>
       <c r="E124">
-        <v>2689</v>
-[...36 lines deleted...]
-    </row>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B126" t="s">
-        <v>470</v>
+        <v>20</v>
       </c>
       <c r="C126" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D126">
-        <v>78</v>
+        <v>20860</v>
       </c>
       <c r="E126">
-        <v>64</v>
-[...8 lines deleted...]
-        <v>367</v>
+        <v>20860</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>8</v>
+      <c r="A127" t="s">
+        <v>34</v>
       </c>
       <c r="B127" t="s">
-        <v>471</v>
+        <v>34</v>
       </c>
       <c r="C127" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D127">
-        <v>26</v>
+        <v>1487</v>
       </c>
       <c r="E127">
-        <v>67</v>
-[...8 lines deleted...]
-        <v>275</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>472</v>
+        <v>500</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
-        <v>66</v>
+        <v>10363</v>
       </c>
       <c r="E128">
-        <v>231</v>
-[...8 lines deleted...]
-        <v>665</v>
+        <v>10363</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
-        <v>9</v>
+        <v>3158</v>
       </c>
       <c r="E129">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>1328</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
       <c r="C130" t="s">
         <v>42</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="E130">
-        <v>659</v>
-[...11 lines deleted...]
-    <row r="131"/>
+        <v>154</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>503</v>
+      </c>
+      <c r="C131" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131">
+        <v>274</v>
+      </c>
+      <c r="E131">
+        <v>274</v>
+      </c>
+    </row>
     <row r="132">
       <c r="A132">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>16</v>
+        <v>504</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D132">
-        <v>1782</v>
+        <v>121</v>
       </c>
       <c r="E132">
-        <v>2646</v>
-[...8 lines deleted...]
-        <v>17885</v>
+        <v>121</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="s">
-        <v>34</v>
+      <c r="A133">
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>34</v>
+        <v>505</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="E133">
-        <v>79</v>
-[...8 lines deleted...]
-        <v>561</v>
+        <v>175</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
-        <v>687</v>
+        <v>5128</v>
       </c>
       <c r="E134">
-        <v>1209</v>
-[...36 lines deleted...]
-    </row>
+        <v>5128</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B136" t="s">
-        <v>477</v>
+        <v>21</v>
       </c>
       <c r="C136" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D136">
-        <v>15</v>
+        <v>2180</v>
       </c>
       <c r="E136">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>108</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>4</v>
+      <c r="A137" t="s">
+        <v>34</v>
       </c>
       <c r="B137" t="s">
-        <v>478</v>
+        <v>34</v>
       </c>
       <c r="C137" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D137">
-        <v>7</v>
+        <v>257</v>
       </c>
       <c r="E137">
-        <v>78</v>
-[...8 lines deleted...]
-        <v>168</v>
+        <v>257</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
-        <v>600</v>
+        <v>1154</v>
       </c>
       <c r="E138">
-        <v>226</v>
-[...8 lines deleted...]
-        <v>998</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
-        <v>10</v>
+        <v>242</v>
       </c>
       <c r="E139">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>242</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="C140" t="s">
         <v>42</v>
       </c>
       <c r="D140">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="E140">
-        <v>108</v>
-[...8 lines deleted...]
-        <v>480</v>
+        <v>231</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>482</v>
+        <v>510</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="E141">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>96</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>483</v>
+        <v>511</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="E142">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>88</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="E143">
-        <v>130</v>
-[...1235 lines deleted...]
-        <v>237</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>