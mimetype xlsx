--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -24,72 +24,72 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SULAWESI SELATAN 11 - Partai" sheetId="2" r:id="rId4"/>
-[...20 lines deleted...]
-    <sheet name="SULAWESI SELATAN 1 - Caleg" sheetId="23" r:id="rId26"/>
+    <sheet name="SULAWESI SELATAN 6 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SULAWESI SELATAN 6 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SULAWESI SELATAN 8 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI SELATAN 8 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI SELATAN 9 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI SELATAN 9 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI SELATAN 1 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI SELATAN 1 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI SELATAN 10 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI SELATAN 10 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI SELATAN 7 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI SELATAN 7 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI SELATAN 11 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SULAWESI SELATAN 11 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SULAWESI SELATAN 2 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SULAWESI SELATAN 2 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SULAWESI SELATAN 3 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="SULAWESI SELATAN 3 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="SULAWESI SELATAN 4 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="SULAWESI SELATAN 4 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="SULAWESI SELATAN 5 - Partai" sheetId="22" r:id="rId25"/>
+    <sheet name="SULAWESI SELATAN 5 - Caleg" sheetId="23" r:id="rId26"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="1238">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -126,107 +126,2006 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SULAWESI SELATAN</t>
   </si>
   <si>
+    <t>730006</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 6</t>
+  </si>
+  <si>
+    <t>7311</t>
+  </si>
+  <si>
+    <t>BARRU</t>
+  </si>
+  <si>
+    <t>7372</t>
+  </si>
+  <si>
+    <t>KOTA PAREPARE</t>
+  </si>
+  <si>
+    <t>7309</t>
+  </si>
+  <si>
+    <t>MAROS</t>
+  </si>
+  <si>
+    <t>7310</t>
+  </si>
+  <si>
+    <t>PANGKAJENE DAN KEPULAUAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>H. HAVID S FASHA, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>HARIANTO LA SOSSONG ALBARR</t>
+  </si>
+  <si>
+    <t>Hj. SITTI RABIAH, S.H.</t>
+  </si>
+  <si>
+    <t>RUSDI</t>
+  </si>
+  <si>
+    <t>H. ANDI MUH.RIDHA, S.E.</t>
+  </si>
+  <si>
+    <t>SAMSINAR MALIK</t>
+  </si>
+  <si>
+    <t>NAWIR, S.Pd. M.Tr.A.P.</t>
+  </si>
+  <si>
+    <t>MUSTAFA MALLU</t>
+  </si>
+  <si>
+    <t>FARADILA ABDAL, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI NIRAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. ANDI HERY SUHARI ATTAS</t>
+  </si>
+  <si>
+    <t>A. ILHAM NADJAMUDDIN</t>
+  </si>
+  <si>
+    <t>Hj. NURLINDA,S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ILYAS BANNO, S.E.</t>
+  </si>
+  <si>
+    <t>MANSUR MASANG, S.E.</t>
+  </si>
+  <si>
+    <t>RISMA YULIANA, S.E.</t>
+  </si>
+  <si>
+    <t>MU'MININ, S.E.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMADONG SUKAWATI</t>
+  </si>
+  <si>
+    <t>RAHMAT MUHAYANG, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. GUNAWAN PALAGUNA, M. Si.</t>
+  </si>
+  <si>
+    <t>SALMIAH</t>
+  </si>
+  <si>
+    <t>ARRUAN MALILLIN</t>
+  </si>
+  <si>
+    <t>H. MAKMUR MUSTAFA RAONA, S.H.</t>
+  </si>
+  <si>
+    <t>ASNAWING THAHIR, S.E.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI B, S. Farm., M. Kes.</t>
+  </si>
+  <si>
+    <t>FITRIA H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGUS, S. Pd.I.</t>
+  </si>
+  <si>
+    <t>H. SOFYAN SYAM, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>A. PATARAI AMIR, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. NURMALASARI</t>
+  </si>
+  <si>
+    <t>MUDASSIR HASRI GANI, S.Psi., M.H., M.Psi.</t>
+  </si>
+  <si>
+    <t>DARWIS SANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>DARMAWATI KEBO, S.Kep.</t>
+  </si>
+  <si>
+    <t>AGUSNAWATI, S.TP., M.Hum.</t>
+  </si>
+  <si>
+    <t>SULKIFLI NASRULLAH, S.T.</t>
+  </si>
+  <si>
+    <t>GAMAL BACHRI SYAMSUL</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SADAR, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TAUFIK MALIK, S.H.</t>
+  </si>
+  <si>
+    <t>NOVIANTI S. LABOLO, S.Pi.</t>
+  </si>
+  <si>
+    <t>Drs. H. A. ANWAR AKSA</t>
+  </si>
+  <si>
+    <t>H. TASMING HAMID,S.E., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURAENI WAHID</t>
+  </si>
+  <si>
+    <t>MAKMUN DAUD</t>
+  </si>
+  <si>
+    <t>H. SYAMSU MUHADI, S.M.H.K.</t>
+  </si>
+  <si>
+    <t>Ir. MAGDALENA SUMULE, M.M.</t>
+  </si>
+  <si>
+    <t>SUDIRMAN</t>
+  </si>
+  <si>
+    <t>YAUMIL JANNAH, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. BURHANUDDIN, M.M.</t>
+  </si>
+  <si>
+    <t>ISMAIL MAGGA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAIS SAMAD</t>
+  </si>
+  <si>
+    <t>ULFIAH</t>
+  </si>
+  <si>
+    <t>RUDYANTO RAUF</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ICHSAN, S.H.</t>
+  </si>
+  <si>
+    <t>YASNINDA</t>
+  </si>
+  <si>
+    <t>HERRY INDRAHAKIM MRS.</t>
+  </si>
+  <si>
+    <t>MUZAYYIN ARIF, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NUR HASBIAH MAIN, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF ALI</t>
+  </si>
+  <si>
+    <t>H. LA SAKKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RETNO ISWARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KURNIA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANDI TENRISAU</t>
+  </si>
+  <si>
+    <t>ANJERINA NUR RAMADHAN</t>
+  </si>
+  <si>
+    <t>Drs. LA MASE, M.M.</t>
+  </si>
+  <si>
+    <t>HERAWATY BAHARUDDIN</t>
+  </si>
+  <si>
+    <t>A. SANSARI NURDIN, S.H.</t>
+  </si>
+  <si>
+    <t>YAHYA PETING, BSC.</t>
+  </si>
+  <si>
+    <t>SUSIANI KARIM</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD IRFAN AB., S.T.</t>
+  </si>
+  <si>
+    <t>RAHMAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUH. ARSYAD YUNUS, S.Sos</t>
+  </si>
+  <si>
+    <t>ANDI ADHAN SOFYAN</t>
+  </si>
+  <si>
+    <t>NURUL RESEKY AMELIA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADLAN, S.Th.I.</t>
+  </si>
+  <si>
+    <t>ANDI HATIJAH, S.E.</t>
+  </si>
+  <si>
+    <t>MAHMUD MADJA, S.Sos.</t>
+  </si>
+  <si>
+    <t>AKBAR HASAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABD. KADIR SYAH</t>
+  </si>
+  <si>
+    <t>NURUL AYU NOVIANTI KADIR</t>
+  </si>
+  <si>
+    <t>HASDAM, S.HUT., M.M.</t>
+  </si>
+  <si>
+    <t>dr. A. ARDIATMA, S.Ked., M.Kes.</t>
+  </si>
+  <si>
+    <t>YUSDALIAH</t>
+  </si>
+  <si>
+    <t>ANDI NASRUN TAHIR</t>
+  </si>
+  <si>
+    <t>Muhammad Yunus, S.H.</t>
+  </si>
+  <si>
+    <t>SUKMA PARAMITA SUKRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. Saharuddin P.</t>
+  </si>
+  <si>
+    <t>NURMAWATI</t>
+  </si>
+  <si>
+    <t>Muhammad Ilyas, S.H.</t>
+  </si>
+  <si>
+    <t>MILKI SIDIK</t>
+  </si>
+  <si>
+    <t>NUR ADI WINAR, SE., M.M.</t>
+  </si>
+  <si>
+    <t>THERESIA GLORIA EMBU NGERA</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD NUR BASO</t>
+  </si>
+  <si>
+    <t>H. ANWAR HALEDE, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>GALUH CITRA KUMALA, S.Pt.</t>
+  </si>
+  <si>
+    <t>MAS'UD</t>
+  </si>
+  <si>
+    <t>RAKHMAT AIDUL FITRIANTO, S.E.</t>
+  </si>
+  <si>
+    <t>PUTRI ARTANITA</t>
+  </si>
+  <si>
+    <t>NURAENI</t>
+  </si>
+  <si>
+    <t>ILHAM, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. SYAMSUL</t>
+  </si>
+  <si>
+    <t>MUH. TAUFIQ ZAINUDDIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH HATTA</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MAIPA ANWAR SAID, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. H. ANDI BASO MAPPAEWA</t>
+  </si>
+  <si>
+    <t>H. YODI HAYA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IIN NURSYAFITRI</t>
+  </si>
+  <si>
+    <t>Ir. H. HERMAN AGUS MACHMUD, M.P.</t>
+  </si>
+  <si>
+    <t>SULFIA ARIFIN</t>
+  </si>
+  <si>
+    <t>ANDI IRFAN T., S.P.</t>
+  </si>
+  <si>
+    <t>ANDI DJANUAR TOBO</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ASAD JAFAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>A. RINI AYUNANI</t>
+  </si>
+  <si>
+    <t>H. ANAS, S.K.M., M.Kes.</t>
+  </si>
+  <si>
+    <t>730008</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 8</t>
+  </si>
+  <si>
+    <t>7312</t>
+  </si>
+  <si>
+    <t>SOPPENG</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>WAJO</t>
+  </si>
+  <si>
+    <t>ANWAR SADAT BIN ABDUL MALIK</t>
+  </si>
+  <si>
+    <t>ANDI AYOGA FADEL AKBAR</t>
+  </si>
+  <si>
+    <t>SITTI NURFADILAH</t>
+  </si>
+  <si>
+    <t>ANDI UNRU THAHIR, S.T.</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN</t>
+  </si>
+  <si>
+    <t>MURTI SARI DEVI</t>
+  </si>
+  <si>
+    <t>A.SAMSURIJAL, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. HENNY LATIF</t>
+  </si>
+  <si>
+    <t>ANDI SAIFUL, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. NASFARI</t>
+  </si>
+  <si>
+    <t>SULTAN TAJANG, S.H.I.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI UKMAH ANAS, S.H.</t>
+  </si>
+  <si>
+    <t>BESSE YULISTIYAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>AMIHWANUDDIN</t>
+  </si>
+  <si>
+    <t>H. ANDI ANSYARI MANGKONA, S.E.</t>
+  </si>
+  <si>
+    <t>DEWA AGUNG DAENG MARAJA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI IRMAYANTI</t>
+  </si>
+  <si>
+    <t>H. HASAN ANDI BUNNA, S.H.</t>
+  </si>
+  <si>
+    <t>NUR SANTHY KUSUMA DEWI</t>
+  </si>
+  <si>
+    <t>A. SAHRUL AMIRWAN</t>
+  </si>
+  <si>
+    <t>MUH. MASRYADI S.</t>
+  </si>
+  <si>
+    <t>Drs. ANDI MARZUKI WADENG</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD IKRAM</t>
+  </si>
+  <si>
+    <t>dr. HALIJAH</t>
+  </si>
+  <si>
+    <t>Drs. H. JASMAN JUANDA., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. A. WERDIN SYAM, M.Si.</t>
+  </si>
+  <si>
+    <t>HASMIATY SIMBA, S.Si.</t>
+  </si>
+  <si>
+    <t>MUKTI ALI DAHLAN</t>
+  </si>
+  <si>
+    <t>H. ANDI ZULKARNAIN SOETOMO</t>
+  </si>
+  <si>
+    <t>ANDI JERNIATI TANTU, S.E.</t>
+  </si>
+  <si>
+    <t>H. SURIADI BOHARI</t>
+  </si>
+  <si>
+    <t>VICKY NABILA</t>
+  </si>
+  <si>
+    <t>ANDI ASHARI, S.T.</t>
+  </si>
+  <si>
+    <t>MUHLIS, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>H. AHMAD, S.E.</t>
+  </si>
+  <si>
+    <t>BASO SYAMSU RISAL, S.PT, M.Si.</t>
+  </si>
+  <si>
+    <t>AMBO DAI</t>
+  </si>
+  <si>
+    <t>Hj. A. IRMA INDRIANY, S.E.</t>
+  </si>
+  <si>
+    <t>HASRUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FEBRIARTONO</t>
+  </si>
+  <si>
+    <t>Hj. MASNIWATI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>AMBO UPE</t>
+  </si>
+  <si>
+    <t>H. AGUSTAN RANRENG, S.Ag.</t>
+  </si>
+  <si>
+    <t>AHMADI, S.E.</t>
+  </si>
+  <si>
+    <t>RENARTI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUSTAMIR SULTAN, S.P.</t>
+  </si>
+  <si>
+    <t>ANDI HERIANTO, M.Si.</t>
+  </si>
+  <si>
+    <t>HANIN FATHIKA PRATIWI H.</t>
+  </si>
+  <si>
+    <t>Bripka. Purn. H. M. AMSYAHAR, S.H.</t>
+  </si>
+  <si>
+    <t>ACHMAD MUFLIH INSANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SUKRI, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>SARLINDA</t>
+  </si>
+  <si>
+    <t>SITI NUR AIZAH ALMA</t>
+  </si>
+  <si>
+    <t>ANDI HASRIADI</t>
+  </si>
+  <si>
+    <t>CHICA KRISNAWATI</t>
+  </si>
+  <si>
+    <t>ABDUL AZIS PANGERAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANDI ROSWAN</t>
+  </si>
+  <si>
+    <t>EMIL HARIS, S.E.</t>
+  </si>
+  <si>
+    <t>NUR FITRIANTI KADIR</t>
+  </si>
+  <si>
+    <t>RUSLAN</t>
+  </si>
+  <si>
+    <t>Ir. SELLE KS. DALLE</t>
+  </si>
+  <si>
+    <t>Hj. HERNI JALIL</t>
+  </si>
+  <si>
+    <t>ANDI RIO FATRAH, S.E.</t>
+  </si>
+  <si>
+    <t>HARIYANTO</t>
+  </si>
+  <si>
+    <t>DARMAWATI</t>
+  </si>
+  <si>
+    <t>MAKKASAU, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANARCHIE ARUS BAKTI</t>
+  </si>
+  <si>
+    <t>AGRIANTI RUSTAM</t>
+  </si>
+  <si>
+    <t>H. SYAMSUL BAHRI</t>
+  </si>
+  <si>
+    <t>JAELANI</t>
+  </si>
+  <si>
+    <t>ANDI HAMRIA UMAR DP.,  S.Sos.</t>
+  </si>
+  <si>
+    <t>MUH. ALWI, S.Kep.</t>
+  </si>
+  <si>
+    <t>ERNAWATI R.</t>
+  </si>
+  <si>
+    <t>DENY RISDYANTO</t>
+  </si>
+  <si>
+    <t>MUSFIRA</t>
+  </si>
+  <si>
+    <t>SUFRIADI ARIF, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ANDI FIRMAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>ANDI NABILAH ANNISA RYALISAR, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WILDAN</t>
+  </si>
+  <si>
+    <t>RIDWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>SITI RAMLAH</t>
+  </si>
+  <si>
+    <t>Drs. M. JAYA EKAPUTRA, M.Pd.</t>
+  </si>
+  <si>
+    <t>730009</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 9</t>
+  </si>
+  <si>
+    <t>7316</t>
+  </si>
+  <si>
+    <t>ENREKANG</t>
+  </si>
+  <si>
+    <t>7315</t>
+  </si>
+  <si>
+    <t>PINRANG</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>SIDENRENG RAPPANG</t>
+  </si>
+  <si>
+    <t>H. AZHAR ARSYAD, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. H MUHAJIR PAGA, S.P, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. HUSNAH</t>
+  </si>
+  <si>
+    <t>ABIL TORIQ SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>ARIFIN</t>
+  </si>
+  <si>
+    <t>LAILA SYAHRAH RAMADHANI</t>
+  </si>
+  <si>
+    <t>AGUS RASYID BUTU, S.Pd.I., M.Si.</t>
+  </si>
+  <si>
+    <t>ST. NUR INAYAH MAGHFIRAH RAMADHANA M.</t>
+  </si>
+  <si>
+    <t>DAHRAN</t>
+  </si>
+  <si>
+    <t>Ir. RUSDIN TABI</t>
+  </si>
+  <si>
+    <t>A. HASTRI T WELLO</t>
+  </si>
+  <si>
+    <t>IDHAM KHALID</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUL BAHRI, S. Farm., M. Kes.</t>
+  </si>
+  <si>
+    <t>ANDI BATARI TOJA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>EDY IMRAN, SH, M.Si. M.H.</t>
+  </si>
+  <si>
+    <t>ABDUL MUIN DJALALUDDIN, S.H, M.H.</t>
+  </si>
+  <si>
+    <t>HENI SHOLTEN</t>
+  </si>
+  <si>
+    <t>SITI FATIMA</t>
+  </si>
+  <si>
+    <t>H. IRHAM SYAH GAFFAR, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI HARDIANA, S.E.</t>
+  </si>
+  <si>
+    <t>A. SUHAERA AZIKIN</t>
+  </si>
+  <si>
+    <t>NURHIKMA</t>
+  </si>
+  <si>
+    <t>FIRNA DEWI, AMK.</t>
+  </si>
+  <si>
+    <t>IRMAYANI</t>
+  </si>
+  <si>
+    <t>FITRAH RAMADHANI AS.</t>
+  </si>
+  <si>
+    <t>A. NUR ATHIRA A. THAHIR, S.M.</t>
+  </si>
+  <si>
+    <t>RENALDHY ARBIANTO</t>
+  </si>
+  <si>
+    <t>H. ZULKIFLI ZAIN, S.H.</t>
+  </si>
+  <si>
+    <t>MAHYUDDIN</t>
+  </si>
+  <si>
+    <t>CATHRINE</t>
+  </si>
+  <si>
+    <t>ASMARA A. HARIFUDDIN C.</t>
+  </si>
+  <si>
+    <t>GAFFAR JOMPA</t>
+  </si>
+  <si>
+    <t>H. ABDULLAH TAPPARENG, S.T.</t>
+  </si>
+  <si>
+    <t>DEDY BAHTIAR</t>
+  </si>
+  <si>
+    <t>MARWAH</t>
+  </si>
+  <si>
+    <t>Drs. ANDI NATSIR, M.Si.</t>
+  </si>
+  <si>
+    <t>H. SYAHARUDDIN ALRIF,S.IP., M.M.</t>
+  </si>
+  <si>
+    <t>A. AZIZAH IRMA WAHYUDIYATI</t>
+  </si>
+  <si>
+    <t>MUH YUSUF R.</t>
+  </si>
+  <si>
+    <t>SYUKUR</t>
+  </si>
+  <si>
+    <t>ASMAN, S.E.</t>
+  </si>
+  <si>
+    <t>MERY GUSWANI</t>
+  </si>
+  <si>
+    <t>ANDI INSAN P. TANRI</t>
+  </si>
+  <si>
+    <t>KUSTIANTI D.</t>
+  </si>
+  <si>
+    <t>A. AAN NUGRAHA, S.IP.</t>
+  </si>
+  <si>
+    <t>H. ERWIN, A.Md.</t>
+  </si>
+  <si>
+    <t>MUKHTAR DOLLE, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HAMSIAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>BURHAN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SYAIFUL AKBAR</t>
+  </si>
+  <si>
+    <t>SYAHRIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARIF ARDIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>AMIRUDDIN, S.H.I.</t>
+  </si>
+  <si>
+    <t>EVYDARMAYANTI</t>
+  </si>
+  <si>
+    <t>Hj. VERA FIRDAUS</t>
+  </si>
+  <si>
+    <t>UMAR M., S.E.</t>
+  </si>
+  <si>
+    <t>SAFRI</t>
+  </si>
+  <si>
+    <t>FASIUN, S.H.</t>
+  </si>
+  <si>
+    <t>BULQIS AMIRAH SYAHIDAH</t>
+  </si>
+  <si>
+    <t>NUM RAWAN N SKM, M.Kes.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MALFIN MALIK, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI PATOPPOI, S.T., S.H.</t>
+  </si>
+  <si>
+    <t>Drs. ARIFIN BANDO</t>
+  </si>
+  <si>
+    <t>Ir. Hj. FITRIANI, M.P.</t>
+  </si>
+  <si>
+    <t>MUH. THOHA</t>
+  </si>
+  <si>
+    <t>A. MUH. ILHAM HAMID</t>
+  </si>
+  <si>
+    <t>SUARNI, S.H.</t>
+  </si>
+  <si>
+    <t>HASRULLAH KUSUMA S., S.E.</t>
+  </si>
+  <si>
+    <t>ANDI FADILAWATI</t>
+  </si>
+  <si>
+    <t>ASRAWATI W., S.P.</t>
+  </si>
+  <si>
+    <t>TAHIR, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs H. HERMAN SAKKA</t>
+  </si>
+  <si>
+    <t>MUTIA MUNAWAR</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN SINRING</t>
+  </si>
+  <si>
+    <t>NURDIN MADONG</t>
+  </si>
+  <si>
+    <t>EKA ASMASARI, S.E.</t>
+  </si>
+  <si>
+    <t>DARNA</t>
+  </si>
+  <si>
+    <t>H. MUHTADIN</t>
+  </si>
+  <si>
+    <t>ANDI IAN KURNIAWAN LATANRO</t>
+  </si>
+  <si>
+    <t>SUCI RAMADHANI, S.E.</t>
+  </si>
+  <si>
+    <t>ACHMAD JAFAR, S.IP,. M.Si.</t>
+  </si>
+  <si>
+    <t>MUZAKKIR</t>
+  </si>
+  <si>
+    <t>NURUL MUCHLISYA IKHSAN, A.Md.</t>
+  </si>
+  <si>
+    <t>HASRI, S.H.</t>
+  </si>
+  <si>
+    <t>PUTRIANI AMRI</t>
+  </si>
+  <si>
+    <t>UMAR, S.E.</t>
+  </si>
+  <si>
+    <t>MARGARETHA BANNE</t>
+  </si>
+  <si>
+    <t>YOSAFAT KELVIN PENGANDAHENG</t>
+  </si>
+  <si>
+    <t>Ir. H. SUWANDI, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYAHRIR, S.E.</t>
+  </si>
+  <si>
+    <t>FIRDA AINUN ADHA</t>
+  </si>
+  <si>
+    <t>TAJUDDIN, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>SALEH ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>IKA ADRIANA MANSYUR PUTRI</t>
+  </si>
+  <si>
+    <t>YULIANTY</t>
+  </si>
+  <si>
+    <t>ALTHAF HABIBI RAMLI</t>
+  </si>
+  <si>
+    <t>DOSLY DESENLY BENDSNEYDER</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. SAHARUDDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. H. M. SYAHRIR LANGKO, M.A.</t>
+  </si>
+  <si>
+    <t>MUSPIDA NUR</t>
+  </si>
+  <si>
+    <t>ARDIATI</t>
+  </si>
+  <si>
+    <t>HARUN ALI</t>
+  </si>
+  <si>
+    <t>A. MUH. NUR. IQRAM, S.H.</t>
+  </si>
+  <si>
+    <t>MUNAWIR AKIL, S.T.</t>
+  </si>
+  <si>
+    <t>ABDI REYNALDI</t>
+  </si>
+  <si>
+    <t>ASRYANTI</t>
+  </si>
+  <si>
+    <t>HASBI ASSIDIK</t>
+  </si>
+  <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>730001</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 1</t>
+  </si>
+  <si>
+    <t>7371</t>
+  </si>
+  <si>
+    <t>KOTA MAKASSAR</t>
+  </si>
+  <si>
+    <t>FAUZI ANDI WAWO, S.Sos.</t>
+  </si>
+  <si>
+    <t>AKMAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMI ALWI</t>
+  </si>
+  <si>
+    <t>Ir. MUHAMMAD ASHAR</t>
+  </si>
+  <si>
+    <t>ANEES FATEMA,  S.E.</t>
+  </si>
+  <si>
+    <t>SYAIFUL ASRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SRI HANDAYANI Z.</t>
+  </si>
+  <si>
+    <t>MAKMUR MUHADI, S.E.</t>
+  </si>
+  <si>
+    <t>EDWARD WIJAYA HORAS, S.E, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. SUKRIANSYAH S. LATIEF, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>INAS UTAMI MUCHTAR, S.E. ,A.k.</t>
+  </si>
+  <si>
+    <t>FADEL MUHAMMAD TAUPHAN ANSAR</t>
+  </si>
+  <si>
+    <t>ANDI TIEN FATMAWATI ARAS, S.K.M, M.Kes.</t>
+  </si>
+  <si>
+    <t>BRUNO S. RANTETANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. AINUN JARIAH, S.Farm., M.Kes.</t>
+  </si>
+  <si>
+    <t>H. ANDI PARENRENGI,S.H.</t>
+  </si>
+  <si>
+    <t>MUH. BURHANUDDIN, S.H. M.H.</t>
+  </si>
+  <si>
+    <t>dr. H. FADLI ANANDA, Sp. OG., M. Kes.</t>
+  </si>
+  <si>
+    <t>HAERUDDIN</t>
+  </si>
+  <si>
+    <t>Hj. MOTTIARA, S. Ag.</t>
+  </si>
+  <si>
+    <t>A.M. ASNANDAR S.</t>
+  </si>
+  <si>
+    <t>BUSRANUDDIN BT, S.E.</t>
+  </si>
+  <si>
+    <t>LINDA VIYANTIMALA TAKKO, S.S., S.H.</t>
+  </si>
+  <si>
+    <t>SOHINDER DINGRI SONNY</t>
+  </si>
+  <si>
+    <t>SONI BUDI PANDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>OLIVIA MARLINA SYAUTA, S.E.</t>
+  </si>
+  <si>
+    <t>MUNAFRI ARIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>NASRAN MONE, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>A. EVA FAOLIA T. A, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. A. KADIR HALID</t>
+  </si>
+  <si>
+    <t>HARMIATI DAHLAN, S.A.P.</t>
+  </si>
+  <si>
+    <t>ANUGERAH AMIR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL IBRAHIM</t>
+  </si>
+  <si>
+    <t>SHERLY FAROUK</t>
+  </si>
+  <si>
+    <t>Ir. H. RAHMAWAJID TALLI DG. BANI, M.P.</t>
+  </si>
+  <si>
+    <t>drg. A. RACHMATIKA DEWI YUSTITIA IQBAL</t>
+  </si>
+  <si>
+    <t>ANDRE PRASETYO TANTA</t>
+  </si>
+  <si>
+    <t>ADENI MUHAN</t>
+  </si>
+  <si>
+    <t>ABDUL KADIR, S.Kom.</t>
+  </si>
+  <si>
+    <t>RISKA MULFIATI LUTFI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANAS, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>MAHYUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI MAPPAJEPPU</t>
+  </si>
+  <si>
+    <t>ZAUZAN AMIRA</t>
+  </si>
+  <si>
+    <t>NURLINA</t>
+  </si>
+  <si>
+    <t>ADE RESIADI, S.H.</t>
+  </si>
+  <si>
+    <t>ASDITA RIZKI RAHMALIAH, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI PRASETYA DWI PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAFAR NURDIN</t>
+  </si>
+  <si>
+    <t>SAFIRAH MUJAHIDAH SYAMSARI, S.Gz., RD.</t>
+  </si>
+  <si>
+    <t>IWAN HERTANTO, S.E.</t>
+  </si>
+  <si>
+    <t>PRASETYA ADIMAKAYASA</t>
+  </si>
+  <si>
+    <t>ALFIAH</t>
+  </si>
+  <si>
+    <t>CANNY FRANKY DEDDY WATAE, S.T.</t>
+  </si>
+  <si>
+    <t>HERMAN, S.M.</t>
+  </si>
+  <si>
+    <t>IRMAYANI IBRAHIM M.</t>
+  </si>
+  <si>
+    <t>YENI RAHMAN, S.Si.</t>
+  </si>
+  <si>
+    <t>KASMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>A. MUSAIR MANSYUR KALLA, S.E., A.K., M.M.</t>
+  </si>
+  <si>
+    <t>H. MUH MUNIR N MANGKANA, S.H.</t>
+  </si>
+  <si>
+    <t>M. RAIS MUJADDID, S.H.</t>
+  </si>
+  <si>
+    <t>HASNIA HASAN</t>
+  </si>
+  <si>
+    <t>IMRAN ROSYADI ADNAN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. IMBAR ISMAIL,S.T., S.E., M.M., M.H.</t>
+  </si>
+  <si>
+    <t>SUKMASARI, A.Md.A.B.</t>
+  </si>
+  <si>
+    <t>Hj. JUMRIAH SAHABUDDIN</t>
+  </si>
+  <si>
+    <t>Hj. TATY LAODDING</t>
+  </si>
+  <si>
+    <t>GUSNADI BANDASO, S.P.</t>
+  </si>
+  <si>
+    <t>USMAN NURDIN, S.TH.i.</t>
+  </si>
+  <si>
+    <t>HERLINA, S.Sos.</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN, S.K.M.</t>
+  </si>
+  <si>
+    <t>SYANTY</t>
+  </si>
+  <si>
+    <t>FETRIANY SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>AMIRULLAH GANI</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN YACUB</t>
+  </si>
+  <si>
+    <t>RIZKI WINDA NURSANDY, S.E.</t>
+  </si>
+  <si>
+    <t>NURKANITA MARUDDANI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI ARWIN</t>
+  </si>
+  <si>
+    <t>FERA HERAWATI AMIR, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZALDY NASRI</t>
+  </si>
+  <si>
+    <t>Dra. ROHANI</t>
+  </si>
+  <si>
+    <t>SYARIPUDDIN</t>
+  </si>
+  <si>
+    <t>EMMI USRIANA</t>
+  </si>
+  <si>
+    <t>SAKTI IBRAHIM</t>
+  </si>
+  <si>
+    <t>BAKHTIAR DM., S.M.H.K., S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MALIK, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>JUNAWATI MANGUN</t>
+  </si>
+  <si>
+    <t>ANDI TAWAKKAL ZAMANLANGI, S.T.</t>
+  </si>
+  <si>
+    <t>ROSTIAH SALAM, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI JANUAR JAURY DHARWIS, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. FATMA WAHYUDDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. ZAENAL ABIDIN S.</t>
+  </si>
+  <si>
+    <t>ZUZANNA, S.Sos</t>
+  </si>
+  <si>
+    <t>HAERIL</t>
+  </si>
+  <si>
+    <t>MUH. YUSRIL FAIRA ERBE</t>
+  </si>
+  <si>
+    <t>KAHLIL JAYMAR</t>
+  </si>
+  <si>
+    <t>SYARFINA FEBRIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>IDHAM RAIHUTAMA</t>
+  </si>
+  <si>
+    <t>Ir. ARWAN TJAHJADI</t>
+  </si>
+  <si>
+    <t>Ir. H. ANDI MAKMUR AJIE PANANGIAN</t>
+  </si>
+  <si>
+    <t>ANDI MAHARADINA</t>
+  </si>
+  <si>
+    <t>MAQBUL HALIM</t>
+  </si>
+  <si>
+    <t>HENNY M. ANASTASIA, S.Pd., M.E.</t>
+  </si>
+  <si>
+    <t>MUH. NUR IMAN, S.E.</t>
+  </si>
+  <si>
+    <t>SYAHRUL</t>
+  </si>
+  <si>
+    <t>BONIFACIUS S. SABARI</t>
+  </si>
+  <si>
+    <t>HASNAH HAMADO</t>
+  </si>
+  <si>
+    <t>KALFIN ALLOTO'DANG, S.Kom., M.T.</t>
+  </si>
+  <si>
+    <t>M. NASRUN MANTJA, S.H.</t>
+  </si>
+  <si>
+    <t>AFDALYANA RACHMAN, S.P.</t>
+  </si>
+  <si>
+    <t>Ir. STEPANUS SWARDI HIONG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SULTAN</t>
+  </si>
+  <si>
+    <t>HASNI</t>
+  </si>
+  <si>
+    <t>ASKAR, S.K.M.</t>
+  </si>
+  <si>
+    <t>SULASTRI REZKY AMELIA, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. MUHAMMAD NADHAR, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. YUSRAN SOFYAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. SAMPARA SARIF, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. NURHAEDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SILVIAFARONIKA</t>
+  </si>
+  <si>
+    <t>H. ARIFUDDIN LEWA, S.Hi.</t>
+  </si>
+  <si>
+    <t>A. RIFQI NUR MUKHTAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FADILLAH ZALZABILA T.</t>
+  </si>
+  <si>
+    <t>FAISAL, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. ARQAM QADAFI, S.H.</t>
+  </si>
+  <si>
+    <t>H. ABD HAKIM, S.Sos.i., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>M. AZHAR PRATAMA PUTRA</t>
+  </si>
+  <si>
+    <t>NUR AFNI, S.T.</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>SUARNIATI</t>
+  </si>
+  <si>
+    <t>730010</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 10</t>
+  </si>
+  <si>
+    <t>7318</t>
+  </si>
+  <si>
+    <t>TANA TORAJA</t>
+  </si>
+  <si>
+    <t>7326</t>
+  </si>
+  <si>
+    <t>TORAJA UTARA</t>
+  </si>
+  <si>
+    <t>Drs. PAULUS L TANDIONGAN, M.H.</t>
+  </si>
+  <si>
+    <t>FERDINAN PETRUS BOROH</t>
+  </si>
+  <si>
+    <t>RAMLAH</t>
+  </si>
+  <si>
+    <t>FRANSISKA INDAH PERMATA SARI</t>
+  </si>
+  <si>
+    <t>ANSHAR TANGKESALU, A,Md., Kep.</t>
+  </si>
+  <si>
+    <t>Dra. FIRMINA TALLULEMBANG</t>
+  </si>
+  <si>
+    <t>dr. SEMUEL PALIN BULI</t>
+  </si>
+  <si>
+    <t>Drs. KALVYN TANDIARRANG</t>
+  </si>
+  <si>
+    <t>BELO, S.Kom.</t>
+  </si>
+  <si>
+    <t>HOPEMI CHRISTIANY SITURU, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DAN PONGTASIK</t>
+  </si>
+  <si>
+    <t>KAHAR USENG, S. Sos.</t>
+  </si>
+  <si>
+    <t>Ir, SRIYANTI IRENE PAILANG</t>
+  </si>
+  <si>
+    <t>Ir. KRISPINUS RUNTUNG</t>
+  </si>
+  <si>
+    <t>RIANA MANGIWA</t>
+  </si>
+  <si>
+    <t>YARIANA SOMALINGGI, S.E.</t>
+  </si>
+  <si>
+    <t>FHIRENO SAKTI BASSANG, S.M.</t>
+  </si>
+  <si>
+    <t>NURLIAH DATUAN BATARA, S.E.</t>
+  </si>
+  <si>
+    <t>FADLY NURDIN</t>
+  </si>
+  <si>
+    <t>apt. TIKURARA BUMBUNGAN, S.Si.</t>
+  </si>
+  <si>
+    <t>SARWINDYE T. BIRINGKANAE, S.IP.</t>
+  </si>
+  <si>
+    <t>RATTE' SALURANTE</t>
+  </si>
+  <si>
+    <t>YOSIA RINTO KADANG, S.T.</t>
+  </si>
+  <si>
+    <t>SRI KARTINI HAMSAH</t>
+  </si>
+  <si>
+    <t>NOBER RANTE SIAMA'</t>
+  </si>
+  <si>
+    <t>KRISTOPEL HENDRA TONGLO LANGI', S.H.</t>
+  </si>
+  <si>
+    <t>HENRIKUS PATOTTONG</t>
+  </si>
+  <si>
+    <t>ELISABETH SAMPEALANG PAMIMMI, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAERU SALEH</t>
+  </si>
+  <si>
+    <t>RAHMAT B.</t>
+  </si>
+  <si>
+    <t>SUHARTI</t>
+  </si>
+  <si>
+    <t>ARDI, S.P.</t>
+  </si>
+  <si>
+    <t>DIANA SAPU, A.Md.</t>
+  </si>
+  <si>
+    <t>MASRI SENOBUA MENGKEPE</t>
+  </si>
+  <si>
+    <t>Philip Utany P L A</t>
+  </si>
+  <si>
+    <t>YAYUK AGUSTIN</t>
+  </si>
+  <si>
+    <t>HENNY MANGIWA</t>
+  </si>
+  <si>
+    <t>VICTOR S. PALINGGI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RITA LONDONGSALU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. MARTHEN ARRUNG, M.M.</t>
+  </si>
+  <si>
+    <t>RAJUS BIMBIN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>VENITA APRILIASARI DUDUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANDI MANNURUSI, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI NUR UKTAFIAH M.</t>
+  </si>
+  <si>
+    <t>JOHARI</t>
+  </si>
+  <si>
+    <t>IDARIYANA</t>
+  </si>
+  <si>
+    <t>IRMAWATI</t>
+  </si>
+  <si>
+    <t>JUFRI SAMBARA, S.Sos, M.M.</t>
+  </si>
+  <si>
+    <t>YUNIANA MULYANA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Kristian Hoegh Pride Lambe, S.T., M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>HASLINDA SAMSI</t>
+  </si>
+  <si>
+    <t>Dr. MARTHEN RANTE TONDOK, SH, M.Hum.</t>
+  </si>
+  <si>
+    <t>AGUSTINA PALAMBA</t>
+  </si>
+  <si>
+    <t>Ir. ISAK MARAYA ALLOSOMBA, M.Si.</t>
+  </si>
+  <si>
+    <t>RIANTO TURUN NIO, S.E.</t>
+  </si>
+  <si>
+    <t>BERTHA R. PANGARUNGAN</t>
+  </si>
+  <si>
+    <t>Ir. ENOS PIRADE, M.M.</t>
+  </si>
+  <si>
+    <t>PITER PATABANG</t>
+  </si>
+  <si>
+    <t>Ir. MARTHEN BIU PULUNG, M.Si.</t>
+  </si>
+  <si>
+    <t>BERTHA SAMPE BARI</t>
+  </si>
+  <si>
+    <t>STEVEN SINAULAN</t>
+  </si>
+  <si>
+    <t>TETI SUSILAWATI</t>
+  </si>
+  <si>
+    <t>SUPRATMAN, S.H.</t>
+  </si>
+  <si>
+    <t>RITA TRIANA FITRIAH</t>
+  </si>
+  <si>
+    <t>RESKI ARIANTO</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHYUNINGRUM NURSYAIT</t>
+  </si>
+  <si>
+    <t>730007</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 7</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>BONE</t>
+  </si>
+  <si>
+    <t>ARIFUDDIN ANDI GADJONG</t>
+  </si>
+  <si>
+    <t>RAMLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dra. RADIA</t>
+  </si>
+  <si>
+    <t>AMIN KHALIS YAPONO</t>
+  </si>
+  <si>
+    <t>ANDI IMRAN</t>
+  </si>
+  <si>
+    <t>A. MUH. IKHSAN, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. A. MANGUNSIDI M., M.Si.</t>
+  </si>
+  <si>
+    <t>YASIR  MACHMUD, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI ABENG SALANGKETO, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>ANDI HASRUDDIN NUR, S.E.</t>
+  </si>
+  <si>
+    <t>NURHANI SIRADJUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FATMAWATI</t>
+  </si>
+  <si>
+    <t>ANDI PUTRA BATARA LANTARA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI WILDA ARWAN PABOKORI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>RISNAWATI</t>
+  </si>
+  <si>
+    <t>SU'ABDI HASWAR, S.H.</t>
+  </si>
+  <si>
+    <t>ABD. SAMAD</t>
+  </si>
+  <si>
+    <t>HERMI</t>
+  </si>
+  <si>
+    <t>ANDI IZMAN MAULANA PADJALANGI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. HAERANAH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI IRWANSYAH</t>
+  </si>
+  <si>
+    <t>ANDI MUH. ZUNNUN ARMIN NURDIN HALID</t>
+  </si>
+  <si>
+    <t>dr. MIRNA Z. RENUR</t>
+  </si>
+  <si>
+    <t>MUH. FURQANULLAH AHMAD</t>
+  </si>
+  <si>
+    <t>H. A. M. IRSAN IDRIS GALIGO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD</t>
+  </si>
+  <si>
+    <t>PRATIWI ZAINAL</t>
+  </si>
+  <si>
+    <t>ANDI IRWAN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI ABADI HIDAYAT</t>
+  </si>
+  <si>
+    <t>Drs. A. TAUFIQ KADIR, M.H.</t>
+  </si>
+  <si>
+    <t>ANDI ISNA TRIWAHYUNI</t>
+  </si>
+  <si>
+    <t>H. SAIPULLAH LATIF, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HAMMAD YULI TAMUR</t>
+  </si>
+  <si>
+    <t>HIDAYAT ARSYAD</t>
+  </si>
+  <si>
+    <t>IWAN, S.E.</t>
+  </si>
+  <si>
+    <t>AQILAH SALSABILLAH AKSI</t>
+  </si>
+  <si>
+    <t>ABD HARIS, S.E.</t>
+  </si>
+  <si>
+    <t>ROSLAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>FITRIANI YANTI MH, S.E.</t>
+  </si>
+  <si>
+    <t>KARYAWAN</t>
+  </si>
+  <si>
+    <t>ANDI IRWAN WIRASASTI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI HAERIL ADFA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ANDI ARNIS</t>
+  </si>
+  <si>
+    <t>ERVAN ARSYAD, Lc.</t>
+  </si>
+  <si>
+    <t>H. ANDI ILYAS, S.T.</t>
+  </si>
+  <si>
+    <t>EVI RAHAYU CAHAYANTI</t>
+  </si>
+  <si>
+    <t>ACHMAD FARIZAL GHALIB TAWIL, S.IP.</t>
+  </si>
+  <si>
+    <t>RUDI JUNIAWAN</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI MANDASARI</t>
+  </si>
+  <si>
+    <t>MUH ARIF SYAHRANI</t>
+  </si>
+  <si>
+    <t>ANDI NAWIYAH</t>
+  </si>
+  <si>
+    <t>ASWAR ALAM</t>
+  </si>
+  <si>
+    <t>ANDI IRWANDI NATSIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>A. NISA CENNING UGI</t>
+  </si>
+  <si>
+    <t>ARWIN HR, S.H.</t>
+  </si>
+  <si>
+    <t>HARDIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIK SYAHBAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>AYU ASMITA</t>
+  </si>
+  <si>
+    <t>DIAN JANUARTI</t>
+  </si>
+  <si>
+    <t>Ir. A. AMANG PAWENNARI</t>
+  </si>
+  <si>
+    <t>MUH. NUR P.</t>
+  </si>
+  <si>
+    <t>CERIA</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI AMAN</t>
+  </si>
+  <si>
+    <t>H. SYAHRIR, S.E.</t>
+  </si>
+  <si>
+    <t>H. KAHARUDDIN</t>
+  </si>
+  <si>
+    <t>A. IKE NURLINDA FATMI, S.E. Sy.</t>
+  </si>
+  <si>
+    <t>Dr. MUH. IKRAMULLAH AKMAL, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>Hj. INDARWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SYAHRANI KARLINA</t>
+  </si>
+  <si>
+    <t>ANDI ZULKARNAIN BARNADA</t>
+  </si>
+  <si>
+    <t>HERRY KOMBAITAN JAPARI</t>
+  </si>
+  <si>
+    <t>FITRI CAHYANI</t>
+  </si>
+  <si>
+    <t>Ir. ANDI BAU USDI</t>
+  </si>
+  <si>
+    <t>ANI INDRAWATI</t>
+  </si>
+  <si>
+    <t>IWAN</t>
+  </si>
+  <si>
+    <t>MUH. HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHIDAH</t>
+  </si>
+  <si>
+    <t>HIRAWATI</t>
+  </si>
+  <si>
+    <t>SRYANTO</t>
+  </si>
+  <si>
+    <t>Drs. H. AMBO DALLE, M.M.</t>
+  </si>
+  <si>
+    <t>MUH. AMIN, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>NURFITRI</t>
+  </si>
+  <si>
+    <t>ADYA SOFYAR, S.T.</t>
+  </si>
+  <si>
+    <t>DARMAWATY INDRA</t>
+  </si>
+  <si>
+    <t>MUH. IRHAM ALIYAYAT</t>
+  </si>
+  <si>
+    <t>MENA BAHRAH, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. H. A. MAPPAMADENG DEWANG, M.Si.</t>
+  </si>
+  <si>
+    <t>IMRAN, S.H,. M.H.</t>
+  </si>
+  <si>
+    <t>SATRIANI, S.Kep.</t>
+  </si>
+  <si>
+    <t>BASO MULAWARMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. YUNUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULIATI</t>
+  </si>
+  <si>
     <t>730011</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 11</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>KOTA PALOPO</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>LUWU</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>LUWU TIMUR</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>LUWU UTARA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>ZULFIKAR LIMOLANG, S.T.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>DAHRI SULI, SE., M.Si.</t>
   </si>
   <si>
     <t>Hj. ANDI JAHIDA A. ILYAS, S.E.</t>
   </si>
   <si>
     <t>HIDAYAT</t>
   </si>
   <si>
     <t>IMBARA</t>
   </si>
   <si>
     <t>LILI OEDY MUTHIAH, S.T.</t>
   </si>
   <si>
     <t>MUHAMMAD ISKANDAR</t>
   </si>
   <si>
     <t>MIFTAHUL JANNA</t>
   </si>
   <si>
     <t>BONI JABAK, S.T.</t>
   </si>
   <si>
     <t>MUH. REZHA DINGRAH</t>
@@ -621,51 +2520,720 @@
   <si>
     <t>Drs. H. M. RAIS NADJAMUDDIN</t>
   </si>
   <si>
     <t>RESKI</t>
   </si>
   <si>
     <t>MUH. GAZALI MUSTAFA</t>
   </si>
   <si>
     <t>ANDI ILMULLAH SADDAWERO</t>
   </si>
   <si>
     <t>DIAN FITRIA ARSYAD</t>
   </si>
   <si>
     <t>ROSMIATI</t>
   </si>
   <si>
     <t>MUH. GAZALI SYARIFUL ALAM, S.H.</t>
   </si>
   <si>
     <t>HASBULLAH IDRIS, SP.i.</t>
   </si>
   <si>
-    <t>GARUDA</t>
+    <t>730002</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 2</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAEKAL</t>
+  </si>
+  <si>
+    <t>Dr. H. ABD RAHIM MAS P SANJATA, M.A.</t>
+  </si>
+  <si>
+    <t>MISRIANI ILYAS, S.P, M.Si.</t>
+  </si>
+  <si>
+    <t>IRFAN ILYAS</t>
+  </si>
+  <si>
+    <t>IRMA INDAH SARI, M.T.</t>
+  </si>
+  <si>
+    <t>MUSAKKAR</t>
+  </si>
+  <si>
+    <t>H. ADAM MUHAMMAD, ST., M.Si.</t>
+  </si>
+  <si>
+    <t>A.M. IRWAN PATAWARI, S.Si.</t>
+  </si>
+  <si>
+    <t>Hj. Nurimbayani Dassir, S.S.</t>
+  </si>
+  <si>
+    <t>HENRY BATARA</t>
+  </si>
+  <si>
+    <t>RESKI AMELIA, S.Farm.</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUDDIN NUR, S.H., M.H., C.P.M.</t>
+  </si>
+  <si>
+    <t>RISFAYANTI MUIN, S.S.</t>
+  </si>
+  <si>
+    <t>ANDI WALINGA, S.H.</t>
+  </si>
+  <si>
+    <t>ELIAS ROBERT</t>
+  </si>
+  <si>
+    <t>AVALIEN F. DALAWIR, S.E.</t>
+  </si>
+  <si>
+    <t>BARTHOLOMEUS TANDIAYU</t>
+  </si>
+  <si>
+    <t>VICTOR M MANGUMA</t>
+  </si>
+  <si>
+    <t>RAHMAN PINA, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>USMAN SOFIAN, S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>IMELDA YUNIANA PURNAMA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MANSYUR, S.T.</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD FADIL AZHARI</t>
+  </si>
+  <si>
+    <t>ANDI TENRI BATARI</t>
+  </si>
+  <si>
+    <t>REZKI MULFIATI LUTFI</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. MAHMUD, S.T., M.M., M.S.P., M.T.</t>
+  </si>
+  <si>
+    <t>Mayor Arh (Purn ) Dr. H. MUSTAN UMAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MONIKA DATU MIRRING PALINGGI', S.T., M.T.</t>
+  </si>
+  <si>
+    <t>ISMAIL MANDA</t>
+  </si>
+  <si>
+    <t>LUKMAN LATIF</t>
+  </si>
+  <si>
+    <t>TAUFIK, S.M.</t>
+  </si>
+  <si>
+    <t>ASNIATI, S.H.</t>
+  </si>
+  <si>
+    <t>HASAN HAMIDO, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>CAHYADI KADIR</t>
+  </si>
+  <si>
+    <t>RISKA AMELIA, S.Tr.Par.</t>
+  </si>
+  <si>
+    <t>BASO PARAWANSA MAKKARAKA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NENGSI</t>
+  </si>
+  <si>
+    <t>NUR FADHILLAH</t>
+  </si>
+  <si>
+    <t>Hj. HASLINDA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI HASRI</t>
+  </si>
+  <si>
+    <t>HARIS ABDURRAHMAN</t>
+  </si>
+  <si>
+    <t>PETY FATIMAH, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr. Agussalim Rahman, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSY SMITA PATTISAHUSIWA, S.T.</t>
+  </si>
+  <si>
+    <t>FATMAWATI P., S.E.</t>
+  </si>
+  <si>
+    <t>ORVA F. KARANGAN, S.H.</t>
+  </si>
+  <si>
+    <t>DEDI JUSMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ARSON, S.T.</t>
+  </si>
+  <si>
+    <t>NOVIANUS Y.L PATANDUK, S.E.</t>
+  </si>
+  <si>
+    <t>BADDAR SALAMA</t>
+  </si>
+  <si>
+    <t>ALOYSIUS ADUS</t>
+  </si>
+  <si>
+    <t>Ir. RAHMA AHMAD</t>
+  </si>
+  <si>
+    <t>Ir. Ahmad Sukarno Hamat Yusuf</t>
+  </si>
+  <si>
+    <t>HAMZAH HAMID, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. SUARDY SURIADY, S.T.</t>
+  </si>
+  <si>
+    <t>EMILIA SRI WAHYUNI P, S.E.</t>
+  </si>
+  <si>
+    <t>ABD. HARIS, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ILYAS</t>
+  </si>
+  <si>
+    <t>A. SYUAEBAH ASBA, S.S.</t>
+  </si>
+  <si>
+    <t>MARSALIM DHARMA, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. ASPA SAID PANDI,  M.S.P.</t>
+  </si>
+  <si>
+    <t>NURKIAH</t>
+  </si>
+  <si>
+    <t>ACHMAD RITAUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>A. ASRIANI, S. IP.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>HAIDAR MADJID</t>
+  </si>
+  <si>
+    <t>NURLINDA SALENGKE, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>HARPEN ALI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHDAR UMAR</t>
+  </si>
+  <si>
+    <t>DEDDY OCTO PANGESTU</t>
+  </si>
+  <si>
+    <t>RISQA AULIA</t>
+  </si>
+  <si>
+    <t>OSCAR NIORA</t>
+  </si>
+  <si>
+    <t>Ir. BERNADETHY MARAKKA DASE</t>
+  </si>
+  <si>
+    <t>M. SJUKRI SOPAMENA, S.T.</t>
+  </si>
+  <si>
+    <t>PRAYUDIE SOETARNO</t>
+  </si>
+  <si>
+    <t>MONALIZA</t>
+  </si>
+  <si>
+    <t>MUH RIYADH ZAINAL, S.TP.</t>
+  </si>
+  <si>
+    <t>SANUSI RAMADHAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SIRAJUDDIN</t>
+  </si>
+  <si>
+    <t>ITAWARTY MANTING</t>
+  </si>
+  <si>
+    <t>Ir. SEMUEL RAPI PASANDA</t>
+  </si>
+  <si>
+    <t>H. MUH IDRUS DARWIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDI TENRIANI</t>
+  </si>
+  <si>
+    <t>SALMAN ALFARIZ KARSA SUKARDI</t>
+  </si>
+  <si>
+    <t>Ir. H. ABDUL AZIS NAMU, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HARIYATI NINGSIH</t>
+  </si>
+  <si>
+    <t>NURUL QALBI TAUFIQ, S.H.</t>
+  </si>
+  <si>
+    <t>A. FARHAN FACHREZA PUTRA YUSRAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUH. YASIN AR.</t>
+  </si>
+  <si>
+    <t>ASFAN BADAR, A.Md.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI OLLE, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. AMINUDDIN MADDU, S.E., S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>730003</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN 3</t>
+  </si>
+  <si>
+    <t>7306</t>
+  </si>
+  <si>
+    <t>GOWA</t>
+  </si>
+  <si>
+    <t>7305</t>
+  </si>
+  <si>
+    <t>TAKALAR</t>
+  </si>
+  <si>
+    <t>MUH. RIJAL DJAMAL, S.S, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. FADILAH FAHRIANA</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUH DAHRUL JABIR</t>
+  </si>
+  <si>
+    <t>RIZDA NOVENDRY BINTI HM DANIAL, S.IP.</t>
+  </si>
+  <si>
+    <t>SUGIANTO, S.H.I.</t>
+  </si>
+  <si>
+    <t>Dra. HILMIYAH NUR</t>
+  </si>
+  <si>
+    <t>NUR JURANA M.</t>
+  </si>
+  <si>
+    <t>H. HENDRA ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>ANDI TENRI INDAH, S.E.</t>
+  </si>
+  <si>
+    <t>IRMAN YASIN LIMPO, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. ABDUL HAFID, M.Pd.</t>
+  </si>
+  <si>
+    <t>ANDI AISYAH MUHAMMAD, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHAMMAD NASIR, M.M.</t>
+  </si>
+  <si>
+    <t>ANDI ILHAM AKBAR RUSDI</t>
+  </si>
+  <si>
+    <t>ARDY HASANUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM, S.T.</t>
+  </si>
+  <si>
+    <t>AZZAH FARIZZAH, S.S.</t>
+  </si>
+  <si>
+    <t>TAUFIQQUDDIN ANDE</t>
+  </si>
+  <si>
+    <t>TRI WULANDARI, S. A.K.</t>
+  </si>
+  <si>
+    <t>H. MUH. ANZAR ZAINAL BATE, S.E.</t>
+  </si>
+  <si>
+    <t>ALAMSYAH MILEE</t>
+  </si>
+  <si>
+    <t>ANDI SA`DIYAH RAHMAYANI, S. AP.</t>
+  </si>
+  <si>
+    <t>INDAR JAYA RAUF</t>
+  </si>
+  <si>
+    <t>FAISAL HIJAZ</t>
+  </si>
+  <si>
+    <t>Hj. ANDI MEGAWATI</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN EPPE</t>
+  </si>
+  <si>
+    <t>FAHRUDDIN RANGGA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. LUKMAN B. KADY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. SALWA MOCHTAR, M.Kes.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NATSIR</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD ISHAK, S.E.</t>
+  </si>
+  <si>
+    <t>NOER TRIBASRIAH, S.T.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.T.</t>
+  </si>
+  <si>
+    <t>WANTI</t>
+  </si>
+  <si>
+    <t>A. ISYRAQ NI'AM AMBAS, M.Tr.A.P.</t>
+  </si>
+  <si>
+    <t>Capt. HARIADI, S.E., M.Mar.</t>
+  </si>
+  <si>
+    <t>WAHYUDIN MAPPARENTA</t>
+  </si>
+  <si>
+    <t>NURSAIDAH</t>
+  </si>
+  <si>
+    <t>NUR FAIZAH R SUMARA</t>
+  </si>
+  <si>
+    <t>MUH MUSTARI QUR'ANI GASSING</t>
+  </si>
+  <si>
+    <t>TOMY RAHMATWIJAYA, S.M.</t>
+  </si>
+  <si>
+    <t>HJ. SUWARNI SUAIB, S.S,. M.HUM.</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. SYARIFUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ASLAN OCTARI</t>
+  </si>
+  <si>
+    <t>MUH. AWAL</t>
+  </si>
+  <si>
+    <t>SRI JUWITA ARIANI</t>
+  </si>
+  <si>
+    <t>ASHARY</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. HASAN HASYIM DAENG SIKKI, M.Si.</t>
+  </si>
+  <si>
+    <t>NURLINDA TACO, S.E.</t>
+  </si>
+  <si>
+    <t>BACHTIAR, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUH. ALI, M.Pd.</t>
+  </si>
+  <si>
+    <t>MUH. DJIHAD, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>KARNIWATI</t>
+  </si>
+  <si>
+    <t>MUH. HARIS SIGOLLO,S.E.</t>
+  </si>
+  <si>
+    <t>NURHAMKA RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ST. HANDAYANI NOVITA NINGSIH</t>
+  </si>
+  <si>
+    <t>MALLARANGAN</t>
+  </si>
+  <si>
+    <t>AHMAD JAIS</t>
+  </si>
+  <si>
+    <t>WA ODE ASNA</t>
+  </si>
+  <si>
+    <t>ABD. SALAM DG. BALI</t>
+  </si>
+  <si>
+    <t>HASBULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAHAYU</t>
+  </si>
+  <si>
+    <t>MURSYIDUL HAQ HASTA</t>
+  </si>
+  <si>
+    <t>CAPT. MUH. IHSAN CHALIK SAHAM, S.Si.T., M.Mar.</t>
+  </si>
+  <si>
+    <t>MALIKATI QIPTIYAH</t>
+  </si>
+  <si>
+    <t>Drs. A. FIRDAUS FACHRUDDIN</t>
+  </si>
+  <si>
+    <t>ZAINUDDIN KAIYUM, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>MARLIAH RURUNG DG TANE'NE</t>
+  </si>
+  <si>
+    <t>LA ODE ABDUL RAHIM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. MUH. ABDUH</t>
+  </si>
+  <si>
+    <t>SITTI KHADIJAH NUR FAJRI</t>
+  </si>
+  <si>
+    <t>DARMAWAN DARABA, S.E.</t>
+  </si>
+  <si>
+    <t>SYAFARUDDIN M DG JALLING</t>
+  </si>
+  <si>
+    <t>MUH NUR DG. PIYO</t>
+  </si>
+  <si>
+    <t>ANDI ZAINUDDIN</t>
+  </si>
+  <si>
+    <t>DEWI SARININGSIH</t>
+  </si>
+  <si>
+    <t>SYAFARUDDIN</t>
+  </si>
+  <si>
+    <t>MUH IRPAN</t>
+  </si>
+  <si>
+    <t>Ir. RATNA S., S.T.</t>
+  </si>
+  <si>
+    <t>SITTI HUSNIAH TALENRANG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IMAM ADZKA USMAN</t>
+  </si>
+  <si>
+    <t>MAPPAUDANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>A. ABDUL RASYID KULLE, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. Risma Chesy Ayu Lestari, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IDRIS H, S.H.</t>
+  </si>
+  <si>
+    <t>HJ. SRI NUR WANA NURDIN, S.Kom.</t>
+  </si>
+  <si>
+    <t>WAHYU HIDAYAT, S.E.</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN, S.Pd.i.</t>
+  </si>
+  <si>
+    <t>Drs. ABD. MAJID S.</t>
+  </si>
+  <si>
+    <t>Hj. Rismawati Kadir Nyampa, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. CECEP IWAN SETIAWAN, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SYUKRI, M.Pd</t>
+  </si>
+  <si>
+    <t>MUH. DAHLAN. S. DG. TUTU</t>
+  </si>
+  <si>
+    <t>SUGIANTO PETTANEGARA DAENG MALEWA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>QHALIZA IKA SUARA</t>
+  </si>
+  <si>
+    <t>NURUL ALIEFAH INNAYA SHAFIRA</t>
+  </si>
+  <si>
+    <t>A. AGUNG SURYADI</t>
+  </si>
+  <si>
+    <t>AHMAD NUR ROFI YEFRIZAL</t>
+  </si>
+  <si>
+    <t>ARIEF RACHMAN NUR</t>
+  </si>
+  <si>
+    <t>MARSYELINA PRINCES CHING</t>
+  </si>
+  <si>
+    <t>TRIYONO ROSDA</t>
+  </si>
+  <si>
+    <t>Karnia Karenina, S.M.</t>
+  </si>
+  <si>
+    <t>H. IKRAR KAMARUDDIN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAMLI</t>
+  </si>
+  <si>
+    <t>SARI ERNINGSIH S., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HASANUDDIN</t>
+  </si>
+  <si>
+    <t>KAHARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SITI HAJAR ARIF</t>
+  </si>
+  <si>
+    <t>SURYA RAMADHANI S.</t>
+  </si>
+  <si>
+    <t>ANDI NIHLA DEWI</t>
+  </si>
+  <si>
+    <t>H. RAFIUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>MUH. AMJAD ADHYAKSA ARIFIN</t>
+  </si>
+  <si>
+    <t>ASNIWATI ABBAS</t>
+  </si>
+  <si>
+    <t>ST. NURBIA A.</t>
+  </si>
+  <si>
+    <t>Drs. H. ASRULLAH</t>
+  </si>
+  <si>
+    <t>H. AMRAN.DAENG PABETA</t>
+  </si>
+  <si>
+    <t>SAUDDIN, S.SI., M.M.</t>
+  </si>
+  <si>
+    <t>FIA FAUZIA BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>H. RIFAIL KA'BAH FAIZAL HIJAZ, S.M.</t>
+  </si>
+  <si>
+    <t>Drs. ANDI DZILFAUZ, S.H.</t>
+  </si>
+  <si>
+    <t>FATMAWATI, S.K.M., M.kes.</t>
   </si>
   <si>
     <t>730004</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 4</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>BANTAENG</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>JENEPONTO</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>KEPULAUAN SELAYAR</t>
   </si>
@@ -927,1877 +3495,50 @@
   <si>
     <t>SAFRI, S.Pd.</t>
   </si>
   <si>
     <t>H. ASRUL LACHMUDDIN, S.E., M.H.</t>
   </si>
   <si>
     <t>HASNAH, S.Pd., M.Pd.</t>
   </si>
   <si>
     <t>H. HARDIMAN, S.E.</t>
   </si>
   <si>
     <t>RAHMAT SALEH</t>
   </si>
   <si>
     <t>AGUS SALIM, S.Ag.</t>
   </si>
   <si>
     <t>TARSYANTI, S.E.</t>
   </si>
   <si>
     <t>Ir. SIRATHAL</t>
   </si>
   <si>
-    <t>730006</t>
-[...1825 lines deleted...]
-  <si>
     <t>730005</t>
   </si>
   <si>
     <t>SULAWESI SELATAN 5</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>BULUKUMBA</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>SINJAI</t>
   </si>
   <si>
     <t>ANDI MUHAMMAD ANWAR PURNOMO, S.H.</t>
   </si>
   <si>
     <t>SYUKUR RISBIYANTO, S.Pd.</t>
   </si>
   <si>
     <t>ANDI INDRA HARDIANTI RUKMINI MAS, S.IP.</t>
@@ -3025,791 +3766,50 @@
     <t>VIKRA ZULFIKAR ASKAR</t>
   </si>
   <si>
     <t>FITRIA</t>
   </si>
   <si>
     <t>H. ANDI MAPPIJAJI, S.H.</t>
   </si>
   <si>
     <t>SYARIFAH RAFIKAH, S.Pd., M.Pd.</t>
   </si>
   <si>
     <t>ANDI ABDUL HAKIM, S.H., M.H.</t>
   </si>
   <si>
     <t>MUHAMMAD NASRUM, S.E., M.Kes.</t>
   </si>
   <si>
     <t>Drs. M. SAAD AKMAL</t>
   </si>
   <si>
     <t>WIDYA ZULFIANI ISMAIL, S.E.</t>
   </si>
   <si>
     <t>MUHAMMAD ARSAD RAUF, S.H.</t>
-  </si>
-[...739 lines deleted...]
-    <t>SUARNIATI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -4142,2753 +4142,289 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="O1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="D2" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="E2" t="s">
-        <v>515</v>
+        <v>496</v>
       </c>
       <c r="F2" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="G2">
-        <v>14919</v>
+        <v>1178</v>
       </c>
       <c r="H2">
-        <v>16708</v>
+        <v>15804</v>
       </c>
       <c r="I2">
-        <v>11259</v>
+        <v>12429</v>
       </c>
       <c r="J2">
-        <v>52903</v>
+        <v>65787</v>
       </c>
       <c r="K2">
-        <v>16124</v>
+        <v>11471</v>
       </c>
       <c r="L2">
-        <v>2601</v>
+        <v>480</v>
       </c>
       <c r="M2">
-        <v>1841</v>
+        <v>517</v>
       </c>
       <c r="N2">
-        <v>567</v>
+        <v>384</v>
       </c>
       <c r="O2">
-        <v>279</v>
+        <v>1701</v>
       </c>
       <c r="P2">
-        <v>22641</v>
+        <v>477</v>
       </c>
       <c r="Q2">
-        <v>158</v>
+        <v>24978</v>
       </c>
       <c r="R2">
-        <v>146</v>
+        <v>3360</v>
       </c>
       <c r="S2">
-        <v>4267</v>
+        <v>1131</v>
       </c>
       <c r="T2">
-        <v>144413</v>
+        <v>112</v>
+      </c>
+      <c r="U2">
+        <v>139809</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="D3" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="E3" t="s">
-        <v>517</v>
+        <v>498</v>
       </c>
       <c r="F3" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="G3">
-        <v>37511</v>
+        <v>2597</v>
       </c>
       <c r="H3">
-        <v>65209</v>
+        <v>20077</v>
       </c>
       <c r="I3">
-        <v>6916</v>
+        <v>15943</v>
       </c>
       <c r="J3">
-        <v>12897</v>
+        <v>45894</v>
       </c>
       <c r="K3">
-        <v>16545</v>
+        <v>22883</v>
       </c>
       <c r="L3">
-        <v>9889</v>
+        <v>173</v>
       </c>
       <c r="M3">
-        <v>17877</v>
+        <v>246</v>
       </c>
       <c r="N3">
-        <v>22712</v>
+        <v>325</v>
       </c>
       <c r="O3">
-        <v>536</v>
+        <v>4673</v>
       </c>
       <c r="P3">
-        <v>12161</v>
+        <v>408</v>
       </c>
       <c r="Q3">
-        <v>264</v>
+        <v>13811</v>
       </c>
       <c r="R3">
-        <v>322</v>
+        <v>5697</v>
       </c>
       <c r="S3">
-        <v>26969</v>
+        <v>2873</v>
       </c>
       <c r="T3">
-        <v>229808</v>
+        <v>59</v>
+      </c>
+      <c r="U3">
+        <v>135659</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="G4">
-        <v>52430</v>
+        <v>3775</v>
       </c>
       <c r="H4">
-        <v>81917</v>
+        <v>35881</v>
       </c>
       <c r="I4">
-        <v>18175</v>
+        <v>28372</v>
       </c>
       <c r="J4">
-        <v>65800</v>
+        <v>111681</v>
       </c>
       <c r="K4">
-        <v>32669</v>
+        <v>34354</v>
       </c>
       <c r="L4">
-        <v>12490</v>
+        <v>653</v>
       </c>
       <c r="M4">
-        <v>19718</v>
+        <v>763</v>
       </c>
       <c r="N4">
-        <v>23279</v>
+        <v>709</v>
       </c>
       <c r="O4">
-        <v>815</v>
+        <v>6374</v>
       </c>
       <c r="P4">
-        <v>34802</v>
+        <v>885</v>
       </c>
       <c r="Q4">
-        <v>422</v>
+        <v>38789</v>
       </c>
       <c r="R4">
-        <v>468</v>
+        <v>9057</v>
       </c>
       <c r="S4">
-        <v>31236</v>
+        <v>4004</v>
       </c>
       <c r="T4">
-        <v>374221</v>
+        <v>171</v>
+      </c>
+      <c r="U4">
+        <v>275468</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>518</v>
-[...2475 lines deleted...]
-        <v>606</v>
+        <v>499</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
@@ -6910,131 +4446,131 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>294</v>
       </c>
       <c r="E3">
         <v>115</v>
       </c>
       <c r="F3">
         <v>409</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>607</v>
+        <v>500</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>325</v>
       </c>
       <c r="E4">
         <v>1223</v>
       </c>
       <c r="F4">
         <v>1548</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>608</v>
+        <v>501</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>239</v>
       </c>
       <c r="E5">
         <v>761</v>
       </c>
       <c r="F5">
         <v>1000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>609</v>
+        <v>502</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>42</v>
       </c>
       <c r="E6">
         <v>29</v>
       </c>
       <c r="F6">
         <v>71</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>610</v>
+        <v>503</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>39</v>
       </c>
       <c r="E7">
         <v>22</v>
       </c>
       <c r="F7">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>611</v>
+        <v>504</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>239</v>
       </c>
       <c r="E8">
         <v>447</v>
       </c>
       <c r="F8">
         <v>686</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
@@ -7051,131 +4587,131 @@
     <row r="11">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>1088</v>
       </c>
       <c r="E11">
         <v>824</v>
       </c>
       <c r="F11">
         <v>1912</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>612</v>
+        <v>505</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>6771</v>
       </c>
       <c r="E12">
         <v>12913</v>
       </c>
       <c r="F12">
         <v>19684</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>613</v>
+        <v>506</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>6604</v>
       </c>
       <c r="E13">
         <v>3083</v>
       </c>
       <c r="F13">
         <v>9687</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>614</v>
+        <v>507</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>422</v>
       </c>
       <c r="E14">
         <v>1779</v>
       </c>
       <c r="F14">
         <v>2201</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>615</v>
+        <v>508</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>769</v>
       </c>
       <c r="E15">
         <v>1379</v>
       </c>
       <c r="F15">
         <v>2148</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>616</v>
+        <v>509</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>150</v>
       </c>
       <c r="E16">
         <v>99</v>
       </c>
       <c r="F16">
         <v>249</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
@@ -7192,131 +4728,131 @@
     <row r="19">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>928</v>
       </c>
       <c r="E19">
         <v>727</v>
       </c>
       <c r="F19">
         <v>1655</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>617</v>
+        <v>510</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>5484</v>
       </c>
       <c r="E20">
         <v>9946</v>
       </c>
       <c r="F20">
         <v>15430</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>618</v>
+        <v>511</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>1470</v>
       </c>
       <c r="E21">
         <v>3116</v>
       </c>
       <c r="F21">
         <v>4586</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>619</v>
+        <v>512</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>3900</v>
       </c>
       <c r="E22">
         <v>1569</v>
       </c>
       <c r="F22">
         <v>5469</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>620</v>
+        <v>513</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>403</v>
       </c>
       <c r="E23">
         <v>161</v>
       </c>
       <c r="F23">
         <v>564</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>621</v>
+        <v>514</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>244</v>
       </c>
       <c r="E24">
         <v>424</v>
       </c>
       <c r="F24">
         <v>668</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
@@ -7333,131 +4869,131 @@
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>1536</v>
       </c>
       <c r="E27">
         <v>658</v>
       </c>
       <c r="F27">
         <v>2194</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>622</v>
+        <v>515</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>37002</v>
       </c>
       <c r="E28">
         <v>3855</v>
       </c>
       <c r="F28">
         <v>40857</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>623</v>
+        <v>516</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>9956</v>
       </c>
       <c r="E29">
         <v>35182</v>
       </c>
       <c r="F29">
         <v>45138</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>624</v>
+        <v>517</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>4237</v>
       </c>
       <c r="E30">
         <v>463</v>
       </c>
       <c r="F30">
         <v>4700</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>625</v>
+        <v>518</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>381</v>
       </c>
       <c r="E31">
         <v>392</v>
       </c>
       <c r="F31">
         <v>773</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>626</v>
+        <v>519</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>12675</v>
       </c>
       <c r="E32">
         <v>5344</v>
       </c>
       <c r="F32">
         <v>18019</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
@@ -7474,131 +5010,131 @@
     <row r="35">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>40</v>
       </c>
       <c r="D35">
         <v>592</v>
       </c>
       <c r="E35">
         <v>354</v>
       </c>
       <c r="F35">
         <v>946</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>627</v>
+        <v>520</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>5577</v>
       </c>
       <c r="E36">
         <v>1142</v>
       </c>
       <c r="F36">
         <v>6719</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>628</v>
+        <v>521</v>
       </c>
       <c r="C37" t="s">
         <v>42</v>
       </c>
       <c r="D37">
         <v>1672</v>
       </c>
       <c r="E37">
         <v>9562</v>
       </c>
       <c r="F37">
         <v>11234</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>629</v>
+        <v>522</v>
       </c>
       <c r="C38" t="s">
         <v>42</v>
       </c>
       <c r="D38">
         <v>3327</v>
       </c>
       <c r="E38">
         <v>11539</v>
       </c>
       <c r="F38">
         <v>14866</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>630</v>
+        <v>523</v>
       </c>
       <c r="C39" t="s">
         <v>42</v>
       </c>
       <c r="D39">
         <v>135</v>
       </c>
       <c r="E39">
         <v>99</v>
       </c>
       <c r="F39">
         <v>234</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>631</v>
+        <v>524</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>168</v>
       </c>
       <c r="E40">
         <v>187</v>
       </c>
       <c r="F40">
         <v>355</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
@@ -7615,91 +5151,91 @@
     <row r="43">
       <c r="A43" t="s">
         <v>34</v>
       </c>
       <c r="B43" t="s">
         <v>34</v>
       </c>
       <c r="C43" t="s">
         <v>40</v>
       </c>
       <c r="D43">
         <v>134</v>
       </c>
       <c r="E43">
         <v>51</v>
       </c>
       <c r="F43">
         <v>185</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>632</v>
+        <v>525</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>130</v>
       </c>
       <c r="E44">
         <v>61</v>
       </c>
       <c r="F44">
         <v>191</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>633</v>
+        <v>526</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>115</v>
       </c>
       <c r="E45">
         <v>26</v>
       </c>
       <c r="F45">
         <v>141</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>634</v>
+        <v>527</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>101</v>
       </c>
       <c r="E46">
         <v>35</v>
       </c>
       <c r="F46">
         <v>136</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>7</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
@@ -7716,111 +5252,111 @@
     <row r="49">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" t="s">
         <v>34</v>
       </c>
       <c r="C49" t="s">
         <v>40</v>
       </c>
       <c r="D49">
         <v>142</v>
       </c>
       <c r="E49">
         <v>40</v>
       </c>
       <c r="F49">
         <v>182</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>635</v>
+        <v>528</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>198</v>
       </c>
       <c r="E50">
         <v>110</v>
       </c>
       <c r="F50">
         <v>308</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>636</v>
+        <v>529</v>
       </c>
       <c r="C51" t="s">
         <v>42</v>
       </c>
       <c r="D51">
         <v>101</v>
       </c>
       <c r="E51">
         <v>58</v>
       </c>
       <c r="F51">
         <v>159</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>637</v>
+        <v>530</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>45</v>
       </c>
       <c r="E52">
         <v>24</v>
       </c>
       <c r="F52">
         <v>69</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>638</v>
+        <v>531</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53">
         <v>14</v>
       </c>
       <c r="F53">
         <v>45</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
@@ -7837,131 +5373,131 @@
     <row r="56">
       <c r="A56" t="s">
         <v>34</v>
       </c>
       <c r="B56" t="s">
         <v>34</v>
       </c>
       <c r="C56" t="s">
         <v>40</v>
       </c>
       <c r="D56">
         <v>67</v>
       </c>
       <c r="E56">
         <v>27</v>
       </c>
       <c r="F56">
         <v>94</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>639</v>
+        <v>532</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>175</v>
       </c>
       <c r="E57">
         <v>46</v>
       </c>
       <c r="F57">
         <v>221</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>640</v>
+        <v>533</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>51</v>
       </c>
       <c r="E58">
         <v>59</v>
       </c>
       <c r="F58">
         <v>110</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>641</v>
+        <v>534</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59">
         <v>6</v>
       </c>
       <c r="F59">
         <v>35</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>642</v>
+        <v>535</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60">
         <v>14</v>
       </c>
       <c r="F60">
         <v>30</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>643</v>
+        <v>536</v>
       </c>
       <c r="C61" t="s">
         <v>42</v>
       </c>
       <c r="D61">
         <v>46</v>
       </c>
       <c r="E61">
         <v>173</v>
       </c>
       <c r="F61">
         <v>219</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>14</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
@@ -7978,131 +5514,131 @@
     <row r="64">
       <c r="A64" t="s">
         <v>34</v>
       </c>
       <c r="B64" t="s">
         <v>34</v>
       </c>
       <c r="C64" t="s">
         <v>40</v>
       </c>
       <c r="D64">
         <v>153</v>
       </c>
       <c r="E64">
         <v>107</v>
       </c>
       <c r="F64">
         <v>260</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>644</v>
+        <v>537</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>991</v>
       </c>
       <c r="E65">
         <v>2041</v>
       </c>
       <c r="F65">
         <v>3032</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>645</v>
+        <v>538</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>162</v>
       </c>
       <c r="E66">
         <v>240</v>
       </c>
       <c r="F66">
         <v>402</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>646</v>
+        <v>539</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>206</v>
       </c>
       <c r="E67">
         <v>163</v>
       </c>
       <c r="F67">
         <v>369</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>647</v>
+        <v>540</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>93</v>
       </c>
       <c r="E68">
         <v>2085</v>
       </c>
       <c r="F68">
         <v>2178</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>648</v>
+        <v>541</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
         <v>96</v>
       </c>
       <c r="E69">
         <v>37</v>
       </c>
       <c r="F69">
         <v>133</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>12</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>39</v>
       </c>
@@ -8119,131 +5655,131 @@
     <row r="72">
       <c r="A72" t="s">
         <v>34</v>
       </c>
       <c r="B72" t="s">
         <v>34</v>
       </c>
       <c r="C72" t="s">
         <v>40</v>
       </c>
       <c r="D72">
         <v>85</v>
       </c>
       <c r="E72">
         <v>61</v>
       </c>
       <c r="F72">
         <v>146</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>649</v>
+        <v>542</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>220</v>
       </c>
       <c r="E73">
         <v>216</v>
       </c>
       <c r="F73">
         <v>436</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>650</v>
+        <v>543</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>82</v>
       </c>
       <c r="E74">
         <v>88</v>
       </c>
       <c r="F74">
         <v>170</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>651</v>
+        <v>544</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75">
         <v>17</v>
       </c>
       <c r="F75">
         <v>37</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>652</v>
+        <v>545</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>37</v>
       </c>
       <c r="E76">
         <v>10</v>
       </c>
       <c r="F76">
         <v>47</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>653</v>
+        <v>546</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>33</v>
       </c>
       <c r="E77">
         <v>16</v>
       </c>
       <c r="F77">
         <v>49</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>17</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
@@ -8260,131 +5796,131 @@
     <row r="80">
       <c r="A80" t="s">
         <v>34</v>
       </c>
       <c r="B80" t="s">
         <v>34</v>
       </c>
       <c r="C80" t="s">
         <v>40</v>
       </c>
       <c r="D80">
         <v>737</v>
       </c>
       <c r="E80">
         <v>337</v>
       </c>
       <c r="F80">
         <v>1074</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>654</v>
+        <v>547</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>934</v>
       </c>
       <c r="E81">
         <v>1632</v>
       </c>
       <c r="F81">
         <v>2566</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>655</v>
+        <v>548</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>19136</v>
       </c>
       <c r="E82">
         <v>2072</v>
       </c>
       <c r="F82">
         <v>21208</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>656</v>
+        <v>549</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>864</v>
       </c>
       <c r="E83">
         <v>449</v>
       </c>
       <c r="F83">
         <v>1313</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>657</v>
+        <v>550</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>114</v>
       </c>
       <c r="E84">
         <v>70</v>
       </c>
       <c r="F84">
         <v>184</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>658</v>
+        <v>551</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>3193</v>
       </c>
       <c r="E85">
         <v>9251</v>
       </c>
       <c r="F85">
         <v>12444</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>15</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
@@ -8401,131 +5937,131 @@
     <row r="88">
       <c r="A88" t="s">
         <v>34</v>
       </c>
       <c r="B88" t="s">
         <v>34</v>
       </c>
       <c r="C88" t="s">
         <v>40</v>
       </c>
       <c r="D88">
         <v>408</v>
       </c>
       <c r="E88">
         <v>246</v>
       </c>
       <c r="F88">
         <v>654</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>659</v>
+        <v>552</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>1534</v>
       </c>
       <c r="E89">
         <v>1283</v>
       </c>
       <c r="F89">
         <v>2817</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>660</v>
+        <v>553</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>289</v>
       </c>
       <c r="E90">
         <v>1320</v>
       </c>
       <c r="F90">
         <v>1609</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>661</v>
+        <v>554</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>796</v>
       </c>
       <c r="E91">
         <v>433</v>
       </c>
       <c r="F91">
         <v>1229</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>662</v>
+        <v>555</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>36</v>
       </c>
       <c r="E92">
         <v>183</v>
       </c>
       <c r="F92">
         <v>219</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>663</v>
+        <v>556</v>
       </c>
       <c r="C93" t="s">
         <v>42</v>
       </c>
       <c r="D93">
         <v>297</v>
       </c>
       <c r="E93">
         <v>2232</v>
       </c>
       <c r="F93">
         <v>2529</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>16</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>39</v>
       </c>
@@ -8542,131 +6078,131 @@
     <row r="96">
       <c r="A96" t="s">
         <v>34</v>
       </c>
       <c r="B96" t="s">
         <v>34</v>
       </c>
       <c r="C96" t="s">
         <v>40</v>
       </c>
       <c r="D96">
         <v>148</v>
       </c>
       <c r="E96">
         <v>100</v>
       </c>
       <c r="F96">
         <v>248</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>664</v>
+        <v>557</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>543</v>
       </c>
       <c r="E97">
         <v>1452</v>
       </c>
       <c r="F97">
         <v>1995</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>665</v>
+        <v>558</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>271</v>
       </c>
       <c r="E98">
         <v>223</v>
       </c>
       <c r="F98">
         <v>494</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>666</v>
+        <v>559</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>35</v>
       </c>
       <c r="E99">
         <v>77</v>
       </c>
       <c r="F99">
         <v>112</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>667</v>
+        <v>560</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>81</v>
       </c>
       <c r="E100">
         <v>537</v>
       </c>
       <c r="F100">
         <v>618</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>668</v>
+        <v>561</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>53</v>
       </c>
       <c r="E101">
         <v>484</v>
       </c>
       <c r="F101">
         <v>537</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>17</v>
       </c>
       <c r="B103" t="s">
         <v>20</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
@@ -8683,143 +6219,2575 @@
     <row r="104">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
         <v>34</v>
       </c>
       <c r="C104" t="s">
         <v>40</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104">
         <v>7</v>
       </c>
       <c r="F104">
         <v>27</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>669</v>
+        <v>562</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105">
         <v>14</v>
       </c>
       <c r="F105">
         <v>34</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>670</v>
+        <v>563</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106">
         <v>13</v>
       </c>
       <c r="F106">
         <v>32</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>671</v>
+        <v>564</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>13</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>672</v>
+        <v>565</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108">
         <v>15</v>
       </c>
       <c r="F108">
         <v>39</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>673</v>
+        <v>566</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109">
         <v>4</v>
       </c>
       <c r="F109">
         <v>20</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>567</v>
+      </c>
+      <c r="D2" t="s">
+        <v>568</v>
+      </c>
+      <c r="E2" t="s">
+        <v>569</v>
+      </c>
+      <c r="F2" t="s">
+        <v>570</v>
+      </c>
+      <c r="G2">
+        <v>14745</v>
+      </c>
+      <c r="H2">
+        <v>161283</v>
+      </c>
+      <c r="I2">
+        <v>33434</v>
+      </c>
+      <c r="J2">
+        <v>32688</v>
+      </c>
+      <c r="K2">
+        <v>55110</v>
+      </c>
+      <c r="L2">
+        <v>630</v>
+      </c>
+      <c r="M2">
+        <v>9626</v>
+      </c>
+      <c r="N2">
+        <v>43366</v>
+      </c>
+      <c r="O2">
+        <v>1044</v>
+      </c>
+      <c r="P2">
+        <v>25501</v>
+      </c>
+      <c r="Q2">
+        <v>646</v>
+      </c>
+      <c r="R2">
+        <v>48228</v>
+      </c>
+      <c r="S2">
+        <v>681</v>
+      </c>
+      <c r="T2">
+        <v>784</v>
+      </c>
+      <c r="U2">
+        <v>20860</v>
+      </c>
+      <c r="V2">
+        <v>2180</v>
+      </c>
+      <c r="W2">
+        <v>450806</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3">
+        <v>14745</v>
+      </c>
+      <c r="H3">
+        <v>161283</v>
+      </c>
+      <c r="I3">
+        <v>33434</v>
+      </c>
+      <c r="J3">
+        <v>32688</v>
+      </c>
+      <c r="K3">
+        <v>55110</v>
+      </c>
+      <c r="L3">
+        <v>630</v>
+      </c>
+      <c r="M3">
+        <v>9626</v>
+      </c>
+      <c r="N3">
+        <v>43366</v>
+      </c>
+      <c r="O3">
+        <v>1044</v>
+      </c>
+      <c r="P3">
+        <v>25501</v>
+      </c>
+      <c r="Q3">
+        <v>646</v>
+      </c>
+      <c r="R3">
+        <v>48228</v>
+      </c>
+      <c r="S3">
+        <v>681</v>
+      </c>
+      <c r="T3">
+        <v>784</v>
+      </c>
+      <c r="U3">
+        <v>20860</v>
+      </c>
+      <c r="V3">
+        <v>2180</v>
+      </c>
+      <c r="W3">
+        <v>450806</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>14745</v>
+      </c>
+      <c r="E2">
+        <v>14745</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>3661</v>
+      </c>
+      <c r="E3">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>5486</v>
+      </c>
+      <c r="E4">
+        <v>5486</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>571</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>1395</v>
+      </c>
+      <c r="E5">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>572</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>1758</v>
+      </c>
+      <c r="E6">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>487</v>
+      </c>
+      <c r="E7">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>574</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>270</v>
+      </c>
+      <c r="E8">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>575</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>625</v>
+      </c>
+      <c r="E9">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>576</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>1063</v>
+      </c>
+      <c r="E10">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>161283</v>
+      </c>
+      <c r="E12">
+        <v>161283</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>7736</v>
+      </c>
+      <c r="E13">
+        <v>7736</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>577</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>19320</v>
+      </c>
+      <c r="E14">
+        <v>19320</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>578</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>51432</v>
+      </c>
+      <c r="E15">
+        <v>51432</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>579</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>51288</v>
+      </c>
+      <c r="E16">
+        <v>51288</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>580</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>15847</v>
+      </c>
+      <c r="E17">
+        <v>15847</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>581</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>5848</v>
+      </c>
+      <c r="E18">
+        <v>5848</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>582</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>248</v>
+      </c>
+      <c r="E19">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>583</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>9564</v>
+      </c>
+      <c r="E20">
+        <v>9564</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>33434</v>
+      </c>
+      <c r="E22">
+        <v>33434</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>2213</v>
+      </c>
+      <c r="E23">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>584</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>17241</v>
+      </c>
+      <c r="E24">
+        <v>17241</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>585</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>8767</v>
+      </c>
+      <c r="E25">
+        <v>8767</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>586</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>2644</v>
+      </c>
+      <c r="E26">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>587</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>398</v>
+      </c>
+      <c r="E27">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>588</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>1974</v>
+      </c>
+      <c r="E28">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>589</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>92</v>
+      </c>
+      <c r="E29">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>590</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>105</v>
+      </c>
+      <c r="E30">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>32688</v>
+      </c>
+      <c r="E32">
+        <v>32688</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>4268</v>
+      </c>
+      <c r="E33">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>591</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>14043</v>
+      </c>
+      <c r="E34">
+        <v>14043</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>592</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>2016</v>
+      </c>
+      <c r="E35">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>593</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>1788</v>
+      </c>
+      <c r="E36">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>594</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>6795</v>
+      </c>
+      <c r="E37">
+        <v>6795</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>595</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>304</v>
+      </c>
+      <c r="E38">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>596</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>156</v>
+      </c>
+      <c r="E39">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>597</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>3318</v>
+      </c>
+      <c r="E40">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>55110</v>
+      </c>
+      <c r="E42">
+        <v>55110</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>2216</v>
+      </c>
+      <c r="E43">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>598</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>29186</v>
+      </c>
+      <c r="E44">
+        <v>29186</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>599</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>743</v>
+      </c>
+      <c r="E45">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>600</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>1416</v>
+      </c>
+      <c r="E46">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>601</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>2305</v>
+      </c>
+      <c r="E47">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>602</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>659</v>
+      </c>
+      <c r="E48">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>603</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>150</v>
+      </c>
+      <c r="E49">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>604</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>18435</v>
+      </c>
+      <c r="E50">
+        <v>18435</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>630</v>
+      </c>
+      <c r="E52">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>363</v>
+      </c>
+      <c r="E53">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>605</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>267</v>
+      </c>
+      <c r="E54">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>9626</v>
+      </c>
+      <c r="E56">
+        <v>9626</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>1671</v>
+      </c>
+      <c r="E57">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>606</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>1152</v>
+      </c>
+      <c r="E58">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>607</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>4406</v>
+      </c>
+      <c r="E59">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>608</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>240</v>
+      </c>
+      <c r="E60">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>609</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>315</v>
+      </c>
+      <c r="E61">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>610</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>594</v>
+      </c>
+      <c r="E62">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>611</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>198</v>
+      </c>
+      <c r="E63">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>612</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>1050</v>
+      </c>
+      <c r="E64">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>43366</v>
+      </c>
+      <c r="E66">
+        <v>43366</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>2125</v>
+      </c>
+      <c r="E67">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>613</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>16623</v>
+      </c>
+      <c r="E68">
+        <v>16623</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>614</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>11504</v>
+      </c>
+      <c r="E69">
+        <v>11504</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>615</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>564</v>
+      </c>
+      <c r="E70">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>616</v>
+      </c>
+      <c r="C71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71">
+        <v>9427</v>
+      </c>
+      <c r="E71">
+        <v>9427</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>617</v>
+      </c>
+      <c r="C72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72">
+        <v>1534</v>
+      </c>
+      <c r="E72">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>618</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>174</v>
+      </c>
+      <c r="E73">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>619</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>1415</v>
+      </c>
+      <c r="E74">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>358</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>1044</v>
+      </c>
+      <c r="E76">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>402</v>
+      </c>
+      <c r="E77">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>620</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>436</v>
+      </c>
+      <c r="E78">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>621</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>84</v>
+      </c>
+      <c r="E79">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>622</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>53</v>
+      </c>
+      <c r="E80">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>623</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>39</v>
+      </c>
+      <c r="E81">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>624</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>30</v>
+      </c>
+      <c r="E82">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>12</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>25501</v>
+      </c>
+      <c r="E84">
+        <v>25501</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>34</v>
+      </c>
+      <c r="B85" t="s">
+        <v>34</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>1728</v>
+      </c>
+      <c r="E85">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>625</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>21155</v>
+      </c>
+      <c r="E86">
+        <v>21155</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>626</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>1454</v>
+      </c>
+      <c r="E87">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>627</v>
+      </c>
+      <c r="C88" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88">
+        <v>284</v>
+      </c>
+      <c r="E88">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>628</v>
+      </c>
+      <c r="C89" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89">
+        <v>350</v>
+      </c>
+      <c r="E89">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>629</v>
+      </c>
+      <c r="C90" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90">
+        <v>344</v>
+      </c>
+      <c r="E90">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>630</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>76</v>
+      </c>
+      <c r="E91">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>631</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>110</v>
+      </c>
+      <c r="E92">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>13</v>
+      </c>
+      <c r="B94" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>646</v>
+      </c>
+      <c r="E94">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>34</v>
+      </c>
+      <c r="B95" t="s">
+        <v>34</v>
+      </c>
+      <c r="C95" t="s">
+        <v>40</v>
+      </c>
+      <c r="D95">
+        <v>129</v>
+      </c>
+      <c r="E95">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>632</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>161</v>
+      </c>
+      <c r="E96">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>633</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>304</v>
+      </c>
+      <c r="E97">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>634</v>
+      </c>
+      <c r="C98" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98">
+        <v>15</v>
+      </c>
+      <c r="E98">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>635</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>37</v>
+      </c>
+      <c r="E99">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>48228</v>
+      </c>
+      <c r="E101">
+        <v>48228</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B102" t="s">
+        <v>34</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102">
+        <v>1439</v>
+      </c>
+      <c r="E102">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>636</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>15757</v>
+      </c>
+      <c r="E103">
+        <v>15757</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>637</v>
+      </c>
+      <c r="C104" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104">
+        <v>13482</v>
+      </c>
+      <c r="E104">
+        <v>13482</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>638</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>336</v>
+      </c>
+      <c r="E105">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>639</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>13938</v>
+      </c>
+      <c r="E106">
+        <v>13938</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>640</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>246</v>
+      </c>
+      <c r="E107">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>641</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>119</v>
+      </c>
+      <c r="E108">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>642</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>2911</v>
+      </c>
+      <c r="E109">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>15</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>681</v>
+      </c>
+      <c r="E111">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>34</v>
+      </c>
+      <c r="B112" t="s">
+        <v>34</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>278</v>
+      </c>
+      <c r="E112">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>643</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>313</v>
+      </c>
+      <c r="E113">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>644</v>
+      </c>
+      <c r="C114" t="s">
+        <v>42</v>
+      </c>
+      <c r="D114">
+        <v>90</v>
+      </c>
+      <c r="E114">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>16</v>
+      </c>
+      <c r="B116" t="s">
+        <v>19</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>784</v>
+      </c>
+      <c r="E116">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" t="s">
+        <v>34</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>151</v>
+      </c>
+      <c r="E117">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>645</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>229</v>
+      </c>
+      <c r="E118">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>646</v>
+      </c>
+      <c r="C119" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>124</v>
+      </c>
+      <c r="E119">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>647</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>95</v>
+      </c>
+      <c r="E120">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>648</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>77</v>
+      </c>
+      <c r="E121">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>649</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>54</v>
+      </c>
+      <c r="E122">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>650</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>14</v>
+      </c>
+      <c r="E123">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>651</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>40</v>
+      </c>
+      <c r="E124">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>17</v>
+      </c>
+      <c r="B126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>20860</v>
+      </c>
+      <c r="E126">
+        <v>20860</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>34</v>
+      </c>
+      <c r="B127" t="s">
+        <v>34</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127">
+        <v>1487</v>
+      </c>
+      <c r="E127">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>652</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>10363</v>
+      </c>
+      <c r="E128">
+        <v>10363</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>653</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129">
+        <v>3158</v>
+      </c>
+      <c r="E129">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>654</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>154</v>
+      </c>
+      <c r="E130">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>655</v>
+      </c>
+      <c r="C131" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131">
+        <v>274</v>
+      </c>
+      <c r="E131">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>656</v>
+      </c>
+      <c r="C132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132">
+        <v>121</v>
+      </c>
+      <c r="E132">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>657</v>
+      </c>
+      <c r="C133" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133">
+        <v>175</v>
+      </c>
+      <c r="E133">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>658</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>5128</v>
+      </c>
+      <c r="E134">
+        <v>5128</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>24</v>
+      </c>
+      <c r="B136" t="s">
+        <v>21</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>2180</v>
+      </c>
+      <c r="E136">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>34</v>
+      </c>
+      <c r="B137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C137" t="s">
+        <v>40</v>
+      </c>
+      <c r="D137">
+        <v>257</v>
+      </c>
+      <c r="E137">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>659</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>1154</v>
+      </c>
+      <c r="E138">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>660</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139">
+        <v>242</v>
+      </c>
+      <c r="E139">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>661</v>
+      </c>
+      <c r="C140" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140">
+        <v>231</v>
+      </c>
+      <c r="E140">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>662</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>96</v>
+      </c>
+      <c r="E141">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>663</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>88</v>
+      </c>
+      <c r="E142">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>664</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>112</v>
+      </c>
+      <c r="E143">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -8836,236 +8804,5382 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
+        <v>665</v>
+      </c>
+      <c r="D2" t="s">
+        <v>666</v>
+      </c>
+      <c r="E2" t="s">
+        <v>667</v>
+      </c>
+      <c r="F2" t="s">
+        <v>668</v>
+      </c>
+      <c r="G2">
+        <v>12532</v>
+      </c>
+      <c r="H2">
+        <v>13492</v>
+      </c>
+      <c r="I2">
+        <v>2433</v>
+      </c>
+      <c r="J2">
+        <v>15881</v>
+      </c>
+      <c r="K2">
+        <v>10180</v>
+      </c>
+      <c r="L2">
+        <v>59</v>
+      </c>
+      <c r="M2">
+        <v>2522</v>
+      </c>
+      <c r="N2">
+        <v>4384</v>
+      </c>
+      <c r="O2">
+        <v>10544</v>
+      </c>
+      <c r="P2">
+        <v>11783</v>
+      </c>
+      <c r="Q2">
+        <v>1782</v>
+      </c>
+      <c r="R2">
+        <v>2997</v>
+      </c>
+      <c r="S2">
+        <v>174</v>
+      </c>
+      <c r="T2">
+        <v>5388</v>
+      </c>
+      <c r="U2">
+        <v>3805</v>
+      </c>
+      <c r="V2">
+        <v>83</v>
+      </c>
+      <c r="W2">
+        <v>98039</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>665</v>
+      </c>
+      <c r="D3" t="s">
+        <v>666</v>
+      </c>
+      <c r="E3" t="s">
+        <v>669</v>
+      </c>
+      <c r="F3" t="s">
+        <v>670</v>
+      </c>
+      <c r="G3">
+        <v>27258</v>
+      </c>
+      <c r="H3">
+        <v>20384</v>
+      </c>
+      <c r="I3">
+        <v>11071</v>
+      </c>
+      <c r="J3">
+        <v>13660</v>
+      </c>
+      <c r="K3">
+        <v>14474</v>
+      </c>
+      <c r="L3">
+        <v>136</v>
+      </c>
+      <c r="M3">
+        <v>3363</v>
+      </c>
+      <c r="N3">
+        <v>5832</v>
+      </c>
+      <c r="O3">
+        <v>15653</v>
+      </c>
+      <c r="P3">
+        <v>26836</v>
+      </c>
+      <c r="Q3">
+        <v>2646</v>
+      </c>
+      <c r="R3">
+        <v>31790</v>
+      </c>
+      <c r="S3">
+        <v>154</v>
+      </c>
+      <c r="T3">
+        <v>13832</v>
+      </c>
+      <c r="U3">
+        <v>36075</v>
+      </c>
+      <c r="V3">
+        <v>106</v>
+      </c>
+      <c r="W3">
+        <v>223270</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>665</v>
+      </c>
+      <c r="D4" t="s">
+        <v>666</v>
+      </c>
+      <c r="E4" t="s">
+        <v>671</v>
+      </c>
+      <c r="F4" t="s">
+        <v>672</v>
+      </c>
+      <c r="G4">
+        <v>11888</v>
+      </c>
+      <c r="H4">
+        <v>18785</v>
+      </c>
+      <c r="I4">
+        <v>30903</v>
+      </c>
+      <c r="J4">
+        <v>22400</v>
+      </c>
+      <c r="K4">
+        <v>34678</v>
+      </c>
+      <c r="L4">
+        <v>242</v>
+      </c>
+      <c r="M4">
+        <v>3621</v>
+      </c>
+      <c r="N4">
+        <v>9058</v>
+      </c>
+      <c r="O4">
+        <v>11738</v>
+      </c>
+      <c r="P4">
+        <v>8757</v>
+      </c>
+      <c r="Q4">
+        <v>1734</v>
+      </c>
+      <c r="R4">
+        <v>8161</v>
+      </c>
+      <c r="S4">
+        <v>488</v>
+      </c>
+      <c r="T4">
+        <v>1045</v>
+      </c>
+      <c r="U4">
+        <v>5283</v>
+      </c>
+      <c r="V4">
+        <v>111</v>
+      </c>
+      <c r="W4">
+        <v>168892</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>665</v>
+      </c>
+      <c r="D5" t="s">
+        <v>666</v>
+      </c>
+      <c r="E5" t="s">
+        <v>673</v>
+      </c>
+      <c r="F5" t="s">
         <v>674</v>
       </c>
-      <c r="D2" t="s">
-[...64 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G5">
+        <v>21410</v>
+      </c>
+      <c r="H5">
+        <v>21322</v>
+      </c>
+      <c r="I5">
+        <v>6036</v>
+      </c>
+      <c r="J5">
+        <v>68707</v>
+      </c>
+      <c r="K5">
+        <v>8343</v>
+      </c>
+      <c r="L5">
+        <v>128</v>
+      </c>
+      <c r="M5">
+        <v>2456</v>
+      </c>
+      <c r="N5">
+        <v>17806</v>
+      </c>
+      <c r="O5">
+        <v>4866</v>
+      </c>
+      <c r="P5">
+        <v>8266</v>
+      </c>
+      <c r="Q5">
+        <v>11723</v>
+      </c>
+      <c r="R5">
+        <v>5300</v>
+      </c>
+      <c r="S5">
+        <v>179</v>
+      </c>
+      <c r="T5">
+        <v>6070</v>
+      </c>
+      <c r="U5">
+        <v>2026</v>
+      </c>
+      <c r="V5">
+        <v>98</v>
+      </c>
+      <c r="W5">
+        <v>184736</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="G3">
-[...51 lines deleted...]
-        <v>302318</v>
+      <c r="G6">
+        <v>73088</v>
+      </c>
+      <c r="H6">
+        <v>73983</v>
+      </c>
+      <c r="I6">
+        <v>50443</v>
+      </c>
+      <c r="J6">
+        <v>120648</v>
+      </c>
+      <c r="K6">
+        <v>67675</v>
+      </c>
+      <c r="L6">
+        <v>565</v>
+      </c>
+      <c r="M6">
+        <v>11962</v>
+      </c>
+      <c r="N6">
+        <v>37080</v>
+      </c>
+      <c r="O6">
+        <v>42801</v>
+      </c>
+      <c r="P6">
+        <v>55642</v>
+      </c>
+      <c r="Q6">
+        <v>17885</v>
+      </c>
+      <c r="R6">
+        <v>48248</v>
+      </c>
+      <c r="S6">
+        <v>995</v>
+      </c>
+      <c r="T6">
+        <v>26335</v>
+      </c>
+      <c r="U6">
+        <v>47189</v>
+      </c>
+      <c r="V6">
+        <v>398</v>
+      </c>
+      <c r="W6">
+        <v>674937</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>12532</v>
+      </c>
+      <c r="E2">
+        <v>27258</v>
+      </c>
+      <c r="F2">
+        <v>11888</v>
+      </c>
+      <c r="G2">
+        <v>21410</v>
+      </c>
+      <c r="H2">
+        <v>73088</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>292</v>
+      </c>
+      <c r="E3">
+        <v>818</v>
+      </c>
+      <c r="F3">
+        <v>931</v>
+      </c>
+      <c r="G3">
+        <v>1703</v>
+      </c>
+      <c r="H3">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>675</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>1579</v>
+      </c>
+      <c r="E4">
+        <v>4019</v>
+      </c>
+      <c r="F4">
+        <v>3693</v>
+      </c>
+      <c r="G4">
+        <v>16331</v>
+      </c>
+      <c r="H4">
+        <v>25622</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>676</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>1893</v>
+      </c>
+      <c r="E5">
+        <v>1103</v>
+      </c>
+      <c r="F5">
+        <v>604</v>
+      </c>
+      <c r="G5">
+        <v>475</v>
+      </c>
+      <c r="H5">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
         <v>677</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>1124</v>
+      </c>
+      <c r="E6">
+        <v>11221</v>
+      </c>
+      <c r="F6">
+        <v>458</v>
+      </c>
+      <c r="G6">
+        <v>748</v>
+      </c>
+      <c r="H6">
+        <v>13551</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>678</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>733</v>
+      </c>
+      <c r="E7">
+        <v>4460</v>
+      </c>
+      <c r="F7">
+        <v>705</v>
+      </c>
+      <c r="G7">
+        <v>206</v>
+      </c>
+      <c r="H7">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>679</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>5834</v>
+      </c>
+      <c r="E8">
+        <v>4080</v>
+      </c>
+      <c r="F8">
+        <v>561</v>
+      </c>
+      <c r="G8">
+        <v>587</v>
+      </c>
+      <c r="H8">
+        <v>11062</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>680</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>50</v>
+      </c>
+      <c r="F9">
+        <v>82</v>
+      </c>
+      <c r="G9">
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>681</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>391</v>
+      </c>
+      <c r="E10">
+        <v>389</v>
+      </c>
+      <c r="F10">
+        <v>1485</v>
+      </c>
+      <c r="G10">
+        <v>223</v>
+      </c>
+      <c r="H10">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>682</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>14</v>
+      </c>
+      <c r="E11">
+        <v>62</v>
+      </c>
+      <c r="F11">
+        <v>57</v>
+      </c>
+      <c r="G11">
+        <v>44</v>
+      </c>
+      <c r="H11">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>683</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>658</v>
+      </c>
+      <c r="F12">
+        <v>23</v>
+      </c>
+      <c r="G12">
+        <v>33</v>
+      </c>
+      <c r="H12">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>684</v>
+      </c>
+      <c r="C13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13">
+        <v>29</v>
+      </c>
+      <c r="E13">
+        <v>180</v>
+      </c>
+      <c r="F13">
+        <v>1471</v>
+      </c>
+      <c r="G13">
+        <v>742</v>
+      </c>
+      <c r="H13">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>685</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>579</v>
+      </c>
+      <c r="E14">
+        <v>218</v>
+      </c>
+      <c r="F14">
+        <v>1818</v>
+      </c>
+      <c r="G14">
+        <v>285</v>
+      </c>
+      <c r="H14">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>13492</v>
+      </c>
+      <c r="E16">
+        <v>20384</v>
+      </c>
+      <c r="F16">
+        <v>18785</v>
+      </c>
+      <c r="G16">
+        <v>21322</v>
+      </c>
+      <c r="H16">
+        <v>73983</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>622</v>
+      </c>
+      <c r="E17">
+        <v>1124</v>
+      </c>
+      <c r="F17">
+        <v>2295</v>
+      </c>
+      <c r="G17">
+        <v>1992</v>
+      </c>
+      <c r="H17">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>686</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>899</v>
+      </c>
+      <c r="E18">
+        <v>1453</v>
+      </c>
+      <c r="F18">
+        <v>8806</v>
+      </c>
+      <c r="G18">
+        <v>10173</v>
+      </c>
+      <c r="H18">
+        <v>21331</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>687</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>1496</v>
+      </c>
+      <c r="E19">
+        <v>6977</v>
+      </c>
+      <c r="F19">
+        <v>1450</v>
+      </c>
+      <c r="G19">
+        <v>1618</v>
+      </c>
+      <c r="H19">
+        <v>11541</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>688</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>298</v>
+      </c>
+      <c r="E20">
+        <v>540</v>
+      </c>
+      <c r="F20">
+        <v>1603</v>
+      </c>
+      <c r="G20">
+        <v>3148</v>
+      </c>
+      <c r="H20">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>689</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21">
+        <v>2631</v>
+      </c>
+      <c r="E21">
+        <v>2287</v>
+      </c>
+      <c r="F21">
+        <v>543</v>
+      </c>
+      <c r="G21">
+        <v>1370</v>
+      </c>
+      <c r="H21">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>690</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22">
+        <v>584</v>
+      </c>
+      <c r="E22">
+        <v>767</v>
+      </c>
+      <c r="F22">
+        <v>416</v>
+      </c>
+      <c r="G22">
+        <v>312</v>
+      </c>
+      <c r="H22">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>691</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23">
+        <v>145</v>
+      </c>
+      <c r="E23">
+        <v>259</v>
+      </c>
+      <c r="F23">
+        <v>373</v>
+      </c>
+      <c r="G23">
+        <v>188</v>
+      </c>
+      <c r="H23">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>692</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>283</v>
+      </c>
+      <c r="E24">
+        <v>487</v>
+      </c>
+      <c r="F24">
+        <v>581</v>
+      </c>
+      <c r="G24">
+        <v>318</v>
+      </c>
+      <c r="H24">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>693</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>3938</v>
+      </c>
+      <c r="E25">
+        <v>2309</v>
+      </c>
+      <c r="F25">
+        <v>1752</v>
+      </c>
+      <c r="G25">
+        <v>1695</v>
+      </c>
+      <c r="H25">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>694</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>2354</v>
+      </c>
+      <c r="E26">
+        <v>3154</v>
+      </c>
+      <c r="F26">
+        <v>687</v>
+      </c>
+      <c r="G26">
+        <v>298</v>
+      </c>
+      <c r="H26">
+        <v>6493</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>695</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>125</v>
+      </c>
+      <c r="E27">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>172</v>
+      </c>
+      <c r="G27">
+        <v>121</v>
+      </c>
+      <c r="H27">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>696</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>117</v>
+      </c>
+      <c r="E28">
+        <v>909</v>
+      </c>
+      <c r="F28">
+        <v>107</v>
+      </c>
+      <c r="G28">
+        <v>89</v>
+      </c>
+      <c r="H28">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>2433</v>
+      </c>
+      <c r="E30">
+        <v>11071</v>
+      </c>
+      <c r="F30">
+        <v>30903</v>
+      </c>
+      <c r="G30">
+        <v>6036</v>
+      </c>
+      <c r="H30">
+        <v>50443</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>263</v>
+      </c>
+      <c r="E31">
+        <v>612</v>
+      </c>
+      <c r="F31">
+        <v>2371</v>
+      </c>
+      <c r="G31">
+        <v>904</v>
+      </c>
+      <c r="H31">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>697</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32">
+        <v>701</v>
+      </c>
+      <c r="E32">
+        <v>7250</v>
+      </c>
+      <c r="F32">
+        <v>12893</v>
+      </c>
+      <c r="G32">
+        <v>3331</v>
+      </c>
+      <c r="H32">
+        <v>24175</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>698</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33">
+        <v>136</v>
+      </c>
+      <c r="E33">
+        <v>243</v>
+      </c>
+      <c r="F33">
+        <v>1055</v>
+      </c>
+      <c r="G33">
+        <v>295</v>
+      </c>
+      <c r="H33">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>699</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>91</v>
+      </c>
+      <c r="E34">
+        <v>278</v>
+      </c>
+      <c r="F34">
+        <v>649</v>
+      </c>
+      <c r="G34">
+        <v>219</v>
+      </c>
+      <c r="H34">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>700</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>477</v>
+      </c>
+      <c r="E35">
+        <v>148</v>
+      </c>
+      <c r="F35">
+        <v>834</v>
+      </c>
+      <c r="G35">
+        <v>204</v>
+      </c>
+      <c r="H35">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>701</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>95</v>
+      </c>
+      <c r="E36">
+        <v>1241</v>
+      </c>
+      <c r="F36">
+        <v>437</v>
+      </c>
+      <c r="G36">
+        <v>126</v>
+      </c>
+      <c r="H36">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>702</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>93</v>
+      </c>
+      <c r="E37">
+        <v>203</v>
+      </c>
+      <c r="F37">
+        <v>444</v>
+      </c>
+      <c r="G37">
+        <v>138</v>
+      </c>
+      <c r="H37">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>703</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>91</v>
+      </c>
+      <c r="E38">
+        <v>694</v>
+      </c>
+      <c r="F38">
+        <v>656</v>
+      </c>
+      <c r="G38">
+        <v>192</v>
+      </c>
+      <c r="H38">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>704</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>157</v>
+      </c>
+      <c r="E39">
+        <v>253</v>
+      </c>
+      <c r="F39">
+        <v>11195</v>
+      </c>
+      <c r="G39">
+        <v>439</v>
+      </c>
+      <c r="H39">
+        <v>12044</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>705</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>21</v>
+      </c>
+      <c r="E40">
+        <v>40</v>
+      </c>
+      <c r="F40">
+        <v>110</v>
+      </c>
+      <c r="G40">
+        <v>40</v>
+      </c>
+      <c r="H40">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>706</v>
+      </c>
+      <c r="C41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41">
+        <v>17</v>
+      </c>
+      <c r="E41">
+        <v>31</v>
+      </c>
+      <c r="F41">
+        <v>69</v>
+      </c>
+      <c r="G41">
+        <v>74</v>
+      </c>
+      <c r="H41">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>707</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>291</v>
+      </c>
+      <c r="E42">
+        <v>78</v>
+      </c>
+      <c r="F42">
+        <v>190</v>
+      </c>
+      <c r="G42">
+        <v>74</v>
+      </c>
+      <c r="H42">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>15881</v>
+      </c>
+      <c r="E44">
+        <v>13660</v>
+      </c>
+      <c r="F44">
+        <v>22400</v>
+      </c>
+      <c r="G44">
+        <v>68707</v>
+      </c>
+      <c r="H44">
+        <v>120648</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>498</v>
+      </c>
+      <c r="E45">
+        <v>765</v>
+      </c>
+      <c r="F45">
+        <v>1982</v>
+      </c>
+      <c r="G45">
+        <v>2888</v>
+      </c>
+      <c r="H45">
+        <v>6133</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>708</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>2033</v>
+      </c>
+      <c r="E46">
+        <v>4091</v>
+      </c>
+      <c r="F46">
+        <v>5898</v>
+      </c>
+      <c r="G46">
+        <v>7846</v>
+      </c>
+      <c r="H46">
+        <v>19868</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>709</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>524</v>
+      </c>
+      <c r="E47">
+        <v>758</v>
+      </c>
+      <c r="F47">
+        <v>1934</v>
+      </c>
+      <c r="G47">
+        <v>6444</v>
+      </c>
+      <c r="H47">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>710</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>3759</v>
+      </c>
+      <c r="E48">
+        <v>1665</v>
+      </c>
+      <c r="F48">
+        <v>2033</v>
+      </c>
+      <c r="G48">
+        <v>1709</v>
+      </c>
+      <c r="H48">
+        <v>9166</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>711</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>879</v>
+      </c>
+      <c r="E49">
+        <v>2663</v>
+      </c>
+      <c r="F49">
+        <v>1203</v>
+      </c>
+      <c r="G49">
+        <v>1191</v>
+      </c>
+      <c r="H49">
+        <v>5936</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>712</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>5913</v>
+      </c>
+      <c r="E50">
+        <v>683</v>
+      </c>
+      <c r="F50">
+        <v>637</v>
+      </c>
+      <c r="G50">
+        <v>3406</v>
+      </c>
+      <c r="H50">
+        <v>10639</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>713</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51">
+        <v>708</v>
+      </c>
+      <c r="E51">
+        <v>497</v>
+      </c>
+      <c r="F51">
+        <v>7252</v>
+      </c>
+      <c r="G51">
+        <v>970</v>
+      </c>
+      <c r="H51">
+        <v>9427</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>714</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52">
+        <v>279</v>
+      </c>
+      <c r="E52">
+        <v>313</v>
+      </c>
+      <c r="F52">
+        <v>456</v>
+      </c>
+      <c r="G52">
+        <v>12584</v>
+      </c>
+      <c r="H52">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>715</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53">
+        <v>309</v>
+      </c>
+      <c r="E53">
+        <v>443</v>
+      </c>
+      <c r="F53">
+        <v>299</v>
+      </c>
+      <c r="G53">
+        <v>8940</v>
+      </c>
+      <c r="H53">
+        <v>9991</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>716</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>524</v>
+      </c>
+      <c r="E54">
+        <v>485</v>
+      </c>
+      <c r="F54">
+        <v>113</v>
+      </c>
+      <c r="G54">
+        <v>326</v>
+      </c>
+      <c r="H54">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>717</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>419</v>
+      </c>
+      <c r="E55">
+        <v>1115</v>
+      </c>
+      <c r="F55">
+        <v>467</v>
+      </c>
+      <c r="G55">
+        <v>22199</v>
+      </c>
+      <c r="H55">
+        <v>24200</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>718</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>36</v>
+      </c>
+      <c r="E56">
+        <v>182</v>
+      </c>
+      <c r="F56">
+        <v>126</v>
+      </c>
+      <c r="G56">
+        <v>204</v>
+      </c>
+      <c r="H56">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>10180</v>
+      </c>
+      <c r="E58">
+        <v>14474</v>
+      </c>
+      <c r="F58">
+        <v>34678</v>
+      </c>
+      <c r="G58">
+        <v>8343</v>
+      </c>
+      <c r="H58">
+        <v>67675</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>474</v>
+      </c>
+      <c r="E59">
+        <v>725</v>
+      </c>
+      <c r="F59">
+        <v>1527</v>
+      </c>
+      <c r="G59">
+        <v>704</v>
+      </c>
+      <c r="H59">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>719</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>6879</v>
+      </c>
+      <c r="E60">
+        <v>6427</v>
+      </c>
+      <c r="F60">
+        <v>2562</v>
+      </c>
+      <c r="G60">
+        <v>1325</v>
+      </c>
+      <c r="H60">
+        <v>17193</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>720</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>622</v>
+      </c>
+      <c r="E61">
+        <v>4450</v>
+      </c>
+      <c r="F61">
+        <v>1182</v>
+      </c>
+      <c r="G61">
+        <v>453</v>
+      </c>
+      <c r="H61">
+        <v>6707</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>721</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>109</v>
+      </c>
+      <c r="E62">
+        <v>250</v>
+      </c>
+      <c r="F62">
+        <v>529</v>
+      </c>
+      <c r="G62">
+        <v>178</v>
+      </c>
+      <c r="H62">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>722</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>114</v>
+      </c>
+      <c r="E63">
+        <v>200</v>
+      </c>
+      <c r="F63">
+        <v>364</v>
+      </c>
+      <c r="G63">
+        <v>115</v>
+      </c>
+      <c r="H63">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>723</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>1009</v>
+      </c>
+      <c r="E64">
+        <v>711</v>
+      </c>
+      <c r="F64">
+        <v>27339</v>
+      </c>
+      <c r="G64">
+        <v>555</v>
+      </c>
+      <c r="H64">
+        <v>29614</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>724</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>88</v>
+      </c>
+      <c r="E65">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>185</v>
+      </c>
+      <c r="G65">
+        <v>126</v>
+      </c>
+      <c r="H65">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>725</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>381</v>
+      </c>
+      <c r="E66">
+        <v>101</v>
+      </c>
+      <c r="F66">
+        <v>202</v>
+      </c>
+      <c r="G66">
+        <v>153</v>
+      </c>
+      <c r="H66">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>726</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>59</v>
+      </c>
+      <c r="E67">
+        <v>98</v>
+      </c>
+      <c r="F67">
+        <v>126</v>
+      </c>
+      <c r="G67">
+        <v>74</v>
+      </c>
+      <c r="H67">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>727</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>190</v>
+      </c>
+      <c r="E68">
+        <v>63</v>
+      </c>
+      <c r="F68">
+        <v>41</v>
+      </c>
+      <c r="G68">
+        <v>31</v>
+      </c>
+      <c r="H68">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>728</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>97</v>
+      </c>
+      <c r="E69">
+        <v>946</v>
+      </c>
+      <c r="F69">
+        <v>104</v>
+      </c>
+      <c r="G69">
+        <v>77</v>
+      </c>
+      <c r="H69">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>729</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>158</v>
+      </c>
+      <c r="E70">
+        <v>380</v>
+      </c>
+      <c r="F70">
+        <v>517</v>
+      </c>
+      <c r="G70">
+        <v>4552</v>
+      </c>
+      <c r="H70">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>59</v>
+      </c>
+      <c r="E72">
+        <v>136</v>
+      </c>
+      <c r="F72">
+        <v>242</v>
+      </c>
+      <c r="G72">
+        <v>128</v>
+      </c>
+      <c r="H72">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>28</v>
+      </c>
+      <c r="E73">
+        <v>61</v>
+      </c>
+      <c r="F73">
+        <v>145</v>
+      </c>
+      <c r="G73">
+        <v>78</v>
+      </c>
+      <c r="H73">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>730</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>31</v>
+      </c>
+      <c r="E74">
+        <v>75</v>
+      </c>
+      <c r="F74">
+        <v>97</v>
+      </c>
+      <c r="G74">
+        <v>50</v>
+      </c>
+      <c r="H74">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>2522</v>
+      </c>
+      <c r="E76">
+        <v>3363</v>
+      </c>
+      <c r="F76">
+        <v>3621</v>
+      </c>
+      <c r="G76">
+        <v>2456</v>
+      </c>
+      <c r="H76">
+        <v>11962</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>135</v>
+      </c>
+      <c r="E77">
+        <v>125</v>
+      </c>
+      <c r="F77">
+        <v>430</v>
+      </c>
+      <c r="G77">
+        <v>521</v>
+      </c>
+      <c r="H77">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>731</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>695</v>
+      </c>
+      <c r="E78">
+        <v>266</v>
+      </c>
+      <c r="F78">
+        <v>694</v>
+      </c>
+      <c r="G78">
+        <v>560</v>
+      </c>
+      <c r="H78">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>732</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>87</v>
+      </c>
+      <c r="E79">
+        <v>480</v>
+      </c>
+      <c r="F79">
+        <v>200</v>
+      </c>
+      <c r="G79">
+        <v>172</v>
+      </c>
+      <c r="H79">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>733</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>60</v>
+      </c>
+      <c r="E80">
+        <v>49</v>
+      </c>
+      <c r="F80">
+        <v>84</v>
+      </c>
+      <c r="G80">
+        <v>106</v>
+      </c>
+      <c r="H80">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>734</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>57</v>
+      </c>
+      <c r="E81">
+        <v>39</v>
+      </c>
+      <c r="F81">
+        <v>97</v>
+      </c>
+      <c r="G81">
+        <v>84</v>
+      </c>
+      <c r="H81">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>735</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>898</v>
+      </c>
+      <c r="E82">
+        <v>2074</v>
+      </c>
+      <c r="F82">
+        <v>317</v>
+      </c>
+      <c r="G82">
+        <v>425</v>
+      </c>
+      <c r="H82">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>736</v>
+      </c>
+      <c r="C83" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83">
+        <v>46</v>
+      </c>
+      <c r="E83">
+        <v>18</v>
+      </c>
+      <c r="F83">
+        <v>51</v>
+      </c>
+      <c r="G83">
+        <v>60</v>
+      </c>
+      <c r="H83">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>737</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>65</v>
+      </c>
+      <c r="E84">
+        <v>68</v>
+      </c>
+      <c r="F84">
+        <v>116</v>
+      </c>
+      <c r="G84">
+        <v>175</v>
+      </c>
+      <c r="H84">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>738</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>160</v>
+      </c>
+      <c r="E85">
+        <v>95</v>
+      </c>
+      <c r="F85">
+        <v>338</v>
+      </c>
+      <c r="G85">
+        <v>125</v>
+      </c>
+      <c r="H85">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>739</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>24</v>
+      </c>
+      <c r="E86">
+        <v>17</v>
+      </c>
+      <c r="F86">
+        <v>29</v>
+      </c>
+      <c r="G86">
+        <v>26</v>
+      </c>
+      <c r="H86">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>740</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>33</v>
+      </c>
+      <c r="E87">
+        <v>13</v>
+      </c>
+      <c r="F87">
+        <v>35</v>
+      </c>
+      <c r="G87">
+        <v>24</v>
+      </c>
+      <c r="H87">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>11</v>
+      </c>
+      <c r="B88" t="s">
+        <v>741</v>
+      </c>
+      <c r="C88" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88">
+        <v>262</v>
+      </c>
+      <c r="E88">
+        <v>119</v>
+      </c>
+      <c r="F88">
+        <v>1230</v>
+      </c>
+      <c r="G88">
+        <v>178</v>
+      </c>
+      <c r="H88">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>4384</v>
+      </c>
+      <c r="E90">
+        <v>5832</v>
+      </c>
+      <c r="F90">
+        <v>9058</v>
+      </c>
+      <c r="G90">
+        <v>17806</v>
+      </c>
+      <c r="H90">
+        <v>37080</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" t="s">
+        <v>34</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>365</v>
+      </c>
+      <c r="E91">
+        <v>374</v>
+      </c>
+      <c r="F91">
+        <v>974</v>
+      </c>
+      <c r="G91">
+        <v>839</v>
+      </c>
+      <c r="H91">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>742</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>818</v>
+      </c>
+      <c r="E92">
+        <v>1023</v>
+      </c>
+      <c r="F92">
+        <v>1332</v>
+      </c>
+      <c r="G92">
+        <v>13889</v>
+      </c>
+      <c r="H92">
+        <v>17062</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>743</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>861</v>
+      </c>
+      <c r="E93">
+        <v>2037</v>
+      </c>
+      <c r="F93">
+        <v>366</v>
+      </c>
+      <c r="G93">
+        <v>275</v>
+      </c>
+      <c r="H93">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>744</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>43</v>
+      </c>
+      <c r="E94">
+        <v>37</v>
+      </c>
+      <c r="F94">
+        <v>98</v>
+      </c>
+      <c r="G94">
+        <v>74</v>
+      </c>
+      <c r="H94">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>745</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>47</v>
+      </c>
+      <c r="F95">
+        <v>169</v>
+      </c>
+      <c r="G95">
+        <v>81</v>
+      </c>
+      <c r="H95">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>746</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>1046</v>
+      </c>
+      <c r="E96">
+        <v>302</v>
+      </c>
+      <c r="F96">
+        <v>357</v>
+      </c>
+      <c r="G96">
+        <v>178</v>
+      </c>
+      <c r="H96">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>747</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>27</v>
+      </c>
+      <c r="E97">
+        <v>20</v>
+      </c>
+      <c r="F97">
+        <v>221</v>
+      </c>
+      <c r="G97">
+        <v>23</v>
+      </c>
+      <c r="H97">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>748</v>
+      </c>
+      <c r="C98" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98">
+        <v>622</v>
+      </c>
+      <c r="E98">
+        <v>596</v>
+      </c>
+      <c r="F98">
+        <v>498</v>
+      </c>
+      <c r="G98">
+        <v>824</v>
+      </c>
+      <c r="H98">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>749</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>365</v>
+      </c>
+      <c r="E99">
+        <v>760</v>
+      </c>
+      <c r="F99">
+        <v>4539</v>
+      </c>
+      <c r="G99">
+        <v>1349</v>
+      </c>
+      <c r="H99">
+        <v>7013</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>750</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>31</v>
+      </c>
+      <c r="E100">
+        <v>40</v>
+      </c>
+      <c r="F100">
+        <v>185</v>
+      </c>
+      <c r="G100">
+        <v>123</v>
+      </c>
+      <c r="H100">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>751</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>28</v>
+      </c>
+      <c r="E101">
+        <v>16</v>
+      </c>
+      <c r="F101">
+        <v>112</v>
+      </c>
+      <c r="G101">
+        <v>75</v>
+      </c>
+      <c r="H101">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>752</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>133</v>
+      </c>
+      <c r="E102">
+        <v>580</v>
+      </c>
+      <c r="F102">
+        <v>207</v>
+      </c>
+      <c r="G102">
+        <v>76</v>
+      </c>
+      <c r="H102">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>10544</v>
+      </c>
+      <c r="E104">
+        <v>15653</v>
+      </c>
+      <c r="F104">
+        <v>11738</v>
+      </c>
+      <c r="G104">
+        <v>4866</v>
+      </c>
+      <c r="H104">
+        <v>42801</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B105" t="s">
+        <v>34</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>170</v>
+      </c>
+      <c r="E105">
+        <v>185</v>
+      </c>
+      <c r="F105">
+        <v>283</v>
+      </c>
+      <c r="G105">
+        <v>334</v>
+      </c>
+      <c r="H105">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>753</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>3002</v>
+      </c>
+      <c r="E106">
+        <v>13477</v>
+      </c>
+      <c r="F106">
+        <v>344</v>
+      </c>
+      <c r="G106">
+        <v>1078</v>
+      </c>
+      <c r="H106">
+        <v>17901</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>754</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>6217</v>
+      </c>
+      <c r="E107">
+        <v>828</v>
+      </c>
+      <c r="F107">
+        <v>480</v>
+      </c>
+      <c r="G107">
+        <v>1261</v>
+      </c>
+      <c r="H107">
+        <v>8786</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>755</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>454</v>
+      </c>
+      <c r="E108">
+        <v>370</v>
+      </c>
+      <c r="F108">
+        <v>5595</v>
+      </c>
+      <c r="G108">
+        <v>1052</v>
+      </c>
+      <c r="H108">
+        <v>7471</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>756</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>70</v>
+      </c>
+      <c r="E109">
+        <v>47</v>
+      </c>
+      <c r="F109">
+        <v>122</v>
+      </c>
+      <c r="G109">
+        <v>73</v>
+      </c>
+      <c r="H109">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>757</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>448</v>
+      </c>
+      <c r="E110">
+        <v>382</v>
+      </c>
+      <c r="F110">
+        <v>4461</v>
+      </c>
+      <c r="G110">
+        <v>462</v>
+      </c>
+      <c r="H110">
+        <v>5753</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>758</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>56</v>
+      </c>
+      <c r="E111">
+        <v>58</v>
+      </c>
+      <c r="F111">
+        <v>208</v>
+      </c>
+      <c r="G111">
+        <v>49</v>
+      </c>
+      <c r="H111">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>759</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>22</v>
+      </c>
+      <c r="E112">
+        <v>170</v>
+      </c>
+      <c r="F112">
+        <v>52</v>
+      </c>
+      <c r="G112">
+        <v>55</v>
+      </c>
+      <c r="H112">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>760</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>46</v>
+      </c>
+      <c r="E113">
+        <v>35</v>
+      </c>
+      <c r="F113">
+        <v>69</v>
+      </c>
+      <c r="G113">
+        <v>41</v>
+      </c>
+      <c r="H113">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>761</v>
+      </c>
+      <c r="C114" t="s">
+        <v>42</v>
+      </c>
+      <c r="D114">
+        <v>16</v>
+      </c>
+      <c r="E114">
+        <v>31</v>
+      </c>
+      <c r="F114">
+        <v>14</v>
+      </c>
+      <c r="G114">
+        <v>29</v>
+      </c>
+      <c r="H114">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>762</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>25</v>
+      </c>
+      <c r="E115">
+        <v>51</v>
+      </c>
+      <c r="F115">
+        <v>59</v>
+      </c>
+      <c r="G115">
+        <v>66</v>
+      </c>
+      <c r="H115">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>763</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>18</v>
+      </c>
+      <c r="E116">
+        <v>19</v>
+      </c>
+      <c r="F116">
+        <v>51</v>
+      </c>
+      <c r="G116">
+        <v>366</v>
+      </c>
+      <c r="H116">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>12</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>11783</v>
+      </c>
+      <c r="E118">
+        <v>26836</v>
+      </c>
+      <c r="F118">
+        <v>8757</v>
+      </c>
+      <c r="G118">
+        <v>8266</v>
+      </c>
+      <c r="H118">
+        <v>55642</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>34</v>
+      </c>
+      <c r="B119" t="s">
+        <v>34</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>204</v>
+      </c>
+      <c r="E119">
+        <v>482</v>
+      </c>
+      <c r="F119">
+        <v>730</v>
+      </c>
+      <c r="G119">
+        <v>628</v>
+      </c>
+      <c r="H119">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>764</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>1036</v>
+      </c>
+      <c r="E120">
+        <v>12971</v>
+      </c>
+      <c r="F120">
+        <v>1067</v>
+      </c>
+      <c r="G120">
+        <v>1686</v>
+      </c>
+      <c r="H120">
+        <v>16760</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>765</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>227</v>
+      </c>
+      <c r="E121">
+        <v>202</v>
+      </c>
+      <c r="F121">
+        <v>532</v>
+      </c>
+      <c r="G121">
+        <v>396</v>
+      </c>
+      <c r="H121">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>766</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>1195</v>
+      </c>
+      <c r="E122">
+        <v>487</v>
+      </c>
+      <c r="F122">
+        <v>3068</v>
+      </c>
+      <c r="G122">
+        <v>606</v>
+      </c>
+      <c r="H122">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>767</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>1351</v>
+      </c>
+      <c r="E123">
+        <v>7416</v>
+      </c>
+      <c r="F123">
+        <v>625</v>
+      </c>
+      <c r="G123">
+        <v>249</v>
+      </c>
+      <c r="H123">
+        <v>9641</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>768</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>7467</v>
+      </c>
+      <c r="E124">
+        <v>2689</v>
+      </c>
+      <c r="F124">
+        <v>1815</v>
+      </c>
+      <c r="G124">
+        <v>2852</v>
+      </c>
+      <c r="H124">
+        <v>14823</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>769</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>106</v>
+      </c>
+      <c r="E125">
+        <v>1548</v>
+      </c>
+      <c r="F125">
+        <v>349</v>
+      </c>
+      <c r="G125">
+        <v>207</v>
+      </c>
+      <c r="H125">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>770</v>
+      </c>
+      <c r="C126" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126">
+        <v>78</v>
+      </c>
+      <c r="E126">
+        <v>64</v>
+      </c>
+      <c r="F126">
+        <v>134</v>
+      </c>
+      <c r="G126">
+        <v>91</v>
+      </c>
+      <c r="H126">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>771</v>
+      </c>
+      <c r="C127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127">
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>67</v>
+      </c>
+      <c r="F127">
+        <v>133</v>
+      </c>
+      <c r="G127">
+        <v>49</v>
+      </c>
+      <c r="H127">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>9</v>
+      </c>
+      <c r="B128" t="s">
+        <v>772</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>66</v>
+      </c>
+      <c r="E128">
+        <v>231</v>
+      </c>
+      <c r="F128">
+        <v>69</v>
+      </c>
+      <c r="G128">
+        <v>299</v>
+      </c>
+      <c r="H128">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>773</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129">
+        <v>9</v>
+      </c>
+      <c r="E129">
+        <v>20</v>
+      </c>
+      <c r="F129">
+        <v>169</v>
+      </c>
+      <c r="G129">
+        <v>1130</v>
+      </c>
+      <c r="H129">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>11</v>
+      </c>
+      <c r="B130" t="s">
+        <v>774</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>18</v>
+      </c>
+      <c r="E130">
+        <v>659</v>
+      </c>
+      <c r="F130">
+        <v>66</v>
+      </c>
+      <c r="G130">
+        <v>73</v>
+      </c>
+      <c r="H130">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>13</v>
+      </c>
+      <c r="B132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>1782</v>
+      </c>
+      <c r="E132">
+        <v>2646</v>
+      </c>
+      <c r="F132">
+        <v>1734</v>
+      </c>
+      <c r="G132">
+        <v>11723</v>
+      </c>
+      <c r="H132">
+        <v>17885</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>34</v>
+      </c>
+      <c r="B133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>29</v>
+      </c>
+      <c r="E133">
+        <v>79</v>
+      </c>
+      <c r="F133">
+        <v>89</v>
+      </c>
+      <c r="G133">
+        <v>364</v>
+      </c>
+      <c r="H133">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>775</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>687</v>
+      </c>
+      <c r="E134">
+        <v>1209</v>
+      </c>
+      <c r="F134">
+        <v>1244</v>
+      </c>
+      <c r="G134">
+        <v>10808</v>
+      </c>
+      <c r="H134">
+        <v>13948</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>776</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>92</v>
+      </c>
+      <c r="E135">
+        <v>120</v>
+      </c>
+      <c r="F135">
+        <v>100</v>
+      </c>
+      <c r="G135">
+        <v>229</v>
+      </c>
+      <c r="H135">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>777</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>15</v>
+      </c>
+      <c r="E136">
+        <v>35</v>
+      </c>
+      <c r="F136">
+        <v>33</v>
+      </c>
+      <c r="G136">
+        <v>25</v>
+      </c>
+      <c r="H136">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>778</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>7</v>
+      </c>
+      <c r="E137">
+        <v>78</v>
+      </c>
+      <c r="F137">
+        <v>37</v>
+      </c>
+      <c r="G137">
+        <v>46</v>
+      </c>
+      <c r="H137">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>779</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>600</v>
+      </c>
+      <c r="E138">
+        <v>226</v>
+      </c>
+      <c r="F138">
+        <v>88</v>
+      </c>
+      <c r="G138">
+        <v>84</v>
+      </c>
+      <c r="H138">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>780</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139">
+        <v>10</v>
+      </c>
+      <c r="E139">
+        <v>27</v>
+      </c>
+      <c r="F139">
+        <v>17</v>
+      </c>
+      <c r="G139">
+        <v>16</v>
+      </c>
+      <c r="H139">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>781</v>
+      </c>
+      <c r="C140" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140">
+        <v>250</v>
+      </c>
+      <c r="E140">
+        <v>108</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+      <c r="G140">
+        <v>53</v>
+      </c>
+      <c r="H140">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>782</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>22</v>
+      </c>
+      <c r="E141">
+        <v>43</v>
+      </c>
+      <c r="F141">
+        <v>21</v>
+      </c>
+      <c r="G141">
+        <v>37</v>
+      </c>
+      <c r="H141">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>783</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>4</v>
+      </c>
+      <c r="E142">
+        <v>9</v>
+      </c>
+      <c r="F142">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>27</v>
+      </c>
+      <c r="H142">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>784</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>24</v>
+      </c>
+      <c r="E143">
+        <v>130</v>
+      </c>
+      <c r="F143">
+        <v>17</v>
+      </c>
+      <c r="G143">
+        <v>18</v>
+      </c>
+      <c r="H143">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>11</v>
+      </c>
+      <c r="B144" t="s">
+        <v>785</v>
+      </c>
+      <c r="C144" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144">
+        <v>42</v>
+      </c>
+      <c r="E144">
+        <v>582</v>
+      </c>
+      <c r="F144">
+        <v>11</v>
+      </c>
+      <c r="G144">
+        <v>16</v>
+      </c>
+      <c r="H144">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>2997</v>
+      </c>
+      <c r="E146">
+        <v>31790</v>
+      </c>
+      <c r="F146">
+        <v>8161</v>
+      </c>
+      <c r="G146">
+        <v>5300</v>
+      </c>
+      <c r="H146">
+        <v>48248</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" t="s">
+        <v>40</v>
+      </c>
+      <c r="D147">
+        <v>185</v>
+      </c>
+      <c r="E147">
+        <v>630</v>
+      </c>
+      <c r="F147">
+        <v>553</v>
+      </c>
+      <c r="G147">
+        <v>422</v>
+      </c>
+      <c r="H147">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>786</v>
+      </c>
+      <c r="C148" t="s">
+        <v>42</v>
+      </c>
+      <c r="D148">
+        <v>598</v>
+      </c>
+      <c r="E148">
+        <v>15558</v>
+      </c>
+      <c r="F148">
+        <v>771</v>
+      </c>
+      <c r="G148">
+        <v>592</v>
+      </c>
+      <c r="H148">
+        <v>17519</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>787</v>
+      </c>
+      <c r="C149" t="s">
+        <v>42</v>
+      </c>
+      <c r="D149">
+        <v>781</v>
+      </c>
+      <c r="E149">
+        <v>9877</v>
+      </c>
+      <c r="F149">
+        <v>720</v>
+      </c>
+      <c r="G149">
+        <v>1446</v>
+      </c>
+      <c r="H149">
+        <v>12824</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3</v>
+      </c>
+      <c r="B150" t="s">
+        <v>788</v>
+      </c>
+      <c r="C150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>274</v>
+      </c>
+      <c r="E150">
+        <v>914</v>
+      </c>
+      <c r="F150">
+        <v>4348</v>
+      </c>
+      <c r="G150">
+        <v>998</v>
+      </c>
+      <c r="H150">
+        <v>6534</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>789</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151">
+        <v>93</v>
+      </c>
+      <c r="E151">
+        <v>261</v>
+      </c>
+      <c r="F151">
+        <v>788</v>
+      </c>
+      <c r="G151">
+        <v>143</v>
+      </c>
+      <c r="H151">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>5</v>
+      </c>
+      <c r="B152" t="s">
+        <v>790</v>
+      </c>
+      <c r="C152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152">
+        <v>80</v>
+      </c>
+      <c r="E152">
+        <v>111</v>
+      </c>
+      <c r="F152">
+        <v>88</v>
+      </c>
+      <c r="G152">
+        <v>807</v>
+      </c>
+      <c r="H152">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>791</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153">
+        <v>407</v>
+      </c>
+      <c r="E153">
+        <v>503</v>
+      </c>
+      <c r="F153">
+        <v>132</v>
+      </c>
+      <c r="G153">
+        <v>171</v>
+      </c>
+      <c r="H153">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>7</v>
+      </c>
+      <c r="B154" t="s">
+        <v>792</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154">
+        <v>66</v>
+      </c>
+      <c r="E154">
+        <v>239</v>
+      </c>
+      <c r="F154">
+        <v>160</v>
+      </c>
+      <c r="G154">
+        <v>229</v>
+      </c>
+      <c r="H154">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>793</v>
+      </c>
+      <c r="C155" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155">
+        <v>49</v>
+      </c>
+      <c r="E155">
+        <v>59</v>
+      </c>
+      <c r="F155">
+        <v>89</v>
+      </c>
+      <c r="G155">
+        <v>51</v>
+      </c>
+      <c r="H155">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>9</v>
+      </c>
+      <c r="B156" t="s">
+        <v>794</v>
+      </c>
+      <c r="C156" t="s">
+        <v>42</v>
+      </c>
+      <c r="D156">
+        <v>24</v>
+      </c>
+      <c r="E156">
+        <v>85</v>
+      </c>
+      <c r="F156">
+        <v>54</v>
+      </c>
+      <c r="G156">
+        <v>50</v>
+      </c>
+      <c r="H156">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>795</v>
+      </c>
+      <c r="C157" t="s">
+        <v>42</v>
+      </c>
+      <c r="D157">
+        <v>229</v>
+      </c>
+      <c r="E157">
+        <v>2032</v>
+      </c>
+      <c r="F157">
+        <v>286</v>
+      </c>
+      <c r="G157">
+        <v>303</v>
+      </c>
+      <c r="H157">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>11</v>
+      </c>
+      <c r="B158" t="s">
+        <v>796</v>
+      </c>
+      <c r="C158" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158">
+        <v>211</v>
+      </c>
+      <c r="E158">
+        <v>1521</v>
+      </c>
+      <c r="F158">
+        <v>172</v>
+      </c>
+      <c r="G158">
+        <v>88</v>
+      </c>
+      <c r="H158">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>15</v>
+      </c>
+      <c r="B160" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>174</v>
+      </c>
+      <c r="E160">
+        <v>154</v>
+      </c>
+      <c r="F160">
+        <v>488</v>
+      </c>
+      <c r="G160">
+        <v>179</v>
+      </c>
+      <c r="H160">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>34</v>
+      </c>
+      <c r="B161" t="s">
+        <v>34</v>
+      </c>
+      <c r="C161" t="s">
+        <v>40</v>
+      </c>
+      <c r="D161">
+        <v>64</v>
+      </c>
+      <c r="E161">
+        <v>86</v>
+      </c>
+      <c r="F161">
+        <v>203</v>
+      </c>
+      <c r="G161">
+        <v>94</v>
+      </c>
+      <c r="H161">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>797</v>
+      </c>
+      <c r="C162" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162">
+        <v>80</v>
+      </c>
+      <c r="E162">
+        <v>53</v>
+      </c>
+      <c r="F162">
+        <v>193</v>
+      </c>
+      <c r="G162">
+        <v>52</v>
+      </c>
+      <c r="H162">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>798</v>
+      </c>
+      <c r="C163" t="s">
+        <v>42</v>
+      </c>
+      <c r="D163">
+        <v>30</v>
+      </c>
+      <c r="E163">
+        <v>15</v>
+      </c>
+      <c r="F163">
+        <v>92</v>
+      </c>
+      <c r="G163">
+        <v>33</v>
+      </c>
+      <c r="H163">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>16</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>5388</v>
+      </c>
+      <c r="E165">
+        <v>13832</v>
+      </c>
+      <c r="F165">
+        <v>1045</v>
+      </c>
+      <c r="G165">
+        <v>6070</v>
+      </c>
+      <c r="H165">
+        <v>26335</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>34</v>
+      </c>
+      <c r="B166" t="s">
+        <v>34</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>84</v>
+      </c>
+      <c r="E166">
+        <v>207</v>
+      </c>
+      <c r="F166">
+        <v>86</v>
+      </c>
+      <c r="G166">
+        <v>202</v>
+      </c>
+      <c r="H166">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>799</v>
+      </c>
+      <c r="C167" t="s">
+        <v>42</v>
+      </c>
+      <c r="D167">
+        <v>4162</v>
+      </c>
+      <c r="E167">
+        <v>11030</v>
+      </c>
+      <c r="F167">
+        <v>345</v>
+      </c>
+      <c r="G167">
+        <v>4644</v>
+      </c>
+      <c r="H167">
+        <v>20181</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>800</v>
+      </c>
+      <c r="C168" t="s">
+        <v>42</v>
+      </c>
+      <c r="D168">
+        <v>62</v>
+      </c>
+      <c r="E168">
+        <v>205</v>
+      </c>
+      <c r="F168">
+        <v>88</v>
+      </c>
+      <c r="G168">
+        <v>74</v>
+      </c>
+      <c r="H168">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>801</v>
+      </c>
+      <c r="C169" t="s">
+        <v>42</v>
+      </c>
+      <c r="D169">
+        <v>7</v>
+      </c>
+      <c r="E169">
+        <v>14</v>
+      </c>
+      <c r="F169">
+        <v>26</v>
+      </c>
+      <c r="G169">
+        <v>31</v>
+      </c>
+      <c r="H169">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>802</v>
+      </c>
+      <c r="C170" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170">
+        <v>52</v>
+      </c>
+      <c r="E170">
+        <v>300</v>
+      </c>
+      <c r="F170">
+        <v>172</v>
+      </c>
+      <c r="G170">
+        <v>577</v>
+      </c>
+      <c r="H170">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>803</v>
+      </c>
+      <c r="C171" t="s">
+        <v>42</v>
+      </c>
+      <c r="D171">
+        <v>396</v>
+      </c>
+      <c r="E171">
+        <v>1486</v>
+      </c>
+      <c r="F171">
+        <v>94</v>
+      </c>
+      <c r="G171">
+        <v>207</v>
+      </c>
+      <c r="H171">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>804</v>
+      </c>
+      <c r="C172" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172">
+        <v>9</v>
+      </c>
+      <c r="E172">
+        <v>21</v>
+      </c>
+      <c r="F172">
+        <v>13</v>
+      </c>
+      <c r="G172">
+        <v>16</v>
+      </c>
+      <c r="H172">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>7</v>
+      </c>
+      <c r="B173" t="s">
+        <v>805</v>
+      </c>
+      <c r="C173" t="s">
+        <v>42</v>
+      </c>
+      <c r="D173">
+        <v>490</v>
+      </c>
+      <c r="E173">
+        <v>278</v>
+      </c>
+      <c r="F173">
+        <v>129</v>
+      </c>
+      <c r="G173">
+        <v>161</v>
+      </c>
+      <c r="H173">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>8</v>
+      </c>
+      <c r="B174" t="s">
+        <v>806</v>
+      </c>
+      <c r="C174" t="s">
+        <v>42</v>
+      </c>
+      <c r="D174">
+        <v>88</v>
+      </c>
+      <c r="E174">
+        <v>36</v>
+      </c>
+      <c r="F174">
+        <v>30</v>
+      </c>
+      <c r="G174">
+        <v>17</v>
+      </c>
+      <c r="H174">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>807</v>
+      </c>
+      <c r="C175" t="s">
+        <v>42</v>
+      </c>
+      <c r="D175">
+        <v>4</v>
+      </c>
+      <c r="E175">
+        <v>5</v>
+      </c>
+      <c r="F175">
+        <v>4</v>
+      </c>
+      <c r="G175">
+        <v>6</v>
+      </c>
+      <c r="H175">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>808</v>
+      </c>
+      <c r="C176" t="s">
+        <v>42</v>
+      </c>
+      <c r="D176">
+        <v>25</v>
+      </c>
+      <c r="E176">
+        <v>226</v>
+      </c>
+      <c r="F176">
+        <v>36</v>
+      </c>
+      <c r="G176">
+        <v>27</v>
+      </c>
+      <c r="H176">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>11</v>
+      </c>
+      <c r="B177" t="s">
+        <v>809</v>
+      </c>
+      <c r="C177" t="s">
+        <v>42</v>
+      </c>
+      <c r="D177">
+        <v>9</v>
+      </c>
+      <c r="E177">
+        <v>24</v>
+      </c>
+      <c r="F177">
+        <v>22</v>
+      </c>
+      <c r="G177">
+        <v>108</v>
+      </c>
+      <c r="H177">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>17</v>
+      </c>
+      <c r="B179" t="s">
+        <v>20</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>3805</v>
+      </c>
+      <c r="E179">
+        <v>36075</v>
+      </c>
+      <c r="F179">
+        <v>5283</v>
+      </c>
+      <c r="G179">
+        <v>2026</v>
+      </c>
+      <c r="H179">
+        <v>47189</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>34</v>
+      </c>
+      <c r="B180" t="s">
+        <v>34</v>
+      </c>
+      <c r="C180" t="s">
+        <v>40</v>
+      </c>
+      <c r="D180">
+        <v>85</v>
+      </c>
+      <c r="E180">
+        <v>526</v>
+      </c>
+      <c r="F180">
+        <v>242</v>
+      </c>
+      <c r="G180">
+        <v>111</v>
+      </c>
+      <c r="H180">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1</v>
+      </c>
+      <c r="B181" t="s">
+        <v>810</v>
+      </c>
+      <c r="C181" t="s">
+        <v>42</v>
+      </c>
+      <c r="D181">
+        <v>2472</v>
+      </c>
+      <c r="E181">
+        <v>21619</v>
+      </c>
+      <c r="F181">
+        <v>3552</v>
+      </c>
+      <c r="G181">
+        <v>1164</v>
+      </c>
+      <c r="H181">
+        <v>28807</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182" t="s">
+        <v>811</v>
+      </c>
+      <c r="C182" t="s">
+        <v>42</v>
+      </c>
+      <c r="D182">
+        <v>857</v>
+      </c>
+      <c r="E182">
+        <v>13072</v>
+      </c>
+      <c r="F182">
+        <v>493</v>
+      </c>
+      <c r="G182">
+        <v>349</v>
+      </c>
+      <c r="H182">
+        <v>14771</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>3</v>
+      </c>
+      <c r="B183" t="s">
+        <v>812</v>
+      </c>
+      <c r="C183" t="s">
+        <v>42</v>
+      </c>
+      <c r="D183">
+        <v>17</v>
+      </c>
+      <c r="E183">
+        <v>119</v>
+      </c>
+      <c r="F183">
+        <v>70</v>
+      </c>
+      <c r="G183">
+        <v>28</v>
+      </c>
+      <c r="H183">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
+        <v>813</v>
+      </c>
+      <c r="C184" t="s">
+        <v>42</v>
+      </c>
+      <c r="D184">
+        <v>37</v>
+      </c>
+      <c r="E184">
+        <v>147</v>
+      </c>
+      <c r="F184">
+        <v>109</v>
+      </c>
+      <c r="G184">
+        <v>40</v>
+      </c>
+      <c r="H184">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>5</v>
+      </c>
+      <c r="B185" t="s">
+        <v>814</v>
+      </c>
+      <c r="C185" t="s">
+        <v>42</v>
+      </c>
+      <c r="D185">
+        <v>54</v>
+      </c>
+      <c r="E185">
+        <v>87</v>
+      </c>
+      <c r="F185">
+        <v>144</v>
+      </c>
+      <c r="G185">
+        <v>45</v>
+      </c>
+      <c r="H185">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>815</v>
+      </c>
+      <c r="C186" t="s">
+        <v>42</v>
+      </c>
+      <c r="D186">
+        <v>2</v>
+      </c>
+      <c r="E186">
+        <v>15</v>
+      </c>
+      <c r="F186">
+        <v>19</v>
+      </c>
+      <c r="G186">
+        <v>12</v>
+      </c>
+      <c r="H186">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>7</v>
+      </c>
+      <c r="B187" t="s">
+        <v>816</v>
+      </c>
+      <c r="C187" t="s">
+        <v>42</v>
+      </c>
+      <c r="D187">
+        <v>162</v>
+      </c>
+      <c r="E187">
+        <v>251</v>
+      </c>
+      <c r="F187">
+        <v>449</v>
+      </c>
+      <c r="G187">
+        <v>47</v>
+      </c>
+      <c r="H187">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>8</v>
+      </c>
+      <c r="B188" t="s">
+        <v>817</v>
+      </c>
+      <c r="C188" t="s">
+        <v>42</v>
+      </c>
+      <c r="D188">
+        <v>90</v>
+      </c>
+      <c r="E188">
+        <v>70</v>
+      </c>
+      <c r="F188">
+        <v>80</v>
+      </c>
+      <c r="G188">
+        <v>182</v>
+      </c>
+      <c r="H188">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>818</v>
+      </c>
+      <c r="C189" t="s">
+        <v>42</v>
+      </c>
+      <c r="D189">
+        <v>3</v>
+      </c>
+      <c r="E189">
+        <v>18</v>
+      </c>
+      <c r="F189">
+        <v>10</v>
+      </c>
+      <c r="G189">
+        <v>11</v>
+      </c>
+      <c r="H189">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>819</v>
+      </c>
+      <c r="C190" t="s">
+        <v>42</v>
+      </c>
+      <c r="D190">
+        <v>10</v>
+      </c>
+      <c r="E190">
+        <v>56</v>
+      </c>
+      <c r="F190">
+        <v>32</v>
+      </c>
+      <c r="G190">
+        <v>15</v>
+      </c>
+      <c r="H190">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>11</v>
+      </c>
+      <c r="B191" t="s">
+        <v>820</v>
+      </c>
+      <c r="C191" t="s">
+        <v>42</v>
+      </c>
+      <c r="D191">
+        <v>16</v>
+      </c>
+      <c r="E191">
+        <v>95</v>
+      </c>
+      <c r="F191">
+        <v>83</v>
+      </c>
+      <c r="G191">
+        <v>22</v>
+      </c>
+      <c r="H191">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="192"/>
+    <row r="193">
+      <c r="A193">
+        <v>24</v>
+      </c>
+      <c r="B193" t="s">
+        <v>21</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>83</v>
+      </c>
+      <c r="E193">
+        <v>106</v>
+      </c>
+      <c r="F193">
+        <v>111</v>
+      </c>
+      <c r="G193">
+        <v>98</v>
+      </c>
+      <c r="H193">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>34</v>
+      </c>
+      <c r="B194" t="s">
+        <v>34</v>
+      </c>
+      <c r="C194" t="s">
+        <v>40</v>
+      </c>
+      <c r="D194">
+        <v>8</v>
+      </c>
+      <c r="E194">
+        <v>30</v>
+      </c>
+      <c r="F194">
+        <v>60</v>
+      </c>
+      <c r="G194">
+        <v>63</v>
+      </c>
+      <c r="H194">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>821</v>
+      </c>
+      <c r="C195" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195">
+        <v>75</v>
+      </c>
+      <c r="E195">
+        <v>76</v>
+      </c>
+      <c r="F195">
+        <v>51</v>
+      </c>
+      <c r="G195">
+        <v>35</v>
+      </c>
+      <c r="H195">
+        <v>237</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>822</v>
+      </c>
+      <c r="D2" t="s">
+        <v>823</v>
+      </c>
+      <c r="E2" t="s">
+        <v>362</v>
+      </c>
+      <c r="F2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G2">
+        <v>31597</v>
+      </c>
+      <c r="H2">
+        <v>28173</v>
+      </c>
+      <c r="I2">
+        <v>27207</v>
+      </c>
+      <c r="J2">
+        <v>32206</v>
+      </c>
+      <c r="K2">
+        <v>40153</v>
+      </c>
+      <c r="L2">
+        <v>1231</v>
+      </c>
+      <c r="M2">
+        <v>6118</v>
+      </c>
+      <c r="N2">
+        <v>34051</v>
+      </c>
+      <c r="O2">
+        <v>3571</v>
+      </c>
+      <c r="P2">
+        <v>710</v>
+      </c>
+      <c r="Q2">
+        <v>29541</v>
+      </c>
+      <c r="R2">
+        <v>944</v>
+      </c>
+      <c r="S2">
+        <v>18053</v>
+      </c>
+      <c r="T2">
+        <v>5007</v>
+      </c>
+      <c r="U2">
+        <v>3449</v>
+      </c>
+      <c r="V2">
+        <v>38605</v>
+      </c>
+      <c r="W2">
+        <v>1702</v>
+      </c>
+      <c r="X2">
+        <v>302318</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3">
+        <v>31597</v>
+      </c>
+      <c r="H3">
+        <v>28173</v>
+      </c>
+      <c r="I3">
+        <v>27207</v>
+      </c>
+      <c r="J3">
+        <v>32206</v>
+      </c>
+      <c r="K3">
+        <v>40153</v>
+      </c>
+      <c r="L3">
+        <v>1231</v>
+      </c>
+      <c r="M3">
+        <v>6118</v>
+      </c>
+      <c r="N3">
+        <v>34051</v>
+      </c>
+      <c r="O3">
+        <v>3571</v>
+      </c>
+      <c r="P3">
+        <v>710</v>
+      </c>
+      <c r="Q3">
+        <v>29541</v>
+      </c>
+      <c r="R3">
+        <v>944</v>
+      </c>
+      <c r="S3">
+        <v>18053</v>
+      </c>
+      <c r="T3">
+        <v>5007</v>
+      </c>
+      <c r="U3">
+        <v>3449</v>
+      </c>
+      <c r="V3">
+        <v>38605</v>
+      </c>
+      <c r="W3">
+        <v>1702</v>
+      </c>
+      <c r="X3">
+        <v>302318</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>363</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -9085,136 +14199,136 @@
         <v>31597</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>2579</v>
       </c>
       <c r="E3">
         <v>2579</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>678</v>
+        <v>824</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>5475</v>
       </c>
       <c r="E4">
         <v>5475</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>679</v>
+        <v>825</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>2176</v>
       </c>
       <c r="E5">
         <v>2176</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>680</v>
+        <v>826</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>6318</v>
       </c>
       <c r="E6">
         <v>6318</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>681</v>
+        <v>827</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>355</v>
       </c>
       <c r="E7">
         <v>355</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>682</v>
+        <v>828</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>298</v>
       </c>
       <c r="E8">
         <v>298</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>683</v>
+        <v>829</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>14396</v>
       </c>
       <c r="E9">
         <v>14396</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>28173</v>
       </c>
@@ -9222,136 +14336,136 @@
         <v>28173</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12">
         <v>4116</v>
       </c>
       <c r="E12">
         <v>4116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>684</v>
+        <v>830</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>12632</v>
       </c>
       <c r="E13">
         <v>12632</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>685</v>
+        <v>831</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>2280</v>
       </c>
       <c r="E14">
         <v>2280</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>686</v>
+        <v>832</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>2699</v>
       </c>
       <c r="E15">
         <v>2699</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>687</v>
+        <v>833</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>999</v>
       </c>
       <c r="E16">
         <v>999</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>688</v>
+        <v>834</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>3579</v>
       </c>
       <c r="E17">
         <v>3579</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>689</v>
+        <v>835</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>1868</v>
       </c>
       <c r="E18">
         <v>1868</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>27207</v>
       </c>
@@ -9359,136 +14473,136 @@
         <v>27207</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>2107</v>
       </c>
       <c r="E21">
         <v>2107</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>690</v>
+        <v>836</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>11361</v>
       </c>
       <c r="E22">
         <v>11361</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>691</v>
+        <v>837</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>930</v>
       </c>
       <c r="E23">
         <v>930</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>692</v>
+        <v>838</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>4267</v>
       </c>
       <c r="E24">
         <v>4267</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>693</v>
+        <v>839</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>593</v>
       </c>
       <c r="E25">
         <v>593</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>694</v>
+        <v>840</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>3591</v>
       </c>
       <c r="E26">
         <v>3591</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>695</v>
+        <v>841</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>4358</v>
       </c>
       <c r="E27">
         <v>4358</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
       <c r="D29">
         <v>32206</v>
       </c>
@@ -9496,136 +14610,136 @@
         <v>32206</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30">
         <v>2261</v>
       </c>
       <c r="E30">
         <v>2261</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>696</v>
+        <v>842</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>24301</v>
       </c>
       <c r="E31">
         <v>24301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>697</v>
+        <v>843</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>1370</v>
       </c>
       <c r="E32">
         <v>1370</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>698</v>
+        <v>844</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>1776</v>
       </c>
       <c r="E33">
         <v>1776</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>699</v>
+        <v>845</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>994</v>
       </c>
       <c r="E34">
         <v>994</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>700</v>
+        <v>846</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>721</v>
       </c>
       <c r="E35">
         <v>721</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>701</v>
+        <v>847</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>783</v>
       </c>
       <c r="E36">
         <v>783</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>40153</v>
       </c>
@@ -9633,136 +14747,136 @@
         <v>40153</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3810</v>
       </c>
       <c r="E39">
         <v>3810</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>702</v>
+        <v>848</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>21683</v>
       </c>
       <c r="E40">
         <v>21683</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>703</v>
+        <v>849</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>5325</v>
       </c>
       <c r="E41">
         <v>5325</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>704</v>
+        <v>850</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>2164</v>
       </c>
       <c r="E42">
         <v>2164</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>705</v>
+        <v>851</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>922</v>
       </c>
       <c r="E43">
         <v>922</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>706</v>
+        <v>852</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>4120</v>
       </c>
       <c r="E44">
         <v>4120</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>707</v>
+        <v>853</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>2129</v>
       </c>
       <c r="E45">
         <v>2129</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>1231</v>
       </c>
@@ -9770,68 +14884,68 @@
         <v>1231</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>34</v>
       </c>
       <c r="C48" t="s">
         <v>40</v>
       </c>
       <c r="D48">
         <v>524</v>
       </c>
       <c r="E48">
         <v>524</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>708</v>
+        <v>854</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49">
         <v>441</v>
       </c>
       <c r="E49">
         <v>441</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>709</v>
+        <v>855</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>266</v>
       </c>
       <c r="E50">
         <v>266</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>6118</v>
       </c>
@@ -9839,136 +14953,136 @@
         <v>6118</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>34</v>
       </c>
       <c r="C53" t="s">
         <v>40</v>
       </c>
       <c r="D53">
         <v>445</v>
       </c>
       <c r="E53">
         <v>445</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>710</v>
+        <v>856</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>3226</v>
       </c>
       <c r="E54">
         <v>3226</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>711</v>
+        <v>857</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>231</v>
       </c>
       <c r="E55">
         <v>231</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>712</v>
+        <v>858</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>397</v>
       </c>
       <c r="E56">
         <v>397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>713</v>
+        <v>859</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>1658</v>
       </c>
       <c r="E57">
         <v>1658</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>714</v>
+        <v>860</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>84</v>
       </c>
       <c r="E58">
         <v>84</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>715</v>
+        <v>861</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>77</v>
       </c>
       <c r="E59">
         <v>77</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>34051</v>
       </c>
@@ -9976,136 +15090,136 @@
         <v>34051</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>34</v>
       </c>
       <c r="B62" t="s">
         <v>34</v>
       </c>
       <c r="C62" t="s">
         <v>40</v>
       </c>
       <c r="D62">
         <v>5456</v>
       </c>
       <c r="E62">
         <v>5456</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>716</v>
+        <v>862</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>14728</v>
       </c>
       <c r="E63">
         <v>14728</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>717</v>
+        <v>863</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>2811</v>
       </c>
       <c r="E64">
         <v>2811</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>718</v>
+        <v>864</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>6160</v>
       </c>
       <c r="E65">
         <v>6160</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>719</v>
+        <v>865</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>795</v>
       </c>
       <c r="E66">
         <v>795</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>720</v>
+        <v>866</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>2198</v>
       </c>
       <c r="E67">
         <v>2198</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>721</v>
+        <v>867</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>1903</v>
       </c>
       <c r="E68">
         <v>1903</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>14</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>3571</v>
       </c>
@@ -10113,222 +15227,222 @@
         <v>3571</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>34</v>
       </c>
       <c r="B71" t="s">
         <v>34</v>
       </c>
       <c r="C71" t="s">
         <v>40</v>
       </c>
       <c r="D71">
         <v>183</v>
       </c>
       <c r="E71">
         <v>183</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>722</v>
+        <v>868</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>762</v>
       </c>
       <c r="E72">
         <v>762</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>723</v>
+        <v>869</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>244</v>
       </c>
       <c r="E73">
         <v>244</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>724</v>
+        <v>870</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>113</v>
       </c>
       <c r="E74">
         <v>113</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>725</v>
+        <v>871</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>178</v>
       </c>
       <c r="E75">
         <v>178</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>726</v>
+        <v>872</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>2091</v>
       </c>
       <c r="E76">
         <v>2091</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>710</v>
       </c>
       <c r="E78">
         <v>710</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>128</v>
       </c>
       <c r="E79">
         <v>128</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>123</v>
       </c>
       <c r="E80">
         <v>123</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>728</v>
+        <v>874</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>223</v>
       </c>
       <c r="E81">
         <v>223</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>729</v>
+        <v>875</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>134</v>
       </c>
       <c r="E82">
         <v>134</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>730</v>
+        <v>876</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>102</v>
       </c>
       <c r="E83">
         <v>102</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>29541</v>
       </c>
@@ -10336,136 +15450,136 @@
         <v>29541</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>34</v>
       </c>
       <c r="C86" t="s">
         <v>40</v>
       </c>
       <c r="D86">
         <v>1334</v>
       </c>
       <c r="E86">
         <v>1334</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>731</v>
+        <v>877</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>22638</v>
       </c>
       <c r="E87">
         <v>22638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>732</v>
+        <v>878</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>3427</v>
       </c>
       <c r="E88">
         <v>3427</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>733</v>
+        <v>879</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>846</v>
       </c>
       <c r="E89">
         <v>846</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>734</v>
+        <v>880</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>592</v>
       </c>
       <c r="E90">
         <v>592</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>735</v>
+        <v>881</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>471</v>
       </c>
       <c r="E91">
         <v>471</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>736</v>
+        <v>882</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>233</v>
       </c>
       <c r="E92">
         <v>233</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>944</v>
       </c>
@@ -10473,136 +15587,136 @@
         <v>944</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>34</v>
       </c>
       <c r="B95" t="s">
         <v>34</v>
       </c>
       <c r="C95" t="s">
         <v>40</v>
       </c>
       <c r="D95">
         <v>121</v>
       </c>
       <c r="E95">
         <v>121</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>737</v>
+        <v>883</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>266</v>
       </c>
       <c r="E96">
         <v>266</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>738</v>
+        <v>884</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>94</v>
       </c>
       <c r="E97">
         <v>94</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>739</v>
+        <v>885</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>87</v>
       </c>
       <c r="E98">
         <v>87</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>740</v>
+        <v>886</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>277</v>
       </c>
       <c r="E99">
         <v>277</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>741</v>
+        <v>887</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>56</v>
       </c>
       <c r="E100">
         <v>56</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>742</v>
+        <v>888</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>43</v>
       </c>
       <c r="E101">
         <v>43</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>17</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>18053</v>
       </c>
@@ -10610,136 +15724,136 @@
         <v>18053</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
         <v>34</v>
       </c>
       <c r="C104" t="s">
         <v>40</v>
       </c>
       <c r="D104">
         <v>1414</v>
       </c>
       <c r="E104">
         <v>1414</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>743</v>
+        <v>889</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>5734</v>
       </c>
       <c r="E105">
         <v>5734</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>744</v>
+        <v>890</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>3698</v>
       </c>
       <c r="E106">
         <v>3698</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>745</v>
+        <v>891</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>5893</v>
       </c>
       <c r="E107">
         <v>5893</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>746</v>
+        <v>892</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>982</v>
       </c>
       <c r="E108">
         <v>982</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>747</v>
+        <v>893</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>200</v>
       </c>
       <c r="E109">
         <v>200</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>748</v>
+        <v>894</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>132</v>
       </c>
       <c r="E110">
         <v>132</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>15</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>5007</v>
       </c>
@@ -10747,136 +15861,136 @@
         <v>5007</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113">
         <v>1609</v>
       </c>
       <c r="E113">
         <v>1609</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>749</v>
+        <v>895</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>793</v>
       </c>
       <c r="E114">
         <v>793</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>750</v>
+        <v>896</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>1568</v>
       </c>
       <c r="E115">
         <v>1568</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>751</v>
+        <v>897</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>386</v>
       </c>
       <c r="E116">
         <v>386</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>752</v>
+        <v>898</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>135</v>
       </c>
       <c r="E117">
         <v>135</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>753</v>
+        <v>899</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>290</v>
       </c>
       <c r="E118">
         <v>290</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>754</v>
+        <v>900</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>226</v>
       </c>
       <c r="E119">
         <v>226</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>16</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>3449</v>
       </c>
@@ -10884,136 +15998,136 @@
         <v>3449</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>34</v>
       </c>
       <c r="B122" t="s">
         <v>34</v>
       </c>
       <c r="C122" t="s">
         <v>40</v>
       </c>
       <c r="D122">
         <v>467</v>
       </c>
       <c r="E122">
         <v>467</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>755</v>
+        <v>901</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>1234</v>
       </c>
       <c r="E123">
         <v>1234</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>756</v>
+        <v>902</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>682</v>
       </c>
       <c r="E124">
         <v>682</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>757</v>
+        <v>903</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>105</v>
       </c>
       <c r="E125">
         <v>105</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>758</v>
+        <v>904</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>506</v>
       </c>
       <c r="E126">
         <v>506</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>759</v>
+        <v>905</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>322</v>
       </c>
       <c r="E127">
         <v>322</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>760</v>
+        <v>906</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>133</v>
       </c>
       <c r="E128">
         <v>133</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>17</v>
       </c>
       <c r="B130" t="s">
         <v>20</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>38605</v>
       </c>
@@ -11021,136 +16135,136 @@
         <v>38605</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>34</v>
       </c>
       <c r="B131" t="s">
         <v>34</v>
       </c>
       <c r="C131" t="s">
         <v>40</v>
       </c>
       <c r="D131">
         <v>1227</v>
       </c>
       <c r="E131">
         <v>1227</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>761</v>
+        <v>907</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>19890</v>
       </c>
       <c r="E132">
         <v>19890</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>762</v>
+        <v>908</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>12126</v>
       </c>
       <c r="E133">
         <v>12126</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>763</v>
+        <v>909</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>294</v>
       </c>
       <c r="E134">
         <v>294</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>764</v>
+        <v>910</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>192</v>
       </c>
       <c r="E135">
         <v>192</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>765</v>
+        <v>911</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>4560</v>
       </c>
       <c r="E136">
         <v>4560</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>766</v>
+        <v>912</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>316</v>
       </c>
       <c r="E137">
         <v>316</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>24</v>
       </c>
       <c r="B139" t="s">
         <v>21</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>1702</v>
       </c>
@@ -11158,118 +16272,118 @@
         <v>1702</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>34</v>
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="C140" t="s">
         <v>40</v>
       </c>
       <c r="D140">
         <v>347</v>
       </c>
       <c r="E140">
         <v>347</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>767</v>
+        <v>913</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>401</v>
       </c>
       <c r="E141">
         <v>401</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>768</v>
+        <v>914</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
         <v>345</v>
       </c>
       <c r="E142">
         <v>345</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>769</v>
+        <v>915</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>396</v>
       </c>
       <c r="E143">
         <v>396</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>770</v>
+        <v>916</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>213</v>
       </c>
       <c r="E144">
         <v>213</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -11279,95 +16393,95 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>771</v>
+        <v>917</v>
       </c>
       <c r="D2" t="s">
-        <v>772</v>
+        <v>918</v>
       </c>
       <c r="E2" t="s">
-        <v>773</v>
+        <v>919</v>
       </c>
       <c r="F2" t="s">
-        <v>774</v>
+        <v>920</v>
       </c>
       <c r="G2">
         <v>23996</v>
       </c>
       <c r="H2">
         <v>92028</v>
       </c>
       <c r="I2">
         <v>34858</v>
       </c>
       <c r="J2">
         <v>34167</v>
       </c>
       <c r="K2">
         <v>29385</v>
       </c>
       <c r="L2">
         <v>1458</v>
       </c>
       <c r="M2">
         <v>4071</v>
       </c>
       <c r="N2">
         <v>24634</v>
       </c>
@@ -11388,60 +16502,60 @@
       </c>
       <c r="T2">
         <v>2657</v>
       </c>
       <c r="U2">
         <v>4066</v>
       </c>
       <c r="V2">
         <v>99277</v>
       </c>
       <c r="W2">
         <v>1421</v>
       </c>
       <c r="X2">
         <v>446861</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>771</v>
+        <v>917</v>
       </c>
       <c r="D3" t="s">
-        <v>772</v>
+        <v>918</v>
       </c>
       <c r="E3" t="s">
-        <v>775</v>
+        <v>921</v>
       </c>
       <c r="F3" t="s">
-        <v>776</v>
+        <v>922</v>
       </c>
       <c r="G3">
         <v>33975</v>
       </c>
       <c r="H3">
         <v>13350</v>
       </c>
       <c r="I3">
         <v>9808</v>
       </c>
       <c r="J3">
         <v>34333</v>
       </c>
       <c r="K3">
         <v>22091</v>
       </c>
       <c r="L3">
         <v>543</v>
       </c>
       <c r="M3">
         <v>6398</v>
       </c>
       <c r="N3">
         <v>15118</v>
       </c>
@@ -11520,72 +16634,72 @@
         <v>859</v>
       </c>
       <c r="S4">
         <v>34767</v>
       </c>
       <c r="T4">
         <v>3325</v>
       </c>
       <c r="U4">
         <v>6322</v>
       </c>
       <c r="V4">
         <v>117503</v>
       </c>
       <c r="W4">
         <v>1789</v>
       </c>
       <c r="X4">
         <v>629252</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>774</v>
+        <v>920</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>776</v>
+        <v>922</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -11610,211 +16724,211 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>3598</v>
       </c>
       <c r="E3">
         <v>1621</v>
       </c>
       <c r="F3">
         <v>5219</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>777</v>
+        <v>923</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>9448</v>
       </c>
       <c r="E4">
         <v>4342</v>
       </c>
       <c r="F4">
         <v>13790</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>778</v>
+        <v>924</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>3560</v>
       </c>
       <c r="E5">
         <v>24848</v>
       </c>
       <c r="F5">
         <v>28408</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>779</v>
+        <v>925</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>1307</v>
       </c>
       <c r="E6">
         <v>447</v>
       </c>
       <c r="F6">
         <v>1754</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>780</v>
+        <v>926</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>4732</v>
       </c>
       <c r="E7">
         <v>1857</v>
       </c>
       <c r="F7">
         <v>6589</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>781</v>
+        <v>927</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>504</v>
       </c>
       <c r="E8">
         <v>320</v>
       </c>
       <c r="F8">
         <v>824</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>782</v>
+        <v>928</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>183</v>
       </c>
       <c r="E9">
         <v>61</v>
       </c>
       <c r="F9">
         <v>244</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>783</v>
+        <v>929</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>113</v>
       </c>
       <c r="E10">
         <v>104</v>
       </c>
       <c r="F10">
         <v>217</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>784</v>
+        <v>930</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>143</v>
       </c>
       <c r="E11">
         <v>179</v>
       </c>
       <c r="F11">
         <v>322</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>785</v>
+        <v>931</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>408</v>
       </c>
       <c r="E12">
         <v>196</v>
       </c>
       <c r="F12">
         <v>604</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
@@ -11831,211 +16945,211 @@
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>6401</v>
       </c>
       <c r="E15">
         <v>2014</v>
       </c>
       <c r="F15">
         <v>8415</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>786</v>
+        <v>932</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>59399</v>
       </c>
       <c r="E16">
         <v>3743</v>
       </c>
       <c r="F16">
         <v>63142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>787</v>
+        <v>933</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>18038</v>
       </c>
       <c r="E17">
         <v>2082</v>
       </c>
       <c r="F17">
         <v>20120</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>788</v>
+        <v>934</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>2261</v>
       </c>
       <c r="E18">
         <v>421</v>
       </c>
       <c r="F18">
         <v>2682</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>789</v>
+        <v>935</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>2891</v>
       </c>
       <c r="E19">
         <v>1983</v>
       </c>
       <c r="F19">
         <v>4874</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>790</v>
+        <v>936</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>1037</v>
       </c>
       <c r="E20">
         <v>303</v>
       </c>
       <c r="F20">
         <v>1340</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>791</v>
+        <v>937</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>450</v>
       </c>
       <c r="E21">
         <v>728</v>
       </c>
       <c r="F21">
         <v>1178</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>792</v>
+        <v>938</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>208</v>
       </c>
       <c r="E22">
         <v>120</v>
       </c>
       <c r="F22">
         <v>328</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>793</v>
+        <v>939</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>852</v>
       </c>
       <c r="E23">
         <v>1730</v>
       </c>
       <c r="F23">
         <v>2582</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>794</v>
+        <v>940</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>491</v>
       </c>
       <c r="E24">
         <v>226</v>
       </c>
       <c r="F24">
         <v>717</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
@@ -12052,211 +17166,211 @@
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>2623</v>
       </c>
       <c r="E27">
         <v>988</v>
       </c>
       <c r="F27">
         <v>3611</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>795</v>
+        <v>941</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>3556</v>
       </c>
       <c r="E28">
         <v>2227</v>
       </c>
       <c r="F28">
         <v>5783</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>796</v>
+        <v>942</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>928</v>
       </c>
       <c r="E29">
         <v>487</v>
       </c>
       <c r="F29">
         <v>1415</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>797</v>
+        <v>943</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>22107</v>
       </c>
       <c r="E30">
         <v>915</v>
       </c>
       <c r="F30">
         <v>23022</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>798</v>
+        <v>944</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>3071</v>
       </c>
       <c r="E31">
         <v>1515</v>
       </c>
       <c r="F31">
         <v>4586</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>799</v>
+        <v>945</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>427</v>
       </c>
       <c r="E32">
         <v>174</v>
       </c>
       <c r="F32">
         <v>601</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>800</v>
+        <v>946</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>610</v>
       </c>
       <c r="E33">
         <v>123</v>
       </c>
       <c r="F33">
         <v>733</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>801</v>
+        <v>947</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>281</v>
       </c>
       <c r="E34">
         <v>84</v>
       </c>
       <c r="F34">
         <v>365</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>802</v>
+        <v>948</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>233</v>
       </c>
       <c r="E35">
         <v>182</v>
       </c>
       <c r="F35">
         <v>415</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>803</v>
+        <v>949</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>1022</v>
       </c>
       <c r="E36">
         <v>3113</v>
       </c>
       <c r="F36">
         <v>4135</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
@@ -12273,211 +17387,211 @@
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3442</v>
       </c>
       <c r="E39">
         <v>1791</v>
       </c>
       <c r="F39">
         <v>5233</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>804</v>
+        <v>950</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>11606</v>
       </c>
       <c r="E40">
         <v>16129</v>
       </c>
       <c r="F40">
         <v>27735</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>805</v>
+        <v>951</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>14464</v>
       </c>
       <c r="E41">
         <v>13381</v>
       </c>
       <c r="F41">
         <v>27845</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>806</v>
+        <v>952</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>521</v>
       </c>
       <c r="E42">
         <v>426</v>
       </c>
       <c r="F42">
         <v>947</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>807</v>
+        <v>953</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>1718</v>
       </c>
       <c r="E43">
         <v>1750</v>
       </c>
       <c r="F43">
         <v>3468</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>808</v>
+        <v>954</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>1016</v>
       </c>
       <c r="E44">
         <v>225</v>
       </c>
       <c r="F44">
         <v>1241</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>809</v>
+        <v>955</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>198</v>
       </c>
       <c r="E45">
         <v>68</v>
       </c>
       <c r="F45">
         <v>266</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>810</v>
+        <v>956</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>308</v>
       </c>
       <c r="E46">
         <v>266</v>
       </c>
       <c r="F46">
         <v>574</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>811</v>
+        <v>957</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>215</v>
       </c>
       <c r="E47">
         <v>176</v>
       </c>
       <c r="F47">
         <v>391</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>812</v>
+        <v>958</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>679</v>
       </c>
       <c r="E48">
         <v>121</v>
       </c>
       <c r="F48">
         <v>800</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
@@ -12494,211 +17608,211 @@
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>3363</v>
       </c>
       <c r="E51">
         <v>1191</v>
       </c>
       <c r="F51">
         <v>4554</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>813</v>
+        <v>959</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>16525</v>
       </c>
       <c r="E52">
         <v>3350</v>
       </c>
       <c r="F52">
         <v>19875</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>814</v>
+        <v>960</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>4474</v>
       </c>
       <c r="E53">
         <v>15382</v>
       </c>
       <c r="F53">
         <v>19856</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>815</v>
+        <v>961</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>554</v>
       </c>
       <c r="E54">
         <v>317</v>
       </c>
       <c r="F54">
         <v>871</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>816</v>
+        <v>962</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>761</v>
       </c>
       <c r="E55">
         <v>288</v>
       </c>
       <c r="F55">
         <v>1049</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>817</v>
+        <v>963</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>979</v>
       </c>
       <c r="E56">
         <v>518</v>
       </c>
       <c r="F56">
         <v>1497</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>818</v>
+        <v>964</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>524</v>
       </c>
       <c r="E57">
         <v>104</v>
       </c>
       <c r="F57">
         <v>628</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>819</v>
+        <v>965</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>373</v>
       </c>
       <c r="E58">
         <v>164</v>
       </c>
       <c r="F58">
         <v>537</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>820</v>
+        <v>966</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>371</v>
       </c>
       <c r="E59">
         <v>476</v>
       </c>
       <c r="F59">
         <v>847</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>821</v>
+        <v>967</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>1461</v>
       </c>
       <c r="E60">
         <v>301</v>
       </c>
       <c r="F60">
         <v>1762</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
@@ -12715,111 +17829,111 @@
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>712</v>
       </c>
       <c r="E63">
         <v>222</v>
       </c>
       <c r="F63">
         <v>934</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>822</v>
+        <v>968</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>346</v>
       </c>
       <c r="E64">
         <v>147</v>
       </c>
       <c r="F64">
         <v>493</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>823</v>
+        <v>969</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>182</v>
       </c>
       <c r="E65">
         <v>108</v>
       </c>
       <c r="F65">
         <v>290</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>824</v>
+        <v>970</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>91</v>
       </c>
       <c r="E66">
         <v>29</v>
       </c>
       <c r="F66">
         <v>120</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>825</v>
+        <v>971</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>127</v>
       </c>
       <c r="E67">
         <v>37</v>
       </c>
       <c r="F67">
         <v>164</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
@@ -12836,211 +17950,211 @@
     <row r="70">
       <c r="A70" t="s">
         <v>34</v>
       </c>
       <c r="B70" t="s">
         <v>34</v>
       </c>
       <c r="C70" t="s">
         <v>40</v>
       </c>
       <c r="D70">
         <v>599</v>
       </c>
       <c r="E70">
         <v>742</v>
       </c>
       <c r="F70">
         <v>1341</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>826</v>
+        <v>972</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>1143</v>
       </c>
       <c r="E71">
         <v>1011</v>
       </c>
       <c r="F71">
         <v>2154</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>827</v>
+        <v>973</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>516</v>
       </c>
       <c r="E72">
         <v>938</v>
       </c>
       <c r="F72">
         <v>1454</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>828</v>
+        <v>974</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>169</v>
       </c>
       <c r="E73">
         <v>514</v>
       </c>
       <c r="F73">
         <v>683</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>829</v>
+        <v>975</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>244</v>
       </c>
       <c r="E74">
         <v>1171</v>
       </c>
       <c r="F74">
         <v>1415</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>830</v>
+        <v>976</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>543</v>
       </c>
       <c r="E75">
         <v>117</v>
       </c>
       <c r="F75">
         <v>660</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>831</v>
+        <v>977</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>81</v>
       </c>
       <c r="E76">
         <v>215</v>
       </c>
       <c r="F76">
         <v>296</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>832</v>
+        <v>978</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>529</v>
       </c>
       <c r="E77">
         <v>685</v>
       </c>
       <c r="F77">
         <v>1214</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
-        <v>833</v>
+        <v>979</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>196</v>
       </c>
       <c r="E78">
         <v>903</v>
       </c>
       <c r="F78">
         <v>1099</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>9</v>
       </c>
       <c r="B79" t="s">
-        <v>834</v>
+        <v>980</v>
       </c>
       <c r="C79" t="s">
         <v>42</v>
       </c>
       <c r="D79">
         <v>51</v>
       </c>
       <c r="E79">
         <v>102</v>
       </c>
       <c r="F79">
         <v>153</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
@@ -13057,211 +18171,211 @@
     <row r="82">
       <c r="A82" t="s">
         <v>34</v>
       </c>
       <c r="B82" t="s">
         <v>34</v>
       </c>
       <c r="C82" t="s">
         <v>40</v>
       </c>
       <c r="D82">
         <v>3729</v>
       </c>
       <c r="E82">
         <v>1167</v>
       </c>
       <c r="F82">
         <v>4896</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>835</v>
+        <v>981</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>3177</v>
       </c>
       <c r="E83">
         <v>5442</v>
       </c>
       <c r="F83">
         <v>8619</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>836</v>
+        <v>982</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>1305</v>
       </c>
       <c r="E84">
         <v>4828</v>
       </c>
       <c r="F84">
         <v>6133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>837</v>
+        <v>983</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>1539</v>
       </c>
       <c r="E85">
         <v>915</v>
       </c>
       <c r="F85">
         <v>2454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>838</v>
+        <v>984</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>4430</v>
       </c>
       <c r="E86">
         <v>476</v>
       </c>
       <c r="F86">
         <v>4906</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>839</v>
+        <v>985</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>1465</v>
       </c>
       <c r="E87">
         <v>289</v>
       </c>
       <c r="F87">
         <v>1754</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>840</v>
+        <v>986</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>370</v>
       </c>
       <c r="E88">
         <v>122</v>
       </c>
       <c r="F88">
         <v>492</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>841</v>
+        <v>987</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>3255</v>
       </c>
       <c r="E89">
         <v>661</v>
       </c>
       <c r="F89">
         <v>3916</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>842</v>
+        <v>988</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>4893</v>
       </c>
       <c r="E90">
         <v>1100</v>
       </c>
       <c r="F90">
         <v>5993</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>843</v>
+        <v>989</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>471</v>
       </c>
       <c r="E91">
         <v>118</v>
       </c>
       <c r="F91">
         <v>589</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
@@ -13278,352 +18392,352 @@
     <row r="94">
       <c r="A94" t="s">
         <v>34</v>
       </c>
       <c r="B94" t="s">
         <v>34</v>
       </c>
       <c r="C94" t="s">
         <v>40</v>
       </c>
       <c r="D94">
         <v>287</v>
       </c>
       <c r="E94">
         <v>341</v>
       </c>
       <c r="F94">
         <v>628</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>844</v>
+        <v>990</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>296</v>
       </c>
       <c r="E95">
         <v>334</v>
       </c>
       <c r="F95">
         <v>630</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>845</v>
+        <v>991</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>1130</v>
       </c>
       <c r="E96">
         <v>487</v>
       </c>
       <c r="F96">
         <v>1617</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>846</v>
+        <v>992</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>99</v>
       </c>
       <c r="E97">
         <v>108</v>
       </c>
       <c r="F97">
         <v>207</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>847</v>
+        <v>993</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>78</v>
       </c>
       <c r="E98">
         <v>101</v>
       </c>
       <c r="F98">
         <v>179</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>848</v>
+        <v>994</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>78</v>
       </c>
       <c r="E99">
         <v>102</v>
       </c>
       <c r="F99">
         <v>180</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>849</v>
+        <v>995</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>54</v>
       </c>
       <c r="E100">
         <v>48</v>
       </c>
       <c r="F100">
         <v>102</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>850</v>
+        <v>996</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>41</v>
       </c>
       <c r="E101">
         <v>33</v>
       </c>
       <c r="F101">
         <v>74</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>851</v>
+        <v>997</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>147</v>
       </c>
       <c r="E102">
         <v>56</v>
       </c>
       <c r="F102">
         <v>203</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>6018</v>
       </c>
       <c r="E104">
         <v>5903</v>
       </c>
       <c r="F104">
         <v>11921</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>34</v>
       </c>
       <c r="B105" t="s">
         <v>34</v>
       </c>
       <c r="C105" t="s">
         <v>40</v>
       </c>
       <c r="D105">
         <v>377</v>
       </c>
       <c r="E105">
         <v>295</v>
       </c>
       <c r="F105">
         <v>672</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>852</v>
+        <v>998</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>5036</v>
       </c>
       <c r="E106">
         <v>5176</v>
       </c>
       <c r="F106">
         <v>10212</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>853</v>
+        <v>999</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>175</v>
       </c>
       <c r="E107">
         <v>123</v>
       </c>
       <c r="F107">
         <v>298</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>854</v>
+        <v>1000</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>92</v>
       </c>
       <c r="E108">
         <v>55</v>
       </c>
       <c r="F108">
         <v>147</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>855</v>
+        <v>1001</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>244</v>
       </c>
       <c r="E109">
         <v>95</v>
       </c>
       <c r="F109">
         <v>339</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>856</v>
+        <v>1002</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>54</v>
       </c>
       <c r="E110">
         <v>90</v>
       </c>
       <c r="F110">
         <v>144</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>857</v>
+        <v>1003</v>
       </c>
       <c r="C111" t="s">
         <v>42</v>
       </c>
       <c r="D111">
         <v>40</v>
       </c>
       <c r="E111">
         <v>69</v>
       </c>
       <c r="F111">
         <v>109</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
@@ -13640,211 +18754,211 @@
     <row r="114">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>34</v>
       </c>
       <c r="C114" t="s">
         <v>40</v>
       </c>
       <c r="D114">
         <v>3067</v>
       </c>
       <c r="E114">
         <v>696</v>
       </c>
       <c r="F114">
         <v>3763</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>858</v>
+        <v>1004</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>38186</v>
       </c>
       <c r="E115">
         <v>5886</v>
       </c>
       <c r="F115">
         <v>44072</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>859</v>
+        <v>1005</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>1801</v>
       </c>
       <c r="E116">
         <v>398</v>
       </c>
       <c r="F116">
         <v>2199</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>860</v>
+        <v>1006</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>2045</v>
       </c>
       <c r="E117">
         <v>310</v>
       </c>
       <c r="F117">
         <v>2355</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>861</v>
+        <v>1007</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>3456</v>
       </c>
       <c r="E118">
         <v>263</v>
       </c>
       <c r="F118">
         <v>3719</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>862</v>
+        <v>1008</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>1593</v>
       </c>
       <c r="E119">
         <v>506</v>
       </c>
       <c r="F119">
         <v>2099</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>863</v>
+        <v>1009</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>2327</v>
       </c>
       <c r="E120">
         <v>128</v>
       </c>
       <c r="F120">
         <v>2455</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>864</v>
+        <v>1010</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>885</v>
       </c>
       <c r="E121">
         <v>2474</v>
       </c>
       <c r="F121">
         <v>3359</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>865</v>
+        <v>1011</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>314</v>
       </c>
       <c r="E122">
         <v>154</v>
       </c>
       <c r="F122">
         <v>468</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>866</v>
+        <v>1012</v>
       </c>
       <c r="C123" t="s">
         <v>42</v>
       </c>
       <c r="D123">
         <v>3926</v>
       </c>
       <c r="E123">
         <v>318</v>
       </c>
       <c r="F123">
         <v>4244</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>13</v>
       </c>
       <c r="B125" t="s">
         <v>16</v>
       </c>
       <c r="C125" t="s">
         <v>39</v>
       </c>
@@ -13861,51 +18975,51 @@
     <row r="126">
       <c r="A126" t="s">
         <v>34</v>
       </c>
       <c r="B126" t="s">
         <v>34</v>
       </c>
       <c r="C126" t="s">
         <v>40</v>
       </c>
       <c r="D126">
         <v>233</v>
       </c>
       <c r="E126">
         <v>142</v>
       </c>
       <c r="F126">
         <v>375</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>867</v>
+        <v>1013</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>353</v>
       </c>
       <c r="E127">
         <v>131</v>
       </c>
       <c r="F127">
         <v>484</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>17</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
@@ -13922,211 +19036,211 @@
     <row r="130">
       <c r="A130" t="s">
         <v>34</v>
       </c>
       <c r="B130" t="s">
         <v>34</v>
       </c>
       <c r="C130" t="s">
         <v>40</v>
       </c>
       <c r="D130">
         <v>2314</v>
       </c>
       <c r="E130">
         <v>653</v>
       </c>
       <c r="F130">
         <v>2967</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>868</v>
+        <v>1014</v>
       </c>
       <c r="C131" t="s">
         <v>42</v>
       </c>
       <c r="D131">
         <v>21894</v>
       </c>
       <c r="E131">
         <v>3534</v>
       </c>
       <c r="F131">
         <v>25428</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>869</v>
+        <v>1015</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>904</v>
       </c>
       <c r="E132">
         <v>334</v>
       </c>
       <c r="F132">
         <v>1238</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>870</v>
+        <v>1016</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>835</v>
       </c>
       <c r="E133">
         <v>657</v>
       </c>
       <c r="F133">
         <v>1492</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>871</v>
+        <v>1017</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>757</v>
       </c>
       <c r="E134">
         <v>507</v>
       </c>
       <c r="F134">
         <v>1264</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>872</v>
+        <v>1018</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>693</v>
       </c>
       <c r="E135">
         <v>125</v>
       </c>
       <c r="F135">
         <v>818</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>873</v>
+        <v>1019</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>166</v>
       </c>
       <c r="E136">
         <v>41</v>
       </c>
       <c r="F136">
         <v>207</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>874</v>
+        <v>1020</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>247</v>
       </c>
       <c r="E137">
         <v>125</v>
       </c>
       <c r="F137">
         <v>372</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>875</v>
+        <v>1021</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>437</v>
       </c>
       <c r="E138">
         <v>255</v>
       </c>
       <c r="F138">
         <v>692</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>876</v>
+        <v>1022</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>182</v>
       </c>
       <c r="E139">
         <v>107</v>
       </c>
       <c r="F139">
         <v>289</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
@@ -14143,111 +19257,111 @@
     <row r="142">
       <c r="A142" t="s">
         <v>34</v>
       </c>
       <c r="B142" t="s">
         <v>34</v>
       </c>
       <c r="C142" t="s">
         <v>40</v>
       </c>
       <c r="D142">
         <v>944</v>
       </c>
       <c r="E142">
         <v>224</v>
       </c>
       <c r="F142">
         <v>1168</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>877</v>
+        <v>1023</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>770</v>
       </c>
       <c r="E143">
         <v>302</v>
       </c>
       <c r="F143">
         <v>1072</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>878</v>
+        <v>1024</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>644</v>
       </c>
       <c r="E144">
         <v>84</v>
       </c>
       <c r="F144">
         <v>728</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>879</v>
+        <v>1025</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>97</v>
       </c>
       <c r="E145">
         <v>15</v>
       </c>
       <c r="F145">
         <v>112</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>880</v>
+        <v>1026</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>202</v>
       </c>
       <c r="E146">
         <v>43</v>
       </c>
       <c r="F146">
         <v>245</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>16</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
@@ -14264,191 +19378,191 @@
     <row r="149">
       <c r="A149" t="s">
         <v>34</v>
       </c>
       <c r="B149" t="s">
         <v>34</v>
       </c>
       <c r="C149" t="s">
         <v>40</v>
       </c>
       <c r="D149">
         <v>709</v>
       </c>
       <c r="E149">
         <v>102</v>
       </c>
       <c r="F149">
         <v>811</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>881</v>
+        <v>1027</v>
       </c>
       <c r="C150" t="s">
         <v>42</v>
       </c>
       <c r="D150">
         <v>2050</v>
       </c>
       <c r="E150">
         <v>1873</v>
       </c>
       <c r="F150">
         <v>3923</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>882</v>
+        <v>1028</v>
       </c>
       <c r="C151" t="s">
         <v>42</v>
       </c>
       <c r="D151">
         <v>275</v>
       </c>
       <c r="E151">
         <v>97</v>
       </c>
       <c r="F151">
         <v>372</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>883</v>
+        <v>1029</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152">
         <v>245</v>
       </c>
       <c r="E152">
         <v>43</v>
       </c>
       <c r="F152">
         <v>288</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>884</v>
+        <v>1030</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>452</v>
       </c>
       <c r="E153">
         <v>50</v>
       </c>
       <c r="F153">
         <v>502</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>885</v>
+        <v>1031</v>
       </c>
       <c r="C154" t="s">
         <v>42</v>
       </c>
       <c r="D154">
         <v>97</v>
       </c>
       <c r="E154">
         <v>39</v>
       </c>
       <c r="F154">
         <v>136</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>886</v>
+        <v>1032</v>
       </c>
       <c r="C155" t="s">
         <v>42</v>
       </c>
       <c r="D155">
         <v>59</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
         <v>68</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>887</v>
+        <v>1033</v>
       </c>
       <c r="C156" t="s">
         <v>42</v>
       </c>
       <c r="D156">
         <v>71</v>
       </c>
       <c r="E156">
         <v>13</v>
       </c>
       <c r="F156">
         <v>84</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>888</v>
+        <v>1034</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157">
         <v>108</v>
       </c>
       <c r="E157">
         <v>30</v>
       </c>
       <c r="F157">
         <v>138</v>
       </c>
     </row>
     <row r="158"/>
     <row r="159">
       <c r="A159">
         <v>17</v>
       </c>
       <c r="B159" t="s">
         <v>20</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
@@ -14465,211 +19579,211 @@
     <row r="160">
       <c r="A160" t="s">
         <v>34</v>
       </c>
       <c r="B160" t="s">
         <v>34</v>
       </c>
       <c r="C160" t="s">
         <v>40</v>
       </c>
       <c r="D160">
         <v>4493</v>
       </c>
       <c r="E160">
         <v>687</v>
       </c>
       <c r="F160">
         <v>5180</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>889</v>
+        <v>1035</v>
       </c>
       <c r="C161" t="s">
         <v>42</v>
       </c>
       <c r="D161">
         <v>22875</v>
       </c>
       <c r="E161">
         <v>1640</v>
       </c>
       <c r="F161">
         <v>24515</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2</v>
       </c>
       <c r="B162" t="s">
-        <v>890</v>
+        <v>1036</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162">
         <v>8507</v>
       </c>
       <c r="E162">
         <v>3489</v>
       </c>
       <c r="F162">
         <v>11996</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>3</v>
       </c>
       <c r="B163" t="s">
-        <v>891</v>
+        <v>1037</v>
       </c>
       <c r="C163" t="s">
         <v>42</v>
       </c>
       <c r="D163">
         <v>4383</v>
       </c>
       <c r="E163">
         <v>320</v>
       </c>
       <c r="F163">
         <v>4703</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>892</v>
+        <v>1038</v>
       </c>
       <c r="C164" t="s">
         <v>42</v>
       </c>
       <c r="D164">
         <v>727</v>
       </c>
       <c r="E164">
         <v>348</v>
       </c>
       <c r="F164">
         <v>1075</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>5</v>
       </c>
       <c r="B165" t="s">
-        <v>893</v>
+        <v>1039</v>
       </c>
       <c r="C165" t="s">
         <v>42</v>
       </c>
       <c r="D165">
         <v>5175</v>
       </c>
       <c r="E165">
         <v>169</v>
       </c>
       <c r="F165">
         <v>5344</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>894</v>
+        <v>1040</v>
       </c>
       <c r="C166" t="s">
         <v>42</v>
       </c>
       <c r="D166">
         <v>6257</v>
       </c>
       <c r="E166">
         <v>215</v>
       </c>
       <c r="F166">
         <v>6472</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>7</v>
       </c>
       <c r="B167" t="s">
-        <v>895</v>
+        <v>1041</v>
       </c>
       <c r="C167" t="s">
         <v>42</v>
       </c>
       <c r="D167">
         <v>1060</v>
       </c>
       <c r="E167">
         <v>171</v>
       </c>
       <c r="F167">
         <v>1231</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>8</v>
       </c>
       <c r="B168" t="s">
-        <v>896</v>
+        <v>1042</v>
       </c>
       <c r="C168" t="s">
         <v>42</v>
       </c>
       <c r="D168">
         <v>1819</v>
       </c>
       <c r="E168">
         <v>9318</v>
       </c>
       <c r="F168">
         <v>11137</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>9</v>
       </c>
       <c r="B169" t="s">
-        <v>897</v>
+        <v>1043</v>
       </c>
       <c r="C169" t="s">
         <v>42</v>
       </c>
       <c r="D169">
         <v>43981</v>
       </c>
       <c r="E169">
         <v>1869</v>
       </c>
       <c r="F169">
         <v>45850</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>24</v>
       </c>
       <c r="B171" t="s">
         <v>21</v>
       </c>
       <c r="C171" t="s">
         <v>39</v>
       </c>
@@ -14686,406 +19800,4211 @@
     <row r="172">
       <c r="A172" t="s">
         <v>34</v>
       </c>
       <c r="B172" t="s">
         <v>34</v>
       </c>
       <c r="C172" t="s">
         <v>40</v>
       </c>
       <c r="D172">
         <v>393</v>
       </c>
       <c r="E172">
         <v>130</v>
       </c>
       <c r="F172">
         <v>523</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>898</v>
+        <v>1044</v>
       </c>
       <c r="C173" t="s">
         <v>42</v>
       </c>
       <c r="D173">
         <v>714</v>
       </c>
       <c r="E173">
         <v>177</v>
       </c>
       <c r="F173">
         <v>891</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>899</v>
+        <v>1045</v>
       </c>
       <c r="C174" t="s">
         <v>42</v>
       </c>
       <c r="D174">
         <v>314</v>
       </c>
       <c r="E174">
         <v>61</v>
       </c>
       <c r="F174">
         <v>375</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>10656</v>
+      </c>
+      <c r="H2">
+        <v>8248</v>
+      </c>
+      <c r="I2">
+        <v>3733</v>
+      </c>
+      <c r="J2">
+        <v>30322</v>
+      </c>
+      <c r="K2">
+        <v>19535</v>
+      </c>
+      <c r="L2">
+        <v>282</v>
+      </c>
+      <c r="M2">
+        <v>758</v>
+      </c>
+      <c r="N2">
+        <v>8558</v>
+      </c>
+      <c r="O2">
+        <v>187</v>
+      </c>
+      <c r="P2">
+        <v>1230</v>
+      </c>
+      <c r="Q2">
+        <v>196</v>
+      </c>
+      <c r="R2">
+        <v>8935</v>
+      </c>
+      <c r="S2">
+        <v>237</v>
+      </c>
+      <c r="T2">
+        <v>234</v>
+      </c>
+      <c r="U2">
+        <v>11014</v>
+      </c>
+      <c r="V2">
+        <v>1175</v>
+      </c>
+      <c r="W2">
+        <v>105300</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>2008</v>
+      </c>
+      <c r="H3">
+        <v>10927</v>
+      </c>
+      <c r="I3">
+        <v>1926</v>
+      </c>
+      <c r="J3">
+        <v>9146</v>
+      </c>
+      <c r="K3">
+        <v>45138</v>
+      </c>
+      <c r="L3">
+        <v>228</v>
+      </c>
+      <c r="M3">
+        <v>1426</v>
+      </c>
+      <c r="N3">
+        <v>2200</v>
+      </c>
+      <c r="O3">
+        <v>357</v>
+      </c>
+      <c r="P3">
+        <v>1063</v>
+      </c>
+      <c r="Q3">
+        <v>88</v>
+      </c>
+      <c r="R3">
+        <v>3456</v>
+      </c>
+      <c r="S3">
+        <v>1956</v>
+      </c>
+      <c r="T3">
+        <v>622</v>
+      </c>
+      <c r="U3">
+        <v>4709</v>
+      </c>
+      <c r="V3">
+        <v>321</v>
+      </c>
+      <c r="W3">
+        <v>85571</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>13311</v>
+      </c>
+      <c r="H4">
+        <v>33870</v>
+      </c>
+      <c r="I4">
+        <v>17557</v>
+      </c>
+      <c r="J4">
+        <v>34601</v>
+      </c>
+      <c r="K4">
+        <v>23199</v>
+      </c>
+      <c r="L4">
+        <v>671</v>
+      </c>
+      <c r="M4">
+        <v>3886</v>
+      </c>
+      <c r="N4">
+        <v>26641</v>
+      </c>
+      <c r="O4">
+        <v>771</v>
+      </c>
+      <c r="P4">
+        <v>39441</v>
+      </c>
+      <c r="Q4">
+        <v>506</v>
+      </c>
+      <c r="R4">
+        <v>10113</v>
+      </c>
+      <c r="S4">
+        <v>832</v>
+      </c>
+      <c r="T4">
+        <v>3011</v>
+      </c>
+      <c r="U4">
+        <v>14215</v>
+      </c>
+      <c r="V4">
+        <v>291</v>
+      </c>
+      <c r="W4">
+        <v>222916</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5">
+        <v>16452</v>
+      </c>
+      <c r="H5">
+        <v>40820</v>
+      </c>
+      <c r="I5">
+        <v>17417</v>
+      </c>
+      <c r="J5">
+        <v>39847</v>
+      </c>
+      <c r="K5">
+        <v>33426</v>
+      </c>
+      <c r="L5">
+        <v>700</v>
+      </c>
+      <c r="M5">
+        <v>8939</v>
+      </c>
+      <c r="N5">
+        <v>8992</v>
+      </c>
+      <c r="O5">
+        <v>1510</v>
+      </c>
+      <c r="P5">
+        <v>4904</v>
+      </c>
+      <c r="Q5">
+        <v>178</v>
+      </c>
+      <c r="R5">
+        <v>11673</v>
+      </c>
+      <c r="S5">
+        <v>480</v>
+      </c>
+      <c r="T5">
+        <v>922</v>
+      </c>
+      <c r="U5">
+        <v>3541</v>
+      </c>
+      <c r="V5">
+        <v>327</v>
+      </c>
+      <c r="W5">
+        <v>190128</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6">
+        <v>42427</v>
+      </c>
+      <c r="H6">
+        <v>93865</v>
+      </c>
+      <c r="I6">
+        <v>40633</v>
+      </c>
+      <c r="J6">
+        <v>113916</v>
+      </c>
+      <c r="K6">
+        <v>121298</v>
+      </c>
+      <c r="L6">
+        <v>1881</v>
+      </c>
+      <c r="M6">
+        <v>15009</v>
+      </c>
+      <c r="N6">
+        <v>46391</v>
+      </c>
+      <c r="O6">
+        <v>2825</v>
+      </c>
+      <c r="P6">
+        <v>46638</v>
+      </c>
+      <c r="Q6">
+        <v>968</v>
+      </c>
+      <c r="R6">
+        <v>34177</v>
+      </c>
+      <c r="S6">
+        <v>3505</v>
+      </c>
+      <c r="T6">
+        <v>4789</v>
+      </c>
+      <c r="U6">
+        <v>33479</v>
+      </c>
+      <c r="V6">
+        <v>2114</v>
+      </c>
+      <c r="W6">
+        <v>603915</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>900</v>
+        <v>1046</v>
       </c>
       <c r="D2" t="s">
-        <v>901</v>
+        <v>1047</v>
       </c>
       <c r="E2" t="s">
-        <v>902</v>
+        <v>1048</v>
       </c>
       <c r="F2" t="s">
-        <v>903</v>
+        <v>1049</v>
       </c>
       <c r="G2">
-        <v>26376</v>
+        <v>7484</v>
       </c>
       <c r="H2">
-        <v>43389</v>
+        <v>20384</v>
       </c>
       <c r="I2">
-        <v>6491</v>
+        <v>3945</v>
       </c>
       <c r="J2">
-        <v>32178</v>
+        <v>13271</v>
       </c>
       <c r="K2">
-        <v>28510</v>
+        <v>24708</v>
       </c>
       <c r="L2">
-        <v>5348</v>
+        <v>192</v>
       </c>
       <c r="M2">
-        <v>19664</v>
+        <v>743</v>
       </c>
       <c r="N2">
-        <v>1237</v>
+        <v>11238</v>
       </c>
       <c r="O2">
-        <v>4389</v>
+        <v>180</v>
       </c>
       <c r="P2">
-        <v>491</v>
+        <v>242</v>
       </c>
       <c r="Q2">
-        <v>19615</v>
+        <v>7382</v>
       </c>
       <c r="R2">
-        <v>709</v>
+        <v>194</v>
       </c>
       <c r="S2">
-        <v>22293</v>
+        <v>1191</v>
       </c>
       <c r="T2">
-        <v>556</v>
+        <v>496</v>
       </c>
       <c r="U2">
-        <v>1786</v>
+        <v>337</v>
       </c>
       <c r="V2">
-        <v>27349</v>
+        <v>21105</v>
       </c>
       <c r="W2">
-        <v>2404</v>
+        <v>519</v>
       </c>
       <c r="X2">
-        <v>242785</v>
+        <v>113611</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>900</v>
+        <v>1046</v>
       </c>
       <c r="D3" t="s">
-        <v>901</v>
+        <v>1047</v>
       </c>
       <c r="E3" t="s">
-        <v>904</v>
+        <v>1050</v>
       </c>
       <c r="F3" t="s">
-        <v>905</v>
+        <v>1051</v>
       </c>
       <c r="G3">
-        <v>5416</v>
+        <v>21228</v>
       </c>
       <c r="H3">
-        <v>15280</v>
+        <v>28181</v>
       </c>
       <c r="I3">
-        <v>2161</v>
+        <v>24146</v>
       </c>
       <c r="J3">
-        <v>20640</v>
+        <v>22142</v>
       </c>
       <c r="K3">
-        <v>28188</v>
+        <v>31544</v>
       </c>
       <c r="L3">
-        <v>4530</v>
+        <v>292</v>
       </c>
       <c r="M3">
-        <v>10711</v>
+        <v>3457</v>
       </c>
       <c r="N3">
-        <v>121</v>
+        <v>32901</v>
       </c>
       <c r="O3">
-        <v>1200</v>
+        <v>2109</v>
       </c>
       <c r="P3">
-        <v>317</v>
+        <v>450</v>
       </c>
       <c r="Q3">
-        <v>10752</v>
+        <v>19863</v>
       </c>
       <c r="R3">
-        <v>475</v>
+        <v>275</v>
       </c>
       <c r="S3">
-        <v>24710</v>
+        <v>17519</v>
       </c>
       <c r="T3">
-        <v>285</v>
+        <v>338</v>
       </c>
       <c r="U3">
-        <v>226</v>
+        <v>2843</v>
       </c>
       <c r="V3">
-        <v>26058</v>
+        <v>10791</v>
       </c>
       <c r="W3">
-        <v>500</v>
+        <v>378</v>
       </c>
       <c r="X3">
-        <v>151570</v>
+        <v>218457</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G4">
+        <v>3307</v>
+      </c>
+      <c r="H4">
+        <v>4072</v>
+      </c>
+      <c r="I4">
+        <v>2587</v>
+      </c>
+      <c r="J4">
+        <v>26177</v>
+      </c>
+      <c r="K4">
+        <v>25521</v>
+      </c>
+      <c r="L4">
+        <v>248</v>
+      </c>
+      <c r="M4">
+        <v>2339</v>
+      </c>
+      <c r="N4">
+        <v>8308</v>
+      </c>
+      <c r="O4">
+        <v>256</v>
+      </c>
+      <c r="P4">
+        <v>112</v>
+      </c>
+      <c r="Q4">
+        <v>2954</v>
+      </c>
+      <c r="R4">
+        <v>74</v>
+      </c>
+      <c r="S4">
+        <v>1806</v>
+      </c>
+      <c r="T4">
+        <v>153</v>
+      </c>
+      <c r="U4">
+        <v>87</v>
+      </c>
+      <c r="V4">
+        <v>484</v>
+      </c>
+      <c r="W4">
+        <v>240</v>
+      </c>
+      <c r="X4">
+        <v>78725</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" t="s">
         <v>35</v>
       </c>
-      <c r="G4">
-[...51 lines deleted...]
-        <v>394355</v>
+      <c r="G5">
+        <v>32019</v>
+      </c>
+      <c r="H5">
+        <v>52637</v>
+      </c>
+      <c r="I5">
+        <v>30678</v>
+      </c>
+      <c r="J5">
+        <v>61590</v>
+      </c>
+      <c r="K5">
+        <v>81773</v>
+      </c>
+      <c r="L5">
+        <v>732</v>
+      </c>
+      <c r="M5">
+        <v>6539</v>
+      </c>
+      <c r="N5">
+        <v>52447</v>
+      </c>
+      <c r="O5">
+        <v>2545</v>
+      </c>
+      <c r="P5">
+        <v>804</v>
+      </c>
+      <c r="Q5">
+        <v>30199</v>
+      </c>
+      <c r="R5">
+        <v>543</v>
+      </c>
+      <c r="S5">
+        <v>20516</v>
+      </c>
+      <c r="T5">
+        <v>987</v>
+      </c>
+      <c r="U5">
+        <v>3267</v>
+      </c>
+      <c r="V5">
+        <v>32380</v>
+      </c>
+      <c r="W5">
+        <v>1137</v>
+      </c>
+      <c r="X5">
+        <v>410793</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>903</v>
+        <v>1049</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>905</v>
+        <v>1051</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>7484</v>
+      </c>
+      <c r="E2">
+        <v>21228</v>
+      </c>
+      <c r="F2">
+        <v>3307</v>
+      </c>
+      <c r="G2">
+        <v>32019</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>691</v>
+      </c>
+      <c r="E3">
+        <v>2011</v>
+      </c>
+      <c r="F3">
+        <v>673</v>
+      </c>
+      <c r="G3">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>1801</v>
+      </c>
+      <c r="E4">
+        <v>11853</v>
+      </c>
+      <c r="F4">
+        <v>977</v>
+      </c>
+      <c r="G4">
+        <v>14631</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>4422</v>
+      </c>
+      <c r="E5">
+        <v>5943</v>
+      </c>
+      <c r="F5">
+        <v>1061</v>
+      </c>
+      <c r="G5">
+        <v>11426</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>150</v>
+      </c>
+      <c r="E6">
+        <v>274</v>
+      </c>
+      <c r="F6">
+        <v>94</v>
+      </c>
+      <c r="G6">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>93</v>
+      </c>
+      <c r="E7">
+        <v>209</v>
+      </c>
+      <c r="F7">
+        <v>362</v>
+      </c>
+      <c r="G7">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>39</v>
+      </c>
+      <c r="E8">
+        <v>169</v>
+      </c>
+      <c r="F8">
+        <v>41</v>
+      </c>
+      <c r="G8">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>16</v>
+      </c>
+      <c r="E9">
+        <v>67</v>
+      </c>
+      <c r="F9">
+        <v>34</v>
+      </c>
+      <c r="G9">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>272</v>
+      </c>
+      <c r="E10">
+        <v>702</v>
+      </c>
+      <c r="F10">
+        <v>65</v>
+      </c>
+      <c r="G10">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>20384</v>
+      </c>
+      <c r="E12">
+        <v>28181</v>
+      </c>
+      <c r="F12">
+        <v>4072</v>
+      </c>
+      <c r="G12">
+        <v>52637</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>992</v>
+      </c>
+      <c r="E13">
+        <v>2343</v>
+      </c>
+      <c r="F13">
+        <v>624</v>
+      </c>
+      <c r="G13">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>1341</v>
+      </c>
+      <c r="E14">
+        <v>13642</v>
+      </c>
+      <c r="F14">
+        <v>485</v>
+      </c>
+      <c r="G14">
+        <v>15468</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>815</v>
+      </c>
+      <c r="E15">
+        <v>8685</v>
+      </c>
+      <c r="F15">
+        <v>375</v>
+      </c>
+      <c r="G15">
+        <v>9875</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>8649</v>
+      </c>
+      <c r="E16">
+        <v>1330</v>
+      </c>
+      <c r="F16">
+        <v>254</v>
+      </c>
+      <c r="G16">
+        <v>10233</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>278</v>
+      </c>
+      <c r="E17">
+        <v>470</v>
+      </c>
+      <c r="F17">
+        <v>1820</v>
+      </c>
+      <c r="G17">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>8028</v>
+      </c>
+      <c r="E18">
+        <v>1359</v>
+      </c>
+      <c r="F18">
+        <v>64</v>
+      </c>
+      <c r="G18">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>123</v>
+      </c>
+      <c r="E19">
+        <v>142</v>
+      </c>
+      <c r="F19">
+        <v>31</v>
+      </c>
+      <c r="G19">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>158</v>
+      </c>
+      <c r="E20">
+        <v>210</v>
+      </c>
+      <c r="F20">
+        <v>419</v>
+      </c>
+      <c r="G20">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>3945</v>
+      </c>
+      <c r="E22">
+        <v>24146</v>
+      </c>
+      <c r="F22">
+        <v>2587</v>
+      </c>
+      <c r="G22">
+        <v>30678</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>544</v>
+      </c>
+      <c r="E23">
+        <v>1441</v>
+      </c>
+      <c r="F23">
+        <v>366</v>
+      </c>
+      <c r="G23">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>2586</v>
+      </c>
+      <c r="E24">
+        <v>19354</v>
+      </c>
+      <c r="F24">
+        <v>1051</v>
+      </c>
+      <c r="G24">
+        <v>22991</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>160</v>
+      </c>
+      <c r="E25">
+        <v>1746</v>
+      </c>
+      <c r="F25">
+        <v>220</v>
+      </c>
+      <c r="G25">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>297</v>
+      </c>
+      <c r="E26">
+        <v>833</v>
+      </c>
+      <c r="F26">
+        <v>176</v>
+      </c>
+      <c r="G26">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>110</v>
+      </c>
+      <c r="E27">
+        <v>216</v>
+      </c>
+      <c r="F27">
+        <v>230</v>
+      </c>
+      <c r="G27">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>115</v>
+      </c>
+      <c r="E28">
+        <v>390</v>
+      </c>
+      <c r="F28">
+        <v>51</v>
+      </c>
+      <c r="G28">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>72</v>
+      </c>
+      <c r="E29">
+        <v>67</v>
+      </c>
+      <c r="F29">
+        <v>460</v>
+      </c>
+      <c r="G29">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>61</v>
+      </c>
+      <c r="E30">
+        <v>99</v>
+      </c>
+      <c r="F30">
+        <v>33</v>
+      </c>
+      <c r="G30">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>13271</v>
+      </c>
+      <c r="E32">
+        <v>22142</v>
+      </c>
+      <c r="F32">
+        <v>26177</v>
+      </c>
+      <c r="G32">
+        <v>61590</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>1046</v>
+      </c>
+      <c r="E33">
+        <v>1766</v>
+      </c>
+      <c r="F33">
+        <v>1113</v>
+      </c>
+      <c r="G33">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>3700</v>
+      </c>
+      <c r="E34">
+        <v>3691</v>
+      </c>
+      <c r="F34">
+        <v>2112</v>
+      </c>
+      <c r="G34">
+        <v>9503</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>850</v>
+      </c>
+      <c r="E35">
+        <v>2434</v>
+      </c>
+      <c r="F35">
+        <v>21587</v>
+      </c>
+      <c r="G35">
+        <v>24871</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>737</v>
+      </c>
+      <c r="E36">
+        <v>10699</v>
+      </c>
+      <c r="F36">
+        <v>343</v>
+      </c>
+      <c r="G36">
+        <v>11779</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>621</v>
+      </c>
+      <c r="E37">
+        <v>751</v>
+      </c>
+      <c r="F37">
+        <v>388</v>
+      </c>
+      <c r="G37">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>343</v>
+      </c>
+      <c r="E38">
+        <v>1328</v>
+      </c>
+      <c r="F38">
+        <v>291</v>
+      </c>
+      <c r="G38">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>51</v>
+      </c>
+      <c r="E39">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>197</v>
+      </c>
+      <c r="G39">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>5923</v>
+      </c>
+      <c r="E40">
+        <v>1401</v>
+      </c>
+      <c r="F40">
+        <v>146</v>
+      </c>
+      <c r="G40">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>24708</v>
+      </c>
+      <c r="E42">
+        <v>31544</v>
+      </c>
+      <c r="F42">
+        <v>25521</v>
+      </c>
+      <c r="G42">
+        <v>81773</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>938</v>
+      </c>
+      <c r="E43">
+        <v>1354</v>
+      </c>
+      <c r="F43">
+        <v>935</v>
+      </c>
+      <c r="G43">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>6996</v>
+      </c>
+      <c r="E44">
+        <v>1784</v>
+      </c>
+      <c r="F44">
+        <v>23498</v>
+      </c>
+      <c r="G44">
+        <v>32278</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>675</v>
+      </c>
+      <c r="E45">
+        <v>18528</v>
+      </c>
+      <c r="F45">
+        <v>456</v>
+      </c>
+      <c r="G45">
+        <v>19659</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>323</v>
+      </c>
+      <c r="E46">
+        <v>1974</v>
+      </c>
+      <c r="F46">
+        <v>101</v>
+      </c>
+      <c r="G46">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>495</v>
+      </c>
+      <c r="E47">
+        <v>327</v>
+      </c>
+      <c r="F47">
+        <v>91</v>
+      </c>
+      <c r="G47">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>14761</v>
+      </c>
+      <c r="E48">
+        <v>3069</v>
+      </c>
+      <c r="F48">
+        <v>282</v>
+      </c>
+      <c r="G48">
+        <v>18112</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>378</v>
+      </c>
+      <c r="E49">
+        <v>168</v>
+      </c>
+      <c r="F49">
+        <v>92</v>
+      </c>
+      <c r="G49">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>142</v>
+      </c>
+      <c r="E50">
+        <v>4340</v>
+      </c>
+      <c r="F50">
+        <v>66</v>
+      </c>
+      <c r="G50">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>192</v>
+      </c>
+      <c r="E52">
+        <v>292</v>
+      </c>
+      <c r="F52">
+        <v>248</v>
+      </c>
+      <c r="G52">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>74</v>
+      </c>
+      <c r="E53">
+        <v>144</v>
+      </c>
+      <c r="F53">
+        <v>122</v>
+      </c>
+      <c r="G53">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>118</v>
+      </c>
+      <c r="E54">
+        <v>148</v>
+      </c>
+      <c r="F54">
+        <v>126</v>
+      </c>
+      <c r="G54">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>743</v>
+      </c>
+      <c r="E56">
+        <v>3457</v>
+      </c>
+      <c r="F56">
+        <v>2339</v>
+      </c>
+      <c r="G56">
+        <v>6539</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>189</v>
+      </c>
+      <c r="E57">
+        <v>559</v>
+      </c>
+      <c r="F57">
+        <v>176</v>
+      </c>
+      <c r="G57">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>171</v>
+      </c>
+      <c r="E58">
+        <v>1951</v>
+      </c>
+      <c r="F58">
+        <v>189</v>
+      </c>
+      <c r="G58">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>70</v>
+      </c>
+      <c r="E59">
+        <v>241</v>
+      </c>
+      <c r="F59">
+        <v>78</v>
+      </c>
+      <c r="G59">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>74</v>
+      </c>
+      <c r="E60">
+        <v>164</v>
+      </c>
+      <c r="F60">
+        <v>37</v>
+      </c>
+      <c r="G60">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61">
+        <v>39</v>
+      </c>
+      <c r="E61">
+        <v>152</v>
+      </c>
+      <c r="F61">
+        <v>901</v>
+      </c>
+      <c r="G61">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62">
+        <v>81</v>
+      </c>
+      <c r="E62">
+        <v>97</v>
+      </c>
+      <c r="F62">
+        <v>108</v>
+      </c>
+      <c r="G62">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63">
+        <v>66</v>
+      </c>
+      <c r="E63">
+        <v>54</v>
+      </c>
+      <c r="F63">
+        <v>17</v>
+      </c>
+      <c r="G63">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>53</v>
+      </c>
+      <c r="E64">
+        <v>239</v>
+      </c>
+      <c r="F64">
+        <v>833</v>
+      </c>
+      <c r="G64">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>11238</v>
+      </c>
+      <c r="E66">
+        <v>32901</v>
+      </c>
+      <c r="F66">
+        <v>8308</v>
+      </c>
+      <c r="G66">
+        <v>52447</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>598</v>
+      </c>
+      <c r="E67">
+        <v>912</v>
+      </c>
+      <c r="F67">
+        <v>394</v>
+      </c>
+      <c r="G67">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>927</v>
+      </c>
+      <c r="E68">
+        <v>1651</v>
+      </c>
+      <c r="F68">
+        <v>7023</v>
+      </c>
+      <c r="G68">
+        <v>9601</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>440</v>
+      </c>
+      <c r="E69">
+        <v>11978</v>
+      </c>
+      <c r="F69">
+        <v>317</v>
+      </c>
+      <c r="G69">
+        <v>12735</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>285</v>
+      </c>
+      <c r="E70">
+        <v>277</v>
+      </c>
+      <c r="F70">
+        <v>108</v>
+      </c>
+      <c r="G70">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71">
+        <v>8561</v>
+      </c>
+      <c r="E71">
+        <v>6847</v>
+      </c>
+      <c r="F71">
+        <v>172</v>
+      </c>
+      <c r="G71">
+        <v>15580</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72">
+        <v>267</v>
+      </c>
+      <c r="E72">
+        <v>10459</v>
+      </c>
+      <c r="F72">
+        <v>182</v>
+      </c>
+      <c r="G72">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>63</v>
+      </c>
+      <c r="E73">
+        <v>80</v>
+      </c>
+      <c r="F73">
+        <v>82</v>
+      </c>
+      <c r="G73">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>97</v>
+      </c>
+      <c r="E74">
+        <v>697</v>
+      </c>
+      <c r="F74">
+        <v>30</v>
+      </c>
+      <c r="G74">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>180</v>
+      </c>
+      <c r="E76">
+        <v>2109</v>
+      </c>
+      <c r="F76">
+        <v>256</v>
+      </c>
+      <c r="G76">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>39</v>
+      </c>
+      <c r="E77">
+        <v>271</v>
+      </c>
+      <c r="F77">
+        <v>60</v>
+      </c>
+      <c r="G77">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>74</v>
+      </c>
+      <c r="E78">
+        <v>926</v>
+      </c>
+      <c r="F78">
+        <v>88</v>
+      </c>
+      <c r="G78">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>28</v>
+      </c>
+      <c r="E79">
+        <v>577</v>
+      </c>
+      <c r="F79">
+        <v>84</v>
+      </c>
+      <c r="G79">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>19</v>
+      </c>
+      <c r="E80">
+        <v>103</v>
+      </c>
+      <c r="F80">
+        <v>15</v>
+      </c>
+      <c r="G80">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>20</v>
+      </c>
+      <c r="E81">
+        <v>232</v>
+      </c>
+      <c r="F81">
+        <v>9</v>
+      </c>
+      <c r="G81">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>11</v>
+      </c>
+      <c r="B83" t="s">
+        <v>359</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>242</v>
+      </c>
+      <c r="E83">
+        <v>450</v>
+      </c>
+      <c r="F83">
+        <v>112</v>
+      </c>
+      <c r="G83">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>34</v>
+      </c>
+      <c r="B84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>47</v>
+      </c>
+      <c r="E84">
+        <v>150</v>
+      </c>
+      <c r="F84">
+        <v>43</v>
+      </c>
+      <c r="G84">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>173</v>
+      </c>
+      <c r="E85">
+        <v>255</v>
+      </c>
+      <c r="F85">
+        <v>51</v>
+      </c>
+      <c r="G85">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>22</v>
+      </c>
+      <c r="E86">
+        <v>45</v>
+      </c>
+      <c r="F86">
+        <v>18</v>
+      </c>
+      <c r="G86">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>12</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>7382</v>
+      </c>
+      <c r="E88">
+        <v>19863</v>
+      </c>
+      <c r="F88">
+        <v>2954</v>
+      </c>
+      <c r="G88">
+        <v>30199</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>34</v>
+      </c>
+      <c r="B89" t="s">
+        <v>34</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>416</v>
+      </c>
+      <c r="E89">
+        <v>974</v>
+      </c>
+      <c r="F89">
+        <v>407</v>
+      </c>
+      <c r="G89">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C90" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90">
+        <v>2124</v>
+      </c>
+      <c r="E90">
+        <v>2604</v>
+      </c>
+      <c r="F90">
+        <v>873</v>
+      </c>
+      <c r="G90">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>366</v>
+      </c>
+      <c r="E91">
+        <v>5783</v>
+      </c>
+      <c r="F91">
+        <v>466</v>
+      </c>
+      <c r="G91">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>242</v>
+      </c>
+      <c r="E92">
+        <v>358</v>
+      </c>
+      <c r="F92">
+        <v>837</v>
+      </c>
+      <c r="G92">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>281</v>
+      </c>
+      <c r="E93">
+        <v>862</v>
+      </c>
+      <c r="F93">
+        <v>84</v>
+      </c>
+      <c r="G93">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>158</v>
+      </c>
+      <c r="E94">
+        <v>4256</v>
+      </c>
+      <c r="F94">
+        <v>40</v>
+      </c>
+      <c r="G94">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>40</v>
+      </c>
+      <c r="E95">
+        <v>134</v>
+      </c>
+      <c r="F95">
+        <v>146</v>
+      </c>
+      <c r="G95">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>3755</v>
+      </c>
+      <c r="E96">
+        <v>4892</v>
+      </c>
+      <c r="F96">
+        <v>101</v>
+      </c>
+      <c r="G96">
+        <v>8748</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>13</v>
+      </c>
+      <c r="B98" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>194</v>
+      </c>
+      <c r="E98">
+        <v>275</v>
+      </c>
+      <c r="F98">
+        <v>74</v>
+      </c>
+      <c r="G98">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>34</v>
+      </c>
+      <c r="B99" t="s">
+        <v>34</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>51</v>
+      </c>
+      <c r="E99">
+        <v>77</v>
+      </c>
+      <c r="F99">
+        <v>22</v>
+      </c>
+      <c r="G99">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>57</v>
+      </c>
+      <c r="E100">
+        <v>98</v>
+      </c>
+      <c r="F100">
+        <v>36</v>
+      </c>
+      <c r="G100">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>62</v>
+      </c>
+      <c r="E101">
+        <v>64</v>
+      </c>
+      <c r="F101">
+        <v>10</v>
+      </c>
+      <c r="G101">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>11</v>
+      </c>
+      <c r="E102">
+        <v>25</v>
+      </c>
+      <c r="F102">
+        <v>3</v>
+      </c>
+      <c r="G102">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>13</v>
+      </c>
+      <c r="E103">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>1191</v>
+      </c>
+      <c r="E105">
+        <v>17519</v>
+      </c>
+      <c r="F105">
+        <v>1806</v>
+      </c>
+      <c r="G105">
+        <v>20516</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>34</v>
+      </c>
+      <c r="B106" t="s">
+        <v>34</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>205</v>
+      </c>
+      <c r="E106">
+        <v>641</v>
+      </c>
+      <c r="F106">
+        <v>224</v>
+      </c>
+      <c r="G106">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>480</v>
+      </c>
+      <c r="E107">
+        <v>15242</v>
+      </c>
+      <c r="F107">
+        <v>650</v>
+      </c>
+      <c r="G107">
+        <v>16372</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>100</v>
+      </c>
+      <c r="E108">
+        <v>511</v>
+      </c>
+      <c r="F108">
+        <v>272</v>
+      </c>
+      <c r="G108">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>150</v>
+      </c>
+      <c r="E109">
+        <v>146</v>
+      </c>
+      <c r="F109">
+        <v>92</v>
+      </c>
+      <c r="G109">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>103</v>
+      </c>
+      <c r="E110">
+        <v>133</v>
+      </c>
+      <c r="F110">
+        <v>396</v>
+      </c>
+      <c r="G110">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>82</v>
+      </c>
+      <c r="E111">
+        <v>443</v>
+      </c>
+      <c r="F111">
+        <v>133</v>
+      </c>
+      <c r="G111">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>13</v>
+      </c>
+      <c r="E112">
+        <v>93</v>
+      </c>
+      <c r="F112">
+        <v>10</v>
+      </c>
+      <c r="G112">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113">
+        <v>58</v>
+      </c>
+      <c r="E113">
+        <v>310</v>
+      </c>
+      <c r="F113">
+        <v>29</v>
+      </c>
+      <c r="G113">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>496</v>
+      </c>
+      <c r="E115">
+        <v>338</v>
+      </c>
+      <c r="F115">
+        <v>153</v>
+      </c>
+      <c r="G115">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>34</v>
+      </c>
+      <c r="B116" t="s">
+        <v>34</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>110</v>
+      </c>
+      <c r="E116">
+        <v>132</v>
+      </c>
+      <c r="F116">
+        <v>52</v>
+      </c>
+      <c r="G116">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>111</v>
+      </c>
+      <c r="E117">
+        <v>132</v>
+      </c>
+      <c r="F117">
+        <v>72</v>
+      </c>
+      <c r="G117">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>275</v>
+      </c>
+      <c r="E118">
+        <v>74</v>
+      </c>
+      <c r="F118">
+        <v>29</v>
+      </c>
+      <c r="G118">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>16</v>
+      </c>
+      <c r="B120" t="s">
+        <v>19</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>337</v>
+      </c>
+      <c r="E120">
+        <v>2843</v>
+      </c>
+      <c r="F120">
+        <v>87</v>
+      </c>
+      <c r="G120">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>34</v>
+      </c>
+      <c r="B121" t="s">
+        <v>34</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>44</v>
+      </c>
+      <c r="E121">
+        <v>123</v>
+      </c>
+      <c r="F121">
+        <v>28</v>
+      </c>
+      <c r="G121">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>118</v>
+      </c>
+      <c r="E122">
+        <v>2506</v>
+      </c>
+      <c r="F122">
+        <v>23</v>
+      </c>
+      <c r="G122">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>37</v>
+      </c>
+      <c r="E123">
+        <v>63</v>
+      </c>
+      <c r="F123">
+        <v>7</v>
+      </c>
+      <c r="G123">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>26</v>
+      </c>
+      <c r="E124">
+        <v>31</v>
+      </c>
+      <c r="F124">
+        <v>7</v>
+      </c>
+      <c r="G124">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125">
+        <v>6</v>
+      </c>
+      <c r="E125">
+        <v>30</v>
+      </c>
+      <c r="F125">
+        <v>5</v>
+      </c>
+      <c r="G125">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C126" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126">
+        <v>17</v>
+      </c>
+      <c r="E126">
+        <v>23</v>
+      </c>
+      <c r="F126">
+        <v>2</v>
+      </c>
+      <c r="G126">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>813</v>
+      </c>
+      <c r="C127" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127">
+        <v>72</v>
+      </c>
+      <c r="E127">
+        <v>38</v>
+      </c>
+      <c r="F127">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>17</v>
+      </c>
+      <c r="E128">
+        <v>29</v>
+      </c>
+      <c r="F128">
+        <v>7</v>
+      </c>
+      <c r="G128">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>17</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>21105</v>
+      </c>
+      <c r="E130">
+        <v>10791</v>
+      </c>
+      <c r="F130">
+        <v>484</v>
+      </c>
+      <c r="G130">
+        <v>32380</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>34</v>
+      </c>
+      <c r="B131" t="s">
+        <v>34</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>622</v>
+      </c>
+      <c r="E131">
+        <v>553</v>
+      </c>
+      <c r="F131">
+        <v>77</v>
+      </c>
+      <c r="G131">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132">
+        <v>7463</v>
+      </c>
+      <c r="E132">
+        <v>1339</v>
+      </c>
+      <c r="F132">
+        <v>56</v>
+      </c>
+      <c r="G132">
+        <v>8858</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C133" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133">
+        <v>12157</v>
+      </c>
+      <c r="E133">
+        <v>3042</v>
+      </c>
+      <c r="F133">
+        <v>58</v>
+      </c>
+      <c r="G133">
+        <v>15257</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>244</v>
+      </c>
+      <c r="E134">
+        <v>315</v>
+      </c>
+      <c r="F134">
+        <v>26</v>
+      </c>
+      <c r="G134">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>144</v>
+      </c>
+      <c r="E135">
+        <v>2990</v>
+      </c>
+      <c r="F135">
+        <v>39</v>
+      </c>
+      <c r="G135">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>98</v>
+      </c>
+      <c r="E136">
+        <v>789</v>
+      </c>
+      <c r="F136">
+        <v>185</v>
+      </c>
+      <c r="G136">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>114</v>
+      </c>
+      <c r="E137">
+        <v>121</v>
+      </c>
+      <c r="F137">
+        <v>19</v>
+      </c>
+      <c r="G137">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>263</v>
+      </c>
+      <c r="E138">
+        <v>1642</v>
+      </c>
+      <c r="F138">
+        <v>24</v>
+      </c>
+      <c r="G138">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>24</v>
+      </c>
+      <c r="B140" t="s">
+        <v>21</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>519</v>
+      </c>
+      <c r="E140">
+        <v>378</v>
+      </c>
+      <c r="F140">
+        <v>240</v>
+      </c>
+      <c r="G140">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>34</v>
+      </c>
+      <c r="B141" t="s">
+        <v>34</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>132</v>
+      </c>
+      <c r="E141">
+        <v>131</v>
+      </c>
+      <c r="F141">
+        <v>40</v>
+      </c>
+      <c r="G141">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>308</v>
+      </c>
+      <c r="E142">
+        <v>134</v>
+      </c>
+      <c r="F142">
+        <v>28</v>
+      </c>
+      <c r="G142">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143">
+        <v>31</v>
+      </c>
+      <c r="E143">
+        <v>64</v>
+      </c>
+      <c r="F143">
+        <v>157</v>
+      </c>
+      <c r="G143">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C144" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144">
+        <v>10</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C145" t="s">
+        <v>42</v>
+      </c>
+      <c r="D145">
+        <v>38</v>
+      </c>
+      <c r="E145">
+        <v>38</v>
+      </c>
+      <c r="F145">
+        <v>7</v>
+      </c>
+      <c r="G145">
+        <v>83</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G2">
+        <v>26376</v>
+      </c>
+      <c r="H2">
+        <v>43389</v>
+      </c>
+      <c r="I2">
+        <v>6491</v>
+      </c>
+      <c r="J2">
+        <v>32178</v>
+      </c>
+      <c r="K2">
+        <v>28510</v>
+      </c>
+      <c r="L2">
+        <v>5348</v>
+      </c>
+      <c r="M2">
+        <v>19664</v>
+      </c>
+      <c r="N2">
+        <v>1237</v>
+      </c>
+      <c r="O2">
+        <v>4389</v>
+      </c>
+      <c r="P2">
+        <v>491</v>
+      </c>
+      <c r="Q2">
+        <v>19615</v>
+      </c>
+      <c r="R2">
+        <v>709</v>
+      </c>
+      <c r="S2">
+        <v>22293</v>
+      </c>
+      <c r="T2">
+        <v>556</v>
+      </c>
+      <c r="U2">
+        <v>1786</v>
+      </c>
+      <c r="V2">
+        <v>27349</v>
+      </c>
+      <c r="W2">
+        <v>2404</v>
+      </c>
+      <c r="X2">
+        <v>242785</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G3">
+        <v>5416</v>
+      </c>
+      <c r="H3">
+        <v>15280</v>
+      </c>
+      <c r="I3">
+        <v>2161</v>
+      </c>
+      <c r="J3">
+        <v>20640</v>
+      </c>
+      <c r="K3">
+        <v>28188</v>
+      </c>
+      <c r="L3">
+        <v>4530</v>
+      </c>
+      <c r="M3">
+        <v>10711</v>
+      </c>
+      <c r="N3">
+        <v>121</v>
+      </c>
+      <c r="O3">
+        <v>1200</v>
+      </c>
+      <c r="P3">
+        <v>317</v>
+      </c>
+      <c r="Q3">
+        <v>10752</v>
+      </c>
+      <c r="R3">
+        <v>475</v>
+      </c>
+      <c r="S3">
+        <v>24710</v>
+      </c>
+      <c r="T3">
+        <v>285</v>
+      </c>
+      <c r="U3">
+        <v>226</v>
+      </c>
+      <c r="V3">
+        <v>26058</v>
+      </c>
+      <c r="W3">
+        <v>500</v>
+      </c>
+      <c r="X3">
+        <v>151570</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4">
+        <v>31792</v>
+      </c>
+      <c r="H4">
+        <v>58669</v>
+      </c>
+      <c r="I4">
+        <v>8652</v>
+      </c>
+      <c r="J4">
+        <v>52818</v>
+      </c>
+      <c r="K4">
+        <v>56698</v>
+      </c>
+      <c r="L4">
+        <v>9878</v>
+      </c>
+      <c r="M4">
+        <v>30375</v>
+      </c>
+      <c r="N4">
+        <v>1358</v>
+      </c>
+      <c r="O4">
+        <v>5589</v>
+      </c>
+      <c r="P4">
+        <v>808</v>
+      </c>
+      <c r="Q4">
+        <v>30367</v>
+      </c>
+      <c r="R4">
+        <v>1184</v>
+      </c>
+      <c r="S4">
+        <v>47003</v>
+      </c>
+      <c r="T4">
+        <v>841</v>
+      </c>
+      <c r="U4">
+        <v>2012</v>
+      </c>
+      <c r="V4">
+        <v>53407</v>
+      </c>
+      <c r="W4">
+        <v>2904</v>
+      </c>
+      <c r="X4">
+        <v>394355</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1152</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -15110,151 +24029,151 @@
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>3422</v>
       </c>
       <c r="E3">
         <v>1200</v>
       </c>
       <c r="F3">
         <v>4622</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>906</v>
+        <v>1153</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>19039</v>
       </c>
       <c r="E4">
         <v>1967</v>
       </c>
       <c r="F4">
         <v>21006</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>907</v>
+        <v>1154</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>1096</v>
       </c>
       <c r="E5">
         <v>1314</v>
       </c>
       <c r="F5">
         <v>2410</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>908</v>
+        <v>1155</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>884</v>
       </c>
       <c r="E6">
         <v>149</v>
       </c>
       <c r="F6">
         <v>1033</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>909</v>
+        <v>1156</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>707</v>
       </c>
       <c r="E7">
         <v>218</v>
       </c>
       <c r="F7">
         <v>925</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>910</v>
+        <v>1157</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>543</v>
       </c>
       <c r="E8">
         <v>522</v>
       </c>
       <c r="F8">
         <v>1065</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>911</v>
+        <v>1158</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>685</v>
       </c>
       <c r="E9">
         <v>46</v>
       </c>
       <c r="F9">
         <v>731</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
@@ -15271,151 +24190,151 @@
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12">
         <v>4015</v>
       </c>
       <c r="E12">
         <v>1609</v>
       </c>
       <c r="F12">
         <v>5624</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>912</v>
+        <v>1159</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>5391</v>
       </c>
       <c r="E13">
         <v>7414</v>
       </c>
       <c r="F13">
         <v>12805</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>913</v>
+        <v>1160</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14">
         <v>15688</v>
       </c>
       <c r="E14">
         <v>2056</v>
       </c>
       <c r="F14">
         <v>17744</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>914</v>
+        <v>1161</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>879</v>
       </c>
       <c r="E15">
         <v>938</v>
       </c>
       <c r="F15">
         <v>1817</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>915</v>
+        <v>1162</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>16344</v>
       </c>
       <c r="E16">
         <v>1156</v>
       </c>
       <c r="F16">
         <v>17500</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>916</v>
+        <v>1163</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>587</v>
       </c>
       <c r="E17">
         <v>228</v>
       </c>
       <c r="F17">
         <v>815</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>917</v>
+        <v>1164</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>485</v>
       </c>
       <c r="E18">
         <v>1879</v>
       </c>
       <c r="F18">
         <v>2364</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
@@ -15432,151 +24351,151 @@
     <row r="21">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>1373</v>
       </c>
       <c r="E21">
         <v>449</v>
       </c>
       <c r="F21">
         <v>1822</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>918</v>
+        <v>1165</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>1904</v>
       </c>
       <c r="E22">
         <v>608</v>
       </c>
       <c r="F22">
         <v>2512</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>919</v>
+        <v>1166</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>840</v>
       </c>
       <c r="E23">
         <v>344</v>
       </c>
       <c r="F23">
         <v>1184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>920</v>
+        <v>1167</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>1008</v>
       </c>
       <c r="E24">
         <v>326</v>
       </c>
       <c r="F24">
         <v>1334</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>921</v>
+        <v>1168</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>1007</v>
       </c>
       <c r="E25">
         <v>56</v>
       </c>
       <c r="F25">
         <v>1063</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>922</v>
+        <v>1169</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>232</v>
       </c>
       <c r="E26">
         <v>341</v>
       </c>
       <c r="F26">
         <v>573</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>923</v>
+        <v>1170</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>127</v>
       </c>
       <c r="E27">
         <v>37</v>
       </c>
       <c r="F27">
         <v>164</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
@@ -15593,151 +24512,151 @@
     <row r="30">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30">
         <v>3059</v>
       </c>
       <c r="E30">
         <v>1456</v>
       </c>
       <c r="F30">
         <v>4515</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>924</v>
+        <v>1171</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>18566</v>
       </c>
       <c r="E31">
         <v>4347</v>
       </c>
       <c r="F31">
         <v>22913</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>925</v>
+        <v>1172</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>1857</v>
       </c>
       <c r="E32">
         <v>4748</v>
       </c>
       <c r="F32">
         <v>6605</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>926</v>
+        <v>1173</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>2044</v>
       </c>
       <c r="E33">
         <v>5323</v>
       </c>
       <c r="F33">
         <v>7367</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>927</v>
+        <v>1174</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>6019</v>
       </c>
       <c r="E34">
         <v>4450</v>
       </c>
       <c r="F34">
         <v>10469</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>928</v>
+        <v>1175</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>383</v>
       </c>
       <c r="E35">
         <v>231</v>
       </c>
       <c r="F35">
         <v>614</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>929</v>
+        <v>1176</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>250</v>
       </c>
       <c r="E36">
         <v>85</v>
       </c>
       <c r="F36">
         <v>335</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
@@ -15754,151 +24673,151 @@
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>1874</v>
       </c>
       <c r="E39">
         <v>1160</v>
       </c>
       <c r="F39">
         <v>3034</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>930</v>
+        <v>1177</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>3740</v>
       </c>
       <c r="E40">
         <v>24310</v>
       </c>
       <c r="F40">
         <v>28050</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>931</v>
+        <v>1178</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>3860</v>
       </c>
       <c r="E41">
         <v>428</v>
       </c>
       <c r="F41">
         <v>4288</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>932</v>
+        <v>1179</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>561</v>
       </c>
       <c r="E42">
         <v>264</v>
       </c>
       <c r="F42">
         <v>825</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>933</v>
+        <v>1180</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>4320</v>
       </c>
       <c r="E43">
         <v>277</v>
       </c>
       <c r="F43">
         <v>4597</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>934</v>
+        <v>1181</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>11805</v>
       </c>
       <c r="E44">
         <v>949</v>
       </c>
       <c r="F44">
         <v>12754</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>935</v>
+        <v>1182</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>2350</v>
       </c>
       <c r="E45">
         <v>800</v>
       </c>
       <c r="F45">
         <v>3150</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
@@ -15915,151 +24834,151 @@
     <row r="48">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>34</v>
       </c>
       <c r="C48" t="s">
         <v>40</v>
       </c>
       <c r="D48">
         <v>1214</v>
       </c>
       <c r="E48">
         <v>386</v>
       </c>
       <c r="F48">
         <v>1600</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>936</v>
+        <v>1183</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49">
         <v>1626</v>
       </c>
       <c r="E49">
         <v>2479</v>
       </c>
       <c r="F49">
         <v>4105</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>937</v>
+        <v>1184</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50">
         <v>1202</v>
       </c>
       <c r="E50">
         <v>180</v>
       </c>
       <c r="F50">
         <v>1382</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>938</v>
+        <v>1185</v>
       </c>
       <c r="C51" t="s">
         <v>42</v>
       </c>
       <c r="D51">
         <v>366</v>
       </c>
       <c r="E51">
         <v>348</v>
       </c>
       <c r="F51">
         <v>714</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>939</v>
+        <v>1186</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>524</v>
       </c>
       <c r="E52">
         <v>1048</v>
       </c>
       <c r="F52">
         <v>1572</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>940</v>
+        <v>1187</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>82</v>
       </c>
       <c r="E53">
         <v>32</v>
       </c>
       <c r="F53">
         <v>114</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>941</v>
+        <v>1188</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>334</v>
       </c>
       <c r="E54">
         <v>57</v>
       </c>
       <c r="F54">
         <v>391</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
@@ -16076,212 +24995,212 @@
     <row r="57">
       <c r="A57" t="s">
         <v>34</v>
       </c>
       <c r="B57" t="s">
         <v>34</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57">
         <v>1497</v>
       </c>
       <c r="E57">
         <v>631</v>
       </c>
       <c r="F57">
         <v>2128</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>942</v>
+        <v>1189</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>11527</v>
       </c>
       <c r="E58">
         <v>1237</v>
       </c>
       <c r="F58">
         <v>12764</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>943</v>
+        <v>1190</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>1876</v>
       </c>
       <c r="E59">
         <v>4875</v>
       </c>
       <c r="F59">
         <v>6751</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>944</v>
+        <v>1191</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>274</v>
       </c>
       <c r="E60">
         <v>741</v>
       </c>
       <c r="F60">
         <v>1015</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>945</v>
+        <v>1192</v>
       </c>
       <c r="C61" t="s">
         <v>42</v>
       </c>
       <c r="D61">
         <v>2351</v>
       </c>
       <c r="E61">
         <v>224</v>
       </c>
       <c r="F61">
         <v>2575</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>946</v>
+        <v>1193</v>
       </c>
       <c r="C62" t="s">
         <v>42</v>
       </c>
       <c r="D62">
         <v>419</v>
       </c>
       <c r="E62">
         <v>438</v>
       </c>
       <c r="F62">
         <v>857</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>947</v>
+        <v>1194</v>
       </c>
       <c r="C63" t="s">
         <v>42</v>
       </c>
       <c r="D63">
         <v>1720</v>
       </c>
       <c r="E63">
         <v>2565</v>
       </c>
       <c r="F63">
         <v>4285</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>414</v>
+        <v>358</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>1237</v>
       </c>
       <c r="E65">
         <v>121</v>
       </c>
       <c r="F65">
         <v>1358</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>34</v>
       </c>
       <c r="B66" t="s">
         <v>34</v>
       </c>
       <c r="C66" t="s">
         <v>40</v>
       </c>
       <c r="D66">
         <v>616</v>
       </c>
       <c r="E66">
         <v>79</v>
       </c>
       <c r="F66">
         <v>695</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>948</v>
+        <v>1195</v>
       </c>
       <c r="C67" t="s">
         <v>42</v>
       </c>
       <c r="D67">
         <v>621</v>
       </c>
       <c r="E67">
         <v>42</v>
       </c>
       <c r="F67">
         <v>663</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>14</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
@@ -16298,232 +25217,232 @@
     <row r="70">
       <c r="A70" t="s">
         <v>34</v>
       </c>
       <c r="B70" t="s">
         <v>34</v>
       </c>
       <c r="C70" t="s">
         <v>40</v>
       </c>
       <c r="D70">
         <v>544</v>
       </c>
       <c r="E70">
         <v>132</v>
       </c>
       <c r="F70">
         <v>676</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>949</v>
+        <v>1196</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>1188</v>
       </c>
       <c r="E71">
         <v>383</v>
       </c>
       <c r="F71">
         <v>1571</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>950</v>
+        <v>1197</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>155</v>
       </c>
       <c r="E72">
         <v>473</v>
       </c>
       <c r="F72">
         <v>628</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>951</v>
+        <v>1198</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>234</v>
       </c>
       <c r="E73">
         <v>95</v>
       </c>
       <c r="F73">
         <v>329</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>952</v>
+        <v>1199</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>266</v>
       </c>
       <c r="E74">
         <v>32</v>
       </c>
       <c r="F74">
         <v>298</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>953</v>
+        <v>1200</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>199</v>
       </c>
       <c r="E75">
         <v>27</v>
       </c>
       <c r="F75">
         <v>226</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>954</v>
+        <v>1201</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>1803</v>
       </c>
       <c r="E76">
         <v>58</v>
       </c>
       <c r="F76">
         <v>1861</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>491</v>
       </c>
       <c r="E78">
         <v>317</v>
       </c>
       <c r="F78">
         <v>808</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>34</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>216</v>
       </c>
       <c r="E79">
         <v>111</v>
       </c>
       <c r="F79">
         <v>327</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>955</v>
+        <v>1202</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>196</v>
       </c>
       <c r="E80">
         <v>180</v>
       </c>
       <c r="F80">
         <v>376</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>956</v>
+        <v>1203</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>79</v>
       </c>
       <c r="E81">
         <v>26</v>
       </c>
       <c r="F81">
         <v>105</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
@@ -16540,151 +25459,151 @@
     <row r="84">
       <c r="A84" t="s">
         <v>34</v>
       </c>
       <c r="B84" t="s">
         <v>34</v>
       </c>
       <c r="C84" t="s">
         <v>40</v>
       </c>
       <c r="D84">
         <v>1458</v>
       </c>
       <c r="E84">
         <v>542</v>
       </c>
       <c r="F84">
         <v>2000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>957</v>
+        <v>1204</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>2686</v>
       </c>
       <c r="E85">
         <v>6698</v>
       </c>
       <c r="F85">
         <v>9384</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>958</v>
+        <v>1205</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>6422</v>
       </c>
       <c r="E86">
         <v>415</v>
       </c>
       <c r="F86">
         <v>6837</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>959</v>
+        <v>1206</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>4583</v>
       </c>
       <c r="E87">
         <v>287</v>
       </c>
       <c r="F87">
         <v>4870</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>960</v>
+        <v>1207</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>622</v>
       </c>
       <c r="E88">
         <v>2335</v>
       </c>
       <c r="F88">
         <v>2957</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>961</v>
+        <v>1208</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>3668</v>
       </c>
       <c r="E89">
         <v>433</v>
       </c>
       <c r="F89">
         <v>4101</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>962</v>
+        <v>1209</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>176</v>
       </c>
       <c r="E90">
         <v>42</v>
       </c>
       <c r="F90">
         <v>218</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>16</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
@@ -16701,111 +25620,111 @@
     <row r="93">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
         <v>40</v>
       </c>
       <c r="D93">
         <v>140</v>
       </c>
       <c r="E93">
         <v>99</v>
       </c>
       <c r="F93">
         <v>239</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>963</v>
+        <v>1210</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>357</v>
       </c>
       <c r="E94">
         <v>141</v>
       </c>
       <c r="F94">
         <v>498</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>964</v>
+        <v>1211</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>118</v>
       </c>
       <c r="E95">
         <v>71</v>
       </c>
       <c r="F95">
         <v>189</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>965</v>
+        <v>1212</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>50</v>
       </c>
       <c r="E96">
         <v>34</v>
       </c>
       <c r="F96">
         <v>84</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>966</v>
+        <v>1213</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>44</v>
       </c>
       <c r="E97">
         <v>130</v>
       </c>
       <c r="F97">
         <v>174</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>17</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
@@ -16822,151 +25741,151 @@
     <row r="100">
       <c r="A100" t="s">
         <v>34</v>
       </c>
       <c r="B100" t="s">
         <v>34</v>
       </c>
       <c r="C100" t="s">
         <v>40</v>
       </c>
       <c r="D100">
         <v>1680</v>
       </c>
       <c r="E100">
         <v>947</v>
       </c>
       <c r="F100">
         <v>2627</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>967</v>
+        <v>1214</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>5775</v>
       </c>
       <c r="E101">
         <v>21853</v>
       </c>
       <c r="F101">
         <v>27628</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>968</v>
+        <v>1215</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>9566</v>
       </c>
       <c r="E102">
         <v>1045</v>
       </c>
       <c r="F102">
         <v>10611</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>969</v>
+        <v>1216</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>408</v>
       </c>
       <c r="E103">
         <v>117</v>
       </c>
       <c r="F103">
         <v>525</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>970</v>
+        <v>1217</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>2565</v>
       </c>
       <c r="E104">
         <v>494</v>
       </c>
       <c r="F104">
         <v>3059</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>971</v>
+        <v>1218</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>1720</v>
       </c>
       <c r="E105">
         <v>154</v>
       </c>
       <c r="F105">
         <v>1874</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>972</v>
+        <v>1219</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>579</v>
       </c>
       <c r="E106">
         <v>100</v>
       </c>
       <c r="F106">
         <v>679</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>15</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>39</v>
       </c>
@@ -16983,71 +25902,71 @@
     <row r="109">
       <c r="A109" t="s">
         <v>34</v>
       </c>
       <c r="B109" t="s">
         <v>34</v>
       </c>
       <c r="C109" t="s">
         <v>40</v>
       </c>
       <c r="D109">
         <v>266</v>
       </c>
       <c r="E109">
         <v>168</v>
       </c>
       <c r="F109">
         <v>434</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>973</v>
+        <v>1220</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>208</v>
       </c>
       <c r="E110">
         <v>89</v>
       </c>
       <c r="F110">
         <v>297</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>974</v>
+        <v>1221</v>
       </c>
       <c r="C111" t="s">
         <v>42</v>
       </c>
       <c r="D111">
         <v>82</v>
       </c>
       <c r="E111">
         <v>28</v>
       </c>
       <c r="F111">
         <v>110</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>16</v>
       </c>
       <c r="B113" t="s">
         <v>19</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
@@ -17064,151 +25983,151 @@
     <row r="114">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>34</v>
       </c>
       <c r="C114" t="s">
         <v>40</v>
       </c>
       <c r="D114">
         <v>136</v>
       </c>
       <c r="E114">
         <v>39</v>
       </c>
       <c r="F114">
         <v>175</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>975</v>
+        <v>1222</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>661</v>
       </c>
       <c r="E115">
         <v>63</v>
       </c>
       <c r="F115">
         <v>724</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>976</v>
+        <v>1223</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>61</v>
       </c>
       <c r="E116">
         <v>65</v>
       </c>
       <c r="F116">
         <v>126</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>977</v>
+        <v>1224</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>321</v>
       </c>
       <c r="E117">
         <v>25</v>
       </c>
       <c r="F117">
         <v>346</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>978</v>
+        <v>1225</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>422</v>
       </c>
       <c r="E118">
         <v>8</v>
       </c>
       <c r="F118">
         <v>430</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>979</v>
+        <v>1226</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>140</v>
       </c>
       <c r="E119">
         <v>8</v>
       </c>
       <c r="F119">
         <v>148</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>980</v>
+        <v>1227</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>45</v>
       </c>
       <c r="E120">
         <v>18</v>
       </c>
       <c r="F120">
         <v>63</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>17</v>
       </c>
       <c r="B122" t="s">
         <v>20</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
@@ -17225,151 +26144,151 @@
     <row r="123">
       <c r="A123" t="s">
         <v>34</v>
       </c>
       <c r="B123" t="s">
         <v>34</v>
       </c>
       <c r="C123" t="s">
         <v>40</v>
       </c>
       <c r="D123">
         <v>1028</v>
       </c>
       <c r="E123">
         <v>972</v>
       </c>
       <c r="F123">
         <v>2000</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>981</v>
+        <v>1228</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>4009</v>
       </c>
       <c r="E124">
         <v>24132</v>
       </c>
       <c r="F124">
         <v>28141</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>982</v>
+        <v>1229</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>18148</v>
       </c>
       <c r="E125">
         <v>383</v>
       </c>
       <c r="F125">
         <v>18531</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>983</v>
+        <v>1230</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>197</v>
       </c>
       <c r="E126">
         <v>66</v>
       </c>
       <c r="F126">
         <v>263</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>984</v>
+        <v>1231</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>1208</v>
       </c>
       <c r="E127">
         <v>95</v>
       </c>
       <c r="F127">
         <v>1303</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>985</v>
+        <v>1232</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>168</v>
       </c>
       <c r="E128">
         <v>75</v>
       </c>
       <c r="F128">
         <v>243</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>986</v>
+        <v>1233</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>2591</v>
       </c>
       <c r="E129">
         <v>335</v>
       </c>
       <c r="F129">
         <v>2926</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>24</v>
       </c>
       <c r="B131" t="s">
         <v>21</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
@@ -17386,918 +26305,6794 @@
     <row r="132">
       <c r="A132" t="s">
         <v>34</v>
       </c>
       <c r="B132" t="s">
         <v>34</v>
       </c>
       <c r="C132" t="s">
         <v>40</v>
       </c>
       <c r="D132">
         <v>343</v>
       </c>
       <c r="E132">
         <v>89</v>
       </c>
       <c r="F132">
         <v>432</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>987</v>
+        <v>1234</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>1662</v>
       </c>
       <c r="E133">
         <v>113</v>
       </c>
       <c r="F133">
         <v>1775</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>988</v>
+        <v>1235</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>88</v>
       </c>
       <c r="E134">
         <v>256</v>
       </c>
       <c r="F134">
         <v>344</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>989</v>
+        <v>1236</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>72</v>
       </c>
       <c r="E135">
         <v>21</v>
       </c>
       <c r="F135">
         <v>93</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>990</v>
+        <v>1237</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>239</v>
       </c>
       <c r="E136">
         <v>21</v>
       </c>
       <c r="F136">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="true" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>7</v>
-[...45 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>10656</v>
+      </c>
+      <c r="E2">
+        <v>2008</v>
+      </c>
+      <c r="F2">
+        <v>13311</v>
       </c>
       <c r="G2">
-        <v>12532</v>
+        <v>16452</v>
       </c>
       <c r="H2">
-        <v>13492</v>
-[...44 lines deleted...]
-        <v>98039</v>
+        <v>42427</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>34</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>929</v>
+      </c>
+      <c r="E3">
+        <v>378</v>
+      </c>
+      <c r="F3">
+        <v>2289</v>
       </c>
       <c r="G3">
-        <v>27258</v>
+        <v>1913</v>
       </c>
       <c r="H3">
-        <v>20384</v>
-[...44 lines deleted...]
-        <v>223270</v>
+        <v>5509</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>954</v>
+      </c>
+      <c r="E4">
+        <v>645</v>
+      </c>
+      <c r="F4">
+        <v>8777</v>
       </c>
       <c r="G4">
-        <v>11888</v>
+        <v>2420</v>
       </c>
       <c r="H4">
-        <v>18785</v>
-[...44 lines deleted...]
-        <v>168892</v>
+        <v>12796</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>1888</v>
+      </c>
+      <c r="E5">
+        <v>180</v>
+      </c>
+      <c r="F5">
+        <v>410</v>
+      </c>
+      <c r="G5">
+        <v>375</v>
+      </c>
+      <c r="H5">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>208</v>
+      </c>
+      <c r="E6">
+        <v>108</v>
+      </c>
+      <c r="F6">
+        <v>354</v>
+      </c>
+      <c r="G6">
+        <v>1345</v>
+      </c>
+      <c r="H6">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
         <v>4</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>6285</v>
+      </c>
+      <c r="E7">
+        <v>181</v>
+      </c>
+      <c r="F7">
+        <v>467</v>
+      </c>
+      <c r="G7">
+        <v>608</v>
+      </c>
+      <c r="H7">
+        <v>7541</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>115</v>
+      </c>
+      <c r="E8">
+        <v>160</v>
+      </c>
+      <c r="F8">
+        <v>235</v>
+      </c>
+      <c r="G8">
+        <v>1039</v>
+      </c>
+      <c r="H8">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>19</v>
+      </c>
+      <c r="F9">
+        <v>113</v>
+      </c>
+      <c r="G9">
+        <v>264</v>
+      </c>
+      <c r="H9">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>55</v>
+      </c>
+      <c r="E10">
+        <v>52</v>
+      </c>
+      <c r="F10">
+        <v>364</v>
+      </c>
+      <c r="G10">
+        <v>305</v>
+      </c>
+      <c r="H10">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>132</v>
+      </c>
+      <c r="E11">
+        <v>223</v>
+      </c>
+      <c r="F11">
+        <v>162</v>
+      </c>
+      <c r="G11">
+        <v>8074</v>
+      </c>
+      <c r="H11">
+        <v>8591</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12">
+        <v>59</v>
+      </c>
+      <c r="E12">
+        <v>62</v>
+      </c>
+      <c r="F12">
+        <v>140</v>
+      </c>
+      <c r="G12">
+        <v>109</v>
+      </c>
+      <c r="H12">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>8248</v>
+      </c>
+      <c r="E14">
+        <v>10927</v>
+      </c>
+      <c r="F14">
+        <v>33870</v>
+      </c>
+      <c r="G14">
+        <v>40820</v>
+      </c>
+      <c r="H14">
+        <v>93865</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>1254</v>
+      </c>
+      <c r="E15">
+        <v>1231</v>
+      </c>
+      <c r="F15">
+        <v>3296</v>
+      </c>
+      <c r="G15">
+        <v>3552</v>
+      </c>
+      <c r="H15">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>3250</v>
+      </c>
+      <c r="E16">
+        <v>7062</v>
+      </c>
+      <c r="F16">
+        <v>7262</v>
+      </c>
+      <c r="G16">
+        <v>24237</v>
+      </c>
+      <c r="H16">
+        <v>41811</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>1130</v>
+      </c>
+      <c r="E17">
+        <v>1527</v>
+      </c>
+      <c r="F17">
+        <v>2763</v>
+      </c>
+      <c r="G17">
+        <v>5515</v>
+      </c>
+      <c r="H17">
+        <v>10935</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>311</v>
+      </c>
+      <c r="E18">
+        <v>319</v>
+      </c>
+      <c r="F18">
+        <v>15100</v>
+      </c>
+      <c r="G18">
+        <v>1033</v>
+      </c>
+      <c r="H18">
+        <v>16763</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>358</v>
+      </c>
+      <c r="E19">
+        <v>319</v>
+      </c>
+      <c r="F19">
+        <v>771</v>
+      </c>
+      <c r="G19">
+        <v>1631</v>
+      </c>
+      <c r="H19">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>699</v>
+      </c>
+      <c r="E20">
+        <v>117</v>
+      </c>
+      <c r="F20">
+        <v>443</v>
+      </c>
+      <c r="G20">
+        <v>317</v>
+      </c>
+      <c r="H20">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21">
+        <v>196</v>
+      </c>
+      <c r="E21">
+        <v>78</v>
+      </c>
+      <c r="F21">
+        <v>143</v>
+      </c>
+      <c r="G21">
+        <v>213</v>
+      </c>
+      <c r="H21">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22">
+        <v>975</v>
+      </c>
+      <c r="E22">
+        <v>116</v>
+      </c>
+      <c r="F22">
+        <v>2901</v>
+      </c>
+      <c r="G22">
+        <v>4020</v>
+      </c>
+      <c r="H22">
+        <v>8012</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23">
+        <v>35</v>
+      </c>
+      <c r="E23">
+        <v>44</v>
+      </c>
+      <c r="F23">
+        <v>1043</v>
+      </c>
+      <c r="G23">
+        <v>121</v>
+      </c>
+      <c r="H23">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>40</v>
+      </c>
+      <c r="E24">
+        <v>114</v>
+      </c>
+      <c r="F24">
+        <v>148</v>
+      </c>
+      <c r="G24">
+        <v>181</v>
+      </c>
+      <c r="H24">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>3733</v>
+      </c>
+      <c r="E26">
+        <v>1926</v>
+      </c>
+      <c r="F26">
+        <v>17557</v>
+      </c>
+      <c r="G26">
+        <v>17417</v>
+      </c>
+      <c r="H26">
+        <v>40633</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>614</v>
+      </c>
+      <c r="E27">
+        <v>321</v>
+      </c>
+      <c r="F27">
+        <v>1098</v>
+      </c>
+      <c r="G27">
+        <v>1358</v>
+      </c>
+      <c r="H27">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>2147</v>
+      </c>
+      <c r="E28">
+        <v>745</v>
+      </c>
+      <c r="F28">
+        <v>2307</v>
+      </c>
+      <c r="G28">
+        <v>14426</v>
+      </c>
+      <c r="H28">
+        <v>19625</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>202</v>
+      </c>
+      <c r="E29">
+        <v>145</v>
+      </c>
+      <c r="F29">
+        <v>662</v>
+      </c>
+      <c r="G29">
+        <v>464</v>
+      </c>
+      <c r="H29">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>206</v>
+      </c>
+      <c r="E30">
+        <v>93</v>
+      </c>
+      <c r="F30">
+        <v>309</v>
+      </c>
+      <c r="G30">
+        <v>374</v>
+      </c>
+      <c r="H30">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31">
+        <v>128</v>
+      </c>
+      <c r="E31">
+        <v>112</v>
+      </c>
+      <c r="F31">
+        <v>161</v>
+      </c>
+      <c r="G31">
+        <v>136</v>
+      </c>
+      <c r="H31">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32">
+        <v>189</v>
+      </c>
+      <c r="E32">
+        <v>295</v>
+      </c>
+      <c r="F32">
+        <v>182</v>
+      </c>
+      <c r="G32">
+        <v>137</v>
+      </c>
+      <c r="H32">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33">
+        <v>34</v>
+      </c>
+      <c r="E33">
+        <v>34</v>
+      </c>
+      <c r="F33">
+        <v>97</v>
+      </c>
+      <c r="G33">
+        <v>44</v>
+      </c>
+      <c r="H33">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>37</v>
+      </c>
+      <c r="E34">
+        <v>66</v>
+      </c>
+      <c r="F34">
+        <v>100</v>
+      </c>
+      <c r="G34">
+        <v>91</v>
+      </c>
+      <c r="H34">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>25</v>
+      </c>
+      <c r="E35">
+        <v>35</v>
+      </c>
+      <c r="F35">
+        <v>107</v>
+      </c>
+      <c r="G35">
+        <v>35</v>
+      </c>
+      <c r="H35">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>151</v>
+      </c>
+      <c r="E36">
+        <v>80</v>
+      </c>
+      <c r="F36">
+        <v>12534</v>
+      </c>
+      <c r="G36">
+        <v>352</v>
+      </c>
+      <c r="H36">
+        <v>13117</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>30322</v>
+      </c>
+      <c r="E38">
+        <v>9146</v>
+      </c>
+      <c r="F38">
+        <v>34601</v>
+      </c>
+      <c r="G38">
+        <v>39847</v>
+      </c>
+      <c r="H38">
+        <v>113916</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>1532</v>
+      </c>
+      <c r="E39">
+        <v>997</v>
+      </c>
+      <c r="F39">
+        <v>2382</v>
+      </c>
+      <c r="G39">
+        <v>3056</v>
+      </c>
+      <c r="H39">
+        <v>7967</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>2283</v>
+      </c>
+      <c r="E40">
+        <v>1685</v>
+      </c>
+      <c r="F40">
+        <v>3438</v>
+      </c>
+      <c r="G40">
+        <v>23286</v>
+      </c>
+      <c r="H40">
+        <v>30692</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41">
+        <v>772</v>
+      </c>
+      <c r="E41">
+        <v>367</v>
+      </c>
+      <c r="F41">
+        <v>21637</v>
+      </c>
+      <c r="G41">
+        <v>2937</v>
+      </c>
+      <c r="H41">
+        <v>25713</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>15498</v>
+      </c>
+      <c r="E42">
+        <v>1836</v>
+      </c>
+      <c r="F42">
+        <v>1962</v>
+      </c>
+      <c r="G42">
+        <v>3739</v>
+      </c>
+      <c r="H42">
+        <v>23035</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43">
+        <v>8677</v>
+      </c>
+      <c r="E43">
+        <v>1152</v>
+      </c>
+      <c r="F43">
+        <v>1462</v>
+      </c>
+      <c r="G43">
+        <v>3331</v>
+      </c>
+      <c r="H43">
+        <v>14622</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>243</v>
+      </c>
+      <c r="E44">
+        <v>475</v>
+      </c>
+      <c r="F44">
+        <v>643</v>
+      </c>
+      <c r="G44">
+        <v>271</v>
+      </c>
+      <c r="H44">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>66</v>
+      </c>
+      <c r="E45">
+        <v>105</v>
+      </c>
+      <c r="F45">
+        <v>227</v>
+      </c>
+      <c r="G45">
+        <v>133</v>
+      </c>
+      <c r="H45">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>58</v>
+      </c>
+      <c r="E46">
+        <v>107</v>
+      </c>
+      <c r="F46">
+        <v>882</v>
+      </c>
+      <c r="G46">
+        <v>218</v>
+      </c>
+      <c r="H46">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>76</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>61</v>
+      </c>
+      <c r="E47">
+        <v>154</v>
+      </c>
+      <c r="F47">
+        <v>146</v>
+      </c>
+      <c r="G47">
+        <v>218</v>
+      </c>
+      <c r="H47">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>77</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>1132</v>
+      </c>
+      <c r="E48">
+        <v>2268</v>
+      </c>
+      <c r="F48">
+        <v>1822</v>
+      </c>
+      <c r="G48">
+        <v>2658</v>
+      </c>
+      <c r="H48">
+        <v>7880</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>19535</v>
+      </c>
+      <c r="E50">
+        <v>45138</v>
+      </c>
+      <c r="F50">
+        <v>23199</v>
+      </c>
+      <c r="G50">
+        <v>33426</v>
+      </c>
+      <c r="H50">
+        <v>121298</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>1215</v>
+      </c>
+      <c r="E51">
+        <v>1094</v>
+      </c>
+      <c r="F51">
+        <v>1793</v>
+      </c>
+      <c r="G51">
+        <v>2540</v>
+      </c>
+      <c r="H51">
+        <v>6642</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52">
+        <v>2612</v>
+      </c>
+      <c r="E52">
+        <v>3261</v>
+      </c>
+      <c r="F52">
+        <v>2088</v>
+      </c>
+      <c r="G52">
+        <v>13550</v>
+      </c>
+      <c r="H52">
+        <v>21511</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53">
+        <v>467</v>
+      </c>
+      <c r="E53">
+        <v>298</v>
+      </c>
+      <c r="F53">
+        <v>16442</v>
+      </c>
+      <c r="G53">
+        <v>5950</v>
+      </c>
+      <c r="H53">
+        <v>23157</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>7623</v>
+      </c>
+      <c r="E54">
+        <v>729</v>
+      </c>
+      <c r="F54">
+        <v>384</v>
+      </c>
+      <c r="G54">
+        <v>1090</v>
+      </c>
+      <c r="H54">
+        <v>9826</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>2961</v>
+      </c>
+      <c r="E55">
+        <v>350</v>
+      </c>
+      <c r="F55">
+        <v>254</v>
+      </c>
+      <c r="G55">
+        <v>1229</v>
+      </c>
+      <c r="H55">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>2479</v>
+      </c>
+      <c r="E56">
+        <v>38249</v>
+      </c>
+      <c r="F56">
+        <v>503</v>
+      </c>
+      <c r="G56">
+        <v>887</v>
+      </c>
+      <c r="H56">
+        <v>42118</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>83</v>
+      </c>
+      <c r="C57" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57">
+        <v>113</v>
+      </c>
+      <c r="E57">
+        <v>110</v>
+      </c>
+      <c r="F57">
+        <v>626</v>
+      </c>
+      <c r="G57">
+        <v>391</v>
+      </c>
+      <c r="H57">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>1396</v>
+      </c>
+      <c r="E58">
+        <v>180</v>
+      </c>
+      <c r="F58">
+        <v>465</v>
+      </c>
+      <c r="G58">
+        <v>5436</v>
+      </c>
+      <c r="H58">
+        <v>7477</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>586</v>
+      </c>
+      <c r="E59">
+        <v>47</v>
+      </c>
+      <c r="F59">
+        <v>117</v>
+      </c>
+      <c r="G59">
+        <v>740</v>
+      </c>
+      <c r="H59">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>86</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>83</v>
+      </c>
+      <c r="E60">
+        <v>820</v>
+      </c>
+      <c r="F60">
+        <v>527</v>
+      </c>
+      <c r="G60">
+        <v>1613</v>
+      </c>
+      <c r="H60">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>282</v>
+      </c>
+      <c r="E62">
+        <v>228</v>
+      </c>
+      <c r="F62">
+        <v>671</v>
+      </c>
+      <c r="G62">
+        <v>700</v>
+      </c>
+      <c r="H62">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>111</v>
+      </c>
+      <c r="E63">
+        <v>49</v>
+      </c>
+      <c r="F63">
+        <v>285</v>
+      </c>
+      <c r="G63">
+        <v>316</v>
+      </c>
+      <c r="H63">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>171</v>
+      </c>
+      <c r="E64">
+        <v>179</v>
+      </c>
+      <c r="F64">
+        <v>386</v>
+      </c>
+      <c r="G64">
+        <v>384</v>
+      </c>
+      <c r="H64">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>758</v>
+      </c>
+      <c r="E66">
+        <v>1426</v>
+      </c>
+      <c r="F66">
+        <v>3886</v>
+      </c>
+      <c r="G66">
+        <v>8939</v>
+      </c>
+      <c r="H66">
+        <v>15009</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>232</v>
+      </c>
+      <c r="E67">
+        <v>270</v>
+      </c>
+      <c r="F67">
+        <v>501</v>
+      </c>
+      <c r="G67">
+        <v>931</v>
+      </c>
+      <c r="H67">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>88</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>193</v>
+      </c>
+      <c r="E68">
+        <v>456</v>
+      </c>
+      <c r="F68">
+        <v>854</v>
+      </c>
+      <c r="G68">
+        <v>4320</v>
+      </c>
+      <c r="H68">
+        <v>5823</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>120</v>
+      </c>
+      <c r="E69">
+        <v>164</v>
+      </c>
+      <c r="F69">
+        <v>1398</v>
+      </c>
+      <c r="G69">
+        <v>462</v>
+      </c>
+      <c r="H69">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>49</v>
+      </c>
+      <c r="E70">
+        <v>119</v>
+      </c>
+      <c r="F70">
+        <v>573</v>
+      </c>
+      <c r="G70">
+        <v>2442</v>
+      </c>
+      <c r="H70">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>91</v>
+      </c>
+      <c r="C71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71">
+        <v>41</v>
+      </c>
+      <c r="E71">
+        <v>110</v>
+      </c>
+      <c r="F71">
+        <v>112</v>
+      </c>
+      <c r="G71">
+        <v>150</v>
+      </c>
+      <c r="H71">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>92</v>
+      </c>
+      <c r="C72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72">
+        <v>24</v>
+      </c>
+      <c r="E72">
+        <v>173</v>
+      </c>
+      <c r="F72">
+        <v>57</v>
+      </c>
+      <c r="G72">
+        <v>84</v>
+      </c>
+      <c r="H72">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>93</v>
+      </c>
+      <c r="C73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73">
+        <v>17</v>
+      </c>
+      <c r="E73">
+        <v>39</v>
+      </c>
+      <c r="F73">
+        <v>63</v>
+      </c>
+      <c r="G73">
+        <v>30</v>
+      </c>
+      <c r="H73">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>94</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>59</v>
+      </c>
+      <c r="E74">
+        <v>75</v>
+      </c>
+      <c r="F74">
+        <v>254</v>
+      </c>
+      <c r="G74">
+        <v>326</v>
+      </c>
+      <c r="H74">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>95</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75">
+        <v>11</v>
+      </c>
+      <c r="E75">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>19</v>
+      </c>
+      <c r="G75">
+        <v>148</v>
+      </c>
+      <c r="H75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>96</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76">
+        <v>12</v>
+      </c>
+      <c r="E76">
+        <v>9</v>
+      </c>
+      <c r="F76">
+        <v>55</v>
+      </c>
+      <c r="G76">
+        <v>46</v>
+      </c>
+      <c r="H76">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>8558</v>
+      </c>
+      <c r="E78">
+        <v>2200</v>
+      </c>
+      <c r="F78">
+        <v>26641</v>
+      </c>
+      <c r="G78">
+        <v>8992</v>
+      </c>
+      <c r="H78">
+        <v>46391</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>434</v>
+      </c>
+      <c r="E79">
+        <v>544</v>
+      </c>
+      <c r="F79">
+        <v>1852</v>
+      </c>
+      <c r="G79">
+        <v>1009</v>
+      </c>
+      <c r="H79">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>97</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>605</v>
+      </c>
+      <c r="E80">
+        <v>718</v>
+      </c>
+      <c r="F80">
+        <v>20587</v>
+      </c>
+      <c r="G80">
+        <v>2174</v>
+      </c>
+      <c r="H80">
+        <v>24084</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>4750</v>
+      </c>
+      <c r="E81">
+        <v>372</v>
+      </c>
+      <c r="F81">
+        <v>1050</v>
+      </c>
+      <c r="G81">
+        <v>1008</v>
+      </c>
+      <c r="H81">
+        <v>7180</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>99</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>319</v>
+      </c>
+      <c r="E82">
+        <v>284</v>
+      </c>
+      <c r="F82">
+        <v>2534</v>
+      </c>
+      <c r="G82">
+        <v>2201</v>
+      </c>
+      <c r="H82">
+        <v>5338</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>100</v>
+      </c>
+      <c r="C83" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83">
+        <v>297</v>
+      </c>
+      <c r="E83">
+        <v>78</v>
+      </c>
+      <c r="F83">
+        <v>147</v>
+      </c>
+      <c r="G83">
+        <v>116</v>
+      </c>
+      <c r="H83">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>101</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>31</v>
+      </c>
+      <c r="E84">
+        <v>15</v>
+      </c>
+      <c r="F84">
+        <v>77</v>
+      </c>
+      <c r="G84">
+        <v>46</v>
+      </c>
+      <c r="H84">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>102</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>104</v>
+      </c>
+      <c r="E85">
+        <v>42</v>
+      </c>
+      <c r="F85">
+        <v>87</v>
+      </c>
+      <c r="G85">
+        <v>65</v>
+      </c>
+      <c r="H85">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>103</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>1967</v>
+      </c>
+      <c r="E86">
+        <v>123</v>
+      </c>
+      <c r="F86">
+        <v>164</v>
+      </c>
+      <c r="G86">
+        <v>2266</v>
+      </c>
+      <c r="H86">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>104</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>51</v>
+      </c>
+      <c r="E87">
+        <v>24</v>
+      </c>
+      <c r="F87">
+        <v>143</v>
+      </c>
+      <c r="G87">
+        <v>107</v>
+      </c>
+      <c r="H87">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>187</v>
+      </c>
+      <c r="E89">
+        <v>357</v>
+      </c>
+      <c r="F89">
+        <v>771</v>
+      </c>
+      <c r="G89">
+        <v>1510</v>
+      </c>
+      <c r="H89">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>52</v>
+      </c>
+      <c r="E90">
+        <v>80</v>
+      </c>
+      <c r="F90">
+        <v>221</v>
+      </c>
+      <c r="G90">
+        <v>265</v>
+      </c>
+      <c r="H90">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>78</v>
+      </c>
+      <c r="E91">
+        <v>148</v>
+      </c>
+      <c r="F91">
+        <v>313</v>
+      </c>
+      <c r="G91">
+        <v>945</v>
+      </c>
+      <c r="H91">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>106</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>17</v>
+      </c>
+      <c r="E92">
+        <v>73</v>
+      </c>
+      <c r="F92">
+        <v>113</v>
+      </c>
+      <c r="G92">
+        <v>134</v>
+      </c>
+      <c r="H92">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>16</v>
+      </c>
+      <c r="E93">
+        <v>25</v>
+      </c>
+      <c r="F93">
+        <v>67</v>
+      </c>
+      <c r="G93">
+        <v>110</v>
+      </c>
+      <c r="H93">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>108</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>20</v>
+      </c>
+      <c r="E94">
+        <v>16</v>
+      </c>
+      <c r="F94">
+        <v>37</v>
+      </c>
+      <c r="G94">
+        <v>32</v>
+      </c>
+      <c r="H94">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>109</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>4</v>
+      </c>
+      <c r="E95">
+        <v>15</v>
+      </c>
+      <c r="F95">
+        <v>20</v>
+      </c>
+      <c r="G95">
+        <v>24</v>
+      </c>
+      <c r="H95">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>12</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>1230</v>
+      </c>
+      <c r="E97">
+        <v>1063</v>
+      </c>
+      <c r="F97">
+        <v>39441</v>
+      </c>
+      <c r="G97">
+        <v>4904</v>
+      </c>
+      <c r="H97">
+        <v>46638</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>34</v>
+      </c>
+      <c r="B98" t="s">
+        <v>34</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>148</v>
+      </c>
+      <c r="E98">
+        <v>182</v>
+      </c>
+      <c r="F98">
+        <v>3494</v>
+      </c>
+      <c r="G98">
+        <v>739</v>
+      </c>
+      <c r="H98">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>110</v>
+      </c>
+      <c r="C99" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99">
+        <v>449</v>
+      </c>
+      <c r="E99">
+        <v>351</v>
+      </c>
+      <c r="F99">
+        <v>30692</v>
+      </c>
+      <c r="G99">
+        <v>1814</v>
+      </c>
+      <c r="H99">
+        <v>33306</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>2</v>
+      </c>
+      <c r="B100" t="s">
+        <v>111</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>57</v>
+      </c>
+      <c r="E100">
+        <v>124</v>
+      </c>
+      <c r="F100">
+        <v>1685</v>
+      </c>
+      <c r="G100">
+        <v>378</v>
+      </c>
+      <c r="H100">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>3</v>
+      </c>
+      <c r="B101" t="s">
+        <v>112</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>38</v>
+      </c>
+      <c r="E101">
+        <v>165</v>
+      </c>
+      <c r="F101">
+        <v>1031</v>
+      </c>
+      <c r="G101">
+        <v>1153</v>
+      </c>
+      <c r="H101">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102">
+        <v>59</v>
+      </c>
+      <c r="E102">
+        <v>68</v>
+      </c>
+      <c r="F102">
+        <v>672</v>
+      </c>
+      <c r="G102">
+        <v>262</v>
+      </c>
+      <c r="H102">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>5</v>
+      </c>
+      <c r="B103" t="s">
+        <v>114</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103">
+        <v>20</v>
+      </c>
+      <c r="E103">
+        <v>39</v>
+      </c>
+      <c r="F103">
+        <v>632</v>
+      </c>
+      <c r="G103">
+        <v>74</v>
+      </c>
+      <c r="H103">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>6</v>
+      </c>
+      <c r="B104" t="s">
+        <v>115</v>
+      </c>
+      <c r="C104" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104">
+        <v>405</v>
+      </c>
+      <c r="E104">
+        <v>78</v>
+      </c>
+      <c r="F104">
+        <v>309</v>
+      </c>
+      <c r="G104">
+        <v>183</v>
+      </c>
+      <c r="H104">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>7</v>
+      </c>
+      <c r="B105" t="s">
+        <v>116</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>20</v>
+      </c>
+      <c r="E105">
+        <v>18</v>
+      </c>
+      <c r="F105">
+        <v>189</v>
+      </c>
+      <c r="G105">
+        <v>80</v>
+      </c>
+      <c r="H105">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>8</v>
+      </c>
+      <c r="B106" t="s">
+        <v>117</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>14</v>
+      </c>
+      <c r="E106">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>122</v>
+      </c>
+      <c r="G106">
+        <v>28</v>
+      </c>
+      <c r="H106">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>9</v>
+      </c>
+      <c r="B107" t="s">
+        <v>118</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>20</v>
+      </c>
+      <c r="E107">
+        <v>30</v>
+      </c>
+      <c r="F107">
+        <v>615</v>
+      </c>
+      <c r="G107">
+        <v>193</v>
+      </c>
+      <c r="H107">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>13</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>196</v>
+      </c>
+      <c r="E109">
+        <v>88</v>
+      </c>
+      <c r="F109">
+        <v>506</v>
+      </c>
+      <c r="G109">
+        <v>178</v>
+      </c>
+      <c r="H109">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>34</v>
+      </c>
+      <c r="B110" t="s">
+        <v>34</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>53</v>
+      </c>
+      <c r="E110">
+        <v>33</v>
+      </c>
+      <c r="F110">
+        <v>209</v>
+      </c>
+      <c r="G110">
+        <v>72</v>
+      </c>
+      <c r="H110">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>104</v>
+      </c>
+      <c r="E111">
+        <v>40</v>
+      </c>
+      <c r="F111">
+        <v>240</v>
+      </c>
+      <c r="G111">
+        <v>85</v>
+      </c>
+      <c r="H111">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>120</v>
+      </c>
+      <c r="C112" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112">
+        <v>39</v>
+      </c>
+      <c r="E112">
+        <v>15</v>
+      </c>
+      <c r="F112">
+        <v>57</v>
+      </c>
+      <c r="G112">
+        <v>21</v>
+      </c>
+      <c r="H112">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>8935</v>
+      </c>
+      <c r="E114">
+        <v>3456</v>
+      </c>
+      <c r="F114">
+        <v>10113</v>
+      </c>
+      <c r="G114">
+        <v>11673</v>
+      </c>
+      <c r="H114">
+        <v>34177</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>34</v>
+      </c>
+      <c r="B115" t="s">
+        <v>34</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>379</v>
+      </c>
+      <c r="E115">
+        <v>484</v>
+      </c>
+      <c r="F115">
+        <v>833</v>
+      </c>
+      <c r="G115">
+        <v>959</v>
+      </c>
+      <c r="H115">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>121</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>1162</v>
+      </c>
+      <c r="E116">
+        <v>644</v>
+      </c>
+      <c r="F116">
+        <v>1430</v>
+      </c>
+      <c r="G116">
+        <v>5282</v>
+      </c>
+      <c r="H116">
+        <v>8518</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>122</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>6432</v>
+      </c>
+      <c r="E117">
+        <v>1225</v>
+      </c>
+      <c r="F117">
+        <v>1004</v>
+      </c>
+      <c r="G117">
+        <v>2199</v>
+      </c>
+      <c r="H117">
+        <v>10860</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>509</v>
+      </c>
+      <c r="E118">
+        <v>115</v>
+      </c>
+      <c r="F118">
+        <v>250</v>
+      </c>
+      <c r="G118">
+        <v>144</v>
+      </c>
+      <c r="H118">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>124</v>
+      </c>
+      <c r="C119" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>248</v>
+      </c>
+      <c r="E119">
+        <v>594</v>
+      </c>
+      <c r="F119">
+        <v>619</v>
+      </c>
+      <c r="G119">
+        <v>587</v>
+      </c>
+      <c r="H119">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>125</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>65</v>
+      </c>
+      <c r="E120">
+        <v>144</v>
+      </c>
+      <c r="F120">
+        <v>1728</v>
+      </c>
+      <c r="G120">
+        <v>211</v>
+      </c>
+      <c r="H120">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>126</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>27</v>
+      </c>
+      <c r="E121">
+        <v>45</v>
+      </c>
+      <c r="F121">
+        <v>92</v>
+      </c>
+      <c r="G121">
+        <v>275</v>
+      </c>
+      <c r="H121">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>127</v>
+      </c>
+      <c r="C122" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122">
+        <v>54</v>
+      </c>
+      <c r="E122">
+        <v>72</v>
+      </c>
+      <c r="F122">
+        <v>2747</v>
+      </c>
+      <c r="G122">
+        <v>1735</v>
+      </c>
+      <c r="H122">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123">
+        <v>16</v>
+      </c>
+      <c r="E123">
+        <v>56</v>
+      </c>
+      <c r="F123">
+        <v>127</v>
+      </c>
+      <c r="G123">
+        <v>96</v>
+      </c>
+      <c r="H123">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>9</v>
+      </c>
+      <c r="B124" t="s">
+        <v>129</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>43</v>
+      </c>
+      <c r="E124">
+        <v>77</v>
+      </c>
+      <c r="F124">
+        <v>1283</v>
+      </c>
+      <c r="G124">
+        <v>185</v>
+      </c>
+      <c r="H124">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>15</v>
+      </c>
+      <c r="B126" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>237</v>
+      </c>
+      <c r="E126">
+        <v>1956</v>
+      </c>
+      <c r="F126">
+        <v>832</v>
+      </c>
+      <c r="G126">
+        <v>480</v>
+      </c>
+      <c r="H126">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>34</v>
+      </c>
+      <c r="B127" t="s">
+        <v>34</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127">
+        <v>134</v>
+      </c>
+      <c r="E127">
+        <v>168</v>
+      </c>
+      <c r="F127">
+        <v>292</v>
+      </c>
+      <c r="G127">
+        <v>209</v>
+      </c>
+      <c r="H127">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>130</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>60</v>
+      </c>
+      <c r="E128">
+        <v>1546</v>
+      </c>
+      <c r="F128">
+        <v>255</v>
+      </c>
+      <c r="G128">
+        <v>167</v>
+      </c>
+      <c r="H128">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>131</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129">
+        <v>31</v>
+      </c>
+      <c r="E129">
+        <v>87</v>
+      </c>
+      <c r="F129">
+        <v>105</v>
+      </c>
+      <c r="G129">
+        <v>68</v>
+      </c>
+      <c r="H129">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>132</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130">
+        <v>12</v>
+      </c>
+      <c r="E130">
+        <v>155</v>
+      </c>
+      <c r="F130">
+        <v>180</v>
+      </c>
+      <c r="G130">
+        <v>36</v>
+      </c>
+      <c r="H130">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>16</v>
+      </c>
+      <c r="B132" t="s">
+        <v>19</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>234</v>
+      </c>
+      <c r="E132">
+        <v>622</v>
+      </c>
+      <c r="F132">
+        <v>3011</v>
+      </c>
+      <c r="G132">
+        <v>922</v>
+      </c>
+      <c r="H132">
+        <v>4789</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>34</v>
+      </c>
+      <c r="B133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>18</v>
+      </c>
+      <c r="E133">
+        <v>24</v>
+      </c>
+      <c r="F133">
+        <v>200</v>
+      </c>
+      <c r="G133">
+        <v>177</v>
+      </c>
+      <c r="H133">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>133</v>
+      </c>
+      <c r="C134" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134">
+        <v>59</v>
+      </c>
+      <c r="E134">
+        <v>56</v>
+      </c>
+      <c r="F134">
+        <v>2065</v>
+      </c>
+      <c r="G134">
+        <v>555</v>
+      </c>
+      <c r="H134">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>134</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135">
+        <v>117</v>
+      </c>
+      <c r="E135">
+        <v>493</v>
+      </c>
+      <c r="F135">
+        <v>81</v>
+      </c>
+      <c r="G135">
+        <v>56</v>
+      </c>
+      <c r="H135">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>135</v>
+      </c>
+      <c r="C136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136">
+        <v>10</v>
+      </c>
+      <c r="E136">
+        <v>13</v>
+      </c>
+      <c r="F136">
+        <v>48</v>
+      </c>
+      <c r="G136">
+        <v>14</v>
+      </c>
+      <c r="H136">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>136</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>6</v>
+      </c>
+      <c r="E137">
+        <v>4</v>
+      </c>
+      <c r="F137">
+        <v>29</v>
+      </c>
+      <c r="G137">
+        <v>30</v>
+      </c>
+      <c r="H137">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>137</v>
+      </c>
+      <c r="C138" t="s">
+        <v>42</v>
+      </c>
+      <c r="D138">
+        <v>4</v>
+      </c>
+      <c r="E138">
+        <v>5</v>
+      </c>
+      <c r="F138">
+        <v>17</v>
+      </c>
+      <c r="G138">
+        <v>10</v>
+      </c>
+      <c r="H138">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>138</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139">
+        <v>2</v>
+      </c>
+      <c r="E139">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>31</v>
+      </c>
+      <c r="G139">
+        <v>10</v>
+      </c>
+      <c r="H139">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>139</v>
+      </c>
+      <c r="C140" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140">
+        <v>4</v>
+      </c>
+      <c r="E140">
+        <v>6</v>
+      </c>
+      <c r="F140">
+        <v>44</v>
+      </c>
+      <c r="G140">
+        <v>13</v>
+      </c>
+      <c r="H140">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>140</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>4</v>
+      </c>
+      <c r="E141">
+        <v>4</v>
+      </c>
+      <c r="F141">
+        <v>55</v>
+      </c>
+      <c r="G141">
+        <v>13</v>
+      </c>
+      <c r="H141">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>141</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>10</v>
+      </c>
+      <c r="E142">
+        <v>10</v>
+      </c>
+      <c r="F142">
+        <v>441</v>
+      </c>
+      <c r="G142">
+        <v>44</v>
+      </c>
+      <c r="H142">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>17</v>
+      </c>
+      <c r="B144" t="s">
+        <v>20</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>11014</v>
+      </c>
+      <c r="E144">
+        <v>4709</v>
+      </c>
+      <c r="F144">
+        <v>14215</v>
+      </c>
+      <c r="G144">
+        <v>3541</v>
+      </c>
+      <c r="H144">
+        <v>33479</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>34</v>
+      </c>
+      <c r="B145" t="s">
+        <v>34</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145">
+        <v>607</v>
+      </c>
+      <c r="E145">
+        <v>187</v>
+      </c>
+      <c r="F145">
+        <v>764</v>
+      </c>
+      <c r="G145">
+        <v>638</v>
+      </c>
+      <c r="H145">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" t="s">
+        <v>42</v>
+      </c>
+      <c r="D146">
+        <v>1180</v>
+      </c>
+      <c r="E146">
+        <v>396</v>
+      </c>
+      <c r="F146">
+        <v>1463</v>
+      </c>
+      <c r="G146">
+        <v>1218</v>
+      </c>
+      <c r="H146">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>143</v>
+      </c>
+      <c r="C147" t="s">
+        <v>42</v>
+      </c>
+      <c r="D147">
+        <v>210</v>
+      </c>
+      <c r="E147">
+        <v>104</v>
+      </c>
+      <c r="F147">
+        <v>10484</v>
+      </c>
+      <c r="G147">
+        <v>618</v>
+      </c>
+      <c r="H147">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" t="s">
+        <v>42</v>
+      </c>
+      <c r="D148">
+        <v>204</v>
+      </c>
+      <c r="E148">
+        <v>64</v>
+      </c>
+      <c r="F148">
+        <v>382</v>
+      </c>
+      <c r="G148">
+        <v>256</v>
+      </c>
+      <c r="H148">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" t="s">
+        <v>42</v>
+      </c>
+      <c r="D149">
+        <v>131</v>
+      </c>
+      <c r="E149">
+        <v>71</v>
+      </c>
+      <c r="F149">
+        <v>183</v>
+      </c>
+      <c r="G149">
+        <v>148</v>
+      </c>
+      <c r="H149">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>186</v>
+      </c>
+      <c r="E150">
+        <v>3510</v>
+      </c>
+      <c r="F150">
+        <v>95</v>
+      </c>
+      <c r="G150">
+        <v>75</v>
+      </c>
+      <c r="H150">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>147</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151">
+        <v>38</v>
+      </c>
+      <c r="E151">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F151">
+        <v>39</v>
+      </c>
+      <c r="G151">
+        <v>29</v>
+      </c>
+      <c r="H151">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>148</v>
+      </c>
+      <c r="C152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152">
+        <v>3263</v>
+      </c>
+      <c r="E152">
+        <v>259</v>
+      </c>
+      <c r="F152">
+        <v>163</v>
+      </c>
+      <c r="G152">
+        <v>378</v>
+      </c>
+      <c r="H152">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153">
+        <v>33</v>
+      </c>
+      <c r="E153">
+        <v>18</v>
+      </c>
+      <c r="F153">
+        <v>48</v>
+      </c>
+      <c r="G153">
+        <v>36</v>
+      </c>
+      <c r="H153">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>9</v>
+      </c>
+      <c r="B154" t="s">
+        <v>150</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154">
+        <v>5162</v>
+      </c>
+      <c r="E154">
+        <v>77</v>
+      </c>
+      <c r="F154">
+        <v>594</v>
+      </c>
+      <c r="G154">
+        <v>145</v>
+      </c>
+      <c r="H154">
+        <v>5978</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
         <v>24</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="B156" t="s">
+        <v>21</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>1175</v>
+      </c>
+      <c r="E156">
+        <v>321</v>
+      </c>
+      <c r="F156">
+        <v>291</v>
+      </c>
+      <c r="G156">
+        <v>327</v>
+      </c>
+      <c r="H156">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>34</v>
+      </c>
+      <c r="B157" t="s">
+        <v>34</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>76</v>
+      </c>
+      <c r="E157">
+        <v>94</v>
+      </c>
+      <c r="F157">
+        <v>118</v>
+      </c>
+      <c r="G157">
+        <v>138</v>
+      </c>
+      <c r="H157">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>151</v>
+      </c>
+      <c r="C158" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158">
+        <v>960</v>
+      </c>
+      <c r="E158">
+        <v>93</v>
+      </c>
+      <c r="F158">
+        <v>65</v>
+      </c>
+      <c r="G158">
+        <v>85</v>
+      </c>
+      <c r="H158">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>152</v>
+      </c>
+      <c r="C159" t="s">
+        <v>42</v>
+      </c>
+      <c r="D159">
+        <v>97</v>
+      </c>
+      <c r="E159">
+        <v>46</v>
+      </c>
+      <c r="F159">
+        <v>60</v>
+      </c>
+      <c r="G159">
+        <v>45</v>
+      </c>
+      <c r="H159">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>153</v>
+      </c>
+      <c r="C160" t="s">
+        <v>42</v>
+      </c>
+      <c r="D160">
+        <v>10</v>
+      </c>
+      <c r="E160">
+        <v>12</v>
+      </c>
+      <c r="F160">
+        <v>12</v>
+      </c>
+      <c r="G160">
+        <v>30</v>
+      </c>
+      <c r="H160">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>154</v>
+      </c>
+      <c r="C161" t="s">
+        <v>42</v>
+      </c>
+      <c r="D161">
         <v>32</v>
       </c>
-      <c r="F5" t="s">
-[...110 lines deleted...]
-        <v>674937</v>
+      <c r="E161">
+        <v>76</v>
+      </c>
+      <c r="F161">
+        <v>36</v>
+      </c>
+      <c r="G161">
+        <v>29</v>
+      </c>
+      <c r="H161">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>991</v>
+        <v>155</v>
       </c>
       <c r="D2" t="s">
-        <v>992</v>
+        <v>156</v>
       </c>
       <c r="E2" t="s">
-        <v>993</v>
+        <v>157</v>
       </c>
       <c r="F2" t="s">
-        <v>994</v>
+        <v>158</v>
       </c>
       <c r="G2">
-        <v>1754</v>
+        <v>14919</v>
       </c>
       <c r="H2">
-        <v>16509</v>
+        <v>16708</v>
       </c>
       <c r="I2">
-        <v>801</v>
+        <v>11259</v>
       </c>
       <c r="J2">
-        <v>19185</v>
+        <v>52903</v>
       </c>
       <c r="K2">
-        <v>57925</v>
+        <v>16124</v>
       </c>
       <c r="L2">
-        <v>59</v>
+        <v>2601</v>
       </c>
       <c r="M2">
-        <v>2219</v>
+        <v>1841</v>
       </c>
       <c r="N2">
-        <v>3874</v>
+        <v>567</v>
       </c>
       <c r="O2">
-        <v>6242</v>
+        <v>279</v>
       </c>
       <c r="P2">
-        <v>341</v>
+        <v>22641</v>
       </c>
       <c r="Q2">
-        <v>12893</v>
+        <v>158</v>
       </c>
       <c r="R2">
-        <v>62</v>
+        <v>146</v>
       </c>
       <c r="S2">
-        <v>128</v>
+        <v>4267</v>
       </c>
       <c r="T2">
-        <v>13016</v>
-[...5 lines deleted...]
-        <v>135101</v>
+        <v>144413</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>991</v>
+        <v>155</v>
       </c>
       <c r="D3" t="s">
-        <v>992</v>
+        <v>156</v>
       </c>
       <c r="E3" t="s">
-        <v>995</v>
+        <v>159</v>
       </c>
       <c r="F3" t="s">
-        <v>996</v>
+        <v>160</v>
       </c>
       <c r="G3">
-        <v>17542</v>
+        <v>37511</v>
       </c>
       <c r="H3">
-        <v>16774</v>
+        <v>65209</v>
       </c>
       <c r="I3">
-        <v>3999</v>
+        <v>6916</v>
       </c>
       <c r="J3">
-        <v>17988</v>
+        <v>12897</v>
       </c>
       <c r="K3">
-        <v>113704</v>
+        <v>16545</v>
       </c>
       <c r="L3">
-        <v>223</v>
+        <v>9889</v>
       </c>
       <c r="M3">
-        <v>3285</v>
+        <v>17877</v>
       </c>
       <c r="N3">
-        <v>7848</v>
+        <v>22712</v>
       </c>
       <c r="O3">
-        <v>9775</v>
+        <v>536</v>
       </c>
       <c r="P3">
-        <v>769</v>
+        <v>12161</v>
       </c>
       <c r="Q3">
-        <v>32568</v>
+        <v>264</v>
       </c>
       <c r="R3">
-        <v>236</v>
+        <v>322</v>
       </c>
       <c r="S3">
-        <v>189</v>
+        <v>26969</v>
       </c>
       <c r="T3">
-        <v>7614</v>
-[...5 lines deleted...]
-        <v>232594</v>
+        <v>229808</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4">
-        <v>3</v>
+      <c r="A4" t="s">
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>998</v>
+        <v>35</v>
       </c>
       <c r="G4">
-        <v>3805</v>
+        <v>52430</v>
       </c>
       <c r="H4">
-        <v>13811</v>
+        <v>81917</v>
       </c>
       <c r="I4">
-        <v>2345</v>
+        <v>18175</v>
       </c>
       <c r="J4">
-        <v>24511</v>
+        <v>65800</v>
       </c>
       <c r="K4">
-        <v>91969</v>
+        <v>32669</v>
       </c>
       <c r="L4">
-        <v>280</v>
+        <v>12490</v>
       </c>
       <c r="M4">
-        <v>1733</v>
+        <v>19718</v>
       </c>
       <c r="N4">
-        <v>16804</v>
+        <v>23279</v>
       </c>
       <c r="O4">
-        <v>2857</v>
+        <v>815</v>
       </c>
       <c r="P4">
-        <v>443</v>
+        <v>34802</v>
       </c>
       <c r="Q4">
-        <v>17659</v>
+        <v>422</v>
       </c>
       <c r="R4">
-        <v>223</v>
+        <v>468</v>
       </c>
       <c r="S4">
-        <v>713</v>
+        <v>31236</v>
       </c>
       <c r="T4">
-        <v>11758</v>
-[...61 lines deleted...]
-        <v>556717</v>
+        <v>374221</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>994</v>
+        <v>158</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>996</v>
+        <v>160</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>998</v>
+        <v>35</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2">
+        <v>14919</v>
+      </c>
+      <c r="E2">
+        <v>37511</v>
+      </c>
+      <c r="F2">
+        <v>52430</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3">
+        <v>1109</v>
+      </c>
+      <c r="E3">
+        <v>2991</v>
+      </c>
+      <c r="F3">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4">
+        <v>2312</v>
+      </c>
+      <c r="E4">
+        <v>13091</v>
+      </c>
+      <c r="F4">
+        <v>15403</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>419</v>
+      </c>
+      <c r="E5">
+        <v>18679</v>
+      </c>
+      <c r="F5">
+        <v>19098</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>163</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6">
+        <v>117</v>
+      </c>
+      <c r="E6">
+        <v>343</v>
+      </c>
+      <c r="F6">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7">
+        <v>107</v>
+      </c>
+      <c r="E7">
+        <v>316</v>
+      </c>
+      <c r="F7">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>165</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8">
+        <v>667</v>
+      </c>
+      <c r="E8">
+        <v>314</v>
+      </c>
+      <c r="F8">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>166</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>48</v>
+      </c>
+      <c r="F9">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10">
+        <v>10144</v>
+      </c>
+      <c r="E10">
+        <v>1729</v>
+      </c>
+      <c r="F10">
+        <v>11873</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>16708</v>
+      </c>
+      <c r="E12">
+        <v>65209</v>
+      </c>
+      <c r="F12">
+        <v>81917</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>1488</v>
+      </c>
+      <c r="E13">
+        <v>3373</v>
+      </c>
+      <c r="F13">
+        <v>4861</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>168</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14">
+        <v>11506</v>
+      </c>
+      <c r="E14">
+        <v>4209</v>
+      </c>
+      <c r="F14">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>169</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15">
+        <v>2464</v>
+      </c>
+      <c r="E15">
+        <v>23278</v>
+      </c>
+      <c r="F15">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>170</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>156</v>
+      </c>
+      <c r="E16">
+        <v>2617</v>
+      </c>
+      <c r="F16">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>171</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17">
+        <v>660</v>
+      </c>
+      <c r="E17">
+        <v>28301</v>
+      </c>
+      <c r="F17">
+        <v>28961</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>172</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>257</v>
+      </c>
+      <c r="E18">
+        <v>2739</v>
+      </c>
+      <c r="F18">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>173</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>95</v>
+      </c>
+      <c r="E19">
+        <v>488</v>
+      </c>
+      <c r="F19">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>174</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>82</v>
+      </c>
+      <c r="E20">
+        <v>204</v>
+      </c>
+      <c r="F20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>11259</v>
+      </c>
+      <c r="E22">
+        <v>6916</v>
+      </c>
+      <c r="F22">
+        <v>18175</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>1106</v>
+      </c>
+      <c r="E23">
+        <v>971</v>
+      </c>
+      <c r="F23">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24">
+        <v>6732</v>
+      </c>
+      <c r="E24">
+        <v>3440</v>
+      </c>
+      <c r="F24">
+        <v>10172</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25">
+        <v>2147</v>
+      </c>
+      <c r="E25">
+        <v>406</v>
+      </c>
+      <c r="F25">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>177</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26">
+        <v>642</v>
+      </c>
+      <c r="E26">
+        <v>574</v>
+      </c>
+      <c r="F26">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>178</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
+        <v>203</v>
+      </c>
+      <c r="E27">
+        <v>1049</v>
+      </c>
+      <c r="F27">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>179</v>
+      </c>
+      <c r="C28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28">
+        <v>171</v>
+      </c>
+      <c r="E28">
+        <v>248</v>
+      </c>
+      <c r="F28">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>180</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>125</v>
+      </c>
+      <c r="E29">
+        <v>140</v>
+      </c>
+      <c r="F29">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>181</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30">
+        <v>133</v>
+      </c>
+      <c r="E30">
+        <v>88</v>
+      </c>
+      <c r="F30">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>52903</v>
+      </c>
+      <c r="E32">
+        <v>12897</v>
+      </c>
+      <c r="F32">
+        <v>65800</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>2003</v>
+      </c>
+      <c r="E33">
+        <v>1712</v>
+      </c>
+      <c r="F33">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>182</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34">
+        <v>2227</v>
+      </c>
+      <c r="E34">
+        <v>2816</v>
+      </c>
+      <c r="F34">
+        <v>5043</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35">
+        <v>45713</v>
+      </c>
+      <c r="E35">
+        <v>4584</v>
+      </c>
+      <c r="F35">
+        <v>50297</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36">
+        <v>428</v>
+      </c>
+      <c r="E36">
+        <v>353</v>
+      </c>
+      <c r="F36">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>185</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37">
+        <v>469</v>
+      </c>
+      <c r="E37">
+        <v>2695</v>
+      </c>
+      <c r="F37">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>1803</v>
+      </c>
+      <c r="E38">
+        <v>526</v>
+      </c>
+      <c r="F38">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39">
+        <v>130</v>
+      </c>
+      <c r="E39">
+        <v>110</v>
+      </c>
+      <c r="F39">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>188</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40">
+        <v>130</v>
+      </c>
+      <c r="E40">
+        <v>101</v>
+      </c>
+      <c r="F40">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>16124</v>
+      </c>
+      <c r="E42">
+        <v>16545</v>
+      </c>
+      <c r="F42">
+        <v>32669</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>974</v>
+      </c>
+      <c r="E43">
+        <v>1144</v>
+      </c>
+      <c r="F43">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>189</v>
+      </c>
+      <c r="C44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44">
+        <v>7750</v>
+      </c>
+      <c r="E44">
+        <v>1649</v>
+      </c>
+      <c r="F44">
+        <v>9399</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>190</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45">
+        <v>275</v>
+      </c>
+      <c r="E45">
+        <v>531</v>
+      </c>
+      <c r="F45">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>191</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46">
+        <v>311</v>
+      </c>
+      <c r="E46">
+        <v>11486</v>
+      </c>
+      <c r="F46">
+        <v>11797</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>192</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>89</v>
+      </c>
+      <c r="E47">
+        <v>143</v>
+      </c>
+      <c r="F47">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>193</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48">
+        <v>315</v>
+      </c>
+      <c r="E48">
+        <v>784</v>
+      </c>
+      <c r="F48">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>194</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49">
+        <v>810</v>
+      </c>
+      <c r="E49">
+        <v>249</v>
+      </c>
+      <c r="F49">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>195</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50">
+        <v>5600</v>
+      </c>
+      <c r="E50">
+        <v>559</v>
+      </c>
+      <c r="F50">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>2601</v>
+      </c>
+      <c r="E52">
+        <v>9889</v>
+      </c>
+      <c r="F52">
+        <v>12490</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>537</v>
+      </c>
+      <c r="E53">
+        <v>733</v>
+      </c>
+      <c r="F53">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>196</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54">
+        <v>1420</v>
+      </c>
+      <c r="E54">
+        <v>5906</v>
+      </c>
+      <c r="F54">
+        <v>7326</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>197</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>118</v>
+      </c>
+      <c r="E55">
+        <v>793</v>
+      </c>
+      <c r="F55">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>198</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>122</v>
+      </c>
+      <c r="E56">
+        <v>1765</v>
+      </c>
+      <c r="F56">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>199</v>
+      </c>
+      <c r="C57" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57">
+        <v>226</v>
+      </c>
+      <c r="E57">
+        <v>119</v>
+      </c>
+      <c r="F57">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58">
+        <v>26</v>
+      </c>
+      <c r="E58">
+        <v>84</v>
+      </c>
+      <c r="F58">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>201</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59">
+        <v>23</v>
+      </c>
+      <c r="E59">
+        <v>81</v>
+      </c>
+      <c r="F59">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>202</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60">
+        <v>129</v>
+      </c>
+      <c r="E60">
+        <v>408</v>
+      </c>
+      <c r="F60">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>1841</v>
+      </c>
+      <c r="E62">
+        <v>17877</v>
+      </c>
+      <c r="F62">
+        <v>19718</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>327</v>
+      </c>
+      <c r="E63">
+        <v>968</v>
+      </c>
+      <c r="F63">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>203</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64">
+        <v>585</v>
+      </c>
+      <c r="E64">
+        <v>13081</v>
+      </c>
+      <c r="F64">
+        <v>13666</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>204</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>259</v>
+      </c>
+      <c r="E65">
+        <v>579</v>
+      </c>
+      <c r="F65">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>205</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66">
+        <v>52</v>
+      </c>
+      <c r="E66">
+        <v>204</v>
+      </c>
+      <c r="F66">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>206</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>266</v>
+      </c>
+      <c r="E67">
+        <v>2090</v>
+      </c>
+      <c r="F67">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>207</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>294</v>
+      </c>
+      <c r="E68">
+        <v>621</v>
+      </c>
+      <c r="F68">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69">
+        <v>21</v>
+      </c>
+      <c r="E69">
+        <v>68</v>
+      </c>
+      <c r="F69">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>209</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70">
+        <v>37</v>
+      </c>
+      <c r="E70">
+        <v>266</v>
+      </c>
+      <c r="F70">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>12</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>567</v>
+      </c>
+      <c r="E72">
+        <v>22712</v>
+      </c>
+      <c r="F72">
+        <v>23279</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>89</v>
+      </c>
+      <c r="E73">
+        <v>1348</v>
+      </c>
+      <c r="F73">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>210</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>294</v>
+      </c>
+      <c r="E74">
+        <v>18607</v>
+      </c>
+      <c r="F74">
+        <v>18901</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>211</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75">
+        <v>65</v>
+      </c>
+      <c r="E75">
+        <v>1271</v>
+      </c>
+      <c r="F75">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>212</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76">
+        <v>33</v>
+      </c>
+      <c r="E76">
+        <v>297</v>
+      </c>
+      <c r="F76">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>213</v>
+      </c>
+      <c r="C77" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77">
+        <v>22</v>
+      </c>
+      <c r="E77">
+        <v>190</v>
+      </c>
+      <c r="F77">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>214</v>
+      </c>
+      <c r="C78" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78">
+        <v>38</v>
+      </c>
+      <c r="E78">
+        <v>535</v>
+      </c>
+      <c r="F78">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>215</v>
+      </c>
+      <c r="C79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D79">
+        <v>4</v>
+      </c>
+      <c r="E79">
+        <v>135</v>
+      </c>
+      <c r="F79">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>216</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80">
+        <v>22</v>
+      </c>
+      <c r="E80">
+        <v>329</v>
+      </c>
+      <c r="F80">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>13</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>279</v>
+      </c>
+      <c r="E82">
+        <v>536</v>
+      </c>
+      <c r="F82">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>40</v>
+      </c>
+      <c r="E83">
+        <v>95</v>
+      </c>
+      <c r="F83">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>217</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84">
+        <v>192</v>
+      </c>
+      <c r="E84">
+        <v>377</v>
+      </c>
+      <c r="F84">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>218</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85">
+        <v>28</v>
+      </c>
+      <c r="E85">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>219</v>
+      </c>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86">
+        <v>10</v>
+      </c>
+      <c r="E86">
+        <v>16</v>
+      </c>
+      <c r="F86">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>220</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87">
+        <v>9</v>
+      </c>
+      <c r="E87">
+        <v>20</v>
+      </c>
+      <c r="F87">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>22641</v>
+      </c>
+      <c r="E89">
+        <v>12161</v>
+      </c>
+      <c r="F89">
+        <v>34802</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>792</v>
+      </c>
+      <c r="E90">
+        <v>805</v>
+      </c>
+      <c r="F90">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>221</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>16829</v>
+      </c>
+      <c r="E91">
+        <v>8151</v>
+      </c>
+      <c r="F91">
+        <v>24980</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>222</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>303</v>
+      </c>
+      <c r="E92">
+        <v>268</v>
+      </c>
+      <c r="F92">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93">
+        <v>198</v>
+      </c>
+      <c r="E93">
+        <v>320</v>
+      </c>
+      <c r="F93">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>224</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94">
+        <v>56</v>
+      </c>
+      <c r="E94">
+        <v>1002</v>
+      </c>
+      <c r="F94">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>225</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95">
+        <v>77</v>
+      </c>
+      <c r="E95">
+        <v>85</v>
+      </c>
+      <c r="F95">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>226</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96">
+        <v>40</v>
+      </c>
+      <c r="E96">
+        <v>767</v>
+      </c>
+      <c r="F96">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>227</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97">
+        <v>4346</v>
+      </c>
+      <c r="E97">
+        <v>763</v>
+      </c>
+      <c r="F97">
+        <v>5109</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>15</v>
+      </c>
+      <c r="B99" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>158</v>
+      </c>
+      <c r="E99">
+        <v>264</v>
+      </c>
+      <c r="F99">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" t="s">
+        <v>34</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>87</v>
+      </c>
+      <c r="E100">
+        <v>134</v>
+      </c>
+      <c r="F100">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>228</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>71</v>
+      </c>
+      <c r="E101">
+        <v>130</v>
+      </c>
+      <c r="F101">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>16</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>146</v>
+      </c>
+      <c r="E103">
+        <v>322</v>
+      </c>
+      <c r="F103">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>34</v>
+      </c>
+      <c r="B104" t="s">
+        <v>34</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>25</v>
+      </c>
+      <c r="E104">
+        <v>45</v>
+      </c>
+      <c r="F104">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>229</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>83</v>
+      </c>
+      <c r="E105">
+        <v>164</v>
+      </c>
+      <c r="F105">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106">
+        <v>4</v>
+      </c>
+      <c r="E106">
+        <v>17</v>
+      </c>
+      <c r="F106">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>231</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107">
+        <v>14</v>
+      </c>
+      <c r="E107">
+        <v>39</v>
+      </c>
+      <c r="F107">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>232</v>
+      </c>
+      <c r="C108" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108">
+        <v>6</v>
+      </c>
+      <c r="E108">
+        <v>29</v>
+      </c>
+      <c r="F108">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>233</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>3</v>
+      </c>
+      <c r="E109">
+        <v>10</v>
+      </c>
+      <c r="F109">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>234</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>6</v>
+      </c>
+      <c r="F110">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>235</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>11</v>
+      </c>
+      <c r="E111">
+        <v>12</v>
+      </c>
+      <c r="F111">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>17</v>
+      </c>
+      <c r="B113" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>4267</v>
+      </c>
+      <c r="E113">
+        <v>26969</v>
+      </c>
+      <c r="F113">
+        <v>31236</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" t="s">
+        <v>34</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>532</v>
+      </c>
+      <c r="E114">
+        <v>1059</v>
+      </c>
+      <c r="F114">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>2276</v>
+      </c>
+      <c r="E115">
+        <v>22676</v>
+      </c>
+      <c r="F115">
+        <v>24952</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>237</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116">
+        <v>204</v>
+      </c>
+      <c r="E116">
+        <v>586</v>
+      </c>
+      <c r="F116">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>238</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117">
+        <v>550</v>
+      </c>
+      <c r="E117">
+        <v>201</v>
+      </c>
+      <c r="F117">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>239</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118">
+        <v>329</v>
+      </c>
+      <c r="E118">
+        <v>99</v>
+      </c>
+      <c r="F118">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>240</v>
+      </c>
+      <c r="C119" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>138</v>
+      </c>
+      <c r="E119">
+        <v>874</v>
+      </c>
+      <c r="F119">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>241</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120">
+        <v>42</v>
+      </c>
+      <c r="E120">
+        <v>50</v>
+      </c>
+      <c r="F120">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121">
+        <v>196</v>
+      </c>
+      <c r="E121">
+        <v>1424</v>
+      </c>
+      <c r="F121">
+        <v>1620</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G2">
+        <v>1754</v>
+      </c>
+      <c r="H2">
+        <v>16509</v>
+      </c>
+      <c r="I2">
+        <v>801</v>
+      </c>
+      <c r="J2">
+        <v>19185</v>
+      </c>
+      <c r="K2">
+        <v>57925</v>
+      </c>
+      <c r="L2">
+        <v>59</v>
+      </c>
+      <c r="M2">
+        <v>2219</v>
+      </c>
+      <c r="N2">
+        <v>3874</v>
+      </c>
+      <c r="O2">
+        <v>6242</v>
+      </c>
+      <c r="P2">
+        <v>341</v>
+      </c>
+      <c r="Q2">
+        <v>12893</v>
+      </c>
+      <c r="R2">
+        <v>62</v>
+      </c>
+      <c r="S2">
+        <v>128</v>
+      </c>
+      <c r="T2">
+        <v>13016</v>
+      </c>
+      <c r="U2">
+        <v>93</v>
+      </c>
+      <c r="V2">
+        <v>135101</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F3" t="s">
+        <v>248</v>
+      </c>
+      <c r="G3">
+        <v>17542</v>
+      </c>
+      <c r="H3">
+        <v>16774</v>
+      </c>
+      <c r="I3">
+        <v>3999</v>
+      </c>
+      <c r="J3">
+        <v>17988</v>
+      </c>
+      <c r="K3">
+        <v>113704</v>
+      </c>
+      <c r="L3">
+        <v>223</v>
+      </c>
+      <c r="M3">
+        <v>3285</v>
+      </c>
+      <c r="N3">
+        <v>7848</v>
+      </c>
+      <c r="O3">
+        <v>9775</v>
+      </c>
+      <c r="P3">
+        <v>769</v>
+      </c>
+      <c r="Q3">
+        <v>32568</v>
+      </c>
+      <c r="R3">
+        <v>236</v>
+      </c>
+      <c r="S3">
+        <v>189</v>
+      </c>
+      <c r="T3">
+        <v>7614</v>
+      </c>
+      <c r="U3">
+        <v>80</v>
+      </c>
+      <c r="V3">
+        <v>232594</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E4" t="s">
+        <v>249</v>
+      </c>
+      <c r="F4" t="s">
+        <v>250</v>
+      </c>
+      <c r="G4">
+        <v>3805</v>
+      </c>
+      <c r="H4">
+        <v>13811</v>
+      </c>
+      <c r="I4">
+        <v>2345</v>
+      </c>
+      <c r="J4">
+        <v>24511</v>
+      </c>
+      <c r="K4">
+        <v>91969</v>
+      </c>
+      <c r="L4">
+        <v>280</v>
+      </c>
+      <c r="M4">
+        <v>1733</v>
+      </c>
+      <c r="N4">
+        <v>16804</v>
+      </c>
+      <c r="O4">
+        <v>2857</v>
+      </c>
+      <c r="P4">
+        <v>443</v>
+      </c>
+      <c r="Q4">
+        <v>17659</v>
+      </c>
+      <c r="R4">
+        <v>223</v>
+      </c>
+      <c r="S4">
+        <v>713</v>
+      </c>
+      <c r="T4">
+        <v>11758</v>
+      </c>
+      <c r="U4">
+        <v>111</v>
+      </c>
+      <c r="V4">
+        <v>189022</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5">
+        <v>23101</v>
+      </c>
+      <c r="H5">
+        <v>47094</v>
+      </c>
+      <c r="I5">
+        <v>7145</v>
+      </c>
+      <c r="J5">
+        <v>61684</v>
+      </c>
+      <c r="K5">
+        <v>263598</v>
+      </c>
+      <c r="L5">
+        <v>562</v>
+      </c>
+      <c r="M5">
+        <v>7237</v>
+      </c>
+      <c r="N5">
+        <v>28526</v>
+      </c>
+      <c r="O5">
+        <v>18874</v>
+      </c>
+      <c r="P5">
+        <v>1553</v>
+      </c>
+      <c r="Q5">
+        <v>63120</v>
+      </c>
+      <c r="R5">
+        <v>521</v>
+      </c>
+      <c r="S5">
+        <v>1030</v>
+      </c>
+      <c r="T5">
+        <v>32388</v>
+      </c>
+      <c r="U5">
+        <v>284</v>
+      </c>
+      <c r="V5">
+        <v>556717</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>250</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
@@ -18325,235 +33120,235 @@
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>257</v>
       </c>
       <c r="E3">
         <v>1020</v>
       </c>
       <c r="F3">
         <v>899</v>
       </c>
       <c r="G3">
         <v>2176</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>999</v>
+        <v>251</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>615</v>
       </c>
       <c r="E4">
         <v>13248</v>
       </c>
       <c r="F4">
         <v>1731</v>
       </c>
       <c r="G4">
         <v>15594</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1000</v>
+        <v>252</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>292</v>
       </c>
       <c r="E5">
         <v>953</v>
       </c>
       <c r="F5">
         <v>267</v>
       </c>
       <c r="G5">
         <v>1512</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1001</v>
+        <v>253</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>314</v>
       </c>
       <c r="E6">
         <v>309</v>
       </c>
       <c r="F6">
         <v>101</v>
       </c>
       <c r="G6">
         <v>724</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1002</v>
+        <v>254</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>41</v>
       </c>
       <c r="E7">
         <v>85</v>
       </c>
       <c r="F7">
         <v>42</v>
       </c>
       <c r="G7">
         <v>168</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1003</v>
+        <v>255</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>109</v>
       </c>
       <c r="E8">
         <v>131</v>
       </c>
       <c r="F8">
         <v>144</v>
       </c>
       <c r="G8">
         <v>384</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1004</v>
+        <v>256</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9">
         <v>24</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>1005</v>
+        <v>257</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10">
         <v>47</v>
       </c>
       <c r="F10">
         <v>513</v>
       </c>
       <c r="G10">
         <v>592</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>1006</v>
+        <v>258</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11">
         <v>85</v>
       </c>
       <c r="F11">
         <v>20</v>
       </c>
       <c r="G11">
         <v>120</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1007</v>
+        <v>259</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>61</v>
       </c>
       <c r="E12">
         <v>1640</v>
       </c>
       <c r="F12">
         <v>59</v>
       </c>
       <c r="G12">
         <v>1760</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
@@ -18579,235 +33374,235 @@
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>608</v>
       </c>
       <c r="E15">
         <v>1322</v>
       </c>
       <c r="F15">
         <v>1430</v>
       </c>
       <c r="G15">
         <v>3360</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>1008</v>
+        <v>260</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>9695</v>
       </c>
       <c r="E16">
         <v>1408</v>
       </c>
       <c r="F16">
         <v>1661</v>
       </c>
       <c r="G16">
         <v>12764</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>1009</v>
+        <v>261</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>359</v>
       </c>
       <c r="E17">
         <v>4901</v>
       </c>
       <c r="F17">
         <v>1550</v>
       </c>
       <c r="G17">
         <v>6810</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>1010</v>
+        <v>262</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>117</v>
       </c>
       <c r="E18">
         <v>354</v>
       </c>
       <c r="F18">
         <v>882</v>
       </c>
       <c r="G18">
         <v>1353</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>1011</v>
+        <v>263</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>147</v>
       </c>
       <c r="E19">
         <v>584</v>
       </c>
       <c r="F19">
         <v>3122</v>
       </c>
       <c r="G19">
         <v>3853</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>1012</v>
+        <v>264</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>2680</v>
       </c>
       <c r="E20">
         <v>2838</v>
       </c>
       <c r="F20">
         <v>1799</v>
       </c>
       <c r="G20">
         <v>7317</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>1013</v>
+        <v>265</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>2756</v>
       </c>
       <c r="E21">
         <v>475</v>
       </c>
       <c r="F21">
         <v>254</v>
       </c>
       <c r="G21">
         <v>3485</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>1014</v>
+        <v>266</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>64</v>
       </c>
       <c r="E22">
         <v>350</v>
       </c>
       <c r="F22">
         <v>2351</v>
       </c>
       <c r="G22">
         <v>2765</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>1015</v>
+        <v>267</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23">
         <v>41</v>
       </c>
       <c r="F23">
         <v>57</v>
       </c>
       <c r="G23">
         <v>129</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>1016</v>
+        <v>268</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>52</v>
       </c>
       <c r="E24">
         <v>4501</v>
       </c>
       <c r="F24">
         <v>705</v>
       </c>
       <c r="G24">
         <v>5258</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
@@ -18833,235 +33628,235 @@
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>134</v>
       </c>
       <c r="E27">
         <v>387</v>
       </c>
       <c r="F27">
         <v>302</v>
       </c>
       <c r="G27">
         <v>823</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>1017</v>
+        <v>269</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>283</v>
       </c>
       <c r="E28">
         <v>467</v>
       </c>
       <c r="F28">
         <v>289</v>
       </c>
       <c r="G28">
         <v>1039</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>1018</v>
+        <v>270</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>66</v>
       </c>
       <c r="E29">
         <v>302</v>
       </c>
       <c r="F29">
         <v>178</v>
       </c>
       <c r="G29">
         <v>546</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>1019</v>
+        <v>271</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>65</v>
       </c>
       <c r="E30">
         <v>415</v>
       </c>
       <c r="F30">
         <v>211</v>
       </c>
       <c r="G30">
         <v>691</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>1020</v>
+        <v>272</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>103</v>
       </c>
       <c r="E31">
         <v>165</v>
       </c>
       <c r="F31">
         <v>101</v>
       </c>
       <c r="G31">
         <v>369</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>1021</v>
+        <v>273</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32">
         <v>854</v>
       </c>
       <c r="F32">
         <v>561</v>
       </c>
       <c r="G32">
         <v>1437</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>1022</v>
+        <v>274</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33">
         <v>264</v>
       </c>
       <c r="F33">
         <v>55</v>
       </c>
       <c r="G33">
         <v>338</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>1023</v>
+        <v>275</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>85</v>
       </c>
       <c r="E34">
         <v>1077</v>
       </c>
       <c r="F34">
         <v>599</v>
       </c>
       <c r="G34">
         <v>1761</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>1024</v>
+        <v>276</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35">
         <v>40</v>
       </c>
       <c r="F35">
         <v>27</v>
       </c>
       <c r="G35">
         <v>81</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>1025</v>
+        <v>277</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36">
         <v>28</v>
       </c>
       <c r="F36">
         <v>22</v>
       </c>
       <c r="G36">
         <v>60</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
@@ -19087,235 +33882,235 @@
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>577</v>
       </c>
       <c r="E39">
         <v>1053</v>
       </c>
       <c r="F39">
         <v>1276</v>
       </c>
       <c r="G39">
         <v>2906</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1026</v>
+        <v>278</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>2622</v>
       </c>
       <c r="E40">
         <v>6303</v>
       </c>
       <c r="F40">
         <v>21070</v>
       </c>
       <c r="G40">
         <v>29995</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1027</v>
+        <v>279</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>911</v>
       </c>
       <c r="E41">
         <v>7318</v>
       </c>
       <c r="F41">
         <v>543</v>
       </c>
       <c r="G41">
         <v>8772</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1028</v>
+        <v>280</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>63</v>
       </c>
       <c r="E42">
         <v>145</v>
       </c>
       <c r="F42">
         <v>86</v>
       </c>
       <c r="G42">
         <v>294</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1029</v>
+        <v>281</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>1362</v>
       </c>
       <c r="E43">
         <v>907</v>
       </c>
       <c r="F43">
         <v>726</v>
       </c>
       <c r="G43">
         <v>2995</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1030</v>
+        <v>282</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>121</v>
       </c>
       <c r="E44">
         <v>879</v>
       </c>
       <c r="F44">
         <v>348</v>
       </c>
       <c r="G44">
         <v>1348</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1031</v>
+        <v>283</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>67</v>
       </c>
       <c r="E45">
         <v>406</v>
       </c>
       <c r="F45">
         <v>80</v>
       </c>
       <c r="G45">
         <v>553</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>1032</v>
+        <v>284</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>13222</v>
       </c>
       <c r="E46">
         <v>298</v>
       </c>
       <c r="F46">
         <v>150</v>
       </c>
       <c r="G46">
         <v>13670</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>1033</v>
+        <v>285</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47">
         <v>116</v>
       </c>
       <c r="F47">
         <v>94</v>
       </c>
       <c r="G47">
         <v>239</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>1034</v>
+        <v>286</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>211</v>
       </c>
       <c r="E48">
         <v>563</v>
       </c>
       <c r="F48">
         <v>138</v>
       </c>
       <c r="G48">
         <v>912</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
@@ -19341,235 +34136,235 @@
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>760</v>
       </c>
       <c r="E51">
         <v>1683</v>
       </c>
       <c r="F51">
         <v>3000</v>
       </c>
       <c r="G51">
         <v>5443</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>1035</v>
+        <v>287</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>2043</v>
       </c>
       <c r="E52">
         <v>2391</v>
       </c>
       <c r="F52">
         <v>75579</v>
       </c>
       <c r="G52">
         <v>80013</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>1036</v>
+        <v>288</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>658</v>
       </c>
       <c r="E53">
         <v>60217</v>
       </c>
       <c r="F53">
         <v>3635</v>
       </c>
       <c r="G53">
         <v>64510</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>1037</v>
+        <v>289</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>45909</v>
       </c>
       <c r="E54">
         <v>1270</v>
       </c>
       <c r="F54">
         <v>695</v>
       </c>
       <c r="G54">
         <v>47874</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>1038</v>
+        <v>290</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>778</v>
       </c>
       <c r="E55">
         <v>23171</v>
       </c>
       <c r="F55">
         <v>2417</v>
       </c>
       <c r="G55">
         <v>26366</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>1039</v>
+        <v>291</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>7259</v>
       </c>
       <c r="E56">
         <v>659</v>
       </c>
       <c r="F56">
         <v>639</v>
       </c>
       <c r="G56">
         <v>8557</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>1040</v>
+        <v>292</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>162</v>
       </c>
       <c r="E57">
         <v>94</v>
       </c>
       <c r="F57">
         <v>156</v>
       </c>
       <c r="G57">
         <v>412</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>1041</v>
+        <v>293</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>137</v>
       </c>
       <c r="E58">
         <v>467</v>
       </c>
       <c r="F58">
         <v>3594</v>
       </c>
       <c r="G58">
         <v>4198</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>1042</v>
+        <v>294</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59">
         <v>84</v>
       </c>
       <c r="F59">
         <v>422</v>
       </c>
       <c r="G59">
         <v>525</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>1043</v>
+        <v>295</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>200</v>
       </c>
       <c r="E60">
         <v>23668</v>
       </c>
       <c r="F60">
         <v>1832</v>
       </c>
       <c r="G60">
         <v>25700</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
@@ -19595,51 +34390,51 @@
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63">
         <v>107</v>
       </c>
       <c r="F63">
         <v>150</v>
       </c>
       <c r="G63">
         <v>283</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>578</v>
+        <v>220</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>33</v>
       </c>
       <c r="E64">
         <v>116</v>
       </c>
       <c r="F64">
         <v>130</v>
       </c>
       <c r="G64">
         <v>279</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
@@ -19665,235 +34460,235 @@
       </c>
       <c r="B67" t="s">
         <v>34</v>
       </c>
       <c r="C67" t="s">
         <v>40</v>
       </c>
       <c r="D67">
         <v>117</v>
       </c>
       <c r="E67">
         <v>252</v>
       </c>
       <c r="F67">
         <v>322</v>
       </c>
       <c r="G67">
         <v>691</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>1044</v>
+        <v>296</v>
       </c>
       <c r="C68" t="s">
         <v>42</v>
       </c>
       <c r="D68">
         <v>101</v>
       </c>
       <c r="E68">
         <v>1729</v>
       </c>
       <c r="F68">
         <v>257</v>
       </c>
       <c r="G68">
         <v>2087</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>1045</v>
+        <v>297</v>
       </c>
       <c r="C69" t="s">
         <v>42</v>
       </c>
       <c r="D69">
         <v>80</v>
       </c>
       <c r="E69">
         <v>178</v>
       </c>
       <c r="F69">
         <v>329</v>
       </c>
       <c r="G69">
         <v>587</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>1046</v>
+        <v>298</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
         <v>68</v>
       </c>
       <c r="E70">
         <v>287</v>
       </c>
       <c r="F70">
         <v>54</v>
       </c>
       <c r="G70">
         <v>409</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>1047</v>
+        <v>299</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>35</v>
       </c>
       <c r="E71">
         <v>165</v>
       </c>
       <c r="F71">
         <v>66</v>
       </c>
       <c r="G71">
         <v>266</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>1048</v>
+        <v>300</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>1698</v>
       </c>
       <c r="E72">
         <v>228</v>
       </c>
       <c r="F72">
         <v>492</v>
       </c>
       <c r="G72">
         <v>2418</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>1049</v>
+        <v>301</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73">
         <v>84</v>
       </c>
       <c r="F73">
         <v>32</v>
       </c>
       <c r="G73">
         <v>134</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>1050</v>
+        <v>302</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>59</v>
       </c>
       <c r="E74">
         <v>181</v>
       </c>
       <c r="F74">
         <v>118</v>
       </c>
       <c r="G74">
         <v>358</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>1051</v>
+        <v>303</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75">
         <v>102</v>
       </c>
       <c r="F75">
         <v>40</v>
       </c>
       <c r="G75">
         <v>174</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>9</v>
       </c>
       <c r="B76" t="s">
-        <v>1052</v>
+        <v>304</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>11</v>
       </c>
       <c r="E76">
         <v>79</v>
       </c>
       <c r="F76">
         <v>23</v>
       </c>
       <c r="G76">
         <v>113</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
@@ -19919,189 +34714,189 @@
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>40</v>
       </c>
       <c r="D79">
         <v>270</v>
       </c>
       <c r="E79">
         <v>317</v>
       </c>
       <c r="F79">
         <v>734</v>
       </c>
       <c r="G79">
         <v>1321</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>1053</v>
+        <v>305</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80">
         <v>1472</v>
       </c>
       <c r="E80">
         <v>6756</v>
       </c>
       <c r="F80">
         <v>4000</v>
       </c>
       <c r="G80">
         <v>12228</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>1054</v>
+        <v>306</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81">
         <v>1619</v>
       </c>
       <c r="E81">
         <v>393</v>
       </c>
       <c r="F81">
         <v>8981</v>
       </c>
       <c r="G81">
         <v>10993</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>1055</v>
+        <v>307</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>232</v>
       </c>
       <c r="E82">
         <v>202</v>
       </c>
       <c r="F82">
         <v>2667</v>
       </c>
       <c r="G82">
         <v>3101</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>1056</v>
+        <v>308</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83">
         <v>42</v>
       </c>
       <c r="F83">
         <v>120</v>
       </c>
       <c r="G83">
         <v>178</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>1057</v>
+        <v>309</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84">
         <v>32</v>
       </c>
       <c r="F84">
         <v>123</v>
       </c>
       <c r="G84">
         <v>178</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>1058</v>
+        <v>310</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>178</v>
       </c>
       <c r="E85">
         <v>41</v>
       </c>
       <c r="F85">
         <v>56</v>
       </c>
       <c r="G85">
         <v>275</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>1059</v>
+        <v>311</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>64</v>
       </c>
       <c r="E86">
         <v>65</v>
       </c>
       <c r="F86">
         <v>123</v>
       </c>
       <c r="G86">
         <v>252</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
@@ -20127,235 +34922,235 @@
       </c>
       <c r="B89" t="s">
         <v>34</v>
       </c>
       <c r="C89" t="s">
         <v>40</v>
       </c>
       <c r="D89">
         <v>344</v>
       </c>
       <c r="E89">
         <v>209</v>
       </c>
       <c r="F89">
         <v>248</v>
       </c>
       <c r="G89">
         <v>801</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>1060</v>
+        <v>312</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>702</v>
       </c>
       <c r="E90">
         <v>351</v>
       </c>
       <c r="F90">
         <v>497</v>
       </c>
       <c r="G90">
         <v>1550</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>1061</v>
+        <v>313</v>
       </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91">
         <v>4540</v>
       </c>
       <c r="E91">
         <v>303</v>
       </c>
       <c r="F91">
         <v>337</v>
       </c>
       <c r="G91">
         <v>5180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>1062</v>
+        <v>314</v>
       </c>
       <c r="C92" t="s">
         <v>42</v>
       </c>
       <c r="D92">
         <v>134</v>
       </c>
       <c r="E92">
         <v>71</v>
       </c>
       <c r="F92">
         <v>78</v>
       </c>
       <c r="G92">
         <v>283</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>1063</v>
+        <v>315</v>
       </c>
       <c r="C93" t="s">
         <v>42</v>
       </c>
       <c r="D93">
         <v>196</v>
       </c>
       <c r="E93">
         <v>8567</v>
       </c>
       <c r="F93">
         <v>789</v>
       </c>
       <c r="G93">
         <v>9552</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>1064</v>
+        <v>316</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>109</v>
       </c>
       <c r="E94">
         <v>162</v>
       </c>
       <c r="F94">
         <v>792</v>
       </c>
       <c r="G94">
         <v>1063</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>1065</v>
+        <v>317</v>
       </c>
       <c r="C95" t="s">
         <v>42</v>
       </c>
       <c r="D95">
         <v>59</v>
       </c>
       <c r="E95">
         <v>46</v>
       </c>
       <c r="F95">
         <v>30</v>
       </c>
       <c r="G95">
         <v>135</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>1066</v>
+        <v>318</v>
       </c>
       <c r="C96" t="s">
         <v>42</v>
       </c>
       <c r="D96">
         <v>80</v>
       </c>
       <c r="E96">
         <v>32</v>
       </c>
       <c r="F96">
         <v>33</v>
       </c>
       <c r="G96">
         <v>145</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>1067</v>
+        <v>319</v>
       </c>
       <c r="C97" t="s">
         <v>42</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97">
         <v>20</v>
       </c>
       <c r="F97">
         <v>23</v>
       </c>
       <c r="G97">
         <v>68</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>1068</v>
+        <v>320</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>53</v>
       </c>
       <c r="E98">
         <v>14</v>
       </c>
       <c r="F98">
         <v>30</v>
       </c>
       <c r="G98">
         <v>97</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>13</v>
       </c>
       <c r="B100" t="s">
         <v>16</v>
       </c>
@@ -20381,189 +35176,189 @@
       </c>
       <c r="B101" t="s">
         <v>34</v>
       </c>
       <c r="C101" t="s">
         <v>40</v>
       </c>
       <c r="D101">
         <v>55</v>
       </c>
       <c r="E101">
         <v>75</v>
       </c>
       <c r="F101">
         <v>74</v>
       </c>
       <c r="G101">
         <v>204</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>1069</v>
+        <v>321</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>155</v>
       </c>
       <c r="E102">
         <v>301</v>
       </c>
       <c r="F102">
         <v>132</v>
       </c>
       <c r="G102">
         <v>588</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>1070</v>
+        <v>322</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>40</v>
       </c>
       <c r="E103">
         <v>186</v>
       </c>
       <c r="F103">
         <v>71</v>
       </c>
       <c r="G103">
         <v>297</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>1071</v>
+        <v>323</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104">
         <v>46</v>
       </c>
       <c r="F104">
         <v>41</v>
       </c>
       <c r="G104">
         <v>113</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>1072</v>
+        <v>324</v>
       </c>
       <c r="C105" t="s">
         <v>42</v>
       </c>
       <c r="D105">
         <v>39</v>
       </c>
       <c r="E105">
         <v>47</v>
       </c>
       <c r="F105">
         <v>46</v>
       </c>
       <c r="G105">
         <v>132</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>1073</v>
+        <v>325</v>
       </c>
       <c r="C106" t="s">
         <v>42</v>
       </c>
       <c r="D106">
         <v>12</v>
       </c>
       <c r="E106">
         <v>78</v>
       </c>
       <c r="F106">
         <v>34</v>
       </c>
       <c r="G106">
         <v>124</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>1074</v>
+        <v>326</v>
       </c>
       <c r="C107" t="s">
         <v>42</v>
       </c>
       <c r="D107">
         <v>3</v>
       </c>
       <c r="E107">
         <v>7</v>
       </c>
       <c r="F107">
         <v>32</v>
       </c>
       <c r="G107">
         <v>42</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>1075</v>
+        <v>327</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>11</v>
       </c>
       <c r="E108">
         <v>29</v>
       </c>
       <c r="F108">
         <v>13</v>
       </c>
       <c r="G108">
         <v>53</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>17</v>
       </c>
@@ -20589,235 +35384,235 @@
       </c>
       <c r="B111" t="s">
         <v>34</v>
       </c>
       <c r="C111" t="s">
         <v>40</v>
       </c>
       <c r="D111">
         <v>232</v>
       </c>
       <c r="E111">
         <v>626</v>
       </c>
       <c r="F111">
         <v>483</v>
       </c>
       <c r="G111">
         <v>1341</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>1076</v>
+        <v>328</v>
       </c>
       <c r="C112" t="s">
         <v>42</v>
       </c>
       <c r="D112">
         <v>212</v>
       </c>
       <c r="E112">
         <v>19238</v>
       </c>
       <c r="F112">
         <v>1241</v>
       </c>
       <c r="G112">
         <v>20691</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>1077</v>
+        <v>329</v>
       </c>
       <c r="C113" t="s">
         <v>42</v>
       </c>
       <c r="D113">
         <v>3961</v>
       </c>
       <c r="E113">
         <v>2048</v>
       </c>
       <c r="F113">
         <v>1794</v>
       </c>
       <c r="G113">
         <v>7803</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>1078</v>
+        <v>330</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>49</v>
       </c>
       <c r="E114">
         <v>101</v>
       </c>
       <c r="F114">
         <v>80</v>
       </c>
       <c r="G114">
         <v>230</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>1079</v>
+        <v>331</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>52</v>
       </c>
       <c r="E115">
         <v>149</v>
       </c>
       <c r="F115">
         <v>223</v>
       </c>
       <c r="G115">
         <v>424</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>1080</v>
+        <v>332</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>282</v>
       </c>
       <c r="E116">
         <v>4816</v>
       </c>
       <c r="F116">
         <v>12685</v>
       </c>
       <c r="G116">
         <v>17783</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>1081</v>
+        <v>333</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>36</v>
       </c>
       <c r="E117">
         <v>51</v>
       </c>
       <c r="F117">
         <v>74</v>
       </c>
       <c r="G117">
         <v>161</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>1082</v>
+        <v>334</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>6468</v>
       </c>
       <c r="E118">
         <v>5343</v>
       </c>
       <c r="F118">
         <v>111</v>
       </c>
       <c r="G118">
         <v>11922</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>1083</v>
+        <v>335</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119">
         <v>27</v>
       </c>
       <c r="F119">
         <v>17</v>
       </c>
       <c r="G119">
         <v>61</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>1084</v>
+        <v>336</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>1584</v>
       </c>
       <c r="E120">
         <v>169</v>
       </c>
       <c r="F120">
         <v>951</v>
       </c>
       <c r="G120">
         <v>2704</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>15</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
@@ -20843,74 +35638,74 @@
       </c>
       <c r="B123" t="s">
         <v>34</v>
       </c>
       <c r="C123" t="s">
         <v>40</v>
       </c>
       <c r="D123">
         <v>33</v>
       </c>
       <c r="E123">
         <v>96</v>
       </c>
       <c r="F123">
         <v>121</v>
       </c>
       <c r="G123">
         <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>1085</v>
+        <v>337</v>
       </c>
       <c r="C124" t="s">
         <v>42</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124">
         <v>93</v>
       </c>
       <c r="F124">
         <v>81</v>
       </c>
       <c r="G124">
         <v>197</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>1086</v>
+        <v>338</v>
       </c>
       <c r="C125" t="s">
         <v>42</v>
       </c>
       <c r="D125">
         <v>6</v>
       </c>
       <c r="E125">
         <v>47</v>
       </c>
       <c r="F125">
         <v>21</v>
       </c>
       <c r="G125">
         <v>74</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>16</v>
       </c>
       <c r="B127" t="s">
         <v>19</v>
       </c>
@@ -20936,235 +35731,235 @@
       </c>
       <c r="B128" t="s">
         <v>34</v>
       </c>
       <c r="C128" t="s">
         <v>40</v>
       </c>
       <c r="D128">
         <v>12</v>
       </c>
       <c r="E128">
         <v>23</v>
       </c>
       <c r="F128">
         <v>83</v>
       </c>
       <c r="G128">
         <v>118</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>1087</v>
+        <v>339</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>54</v>
       </c>
       <c r="E129">
         <v>49</v>
       </c>
       <c r="F129">
         <v>244</v>
       </c>
       <c r="G129">
         <v>347</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>1088</v>
+        <v>340</v>
       </c>
       <c r="C130" t="s">
         <v>42</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130">
         <v>60</v>
       </c>
       <c r="F130">
         <v>218</v>
       </c>
       <c r="G130">
         <v>295</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>1089</v>
+        <v>341</v>
       </c>
       <c r="C131" t="s">
         <v>42</v>
       </c>
       <c r="D131">
         <v>6</v>
       </c>
       <c r="E131">
         <v>9</v>
       </c>
       <c r="F131">
         <v>23</v>
       </c>
       <c r="G131">
         <v>38</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>1090</v>
+        <v>342</v>
       </c>
       <c r="C132" t="s">
         <v>42</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132">
         <v>19</v>
       </c>
       <c r="F132">
         <v>62</v>
       </c>
       <c r="G132">
         <v>97</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>1091</v>
+        <v>343</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>12</v>
       </c>
       <c r="E133">
         <v>5</v>
       </c>
       <c r="F133">
         <v>14</v>
       </c>
       <c r="G133">
         <v>31</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>1092</v>
+        <v>344</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>3</v>
       </c>
       <c r="E134">
         <v>3</v>
       </c>
       <c r="F134">
         <v>11</v>
       </c>
       <c r="G134">
         <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>1093</v>
+        <v>345</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>6</v>
       </c>
       <c r="E135">
         <v>5</v>
       </c>
       <c r="F135">
         <v>17</v>
       </c>
       <c r="G135">
         <v>28</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>1094</v>
+        <v>346</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>1</v>
       </c>
       <c r="E136">
         <v>9</v>
       </c>
       <c r="F136">
         <v>28</v>
       </c>
       <c r="G136">
         <v>38</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>1095</v>
+        <v>347</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>1</v>
       </c>
       <c r="E137">
         <v>7</v>
       </c>
       <c r="F137">
         <v>13</v>
       </c>
       <c r="G137">
         <v>21</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>17</v>
       </c>
       <c r="B139" t="s">
         <v>20</v>
       </c>
@@ -21190,235 +35985,235 @@
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="C140" t="s">
         <v>40</v>
       </c>
       <c r="D140">
         <v>269</v>
       </c>
       <c r="E140">
         <v>252</v>
       </c>
       <c r="F140">
         <v>482</v>
       </c>
       <c r="G140">
         <v>1003</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>1096</v>
+        <v>348</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>11810</v>
       </c>
       <c r="E141">
         <v>1751</v>
       </c>
       <c r="F141">
         <v>1976</v>
       </c>
       <c r="G141">
         <v>15537</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>1097</v>
+        <v>349</v>
       </c>
       <c r="C142" t="s">
         <v>42</v>
       </c>
       <c r="D142">
         <v>130</v>
       </c>
       <c r="E142">
         <v>1083</v>
       </c>
       <c r="F142">
         <v>3083</v>
       </c>
       <c r="G142">
         <v>4296</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>1098</v>
+        <v>350</v>
       </c>
       <c r="C143" t="s">
         <v>42</v>
       </c>
       <c r="D143">
         <v>34</v>
       </c>
       <c r="E143">
         <v>42</v>
       </c>
       <c r="F143">
         <v>55</v>
       </c>
       <c r="G143">
         <v>131</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>1099</v>
+        <v>351</v>
       </c>
       <c r="C144" t="s">
         <v>42</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144">
         <v>54</v>
       </c>
       <c r="F144">
         <v>30</v>
       </c>
       <c r="G144">
         <v>107</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>1100</v>
+        <v>352</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>113</v>
       </c>
       <c r="E145">
         <v>3956</v>
       </c>
       <c r="F145">
         <v>321</v>
       </c>
       <c r="G145">
         <v>4390</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>1101</v>
+        <v>353</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>10</v>
       </c>
       <c r="E146">
         <v>37</v>
       </c>
       <c r="F146">
         <v>78</v>
       </c>
       <c r="G146">
         <v>125</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>1102</v>
+        <v>354</v>
       </c>
       <c r="C147" t="s">
         <v>42</v>
       </c>
       <c r="D147">
         <v>469</v>
       </c>
       <c r="E147">
         <v>373</v>
       </c>
       <c r="F147">
         <v>5648</v>
       </c>
       <c r="G147">
         <v>6490</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>1103</v>
+        <v>355</v>
       </c>
       <c r="C148" t="s">
         <v>42</v>
       </c>
       <c r="D148">
         <v>8</v>
       </c>
       <c r="E148">
         <v>19</v>
       </c>
       <c r="F148">
         <v>28</v>
       </c>
       <c r="G148">
         <v>55</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>1104</v>
+        <v>356</v>
       </c>
       <c r="C149" t="s">
         <v>42</v>
       </c>
       <c r="D149">
         <v>150</v>
       </c>
       <c r="E149">
         <v>47</v>
       </c>
       <c r="F149">
         <v>57</v>
       </c>
       <c r="G149">
         <v>254</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>21</v>
       </c>
@@ -21444,174 +36239,174 @@
       </c>
       <c r="B152" t="s">
         <v>34</v>
       </c>
       <c r="C152" t="s">
         <v>40</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152">
         <v>37</v>
       </c>
       <c r="F152">
         <v>61</v>
       </c>
       <c r="G152">
         <v>118</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>1105</v>
+        <v>357</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>73</v>
       </c>
       <c r="E153">
         <v>43</v>
       </c>
       <c r="F153">
         <v>50</v>
       </c>
       <c r="G153">
         <v>166</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>414</v>
+        <v>358</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>1106</v>
+        <v>360</v>
       </c>
       <c r="D2" t="s">
-        <v>1107</v>
+        <v>361</v>
       </c>
       <c r="E2" t="s">
-        <v>676</v>
+        <v>362</v>
       </c>
       <c r="F2" t="s">
-        <v>677</v>
+        <v>363</v>
       </c>
       <c r="G2">
         <v>26761</v>
       </c>
       <c r="H2">
         <v>73683</v>
       </c>
       <c r="I2">
         <v>36923</v>
       </c>
       <c r="J2">
         <v>48923</v>
       </c>
       <c r="K2">
         <v>82878</v>
       </c>
       <c r="L2">
         <v>1925</v>
       </c>
       <c r="M2">
         <v>6448</v>
       </c>
       <c r="N2">
         <v>33165</v>
       </c>
@@ -21696,69 +36491,69 @@
         <v>561</v>
       </c>
       <c r="T3">
         <v>35418</v>
       </c>
       <c r="U3">
         <v>14860</v>
       </c>
       <c r="V3">
         <v>10298</v>
       </c>
       <c r="W3">
         <v>14833</v>
       </c>
       <c r="X3">
         <v>1932</v>
       </c>
       <c r="Y3">
         <v>413074</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>677</v>
+        <v>363</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -21779,187 +36574,187 @@
         <v>26761</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3">
         <v>4143</v>
       </c>
       <c r="E3">
         <v>4143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1108</v>
+        <v>364</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>17807</v>
       </c>
       <c r="E4">
         <v>17807</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1109</v>
+        <v>365</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5">
         <v>1482</v>
       </c>
       <c r="E5">
         <v>1482</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1110</v>
+        <v>366</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6">
         <v>726</v>
       </c>
       <c r="E6">
         <v>726</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1111</v>
+        <v>367</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>736</v>
       </c>
       <c r="E7">
         <v>736</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1112</v>
+        <v>368</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8">
         <v>401</v>
       </c>
       <c r="E8">
         <v>401</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1113</v>
+        <v>369</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
         <v>493</v>
       </c>
       <c r="E9">
         <v>493</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>578</v>
+        <v>220</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
         <v>309</v>
       </c>
       <c r="E10">
         <v>309</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>1114</v>
+        <v>370</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>273</v>
       </c>
       <c r="E11">
         <v>273</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1115</v>
+        <v>371</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>391</v>
       </c>
       <c r="E12">
         <v>391</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>73683</v>
       </c>
@@ -21967,187 +36762,187 @@
         <v>73683</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>6173</v>
       </c>
       <c r="E15">
         <v>6173</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>1116</v>
+        <v>372</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>26821</v>
       </c>
       <c r="E16">
         <v>26821</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>1117</v>
+        <v>373</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>3213</v>
       </c>
       <c r="E17">
         <v>3213</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>1118</v>
+        <v>374</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>977</v>
       </c>
       <c r="E18">
         <v>977</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>1119</v>
+        <v>375</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>27578</v>
       </c>
       <c r="E19">
         <v>27578</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>1120</v>
+        <v>376</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>2677</v>
       </c>
       <c r="E20">
         <v>2677</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>1121</v>
+        <v>377</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>539</v>
       </c>
       <c r="E21">
         <v>539</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>1122</v>
+        <v>378</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>636</v>
       </c>
       <c r="E22">
         <v>636</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>1123</v>
+        <v>379</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>1141</v>
       </c>
       <c r="E23">
         <v>1141</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>1124</v>
+        <v>380</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>3928</v>
       </c>
       <c r="E24">
         <v>3928</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>36923</v>
       </c>
@@ -22155,187 +36950,187 @@
         <v>36923</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>4323</v>
       </c>
       <c r="E27">
         <v>4323</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>1125</v>
+        <v>381</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>18898</v>
       </c>
       <c r="E28">
         <v>18898</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>1126</v>
+        <v>382</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
         <v>733</v>
       </c>
       <c r="E29">
         <v>733</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>1127</v>
+        <v>383</v>
       </c>
       <c r="C30" t="s">
         <v>42</v>
       </c>
       <c r="D30">
         <v>4495</v>
       </c>
       <c r="E30">
         <v>4495</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>1128</v>
+        <v>384</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31">
         <v>362</v>
       </c>
       <c r="E31">
         <v>362</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>1129</v>
+        <v>385</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32">
         <v>450</v>
       </c>
       <c r="E32">
         <v>450</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>1130</v>
+        <v>386</v>
       </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
       <c r="D33">
         <v>1769</v>
       </c>
       <c r="E33">
         <v>1769</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>1131</v>
+        <v>387</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>553</v>
       </c>
       <c r="E34">
         <v>553</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>1132</v>
+        <v>388</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>4452</v>
       </c>
       <c r="E35">
         <v>4452</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>1133</v>
+        <v>389</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
         <v>888</v>
       </c>
       <c r="E36">
         <v>888</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>48923</v>
       </c>
@@ -22343,187 +37138,187 @@
         <v>48923</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39">
         <v>3687</v>
       </c>
       <c r="E39">
         <v>3687</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1134</v>
+        <v>390</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40">
         <v>29802</v>
       </c>
       <c r="E40">
         <v>29802</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1135</v>
+        <v>391</v>
       </c>
       <c r="C41" t="s">
         <v>42</v>
       </c>
       <c r="D41">
         <v>4023</v>
       </c>
       <c r="E41">
         <v>4023</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1136</v>
+        <v>392</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
       <c r="D42">
         <v>704</v>
       </c>
       <c r="E42">
         <v>704</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1137</v>
+        <v>393</v>
       </c>
       <c r="C43" t="s">
         <v>42</v>
       </c>
       <c r="D43">
         <v>8009</v>
       </c>
       <c r="E43">
         <v>8009</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1138</v>
+        <v>394</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
       <c r="D44">
         <v>525</v>
       </c>
       <c r="E44">
         <v>525</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1139</v>
+        <v>395</v>
       </c>
       <c r="C45" t="s">
         <v>42</v>
       </c>
       <c r="D45">
         <v>182</v>
       </c>
       <c r="E45">
         <v>182</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>1140</v>
+        <v>396</v>
       </c>
       <c r="C46" t="s">
         <v>42</v>
       </c>
       <c r="D46">
         <v>445</v>
       </c>
       <c r="E46">
         <v>445</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>1141</v>
+        <v>397</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
       <c r="D47">
         <v>352</v>
       </c>
       <c r="E47">
         <v>352</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>1142</v>
+        <v>398</v>
       </c>
       <c r="C48" t="s">
         <v>42</v>
       </c>
       <c r="D48">
         <v>1194</v>
       </c>
       <c r="E48">
         <v>1194</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>82878</v>
       </c>
@@ -22531,187 +37326,187 @@
         <v>82878</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>34</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51">
         <v>5481</v>
       </c>
       <c r="E51">
         <v>5481</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>1143</v>
+        <v>399</v>
       </c>
       <c r="C52" t="s">
         <v>42</v>
       </c>
       <c r="D52">
         <v>46375</v>
       </c>
       <c r="E52">
         <v>46375</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>1144</v>
+        <v>400</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53">
         <v>25776</v>
       </c>
       <c r="E53">
         <v>25776</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>1145</v>
+        <v>401</v>
       </c>
       <c r="C54" t="s">
         <v>42</v>
       </c>
       <c r="D54">
         <v>836</v>
       </c>
       <c r="E54">
         <v>836</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>1146</v>
+        <v>402</v>
       </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55">
         <v>1288</v>
       </c>
       <c r="E55">
         <v>1288</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>1147</v>
+        <v>403</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56">
         <v>1365</v>
       </c>
       <c r="E56">
         <v>1365</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>1148</v>
+        <v>404</v>
       </c>
       <c r="C57" t="s">
         <v>42</v>
       </c>
       <c r="D57">
         <v>826</v>
       </c>
       <c r="E57">
         <v>826</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>1149</v>
+        <v>405</v>
       </c>
       <c r="C58" t="s">
         <v>42</v>
       </c>
       <c r="D58">
         <v>477</v>
       </c>
       <c r="E58">
         <v>477</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>1150</v>
+        <v>406</v>
       </c>
       <c r="C59" t="s">
         <v>42</v>
       </c>
       <c r="D59">
         <v>243</v>
       </c>
       <c r="E59">
         <v>243</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>1151</v>
+        <v>407</v>
       </c>
       <c r="C60" t="s">
         <v>42</v>
       </c>
       <c r="D60">
         <v>211</v>
       </c>
       <c r="E60">
         <v>211</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>1925</v>
       </c>
@@ -22719,85 +37514,85 @@
         <v>1925</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>34</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63">
         <v>582</v>
       </c>
       <c r="E63">
         <v>582</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>1152</v>
+        <v>408</v>
       </c>
       <c r="C64" t="s">
         <v>42</v>
       </c>
       <c r="D64">
         <v>916</v>
       </c>
       <c r="E64">
         <v>916</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>1153</v>
+        <v>409</v>
       </c>
       <c r="C65" t="s">
         <v>42</v>
       </c>
       <c r="D65">
         <v>217</v>
       </c>
       <c r="E65">
         <v>217</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>1154</v>
+        <v>410</v>
       </c>
       <c r="C66" t="s">
         <v>42</v>
       </c>
       <c r="D66">
         <v>210</v>
       </c>
       <c r="E66">
         <v>210</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>6448</v>
       </c>
@@ -22805,187 +37600,187 @@
         <v>6448</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>34</v>
       </c>
       <c r="B69" t="s">
         <v>34</v>
       </c>
       <c r="C69" t="s">
         <v>40</v>
       </c>
       <c r="D69">
         <v>607</v>
       </c>
       <c r="E69">
         <v>607</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>1155</v>
+        <v>411</v>
       </c>
       <c r="C70" t="s">
         <v>42</v>
       </c>
       <c r="D70">
         <v>1308</v>
       </c>
       <c r="E70">
         <v>1308</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>1156</v>
+        <v>412</v>
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>2584</v>
       </c>
       <c r="E71">
         <v>2584</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>1157</v>
+        <v>413</v>
       </c>
       <c r="C72" t="s">
         <v>42</v>
       </c>
       <c r="D72">
         <v>536</v>
       </c>
       <c r="E72">
         <v>536</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>1158</v>
+        <v>414</v>
       </c>
       <c r="C73" t="s">
         <v>42</v>
       </c>
       <c r="D73">
         <v>386</v>
       </c>
       <c r="E73">
         <v>386</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>1159</v>
+        <v>415</v>
       </c>
       <c r="C74" t="s">
         <v>42</v>
       </c>
       <c r="D74">
         <v>117</v>
       </c>
       <c r="E74">
         <v>117</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>1160</v>
+        <v>416</v>
       </c>
       <c r="C75" t="s">
         <v>42</v>
       </c>
       <c r="D75">
         <v>193</v>
       </c>
       <c r="E75">
         <v>193</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>1161</v>
+        <v>417</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76">
         <v>145</v>
       </c>
       <c r="E76">
         <v>145</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>1162</v>
+        <v>418</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77">
         <v>511</v>
       </c>
       <c r="E77">
         <v>511</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>9</v>
       </c>
       <c r="B78" t="s">
-        <v>1163</v>
+        <v>419</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78">
         <v>61</v>
       </c>
       <c r="E78">
         <v>61</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>33165</v>
       </c>
@@ -22993,239 +37788,239 @@
         <v>33165</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>34</v>
       </c>
       <c r="C81" t="s">
         <v>40</v>
       </c>
       <c r="D81">
         <v>6359</v>
       </c>
       <c r="E81">
         <v>6359</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>1164</v>
+        <v>420</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82">
         <v>9228</v>
       </c>
       <c r="E82">
         <v>9228</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>1165</v>
+        <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83">
         <v>3418</v>
       </c>
       <c r="E83">
         <v>3418</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>1166</v>
+        <v>422</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84">
         <v>2146</v>
       </c>
       <c r="E84">
         <v>2146</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>1167</v>
+        <v>423</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85">
         <v>1958</v>
       </c>
       <c r="E85">
         <v>1958</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>1168</v>
+        <v>424</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86">
         <v>1284</v>
       </c>
       <c r="E86">
         <v>1284</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>1169</v>
+        <v>425</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87">
         <v>506</v>
       </c>
       <c r="E87">
         <v>506</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>1170</v>
+        <v>426</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88">
         <v>1781</v>
       </c>
       <c r="E88">
         <v>1781</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>1171</v>
+        <v>427</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89">
         <v>6182</v>
       </c>
       <c r="E89">
         <v>6182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>1172</v>
+        <v>428</v>
       </c>
       <c r="C90" t="s">
         <v>42</v>
       </c>
       <c r="D90">
         <v>303</v>
       </c>
       <c r="E90">
         <v>303</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>9</v>
       </c>
       <c r="B92" t="s">
-        <v>414</v>
+        <v>358</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>614</v>
       </c>
       <c r="E92">
         <v>614</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
         <v>40</v>
       </c>
       <c r="D93">
         <v>173</v>
       </c>
       <c r="E93">
         <v>173</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>1173</v>
+        <v>429</v>
       </c>
       <c r="C94" t="s">
         <v>42</v>
       </c>
       <c r="D94">
         <v>441</v>
       </c>
       <c r="E94">
         <v>441</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
         <v>39</v>
       </c>
       <c r="D96">
         <v>4366</v>
       </c>
@@ -23233,239 +38028,239 @@
         <v>4366</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>34</v>
       </c>
       <c r="B97" t="s">
         <v>34</v>
       </c>
       <c r="C97" t="s">
         <v>40</v>
       </c>
       <c r="D97">
         <v>565</v>
       </c>
       <c r="E97">
         <v>565</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>1174</v>
+        <v>430</v>
       </c>
       <c r="C98" t="s">
         <v>42</v>
       </c>
       <c r="D98">
         <v>855</v>
       </c>
       <c r="E98">
         <v>855</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>1175</v>
+        <v>431</v>
       </c>
       <c r="C99" t="s">
         <v>42</v>
       </c>
       <c r="D99">
         <v>292</v>
       </c>
       <c r="E99">
         <v>292</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>1176</v>
+        <v>432</v>
       </c>
       <c r="C100" t="s">
         <v>42</v>
       </c>
       <c r="D100">
         <v>222</v>
       </c>
       <c r="E100">
         <v>222</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>1177</v>
+        <v>433</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
         <v>1155</v>
       </c>
       <c r="E101">
         <v>1155</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>1178</v>
+        <v>434</v>
       </c>
       <c r="C102" t="s">
         <v>42</v>
       </c>
       <c r="D102">
         <v>352</v>
       </c>
       <c r="E102">
         <v>352</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>1179</v>
+        <v>435</v>
       </c>
       <c r="C103" t="s">
         <v>42</v>
       </c>
       <c r="D103">
         <v>55</v>
       </c>
       <c r="E103">
         <v>55</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>1180</v>
+        <v>436</v>
       </c>
       <c r="C104" t="s">
         <v>42</v>
       </c>
       <c r="D104">
         <v>870</v>
       </c>
       <c r="E104">
         <v>870</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>189</v>
+        <v>359</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>523</v>
       </c>
       <c r="E106">
         <v>523</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>34</v>
       </c>
       <c r="B107" t="s">
         <v>34</v>
       </c>
       <c r="C107" t="s">
         <v>40</v>
       </c>
       <c r="D107">
         <v>149</v>
       </c>
       <c r="E107">
         <v>149</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>1181</v>
+        <v>437</v>
       </c>
       <c r="C108" t="s">
         <v>42</v>
       </c>
       <c r="D108">
         <v>226</v>
       </c>
       <c r="E108">
         <v>226</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>1182</v>
+        <v>438</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109">
         <v>67</v>
       </c>
       <c r="E109">
         <v>67</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>1183</v>
+        <v>439</v>
       </c>
       <c r="C110" t="s">
         <v>42</v>
       </c>
       <c r="D110">
         <v>81</v>
       </c>
       <c r="E110">
         <v>81</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>18963</v>
       </c>
@@ -23473,187 +38268,187 @@
         <v>18963</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113">
         <v>1633</v>
       </c>
       <c r="E113">
         <v>1633</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>1184</v>
+        <v>440</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114">
         <v>12207</v>
       </c>
       <c r="E114">
         <v>12207</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>1185</v>
+        <v>441</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115">
         <v>997</v>
       </c>
       <c r="E115">
         <v>997</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>1186</v>
+        <v>442</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116">
         <v>1717</v>
       </c>
       <c r="E116">
         <v>1717</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>1187</v>
+        <v>443</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117">
         <v>593</v>
       </c>
       <c r="E117">
         <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>1188</v>
+        <v>444</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118">
         <v>243</v>
       </c>
       <c r="E118">
         <v>243</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>1189</v>
+        <v>445</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119">
         <v>995</v>
       </c>
       <c r="E119">
         <v>995</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>1190</v>
+        <v>446</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120">
         <v>155</v>
       </c>
       <c r="E120">
         <v>155</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>1191</v>
+        <v>447</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121">
         <v>113</v>
       </c>
       <c r="E121">
         <v>113</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>1192</v>
+        <v>448</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122">
         <v>310</v>
       </c>
       <c r="E122">
         <v>310</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
         <v>16</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
         <v>561</v>
       </c>
@@ -23661,102 +38456,102 @@
         <v>561</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>34</v>
       </c>
       <c r="B125" t="s">
         <v>34</v>
       </c>
       <c r="C125" t="s">
         <v>40</v>
       </c>
       <c r="D125">
         <v>176</v>
       </c>
       <c r="E125">
         <v>176</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>1193</v>
+        <v>449</v>
       </c>
       <c r="C126" t="s">
         <v>42</v>
       </c>
       <c r="D126">
         <v>150</v>
       </c>
       <c r="E126">
         <v>150</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>1194</v>
+        <v>450</v>
       </c>
       <c r="C127" t="s">
         <v>42</v>
       </c>
       <c r="D127">
         <v>70</v>
       </c>
       <c r="E127">
         <v>70</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>1195</v>
+        <v>451</v>
       </c>
       <c r="C128" t="s">
         <v>42</v>
       </c>
       <c r="D128">
         <v>108</v>
       </c>
       <c r="E128">
         <v>108</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>1196</v>
+        <v>452</v>
       </c>
       <c r="C129" t="s">
         <v>42</v>
       </c>
       <c r="D129">
         <v>57</v>
       </c>
       <c r="E129">
         <v>57</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>17</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>35418</v>
       </c>
@@ -23764,187 +38559,187 @@
         <v>35418</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>34</v>
       </c>
       <c r="B132" t="s">
         <v>34</v>
       </c>
       <c r="C132" t="s">
         <v>40</v>
       </c>
       <c r="D132">
         <v>2112</v>
       </c>
       <c r="E132">
         <v>2112</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>1197</v>
+        <v>453</v>
       </c>
       <c r="C133" t="s">
         <v>42</v>
       </c>
       <c r="D133">
         <v>9017</v>
       </c>
       <c r="E133">
         <v>9017</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>1198</v>
+        <v>454</v>
       </c>
       <c r="C134" t="s">
         <v>42</v>
       </c>
       <c r="D134">
         <v>22202</v>
       </c>
       <c r="E134">
         <v>22202</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>1199</v>
+        <v>455</v>
       </c>
       <c r="C135" t="s">
         <v>42</v>
       </c>
       <c r="D135">
         <v>658</v>
       </c>
       <c r="E135">
         <v>658</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>1200</v>
+        <v>456</v>
       </c>
       <c r="C136" t="s">
         <v>42</v>
       </c>
       <c r="D136">
         <v>578</v>
       </c>
       <c r="E136">
         <v>578</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>1201</v>
+        <v>457</v>
       </c>
       <c r="C137" t="s">
         <v>42</v>
       </c>
       <c r="D137">
         <v>157</v>
       </c>
       <c r="E137">
         <v>157</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>1202</v>
+        <v>458</v>
       </c>
       <c r="C138" t="s">
         <v>42</v>
       </c>
       <c r="D138">
         <v>181</v>
       </c>
       <c r="E138">
         <v>181</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>1203</v>
+        <v>459</v>
       </c>
       <c r="C139" t="s">
         <v>42</v>
       </c>
       <c r="D139">
         <v>213</v>
       </c>
       <c r="E139">
         <v>213</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>1204</v>
+        <v>460</v>
       </c>
       <c r="C140" t="s">
         <v>42</v>
       </c>
       <c r="D140">
         <v>175</v>
       </c>
       <c r="E140">
         <v>175</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>1205</v>
+        <v>461</v>
       </c>
       <c r="C141" t="s">
         <v>42</v>
       </c>
       <c r="D141">
         <v>125</v>
       </c>
       <c r="E141">
         <v>125</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>15</v>
       </c>
       <c r="B143" t="s">
         <v>18</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>14860</v>
       </c>
@@ -23952,187 +38747,187 @@
         <v>14860</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>34</v>
       </c>
       <c r="B144" t="s">
         <v>34</v>
       </c>
       <c r="C144" t="s">
         <v>40</v>
       </c>
       <c r="D144">
         <v>2475</v>
       </c>
       <c r="E144">
         <v>2475</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>1206</v>
+        <v>462</v>
       </c>
       <c r="C145" t="s">
         <v>42</v>
       </c>
       <c r="D145">
         <v>6818</v>
       </c>
       <c r="E145">
         <v>6818</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>1207</v>
+        <v>463</v>
       </c>
       <c r="C146" t="s">
         <v>42</v>
       </c>
       <c r="D146">
         <v>512</v>
       </c>
       <c r="E146">
         <v>512</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>1208</v>
+        <v>464</v>
       </c>
       <c r="C147" t="s">
         <v>42</v>
       </c>
       <c r="D147">
         <v>353</v>
       </c>
       <c r="E147">
         <v>353</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>1209</v>
+        <v>465</v>
       </c>
       <c r="C148" t="s">
         <v>42</v>
       </c>
       <c r="D148">
         <v>796</v>
       </c>
       <c r="E148">
         <v>796</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>1210</v>
+        <v>466</v>
       </c>
       <c r="C149" t="s">
         <v>42</v>
       </c>
       <c r="D149">
         <v>1158</v>
       </c>
       <c r="E149">
         <v>1158</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>1211</v>
+        <v>467</v>
       </c>
       <c r="C150" t="s">
         <v>42</v>
       </c>
       <c r="D150">
         <v>749</v>
       </c>
       <c r="E150">
         <v>749</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>1212</v>
+        <v>468</v>
       </c>
       <c r="C151" t="s">
         <v>42</v>
       </c>
       <c r="D151">
         <v>197</v>
       </c>
       <c r="E151">
         <v>197</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>1213</v>
+        <v>469</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152">
         <v>1643</v>
       </c>
       <c r="E152">
         <v>1643</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>1214</v>
+        <v>470</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153">
         <v>159</v>
       </c>
       <c r="E153">
         <v>159</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>16</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>10298</v>
       </c>
@@ -24140,187 +38935,187 @@
         <v>10298</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>34</v>
       </c>
       <c r="B156" t="s">
         <v>34</v>
       </c>
       <c r="C156" t="s">
         <v>40</v>
       </c>
       <c r="D156">
         <v>826</v>
       </c>
       <c r="E156">
         <v>826</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>1215</v>
+        <v>471</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157">
         <v>6408</v>
       </c>
       <c r="E157">
         <v>6408</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="C158" t="s">
         <v>42</v>
       </c>
       <c r="D158">
         <v>678</v>
       </c>
       <c r="E158">
         <v>678</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>1217</v>
+        <v>473</v>
       </c>
       <c r="C159" t="s">
         <v>42</v>
       </c>
       <c r="D159">
         <v>507</v>
       </c>
       <c r="E159">
         <v>507</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>1218</v>
+        <v>474</v>
       </c>
       <c r="C160" t="s">
         <v>42</v>
       </c>
       <c r="D160">
         <v>1171</v>
       </c>
       <c r="E160">
         <v>1171</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>1219</v>
+        <v>475</v>
       </c>
       <c r="C161" t="s">
         <v>42</v>
       </c>
       <c r="D161">
         <v>114</v>
       </c>
       <c r="E161">
         <v>114</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>1220</v>
+        <v>476</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162">
         <v>66</v>
       </c>
       <c r="E162">
         <v>66</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>1221</v>
+        <v>477</v>
       </c>
       <c r="C163" t="s">
         <v>42</v>
       </c>
       <c r="D163">
         <v>234</v>
       </c>
       <c r="E163">
         <v>234</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>1222</v>
+        <v>478</v>
       </c>
       <c r="C164" t="s">
         <v>42</v>
       </c>
       <c r="D164">
         <v>62</v>
       </c>
       <c r="E164">
         <v>62</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>1223</v>
+        <v>479</v>
       </c>
       <c r="C165" t="s">
         <v>42</v>
       </c>
       <c r="D165">
         <v>232</v>
       </c>
       <c r="E165">
         <v>232</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>17</v>
       </c>
       <c r="B167" t="s">
         <v>20</v>
       </c>
       <c r="C167" t="s">
         <v>39</v>
       </c>
       <c r="D167">
         <v>14833</v>
       </c>
@@ -24328,187 +39123,187 @@
         <v>14833</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>34</v>
       </c>
       <c r="B168" t="s">
         <v>34</v>
       </c>
       <c r="C168" t="s">
         <v>40</v>
       </c>
       <c r="D168">
         <v>1059</v>
       </c>
       <c r="E168">
         <v>1059</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>1224</v>
+        <v>480</v>
       </c>
       <c r="C169" t="s">
         <v>42</v>
       </c>
       <c r="D169">
         <v>2935</v>
       </c>
       <c r="E169">
         <v>2935</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>1225</v>
+        <v>481</v>
       </c>
       <c r="C170" t="s">
         <v>42</v>
       </c>
       <c r="D170">
         <v>1667</v>
       </c>
       <c r="E170">
         <v>1667</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>1226</v>
+        <v>482</v>
       </c>
       <c r="C171" t="s">
         <v>42</v>
       </c>
       <c r="D171">
         <v>2335</v>
       </c>
       <c r="E171">
         <v>2335</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>1227</v>
+        <v>483</v>
       </c>
       <c r="C172" t="s">
         <v>42</v>
       </c>
       <c r="D172">
         <v>152</v>
       </c>
       <c r="E172">
         <v>152</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>1228</v>
+        <v>484</v>
       </c>
       <c r="C173" t="s">
         <v>42</v>
       </c>
       <c r="D173">
         <v>2063</v>
       </c>
       <c r="E173">
         <v>2063</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>1229</v>
+        <v>485</v>
       </c>
       <c r="C174" t="s">
         <v>42</v>
       </c>
       <c r="D174">
         <v>341</v>
       </c>
       <c r="E174">
         <v>341</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>1230</v>
+        <v>486</v>
       </c>
       <c r="C175" t="s">
         <v>42</v>
       </c>
       <c r="D175">
         <v>143</v>
       </c>
       <c r="E175">
         <v>143</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="C176" t="s">
         <v>42</v>
       </c>
       <c r="D176">
         <v>3564</v>
       </c>
       <c r="E176">
         <v>3564</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>1232</v>
+        <v>488</v>
       </c>
       <c r="C177" t="s">
         <v>42</v>
       </c>
       <c r="D177">
         <v>574</v>
       </c>
       <c r="E177">
         <v>574</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>24</v>
       </c>
       <c r="B179" t="s">
         <v>21</v>
       </c>
       <c r="C179" t="s">
         <v>39</v>
       </c>
       <c r="D179">
         <v>1932</v>
       </c>
@@ -24516,14918 +39311,123 @@
         <v>1932</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>34</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
         <v>40</v>
       </c>
       <c r="D180">
         <v>488</v>
       </c>
       <c r="E180">
         <v>488</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>1233</v>
+        <v>489</v>
       </c>
       <c r="C181" t="s">
         <v>42</v>
       </c>
       <c r="D181">
         <v>895</v>
       </c>
       <c r="E181">
         <v>895</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>1234</v>
+        <v>490</v>
       </c>
       <c r="C182" t="s">
         <v>42</v>
       </c>
       <c r="D182">
         <v>206</v>
       </c>
       <c r="E182">
         <v>206</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>1235</v>
+        <v>491</v>
       </c>
       <c r="C183" t="s">
         <v>42</v>
       </c>
       <c r="D183">
         <v>149</v>
       </c>
       <c r="E183">
         <v>149</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>1236</v>
+        <v>492</v>
       </c>
       <c r="C184" t="s">
         <v>42</v>
       </c>
       <c r="D184">
         <v>86</v>
       </c>
       <c r="E184">
         <v>86</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>1237</v>
+        <v>493</v>
       </c>
       <c r="C185" t="s">
         <v>42</v>
       </c>
       <c r="D185">
         <v>108</v>
       </c>
       <c r="E185">
         <v>108</v>
-      </c>
-[...14793 lines deleted...]
-        <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>