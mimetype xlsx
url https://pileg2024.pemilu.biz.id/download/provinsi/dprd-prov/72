--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SULAWESI TENGAH 1 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="SULAWESI TENGAH 7 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SULAWESI TENGAH 3 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SULAWESI TENGAH 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SULAWESI TENGAH 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI TENGAH 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI TENGAH 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI TENGAH 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI TENGAH 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI TENGAH 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI TENGAH 7 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI TENGAH 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI TENGAH 1 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI TENGAH 1 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI TENGAH 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SULAWESI TENGAH 2 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="879">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -113,125 +113,1943 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SULAWESI TENGAH</t>
   </si>
   <si>
+    <t>720003</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 3</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>BUOL</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>TOLI TOLI</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>HARIS JULIANTO</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>DWI PUTRA RAMADHAN Z. DAUD</t>
+  </si>
+  <si>
+    <t>SILVIATY BURHAN, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>RANO KARNO</t>
+  </si>
+  <si>
+    <t>ROSMINI A. BATALIPU</t>
+  </si>
+  <si>
+    <t>MASLINDA AH LIHAWA, S.E.</t>
+  </si>
+  <si>
+    <t>RAMLI DOHO, S.H.</t>
+  </si>
+  <si>
+    <t>FAIZAL ALATAS, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI AHMAD SYARIF</t>
+  </si>
+  <si>
+    <t>ARNA</t>
+  </si>
+  <si>
+    <t>YOS SOEDARSO MARDJUNI, S.E.</t>
+  </si>
+  <si>
+    <t>MASNA</t>
+  </si>
+  <si>
+    <t>SRI SURATNI MARYAWATI</t>
+  </si>
+  <si>
+    <t>RAKHMAT HARRIS HANGGI, S.Psi., M.M.</t>
+  </si>
+  <si>
+    <t>JONLY UIRIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>AMIR, S.T.</t>
+  </si>
+  <si>
+    <t>RISNAWATI M. SALEH,  S.Sos.</t>
+  </si>
+  <si>
+    <t>SOEHARTO TAHIR, S.Sos.</t>
+  </si>
+  <si>
+    <t>SERLY KAWULUSAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARNOLD SONDAKH, S.A.P., M.H.</t>
+  </si>
+  <si>
+    <t>SANDY MARIA SUMAMPOUW</t>
+  </si>
+  <si>
+    <t>MOH FAIZAL LAHADJA, S.E.</t>
+  </si>
+  <si>
+    <t>ITHO MURTADHA</t>
+  </si>
+  <si>
+    <t>SUMARYATI</t>
+  </si>
+  <si>
+    <t>H. RUSLAN NURUNG, S.E.</t>
+  </si>
+  <si>
+    <t>OKSTENLY NABELO</t>
+  </si>
+  <si>
+    <t>RUKMINI MANTALI</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>HASAN PATONGAI, S.H.</t>
+  </si>
+  <si>
+    <t>AZIZ BESTARI, S.T.</t>
+  </si>
+  <si>
+    <t>LELY YULIAWATI</t>
+  </si>
+  <si>
+    <t>Ir. YOHANIS RONI BOROTODING</t>
+  </si>
+  <si>
+    <t>NURSEHA</t>
+  </si>
+  <si>
+    <t>INCE DIAN AFNITA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>EFENDI NONCI</t>
+  </si>
+  <si>
+    <t>Arnolus</t>
+  </si>
+  <si>
+    <t>Andi</t>
+  </si>
+  <si>
+    <t>Junita</t>
+  </si>
+  <si>
+    <t>Moh. Yani</t>
+  </si>
+  <si>
+    <t>Premitje Saselah</t>
+  </si>
+  <si>
+    <t>Rudi</t>
+  </si>
+  <si>
+    <t>MAHSAR, S.Ag.</t>
+  </si>
+  <si>
+    <t>SAIBA N. AIN</t>
+  </si>
+  <si>
+    <t>ARIF PRAJAYANSYAH, S.M.</t>
+  </si>
+  <si>
+    <t>MOH JAYAKARTA MARHUM</t>
+  </si>
+  <si>
+    <t>SULVIYANA AMIRUDDIN</t>
+  </si>
+  <si>
+    <t>MENJERSON TUMEI</t>
+  </si>
+  <si>
+    <t>CICILIANA, S.E.</t>
+  </si>
+  <si>
+    <t>ASRULLAH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dra. NURBAYA, M.Si.</t>
+  </si>
+  <si>
+    <t>ISKANDAR A NASIR, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>SALMAN ISIMU, S.P.</t>
+  </si>
+  <si>
+    <t>ARDIANA ARIFUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI YOLANDA ABAS</t>
+  </si>
+  <si>
+    <t>H. HAMZAH MATTALITTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Irwanto Lubis</t>
+  </si>
+  <si>
+    <t>Ade Candra Wirawan</t>
+  </si>
+  <si>
+    <t>CHINDRAYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SANDY PRAYUDHA</t>
+  </si>
+  <si>
+    <t>FERAWATI</t>
+  </si>
+  <si>
+    <t>HENDRA GUNAWAN</t>
+  </si>
+  <si>
+    <t>MOH. ROOM ANSYARI</t>
+  </si>
+  <si>
+    <t>AGUSTINUS DUE DOPO</t>
+  </si>
+  <si>
+    <t>MUH. RIFAI, S.H.</t>
+  </si>
+  <si>
+    <t>FARADILA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAMSUDIN BUTUDOKA</t>
+  </si>
+  <si>
+    <t>RAPINA, S.Pd.</t>
+  </si>
+  <si>
+    <t>HAMZAH DAY, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. IHSAN LAMAMING, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>Drs. YAHYA R KIBI, M.H.</t>
+  </si>
+  <si>
+    <t>Syahril Pusadan, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>ROSWATY, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MOH. FAISAL BANTILAN</t>
+  </si>
+  <si>
+    <t>Kornelia Langa, S.Psi.</t>
+  </si>
+  <si>
+    <t>AHMAD JUPANDANG</t>
+  </si>
+  <si>
+    <t>ADI SETIAWAN</t>
+  </si>
+  <si>
+    <t>MOH. FAUZAN ADZIMA A HI YAHYA</t>
+  </si>
+  <si>
+    <t>HARIYANTO</t>
+  </si>
+  <si>
+    <t>Aliang M.A. Sahura</t>
+  </si>
+  <si>
+    <t>MANSUR, S.H.</t>
+  </si>
+  <si>
+    <t>NAJARUDDIN LANTA, S.H.</t>
+  </si>
+  <si>
+    <t>RINI S A PONTOH</t>
+  </si>
+  <si>
+    <t>SARMAN</t>
+  </si>
+  <si>
+    <t>MOHAMMAD NURMANSYAH BANTILAN, S.I.Kom., M.P.W.P.</t>
+  </si>
+  <si>
+    <t>KASMAT IBRAHIM, S.Sos.</t>
+  </si>
+  <si>
+    <t>RATNANINGSIH RUNDUBELO, S.Pd.</t>
+  </si>
+  <si>
+    <t>JAMALUDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DIAN PRASETYO, S.H.</t>
+  </si>
+  <si>
+    <t>SITTI SYARAH</t>
+  </si>
+  <si>
+    <t>JASMIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>HARTINA A. KASANI</t>
+  </si>
+  <si>
+    <t>APANDI</t>
+  </si>
+  <si>
+    <t>SAHRUM B. SIHIRA</t>
+  </si>
+  <si>
+    <t>IRFAN DENNY PONTOH, S.Sos.</t>
+  </si>
+  <si>
+    <t>ENDANG</t>
+  </si>
+  <si>
+    <t>NUR AINUN</t>
+  </si>
+  <si>
+    <t>SALIM S. MANDULA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HERAWATI PONTOH</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS OLII ABDUL KADIR</t>
+  </si>
+  <si>
+    <t>FAIRUS HUSEN MASKATI</t>
+  </si>
+  <si>
+    <t>DODY FITRYADY</t>
+  </si>
+  <si>
+    <t>DIAN  A. GODONG, A.Md.Per.</t>
+  </si>
+  <si>
+    <t>FITRI</t>
+  </si>
+  <si>
+    <t>SUNARKO PATANI</t>
+  </si>
+  <si>
+    <t>NURDIN NADJAMUDDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>FADLUN UMAR</t>
+  </si>
+  <si>
+    <t>RINTO MONTANG</t>
+  </si>
+  <si>
+    <t>ROSMALA TRI DEWI</t>
+  </si>
+  <si>
+    <t>ABDULLAH RAHMAN, S.P.</t>
+  </si>
+  <si>
+    <t>720004</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 4</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>BANGGAI</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>BANGGAI KEPULAUAN</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>BANGGAI LAUT</t>
+  </si>
+  <si>
+    <t>MUSDAR M AMIN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN MAHASUNI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. SYARPIN MUKALAP</t>
+  </si>
+  <si>
+    <t>ANSAR, S.Pt.</t>
+  </si>
+  <si>
+    <t>DAENG TALI YEMBO</t>
+  </si>
+  <si>
+    <t>SUNARTI LATABILA</t>
+  </si>
+  <si>
+    <t>SADAT ANWAR BIHALIA, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>RADEN MAS HAADDI SUMARSONO DIPONEGORO, S.H.</t>
+  </si>
+  <si>
+    <t>HASRIANI</t>
+  </si>
+  <si>
+    <t>SIRAJUDIN ADJAM</t>
+  </si>
+  <si>
+    <t>STIVAN HELMY SANDAGANG, S.E.</t>
+  </si>
+  <si>
+    <t>WINIAR HIDAYAT LAMAKARATE, S.E.</t>
+  </si>
+  <si>
+    <t>IRWAN AMIR</t>
+  </si>
+  <si>
+    <t>SRIMUSRINIAWATI P. NOAM, S.E.</t>
+  </si>
+  <si>
+    <t>ADRIANI</t>
+  </si>
+  <si>
+    <t>Drs. MUCHSIN SASIA, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMMAD NASIR A. KUNDU</t>
+  </si>
+  <si>
+    <t>RUGRYANDANI, S.H.</t>
+  </si>
+  <si>
+    <t>YULIUS TIPA, S.E.</t>
+  </si>
+  <si>
+    <t>GISBERTH SONDOPEN</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SRI INDRANINGSIH LALUSU</t>
+  </si>
+  <si>
+    <t>H. SURYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DUDY HARIYANTHO USUMAN</t>
+  </si>
+  <si>
+    <t>MEIYER F. S. DAMIMA, S.E.</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUMERTA</t>
+  </si>
+  <si>
+    <t>ARIYATI B. LAHA</t>
+  </si>
+  <si>
+    <t>HENI SANHERIB THIA,  S.H.</t>
+  </si>
+  <si>
+    <t>HERY LUDONG, S.T.</t>
+  </si>
+  <si>
+    <t>RISTIE DIAN ANGGRAINY,  S.Sos.</t>
+  </si>
+  <si>
+    <t>SUMANTI MALARANGAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>SAMSUL BAHRI MANG, S.E., S.H.</t>
+  </si>
+  <si>
+    <t>MARYAM TAMOREKA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERRY UTUSAN</t>
+  </si>
+  <si>
+    <t>SOFYAN MANG</t>
+  </si>
+  <si>
+    <t>DJONI HADJU, S.E.</t>
+  </si>
+  <si>
+    <t>MERRY MONGGESANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>AFANDI AMU</t>
+  </si>
+  <si>
+    <t>DANTI YULIARSI SAADJAD, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUJIONO ABD SAPIR</t>
+  </si>
+  <si>
+    <t>AJENG PUTRI AYU DORI</t>
+  </si>
+  <si>
+    <t>IRIANTO MALINGONG, M.M.</t>
+  </si>
+  <si>
+    <t>DANDY ADHI PRABOWO</t>
+  </si>
+  <si>
+    <t>GILDA</t>
+  </si>
+  <si>
+    <t>MOH. HAIQAL HIJRATULLAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHADAFI BADJEREY</t>
+  </si>
+  <si>
+    <t>Hj. Hadijah Hanama, S.Si.</t>
+  </si>
+  <si>
+    <t>Abdullah Tansa, S.Sos.</t>
+  </si>
+  <si>
+    <t>AFRIANDI</t>
+  </si>
+  <si>
+    <t>NURBAYA SADAESA, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAD LAMANE</t>
+  </si>
+  <si>
+    <t>Zaenuddin Ladyek</t>
+  </si>
+  <si>
+    <t>Mudhar Saratun Puyu</t>
+  </si>
+  <si>
+    <t>Sofyane Dorkos</t>
+  </si>
+  <si>
+    <t>Adhitya Putra Perdana M Hamri</t>
+  </si>
+  <si>
+    <t>Aludin Ahaba</t>
+  </si>
+  <si>
+    <t>Hasma Abusama</t>
+  </si>
+  <si>
+    <t>INDRAWAN SAHI</t>
+  </si>
+  <si>
+    <t>MUHTASAM, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>HADIDJA DJAFAR</t>
+  </si>
+  <si>
+    <t>SAHRIL S. LUMUAN, S.E.</t>
+  </si>
+  <si>
+    <t>WANTO</t>
+  </si>
+  <si>
+    <t>MUTHAFIFIN UMAR</t>
+  </si>
+  <si>
+    <t>RUSDIN I MALEWA</t>
+  </si>
+  <si>
+    <t>RAHMADSITO A. LA'ANI, A.Md.</t>
+  </si>
+  <si>
+    <t>ASIANA H MARIADJANG</t>
+  </si>
+  <si>
+    <t>TAKBIR, S.H.</t>
+  </si>
+  <si>
+    <t>SRI ATUN</t>
+  </si>
+  <si>
+    <t>H. NASIR HIMRAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>FAISAL BAHARUDDIN TJATJO, S.H.</t>
+  </si>
+  <si>
+    <t>USMAN IBA, S.Pt.</t>
+  </si>
+  <si>
+    <t>HUSEN UMAR AL JUFRI</t>
+  </si>
+  <si>
+    <t>NAJEMIAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FINA TRIANA SAMBITE, S. Farm.</t>
+  </si>
+  <si>
+    <t>MOHAMAD IRBART, S.Sos.</t>
+  </si>
+  <si>
+    <t>IRHAM, S.Sos.</t>
+  </si>
+  <si>
+    <t>YANTO HM SINORIT, S.I.P.</t>
+  </si>
+  <si>
+    <t>I Ketut Sudarsana, S.Sos., M.MSip.</t>
+  </si>
+  <si>
+    <t>ALWIN PALALO, S.E.</t>
+  </si>
+  <si>
+    <t>SITI SUBAIDAH EVARYA</t>
+  </si>
+  <si>
+    <t>ISMAIL INDEK</t>
+  </si>
+  <si>
+    <t>ALIMUDIN, S.H.</t>
+  </si>
+  <si>
+    <t>AYU ARDINA</t>
+  </si>
+  <si>
+    <t>RAMLAN ABDUL WAHAB DG M, S.H.</t>
+  </si>
+  <si>
+    <t>APRIANTI KARIM</t>
+  </si>
+  <si>
+    <t>VICTOR KRESPINUS ESA</t>
+  </si>
+  <si>
+    <t>NARWIN NASIR, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUH. ISMAIL JUNUS, S.E.</t>
+  </si>
+  <si>
+    <t>EVA FATMAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>NURSASTRO SALOMO, S.Sos.</t>
+  </si>
+  <si>
+    <t>KASMAN SULANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI TAMRIN</t>
+  </si>
+  <si>
+    <t>NI WAYAN LISA WISNANTARI</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN H PATAWE</t>
+  </si>
+  <si>
+    <t>IBRAHIM PANARI</t>
+  </si>
+  <si>
+    <t>YUMIATI</t>
+  </si>
+  <si>
+    <t>SARJUN</t>
+  </si>
+  <si>
+    <t>RONALD GULLA, S.T.</t>
+  </si>
+  <si>
+    <t>MULYANI, S.E.</t>
+  </si>
+  <si>
+    <t>IBRAHIM DARISE, S.H.</t>
+  </si>
+  <si>
+    <t>HANAPIAH M. PAMPAWA</t>
+  </si>
+  <si>
+    <t>SILFANA SALATUN</t>
+  </si>
+  <si>
+    <t>RONALDO WATRUTY</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>EPITA ALUNG</t>
+  </si>
+  <si>
+    <t>FITRIAH NINGSIH, S.Kep.</t>
+  </si>
+  <si>
+    <t>YESRIEL</t>
+  </si>
+  <si>
+    <t>RUSMAN</t>
+  </si>
+  <si>
+    <t>MOH. KAFRAWI Y. ABUDI</t>
+  </si>
+  <si>
+    <t>LESTARI</t>
+  </si>
+  <si>
+    <t>HIDAYAT USMAN</t>
+  </si>
+  <si>
+    <t>RICHARD BRYNWERD SCHWANER MANUAS, S.T.</t>
+  </si>
+  <si>
+    <t>IRFAN BUNGAADJIM, S.H.</t>
+  </si>
+  <si>
+    <t>SUSAN HANDAYANI SULING</t>
+  </si>
+  <si>
+    <t>ARMIN</t>
+  </si>
+  <si>
+    <t>SAMSUDIN</t>
+  </si>
+  <si>
+    <t>MARMA H. KADER</t>
+  </si>
+  <si>
+    <t>LUCKY G. ROMPAS</t>
+  </si>
+  <si>
+    <t>PRIYO WIDODO</t>
+  </si>
+  <si>
+    <t>HARTUTI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SAMIUN L. AGI, S.Ag.</t>
+  </si>
+  <si>
+    <t>Yohanis Kurniawandy, S.Kel.</t>
+  </si>
+  <si>
+    <t>NURIJA LUSPYANTI</t>
+  </si>
+  <si>
+    <t>IRWANTO DIASA</t>
+  </si>
+  <si>
+    <t>HENRI HUTABARAT, S.H.</t>
+  </si>
+  <si>
+    <t>DELMARD SIAKO, A.Md.</t>
+  </si>
+  <si>
+    <t>TELLY EVELYNE SUPIT</t>
+  </si>
+  <si>
+    <t>PATAN A. ABD RAZAK</t>
+  </si>
+  <si>
+    <t>YUSAK SIAHAYA, S.H.</t>
+  </si>
+  <si>
+    <t>ARIYANTI BUNGALIM</t>
+  </si>
+  <si>
+    <t>EDIPA PONGMASSANGKA, S.Hut.</t>
+  </si>
+  <si>
+    <t>HARSONO BEREKI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SULIANTI MANTUKE</t>
+  </si>
+  <si>
+    <t>EKA SAPUTRA</t>
+  </si>
+  <si>
+    <t>MUH. KASIM A.R. HAMID</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN NUR</t>
+  </si>
+  <si>
+    <t>SITTI FATMA</t>
+  </si>
+  <si>
+    <t>KUSWANDI BANET</t>
+  </si>
+  <si>
+    <t>ATRIANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>GAPUUR BUDUNGGALA</t>
+  </si>
+  <si>
+    <t>WARMAN PALALO</t>
+  </si>
+  <si>
+    <t>720005</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 5</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>POSO</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>TOJO UNA UNA</t>
+  </si>
+  <si>
+    <t>MUH. AMIN THAHIR</t>
+  </si>
+  <si>
+    <t>WIWIET KURNIAWATI</t>
+  </si>
+  <si>
+    <t>AGUSTINUS P.R. LENGKOAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ULFAH ASTRIYANTI MUSTAPA</t>
+  </si>
+  <si>
+    <t>Ir. ASHARI ARIEF PAPUTUNGAN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>WISNU DARISE</t>
+  </si>
+  <si>
+    <t>Drs. HASAN LASIATA, M.M.</t>
+  </si>
+  <si>
+    <t>MARTHEN TIBE</t>
+  </si>
+  <si>
+    <t>Ir. MEDISIN G. GUNDO</t>
+  </si>
+  <si>
+    <t>DARMA GIDEON MONDOLU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. AMDJAD LAWASA, M.M.</t>
+  </si>
+  <si>
+    <t>MOH. SAID BADJEBER, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>IRNAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>FRANY E.S. DJARUU, S.Si.</t>
+  </si>
+  <si>
+    <t>Drs. FREDRIK TORUNDE</t>
+  </si>
+  <si>
+    <t>Pdt. VIA NIEMOLER BRAILLE TANGGERAHI, S.Th.</t>
+  </si>
+  <si>
+    <t>ALFIANI ELIATA SALLATA, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>TRIANTO HAL DAY</t>
+  </si>
+  <si>
+    <t>Dr. DONA HILDA MUTIARA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>WILSON SOWOLINO</t>
+  </si>
+  <si>
+    <t>A.A ADRIATICO SINAY, S.H.</t>
+  </si>
+  <si>
+    <t>YUS MANGUN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. HARRY S. KABI</t>
+  </si>
+  <si>
+    <t>LYDIA OLIVIANTI LAKOYANG</t>
+  </si>
+  <si>
+    <t>REFLY HANOCH MARAMIS</t>
+  </si>
+  <si>
+    <t>JAMIL HUSAIN</t>
+  </si>
+  <si>
+    <t>PURNAWATI BARETHA</t>
+  </si>
+  <si>
+    <t>SALMA, S.Ag.</t>
+  </si>
+  <si>
+    <t>SONNY TANDRA, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. MAHMUD LAHAY, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>NURJANNAH ABD. GAFAR</t>
+  </si>
+  <si>
+    <t>ADMIN AS. LASIMPALA, S.I.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYARIF AL JUFRI, S.P.</t>
+  </si>
+  <si>
+    <t>DIAN INDRIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>FARID PODUNGGE</t>
+  </si>
+  <si>
+    <t>Indra Sugito</t>
+  </si>
+  <si>
+    <t>ZULKIFLI POMALINGO</t>
+  </si>
+  <si>
+    <t>ASRUL YUSUF</t>
+  </si>
+  <si>
+    <t>HILVARSCH PELEGO</t>
+  </si>
+  <si>
+    <t>WARIDIN</t>
+  </si>
+  <si>
+    <t>SAHRIL SAPUTRA</t>
+  </si>
+  <si>
+    <t>NURSAFITRI NINGSIH</t>
+  </si>
+  <si>
+    <t>SAHARUDIN MAHADJIDO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. H. AMIR KUSA, M.M.</t>
+  </si>
+  <si>
+    <t>Dra. FATIMAH HI. MOH. AMIN LASAWEDI, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD YUSUF, S.Si.</t>
+  </si>
+  <si>
+    <t>KAHARUDIN K. ASAHOYA, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>MOH. RIDWAN LIMONU, S.H.</t>
+  </si>
+  <si>
+    <t>NURAINI YUTA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUGAIYAH MUHAMMAD. BSA, S.Ag.</t>
+  </si>
+  <si>
+    <t>I GEDE YOGANTARA TEGUH EKO WIJAYA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>IKHA PUSPITA TANJING</t>
+  </si>
+  <si>
+    <t>YOHAN TEMPALI</t>
+  </si>
+  <si>
+    <t>APRIYANTO</t>
+  </si>
+  <si>
+    <t>NASRIANI</t>
+  </si>
+  <si>
+    <t>FERNANDES TAMODENJE</t>
+  </si>
+  <si>
+    <t>ACENG LAHAY</t>
+  </si>
+  <si>
+    <t>DARMA TONGKU</t>
+  </si>
+  <si>
+    <t>YAFET ROMY TANTJARO</t>
+  </si>
+  <si>
+    <t>YERTI, S.K.M.</t>
+  </si>
+  <si>
+    <t>NUR AIN ANWAR</t>
+  </si>
+  <si>
+    <t>WIRAH PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>FLORESIA MARIA IMACULATA, S.Psi.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. YOSEP SOGE PATA'DUNGAN, M.P.</t>
+  </si>
+  <si>
+    <t>Ir. SUPRAPTO DG. SITURU, M.H.</t>
+  </si>
+  <si>
+    <t>DEWA NYOMAN ARIEBOWO</t>
+  </si>
+  <si>
+    <t>VELISYA AURANI ANGELICA</t>
+  </si>
+  <si>
+    <t>MOH. SALIM MAKARURU, S.S.</t>
+  </si>
+  <si>
+    <t>RATNA</t>
+  </si>
+  <si>
+    <t>EDWI YANTO, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>SAFRIL H SAADA</t>
+  </si>
+  <si>
+    <t>Ir. SYAMSULFIQAR TANJUMBULU</t>
+  </si>
+  <si>
+    <t>Inang Sari Akuba</t>
+  </si>
+  <si>
+    <t>ROYKE W KALOH</t>
+  </si>
+  <si>
+    <t>ANDRI PURWANTO, S.T.</t>
+  </si>
+  <si>
+    <t>NILAWATI S. LUKMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YASSER FEDAYYEN, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>HAIRUN UNTINGO, S.E.</t>
+  </si>
+  <si>
+    <t>ZELVY JARNI LAWENTO</t>
+  </si>
+  <si>
+    <t>ABD. MANAN</t>
+  </si>
+  <si>
+    <t>ANTONIUS PURASONGKA</t>
+  </si>
+  <si>
+    <t>FEKY ARTEMAS WALONI</t>
+  </si>
+  <si>
+    <t>ESTHELIN SAENO</t>
+  </si>
+  <si>
+    <t>Ir. SONY LISTON KAPITO</t>
+  </si>
+  <si>
+    <t>BAYU ALEXANDER MONTANG, S.H.</t>
+  </si>
+  <si>
+    <t>BERTHA POSSUMAH</t>
+  </si>
+  <si>
+    <t>AHMAD GIFARI HAMZAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>NORMAN CHRISTIAN NUSANTARA BOUW, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MIRAWATI. H, S.E.</t>
+  </si>
+  <si>
+    <t>ENDRITHA WATI DAGO PURASONGKA, S.K.M.</t>
+  </si>
+  <si>
+    <t>IMAM KURNIAWAN LAHAY</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN SAPI'I, S.P.</t>
+  </si>
+  <si>
+    <t>ASNAH LASIMPALA</t>
+  </si>
+  <si>
+    <t>MUHAR LAMADI</t>
+  </si>
+  <si>
+    <t>MA'WA</t>
+  </si>
+  <si>
+    <t>MOHAMAD FADLI PANENDE</t>
+  </si>
+  <si>
+    <t>720006</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 6</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>MOROWALI</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>MOROWALI UTARA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAFRI, S.Pd.I., M.Si.</t>
+  </si>
+  <si>
+    <t>MAHFUD SAMIR, S.E.</t>
+  </si>
+  <si>
+    <t>WIWIN APRIANI RANUNTU, S.T.</t>
+  </si>
+  <si>
+    <t>ANTONIUS BUMBUNGAN</t>
+  </si>
+  <si>
+    <t>INDRY SHELOMITA TAWUE</t>
+  </si>
+  <si>
+    <t>GABRIEL VALENTINO PANGGOA</t>
+  </si>
+  <si>
+    <t>AMBO DALLE</t>
+  </si>
+  <si>
+    <t>ISRAD NAVERSON MOGELEA, S.H.</t>
+  </si>
+  <si>
+    <t>NURHAYANA MALONTO</t>
+  </si>
+  <si>
+    <t>JOHNSON DEKRITO PAMPEI</t>
+  </si>
+  <si>
+    <t>JULFIKAR BUALO</t>
+  </si>
+  <si>
+    <t>SILVIA ANGGRAENI TUMONGGI</t>
+  </si>
+  <si>
+    <t>HUISMAN BRANT TORIPALU, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI VRIDYA FARIDA JABIR, S.Si.</t>
+  </si>
+  <si>
+    <t>Drs. MUH. ARSYAD KARIM, M.M.</t>
+  </si>
+  <si>
+    <t>NOVITA NASER ALAMRIE</t>
+  </si>
+  <si>
+    <t>BUANG SEMBANG, S.H.</t>
+  </si>
+  <si>
+    <t>MARYANTO TANDI BONGGA</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ABIDIN ISHAK</t>
+  </si>
+  <si>
+    <t>RAFIUDIN TENGKO</t>
+  </si>
+  <si>
+    <t>NURJANNAH</t>
+  </si>
+  <si>
+    <t>TONI HERMAWAN</t>
+  </si>
+  <si>
+    <t>SUPRIANUS KANDOLIA, S.H.</t>
+  </si>
+  <si>
+    <t>NURLAELA</t>
+  </si>
+  <si>
+    <t>ARNILA HI. MOH. ALI</t>
+  </si>
+  <si>
+    <t>HARI PARAMUDA, S.E.</t>
+  </si>
+  <si>
+    <t>RAMADAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Pdt. YUKO MINCE KOMBUNO</t>
+  </si>
+  <si>
+    <t>YESIAH ERY TAMALAGI</t>
+  </si>
+  <si>
+    <t>SAHABUDIN ENDE, S.H.</t>
+  </si>
+  <si>
+    <t>Hermansah, S.H.</t>
+  </si>
+  <si>
+    <t>Yeniarti Pongsitanan</t>
+  </si>
+  <si>
+    <t>Drs. ASWAD UMAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HAIRUDIN LAMUNTE</t>
+  </si>
+  <si>
+    <t>SITTI NUR RAHMAH</t>
+  </si>
+  <si>
+    <t>Drs. H. NAPSAHU, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Hj. NURHAYATI</t>
+  </si>
+  <si>
+    <t>Ir. ABD. SALAM</t>
+  </si>
+  <si>
+    <t>H. MUSTAKIM, S.H.</t>
+  </si>
+  <si>
+    <t>MIRNA NGALU, S.Pd.</t>
+  </si>
+  <si>
+    <t>HASARUDIN HUSAINI</t>
+  </si>
+  <si>
+    <t>Julianus Mangatta, S.H.</t>
+  </si>
+  <si>
+    <t>Komang Suanayasa</t>
+  </si>
+  <si>
+    <t>FITRIANY ABD. SYUKUR</t>
+  </si>
+  <si>
+    <t>IDLAN WITRAWAN</t>
+  </si>
+  <si>
+    <t>I PUTU PRATAMA HENGKY KURNYAWAN</t>
+  </si>
+  <si>
+    <t>RUSNI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>ABUDIN HALILU, S.H.</t>
+  </si>
+  <si>
+    <t>INDRA ANDIKA PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>IKA KARTIKA SARI, S.I.P.</t>
+  </si>
+  <si>
+    <t>ALLAN BYLLY GRAHAM, S.Th.</t>
+  </si>
+  <si>
+    <t>IRWAN POMBALAWO</t>
+  </si>
+  <si>
+    <t>ALCE SINAURU</t>
+  </si>
+  <si>
+    <t>Ir. AHMAD PATUJU, M.M.</t>
+  </si>
+  <si>
+    <t>ABUDIN SONDENG, S.H.</t>
+  </si>
+  <si>
+    <t>INAYAH AZZAHRA ARIEF</t>
+  </si>
+  <si>
+    <t>DHANDY FATWAH APRIANSYAH PANGERAN</t>
+  </si>
+  <si>
+    <t>NAZLA TRI WAHYUNI UMAR</t>
+  </si>
+  <si>
+    <t>MUHAIMIN</t>
+  </si>
+  <si>
+    <t>SYARIFUDIN, S.H.</t>
+  </si>
+  <si>
+    <t>MOHAMAD JAFAR HAMID, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>YONI BETSILDAH TAMPAKE</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ARIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>RAUF</t>
+  </si>
+  <si>
+    <t>Ir. DEBRINA RIAWATI TOBIGO, M.Si.</t>
+  </si>
+  <si>
+    <t>NAOMI SATTU</t>
+  </si>
+  <si>
+    <t>Drs. Landri Tandung, M.Pd.</t>
+  </si>
+  <si>
+    <t>MUCHTAR SONARU, S.E.</t>
+  </si>
+  <si>
+    <t>ATHA MAHMUD, S.H.</t>
+  </si>
+  <si>
+    <t>LIAN MART TUNGGELE</t>
+  </si>
+  <si>
+    <t>TANGGUH WIBOWO, S.T.</t>
+  </si>
+  <si>
+    <t>H. ADRIANSYAH, S.Sos., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>ROSNI MARANU</t>
+  </si>
+  <si>
+    <t>MUHAMAD FADHLIH</t>
+  </si>
+  <si>
+    <t>AGUSTIN LOTTONG, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>ALFIN</t>
+  </si>
+  <si>
+    <t>720007</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 7</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>DONGGALA</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>SIGI</t>
+  </si>
+  <si>
+    <t>SITTI AMINAH, S.IP.</t>
+  </si>
+  <si>
+    <t>MOH. HABIL MASRI, S.H.</t>
+  </si>
+  <si>
+    <t>KAHARUDDIN, S.I.P.</t>
+  </si>
+  <si>
+    <t>RASMADI, S.T.</t>
+  </si>
+  <si>
+    <t>MURNI SUYANTI</t>
+  </si>
+  <si>
+    <t>SAMERDAN MUNGGELI, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>FAUZI AHMAD</t>
+  </si>
+  <si>
+    <t>Baharuddin Pareppai, S.H., M.H.I.</t>
+  </si>
+  <si>
+    <t>KASMAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALMARIF</t>
+  </si>
+  <si>
+    <t>ABDUL KARIM ALJUFRI</t>
+  </si>
+  <si>
+    <t>Dr. BARTHOLOMEUS TANDIGALA</t>
+  </si>
+  <si>
+    <t>NURBAYA, S.H.</t>
+  </si>
+  <si>
+    <t>ARBIT, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>DAUD JONATHAN DJILOY</t>
+  </si>
+  <si>
+    <t>FITRIA</t>
+  </si>
+  <si>
+    <t>REFLI</t>
+  </si>
+  <si>
+    <t>CITRA DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>MOH. REZA RIZALDI</t>
+  </si>
+  <si>
+    <t>FAISAL, S.H.</t>
+  </si>
+  <si>
+    <t>MUHARRAM NURDIN</t>
+  </si>
+  <si>
+    <t>MOHAMMAD NURUL HAQ, S.Sos.</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>NIKOLAS BIRRO ALLO, S.T.</t>
+  </si>
+  <si>
+    <t>YULIANA</t>
+  </si>
+  <si>
+    <t>AGUS LAMARAUNA</t>
+  </si>
+  <si>
+    <t>NOLDY NOVY JERRY SUMOLANG</t>
+  </si>
+  <si>
+    <t>GLADYS INDRIANI TANDAJU</t>
+  </si>
+  <si>
+    <t>WAHYU HIDAYAT SUAIB A. PATAU, S.Pi.</t>
+  </si>
+  <si>
+    <t>FAJAR RAMADHAN DWITYAWANGSA</t>
+  </si>
+  <si>
+    <t>HENRI KUSUMA MUHIDIN, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. MUSLIMAN, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SITI NORMA MARDJANU, S.H., M.Si., M.H.</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN YADO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMAD HUSAIN, S.A.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. PADRIANI PANNINU</t>
+  </si>
+  <si>
+    <t>MOHAMAD IHSAN</t>
+  </si>
+  <si>
+    <t>HARRI RAMDHANI</t>
+  </si>
+  <si>
+    <t>AYU PUSPA SARI, S.H.</t>
+  </si>
+  <si>
+    <t>WINNIE MAHARANI, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUH. MASYKUR M, S.P.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.T., IAI</t>
+  </si>
+  <si>
+    <t>ARLIA HI. NONTJI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dr. MOHAMAD AGUS RAHMAT LAMAKARATE, S.P., MES.</t>
+  </si>
+  <si>
+    <t>SAHLAN</t>
+  </si>
+  <si>
+    <t>DITA DWI ADITYA, S.E.</t>
+  </si>
+  <si>
+    <t>MOH. FAJAR PANGGAGAU, S.E.</t>
+  </si>
+  <si>
+    <t>WISMAN AWALUDIN</t>
+  </si>
+  <si>
+    <t>INDAH SARI PURNA LUMENO, S.ST., M.Keb., M.Kes.</t>
+  </si>
+  <si>
+    <t>MASUDIN</t>
+  </si>
+  <si>
+    <t>Irham, S.T.</t>
+  </si>
+  <si>
+    <t>SUDARSONO</t>
+  </si>
+  <si>
+    <t>M ANWAR SADO</t>
+  </si>
+  <si>
+    <t>RAHMAWATI MAHMUD</t>
+  </si>
+  <si>
+    <t>HASAN</t>
+  </si>
+  <si>
+    <t>Drs. TAOFAN, M.M.</t>
+  </si>
+  <si>
+    <t>SATRIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DENI FERDIANSYAH, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RIKHAM</t>
+  </si>
+  <si>
+    <t>HURRIYAH HI. TIMI DJ</t>
+  </si>
+  <si>
+    <t>ABDULLAH HASANUDDIN</t>
+  </si>
+  <si>
+    <t>TAKWIN</t>
+  </si>
+  <si>
+    <t>H. M. TAHIR H. SIRI, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>NURDIANA, S.E.</t>
+  </si>
+  <si>
+    <t>KHALID AHMAD FALLUGAH, S.E.</t>
+  </si>
+  <si>
+    <t>HELMI AL JUFRI</t>
+  </si>
+  <si>
+    <t>KASTURI, S.A.P.</t>
+  </si>
+  <si>
+    <t>AMIRUDIN, S.P.</t>
+  </si>
+  <si>
+    <t>AZMIRAHA</t>
+  </si>
+  <si>
+    <t>AWALUDIN</t>
+  </si>
+  <si>
+    <t>ASGAR, Lc., M.H.</t>
+  </si>
+  <si>
+    <t>JEFRISMAN TANDURU, S.H.</t>
+  </si>
+  <si>
+    <t>I WAYAN MANDI ARTA</t>
+  </si>
+  <si>
+    <t>MARIAM</t>
+  </si>
+  <si>
+    <t>MISFAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>HARIS LAGIMPE</t>
+  </si>
+  <si>
+    <t>SYAMSINAR</t>
+  </si>
+  <si>
+    <t>AHMAD ABDUL ROHIM</t>
+  </si>
+  <si>
+    <t>WIBOWO</t>
+  </si>
+  <si>
+    <t>YOSIAS GUNAWAN</t>
+  </si>
+  <si>
+    <t>RAHMAN SARKAWI, S.E.</t>
+  </si>
+  <si>
+    <t>H. HARJUN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SITI RAHMA BADAR</t>
+  </si>
+  <si>
+    <t>ABED</t>
+  </si>
+  <si>
+    <t>KRISMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>PAULINA</t>
+  </si>
+  <si>
+    <t>ABDUL  RAHMAN</t>
+  </si>
+  <si>
+    <t>NOVIYANTI R KARUNDU</t>
+  </si>
+  <si>
+    <t>Drs. MOHAMMAD YUSUF, M.Pd.</t>
+  </si>
+  <si>
+    <t>ARMIN M. LATJANGKI, S.E.</t>
+  </si>
+  <si>
+    <t>ALMUBIN MARWATA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AWALUDDIN, S.Sos., M.P.A.</t>
+  </si>
+  <si>
+    <t>SELVI SILVANA KALANGIE, S.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. SAJA'UN, M.Pd.</t>
+  </si>
+  <si>
+    <t>ANNISA, S.H.</t>
+  </si>
+  <si>
+    <t>MUZAKIR LADOALI, Amd.KL., S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ASRUL, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>VELIA AGHTASYA MADANI</t>
+  </si>
+  <si>
+    <t>MOHAMAD</t>
+  </si>
+  <si>
+    <t>AHMAD A.H. RASYID</t>
+  </si>
+  <si>
+    <t>EKA YANI TANDAWUYA</t>
+  </si>
+  <si>
+    <t>ADI DAENG PAWATA, M.Si.</t>
+  </si>
+  <si>
+    <t>RISDA ARIESTY</t>
+  </si>
+  <si>
+    <t>MOH SAIFUL</t>
+  </si>
+  <si>
+    <t>Marlina</t>
+  </si>
+  <si>
+    <t>SUABINIAN</t>
+  </si>
+  <si>
+    <t>Darsan</t>
+  </si>
+  <si>
+    <t>Fitriani Lahamado</t>
+  </si>
+  <si>
+    <t>Abas Rusli</t>
+  </si>
+  <si>
+    <t>MURSI L. BUDJA</t>
+  </si>
+  <si>
+    <t>Dra. MARLELAH, M.Si.</t>
+  </si>
+  <si>
+    <t>AJUB WILLEM DARAWIA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>WILLIAM HERLAMBANG, S.H.</t>
+  </si>
+  <si>
+    <t>FAISAL SAFA'AT, S.K.M.</t>
+  </si>
+  <si>
+    <t>YENI THEISER</t>
+  </si>
+  <si>
+    <t>ALI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAMSYU RIDWAN SARKAWI</t>
+  </si>
+  <si>
+    <t>ZAITUN AWALIAH TOARA</t>
+  </si>
+  <si>
+    <t>MOHAMMAD RIFAI MUTHAHER</t>
+  </si>
+  <si>
+    <t>MOH. SYA'BAN SAID LAWIA</t>
+  </si>
+  <si>
+    <t>RUDY OSCAR MASSIE</t>
+  </si>
+  <si>
+    <t>AGUS RANDA LEMBAH</t>
+  </si>
+  <si>
+    <t>OLFIANA SATTU</t>
+  </si>
+  <si>
+    <t>Dr. KO AGUNG SUSILO, S.Th., M.Th.</t>
+  </si>
+  <si>
+    <t>RONALD EDWIN ASSAH, S.H.</t>
+  </si>
+  <si>
+    <t>NI NYOMAN WARTINI</t>
+  </si>
+  <si>
+    <t>EDISON</t>
+  </si>
+  <si>
+    <t>Ivana Oktaviana</t>
+  </si>
+  <si>
+    <t>MAHFUD MASUARA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. ENOS PASAUA, M.M.</t>
+  </si>
+  <si>
+    <t>REGINA</t>
+  </si>
+  <si>
+    <t>DARPAN I LABARESI</t>
+  </si>
+  <si>
+    <t>MUSTAFA</t>
+  </si>
+  <si>
+    <t>ADINNA RANNU AMBARURA, A.Md.</t>
+  </si>
+  <si>
+    <t>DIOSTHENES EVANGELITS, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>JONI</t>
+  </si>
+  <si>
+    <t>ASLITA</t>
+  </si>
+  <si>
+    <t>ABRAHAM, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMAD SYARIF</t>
+  </si>
+  <si>
+    <t>RAMLI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. ANNEKE AGUSTINA</t>
+  </si>
+  <si>
+    <t>MANSUR. S</t>
+  </si>
+  <si>
+    <t>LUKMAN, BSc.</t>
+  </si>
+  <si>
+    <t>ANDI RIFANY</t>
+  </si>
+  <si>
+    <t>RIDWAN, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI VIVALDY, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH LAMASITUDJU, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>NAWAWI S. KILAT, S.H.</t>
+  </si>
+  <si>
+    <t>JIHAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUSTAMIN, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>ASNIDAR, S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FADIL</t>
+  </si>
+  <si>
+    <t>ADHIMAS FATTAH AZHARI SHOFA</t>
+  </si>
+  <si>
+    <t>TRI HARDIANTI, A.Md.Kep.</t>
+  </si>
+  <si>
     <t>720001</t>
   </si>
   <si>
     <t>SULAWESI TENGAH 1</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>KOTA PALU</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>JAYADIN DJUHAEPA, S.Sos.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>MUHAMMAD IKBAL, S.E., M.M.</t>
   </si>
   <si>
     <t>RISMAWATI, S.T.</t>
   </si>
   <si>
     <t>MOH. RIFLAN, S.E., M.M.</t>
   </si>
   <si>
     <t>HIJRIAH, S.A.P.</t>
   </si>
   <si>
     <t>MUHAMMAD FAHRUN</t>
   </si>
   <si>
     <t>AMRIN, S.H., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. ALIMUDDIN PAADA, M.S.</t>
   </si>
   <si>
     <t>Dra. DERRY DJANGGOLA, M.Si.</t>
   </si>
   <si>
     <t>Dr. Hj. VERA R. MASTURA</t>
   </si>
   <si>
     <t>UCED</t>
   </si>
   <si>
     <t>Ir. IMMAM ALGAZALI, M.T.</t>
   </si>
   <si>
-    <t>NURLAELA</t>
-[...1 lines deleted...]
-  <si>
     <t>TANRI ABENG ALADIN</t>
   </si>
   <si>
     <t>NIRMALA DEWI, S.E.</t>
   </si>
   <si>
     <t>Ir. ELISA BUNGA ALLO, M.M.</t>
   </si>
   <si>
     <t>NARWAN DJURUSIA, S.A.P.</t>
   </si>
   <si>
     <t>EMMY, S.E.</t>
   </si>
   <si>
     <t>AMIYUDDIN DJAFAR</t>
   </si>
   <si>
     <t>MERRY NELWAN</t>
   </si>
   <si>
     <t>ERICK ROBERT AGAN</t>
   </si>
   <si>
     <t>H. MOHAMMAD ARUS ABDUL KARIM</t>
@@ -683,53 +2501,50 @@
   <si>
     <t>Hj. SHALEHA, S.Ag.</t>
   </si>
   <si>
     <t>MOH. GHOFUR, S.Pd.I.</t>
   </si>
   <si>
     <t>NI KETUT SURIANI</t>
   </si>
   <si>
     <t>Ir. MOHAMAD FAHRI, S.T.</t>
   </si>
   <si>
     <t>SUWITNO BURASE</t>
   </si>
   <si>
     <t>FERDY HAMZAH SUPIT, S.H., M.H.</t>
   </si>
   <si>
     <t>INDAH NURYANAH</t>
   </si>
   <si>
     <t>ALTER MARCELO TUEGEH</t>
   </si>
   <si>
-    <t>RAUF</t>
-[...1 lines deleted...]
-  <si>
     <t>SUBLI</t>
   </si>
   <si>
     <t>NOVI ALIMIN</t>
   </si>
   <si>
     <t>HARDIMAN</t>
   </si>
   <si>
     <t>SARTIN DAUDA</t>
   </si>
   <si>
     <t>I PUTU EDDY TANGKAS WIJAYA</t>
   </si>
   <si>
     <t>FERY BUDIUTOMO</t>
   </si>
   <si>
     <t>ZULKIFLI LAMASANA, S.H.</t>
   </si>
   <si>
     <t>Hj. SITI HALIMA LADOALI, S.E.</t>
   </si>
   <si>
     <t>MUHAMAD IHSAN EFFENDI SUKARIM</t>
@@ -858,1865 +2673,50 @@
     <t>YANUS DAY</t>
   </si>
   <si>
     <t>TIARA ANANDA PUTRI</t>
   </si>
   <si>
     <t>SYAHRIL RAHMAN</t>
   </si>
   <si>
     <t>ERNA HAFID</t>
   </si>
   <si>
     <t>MASRUHIM</t>
   </si>
   <si>
     <t>RIRIANTI</t>
   </si>
   <si>
     <t>GIFA RINI</t>
   </si>
   <si>
     <t>SUTINI</t>
   </si>
   <si>
     <t>ANDI MOHAMMAD GARIBALDI</t>
-  </si>
-[...1813 lines deleted...]
-    <t>TRI HARDIANTI, A.Md.Kep.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3082,12257 +3082,6899 @@
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>537</v>
+        <v>480</v>
       </c>
       <c r="D2" t="s">
-        <v>538</v>
+        <v>481</v>
       </c>
       <c r="E2" t="s">
-        <v>539</v>
+        <v>482</v>
       </c>
       <c r="F2" t="s">
-        <v>540</v>
+        <v>483</v>
       </c>
       <c r="G2">
-        <v>5430</v>
+        <v>13246</v>
       </c>
       <c r="H2">
-        <v>17440</v>
+        <v>20601</v>
       </c>
       <c r="I2">
-        <v>18261</v>
+        <v>10278</v>
       </c>
       <c r="J2">
-        <v>22472</v>
+        <v>27509</v>
       </c>
       <c r="K2">
-        <v>16467</v>
+        <v>21759</v>
       </c>
       <c r="L2">
-        <v>866</v>
+        <v>549</v>
       </c>
       <c r="M2">
-        <v>1640</v>
+        <v>4013</v>
       </c>
       <c r="N2">
-        <v>8001</v>
+        <v>19927</v>
       </c>
       <c r="O2">
-        <v>1252</v>
+        <v>2030</v>
       </c>
       <c r="P2">
-        <v>1997</v>
+        <v>3736</v>
       </c>
       <c r="Q2">
-        <v>3134</v>
+        <v>11954</v>
       </c>
       <c r="R2">
-        <v>63</v>
+        <v>2418</v>
       </c>
       <c r="S2">
-        <v>22164</v>
+        <v>12569</v>
       </c>
       <c r="T2">
-        <v>813</v>
+        <v>2167</v>
       </c>
       <c r="U2">
-        <v>9463</v>
+        <v>10867</v>
       </c>
       <c r="V2">
-        <v>3881</v>
+        <v>5496</v>
       </c>
       <c r="W2">
-        <v>133344</v>
+        <v>739</v>
+      </c>
+      <c r="X2">
+        <v>169858</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>537</v>
+        <v>480</v>
       </c>
       <c r="D3" t="s">
-        <v>538</v>
+        <v>481</v>
       </c>
       <c r="E3" t="s">
-        <v>541</v>
+        <v>484</v>
       </c>
       <c r="F3" t="s">
-        <v>542</v>
+        <v>485</v>
       </c>
       <c r="G3">
-        <v>8496</v>
+        <v>7100</v>
       </c>
       <c r="H3">
-        <v>4778</v>
+        <v>24026</v>
       </c>
       <c r="I3">
-        <v>3648</v>
+        <v>25447</v>
       </c>
       <c r="J3">
-        <v>18438</v>
+        <v>27625</v>
       </c>
       <c r="K3">
-        <v>14392</v>
+        <v>16238</v>
       </c>
       <c r="L3">
-        <v>247</v>
+        <v>624</v>
       </c>
       <c r="M3">
-        <v>1949</v>
+        <v>2387</v>
       </c>
       <c r="N3">
-        <v>9193</v>
+        <v>6855</v>
       </c>
       <c r="O3">
-        <v>394</v>
+        <v>1343</v>
       </c>
       <c r="P3">
-        <v>1192</v>
+        <v>3465</v>
       </c>
       <c r="Q3">
-        <v>7176</v>
+        <v>5176</v>
       </c>
       <c r="R3">
-        <v>815</v>
+        <v>2703</v>
       </c>
       <c r="S3">
-        <v>5277</v>
+        <v>11746</v>
       </c>
       <c r="T3">
-        <v>235</v>
+        <v>3400</v>
       </c>
       <c r="U3">
-        <v>1119</v>
+        <v>9172</v>
       </c>
       <c r="V3">
-        <v>20619</v>
+        <v>2903</v>
       </c>
       <c r="W3">
-        <v>97968</v>
+        <v>678</v>
+      </c>
+      <c r="X3">
+        <v>150888</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G4">
-        <v>13926</v>
+        <v>20346</v>
       </c>
       <c r="H4">
-        <v>22218</v>
+        <v>44627</v>
       </c>
       <c r="I4">
-        <v>21909</v>
+        <v>35725</v>
       </c>
       <c r="J4">
-        <v>40910</v>
+        <v>55134</v>
       </c>
       <c r="K4">
-        <v>30859</v>
+        <v>37997</v>
       </c>
       <c r="L4">
-        <v>1113</v>
+        <v>1173</v>
       </c>
       <c r="M4">
-        <v>3589</v>
+        <v>6400</v>
       </c>
       <c r="N4">
-        <v>17194</v>
+        <v>26782</v>
       </c>
       <c r="O4">
-        <v>1646</v>
+        <v>3373</v>
       </c>
       <c r="P4">
-        <v>3189</v>
+        <v>7201</v>
       </c>
       <c r="Q4">
-        <v>10310</v>
+        <v>17130</v>
       </c>
       <c r="R4">
-        <v>878</v>
+        <v>5121</v>
       </c>
       <c r="S4">
-        <v>27441</v>
+        <v>24315</v>
       </c>
       <c r="T4">
-        <v>1048</v>
+        <v>5567</v>
       </c>
       <c r="U4">
-        <v>10582</v>
+        <v>20039</v>
       </c>
       <c r="V4">
-        <v>24500</v>
+        <v>8399</v>
       </c>
       <c r="W4">
-        <v>231312</v>
+        <v>1417</v>
+      </c>
+      <c r="X4">
+        <v>320746</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
-      </c>
-[...5380 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>13246</v>
       </c>
       <c r="E2">
         <v>7100</v>
       </c>
       <c r="F2">
         <v>20346</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>2066</v>
       </c>
       <c r="E3">
         <v>1614</v>
       </c>
       <c r="F3">
         <v>3680</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>725</v>
+        <v>486</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>3215</v>
       </c>
       <c r="E4">
         <v>1269</v>
       </c>
       <c r="F4">
         <v>4484</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>726</v>
+        <v>487</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>2091</v>
       </c>
       <c r="E5">
         <v>646</v>
       </c>
       <c r="F5">
         <v>2737</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>727</v>
+        <v>488</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>3961</v>
       </c>
       <c r="E6">
         <v>1568</v>
       </c>
       <c r="F6">
         <v>5529</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>728</v>
+        <v>489</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>302</v>
       </c>
       <c r="E7">
         <v>668</v>
       </c>
       <c r="F7">
         <v>970</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>729</v>
+        <v>490</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>215</v>
       </c>
       <c r="E8">
         <v>181</v>
       </c>
       <c r="F8">
         <v>396</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>730</v>
+        <v>491</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>207</v>
       </c>
       <c r="E9">
         <v>268</v>
       </c>
       <c r="F9">
         <v>475</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>731</v>
+        <v>492</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>212</v>
       </c>
       <c r="E10">
         <v>475</v>
       </c>
       <c r="F10">
         <v>687</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>732</v>
+        <v>493</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>710</v>
       </c>
       <c r="E11">
         <v>198</v>
       </c>
       <c r="F11">
         <v>908</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>733</v>
+        <v>494</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>69</v>
       </c>
       <c r="E12">
         <v>184</v>
       </c>
       <c r="F12">
         <v>253</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>734</v>
+        <v>495</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>198</v>
       </c>
       <c r="E13">
         <v>29</v>
       </c>
       <c r="F13">
         <v>227</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>20601</v>
       </c>
       <c r="E15">
         <v>24026</v>
       </c>
       <c r="F15">
         <v>44627</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>4477</v>
       </c>
       <c r="E16">
         <v>4764</v>
       </c>
       <c r="F16">
         <v>9241</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>735</v>
+        <v>496</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>7844</v>
       </c>
       <c r="E17">
         <v>7071</v>
       </c>
       <c r="F17">
         <v>14915</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>736</v>
+        <v>497</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>3713</v>
       </c>
       <c r="E18">
         <v>3558</v>
       </c>
       <c r="F18">
         <v>7271</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>737</v>
+        <v>498</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>599</v>
       </c>
       <c r="E19">
         <v>1834</v>
       </c>
       <c r="F19">
         <v>2433</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>738</v>
+        <v>499</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>897</v>
       </c>
       <c r="E20">
         <v>569</v>
       </c>
       <c r="F20">
         <v>1466</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>739</v>
+        <v>500</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>250</v>
       </c>
       <c r="E21">
         <v>601</v>
       </c>
       <c r="F21">
         <v>851</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>740</v>
+        <v>501</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>376</v>
       </c>
       <c r="E22">
         <v>366</v>
       </c>
       <c r="F22">
         <v>742</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>741</v>
+        <v>502</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>140</v>
       </c>
       <c r="E23">
         <v>198</v>
       </c>
       <c r="F23">
         <v>338</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>742</v>
+        <v>503</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>186</v>
       </c>
       <c r="E24">
         <v>244</v>
       </c>
       <c r="F24">
         <v>430</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>743</v>
+        <v>504</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>1949</v>
       </c>
       <c r="E25">
         <v>4335</v>
       </c>
       <c r="F25">
         <v>6284</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>744</v>
+        <v>505</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>170</v>
       </c>
       <c r="E26">
         <v>486</v>
       </c>
       <c r="F26">
         <v>656</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>10278</v>
       </c>
       <c r="E28">
         <v>25447</v>
       </c>
       <c r="F28">
         <v>35725</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>2067</v>
       </c>
       <c r="E29">
         <v>2710</v>
       </c>
       <c r="F29">
         <v>4777</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>745</v>
+        <v>506</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>3658</v>
       </c>
       <c r="E30">
         <v>4047</v>
       </c>
       <c r="F30">
         <v>7705</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>746</v>
+        <v>507</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>504</v>
       </c>
       <c r="E31">
         <v>1787</v>
       </c>
       <c r="F31">
         <v>2291</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>747</v>
+        <v>508</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>997</v>
       </c>
       <c r="E32">
         <v>857</v>
       </c>
       <c r="F32">
         <v>1854</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>748</v>
+        <v>509</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>1446</v>
       </c>
       <c r="E33">
         <v>13874</v>
       </c>
       <c r="F33">
         <v>15320</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>749</v>
+        <v>510</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>315</v>
       </c>
       <c r="E34">
         <v>547</v>
       </c>
       <c r="F34">
         <v>862</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>750</v>
+        <v>511</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>281</v>
       </c>
       <c r="E35">
         <v>350</v>
       </c>
       <c r="F35">
         <v>631</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>751</v>
+        <v>512</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>790</v>
       </c>
       <c r="E36">
         <v>786</v>
       </c>
       <c r="F36">
         <v>1576</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>752</v>
+        <v>513</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>88</v>
       </c>
       <c r="E37">
         <v>373</v>
       </c>
       <c r="F37">
         <v>461</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>753</v>
+        <v>514</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>48</v>
       </c>
       <c r="E38">
         <v>64</v>
       </c>
       <c r="F38">
         <v>112</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>754</v>
+        <v>515</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>84</v>
       </c>
       <c r="E39">
         <v>52</v>
       </c>
       <c r="F39">
         <v>136</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>27509</v>
       </c>
       <c r="E41">
         <v>27625</v>
       </c>
       <c r="F41">
         <v>55134</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>3851</v>
       </c>
       <c r="E42">
         <v>4047</v>
       </c>
       <c r="F42">
         <v>7898</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>755</v>
+        <v>516</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>10599</v>
       </c>
       <c r="E43">
         <v>15057</v>
       </c>
       <c r="F43">
         <v>25656</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>756</v>
+        <v>517</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>1391</v>
       </c>
       <c r="E44">
         <v>2706</v>
       </c>
       <c r="F44">
         <v>4097</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>757</v>
+        <v>518</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>975</v>
       </c>
       <c r="E45">
         <v>814</v>
       </c>
       <c r="F45">
         <v>1789</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>758</v>
+        <v>519</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>6775</v>
       </c>
       <c r="E46">
         <v>724</v>
       </c>
       <c r="F46">
         <v>7499</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>759</v>
+        <v>520</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>512</v>
       </c>
       <c r="E47">
         <v>1327</v>
       </c>
       <c r="F47">
         <v>1839</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>760</v>
+        <v>521</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>176</v>
       </c>
       <c r="E48">
         <v>184</v>
       </c>
       <c r="F48">
         <v>360</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>761</v>
+        <v>522</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>2228</v>
       </c>
       <c r="E49">
         <v>529</v>
       </c>
       <c r="F49">
         <v>2757</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>762</v>
+        <v>523</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>525</v>
       </c>
       <c r="E50">
         <v>1569</v>
       </c>
       <c r="F50">
         <v>2094</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>763</v>
+        <v>524</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>167</v>
       </c>
       <c r="E51">
         <v>550</v>
       </c>
       <c r="F51">
         <v>717</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>764</v>
+        <v>525</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>310</v>
       </c>
       <c r="E52">
         <v>118</v>
       </c>
       <c r="F52">
         <v>428</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>21759</v>
       </c>
       <c r="E54">
         <v>16238</v>
       </c>
       <c r="F54">
         <v>37997</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>2515</v>
       </c>
       <c r="E55">
         <v>1922</v>
       </c>
       <c r="F55">
         <v>4437</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>765</v>
+        <v>526</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>4292</v>
       </c>
       <c r="E56">
         <v>3200</v>
       </c>
       <c r="F56">
         <v>7492</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>766</v>
+        <v>527</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>5095</v>
       </c>
       <c r="E57">
         <v>2604</v>
       </c>
       <c r="F57">
         <v>7699</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>767</v>
+        <v>528</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>452</v>
       </c>
       <c r="E58">
         <v>1140</v>
       </c>
       <c r="F58">
         <v>1592</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>768</v>
+        <v>529</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>900</v>
       </c>
       <c r="E59">
         <v>5280</v>
       </c>
       <c r="F59">
         <v>6180</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>769</v>
+        <v>530</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>3593</v>
       </c>
       <c r="E60">
         <v>505</v>
       </c>
       <c r="F60">
         <v>4098</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>770</v>
+        <v>531</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>203</v>
       </c>
       <c r="E61">
         <v>137</v>
       </c>
       <c r="F61">
         <v>340</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>771</v>
+        <v>532</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>1418</v>
       </c>
       <c r="E62">
         <v>211</v>
       </c>
       <c r="F62">
         <v>1629</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>772</v>
+        <v>533</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>717</v>
       </c>
       <c r="E63">
         <v>798</v>
       </c>
       <c r="F63">
         <v>1515</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>773</v>
+        <v>534</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>134</v>
       </c>
       <c r="E64">
         <v>208</v>
       </c>
       <c r="F64">
         <v>342</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>774</v>
+        <v>535</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>2440</v>
       </c>
       <c r="E65">
         <v>233</v>
       </c>
       <c r="F65">
         <v>2673</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>549</v>
       </c>
       <c r="E67">
         <v>624</v>
       </c>
       <c r="F67">
         <v>1173</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>356</v>
       </c>
       <c r="E68">
         <v>289</v>
       </c>
       <c r="F68">
         <v>645</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>775</v>
+        <v>536</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>193</v>
       </c>
       <c r="E69">
         <v>335</v>
       </c>
       <c r="F69">
         <v>528</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>4013</v>
       </c>
       <c r="E71">
         <v>2387</v>
       </c>
       <c r="F71">
         <v>6400</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>712</v>
       </c>
       <c r="E72">
         <v>677</v>
       </c>
       <c r="F72">
         <v>1389</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>776</v>
+        <v>537</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>1206</v>
       </c>
       <c r="E73">
         <v>634</v>
       </c>
       <c r="F73">
         <v>1840</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>777</v>
+        <v>538</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>387</v>
       </c>
       <c r="E74">
         <v>199</v>
       </c>
       <c r="F74">
         <v>586</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>778</v>
+        <v>539</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>154</v>
       </c>
       <c r="E75">
         <v>146</v>
       </c>
       <c r="F75">
         <v>300</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>779</v>
+        <v>540</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>1002</v>
       </c>
       <c r="E76">
         <v>190</v>
       </c>
       <c r="F76">
         <v>1192</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>780</v>
+        <v>541</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>88</v>
       </c>
       <c r="E77">
         <v>127</v>
       </c>
       <c r="F77">
         <v>215</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>781</v>
+        <v>542</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>78</v>
       </c>
       <c r="E78">
         <v>60</v>
       </c>
       <c r="F78">
         <v>138</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>782</v>
+        <v>543</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>89</v>
       </c>
       <c r="E79">
         <v>122</v>
       </c>
       <c r="F79">
         <v>211</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
-        <v>783</v>
+        <v>544</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>91</v>
       </c>
       <c r="E80">
         <v>37</v>
       </c>
       <c r="F80">
         <v>128</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>9</v>
       </c>
       <c r="B81" t="s">
-        <v>784</v>
+        <v>545</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>14</v>
       </c>
       <c r="E81">
         <v>35</v>
       </c>
       <c r="F81">
         <v>49</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>785</v>
+        <v>546</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>192</v>
       </c>
       <c r="E82">
         <v>160</v>
       </c>
       <c r="F82">
         <v>352</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>19927</v>
       </c>
       <c r="E84">
         <v>6855</v>
       </c>
       <c r="F84">
         <v>26782</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>1483</v>
       </c>
       <c r="E85">
         <v>854</v>
       </c>
       <c r="F85">
         <v>2337</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>786</v>
+        <v>547</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>10097</v>
       </c>
       <c r="E86">
         <v>2740</v>
       </c>
       <c r="F86">
         <v>12837</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>787</v>
+        <v>548</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>6302</v>
       </c>
       <c r="E87">
         <v>772</v>
       </c>
       <c r="F87">
         <v>7074</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>788</v>
+        <v>549</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>562</v>
       </c>
       <c r="E88">
         <v>338</v>
       </c>
       <c r="F88">
         <v>900</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>789</v>
+        <v>550</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>306</v>
       </c>
       <c r="E89">
         <v>259</v>
       </c>
       <c r="F89">
         <v>565</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>790</v>
+        <v>551</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>525</v>
       </c>
       <c r="E90">
         <v>1103</v>
       </c>
       <c r="F90">
         <v>1628</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>791</v>
+        <v>552</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>117</v>
       </c>
       <c r="E91">
         <v>55</v>
       </c>
       <c r="F91">
         <v>172</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>792</v>
+        <v>553</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>131</v>
       </c>
       <c r="E92">
         <v>111</v>
       </c>
       <c r="F92">
         <v>242</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>793</v>
+        <v>554</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>180</v>
       </c>
       <c r="E93">
         <v>139</v>
       </c>
       <c r="F93">
         <v>319</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>794</v>
+        <v>555</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>123</v>
       </c>
       <c r="E94">
         <v>91</v>
       </c>
       <c r="F94">
         <v>214</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>795</v>
+        <v>556</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>101</v>
       </c>
       <c r="E95">
         <v>393</v>
       </c>
       <c r="F95">
         <v>494</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>2030</v>
       </c>
       <c r="E97">
         <v>1343</v>
       </c>
       <c r="F97">
         <v>3373</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>162</v>
       </c>
       <c r="E98">
         <v>247</v>
       </c>
       <c r="F98">
         <v>409</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>796</v>
+        <v>557</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>80</v>
       </c>
       <c r="E99">
         <v>157</v>
       </c>
       <c r="F99">
         <v>237</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>797</v>
+        <v>558</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>717</v>
       </c>
       <c r="E100">
         <v>144</v>
       </c>
       <c r="F100">
         <v>861</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>798</v>
+        <v>559</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>76</v>
       </c>
       <c r="E101">
         <v>114</v>
       </c>
       <c r="F101">
         <v>190</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>799</v>
+        <v>560</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>61</v>
       </c>
       <c r="E102">
         <v>191</v>
       </c>
       <c r="F102">
         <v>252</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>800</v>
+        <v>561</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>433</v>
       </c>
       <c r="E103">
         <v>40</v>
       </c>
       <c r="F103">
         <v>473</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>801</v>
+        <v>562</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104">
         <v>50</v>
       </c>
       <c r="F104">
         <v>73</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>382</v>
+        <v>141</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>55</v>
       </c>
       <c r="E105">
         <v>33</v>
       </c>
       <c r="F105">
         <v>88</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>802</v>
+        <v>563</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>268</v>
       </c>
       <c r="E106">
         <v>81</v>
       </c>
       <c r="F106">
         <v>349</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>9</v>
       </c>
       <c r="B107" t="s">
-        <v>803</v>
+        <v>564</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>128</v>
       </c>
       <c r="E107">
         <v>115</v>
       </c>
       <c r="F107">
         <v>243</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>10</v>
       </c>
       <c r="B108" t="s">
-        <v>804</v>
+        <v>565</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108">
         <v>171</v>
       </c>
       <c r="F108">
         <v>198</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>3736</v>
       </c>
       <c r="E110">
         <v>3465</v>
       </c>
       <c r="F110">
         <v>7201</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>415</v>
       </c>
       <c r="E111">
         <v>338</v>
       </c>
       <c r="F111">
         <v>753</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>805</v>
+        <v>566</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>1636</v>
       </c>
       <c r="E112">
         <v>1133</v>
       </c>
       <c r="F112">
         <v>2769</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>806</v>
+        <v>567</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>640</v>
       </c>
       <c r="E113">
         <v>329</v>
       </c>
       <c r="F113">
         <v>969</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>807</v>
+        <v>568</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>158</v>
       </c>
       <c r="E114">
         <v>208</v>
       </c>
       <c r="F114">
         <v>366</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>808</v>
+        <v>569</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>114</v>
       </c>
       <c r="E115">
         <v>309</v>
       </c>
       <c r="F115">
         <v>423</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>809</v>
+        <v>570</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>87</v>
       </c>
       <c r="E116">
         <v>272</v>
       </c>
       <c r="F116">
         <v>359</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>810</v>
+        <v>571</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>75</v>
       </c>
       <c r="E117">
         <v>275</v>
       </c>
       <c r="F117">
         <v>350</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>811</v>
+        <v>572</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>170</v>
       </c>
       <c r="E118">
         <v>220</v>
       </c>
       <c r="F118">
         <v>390</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>812</v>
+        <v>573</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>46</v>
       </c>
       <c r="E119">
         <v>270</v>
       </c>
       <c r="F119">
         <v>316</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>813</v>
+        <v>574</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>343</v>
       </c>
       <c r="E120">
         <v>73</v>
       </c>
       <c r="F120">
         <v>416</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>814</v>
+        <v>575</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>52</v>
       </c>
       <c r="E121">
         <v>38</v>
       </c>
       <c r="F121">
         <v>90</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>12</v>
       </c>
       <c r="B123" t="s">
         <v>16</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D123">
         <v>11954</v>
       </c>
       <c r="E123">
         <v>5176</v>
       </c>
       <c r="F123">
         <v>17130</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B124" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>1415</v>
       </c>
       <c r="E124">
         <v>895</v>
       </c>
       <c r="F124">
         <v>2310</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>815</v>
+        <v>576</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>2086</v>
       </c>
       <c r="E125">
         <v>788</v>
       </c>
       <c r="F125">
         <v>2874</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>816</v>
+        <v>577</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>2898</v>
       </c>
       <c r="E126">
         <v>768</v>
       </c>
       <c r="F126">
         <v>3666</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>817</v>
+        <v>578</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>679</v>
       </c>
       <c r="E127">
         <v>493</v>
       </c>
       <c r="F127">
         <v>1172</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>818</v>
+        <v>579</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>630</v>
       </c>
       <c r="E128">
         <v>143</v>
       </c>
       <c r="F128">
         <v>773</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>819</v>
+        <v>580</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>925</v>
       </c>
       <c r="E129">
         <v>244</v>
       </c>
       <c r="F129">
         <v>1169</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>820</v>
+        <v>581</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>1152</v>
       </c>
       <c r="E130">
         <v>300</v>
       </c>
       <c r="F130">
         <v>1452</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>821</v>
+        <v>582</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>291</v>
       </c>
       <c r="E131">
         <v>1228</v>
       </c>
       <c r="F131">
         <v>1519</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>822</v>
+        <v>583</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>1289</v>
       </c>
       <c r="E132">
         <v>69</v>
       </c>
       <c r="F132">
         <v>1358</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>9</v>
       </c>
       <c r="B133" t="s">
-        <v>823</v>
+        <v>584</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>131</v>
       </c>
       <c r="E133">
         <v>134</v>
       </c>
       <c r="F133">
         <v>265</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>10</v>
       </c>
       <c r="B134" t="s">
-        <v>824</v>
+        <v>585</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>458</v>
       </c>
       <c r="E134">
         <v>114</v>
       </c>
       <c r="F134">
         <v>572</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>13</v>
       </c>
       <c r="B136" t="s">
         <v>17</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>2418</v>
       </c>
       <c r="E136">
         <v>2703</v>
       </c>
       <c r="F136">
         <v>5121</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>145</v>
       </c>
       <c r="E137">
         <v>388</v>
       </c>
       <c r="F137">
         <v>533</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>825</v>
+        <v>586</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>108</v>
       </c>
       <c r="E138">
         <v>710</v>
       </c>
       <c r="F138">
         <v>818</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>826</v>
+        <v>587</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>173</v>
       </c>
       <c r="E139">
         <v>826</v>
       </c>
       <c r="F139">
         <v>999</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>827</v>
+        <v>588</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>1348</v>
       </c>
       <c r="E140">
         <v>177</v>
       </c>
       <c r="F140">
         <v>1525</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>828</v>
+        <v>589</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>91</v>
       </c>
       <c r="E141">
         <v>137</v>
       </c>
       <c r="F141">
         <v>228</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>829</v>
+        <v>590</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>40</v>
       </c>
       <c r="E142">
         <v>201</v>
       </c>
       <c r="F142">
         <v>241</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>830</v>
+        <v>591</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>252</v>
       </c>
       <c r="E143">
         <v>15</v>
       </c>
       <c r="F143">
         <v>267</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>831</v>
+        <v>592</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>98</v>
       </c>
       <c r="E144">
         <v>40</v>
       </c>
       <c r="F144">
         <v>138</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>832</v>
+        <v>593</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>30</v>
       </c>
       <c r="E145">
         <v>153</v>
       </c>
       <c r="F145">
         <v>183</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>833</v>
+        <v>594</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>98</v>
       </c>
       <c r="E146">
         <v>40</v>
       </c>
       <c r="F146">
         <v>138</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>834</v>
+        <v>595</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>35</v>
       </c>
       <c r="E147">
         <v>16</v>
       </c>
       <c r="F147">
         <v>51</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>18</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D149">
         <v>12569</v>
       </c>
       <c r="E149">
         <v>11746</v>
       </c>
       <c r="F149">
         <v>24315</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>1355</v>
       </c>
       <c r="E150">
         <v>1478</v>
       </c>
       <c r="F150">
         <v>2833</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>835</v>
+        <v>596</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>5335</v>
       </c>
       <c r="E151">
         <v>3298</v>
       </c>
       <c r="F151">
         <v>8633</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>836</v>
+        <v>597</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>875</v>
       </c>
       <c r="E152">
         <v>3215</v>
       </c>
       <c r="F152">
         <v>4090</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>837</v>
+        <v>598</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>828</v>
       </c>
       <c r="E153">
         <v>766</v>
       </c>
       <c r="F153">
         <v>1594</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>838</v>
+        <v>599</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>662</v>
       </c>
       <c r="E154">
         <v>468</v>
       </c>
       <c r="F154">
         <v>1130</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>839</v>
+        <v>600</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>2143</v>
       </c>
       <c r="E155">
         <v>789</v>
       </c>
       <c r="F155">
         <v>2932</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>840</v>
+        <v>601</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>543</v>
       </c>
       <c r="E156">
         <v>495</v>
       </c>
       <c r="F156">
         <v>1038</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>841</v>
+        <v>602</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>286</v>
       </c>
       <c r="E157">
         <v>288</v>
       </c>
       <c r="F157">
         <v>574</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>842</v>
+        <v>603</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>96</v>
       </c>
       <c r="E158">
         <v>259</v>
       </c>
       <c r="F158">
         <v>355</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>843</v>
+        <v>604</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>338</v>
       </c>
       <c r="E159">
         <v>245</v>
       </c>
       <c r="F159">
         <v>583</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>844</v>
+        <v>605</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>108</v>
       </c>
       <c r="E160">
         <v>445</v>
       </c>
       <c r="F160">
         <v>553</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>15</v>
       </c>
       <c r="B162" t="s">
         <v>19</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D162">
         <v>2167</v>
       </c>
       <c r="E162">
         <v>3400</v>
       </c>
       <c r="F162">
         <v>5567</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B163" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>402</v>
       </c>
       <c r="E163">
         <v>562</v>
       </c>
       <c r="F163">
         <v>964</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>845</v>
+        <v>606</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>296</v>
       </c>
       <c r="E164">
         <v>508</v>
       </c>
       <c r="F164">
         <v>804</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>846</v>
+        <v>607</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>170</v>
       </c>
       <c r="E165">
         <v>718</v>
       </c>
       <c r="F165">
         <v>888</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>847</v>
+        <v>608</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>79</v>
       </c>
       <c r="E166">
         <v>237</v>
       </c>
       <c r="F166">
         <v>316</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>848</v>
+        <v>609</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>181</v>
       </c>
       <c r="E167">
         <v>326</v>
       </c>
       <c r="F167">
         <v>507</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>849</v>
+        <v>610</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>86</v>
       </c>
       <c r="E168">
         <v>465</v>
       </c>
       <c r="F168">
         <v>551</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>850</v>
+        <v>611</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>870</v>
       </c>
       <c r="E169">
         <v>366</v>
       </c>
       <c r="F169">
         <v>1236</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>851</v>
+        <v>612</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170">
         <v>131</v>
       </c>
       <c r="F170">
         <v>157</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>852</v>
+        <v>613</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>57</v>
       </c>
       <c r="E171">
         <v>87</v>
       </c>
       <c r="F171">
         <v>144</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
         <v>16</v>
       </c>
       <c r="B173" t="s">
         <v>20</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D173">
         <v>10867</v>
       </c>
       <c r="E173">
         <v>9172</v>
       </c>
       <c r="F173">
         <v>20039</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B174" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D174">
         <v>1769</v>
       </c>
       <c r="E174">
         <v>586</v>
       </c>
       <c r="F174">
         <v>2355</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>853</v>
+        <v>614</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>5778</v>
       </c>
       <c r="E175">
         <v>1559</v>
       </c>
       <c r="F175">
         <v>7337</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>854</v>
+        <v>615</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>1255</v>
       </c>
       <c r="E176">
         <v>3837</v>
       </c>
       <c r="F176">
         <v>5092</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>855</v>
+        <v>616</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D177">
         <v>243</v>
       </c>
       <c r="E177">
         <v>186</v>
       </c>
       <c r="F177">
         <v>429</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>856</v>
+        <v>617</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D178">
         <v>204</v>
       </c>
       <c r="E178">
         <v>851</v>
       </c>
       <c r="F178">
         <v>1055</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>5</v>
       </c>
       <c r="B179" t="s">
-        <v>857</v>
+        <v>618</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D179">
         <v>250</v>
       </c>
       <c r="E179">
         <v>1261</v>
       </c>
       <c r="F179">
         <v>1511</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>6</v>
       </c>
       <c r="B180" t="s">
-        <v>858</v>
+        <v>619</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D180">
         <v>193</v>
       </c>
       <c r="E180">
         <v>204</v>
       </c>
       <c r="F180">
         <v>397</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>7</v>
       </c>
       <c r="B181" t="s">
-        <v>859</v>
+        <v>620</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D181">
         <v>66</v>
       </c>
       <c r="E181">
         <v>171</v>
       </c>
       <c r="F181">
         <v>237</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>8</v>
       </c>
       <c r="B182" t="s">
-        <v>860</v>
+        <v>621</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D182">
         <v>92</v>
       </c>
       <c r="E182">
         <v>191</v>
       </c>
       <c r="F182">
         <v>283</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>9</v>
       </c>
       <c r="B183" t="s">
-        <v>861</v>
+        <v>622</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D183">
         <v>43</v>
       </c>
       <c r="E183">
         <v>248</v>
       </c>
       <c r="F183">
         <v>291</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>10</v>
       </c>
       <c r="B184" t="s">
-        <v>862</v>
+        <v>623</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D184">
         <v>974</v>
       </c>
       <c r="E184">
         <v>78</v>
       </c>
       <c r="F184">
         <v>1052</v>
       </c>
     </row>
     <row r="185"/>
     <row r="186">
       <c r="A186">
         <v>17</v>
       </c>
       <c r="B186" t="s">
         <v>21</v>
       </c>
       <c r="C186" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D186">
         <v>5496</v>
       </c>
       <c r="E186">
         <v>2903</v>
       </c>
       <c r="F186">
         <v>8399</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B187" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C187" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D187">
         <v>626</v>
       </c>
       <c r="E187">
         <v>298</v>
       </c>
       <c r="F187">
         <v>924</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1</v>
       </c>
       <c r="B188" t="s">
-        <v>863</v>
+        <v>624</v>
       </c>
       <c r="C188" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D188">
         <v>891</v>
       </c>
       <c r="E188">
         <v>1386</v>
       </c>
       <c r="F188">
         <v>2277</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2</v>
       </c>
       <c r="B189" t="s">
-        <v>864</v>
+        <v>625</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D189">
         <v>414</v>
       </c>
       <c r="E189">
         <v>109</v>
       </c>
       <c r="F189">
         <v>523</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>3</v>
       </c>
       <c r="B190" t="s">
-        <v>865</v>
+        <v>626</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D190">
         <v>134</v>
       </c>
       <c r="E190">
         <v>58</v>
       </c>
       <c r="F190">
         <v>192</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>4</v>
       </c>
       <c r="B191" t="s">
-        <v>866</v>
+        <v>627</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D191">
         <v>2370</v>
       </c>
       <c r="E191">
         <v>576</v>
       </c>
       <c r="F191">
         <v>2946</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>5</v>
       </c>
       <c r="B192" t="s">
-        <v>867</v>
+        <v>628</v>
       </c>
       <c r="C192" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D192">
         <v>100</v>
       </c>
       <c r="E192">
         <v>165</v>
       </c>
       <c r="F192">
         <v>265</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>6</v>
       </c>
       <c r="B193" t="s">
-        <v>868</v>
+        <v>629</v>
       </c>
       <c r="C193" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D193">
         <v>86</v>
       </c>
       <c r="E193">
         <v>30</v>
       </c>
       <c r="F193">
         <v>116</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>7</v>
       </c>
       <c r="B194" t="s">
-        <v>869</v>
+        <v>630</v>
       </c>
       <c r="C194" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D194">
         <v>242</v>
       </c>
       <c r="E194">
         <v>145</v>
       </c>
       <c r="F194">
         <v>387</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>8</v>
       </c>
       <c r="B195" t="s">
-        <v>870</v>
+        <v>631</v>
       </c>
       <c r="C195" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D195">
         <v>633</v>
       </c>
       <c r="E195">
         <v>136</v>
       </c>
       <c r="F195">
         <v>769</v>
       </c>
     </row>
     <row r="196"/>
     <row r="197">
       <c r="A197">
         <v>24</v>
       </c>
       <c r="B197" t="s">
         <v>22</v>
       </c>
       <c r="C197" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D197">
         <v>739</v>
       </c>
       <c r="E197">
         <v>678</v>
       </c>
       <c r="F197">
         <v>1417</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B198" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C198" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D198">
         <v>160</v>
       </c>
       <c r="E198">
         <v>137</v>
       </c>
       <c r="F198">
         <v>297</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1</v>
       </c>
       <c r="B199" t="s">
-        <v>871</v>
+        <v>632</v>
       </c>
       <c r="C199" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D199">
         <v>221</v>
       </c>
       <c r="E199">
         <v>211</v>
       </c>
       <c r="F199">
         <v>432</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>2</v>
       </c>
       <c r="B200" t="s">
-        <v>872</v>
+        <v>633</v>
       </c>
       <c r="C200" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D200">
         <v>31</v>
       </c>
       <c r="E200">
         <v>52</v>
       </c>
       <c r="F200">
         <v>83</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>3</v>
       </c>
       <c r="B201" t="s">
-        <v>873</v>
+        <v>634</v>
       </c>
       <c r="C201" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D201">
         <v>25</v>
       </c>
       <c r="E201">
         <v>27</v>
       </c>
       <c r="F201">
         <v>52</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>4</v>
       </c>
       <c r="B202" t="s">
-        <v>874</v>
+        <v>635</v>
       </c>
       <c r="C202" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D202">
         <v>196</v>
       </c>
       <c r="E202">
         <v>96</v>
       </c>
       <c r="F202">
         <v>292</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>5</v>
       </c>
       <c r="B203" t="s">
-        <v>875</v>
+        <v>636</v>
       </c>
       <c r="C203" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D203">
         <v>30</v>
       </c>
       <c r="E203">
         <v>27</v>
       </c>
       <c r="F203">
         <v>57</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>6</v>
       </c>
       <c r="B204" t="s">
-        <v>876</v>
+        <v>637</v>
       </c>
       <c r="C204" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D204">
         <v>22</v>
       </c>
       <c r="E204">
         <v>33</v>
       </c>
       <c r="F204">
         <v>55</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>7</v>
       </c>
       <c r="B205" t="s">
-        <v>877</v>
+        <v>638</v>
       </c>
       <c r="C205" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D205">
         <v>14</v>
       </c>
       <c r="E205">
         <v>39</v>
       </c>
       <c r="F205">
         <v>53</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>8</v>
       </c>
       <c r="B206" t="s">
-        <v>878</v>
+        <v>639</v>
       </c>
       <c r="C206" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D206">
         <v>40</v>
       </c>
       <c r="E206">
         <v>56</v>
       </c>
       <c r="F206">
         <v>96</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...220 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>640</v>
+      </c>
+      <c r="D2" t="s">
+        <v>641</v>
+      </c>
+      <c r="E2" t="s">
+        <v>642</v>
+      </c>
+      <c r="F2" t="s">
+        <v>643</v>
+      </c>
+      <c r="G2">
+        <v>7704</v>
+      </c>
+      <c r="H2">
+        <v>24348</v>
+      </c>
+      <c r="I2">
+        <v>16309</v>
+      </c>
+      <c r="J2">
+        <v>24171</v>
+      </c>
+      <c r="K2">
+        <v>25632</v>
+      </c>
+      <c r="L2">
+        <v>925</v>
+      </c>
+      <c r="M2">
+        <v>4298</v>
+      </c>
+      <c r="N2">
+        <v>19364</v>
+      </c>
+      <c r="O2">
+        <v>778</v>
+      </c>
+      <c r="P2">
+        <v>10868</v>
+      </c>
+      <c r="Q2">
+        <v>7665</v>
+      </c>
+      <c r="R2">
+        <v>2446</v>
+      </c>
+      <c r="S2">
+        <v>23828</v>
+      </c>
+      <c r="T2">
+        <v>2873</v>
+      </c>
+      <c r="U2">
+        <v>16832</v>
+      </c>
+      <c r="V2">
+        <v>5530</v>
+      </c>
+      <c r="W2">
+        <v>2196</v>
+      </c>
+      <c r="X2">
+        <v>195767</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>31</v>
       </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>7704</v>
+      </c>
+      <c r="H3">
+        <v>24348</v>
+      </c>
+      <c r="I3">
+        <v>16309</v>
+      </c>
+      <c r="J3">
+        <v>24171</v>
+      </c>
+      <c r="K3">
+        <v>25632</v>
+      </c>
+      <c r="L3">
+        <v>925</v>
+      </c>
+      <c r="M3">
+        <v>4298</v>
+      </c>
+      <c r="N3">
+        <v>19364</v>
+      </c>
+      <c r="O3">
+        <v>778</v>
+      </c>
+      <c r="P3">
+        <v>10868</v>
+      </c>
+      <c r="Q3">
+        <v>7665</v>
+      </c>
+      <c r="R3">
+        <v>2446</v>
+      </c>
+      <c r="S3">
+        <v>23828</v>
+      </c>
+      <c r="T3">
+        <v>2873</v>
+      </c>
+      <c r="U3">
+        <v>16832</v>
+      </c>
+      <c r="V3">
+        <v>5530</v>
+      </c>
+      <c r="W3">
+        <v>2196</v>
+      </c>
+      <c r="X3">
+        <v>195767</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>7704</v>
       </c>
       <c r="E2">
         <v>7704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>1300</v>
       </c>
       <c r="E3">
         <v>1300</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>644</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>2025</v>
       </c>
       <c r="E4">
         <v>2025</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>645</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>1269</v>
       </c>
       <c r="E5">
         <v>1269</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>646</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>1232</v>
       </c>
       <c r="E6">
         <v>1232</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>647</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>691</v>
       </c>
       <c r="E7">
         <v>691</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>648</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>156</v>
       </c>
       <c r="E8">
         <v>156</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>649</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>434</v>
       </c>
       <c r="E9">
         <v>434</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>650</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>597</v>
       </c>
       <c r="E10">
         <v>597</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12">
         <v>24348</v>
       </c>
       <c r="E12">
         <v>24348</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>3826</v>
       </c>
       <c r="E13">
         <v>3826</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>651</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>4788</v>
       </c>
       <c r="E14">
         <v>4788</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>652</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>4527</v>
       </c>
       <c r="E15">
         <v>4527</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>653</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>8132</v>
       </c>
       <c r="E16">
         <v>8132</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>654</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>313</v>
       </c>
       <c r="E17">
         <v>313</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>655</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>1321</v>
       </c>
       <c r="E18">
         <v>1321</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>427</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>676</v>
       </c>
       <c r="E19">
         <v>676</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>656</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>765</v>
       </c>
       <c r="E20">
         <v>765</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D22">
         <v>16309</v>
       </c>
       <c r="E22">
         <v>16309</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>1164</v>
       </c>
       <c r="E23">
         <v>1164</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>657</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>1215</v>
       </c>
       <c r="E24">
         <v>1215</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>658</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>6294</v>
       </c>
       <c r="E25">
         <v>6294</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>659</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>381</v>
       </c>
       <c r="E26">
         <v>381</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>660</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>255</v>
       </c>
       <c r="E27">
         <v>255</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>55</v>
+        <v>661</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>1948</v>
       </c>
       <c r="E28">
         <v>1948</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
+        <v>662</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>322</v>
       </c>
       <c r="E29">
         <v>322</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>663</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>4730</v>
       </c>
       <c r="E30">
         <v>4730</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>24171</v>
       </c>
       <c r="E32">
         <v>24171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>2454</v>
       </c>
       <c r="E33">
         <v>2454</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>664</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>16658</v>
       </c>
       <c r="E34">
         <v>16658</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
+        <v>665</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>1929</v>
       </c>
       <c r="E35">
         <v>1929</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>60</v>
+        <v>666</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>663</v>
       </c>
       <c r="E36">
         <v>663</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>61</v>
+        <v>667</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>1035</v>
       </c>
       <c r="E37">
         <v>1035</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>62</v>
+        <v>668</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>588</v>
       </c>
       <c r="E38">
         <v>588</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>63</v>
+        <v>669</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>560</v>
       </c>
       <c r="E39">
         <v>560</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>670</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>284</v>
       </c>
       <c r="E40">
         <v>284</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>25632</v>
       </c>
       <c r="E42">
         <v>25632</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>2084</v>
       </c>
       <c r="E43">
         <v>2084</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>65</v>
+        <v>671</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>7174</v>
       </c>
       <c r="E44">
         <v>7174</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>66</v>
+        <v>672</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>3598</v>
       </c>
       <c r="E45">
         <v>3598</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>67</v>
+        <v>673</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>3220</v>
       </c>
       <c r="E46">
         <v>3220</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>68</v>
+        <v>674</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>5031</v>
       </c>
       <c r="E47">
         <v>5031</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>69</v>
+        <v>675</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>1837</v>
       </c>
       <c r="E48">
         <v>1837</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>70</v>
+        <v>676</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>2114</v>
       </c>
       <c r="E49">
         <v>2114</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>71</v>
+        <v>677</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>574</v>
       </c>
       <c r="E50">
         <v>574</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>925</v>
       </c>
       <c r="E52">
         <v>925</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>222</v>
       </c>
       <c r="E53">
         <v>222</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>72</v>
+        <v>678</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>368</v>
       </c>
       <c r="E54">
         <v>368</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>73</v>
+        <v>679</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>110</v>
       </c>
       <c r="E55">
         <v>110</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>74</v>
+        <v>680</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>123</v>
       </c>
       <c r="E56">
         <v>123</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>75</v>
+        <v>681</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>45</v>
       </c>
       <c r="E57">
         <v>45</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>76</v>
+        <v>682</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>57</v>
       </c>
       <c r="E58">
         <v>57</v>
       </c>
     </row>
     <row r="59"/>
     <row r="60">
       <c r="A60">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D60">
         <v>4298</v>
       </c>
       <c r="E60">
         <v>4298</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>425</v>
       </c>
       <c r="E61">
         <v>425</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>77</v>
+        <v>683</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>1454</v>
       </c>
       <c r="E62">
         <v>1454</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>78</v>
+        <v>684</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>628</v>
       </c>
       <c r="E63">
         <v>628</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>79</v>
+        <v>685</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>847</v>
       </c>
       <c r="E64">
         <v>847</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>80</v>
+        <v>686</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>218</v>
       </c>
       <c r="E65">
         <v>218</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>81</v>
+        <v>687</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>109</v>
       </c>
       <c r="E66">
         <v>109</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>82</v>
+        <v>688</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>263</v>
       </c>
       <c r="E67">
         <v>263</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>83</v>
+        <v>689</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>354</v>
       </c>
       <c r="E68">
         <v>354</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
         <v>13</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>19364</v>
       </c>
       <c r="E70">
         <v>19364</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B71" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>2056</v>
       </c>
       <c r="E71">
         <v>2056</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>84</v>
+        <v>690</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>3340</v>
       </c>
       <c r="E72">
         <v>3340</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>85</v>
+        <v>691</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>6013</v>
       </c>
       <c r="E73">
         <v>6013</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>86</v>
+        <v>692</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>4660</v>
       </c>
       <c r="E74">
         <v>4660</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>87</v>
+        <v>693</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>700</v>
       </c>
       <c r="E75">
         <v>700</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>482</v>
       </c>
       <c r="E76">
         <v>482</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>89</v>
+        <v>695</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>490</v>
       </c>
       <c r="E77">
         <v>490</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>7</v>
       </c>
       <c r="B78" t="s">
-        <v>90</v>
+        <v>696</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>1623</v>
       </c>
       <c r="E78">
         <v>1623</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>778</v>
       </c>
       <c r="E80">
         <v>778</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>124</v>
       </c>
       <c r="E81">
         <v>124</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>91</v>
+        <v>697</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>134</v>
       </c>
       <c r="E82">
         <v>134</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>92</v>
+        <v>698</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>231</v>
       </c>
       <c r="E83">
         <v>231</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>93</v>
+        <v>699</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>39</v>
       </c>
       <c r="E84">
         <v>39</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>94</v>
+        <v>700</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85">
         <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>95</v>
+        <v>701</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>78</v>
       </c>
       <c r="E86">
         <v>78</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>96</v>
+        <v>702</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87">
         <v>18</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>97</v>
+        <v>703</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>135</v>
       </c>
       <c r="E88">
         <v>135</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>10868</v>
       </c>
       <c r="E90">
         <v>10868</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B91" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>623</v>
       </c>
       <c r="E91">
         <v>623</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>98</v>
+        <v>704</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>2290</v>
       </c>
       <c r="E92">
         <v>2290</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>99</v>
+        <v>705</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>3314</v>
       </c>
       <c r="E93">
         <v>3314</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>100</v>
+        <v>706</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>344</v>
       </c>
       <c r="E94">
         <v>344</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>101</v>
+        <v>707</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>991</v>
       </c>
       <c r="E95">
         <v>991</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>102</v>
+        <v>708</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>631</v>
       </c>
       <c r="E96">
         <v>631</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>103</v>
+        <v>709</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>277</v>
       </c>
       <c r="E97">
         <v>277</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>104</v>
+        <v>710</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>2398</v>
       </c>
       <c r="E98">
         <v>2398</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>12</v>
       </c>
       <c r="B100" t="s">
         <v>16</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>7665</v>
       </c>
       <c r="E100">
         <v>7665</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B101" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>701</v>
       </c>
       <c r="E101">
         <v>701</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>105</v>
+        <v>711</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>2567</v>
       </c>
       <c r="E102">
         <v>2567</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>106</v>
+        <v>712</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>996</v>
       </c>
       <c r="E103">
         <v>996</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>107</v>
+        <v>713</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>716</v>
       </c>
       <c r="E104">
         <v>716</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>108</v>
+        <v>714</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>497</v>
       </c>
       <c r="E105">
         <v>497</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>109</v>
+        <v>715</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>209</v>
       </c>
       <c r="E106">
         <v>209</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>110</v>
+        <v>716</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>919</v>
       </c>
       <c r="E107">
         <v>919</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>111</v>
+        <v>717</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>1060</v>
       </c>
       <c r="E108">
         <v>1060</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>13</v>
       </c>
       <c r="B110" t="s">
         <v>17</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>2446</v>
       </c>
       <c r="E110">
         <v>2446</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>168</v>
       </c>
       <c r="E111">
         <v>168</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>112</v>
+        <v>718</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>1093</v>
       </c>
       <c r="E112">
         <v>1093</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>113</v>
+        <v>719</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>304</v>
       </c>
       <c r="E113">
         <v>304</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>114</v>
+        <v>720</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>52</v>
       </c>
       <c r="E114">
         <v>52</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>115</v>
+        <v>721</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>214</v>
       </c>
       <c r="E115">
         <v>214</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>116</v>
+        <v>722</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>181</v>
       </c>
       <c r="E116">
         <v>181</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>117</v>
+        <v>723</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>223</v>
       </c>
       <c r="E117">
         <v>223</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>118</v>
+        <v>724</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>211</v>
       </c>
       <c r="E118">
         <v>211</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>23828</v>
       </c>
       <c r="E120">
         <v>23828</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B121" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>1392</v>
       </c>
       <c r="E121">
         <v>1392</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>119</v>
+        <v>725</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>12221</v>
       </c>
       <c r="E122">
         <v>12221</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>120</v>
+        <v>726</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>5539</v>
       </c>
       <c r="E123">
         <v>5539</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>121</v>
+        <v>727</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>712</v>
       </c>
       <c r="E124">
         <v>712</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>122</v>
+        <v>728</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>801</v>
       </c>
       <c r="E125">
         <v>801</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>123</v>
+        <v>729</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>1664</v>
       </c>
       <c r="E126">
         <v>1664</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>6</v>
       </c>
       <c r="B127" t="s">
-        <v>124</v>
+        <v>730</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>105</v>
       </c>
       <c r="E127">
         <v>105</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>7</v>
       </c>
       <c r="B128" t="s">
-        <v>125</v>
+        <v>731</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>1394</v>
       </c>
       <c r="E128">
         <v>1394</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>15</v>
       </c>
       <c r="B130" t="s">
         <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D130">
         <v>2873</v>
       </c>
       <c r="E130">
         <v>2873</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B131" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D131">
         <v>630</v>
       </c>
       <c r="E131">
         <v>630</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>126</v>
+        <v>732</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>391</v>
       </c>
       <c r="E132">
         <v>391</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>127</v>
+        <v>733</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>729</v>
       </c>
       <c r="E133">
         <v>729</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>128</v>
+        <v>734</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>535</v>
       </c>
       <c r="E134">
         <v>535</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>129</v>
+        <v>735</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>364</v>
       </c>
       <c r="E135">
         <v>364</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>130</v>
+        <v>736</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>139</v>
       </c>
       <c r="E136">
         <v>139</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>131</v>
+        <v>737</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>85</v>
       </c>
       <c r="E137">
         <v>85</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>16</v>
       </c>
       <c r="B139" t="s">
         <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>16832</v>
       </c>
       <c r="E139">
         <v>16832</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B140" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>526</v>
       </c>
       <c r="E140">
         <v>526</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>132</v>
+        <v>738</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>5595</v>
       </c>
       <c r="E141">
         <v>5595</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>133</v>
+        <v>739</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>4708</v>
       </c>
       <c r="E142">
         <v>4708</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>134</v>
+        <v>740</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>1080</v>
       </c>
       <c r="E143">
         <v>1080</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>135</v>
+        <v>741</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>2519</v>
       </c>
       <c r="E144">
         <v>2519</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>136</v>
+        <v>742</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>1161</v>
       </c>
       <c r="E145">
         <v>1161</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>137</v>
+        <v>743</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>1149</v>
       </c>
       <c r="E146">
         <v>1149</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>138</v>
+        <v>744</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>94</v>
       </c>
       <c r="E147">
         <v>94</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
         <v>21</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D149">
         <v>5530</v>
       </c>
       <c r="E149">
         <v>5530</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>412</v>
       </c>
       <c r="E150">
         <v>412</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>139</v>
+        <v>745</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>1376</v>
       </c>
       <c r="E151">
         <v>1376</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>140</v>
+        <v>746</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>3408</v>
       </c>
       <c r="E152">
         <v>3408</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>141</v>
+        <v>747</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>114</v>
       </c>
       <c r="E153">
         <v>114</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>142</v>
+        <v>748</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>220</v>
       </c>
       <c r="E154">
         <v>220</v>
       </c>
     </row>
     <row r="155"/>
     <row r="156">
       <c r="A156">
         <v>24</v>
       </c>
       <c r="B156" t="s">
         <v>22</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D156">
         <v>2196</v>
       </c>
       <c r="E156">
         <v>2196</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B157" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>209</v>
       </c>
       <c r="E157">
         <v>209</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1</v>
       </c>
       <c r="B158" t="s">
-        <v>143</v>
+        <v>749</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>854</v>
       </c>
       <c r="E158">
         <v>854</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2</v>
       </c>
       <c r="B159" t="s">
-        <v>144</v>
+        <v>750</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>309</v>
       </c>
       <c r="E159">
         <v>309</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>3</v>
       </c>
       <c r="B160" t="s">
-        <v>145</v>
+        <v>751</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>96</v>
       </c>
       <c r="E160">
         <v>96</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>4</v>
       </c>
       <c r="B161" t="s">
-        <v>146</v>
+        <v>752</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>152</v>
       </c>
       <c r="E161">
         <v>152</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>5</v>
       </c>
       <c r="B162" t="s">
-        <v>147</v>
+        <v>753</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>484</v>
       </c>
       <c r="E162">
         <v>484</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>6</v>
       </c>
       <c r="B163" t="s">
-        <v>148</v>
+        <v>754</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>56</v>
       </c>
       <c r="E163">
         <v>56</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>7</v>
       </c>
       <c r="B164" t="s">
-        <v>149</v>
+        <v>755</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>36</v>
       </c>
       <c r="E164">
         <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -15377,60 +10019,60 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>150</v>
+        <v>756</v>
       </c>
       <c r="D2" t="s">
-        <v>151</v>
+        <v>757</v>
       </c>
       <c r="E2" t="s">
-        <v>152</v>
+        <v>758</v>
       </c>
       <c r="F2" t="s">
-        <v>153</v>
+        <v>759</v>
       </c>
       <c r="G2">
         <v>22959</v>
       </c>
       <c r="H2">
         <v>27049</v>
       </c>
       <c r="I2">
         <v>24132</v>
       </c>
       <c r="J2">
         <v>35722</v>
       </c>
       <c r="K2">
         <v>41983</v>
       </c>
       <c r="L2">
         <v>926</v>
       </c>
       <c r="M2">
         <v>6216</v>
       </c>
       <c r="N2">
         <v>11154</v>
       </c>
@@ -15445,54 +10087,54 @@
       </c>
       <c r="R2">
         <v>7289</v>
       </c>
       <c r="S2">
         <v>14981</v>
       </c>
       <c r="T2">
         <v>1408</v>
       </c>
       <c r="U2">
         <v>5572</v>
       </c>
       <c r="V2">
         <v>13015</v>
       </c>
       <c r="W2">
         <v>473</v>
       </c>
       <c r="X2">
         <v>251641</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G3">
         <v>22959</v>
       </c>
       <c r="H3">
         <v>27049</v>
       </c>
       <c r="I3">
         <v>24132</v>
       </c>
       <c r="J3">
         <v>35722</v>
       </c>
       <c r="K3">
         <v>41983</v>
       </c>
       <c r="L3">
         <v>926</v>
       </c>
       <c r="M3">
         <v>6216</v>
       </c>
       <c r="N3">
         <v>11154</v>
       </c>
@@ -15509,5969 +10151,5969 @@
         <v>7289</v>
       </c>
       <c r="S3">
         <v>14981</v>
       </c>
       <c r="T3">
         <v>1408</v>
       </c>
       <c r="U3">
         <v>5572</v>
       </c>
       <c r="V3">
         <v>13015</v>
       </c>
       <c r="W3">
         <v>473</v>
       </c>
       <c r="X3">
         <v>251641</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>22959</v>
       </c>
       <c r="E2">
         <v>22959</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>3294</v>
       </c>
       <c r="E3">
         <v>3294</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>760</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>12144</v>
       </c>
       <c r="E4">
         <v>12144</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>155</v>
+        <v>761</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>2604</v>
       </c>
       <c r="E5">
         <v>2604</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>156</v>
+        <v>762</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>1908</v>
       </c>
       <c r="E6">
         <v>1908</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>157</v>
+        <v>763</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>1450</v>
       </c>
       <c r="E7">
         <v>1450</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>158</v>
+        <v>764</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>557</v>
       </c>
       <c r="E8">
         <v>557</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>159</v>
+        <v>765</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>178</v>
       </c>
       <c r="E9">
         <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>160</v>
+        <v>766</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>409</v>
       </c>
       <c r="E10">
         <v>409</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>161</v>
+        <v>767</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>415</v>
       </c>
       <c r="E11">
         <v>415</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>27049</v>
       </c>
       <c r="E13">
         <v>27049</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>5893</v>
       </c>
       <c r="E14">
         <v>5893</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>162</v>
+        <v>768</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>13049</v>
       </c>
       <c r="E15">
         <v>13049</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>163</v>
+        <v>769</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>4565</v>
       </c>
       <c r="E16">
         <v>4565</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>164</v>
+        <v>770</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>957</v>
       </c>
       <c r="E17">
         <v>957</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>165</v>
+        <v>771</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>635</v>
       </c>
       <c r="E18">
         <v>635</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>166</v>
+        <v>772</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>467</v>
       </c>
       <c r="E19">
         <v>467</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>167</v>
+        <v>773</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>190</v>
       </c>
       <c r="E20">
         <v>190</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>168</v>
+        <v>774</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>330</v>
       </c>
       <c r="E21">
         <v>330</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>169</v>
+        <v>775</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>963</v>
       </c>
       <c r="E22">
         <v>963</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D24">
         <v>24132</v>
       </c>
       <c r="E24">
         <v>24132</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>3835</v>
       </c>
       <c r="E25">
         <v>3835</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>170</v>
+        <v>776</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>11976</v>
       </c>
       <c r="E26">
         <v>11976</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>171</v>
+        <v>777</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>1838</v>
       </c>
       <c r="E27">
         <v>1838</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>172</v>
+        <v>778</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>826</v>
       </c>
       <c r="E28">
         <v>826</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>173</v>
+        <v>779</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>1175</v>
       </c>
       <c r="E29">
         <v>1175</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>174</v>
+        <v>780</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>3556</v>
       </c>
       <c r="E30">
         <v>3556</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>175</v>
+        <v>781</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>272</v>
       </c>
       <c r="E31">
         <v>272</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>176</v>
+        <v>782</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>518</v>
       </c>
       <c r="E32">
         <v>518</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>177</v>
+        <v>783</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>136</v>
       </c>
       <c r="E33">
         <v>136</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>35722</v>
       </c>
       <c r="E35">
         <v>35722</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>4332</v>
       </c>
       <c r="E36">
         <v>4332</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>178</v>
+        <v>784</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>4063</v>
       </c>
       <c r="E37">
         <v>4063</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>179</v>
+        <v>785</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>11568</v>
       </c>
       <c r="E38">
         <v>11568</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>180</v>
+        <v>786</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>5143</v>
       </c>
       <c r="E39">
         <v>5143</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>181</v>
+        <v>787</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>2064</v>
       </c>
       <c r="E40">
         <v>2064</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>182</v>
+        <v>788</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>1355</v>
       </c>
       <c r="E41">
         <v>1355</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>183</v>
+        <v>789</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>1303</v>
       </c>
       <c r="E42">
         <v>1303</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>184</v>
+        <v>790</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>1230</v>
       </c>
       <c r="E43">
         <v>1230</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>185</v>
+        <v>791</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>4664</v>
       </c>
       <c r="E44">
         <v>4664</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D46">
         <v>41983</v>
       </c>
       <c r="E46">
         <v>41983</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>3151</v>
       </c>
       <c r="E47">
         <v>3151</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>186</v>
+        <v>792</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>9272</v>
       </c>
       <c r="E48">
         <v>9272</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>187</v>
+        <v>793</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>2912</v>
       </c>
       <c r="E49">
         <v>2912</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>188</v>
+        <v>794</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>546</v>
       </c>
       <c r="E50">
         <v>546</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>189</v>
+        <v>795</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>4170</v>
       </c>
       <c r="E51">
         <v>4170</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>190</v>
+        <v>796</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>9579</v>
       </c>
       <c r="E52">
         <v>9579</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>797</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>526</v>
       </c>
       <c r="E53">
         <v>526</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>798</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>931</v>
       </c>
       <c r="E54">
         <v>931</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>193</v>
+        <v>799</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>10896</v>
       </c>
       <c r="E55">
         <v>10896</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D57">
         <v>926</v>
       </c>
       <c r="E57">
         <v>926</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>492</v>
       </c>
       <c r="E58">
         <v>492</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>800</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>434</v>
       </c>
       <c r="E59">
         <v>434</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>6216</v>
       </c>
       <c r="E61">
         <v>6216</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B62" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>1074</v>
       </c>
       <c r="E62">
         <v>1074</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>195</v>
+        <v>801</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>1098</v>
       </c>
       <c r="E63">
         <v>1098</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>196</v>
+        <v>802</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>2327</v>
       </c>
       <c r="E64">
         <v>2327</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>197</v>
+        <v>803</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>269</v>
       </c>
       <c r="E65">
         <v>269</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>804</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>402</v>
       </c>
       <c r="E66">
         <v>402</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>199</v>
+        <v>805</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>174</v>
       </c>
       <c r="E67">
         <v>174</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>200</v>
+        <v>806</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>151</v>
       </c>
       <c r="E68">
         <v>151</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>807</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>609</v>
       </c>
       <c r="E69">
         <v>609</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>202</v>
+        <v>808</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>112</v>
       </c>
       <c r="E70">
         <v>112</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>11154</v>
       </c>
       <c r="E72">
         <v>11154</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>1623</v>
       </c>
       <c r="E73">
         <v>1623</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>203</v>
+        <v>809</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>2735</v>
       </c>
       <c r="E74">
         <v>2735</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>204</v>
+        <v>810</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>1444</v>
       </c>
       <c r="E75">
         <v>1444</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>205</v>
+        <v>811</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>1974</v>
       </c>
       <c r="E76">
         <v>1974</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>206</v>
+        <v>812</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>1542</v>
       </c>
       <c r="E77">
         <v>1542</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>207</v>
+        <v>813</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>1069</v>
       </c>
       <c r="E78">
         <v>1069</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>208</v>
+        <v>814</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>268</v>
       </c>
       <c r="E79">
         <v>268</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>815</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>93</v>
       </c>
       <c r="E80">
         <v>93</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>816</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>406</v>
       </c>
       <c r="E81">
         <v>406</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>614</v>
       </c>
       <c r="E83">
         <v>614</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>223</v>
       </c>
       <c r="E84">
         <v>223</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>211</v>
+        <v>817</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>104</v>
       </c>
       <c r="E85">
         <v>104</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>818</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>107</v>
       </c>
       <c r="E86">
         <v>107</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>213</v>
+        <v>819</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87">
         <v>31</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>214</v>
+        <v>820</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88">
         <v>24</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>215</v>
+        <v>467</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89">
         <v>28</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>821</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>41</v>
       </c>
       <c r="E90">
         <v>41</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>822</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91">
         <v>23</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>823</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>33</v>
       </c>
       <c r="E92">
         <v>33</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>25289</v>
       </c>
       <c r="E94">
         <v>25289</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B95" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>1391</v>
       </c>
       <c r="E95">
         <v>1391</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>219</v>
+        <v>824</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>5232</v>
       </c>
       <c r="E96">
         <v>5232</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>220</v>
+        <v>825</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>4157</v>
       </c>
       <c r="E97">
         <v>4157</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>221</v>
+        <v>826</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>6910</v>
       </c>
       <c r="E98">
         <v>6910</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>222</v>
+        <v>827</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>2684</v>
       </c>
       <c r="E99">
         <v>2684</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>223</v>
+        <v>828</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>4384</v>
       </c>
       <c r="E100">
         <v>4384</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>224</v>
+        <v>829</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>277</v>
       </c>
       <c r="E101">
         <v>277</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>225</v>
+        <v>830</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>179</v>
       </c>
       <c r="E102">
         <v>179</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>226</v>
+        <v>831</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>75</v>
       </c>
       <c r="E103">
         <v>75</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D105">
         <v>12859</v>
       </c>
       <c r="E105">
         <v>12859</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>1133</v>
       </c>
       <c r="E106">
         <v>1133</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>227</v>
+        <v>832</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>4155</v>
       </c>
       <c r="E107">
         <v>4155</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>228</v>
+        <v>833</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>2268</v>
       </c>
       <c r="E108">
         <v>2268</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>229</v>
+        <v>834</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>287</v>
       </c>
       <c r="E109">
         <v>287</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>230</v>
+        <v>835</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>990</v>
       </c>
       <c r="E110">
         <v>990</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>836</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>1243</v>
       </c>
       <c r="E111">
         <v>1243</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>232</v>
+        <v>837</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>135</v>
       </c>
       <c r="E112">
         <v>135</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>233</v>
+        <v>838</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>99</v>
       </c>
       <c r="E113">
         <v>99</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>8</v>
       </c>
       <c r="B114" t="s">
-        <v>234</v>
+        <v>839</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>2549</v>
       </c>
       <c r="E114">
         <v>2549</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>13</v>
       </c>
       <c r="B116" t="s">
         <v>17</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>7289</v>
       </c>
       <c r="E116">
         <v>7289</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B117" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>472</v>
       </c>
       <c r="E117">
         <v>472</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>235</v>
+        <v>840</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>938</v>
       </c>
       <c r="E118">
         <v>938</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>236</v>
+        <v>841</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>416</v>
       </c>
       <c r="E119">
         <v>416</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>237</v>
+        <v>842</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>123</v>
       </c>
       <c r="E120">
         <v>123</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>238</v>
+        <v>843</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>496</v>
       </c>
       <c r="E121">
         <v>496</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>239</v>
+        <v>844</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>454</v>
       </c>
       <c r="E122">
         <v>454</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>240</v>
+        <v>845</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>58</v>
       </c>
       <c r="E123">
         <v>58</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>241</v>
+        <v>846</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>128</v>
       </c>
       <c r="E124">
         <v>128</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>242</v>
+        <v>847</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>4204</v>
       </c>
       <c r="E125">
         <v>4204</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>18</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>14981</v>
       </c>
       <c r="E127">
         <v>14981</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B128" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>1356</v>
       </c>
       <c r="E128">
         <v>1356</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>243</v>
+        <v>848</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>4448</v>
       </c>
       <c r="E129">
         <v>4448</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>244</v>
+        <v>849</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>5663</v>
       </c>
       <c r="E130">
         <v>5663</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>245</v>
+        <v>850</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>700</v>
       </c>
       <c r="E131">
         <v>700</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>246</v>
+        <v>851</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>760</v>
       </c>
       <c r="E132">
         <v>760</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>247</v>
+        <v>852</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>659</v>
       </c>
       <c r="E133">
         <v>659</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>248</v>
+        <v>853</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>189</v>
       </c>
       <c r="E134">
         <v>189</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>249</v>
+        <v>854</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>661</v>
       </c>
       <c r="E135">
         <v>661</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>250</v>
+        <v>855</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>545</v>
       </c>
       <c r="E136">
         <v>545</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>15</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D138">
         <v>1408</v>
       </c>
       <c r="E138">
         <v>1408</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B139" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>430</v>
       </c>
       <c r="E139">
         <v>430</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>251</v>
+        <v>856</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>844</v>
       </c>
       <c r="E140">
         <v>844</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>252</v>
+        <v>857</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>134</v>
       </c>
       <c r="E141">
         <v>134</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>16</v>
       </c>
       <c r="B143" t="s">
         <v>20</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D143">
         <v>5572</v>
       </c>
       <c r="E143">
         <v>5572</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B144" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>684</v>
       </c>
       <c r="E144">
         <v>684</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>253</v>
+        <v>858</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>1369</v>
       </c>
       <c r="E145">
         <v>1369</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>254</v>
+        <v>859</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>923</v>
       </c>
       <c r="E146">
         <v>923</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>255</v>
+        <v>860</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>150</v>
       </c>
       <c r="E147">
         <v>150</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>256</v>
+        <v>861</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>324</v>
       </c>
       <c r="E148">
         <v>324</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>257</v>
+        <v>862</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>1248</v>
       </c>
       <c r="E149">
         <v>1248</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>258</v>
+        <v>863</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>59</v>
       </c>
       <c r="E150">
         <v>59</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>259</v>
+        <v>864</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>726</v>
       </c>
       <c r="E151">
         <v>726</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>260</v>
+        <v>865</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>89</v>
       </c>
       <c r="E152">
         <v>89</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>17</v>
       </c>
       <c r="B154" t="s">
         <v>21</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>13015</v>
       </c>
       <c r="E154">
         <v>13015</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B155" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>1061</v>
       </c>
       <c r="E155">
         <v>1061</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>261</v>
+        <v>866</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>10173</v>
       </c>
       <c r="E156">
         <v>10173</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>262</v>
+        <v>867</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>301</v>
       </c>
       <c r="E157">
         <v>301</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>263</v>
+        <v>868</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>822</v>
       </c>
       <c r="E158">
         <v>822</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>264</v>
+        <v>869</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>135</v>
       </c>
       <c r="E159">
         <v>135</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>265</v>
+        <v>870</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>116</v>
       </c>
       <c r="E160">
         <v>116</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>266</v>
+        <v>871</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>191</v>
       </c>
       <c r="E161">
         <v>191</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>267</v>
+        <v>872</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>216</v>
       </c>
       <c r="E162">
         <v>216</v>
       </c>
     </row>
     <row r="163"/>
     <row r="164">
       <c r="A164">
         <v>24</v>
       </c>
       <c r="B164" t="s">
         <v>22</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D164">
         <v>473</v>
       </c>
       <c r="E164">
         <v>473</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B165" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>153</v>
       </c>
       <c r="E165">
         <v>153</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>268</v>
+        <v>873</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>64</v>
       </c>
       <c r="E166">
         <v>64</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>269</v>
+        <v>874</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>37</v>
       </c>
       <c r="E167">
         <v>37</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>270</v>
+        <v>875</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>34</v>
       </c>
       <c r="E168">
         <v>34</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>271</v>
+        <v>876</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>14</v>
       </c>
       <c r="E169">
         <v>14</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>225</v>
+        <v>830</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>111</v>
       </c>
       <c r="E170">
         <v>111</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>272</v>
+        <v>877</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>30</v>
       </c>
       <c r="E171">
         <v>30</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>273</v>
+        <v>878</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>11153</v>
+      </c>
+      <c r="H2">
+        <v>6860</v>
+      </c>
+      <c r="I2">
+        <v>14451</v>
+      </c>
+      <c r="J2">
+        <v>5445</v>
+      </c>
+      <c r="K2">
+        <v>11433</v>
+      </c>
+      <c r="L2">
+        <v>885</v>
+      </c>
+      <c r="M2">
+        <v>1172</v>
+      </c>
+      <c r="N2">
+        <v>3184</v>
+      </c>
+      <c r="O2">
+        <v>264</v>
+      </c>
+      <c r="P2">
+        <v>3785</v>
+      </c>
+      <c r="Q2">
+        <v>5014</v>
+      </c>
+      <c r="R2">
+        <v>1508</v>
+      </c>
+      <c r="S2">
+        <v>12432</v>
+      </c>
+      <c r="T2">
+        <v>134</v>
+      </c>
+      <c r="U2">
+        <v>3139</v>
+      </c>
+      <c r="V2">
+        <v>6502</v>
+      </c>
+      <c r="W2">
+        <v>513</v>
+      </c>
+      <c r="X2">
+        <v>87874</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>8913</v>
+      </c>
+      <c r="H3">
+        <v>14119</v>
+      </c>
+      <c r="I3">
+        <v>5194</v>
+      </c>
+      <c r="J3">
+        <v>9411</v>
+      </c>
+      <c r="K3">
+        <v>13458</v>
+      </c>
+      <c r="L3">
+        <v>446</v>
+      </c>
+      <c r="M3">
+        <v>1355</v>
+      </c>
+      <c r="N3">
+        <v>16024</v>
+      </c>
+      <c r="O3">
+        <v>378</v>
+      </c>
+      <c r="P3">
+        <v>7456</v>
+      </c>
+      <c r="Q3">
+        <v>13612</v>
+      </c>
+      <c r="R3">
+        <v>19371</v>
+      </c>
+      <c r="S3">
+        <v>8454</v>
+      </c>
+      <c r="T3">
+        <v>340</v>
+      </c>
+      <c r="U3">
+        <v>1202</v>
+      </c>
+      <c r="V3">
+        <v>8291</v>
+      </c>
+      <c r="W3">
+        <v>149</v>
+      </c>
+      <c r="X3">
+        <v>128173</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>20066</v>
+      </c>
+      <c r="H4">
+        <v>20979</v>
+      </c>
+      <c r="I4">
+        <v>19645</v>
+      </c>
+      <c r="J4">
+        <v>14856</v>
+      </c>
+      <c r="K4">
+        <v>24891</v>
+      </c>
+      <c r="L4">
+        <v>1331</v>
+      </c>
+      <c r="M4">
+        <v>2527</v>
+      </c>
+      <c r="N4">
+        <v>19208</v>
+      </c>
+      <c r="O4">
+        <v>642</v>
+      </c>
+      <c r="P4">
+        <v>11241</v>
+      </c>
+      <c r="Q4">
+        <v>18626</v>
+      </c>
+      <c r="R4">
+        <v>20879</v>
+      </c>
+      <c r="S4">
+        <v>20886</v>
+      </c>
+      <c r="T4">
+        <v>474</v>
+      </c>
+      <c r="U4">
+        <v>4341</v>
+      </c>
+      <c r="V4">
+        <v>14793</v>
+      </c>
+      <c r="W4">
+        <v>662</v>
+      </c>
+      <c r="X4">
+        <v>216047</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
-[...281 lines deleted...]
-      <c r="B1" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>11153</v>
       </c>
       <c r="E2">
         <v>8913</v>
       </c>
       <c r="F2">
         <v>20066</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>758</v>
       </c>
       <c r="E3">
         <v>893</v>
       </c>
       <c r="F3">
         <v>1651</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>280</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>3423</v>
       </c>
       <c r="E4">
         <v>1505</v>
       </c>
       <c r="F4">
         <v>4928</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>281</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>2834</v>
       </c>
       <c r="E5">
         <v>1348</v>
       </c>
       <c r="F5">
         <v>4182</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>282</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>455</v>
       </c>
       <c r="E6">
         <v>945</v>
       </c>
       <c r="F6">
         <v>1400</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>283</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>336</v>
       </c>
       <c r="E7">
         <v>2236</v>
       </c>
       <c r="F7">
         <v>2572</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>284</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>2658</v>
       </c>
       <c r="E8">
         <v>1025</v>
       </c>
       <c r="F8">
         <v>3683</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>285</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>205</v>
       </c>
       <c r="E9">
         <v>183</v>
       </c>
       <c r="F9">
         <v>388</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>286</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>484</v>
       </c>
       <c r="E10">
         <v>778</v>
       </c>
       <c r="F10">
         <v>1262</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12">
         <v>6860</v>
       </c>
       <c r="E12">
         <v>14119</v>
       </c>
       <c r="F12">
         <v>20979</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>950</v>
       </c>
       <c r="E13">
         <v>1401</v>
       </c>
       <c r="F13">
         <v>2351</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>287</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>1496</v>
       </c>
       <c r="E14">
         <v>6597</v>
       </c>
       <c r="F14">
         <v>8093</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>288</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>1685</v>
       </c>
       <c r="E15">
         <v>5276</v>
       </c>
       <c r="F15">
         <v>6961</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>289</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>213</v>
       </c>
       <c r="E16">
         <v>195</v>
       </c>
       <c r="F16">
         <v>408</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>290</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>157</v>
       </c>
       <c r="E17">
         <v>97</v>
       </c>
       <c r="F17">
         <v>254</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>291</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>149</v>
       </c>
       <c r="E18">
         <v>106</v>
       </c>
       <c r="F18">
         <v>255</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>292</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>203</v>
       </c>
       <c r="E19">
         <v>153</v>
       </c>
       <c r="F19">
         <v>356</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>293</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>2007</v>
       </c>
       <c r="E20">
         <v>294</v>
       </c>
       <c r="F20">
         <v>2301</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D22">
         <v>14451</v>
       </c>
       <c r="E22">
         <v>5194</v>
       </c>
       <c r="F22">
         <v>19645</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>655</v>
       </c>
       <c r="E23">
         <v>639</v>
       </c>
       <c r="F23">
         <v>1294</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>294</v>
+        <v>53</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>735</v>
       </c>
       <c r="E24">
         <v>914</v>
       </c>
       <c r="F24">
         <v>1649</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>295</v>
+        <v>54</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>2443</v>
       </c>
       <c r="E25">
         <v>194</v>
       </c>
       <c r="F25">
         <v>2637</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>296</v>
+        <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>6243</v>
       </c>
       <c r="E26">
         <v>604</v>
       </c>
       <c r="F26">
         <v>6847</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>297</v>
+        <v>56</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>690</v>
       </c>
       <c r="E27">
         <v>1301</v>
       </c>
       <c r="F27">
         <v>1991</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>298</v>
+        <v>57</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>133</v>
       </c>
       <c r="E28">
         <v>164</v>
       </c>
       <c r="F28">
         <v>297</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>299</v>
+        <v>58</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>775</v>
       </c>
       <c r="E29">
         <v>587</v>
       </c>
       <c r="F29">
         <v>1362</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>300</v>
+        <v>59</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>2777</v>
       </c>
       <c r="E30">
         <v>791</v>
       </c>
       <c r="F30">
         <v>3568</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>5445</v>
       </c>
       <c r="E32">
         <v>9411</v>
       </c>
       <c r="F32">
         <v>14856</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>690</v>
       </c>
       <c r="E33">
         <v>907</v>
       </c>
       <c r="F33">
         <v>1597</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>301</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>1374</v>
       </c>
       <c r="E34">
         <v>5983</v>
       </c>
       <c r="F34">
         <v>7357</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>302</v>
+        <v>61</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>2392</v>
       </c>
       <c r="E35">
         <v>1016</v>
       </c>
       <c r="F35">
         <v>3408</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>303</v>
+        <v>62</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>226</v>
       </c>
       <c r="E36">
         <v>312</v>
       </c>
       <c r="F36">
         <v>538</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>304</v>
+        <v>63</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>397</v>
       </c>
       <c r="E37">
         <v>761</v>
       </c>
       <c r="F37">
         <v>1158</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>305</v>
+        <v>64</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>148</v>
       </c>
       <c r="E38">
         <v>101</v>
       </c>
       <c r="F38">
         <v>249</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>306</v>
+        <v>65</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>66</v>
       </c>
       <c r="E39">
         <v>81</v>
       </c>
       <c r="F39">
         <v>147</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>307</v>
+        <v>66</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>152</v>
       </c>
       <c r="E40">
         <v>250</v>
       </c>
       <c r="F40">
         <v>402</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>11433</v>
       </c>
       <c r="E42">
         <v>13458</v>
       </c>
       <c r="F42">
         <v>24891</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>949</v>
       </c>
       <c r="E43">
         <v>903</v>
       </c>
       <c r="F43">
         <v>1852</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>308</v>
+        <v>67</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>1085</v>
       </c>
       <c r="E44">
         <v>6415</v>
       </c>
       <c r="F44">
         <v>7500</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>309</v>
+        <v>68</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>598</v>
       </c>
       <c r="E45">
         <v>4558</v>
       </c>
       <c r="F45">
         <v>5156</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>310</v>
+        <v>69</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>5062</v>
       </c>
       <c r="E46">
         <v>1016</v>
       </c>
       <c r="F46">
         <v>6078</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>311</v>
+        <v>70</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>313</v>
       </c>
       <c r="E47">
         <v>208</v>
       </c>
       <c r="F47">
         <v>521</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>312</v>
+        <v>71</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>2284</v>
       </c>
       <c r="E48">
         <v>237</v>
       </c>
       <c r="F48">
         <v>2521</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>313</v>
+        <v>72</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>263</v>
       </c>
       <c r="E49">
         <v>39</v>
       </c>
       <c r="F49">
         <v>302</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>314</v>
+        <v>73</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>879</v>
       </c>
       <c r="E50">
         <v>82</v>
       </c>
       <c r="F50">
         <v>961</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>885</v>
       </c>
       <c r="E52">
         <v>446</v>
       </c>
       <c r="F52">
         <v>1331</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>178</v>
       </c>
       <c r="E53">
         <v>125</v>
       </c>
       <c r="F53">
         <v>303</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>315</v>
+        <v>74</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>332</v>
       </c>
       <c r="E54">
         <v>134</v>
       </c>
       <c r="F54">
         <v>466</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>316</v>
+        <v>75</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>113</v>
       </c>
       <c r="E55">
         <v>65</v>
       </c>
       <c r="F55">
         <v>178</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>317</v>
+        <v>76</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>108</v>
       </c>
       <c r="E56">
         <v>30</v>
       </c>
       <c r="F56">
         <v>138</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>318</v>
+        <v>77</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>48</v>
       </c>
       <c r="E57">
         <v>27</v>
       </c>
       <c r="F57">
         <v>75</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>319</v>
+        <v>78</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>53</v>
       </c>
       <c r="E58">
         <v>17</v>
       </c>
       <c r="F58">
         <v>70</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>320</v>
+        <v>79</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>53</v>
       </c>
       <c r="E59">
         <v>48</v>
       </c>
       <c r="F59">
         <v>101</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>1172</v>
       </c>
       <c r="E61">
         <v>1355</v>
       </c>
       <c r="F61">
         <v>2527</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B62" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>281</v>
       </c>
       <c r="E62">
         <v>347</v>
       </c>
       <c r="F62">
         <v>628</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>321</v>
+        <v>80</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>204</v>
       </c>
       <c r="E63">
         <v>562</v>
       </c>
       <c r="F63">
         <v>766</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>81</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>255</v>
       </c>
       <c r="E64">
         <v>118</v>
       </c>
       <c r="F64">
         <v>373</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>323</v>
+        <v>82</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>101</v>
       </c>
       <c r="E65">
         <v>119</v>
       </c>
       <c r="F65">
         <v>220</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>324</v>
+        <v>83</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>152</v>
       </c>
       <c r="E66">
         <v>64</v>
       </c>
       <c r="F66">
         <v>216</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>325</v>
+        <v>84</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>46</v>
       </c>
       <c r="E67">
         <v>30</v>
       </c>
       <c r="F67">
         <v>76</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>326</v>
+        <v>85</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>84</v>
       </c>
       <c r="E68">
         <v>30</v>
       </c>
       <c r="F68">
         <v>114</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>327</v>
+        <v>86</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>49</v>
       </c>
       <c r="E69">
         <v>85</v>
       </c>
       <c r="F69">
         <v>134</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>3184</v>
       </c>
       <c r="E71">
         <v>16024</v>
       </c>
       <c r="F71">
         <v>19208</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>283</v>
       </c>
       <c r="E72">
         <v>727</v>
       </c>
       <c r="F72">
         <v>1010</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>328</v>
+        <v>87</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>592</v>
       </c>
       <c r="E73">
         <v>7363</v>
       </c>
       <c r="F73">
         <v>7955</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>329</v>
+        <v>88</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>713</v>
       </c>
       <c r="E74">
         <v>251</v>
       </c>
       <c r="F74">
         <v>964</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>330</v>
+        <v>89</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>222</v>
       </c>
       <c r="E75">
         <v>1084</v>
       </c>
       <c r="F75">
         <v>1306</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>331</v>
+        <v>90</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>600</v>
       </c>
       <c r="E76">
         <v>136</v>
       </c>
       <c r="F76">
         <v>736</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>332</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>67</v>
       </c>
       <c r="E77">
         <v>89</v>
       </c>
       <c r="F77">
         <v>156</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>333</v>
+        <v>92</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>252</v>
       </c>
       <c r="E78">
         <v>55</v>
       </c>
       <c r="F78">
         <v>307</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>334</v>
+        <v>93</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>455</v>
       </c>
       <c r="E79">
         <v>6319</v>
       </c>
       <c r="F79">
         <v>6774</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>14</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>264</v>
       </c>
       <c r="E81">
         <v>378</v>
       </c>
       <c r="F81">
         <v>642</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B82" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>79</v>
       </c>
       <c r="E82">
         <v>57</v>
       </c>
       <c r="F82">
         <v>136</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>335</v>
+        <v>94</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>101</v>
       </c>
       <c r="E83">
         <v>230</v>
       </c>
       <c r="F83">
         <v>331</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>336</v>
+        <v>95</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84">
         <v>40</v>
       </c>
       <c r="F84">
         <v>69</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>337</v>
+        <v>96</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>15</v>
       </c>
       <c r="E85">
         <v>7</v>
       </c>
       <c r="F85">
         <v>22</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>338</v>
+        <v>97</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86">
         <v>10</v>
       </c>
       <c r="F86">
         <v>25</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>339</v>
+        <v>98</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>8</v>
       </c>
       <c r="E87">
         <v>13</v>
       </c>
       <c r="F87">
         <v>21</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>340</v>
+        <v>99</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>9</v>
       </c>
       <c r="E88">
         <v>13</v>
       </c>
       <c r="F88">
         <v>22</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>341</v>
+        <v>100</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>8</v>
       </c>
       <c r="E89">
         <v>8</v>
       </c>
       <c r="F89">
         <v>16</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>3785</v>
       </c>
       <c r="E91">
         <v>7456</v>
       </c>
       <c r="F91">
         <v>11241</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>144</v>
       </c>
       <c r="E92">
         <v>314</v>
       </c>
       <c r="F92">
         <v>458</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>342</v>
+        <v>101</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>2412</v>
       </c>
       <c r="E93">
         <v>4137</v>
       </c>
       <c r="F93">
         <v>6549</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>343</v>
+        <v>102</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>133</v>
       </c>
       <c r="E94">
         <v>679</v>
       </c>
       <c r="F94">
         <v>812</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>344</v>
+        <v>103</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>84</v>
       </c>
       <c r="E95">
         <v>128</v>
       </c>
       <c r="F95">
         <v>212</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>345</v>
+        <v>104</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>564</v>
       </c>
       <c r="E96">
         <v>109</v>
       </c>
       <c r="F96">
         <v>673</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>346</v>
+        <v>105</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>38</v>
       </c>
       <c r="E97">
         <v>533</v>
       </c>
       <c r="F97">
         <v>571</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>347</v>
+        <v>106</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>337</v>
       </c>
       <c r="E98">
         <v>243</v>
       </c>
       <c r="F98">
         <v>580</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>348</v>
+        <v>107</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>73</v>
       </c>
       <c r="E99">
         <v>1313</v>
       </c>
       <c r="F99">
         <v>1386</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
         <v>16</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>5014</v>
       </c>
       <c r="E101">
         <v>13612</v>
       </c>
       <c r="F101">
         <v>18626</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B102" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>329</v>
       </c>
       <c r="E102">
         <v>755</v>
       </c>
       <c r="F102">
         <v>1084</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>490</v>
       </c>
       <c r="E103">
         <v>2238</v>
       </c>
       <c r="F103">
         <v>2728</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>350</v>
+        <v>109</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>2334</v>
       </c>
       <c r="E104">
         <v>719</v>
       </c>
       <c r="F104">
         <v>3053</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>351</v>
+        <v>110</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>447</v>
       </c>
       <c r="E105">
         <v>486</v>
       </c>
       <c r="F105">
         <v>933</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>352</v>
+        <v>111</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>390</v>
       </c>
       <c r="E106">
         <v>2402</v>
       </c>
       <c r="F106">
         <v>2792</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>353</v>
+        <v>112</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>430</v>
       </c>
       <c r="E107">
         <v>243</v>
       </c>
       <c r="F107">
         <v>673</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>354</v>
+        <v>113</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>205</v>
       </c>
       <c r="E108">
         <v>177</v>
       </c>
       <c r="F108">
         <v>382</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>355</v>
+        <v>114</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>389</v>
       </c>
       <c r="E109">
         <v>6592</v>
       </c>
       <c r="F109">
         <v>6981</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>13</v>
       </c>
       <c r="B111" t="s">
         <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>1508</v>
       </c>
       <c r="E111">
         <v>19371</v>
       </c>
       <c r="F111">
         <v>20879</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B112" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>75</v>
       </c>
       <c r="E112">
         <v>813</v>
       </c>
       <c r="F112">
         <v>888</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>356</v>
+        <v>115</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>193</v>
       </c>
       <c r="E113">
         <v>15971</v>
       </c>
       <c r="F113">
         <v>16164</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>116</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>91</v>
       </c>
       <c r="E114">
         <v>563</v>
       </c>
       <c r="F114">
         <v>654</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>117</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>850</v>
       </c>
       <c r="E115">
         <v>258</v>
       </c>
       <c r="F115">
         <v>1108</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>359</v>
+        <v>118</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>33</v>
       </c>
       <c r="E116">
         <v>605</v>
       </c>
       <c r="F116">
         <v>638</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>360</v>
+        <v>119</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>66</v>
       </c>
       <c r="E117">
         <v>549</v>
       </c>
       <c r="F117">
         <v>615</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>361</v>
+        <v>120</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>99</v>
       </c>
       <c r="E118">
         <v>296</v>
       </c>
       <c r="F118">
         <v>395</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>362</v>
+        <v>121</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>101</v>
       </c>
       <c r="E119">
         <v>316</v>
       </c>
       <c r="F119">
         <v>417</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>12432</v>
       </c>
       <c r="E121">
         <v>8454</v>
       </c>
       <c r="F121">
         <v>20886</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B122" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>487</v>
       </c>
       <c r="E122">
         <v>612</v>
       </c>
       <c r="F122">
         <v>1099</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>363</v>
+        <v>122</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>1067</v>
       </c>
       <c r="E123">
         <v>6694</v>
       </c>
       <c r="F123">
         <v>7761</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>364</v>
+        <v>123</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>2497</v>
       </c>
       <c r="E124">
         <v>320</v>
       </c>
       <c r="F124">
         <v>2817</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>365</v>
+        <v>124</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>241</v>
       </c>
       <c r="E125">
         <v>200</v>
       </c>
       <c r="F125">
         <v>441</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>366</v>
+        <v>125</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>3879</v>
       </c>
       <c r="E126">
         <v>252</v>
       </c>
       <c r="F126">
         <v>4131</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>367</v>
+        <v>126</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>618</v>
       </c>
       <c r="E127">
         <v>206</v>
       </c>
       <c r="F127">
         <v>824</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>368</v>
+        <v>127</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>90</v>
       </c>
       <c r="E128">
         <v>63</v>
       </c>
       <c r="F128">
         <v>153</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>369</v>
+        <v>128</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>3553</v>
       </c>
       <c r="E129">
         <v>107</v>
       </c>
       <c r="F129">
         <v>3660</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>15</v>
       </c>
       <c r="B131" t="s">
         <v>19</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D131">
         <v>134</v>
       </c>
       <c r="E131">
         <v>340</v>
       </c>
       <c r="F131">
         <v>474</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B132" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D132">
         <v>65</v>
       </c>
       <c r="E132">
         <v>108</v>
       </c>
       <c r="F132">
         <v>173</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>370</v>
+        <v>129</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>45</v>
       </c>
       <c r="E133">
         <v>153</v>
       </c>
       <c r="F133">
         <v>198</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>371</v>
+        <v>130</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134">
         <v>79</v>
       </c>
       <c r="F134">
         <v>103</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>16</v>
       </c>
       <c r="B136" t="s">
         <v>20</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>3139</v>
       </c>
       <c r="E136">
         <v>1202</v>
       </c>
       <c r="F136">
         <v>4341</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>126</v>
       </c>
       <c r="E137">
         <v>69</v>
       </c>
       <c r="F137">
         <v>195</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>372</v>
+        <v>131</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>1285</v>
       </c>
       <c r="E138">
         <v>315</v>
       </c>
       <c r="F138">
         <v>1600</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>373</v>
+        <v>132</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>299</v>
       </c>
       <c r="E139">
         <v>575</v>
       </c>
       <c r="F139">
         <v>874</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>374</v>
+        <v>133</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>56</v>
       </c>
       <c r="E140">
         <v>29</v>
       </c>
       <c r="F140">
         <v>85</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>375</v>
+        <v>134</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>79</v>
       </c>
       <c r="E141">
         <v>27</v>
       </c>
       <c r="F141">
         <v>106</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>376</v>
+        <v>135</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>1093</v>
       </c>
       <c r="E142">
         <v>115</v>
       </c>
       <c r="F142">
         <v>1208</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>377</v>
+        <v>136</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>45</v>
       </c>
       <c r="E143">
         <v>19</v>
       </c>
       <c r="F143">
         <v>64</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>378</v>
+        <v>137</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>156</v>
       </c>
       <c r="E144">
         <v>53</v>
       </c>
       <c r="F144">
         <v>209</v>
       </c>
     </row>
     <row r="145"/>
     <row r="146">
       <c r="A146">
         <v>17</v>
       </c>
       <c r="B146" t="s">
         <v>21</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>6502</v>
       </c>
       <c r="E146">
         <v>8291</v>
       </c>
       <c r="F146">
         <v>14793</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B147" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>284</v>
       </c>
       <c r="E147">
         <v>412</v>
       </c>
       <c r="F147">
         <v>696</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>138</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>1214</v>
       </c>
       <c r="E148">
         <v>2829</v>
       </c>
       <c r="F148">
         <v>4043</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>380</v>
+        <v>139</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>3425</v>
       </c>
       <c r="E149">
         <v>129</v>
       </c>
       <c r="F149">
         <v>3554</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>381</v>
+        <v>140</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>1070</v>
       </c>
       <c r="E150">
         <v>183</v>
       </c>
       <c r="F150">
         <v>1253</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>382</v>
+        <v>141</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>75</v>
       </c>
       <c r="E151">
         <v>75</v>
       </c>
       <c r="F151">
         <v>150</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>383</v>
+        <v>142</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>324</v>
       </c>
       <c r="E152">
         <v>514</v>
       </c>
       <c r="F152">
         <v>838</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>384</v>
+        <v>143</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>110</v>
       </c>
       <c r="E153">
         <v>4149</v>
       </c>
       <c r="F153">
         <v>4259</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>24</v>
       </c>
       <c r="B155" t="s">
         <v>22</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D155">
         <v>513</v>
       </c>
       <c r="E155">
         <v>149</v>
       </c>
       <c r="F155">
         <v>662</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>63</v>
       </c>
       <c r="E156">
         <v>57</v>
       </c>
       <c r="F156">
         <v>120</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>385</v>
+        <v>144</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>50</v>
       </c>
       <c r="E157">
         <v>27</v>
       </c>
       <c r="F157">
         <v>77</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>145</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>19</v>
       </c>
       <c r="E158">
         <v>24</v>
       </c>
       <c r="F158">
         <v>43</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>387</v>
+        <v>146</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159">
         <v>8</v>
       </c>
       <c r="F159">
         <v>36</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>388</v>
+        <v>147</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>353</v>
       </c>
       <c r="E160">
         <v>33</v>
       </c>
       <c r="F160">
         <v>386</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -21513,60 +16155,60 @@
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>389</v>
+        <v>148</v>
       </c>
       <c r="D2" t="s">
-        <v>390</v>
+        <v>149</v>
       </c>
       <c r="E2" t="s">
-        <v>391</v>
+        <v>150</v>
       </c>
       <c r="F2" t="s">
-        <v>392</v>
+        <v>151</v>
       </c>
       <c r="G2">
         <v>14414</v>
       </c>
       <c r="H2">
         <v>21304</v>
       </c>
       <c r="I2">
         <v>34339</v>
       </c>
       <c r="J2">
         <v>64243</v>
       </c>
       <c r="K2">
         <v>20713</v>
       </c>
       <c r="L2">
         <v>663</v>
       </c>
       <c r="M2">
         <v>3218</v>
       </c>
       <c r="N2">
         <v>13624</v>
       </c>
@@ -21584,60 +16226,60 @@
       </c>
       <c r="S2">
         <v>12479</v>
       </c>
       <c r="T2">
         <v>917</v>
       </c>
       <c r="U2">
         <v>3985</v>
       </c>
       <c r="V2">
         <v>710</v>
       </c>
       <c r="W2">
         <v>206525</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>389</v>
+        <v>148</v>
       </c>
       <c r="D3" t="s">
-        <v>390</v>
+        <v>149</v>
       </c>
       <c r="E3" t="s">
-        <v>393</v>
+        <v>152</v>
       </c>
       <c r="F3" t="s">
-        <v>394</v>
+        <v>153</v>
       </c>
       <c r="G3">
         <v>7150</v>
       </c>
       <c r="H3">
         <v>3573</v>
       </c>
       <c r="I3">
         <v>9298</v>
       </c>
       <c r="J3">
         <v>5481</v>
       </c>
       <c r="K3">
         <v>10754</v>
       </c>
       <c r="L3">
         <v>755</v>
       </c>
       <c r="M3">
         <v>1486</v>
       </c>
       <c r="N3">
         <v>2532</v>
       </c>
@@ -21655,60 +16297,60 @@
       </c>
       <c r="S3">
         <v>5722</v>
       </c>
       <c r="T3">
         <v>2895</v>
       </c>
       <c r="U3">
         <v>3423</v>
       </c>
       <c r="V3">
         <v>790</v>
       </c>
       <c r="W3">
         <v>73765</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>389</v>
+        <v>148</v>
       </c>
       <c r="D4" t="s">
-        <v>390</v>
+        <v>149</v>
       </c>
       <c r="E4" t="s">
-        <v>395</v>
+        <v>154</v>
       </c>
       <c r="F4" t="s">
-        <v>396</v>
+        <v>155</v>
       </c>
       <c r="G4">
         <v>1700</v>
       </c>
       <c r="H4">
         <v>9871</v>
       </c>
       <c r="I4">
         <v>2761</v>
       </c>
       <c r="J4">
         <v>2892</v>
       </c>
       <c r="K4">
         <v>3444</v>
       </c>
       <c r="L4">
         <v>812</v>
       </c>
       <c r="M4">
         <v>2605</v>
       </c>
       <c r="N4">
         <v>2716</v>
       </c>
@@ -21720,54 +16362,54 @@
       </c>
       <c r="Q4">
         <v>2296</v>
       </c>
       <c r="R4">
         <v>1627</v>
       </c>
       <c r="S4">
         <v>7186</v>
       </c>
       <c r="T4">
         <v>317</v>
       </c>
       <c r="U4">
         <v>1184</v>
       </c>
       <c r="V4">
         <v>549</v>
       </c>
       <c r="W4">
         <v>43055</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G5">
         <v>23264</v>
       </c>
       <c r="H5">
         <v>34748</v>
       </c>
       <c r="I5">
         <v>46398</v>
       </c>
       <c r="J5">
         <v>72616</v>
       </c>
       <c r="K5">
         <v>34911</v>
       </c>
       <c r="L5">
         <v>2230</v>
       </c>
       <c r="M5">
         <v>7309</v>
       </c>
       <c r="N5">
         <v>18872</v>
       </c>
@@ -21781,4060 +16423,9418 @@
         <v>22329</v>
       </c>
       <c r="R5">
         <v>3076</v>
       </c>
       <c r="S5">
         <v>25387</v>
       </c>
       <c r="T5">
         <v>4129</v>
       </c>
       <c r="U5">
         <v>8592</v>
       </c>
       <c r="V5">
         <v>2049</v>
       </c>
       <c r="W5">
         <v>323345</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>14414</v>
       </c>
       <c r="E2">
         <v>7150</v>
       </c>
       <c r="F2">
         <v>1700</v>
       </c>
       <c r="G2">
         <v>23264</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>1840</v>
       </c>
       <c r="E3">
         <v>467</v>
       </c>
       <c r="F3">
         <v>249</v>
       </c>
       <c r="G3">
         <v>2556</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>397</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>4348</v>
       </c>
       <c r="E4">
         <v>731</v>
       </c>
       <c r="F4">
         <v>457</v>
       </c>
       <c r="G4">
         <v>5536</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>398</v>
+        <v>157</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>3523</v>
       </c>
       <c r="E5">
         <v>628</v>
       </c>
       <c r="F5">
         <v>230</v>
       </c>
       <c r="G5">
         <v>4381</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>399</v>
+        <v>158</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>895</v>
       </c>
       <c r="E6">
         <v>132</v>
       </c>
       <c r="F6">
         <v>64</v>
       </c>
       <c r="G6">
         <v>1091</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>400</v>
+        <v>159</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>1879</v>
       </c>
       <c r="E7">
         <v>103</v>
       </c>
       <c r="F7">
         <v>62</v>
       </c>
       <c r="G7">
         <v>2044</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>401</v>
+        <v>160</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>1008</v>
       </c>
       <c r="E8">
         <v>47</v>
       </c>
       <c r="F8">
         <v>63</v>
       </c>
       <c r="G8">
         <v>1118</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>402</v>
+        <v>161</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>168</v>
       </c>
       <c r="E9">
         <v>70</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>267</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>403</v>
+        <v>162</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>190</v>
       </c>
       <c r="E10">
         <v>4635</v>
       </c>
       <c r="F10">
         <v>480</v>
       </c>
       <c r="G10">
         <v>5305</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>404</v>
+        <v>163</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>446</v>
       </c>
       <c r="E11">
         <v>17</v>
       </c>
       <c r="F11">
         <v>8</v>
       </c>
       <c r="G11">
         <v>471</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>405</v>
+        <v>164</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>55</v>
       </c>
       <c r="E12">
         <v>11</v>
       </c>
       <c r="F12">
         <v>6</v>
       </c>
       <c r="G12">
         <v>72</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>406</v>
+        <v>165</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>62</v>
       </c>
       <c r="E13">
         <v>309</v>
       </c>
       <c r="F13">
         <v>52</v>
       </c>
       <c r="G13">
         <v>423</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>21304</v>
       </c>
       <c r="E15">
         <v>3573</v>
       </c>
       <c r="F15">
         <v>9871</v>
       </c>
       <c r="G15">
         <v>34748</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>5198</v>
       </c>
       <c r="E16">
         <v>719</v>
       </c>
       <c r="F16">
         <v>583</v>
       </c>
       <c r="G16">
         <v>6500</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>407</v>
+        <v>166</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>4361</v>
       </c>
       <c r="E17">
         <v>658</v>
       </c>
       <c r="F17">
         <v>554</v>
       </c>
       <c r="G17">
         <v>5573</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>408</v>
+        <v>167</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>4595</v>
       </c>
       <c r="E18">
         <v>903</v>
       </c>
       <c r="F18">
         <v>7958</v>
       </c>
       <c r="G18">
         <v>13456</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>409</v>
+        <v>168</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>2661</v>
       </c>
       <c r="E19">
         <v>397</v>
       </c>
       <c r="F19">
         <v>305</v>
       </c>
       <c r="G19">
         <v>3363</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>410</v>
+        <v>169</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>1090</v>
       </c>
       <c r="E20">
         <v>244</v>
       </c>
       <c r="F20">
         <v>169</v>
       </c>
       <c r="G20">
         <v>1503</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>411</v>
+        <v>170</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>577</v>
       </c>
       <c r="E21">
         <v>126</v>
       </c>
       <c r="F21">
         <v>76</v>
       </c>
       <c r="G21">
         <v>779</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>412</v>
+        <v>171</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>276</v>
       </c>
       <c r="E22">
         <v>205</v>
       </c>
       <c r="F22">
         <v>97</v>
       </c>
       <c r="G22">
         <v>578</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>413</v>
+        <v>172</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>389</v>
       </c>
       <c r="E23">
         <v>184</v>
       </c>
       <c r="F23">
         <v>61</v>
       </c>
       <c r="G23">
         <v>634</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>414</v>
+        <v>173</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>150</v>
       </c>
       <c r="E24">
         <v>21</v>
       </c>
       <c r="F24">
         <v>9</v>
       </c>
       <c r="G24">
         <v>180</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>415</v>
+        <v>174</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>1137</v>
       </c>
       <c r="E25">
         <v>69</v>
       </c>
       <c r="F25">
         <v>49</v>
       </c>
       <c r="G25">
         <v>1255</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>416</v>
+        <v>175</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>870</v>
       </c>
       <c r="E26">
         <v>47</v>
       </c>
       <c r="F26">
         <v>10</v>
       </c>
       <c r="G26">
         <v>927</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>34339</v>
       </c>
       <c r="E28">
         <v>9298</v>
       </c>
       <c r="F28">
         <v>2761</v>
       </c>
       <c r="G28">
         <v>46398</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>4117</v>
       </c>
       <c r="E29">
         <v>721</v>
       </c>
       <c r="F29">
         <v>349</v>
       </c>
       <c r="G29">
         <v>5187</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>417</v>
+        <v>176</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>9930</v>
       </c>
       <c r="E30">
         <v>1046</v>
       </c>
       <c r="F30">
         <v>643</v>
       </c>
       <c r="G30">
         <v>11619</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>418</v>
+        <v>177</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>7105</v>
       </c>
       <c r="E31">
         <v>468</v>
       </c>
       <c r="F31">
         <v>336</v>
       </c>
       <c r="G31">
         <v>7909</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>419</v>
+        <v>178</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>2986</v>
       </c>
       <c r="E32">
         <v>1168</v>
       </c>
       <c r="F32">
         <v>789</v>
       </c>
       <c r="G32">
         <v>4943</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>420</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>536</v>
       </c>
       <c r="E33">
         <v>2670</v>
       </c>
       <c r="F33">
         <v>216</v>
       </c>
       <c r="G33">
         <v>3422</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>421</v>
+        <v>180</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>5489</v>
       </c>
       <c r="E34">
         <v>94</v>
       </c>
       <c r="F34">
         <v>41</v>
       </c>
       <c r="G34">
         <v>5624</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>422</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>1660</v>
       </c>
       <c r="E35">
         <v>75</v>
       </c>
       <c r="F35">
         <v>43</v>
       </c>
       <c r="G35">
         <v>1778</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>423</v>
+        <v>182</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>1692</v>
       </c>
       <c r="E36">
         <v>157</v>
       </c>
       <c r="F36">
         <v>44</v>
       </c>
       <c r="G36">
         <v>1893</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>424</v>
+        <v>183</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>513</v>
       </c>
       <c r="E37">
         <v>1882</v>
       </c>
       <c r="F37">
         <v>127</v>
       </c>
       <c r="G37">
         <v>2522</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>425</v>
+        <v>184</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>75</v>
       </c>
       <c r="E38">
         <v>22</v>
       </c>
       <c r="F38">
         <v>16</v>
       </c>
       <c r="G38">
         <v>113</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>426</v>
+        <v>185</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>236</v>
       </c>
       <c r="E39">
         <v>995</v>
       </c>
       <c r="F39">
         <v>157</v>
       </c>
       <c r="G39">
         <v>1388</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>64243</v>
       </c>
       <c r="E41">
         <v>5481</v>
       </c>
       <c r="F41">
         <v>2892</v>
       </c>
       <c r="G41">
         <v>72616</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>8811</v>
       </c>
       <c r="E42">
         <v>668</v>
       </c>
       <c r="F42">
         <v>582</v>
       </c>
       <c r="G42">
         <v>10061</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>427</v>
+        <v>186</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>17057</v>
       </c>
       <c r="E43">
         <v>1395</v>
       </c>
       <c r="F43">
         <v>614</v>
       </c>
       <c r="G43">
         <v>19066</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>428</v>
+        <v>187</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>31781</v>
       </c>
       <c r="E44">
         <v>2307</v>
       </c>
       <c r="F44">
         <v>1119</v>
       </c>
       <c r="G44">
         <v>35207</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>429</v>
+        <v>188</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>2860</v>
       </c>
       <c r="E45">
         <v>443</v>
       </c>
       <c r="F45">
         <v>278</v>
       </c>
       <c r="G45">
         <v>3581</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>430</v>
+        <v>189</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>310</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>310</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>431</v>
+        <v>190</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>763</v>
       </c>
       <c r="E47">
         <v>62</v>
       </c>
       <c r="F47">
         <v>83</v>
       </c>
       <c r="G47">
         <v>908</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>432</v>
+        <v>191</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>1141</v>
       </c>
       <c r="E48">
         <v>107</v>
       </c>
       <c r="F48">
         <v>98</v>
       </c>
       <c r="G48">
         <v>1346</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>433</v>
+        <v>192</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>263</v>
       </c>
       <c r="E49">
         <v>80</v>
       </c>
       <c r="F49">
         <v>43</v>
       </c>
       <c r="G49">
         <v>386</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>434</v>
+        <v>193</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>451</v>
       </c>
       <c r="E50">
         <v>28</v>
       </c>
       <c r="F50">
         <v>43</v>
       </c>
       <c r="G50">
         <v>522</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>435</v>
+        <v>194</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>251</v>
       </c>
       <c r="E51">
         <v>13</v>
       </c>
       <c r="F51">
         <v>11</v>
       </c>
       <c r="G51">
         <v>275</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>436</v>
+        <v>195</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>865</v>
       </c>
       <c r="E52">
         <v>68</v>
       </c>
       <c r="F52">
         <v>21</v>
       </c>
       <c r="G52">
         <v>954</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>20713</v>
       </c>
       <c r="E54">
         <v>10754</v>
       </c>
       <c r="F54">
         <v>3444</v>
       </c>
       <c r="G54">
         <v>34911</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>1591</v>
       </c>
       <c r="E55">
         <v>597</v>
       </c>
       <c r="F55">
         <v>341</v>
       </c>
       <c r="G55">
         <v>2529</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>437</v>
+        <v>196</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>1634</v>
       </c>
       <c r="E56">
         <v>8702</v>
       </c>
       <c r="F56">
         <v>1426</v>
       </c>
       <c r="G56">
         <v>11762</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>438</v>
+        <v>197</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>12631</v>
       </c>
       <c r="E57">
         <v>632</v>
       </c>
       <c r="F57">
         <v>812</v>
       </c>
       <c r="G57">
         <v>14075</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>439</v>
+        <v>198</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>2244</v>
       </c>
       <c r="E58">
         <v>80</v>
       </c>
       <c r="F58">
         <v>50</v>
       </c>
       <c r="G58">
         <v>2374</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>440</v>
+        <v>199</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>247</v>
       </c>
       <c r="E59">
         <v>89</v>
       </c>
       <c r="F59">
         <v>61</v>
       </c>
       <c r="G59">
         <v>397</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>441</v>
+        <v>200</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>1613</v>
       </c>
       <c r="E60">
         <v>186</v>
       </c>
       <c r="F60">
         <v>155</v>
       </c>
       <c r="G60">
         <v>1954</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>442</v>
+        <v>201</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>329</v>
       </c>
       <c r="E61">
         <v>290</v>
       </c>
       <c r="F61">
         <v>95</v>
       </c>
       <c r="G61">
         <v>714</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>443</v>
+        <v>202</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>172</v>
       </c>
       <c r="E62">
         <v>51</v>
       </c>
       <c r="F62">
         <v>26</v>
       </c>
       <c r="G62">
         <v>249</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>444</v>
+        <v>203</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>75</v>
       </c>
       <c r="E63">
         <v>13</v>
       </c>
       <c r="F63">
         <v>13</v>
       </c>
       <c r="G63">
         <v>101</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>445</v>
+        <v>204</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>37</v>
       </c>
       <c r="E64">
         <v>65</v>
       </c>
       <c r="F64">
         <v>186</v>
       </c>
       <c r="G64">
         <v>288</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>446</v>
+        <v>205</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>140</v>
       </c>
       <c r="E65">
         <v>49</v>
       </c>
       <c r="F65">
         <v>279</v>
       </c>
       <c r="G65">
         <v>468</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>663</v>
       </c>
       <c r="E67">
         <v>755</v>
       </c>
       <c r="F67">
         <v>812</v>
       </c>
       <c r="G67">
         <v>2230</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>220</v>
       </c>
       <c r="E68">
         <v>145</v>
       </c>
       <c r="F68">
         <v>73</v>
       </c>
       <c r="G68">
         <v>438</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>447</v>
+        <v>206</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>155</v>
       </c>
       <c r="E69">
         <v>128</v>
       </c>
       <c r="F69">
         <v>148</v>
       </c>
       <c r="G69">
         <v>431</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>448</v>
+        <v>207</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>110</v>
       </c>
       <c r="E70">
         <v>272</v>
       </c>
       <c r="F70">
         <v>501</v>
       </c>
       <c r="G70">
         <v>883</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>449</v>
+        <v>208</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>53</v>
       </c>
       <c r="E71">
         <v>36</v>
       </c>
       <c r="F71">
         <v>35</v>
       </c>
       <c r="G71">
         <v>124</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>450</v>
+        <v>209</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>38</v>
       </c>
       <c r="E72">
         <v>56</v>
       </c>
       <c r="F72">
         <v>15</v>
       </c>
       <c r="G72">
         <v>109</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>451</v>
+        <v>210</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>36</v>
       </c>
       <c r="E73">
         <v>78</v>
       </c>
       <c r="F73">
         <v>26</v>
       </c>
       <c r="G73">
         <v>140</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>452</v>
+        <v>211</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>51</v>
       </c>
       <c r="E74">
         <v>40</v>
       </c>
       <c r="F74">
         <v>14</v>
       </c>
       <c r="G74">
         <v>105</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>3218</v>
       </c>
       <c r="E76">
         <v>1486</v>
       </c>
       <c r="F76">
         <v>2605</v>
       </c>
       <c r="G76">
         <v>7309</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B77" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>403</v>
       </c>
       <c r="E77">
         <v>162</v>
       </c>
       <c r="F77">
         <v>100</v>
       </c>
       <c r="G77">
         <v>665</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>453</v>
+        <v>212</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>652</v>
       </c>
       <c r="E78">
         <v>133</v>
       </c>
       <c r="F78">
         <v>113</v>
       </c>
       <c r="G78">
         <v>898</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>454</v>
+        <v>213</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>977</v>
       </c>
       <c r="E79">
         <v>71</v>
       </c>
       <c r="F79">
         <v>64</v>
       </c>
       <c r="G79">
         <v>1112</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>455</v>
+        <v>214</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>139</v>
       </c>
       <c r="E80">
         <v>50</v>
       </c>
       <c r="F80">
         <v>32</v>
       </c>
       <c r="G80">
         <v>221</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>456</v>
+        <v>215</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>145</v>
       </c>
       <c r="E81">
         <v>583</v>
       </c>
       <c r="F81">
         <v>396</v>
       </c>
       <c r="G81">
         <v>1124</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>457</v>
+        <v>216</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>211</v>
       </c>
       <c r="E82">
         <v>343</v>
       </c>
       <c r="F82">
         <v>1310</v>
       </c>
       <c r="G82">
         <v>1864</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>458</v>
+        <v>217</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>54</v>
       </c>
       <c r="E83">
         <v>16</v>
       </c>
       <c r="F83">
         <v>11</v>
       </c>
       <c r="G83">
         <v>81</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>459</v>
+        <v>218</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>548</v>
       </c>
       <c r="E84">
         <v>70</v>
       </c>
       <c r="F84">
         <v>27</v>
       </c>
       <c r="G84">
         <v>645</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>460</v>
+        <v>219</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>55</v>
       </c>
       <c r="E85">
         <v>15</v>
       </c>
       <c r="F85">
         <v>199</v>
       </c>
       <c r="G85">
         <v>269</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>461</v>
+        <v>220</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86">
         <v>14</v>
       </c>
       <c r="F86">
         <v>37</v>
       </c>
       <c r="G86">
         <v>66</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>10</v>
       </c>
       <c r="B87" t="s">
-        <v>462</v>
+        <v>221</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87">
         <v>29</v>
       </c>
       <c r="F87">
         <v>316</v>
       </c>
       <c r="G87">
         <v>364</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D89">
         <v>13624</v>
       </c>
       <c r="E89">
         <v>2532</v>
       </c>
       <c r="F89">
         <v>2716</v>
       </c>
       <c r="G89">
         <v>18872</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B90" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>927</v>
       </c>
       <c r="E90">
         <v>168</v>
       </c>
       <c r="F90">
         <v>249</v>
       </c>
       <c r="G90">
         <v>1344</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>463</v>
+        <v>222</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>11187</v>
       </c>
       <c r="E91">
         <v>1801</v>
       </c>
       <c r="F91">
         <v>894</v>
       </c>
       <c r="G91">
         <v>13882</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>464</v>
+        <v>223</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>644</v>
       </c>
       <c r="E92">
         <v>88</v>
       </c>
       <c r="F92">
         <v>101</v>
       </c>
       <c r="G92">
         <v>833</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>465</v>
+        <v>224</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>247</v>
       </c>
       <c r="E93">
         <v>67</v>
       </c>
       <c r="F93">
         <v>112</v>
       </c>
       <c r="G93">
         <v>426</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>466</v>
+        <v>225</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>261</v>
       </c>
       <c r="E94">
         <v>29</v>
       </c>
       <c r="F94">
         <v>92</v>
       </c>
       <c r="G94">
         <v>382</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>467</v>
+        <v>226</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>168</v>
       </c>
       <c r="E95">
         <v>39</v>
       </c>
       <c r="F95">
         <v>64</v>
       </c>
       <c r="G95">
         <v>271</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>468</v>
+        <v>227</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96">
         <v>13</v>
       </c>
       <c r="F96">
         <v>174</v>
       </c>
       <c r="G96">
         <v>216</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>469</v>
+        <v>228</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>35</v>
       </c>
       <c r="E97">
         <v>206</v>
       </c>
       <c r="F97">
         <v>61</v>
       </c>
       <c r="G97">
         <v>302</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>8</v>
       </c>
       <c r="B98" t="s">
-        <v>470</v>
+        <v>229</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>73</v>
       </c>
       <c r="E98">
         <v>54</v>
       </c>
       <c r="F98">
         <v>535</v>
       </c>
       <c r="G98">
         <v>662</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>471</v>
+        <v>230</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99">
         <v>16</v>
       </c>
       <c r="F99">
         <v>72</v>
       </c>
       <c r="G99">
         <v>112</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>472</v>
+        <v>231</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100">
         <v>51</v>
       </c>
       <c r="F100">
         <v>362</v>
       </c>
       <c r="G100">
         <v>442</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>14</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>4331</v>
       </c>
       <c r="E102">
         <v>965</v>
       </c>
       <c r="F102">
         <v>459</v>
       </c>
       <c r="G102">
         <v>5755</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>289</v>
       </c>
       <c r="E103">
         <v>47</v>
       </c>
       <c r="F103">
         <v>34</v>
       </c>
       <c r="G103">
         <v>370</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>473</v>
+        <v>232</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>1376</v>
       </c>
       <c r="E104">
         <v>43</v>
       </c>
       <c r="F104">
         <v>39</v>
       </c>
       <c r="G104">
         <v>1458</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>474</v>
+        <v>233</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>1778</v>
       </c>
       <c r="E105">
         <v>82</v>
       </c>
       <c r="F105">
         <v>51</v>
       </c>
       <c r="G105">
         <v>1911</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>475</v>
+        <v>234</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>68</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
         <v>8</v>
       </c>
       <c r="G106">
         <v>81</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>476</v>
+        <v>235</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>132</v>
       </c>
       <c r="E107">
         <v>8</v>
       </c>
       <c r="F107">
         <v>8</v>
       </c>
       <c r="G107">
         <v>148</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>477</v>
+        <v>236</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>249</v>
       </c>
       <c r="E108">
         <v>16</v>
       </c>
       <c r="F108">
         <v>5</v>
       </c>
       <c r="G108">
         <v>270</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>478</v>
+        <v>237</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>124</v>
       </c>
       <c r="E109">
         <v>8</v>
       </c>
       <c r="F109">
         <v>7</v>
       </c>
       <c r="G109">
         <v>139</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>479</v>
+        <v>238</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>51</v>
       </c>
       <c r="E110">
         <v>8</v>
       </c>
       <c r="F110">
         <v>9</v>
       </c>
       <c r="G110">
         <v>68</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>480</v>
+        <v>239</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111">
         <v>6</v>
       </c>
       <c r="F111">
         <v>3</v>
       </c>
       <c r="G111">
         <v>27</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>481</v>
+        <v>240</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>211</v>
       </c>
       <c r="E112">
         <v>14</v>
       </c>
       <c r="F112">
         <v>10</v>
       </c>
       <c r="G112">
         <v>235</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>10</v>
       </c>
       <c r="B113" t="s">
-        <v>482</v>
+        <v>241</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>35</v>
       </c>
       <c r="E113">
         <v>728</v>
       </c>
       <c r="F113">
         <v>285</v>
       </c>
       <c r="G113">
         <v>1048</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>6358</v>
       </c>
       <c r="E115">
         <v>2686</v>
       </c>
       <c r="F115">
         <v>2636</v>
       </c>
       <c r="G115">
         <v>11680</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>516</v>
       </c>
       <c r="E116">
         <v>300</v>
       </c>
       <c r="F116">
         <v>170</v>
       </c>
       <c r="G116">
         <v>986</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>483</v>
+        <v>242</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>4789</v>
       </c>
       <c r="E117">
         <v>1319</v>
       </c>
       <c r="F117">
         <v>892</v>
       </c>
       <c r="G117">
         <v>7000</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>484</v>
+        <v>243</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>291</v>
       </c>
       <c r="E118">
         <v>218</v>
       </c>
       <c r="F118">
         <v>107</v>
       </c>
       <c r="G118">
         <v>616</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>485</v>
+        <v>244</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>161</v>
       </c>
       <c r="E119">
         <v>390</v>
       </c>
       <c r="F119">
         <v>146</v>
       </c>
       <c r="G119">
         <v>697</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>486</v>
+        <v>245</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>106</v>
       </c>
       <c r="E120">
         <v>171</v>
       </c>
       <c r="F120">
         <v>1069</v>
       </c>
       <c r="G120">
         <v>1346</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>487</v>
+        <v>246</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>92</v>
       </c>
       <c r="E121">
         <v>76</v>
       </c>
       <c r="F121">
         <v>148</v>
       </c>
       <c r="G121">
         <v>316</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>488</v>
+        <v>247</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>94</v>
       </c>
       <c r="E122">
         <v>54</v>
       </c>
       <c r="F122">
         <v>10</v>
       </c>
       <c r="G122">
         <v>158</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>489</v>
+        <v>248</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>71</v>
       </c>
       <c r="E123">
         <v>47</v>
       </c>
       <c r="F123">
         <v>23</v>
       </c>
       <c r="G123">
         <v>141</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>490</v>
+        <v>249</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>173</v>
       </c>
       <c r="E124">
         <v>40</v>
       </c>
       <c r="F124">
         <v>17</v>
       </c>
       <c r="G124">
         <v>230</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>491</v>
+        <v>250</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125">
         <v>13</v>
       </c>
       <c r="F125">
         <v>32</v>
       </c>
       <c r="G125">
         <v>71</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>492</v>
+        <v>251</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>39</v>
       </c>
       <c r="E126">
         <v>58</v>
       </c>
       <c r="F126">
         <v>22</v>
       </c>
       <c r="G126">
         <v>119</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>12</v>
       </c>
       <c r="B128" t="s">
         <v>16</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>4963</v>
       </c>
       <c r="E128">
         <v>15070</v>
       </c>
       <c r="F128">
         <v>2296</v>
       </c>
       <c r="G128">
         <v>22329</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>608</v>
       </c>
       <c r="E129">
         <v>633</v>
       </c>
       <c r="F129">
         <v>114</v>
       </c>
       <c r="G129">
         <v>1355</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>493</v>
+        <v>252</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>3231</v>
       </c>
       <c r="E130">
         <v>12851</v>
       </c>
       <c r="F130">
         <v>1181</v>
       </c>
       <c r="G130">
         <v>17263</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>494</v>
+        <v>253</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>302</v>
       </c>
       <c r="E131">
         <v>993</v>
       </c>
       <c r="F131">
         <v>486</v>
       </c>
       <c r="G131">
         <v>1781</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>495</v>
+        <v>254</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>288</v>
       </c>
       <c r="E132">
         <v>129</v>
       </c>
       <c r="F132">
         <v>72</v>
       </c>
       <c r="G132">
         <v>489</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>496</v>
+        <v>255</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>123</v>
       </c>
       <c r="E133">
         <v>48</v>
       </c>
       <c r="F133">
         <v>27</v>
       </c>
       <c r="G133">
         <v>198</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>497</v>
+        <v>256</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>147</v>
       </c>
       <c r="E134">
         <v>76</v>
       </c>
       <c r="F134">
         <v>21</v>
       </c>
       <c r="G134">
         <v>244</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>498</v>
+        <v>257</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>121</v>
       </c>
       <c r="E135">
         <v>230</v>
       </c>
       <c r="F135">
         <v>21</v>
       </c>
       <c r="G135">
         <v>372</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>499</v>
+        <v>258</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>52</v>
       </c>
       <c r="E136">
         <v>45</v>
       </c>
       <c r="F136">
         <v>358</v>
       </c>
       <c r="G136">
         <v>455</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>500</v>
+        <v>259</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>43</v>
       </c>
       <c r="E137">
         <v>10</v>
       </c>
       <c r="F137">
         <v>4</v>
       </c>
       <c r="G137">
         <v>57</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>501</v>
+        <v>260</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>32</v>
       </c>
       <c r="E138">
         <v>49</v>
       </c>
       <c r="F138">
         <v>10</v>
       </c>
       <c r="G138">
         <v>91</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>502</v>
+        <v>261</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139">
         <v>6</v>
       </c>
       <c r="F139">
         <v>2</v>
       </c>
       <c r="G139">
         <v>24</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>13</v>
       </c>
       <c r="B141" t="s">
         <v>17</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>264</v>
       </c>
       <c r="E141">
         <v>1185</v>
       </c>
       <c r="F141">
         <v>1627</v>
       </c>
       <c r="G141">
         <v>3076</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B142" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>69</v>
       </c>
       <c r="E142">
         <v>99</v>
       </c>
       <c r="F142">
         <v>93</v>
       </c>
       <c r="G142">
         <v>261</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>503</v>
+        <v>262</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>119</v>
       </c>
       <c r="E143">
         <v>975</v>
       </c>
       <c r="F143">
         <v>1327</v>
       </c>
       <c r="G143">
         <v>2421</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>504</v>
+        <v>263</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>39</v>
       </c>
       <c r="E144">
         <v>81</v>
       </c>
       <c r="F144">
         <v>25</v>
       </c>
       <c r="G144">
         <v>145</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>505</v>
+        <v>264</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145">
         <v>13</v>
       </c>
       <c r="F145">
         <v>32</v>
       </c>
       <c r="G145">
         <v>64</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>506</v>
+        <v>265</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146">
         <v>17</v>
       </c>
       <c r="F146">
         <v>150</v>
       </c>
       <c r="G146">
         <v>185</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D148">
         <v>12479</v>
       </c>
       <c r="E148">
         <v>5722</v>
       </c>
       <c r="F148">
         <v>7186</v>
       </c>
       <c r="G148">
         <v>25387</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B149" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>662</v>
       </c>
       <c r="E149">
         <v>332</v>
       </c>
       <c r="F149">
         <v>376</v>
       </c>
       <c r="G149">
         <v>1370</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>507</v>
+        <v>266</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>1156</v>
       </c>
       <c r="E150">
         <v>1384</v>
       </c>
       <c r="F150">
         <v>4203</v>
       </c>
       <c r="G150">
         <v>6743</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>508</v>
+        <v>267</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>2371</v>
       </c>
       <c r="E151">
         <v>1121</v>
       </c>
       <c r="F151">
         <v>684</v>
       </c>
       <c r="G151">
         <v>4176</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>509</v>
+        <v>268</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>510</v>
       </c>
       <c r="E152">
         <v>161</v>
       </c>
       <c r="F152">
         <v>118</v>
       </c>
       <c r="G152">
         <v>789</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>510</v>
+        <v>269</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>721</v>
       </c>
       <c r="E153">
         <v>96</v>
       </c>
       <c r="F153">
         <v>97</v>
       </c>
       <c r="G153">
         <v>914</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>511</v>
+        <v>270</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>550</v>
       </c>
       <c r="E154">
         <v>74</v>
       </c>
       <c r="F154">
         <v>60</v>
       </c>
       <c r="G154">
         <v>684</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>512</v>
+        <v>271</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>122</v>
       </c>
       <c r="E155">
         <v>57</v>
       </c>
       <c r="F155">
         <v>30</v>
       </c>
       <c r="G155">
         <v>209</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>513</v>
+        <v>272</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>211</v>
       </c>
       <c r="E156">
         <v>251</v>
       </c>
       <c r="F156">
         <v>50</v>
       </c>
       <c r="G156">
         <v>512</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>514</v>
+        <v>273</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>154</v>
       </c>
       <c r="E157">
         <v>480</v>
       </c>
       <c r="F157">
         <v>105</v>
       </c>
       <c r="G157">
         <v>739</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>515</v>
+        <v>274</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>119</v>
       </c>
       <c r="E158">
         <v>30</v>
       </c>
       <c r="F158">
         <v>27</v>
       </c>
       <c r="G158">
         <v>176</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>10</v>
       </c>
       <c r="B159" t="s">
-        <v>516</v>
+        <v>275</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>5903</v>
       </c>
       <c r="E159">
         <v>1736</v>
       </c>
       <c r="F159">
         <v>1436</v>
       </c>
       <c r="G159">
         <v>9075</v>
       </c>
     </row>
     <row r="160"/>
     <row r="161">
       <c r="A161">
         <v>15</v>
       </c>
       <c r="B161" t="s">
         <v>19</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D161">
         <v>917</v>
       </c>
       <c r="E161">
         <v>2895</v>
       </c>
       <c r="F161">
         <v>317</v>
       </c>
       <c r="G161">
         <v>4129</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>277</v>
       </c>
       <c r="E162">
         <v>158</v>
       </c>
       <c r="F162">
         <v>77</v>
       </c>
       <c r="G162">
         <v>512</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>517</v>
+        <v>276</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>192</v>
       </c>
       <c r="E163">
         <v>152</v>
       </c>
       <c r="F163">
         <v>132</v>
       </c>
       <c r="G163">
         <v>476</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>518</v>
+        <v>277</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>124</v>
       </c>
       <c r="E164">
         <v>71</v>
       </c>
       <c r="F164">
         <v>33</v>
       </c>
       <c r="G164">
         <v>228</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>519</v>
+        <v>278</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>324</v>
       </c>
       <c r="E165">
         <v>2514</v>
       </c>
       <c r="F165">
         <v>75</v>
       </c>
       <c r="G165">
         <v>2913</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>16</v>
       </c>
       <c r="B167" t="s">
         <v>20</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D167">
         <v>3985</v>
       </c>
       <c r="E167">
         <v>3423</v>
       </c>
       <c r="F167">
         <v>1184</v>
       </c>
       <c r="G167">
         <v>8592</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B168" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D168">
         <v>226</v>
       </c>
       <c r="E168">
         <v>169</v>
       </c>
       <c r="F168">
         <v>41</v>
       </c>
       <c r="G168">
         <v>436</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>520</v>
+        <v>279</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>553</v>
       </c>
       <c r="E169">
         <v>275</v>
       </c>
       <c r="F169">
         <v>59</v>
       </c>
       <c r="G169">
         <v>887</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>521</v>
+        <v>280</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>177</v>
       </c>
       <c r="E170">
         <v>1877</v>
       </c>
       <c r="F170">
         <v>568</v>
       </c>
       <c r="G170">
         <v>2622</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>522</v>
+        <v>281</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>345</v>
       </c>
       <c r="E171">
         <v>41</v>
       </c>
       <c r="F171">
         <v>20</v>
       </c>
       <c r="G171">
         <v>406</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>523</v>
+        <v>282</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>36</v>
       </c>
       <c r="E172">
         <v>195</v>
       </c>
       <c r="F172">
         <v>191</v>
       </c>
       <c r="G172">
         <v>422</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>524</v>
+        <v>283</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D173">
         <v>906</v>
       </c>
       <c r="E173">
         <v>401</v>
       </c>
       <c r="F173">
         <v>131</v>
       </c>
       <c r="G173">
         <v>1438</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>525</v>
+        <v>284</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174">
         <v>20</v>
       </c>
       <c r="F174">
         <v>8</v>
       </c>
       <c r="G174">
         <v>56</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>526</v>
+        <v>285</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>645</v>
       </c>
       <c r="E175">
         <v>194</v>
       </c>
       <c r="F175">
         <v>8</v>
       </c>
       <c r="G175">
         <v>847</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>527</v>
+        <v>286</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>1000</v>
       </c>
       <c r="E176">
         <v>203</v>
       </c>
       <c r="F176">
         <v>142</v>
       </c>
       <c r="G176">
         <v>1345</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>528</v>
+        <v>287</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D177">
         <v>45</v>
       </c>
       <c r="E177">
         <v>11</v>
       </c>
       <c r="F177">
         <v>10</v>
       </c>
       <c r="G177">
         <v>66</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>10</v>
       </c>
       <c r="B178" t="s">
-        <v>529</v>
+        <v>288</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178">
         <v>37</v>
       </c>
       <c r="F178">
         <v>6</v>
       </c>
       <c r="G178">
         <v>67</v>
       </c>
     </row>
     <row r="179"/>
     <row r="180">
       <c r="A180">
         <v>17</v>
       </c>
       <c r="B180" t="s">
         <v>21</v>
       </c>
       <c r="C180" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D180">
         <v>710</v>
       </c>
       <c r="E180">
         <v>790</v>
       </c>
       <c r="F180">
         <v>549</v>
       </c>
       <c r="G180">
         <v>2049</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B181" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D181">
         <v>151</v>
       </c>
       <c r="E181">
         <v>62</v>
       </c>
       <c r="F181">
         <v>55</v>
       </c>
       <c r="G181">
         <v>268</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1</v>
       </c>
       <c r="B182" t="s">
-        <v>530</v>
+        <v>289</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D182">
         <v>113</v>
       </c>
       <c r="E182">
         <v>68</v>
       </c>
       <c r="F182">
         <v>219</v>
       </c>
       <c r="G182">
         <v>400</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2</v>
       </c>
       <c r="B183" t="s">
-        <v>531</v>
+        <v>290</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D183">
         <v>66</v>
       </c>
       <c r="E183">
         <v>194</v>
       </c>
       <c r="F183">
         <v>95</v>
       </c>
       <c r="G183">
         <v>355</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>3</v>
       </c>
       <c r="B184" t="s">
-        <v>532</v>
+        <v>291</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D184">
         <v>44</v>
       </c>
       <c r="E184">
         <v>21</v>
       </c>
       <c r="F184">
         <v>100</v>
       </c>
       <c r="G184">
         <v>165</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>4</v>
       </c>
       <c r="B185" t="s">
-        <v>533</v>
+        <v>292</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185">
         <v>395</v>
       </c>
       <c r="F185">
         <v>17</v>
       </c>
       <c r="G185">
         <v>435</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>534</v>
+        <v>293</v>
       </c>
       <c r="C186" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D186">
         <v>222</v>
       </c>
       <c r="E186">
         <v>19</v>
       </c>
       <c r="F186">
         <v>42</v>
       </c>
       <c r="G186">
         <v>283</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>6</v>
       </c>
       <c r="B187" t="s">
-        <v>535</v>
+        <v>294</v>
       </c>
       <c r="C187" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D187">
         <v>42</v>
       </c>
       <c r="E187">
         <v>10</v>
       </c>
       <c r="F187">
         <v>6</v>
       </c>
       <c r="G187">
         <v>58</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>7</v>
       </c>
       <c r="B188" t="s">
-        <v>536</v>
+        <v>295</v>
       </c>
       <c r="C188" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D188">
         <v>49</v>
       </c>
       <c r="E188">
         <v>21</v>
       </c>
       <c r="F188">
         <v>15</v>
       </c>
       <c r="G188">
         <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D2" t="s">
+        <v>297</v>
+      </c>
+      <c r="E2" t="s">
+        <v>298</v>
+      </c>
+      <c r="F2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G2">
+        <v>5430</v>
+      </c>
+      <c r="H2">
+        <v>17440</v>
+      </c>
+      <c r="I2">
+        <v>18261</v>
+      </c>
+      <c r="J2">
+        <v>22472</v>
+      </c>
+      <c r="K2">
+        <v>16467</v>
+      </c>
+      <c r="L2">
+        <v>866</v>
+      </c>
+      <c r="M2">
+        <v>1640</v>
+      </c>
+      <c r="N2">
+        <v>8001</v>
+      </c>
+      <c r="O2">
+        <v>1252</v>
+      </c>
+      <c r="P2">
+        <v>1997</v>
+      </c>
+      <c r="Q2">
+        <v>3134</v>
+      </c>
+      <c r="R2">
+        <v>63</v>
+      </c>
+      <c r="S2">
+        <v>22164</v>
+      </c>
+      <c r="T2">
+        <v>813</v>
+      </c>
+      <c r="U2">
+        <v>9463</v>
+      </c>
+      <c r="V2">
+        <v>3881</v>
+      </c>
+      <c r="W2">
+        <v>133344</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F3" t="s">
+        <v>301</v>
+      </c>
+      <c r="G3">
+        <v>8496</v>
+      </c>
+      <c r="H3">
+        <v>4778</v>
+      </c>
+      <c r="I3">
+        <v>3648</v>
+      </c>
+      <c r="J3">
+        <v>18438</v>
+      </c>
+      <c r="K3">
+        <v>14392</v>
+      </c>
+      <c r="L3">
+        <v>247</v>
+      </c>
+      <c r="M3">
+        <v>1949</v>
+      </c>
+      <c r="N3">
+        <v>9193</v>
+      </c>
+      <c r="O3">
+        <v>394</v>
+      </c>
+      <c r="P3">
+        <v>1192</v>
+      </c>
+      <c r="Q3">
+        <v>7176</v>
+      </c>
+      <c r="R3">
+        <v>815</v>
+      </c>
+      <c r="S3">
+        <v>5277</v>
+      </c>
+      <c r="T3">
+        <v>235</v>
+      </c>
+      <c r="U3">
+        <v>1119</v>
+      </c>
+      <c r="V3">
+        <v>20619</v>
+      </c>
+      <c r="W3">
+        <v>97968</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>13926</v>
+      </c>
+      <c r="H4">
+        <v>22218</v>
+      </c>
+      <c r="I4">
+        <v>21909</v>
+      </c>
+      <c r="J4">
+        <v>40910</v>
+      </c>
+      <c r="K4">
+        <v>30859</v>
+      </c>
+      <c r="L4">
+        <v>1113</v>
+      </c>
+      <c r="M4">
+        <v>3589</v>
+      </c>
+      <c r="N4">
+        <v>17194</v>
+      </c>
+      <c r="O4">
+        <v>1646</v>
+      </c>
+      <c r="P4">
+        <v>3189</v>
+      </c>
+      <c r="Q4">
+        <v>10310</v>
+      </c>
+      <c r="R4">
+        <v>878</v>
+      </c>
+      <c r="S4">
+        <v>27441</v>
+      </c>
+      <c r="T4">
+        <v>1048</v>
+      </c>
+      <c r="U4">
+        <v>10582</v>
+      </c>
+      <c r="V4">
+        <v>24500</v>
+      </c>
+      <c r="W4">
+        <v>231312</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>5430</v>
+      </c>
+      <c r="E2">
+        <v>8496</v>
+      </c>
+      <c r="F2">
+        <v>13926</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>661</v>
+      </c>
+      <c r="E3">
+        <v>729</v>
+      </c>
+      <c r="F3">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>906</v>
+      </c>
+      <c r="E4">
+        <v>1725</v>
+      </c>
+      <c r="F4">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>3122</v>
+      </c>
+      <c r="E5">
+        <v>2802</v>
+      </c>
+      <c r="F5">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>304</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>163</v>
+      </c>
+      <c r="E6">
+        <v>264</v>
+      </c>
+      <c r="F6">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>95</v>
+      </c>
+      <c r="E7">
+        <v>137</v>
+      </c>
+      <c r="F7">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>306</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>120</v>
+      </c>
+      <c r="E8">
+        <v>113</v>
+      </c>
+      <c r="F8">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>307</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>307</v>
+      </c>
+      <c r="E9">
+        <v>261</v>
+      </c>
+      <c r="F9">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>308</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>56</v>
+      </c>
+      <c r="E10">
+        <v>2465</v>
+      </c>
+      <c r="F10">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>17440</v>
+      </c>
+      <c r="E12">
+        <v>4778</v>
+      </c>
+      <c r="F12">
+        <v>22218</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>1699</v>
+      </c>
+      <c r="E13">
+        <v>1101</v>
+      </c>
+      <c r="F13">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>309</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>4261</v>
+      </c>
+      <c r="E14">
+        <v>702</v>
+      </c>
+      <c r="F14">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>310</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>3213</v>
+      </c>
+      <c r="E15">
+        <v>814</v>
+      </c>
+      <c r="F15">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>4429</v>
+      </c>
+      <c r="E16">
+        <v>345</v>
+      </c>
+      <c r="F16">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>312</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>1352</v>
+      </c>
+      <c r="E17">
+        <v>617</v>
+      </c>
+      <c r="F17">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>313</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>319</v>
+      </c>
+      <c r="E18">
+        <v>730</v>
+      </c>
+      <c r="F18">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>314</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>233</v>
+      </c>
+      <c r="E19">
+        <v>339</v>
+      </c>
+      <c r="F19">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>315</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>1934</v>
+      </c>
+      <c r="E20">
+        <v>130</v>
+      </c>
+      <c r="F20">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>18261</v>
+      </c>
+      <c r="E22">
+        <v>3648</v>
+      </c>
+      <c r="F22">
+        <v>21909</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>1280</v>
+      </c>
+      <c r="E23">
+        <v>636</v>
+      </c>
+      <c r="F23">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>316</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>3717</v>
+      </c>
+      <c r="E24">
+        <v>911</v>
+      </c>
+      <c r="F24">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>317</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>3808</v>
+      </c>
+      <c r="E25">
+        <v>628</v>
+      </c>
+      <c r="F25">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>318</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>7392</v>
+      </c>
+      <c r="E26">
+        <v>769</v>
+      </c>
+      <c r="F26">
+        <v>8161</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>319</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>185</v>
+      </c>
+      <c r="E27">
+        <v>387</v>
+      </c>
+      <c r="F27">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>320</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>1129</v>
+      </c>
+      <c r="E28">
+        <v>143</v>
+      </c>
+      <c r="F28">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>321</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>492</v>
+      </c>
+      <c r="E29">
+        <v>118</v>
+      </c>
+      <c r="F29">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>322</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>258</v>
+      </c>
+      <c r="E30">
+        <v>56</v>
+      </c>
+      <c r="F30">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>22472</v>
+      </c>
+      <c r="E32">
+        <v>18438</v>
+      </c>
+      <c r="F32">
+        <v>40910</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>1772</v>
+      </c>
+      <c r="E33">
+        <v>1731</v>
+      </c>
+      <c r="F33">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>323</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>15467</v>
+      </c>
+      <c r="E34">
+        <v>11346</v>
+      </c>
+      <c r="F34">
+        <v>26813</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>324</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>3927</v>
+      </c>
+      <c r="E35">
+        <v>1035</v>
+      </c>
+      <c r="F35">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>325</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>382</v>
+      </c>
+      <c r="E36">
+        <v>1805</v>
+      </c>
+      <c r="F36">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>326</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>321</v>
+      </c>
+      <c r="E37">
+        <v>491</v>
+      </c>
+      <c r="F37">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>327</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>365</v>
+      </c>
+      <c r="E38">
+        <v>1654</v>
+      </c>
+      <c r="F38">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>328</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>132</v>
+      </c>
+      <c r="E39">
+        <v>196</v>
+      </c>
+      <c r="F39">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>329</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>106</v>
+      </c>
+      <c r="E40">
+        <v>180</v>
+      </c>
+      <c r="F40">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>16467</v>
+      </c>
+      <c r="E42">
+        <v>14392</v>
+      </c>
+      <c r="F42">
+        <v>30859</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>999</v>
+      </c>
+      <c r="E43">
+        <v>657</v>
+      </c>
+      <c r="F43">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>330</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>11072</v>
+      </c>
+      <c r="E44">
+        <v>1033</v>
+      </c>
+      <c r="F44">
+        <v>12105</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>331</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>770</v>
+      </c>
+      <c r="E45">
+        <v>4295</v>
+      </c>
+      <c r="F45">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>332</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>738</v>
+      </c>
+      <c r="E46">
+        <v>416</v>
+      </c>
+      <c r="F46">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>333</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>124</v>
+      </c>
+      <c r="E47">
+        <v>2410</v>
+      </c>
+      <c r="F47">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>334</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>409</v>
+      </c>
+      <c r="E48">
+        <v>2650</v>
+      </c>
+      <c r="F48">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>335</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>82</v>
+      </c>
+      <c r="E49">
+        <v>81</v>
+      </c>
+      <c r="F49">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>336</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>2273</v>
+      </c>
+      <c r="E50">
+        <v>2850</v>
+      </c>
+      <c r="F50">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>866</v>
+      </c>
+      <c r="E52">
+        <v>247</v>
+      </c>
+      <c r="F52">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>169</v>
+      </c>
+      <c r="E53">
+        <v>157</v>
+      </c>
+      <c r="F53">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>337</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>697</v>
+      </c>
+      <c r="E54">
+        <v>90</v>
+      </c>
+      <c r="F54">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>1640</v>
+      </c>
+      <c r="E56">
+        <v>1949</v>
+      </c>
+      <c r="F56">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>338</v>
+      </c>
+      <c r="E57">
+        <v>387</v>
+      </c>
+      <c r="F57">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>338</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>589</v>
+      </c>
+      <c r="E58">
+        <v>439</v>
+      </c>
+      <c r="F58">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>339</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>165</v>
+      </c>
+      <c r="E59">
+        <v>218</v>
+      </c>
+      <c r="F59">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>340</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>325</v>
+      </c>
+      <c r="E60">
+        <v>109</v>
+      </c>
+      <c r="F60">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>341</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>54</v>
+      </c>
+      <c r="E61">
+        <v>169</v>
+      </c>
+      <c r="F61">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>342</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>39</v>
+      </c>
+      <c r="E62">
+        <v>242</v>
+      </c>
+      <c r="F62">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>343</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>44</v>
+      </c>
+      <c r="E63">
+        <v>155</v>
+      </c>
+      <c r="F63">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>344</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>86</v>
+      </c>
+      <c r="E64">
+        <v>230</v>
+      </c>
+      <c r="F64">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>8001</v>
+      </c>
+      <c r="E66">
+        <v>9193</v>
+      </c>
+      <c r="F66">
+        <v>17194</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" t="s">
+        <v>31</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>490</v>
+      </c>
+      <c r="E67">
+        <v>272</v>
+      </c>
+      <c r="F67">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>345</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>2114</v>
+      </c>
+      <c r="E68">
+        <v>313</v>
+      </c>
+      <c r="F68">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>346</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>835</v>
+      </c>
+      <c r="E69">
+        <v>6189</v>
+      </c>
+      <c r="F69">
+        <v>7024</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>347</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>3707</v>
+      </c>
+      <c r="E70">
+        <v>1065</v>
+      </c>
+      <c r="F70">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>348</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>331</v>
+      </c>
+      <c r="E71">
+        <v>676</v>
+      </c>
+      <c r="F71">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>349</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>185</v>
+      </c>
+      <c r="E72">
+        <v>134</v>
+      </c>
+      <c r="F72">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>350</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>181</v>
+      </c>
+      <c r="E73">
+        <v>49</v>
+      </c>
+      <c r="F73">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>351</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>158</v>
+      </c>
+      <c r="E74">
+        <v>495</v>
+      </c>
+      <c r="F74">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>1252</v>
+      </c>
+      <c r="E76">
+        <v>394</v>
+      </c>
+      <c r="F76">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>31</v>
+      </c>
+      <c r="B77" t="s">
+        <v>31</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>70</v>
+      </c>
+      <c r="E77">
+        <v>42</v>
+      </c>
+      <c r="F77">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>352</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>1089</v>
+      </c>
+      <c r="E78">
+        <v>119</v>
+      </c>
+      <c r="F78">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>353</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>8</v>
+      </c>
+      <c r="E79">
+        <v>22</v>
+      </c>
+      <c r="F79">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>354</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>38</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>355</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>6</v>
+      </c>
+      <c r="E81">
+        <v>22</v>
+      </c>
+      <c r="F81">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>356</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>8</v>
+      </c>
+      <c r="E82">
+        <v>14</v>
+      </c>
+      <c r="F82">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>357</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>20</v>
+      </c>
+      <c r="E83">
+        <v>13</v>
+      </c>
+      <c r="F83">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>358</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>13</v>
+      </c>
+      <c r="E84">
+        <v>147</v>
+      </c>
+      <c r="F84">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>1997</v>
+      </c>
+      <c r="E86">
+        <v>1192</v>
+      </c>
+      <c r="F86">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>177</v>
+      </c>
+      <c r="E87">
+        <v>106</v>
+      </c>
+      <c r="F87">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>359</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>673</v>
+      </c>
+      <c r="E88">
+        <v>124</v>
+      </c>
+      <c r="F88">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>360</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>327</v>
+      </c>
+      <c r="E89">
+        <v>74</v>
+      </c>
+      <c r="F89">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>361</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>330</v>
+      </c>
+      <c r="E90">
+        <v>706</v>
+      </c>
+      <c r="F90">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>362</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>69</v>
+      </c>
+      <c r="E91">
+        <v>131</v>
+      </c>
+      <c r="F91">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>363</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>26</v>
+      </c>
+      <c r="E92">
+        <v>26</v>
+      </c>
+      <c r="F92">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>364</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>18</v>
+      </c>
+      <c r="E93">
+        <v>12</v>
+      </c>
+      <c r="F93">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>365</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>377</v>
+      </c>
+      <c r="E94">
+        <v>13</v>
+      </c>
+      <c r="F94">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>3134</v>
+      </c>
+      <c r="E96">
+        <v>7176</v>
+      </c>
+      <c r="F96">
+        <v>10310</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>31</v>
+      </c>
+      <c r="B97" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>348</v>
+      </c>
+      <c r="E97">
+        <v>503</v>
+      </c>
+      <c r="F97">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>366</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>449</v>
+      </c>
+      <c r="E98">
+        <v>3824</v>
+      </c>
+      <c r="F98">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>367</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>1295</v>
+      </c>
+      <c r="E99">
+        <v>237</v>
+      </c>
+      <c r="F99">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>368</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>83</v>
+      </c>
+      <c r="E100">
+        <v>224</v>
+      </c>
+      <c r="F100">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>369</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>321</v>
+      </c>
+      <c r="E101">
+        <v>1704</v>
+      </c>
+      <c r="F101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>370</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>52</v>
+      </c>
+      <c r="E102">
+        <v>102</v>
+      </c>
+      <c r="F102">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>371</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>352</v>
+      </c>
+      <c r="E103">
+        <v>109</v>
+      </c>
+      <c r="F103">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>372</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>234</v>
+      </c>
+      <c r="E104">
+        <v>473</v>
+      </c>
+      <c r="F104">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>13</v>
+      </c>
+      <c r="B106" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>63</v>
+      </c>
+      <c r="E106">
+        <v>815</v>
+      </c>
+      <c r="F106">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>31</v>
+      </c>
+      <c r="B107" t="s">
+        <v>31</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>17</v>
+      </c>
+      <c r="E107">
+        <v>176</v>
+      </c>
+      <c r="F107">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>373</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>31</v>
+      </c>
+      <c r="E108">
+        <v>440</v>
+      </c>
+      <c r="F108">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>374</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>15</v>
+      </c>
+      <c r="E109">
+        <v>199</v>
+      </c>
+      <c r="F109">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>22164</v>
+      </c>
+      <c r="E111">
+        <v>5277</v>
+      </c>
+      <c r="F111">
+        <v>27441</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>1338</v>
+      </c>
+      <c r="E112">
+        <v>315</v>
+      </c>
+      <c r="F112">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>375</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>16139</v>
+      </c>
+      <c r="E113">
+        <v>725</v>
+      </c>
+      <c r="F113">
+        <v>16864</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>376</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>1977</v>
+      </c>
+      <c r="E114">
+        <v>3401</v>
+      </c>
+      <c r="F114">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>377</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>833</v>
+      </c>
+      <c r="E115">
+        <v>319</v>
+      </c>
+      <c r="F115">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>378</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>648</v>
+      </c>
+      <c r="E116">
+        <v>237</v>
+      </c>
+      <c r="F116">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>379</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>389</v>
+      </c>
+      <c r="E117">
+        <v>124</v>
+      </c>
+      <c r="F117">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>380</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>237</v>
+      </c>
+      <c r="E118">
+        <v>55</v>
+      </c>
+      <c r="F118">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>381</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>603</v>
+      </c>
+      <c r="E119">
+        <v>101</v>
+      </c>
+      <c r="F119">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>15</v>
+      </c>
+      <c r="B121" t="s">
+        <v>19</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>813</v>
+      </c>
+      <c r="E121">
+        <v>235</v>
+      </c>
+      <c r="F121">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>181</v>
+      </c>
+      <c r="E122">
+        <v>80</v>
+      </c>
+      <c r="F122">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>382</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>520</v>
+      </c>
+      <c r="E123">
+        <v>92</v>
+      </c>
+      <c r="F123">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>383</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>80</v>
+      </c>
+      <c r="E124">
+        <v>46</v>
+      </c>
+      <c r="F124">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>384</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>32</v>
+      </c>
+      <c r="E125">
+        <v>17</v>
+      </c>
+      <c r="F125">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>9463</v>
+      </c>
+      <c r="E127">
+        <v>1119</v>
+      </c>
+      <c r="F127">
+        <v>10582</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>31</v>
+      </c>
+      <c r="B128" t="s">
+        <v>31</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>281</v>
+      </c>
+      <c r="E128">
+        <v>163</v>
+      </c>
+      <c r="F128">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>385</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>5500</v>
+      </c>
+      <c r="E129">
+        <v>245</v>
+      </c>
+      <c r="F129">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>386</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>2574</v>
+      </c>
+      <c r="E130">
+        <v>384</v>
+      </c>
+      <c r="F130">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>387</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>221</v>
+      </c>
+      <c r="E131">
+        <v>82</v>
+      </c>
+      <c r="F131">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>388</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>45</v>
+      </c>
+      <c r="E132">
+        <v>92</v>
+      </c>
+      <c r="F132">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>389</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>615</v>
+      </c>
+      <c r="E133">
+        <v>38</v>
+      </c>
+      <c r="F133">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>390</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>35</v>
+      </c>
+      <c r="E134">
+        <v>48</v>
+      </c>
+      <c r="F134">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>391</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>192</v>
+      </c>
+      <c r="E135">
+        <v>67</v>
+      </c>
+      <c r="F135">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>3881</v>
+      </c>
+      <c r="E137">
+        <v>20619</v>
+      </c>
+      <c r="F137">
+        <v>24500</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>31</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>208</v>
+      </c>
+      <c r="E138">
+        <v>701</v>
+      </c>
+      <c r="F138">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>392</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>594</v>
+      </c>
+      <c r="E139">
+        <v>17195</v>
+      </c>
+      <c r="F139">
+        <v>17789</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>393</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>2767</v>
+      </c>
+      <c r="E140">
+        <v>954</v>
+      </c>
+      <c r="F140">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>394</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>69</v>
+      </c>
+      <c r="E141">
+        <v>223</v>
+      </c>
+      <c r="F141">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>395</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>72</v>
+      </c>
+      <c r="E142">
+        <v>92</v>
+      </c>
+      <c r="F142">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>396</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>38</v>
+      </c>
+      <c r="E143">
+        <v>147</v>
+      </c>
+      <c r="F143">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>397</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>133</v>
+      </c>
+      <c r="E144">
+        <v>1307</v>
+      </c>
+      <c r="F144">
+        <v>1440</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E2" t="s">
+        <v>400</v>
+      </c>
+      <c r="F2" t="s">
+        <v>401</v>
+      </c>
+      <c r="G2">
+        <v>2731</v>
+      </c>
+      <c r="H2">
+        <v>19195</v>
+      </c>
+      <c r="I2">
+        <v>5021</v>
+      </c>
+      <c r="J2">
+        <v>8004</v>
+      </c>
+      <c r="K2">
+        <v>21611</v>
+      </c>
+      <c r="L2">
+        <v>907</v>
+      </c>
+      <c r="M2">
+        <v>470</v>
+      </c>
+      <c r="N2">
+        <v>5035</v>
+      </c>
+      <c r="O2">
+        <v>672</v>
+      </c>
+      <c r="P2">
+        <v>2023</v>
+      </c>
+      <c r="Q2">
+        <v>1109</v>
+      </c>
+      <c r="R2">
+        <v>29784</v>
+      </c>
+      <c r="S2">
+        <v>488</v>
+      </c>
+      <c r="T2">
+        <v>2209</v>
+      </c>
+      <c r="U2">
+        <v>749</v>
+      </c>
+      <c r="V2">
+        <v>100008</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F3" t="s">
+        <v>403</v>
+      </c>
+      <c r="G3">
+        <v>11059</v>
+      </c>
+      <c r="H3">
+        <v>8247</v>
+      </c>
+      <c r="I3">
+        <v>7812</v>
+      </c>
+      <c r="J3">
+        <v>11603</v>
+      </c>
+      <c r="K3">
+        <v>9544</v>
+      </c>
+      <c r="L3">
+        <v>541</v>
+      </c>
+      <c r="M3">
+        <v>549</v>
+      </c>
+      <c r="N3">
+        <v>2890</v>
+      </c>
+      <c r="O3">
+        <v>1833</v>
+      </c>
+      <c r="P3">
+        <v>9458</v>
+      </c>
+      <c r="Q3">
+        <v>1329</v>
+      </c>
+      <c r="R3">
+        <v>13132</v>
+      </c>
+      <c r="S3">
+        <v>940</v>
+      </c>
+      <c r="T3">
+        <v>2389</v>
+      </c>
+      <c r="U3">
+        <v>195</v>
+      </c>
+      <c r="V3">
+        <v>81521</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>13790</v>
+      </c>
+      <c r="H4">
+        <v>27442</v>
+      </c>
+      <c r="I4">
+        <v>12833</v>
+      </c>
+      <c r="J4">
+        <v>19607</v>
+      </c>
+      <c r="K4">
+        <v>31155</v>
+      </c>
+      <c r="L4">
+        <v>1448</v>
+      </c>
+      <c r="M4">
+        <v>1019</v>
+      </c>
+      <c r="N4">
+        <v>7925</v>
+      </c>
+      <c r="O4">
+        <v>2505</v>
+      </c>
+      <c r="P4">
+        <v>11481</v>
+      </c>
+      <c r="Q4">
+        <v>2438</v>
+      </c>
+      <c r="R4">
+        <v>42916</v>
+      </c>
+      <c r="S4">
+        <v>1428</v>
+      </c>
+      <c r="T4">
+        <v>4598</v>
+      </c>
+      <c r="U4">
+        <v>944</v>
+      </c>
+      <c r="V4">
+        <v>181529</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>2731</v>
+      </c>
+      <c r="E2">
+        <v>11059</v>
+      </c>
+      <c r="F2">
+        <v>13790</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>563</v>
+      </c>
+      <c r="E3">
+        <v>795</v>
+      </c>
+      <c r="F3">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>1447</v>
+      </c>
+      <c r="E4">
+        <v>8660</v>
+      </c>
+      <c r="F4">
+        <v>10107</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>312</v>
+      </c>
+      <c r="E5">
+        <v>518</v>
+      </c>
+      <c r="F5">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>406</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>95</v>
+      </c>
+      <c r="E6">
+        <v>613</v>
+      </c>
+      <c r="F6">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>200</v>
+      </c>
+      <c r="E7">
+        <v>381</v>
+      </c>
+      <c r="F7">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>70</v>
+      </c>
+      <c r="E8">
+        <v>49</v>
+      </c>
+      <c r="F8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>43</v>
+      </c>
+      <c r="F9">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>19195</v>
+      </c>
+      <c r="E11">
+        <v>8247</v>
+      </c>
+      <c r="F11">
+        <v>27442</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>1529</v>
+      </c>
+      <c r="E12">
+        <v>973</v>
+      </c>
+      <c r="F12">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>12145</v>
+      </c>
+      <c r="E13">
+        <v>3842</v>
+      </c>
+      <c r="F13">
+        <v>15987</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>411</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>645</v>
+      </c>
+      <c r="E14">
+        <v>1393</v>
+      </c>
+      <c r="F14">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>412</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>266</v>
+      </c>
+      <c r="E15">
+        <v>295</v>
+      </c>
+      <c r="F15">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>413</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>215</v>
+      </c>
+      <c r="E16">
+        <v>436</v>
+      </c>
+      <c r="F16">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>414</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>4162</v>
+      </c>
+      <c r="E17">
+        <v>697</v>
+      </c>
+      <c r="F17">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>415</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>233</v>
+      </c>
+      <c r="E18">
+        <v>611</v>
+      </c>
+      <c r="F18">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>5021</v>
+      </c>
+      <c r="E20">
+        <v>7812</v>
+      </c>
+      <c r="F20">
+        <v>12833</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>540</v>
+      </c>
+      <c r="E21">
+        <v>543</v>
+      </c>
+      <c r="F21">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>416</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>663</v>
+      </c>
+      <c r="E22">
+        <v>3748</v>
+      </c>
+      <c r="F22">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>417</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>1723</v>
+      </c>
+      <c r="E23">
+        <v>1033</v>
+      </c>
+      <c r="F23">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>418</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>800</v>
+      </c>
+      <c r="E24">
+        <v>352</v>
+      </c>
+      <c r="F24">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>419</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>319</v>
+      </c>
+      <c r="E25">
+        <v>291</v>
+      </c>
+      <c r="F25">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>420</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>711</v>
+      </c>
+      <c r="E26">
+        <v>1507</v>
+      </c>
+      <c r="F26">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>421</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>265</v>
+      </c>
+      <c r="E27">
+        <v>338</v>
+      </c>
+      <c r="F27">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>8004</v>
+      </c>
+      <c r="E29">
+        <v>11603</v>
+      </c>
+      <c r="F29">
+        <v>19607</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>724</v>
+      </c>
+      <c r="E30">
+        <v>1126</v>
+      </c>
+      <c r="F30">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>422</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>5089</v>
+      </c>
+      <c r="E31">
+        <v>5901</v>
+      </c>
+      <c r="F31">
+        <v>10990</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>423</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>1476</v>
+      </c>
+      <c r="E32">
+        <v>664</v>
+      </c>
+      <c r="F32">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>424</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>246</v>
+      </c>
+      <c r="E33">
+        <v>588</v>
+      </c>
+      <c r="F33">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>425</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>237</v>
+      </c>
+      <c r="E34">
+        <v>2822</v>
+      </c>
+      <c r="F34">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>426</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>87</v>
+      </c>
+      <c r="E35">
+        <v>261</v>
+      </c>
+      <c r="F35">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>427</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>145</v>
+      </c>
+      <c r="E36">
+        <v>241</v>
+      </c>
+      <c r="F36">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>21611</v>
+      </c>
+      <c r="E38">
+        <v>9544</v>
+      </c>
+      <c r="F38">
+        <v>31155</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>1072</v>
+      </c>
+      <c r="E39">
+        <v>534</v>
+      </c>
+      <c r="F39">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>428</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>15094</v>
+      </c>
+      <c r="E40">
+        <v>3323</v>
+      </c>
+      <c r="F40">
+        <v>18417</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>429</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>589</v>
+      </c>
+      <c r="E41">
+        <v>2971</v>
+      </c>
+      <c r="F41">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>430</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>1195</v>
+      </c>
+      <c r="E42">
+        <v>169</v>
+      </c>
+      <c r="F42">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>431</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>260</v>
+      </c>
+      <c r="E43">
+        <v>1528</v>
+      </c>
+      <c r="F43">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>432</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>249</v>
+      </c>
+      <c r="E44">
+        <v>768</v>
+      </c>
+      <c r="F44">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>433</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>3152</v>
+      </c>
+      <c r="E45">
+        <v>251</v>
+      </c>
+      <c r="F45">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>907</v>
+      </c>
+      <c r="E47">
+        <v>541</v>
+      </c>
+      <c r="F47">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>171</v>
+      </c>
+      <c r="E48">
+        <v>132</v>
+      </c>
+      <c r="F48">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>434</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>679</v>
+      </c>
+      <c r="E49">
+        <v>352</v>
+      </c>
+      <c r="F49">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>435</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>57</v>
+      </c>
+      <c r="E50">
+        <v>57</v>
+      </c>
+      <c r="F50">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>470</v>
+      </c>
+      <c r="E52">
+        <v>549</v>
+      </c>
+      <c r="F52">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>153</v>
+      </c>
+      <c r="E53">
+        <v>244</v>
+      </c>
+      <c r="F53">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>436</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>196</v>
+      </c>
+      <c r="E54">
+        <v>153</v>
+      </c>
+      <c r="F54">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>437</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>71</v>
+      </c>
+      <c r="E55">
+        <v>93</v>
+      </c>
+      <c r="F55">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>438</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>50</v>
+      </c>
+      <c r="E56">
+        <v>59</v>
+      </c>
+      <c r="F56">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>5035</v>
+      </c>
+      <c r="E58">
+        <v>2890</v>
+      </c>
+      <c r="F58">
+        <v>7925</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B59" t="s">
+        <v>31</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>358</v>
+      </c>
+      <c r="E59">
+        <v>215</v>
+      </c>
+      <c r="F59">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>439</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>2188</v>
+      </c>
+      <c r="E60">
+        <v>306</v>
+      </c>
+      <c r="F60">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>440</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>1606</v>
+      </c>
+      <c r="E61">
+        <v>354</v>
+      </c>
+      <c r="F61">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>441</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>135</v>
+      </c>
+      <c r="E62">
+        <v>641</v>
+      </c>
+      <c r="F62">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>442</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>146</v>
+      </c>
+      <c r="E63">
+        <v>473</v>
+      </c>
+      <c r="F63">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>443</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>43</v>
+      </c>
+      <c r="E64">
+        <v>793</v>
+      </c>
+      <c r="F64">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>444</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>559</v>
+      </c>
+      <c r="E65">
+        <v>108</v>
+      </c>
+      <c r="F65">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>672</v>
+      </c>
+      <c r="E67">
+        <v>1833</v>
+      </c>
+      <c r="F67">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>44</v>
+      </c>
+      <c r="E68">
+        <v>137</v>
+      </c>
+      <c r="F68">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>445</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>130</v>
+      </c>
+      <c r="E69">
+        <v>1480</v>
+      </c>
+      <c r="F69">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>446</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>285</v>
+      </c>
+      <c r="E70">
+        <v>122</v>
+      </c>
+      <c r="F70">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>447</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>110</v>
+      </c>
+      <c r="E71">
+        <v>14</v>
+      </c>
+      <c r="F71">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>448</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>11</v>
+      </c>
+      <c r="E72">
+        <v>10</v>
+      </c>
+      <c r="F72">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>449</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>85</v>
+      </c>
+      <c r="E73">
+        <v>61</v>
+      </c>
+      <c r="F73">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>450</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>7</v>
+      </c>
+      <c r="E74">
+        <v>9</v>
+      </c>
+      <c r="F74">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>2023</v>
+      </c>
+      <c r="E76">
+        <v>9458</v>
+      </c>
+      <c r="F76">
+        <v>11481</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>31</v>
+      </c>
+      <c r="B77" t="s">
+        <v>31</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>190</v>
+      </c>
+      <c r="E77">
+        <v>663</v>
+      </c>
+      <c r="F77">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>451</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>1287</v>
+      </c>
+      <c r="E78">
+        <v>3038</v>
+      </c>
+      <c r="F78">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>452</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>341</v>
+      </c>
+      <c r="E79">
+        <v>2371</v>
+      </c>
+      <c r="F79">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>453</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>78</v>
+      </c>
+      <c r="E80">
+        <v>250</v>
+      </c>
+      <c r="F80">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>454</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>47</v>
+      </c>
+      <c r="E81">
+        <v>1370</v>
+      </c>
+      <c r="F81">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>455</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>54</v>
+      </c>
+      <c r="E82">
+        <v>620</v>
+      </c>
+      <c r="F82">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>456</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>26</v>
+      </c>
+      <c r="E83">
+        <v>1146</v>
+      </c>
+      <c r="F83">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>12</v>
+      </c>
+      <c r="B85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>1109</v>
+      </c>
+      <c r="E85">
+        <v>1329</v>
+      </c>
+      <c r="F85">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>31</v>
+      </c>
+      <c r="B86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>198</v>
+      </c>
+      <c r="E86">
+        <v>139</v>
+      </c>
+      <c r="F86">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>457</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>338</v>
+      </c>
+      <c r="E87">
+        <v>483</v>
+      </c>
+      <c r="F87">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>458</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>334</v>
+      </c>
+      <c r="E88">
+        <v>255</v>
+      </c>
+      <c r="F88">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>459</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>76</v>
+      </c>
+      <c r="E89">
+        <v>71</v>
+      </c>
+      <c r="F89">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>460</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>71</v>
+      </c>
+      <c r="E90">
+        <v>241</v>
+      </c>
+      <c r="F90">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>461</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>30</v>
+      </c>
+      <c r="E91">
+        <v>25</v>
+      </c>
+      <c r="F91">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>462</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>62</v>
+      </c>
+      <c r="E92">
+        <v>115</v>
+      </c>
+      <c r="F92">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>29784</v>
+      </c>
+      <c r="E94">
+        <v>13132</v>
+      </c>
+      <c r="F94">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>1345</v>
+      </c>
+      <c r="E95">
+        <v>711</v>
+      </c>
+      <c r="F95">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>463</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>20467</v>
+      </c>
+      <c r="E96">
+        <v>3653</v>
+      </c>
+      <c r="F96">
+        <v>24120</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>464</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>4196</v>
+      </c>
+      <c r="E97">
+        <v>892</v>
+      </c>
+      <c r="F97">
+        <v>5088</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>465</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>144</v>
+      </c>
+      <c r="E98">
+        <v>459</v>
+      </c>
+      <c r="F98">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>466</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>721</v>
+      </c>
+      <c r="E99">
+        <v>481</v>
+      </c>
+      <c r="F99">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>467</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>2774</v>
+      </c>
+      <c r="E100">
+        <v>6158</v>
+      </c>
+      <c r="F100">
+        <v>8932</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>468</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>137</v>
+      </c>
+      <c r="E101">
+        <v>778</v>
+      </c>
+      <c r="F101">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>488</v>
+      </c>
+      <c r="E103">
+        <v>940</v>
+      </c>
+      <c r="F103">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>31</v>
+      </c>
+      <c r="B104" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>120</v>
+      </c>
+      <c r="E104">
+        <v>175</v>
+      </c>
+      <c r="F104">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>469</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>237</v>
+      </c>
+      <c r="E105">
+        <v>226</v>
+      </c>
+      <c r="F105">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>470</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>131</v>
+      </c>
+      <c r="E106">
+        <v>539</v>
+      </c>
+      <c r="F106">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>16</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>2209</v>
+      </c>
+      <c r="E108">
+        <v>2389</v>
+      </c>
+      <c r="F108">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>31</v>
+      </c>
+      <c r="B109" t="s">
+        <v>31</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>262</v>
+      </c>
+      <c r="E109">
+        <v>93</v>
+      </c>
+      <c r="F109">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>471</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>428</v>
+      </c>
+      <c r="E110">
+        <v>170</v>
+      </c>
+      <c r="F110">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>472</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>419</v>
+      </c>
+      <c r="E111">
+        <v>1775</v>
+      </c>
+      <c r="F111">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>473</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>81</v>
+      </c>
+      <c r="E112">
+        <v>83</v>
+      </c>
+      <c r="F112">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>474</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>873</v>
+      </c>
+      <c r="E113">
+        <v>71</v>
+      </c>
+      <c r="F113">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>475</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>82</v>
+      </c>
+      <c r="E114">
+        <v>42</v>
+      </c>
+      <c r="F114">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>476</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>64</v>
+      </c>
+      <c r="E115">
+        <v>155</v>
+      </c>
+      <c r="F115">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>17</v>
+      </c>
+      <c r="B117" t="s">
+        <v>21</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>749</v>
+      </c>
+      <c r="E117">
+        <v>195</v>
+      </c>
+      <c r="F117">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>31</v>
+      </c>
+      <c r="B118" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>90</v>
+      </c>
+      <c r="E118">
+        <v>37</v>
+      </c>
+      <c r="F118">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>477</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>153</v>
+      </c>
+      <c r="E119">
+        <v>51</v>
+      </c>
+      <c r="F119">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>478</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>210</v>
+      </c>
+      <c r="E120">
+        <v>20</v>
+      </c>
+      <c r="F120">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>479</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>296</v>
+      </c>
+      <c r="E121">
+        <v>87</v>
+      </c>
+      <c r="F121">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>