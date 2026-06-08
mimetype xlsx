--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SULAWESI TENGAH 3 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="SULAWESI TENGAH 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SULAWESI TENGAH 5 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SULAWESI TENGAH 5 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SULAWESI TENGAH 6 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI TENGAH 6 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI TENGAH 7 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI TENGAH 7 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI TENGAH 1 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI TENGAH 1 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI TENGAH 2 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI TENGAH 2 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI TENGAH 3 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI TENGAH 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI TENGAH 4 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SULAWESI TENGAH 4 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="879">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -104,104 +104,1856 @@
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH</t>
+  </si>
+  <si>
+    <t>720005</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 5</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>POSO</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>TOJO UNA UNA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MUH. AMIN THAHIR</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>WIWIET KURNIAWATI</t>
+  </si>
+  <si>
+    <t>AGUSTINUS P.R. LENGKOAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ULFAH ASTRIYANTI MUSTAPA</t>
+  </si>
+  <si>
+    <t>Ir. ASHARI ARIEF PAPUTUNGAN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>WISNU DARISE</t>
+  </si>
+  <si>
+    <t>Drs. HASAN LASIATA, M.M.</t>
+  </si>
+  <si>
+    <t>MARTHEN TIBE</t>
+  </si>
+  <si>
+    <t>Ir. MEDISIN G. GUNDO</t>
+  </si>
+  <si>
+    <t>DARMA GIDEON MONDOLU, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. AMDJAD LAWASA, M.M.</t>
+  </si>
+  <si>
+    <t>MOH. SAID BADJEBER, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>IRNAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>FRANY E.S. DJARUU, S.Si.</t>
+  </si>
+  <si>
+    <t>Drs. FREDRIK TORUNDE</t>
+  </si>
+  <si>
+    <t>Pdt. VIA NIEMOLER BRAILLE TANGGERAHI, S.Th.</t>
+  </si>
+  <si>
+    <t>ALFIANI ELIATA SALLATA, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>TRIANTO HAL DAY</t>
+  </si>
+  <si>
+    <t>Dr. DONA HILDA MUTIARA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>WILSON SOWOLINO</t>
+  </si>
+  <si>
+    <t>A.A ADRIATICO SINAY, S.H.</t>
+  </si>
+  <si>
+    <t>YUS MANGUN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. HARRY S. KABI</t>
+  </si>
+  <si>
+    <t>LYDIA OLIVIANTI LAKOYANG</t>
+  </si>
+  <si>
+    <t>REFLY HANOCH MARAMIS</t>
+  </si>
+  <si>
+    <t>JAMIL HUSAIN</t>
+  </si>
+  <si>
+    <t>PURNAWATI BARETHA</t>
+  </si>
+  <si>
+    <t>SALMA, S.Ag.</t>
+  </si>
+  <si>
+    <t>SONNY TANDRA, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. MAHMUD LAHAY, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>NURJANNAH ABD. GAFAR</t>
+  </si>
+  <si>
+    <t>ADMIN AS. LASIMPALA, S.I.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYARIF AL JUFRI, S.P.</t>
+  </si>
+  <si>
+    <t>DIAN INDRIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>FARID PODUNGGE</t>
+  </si>
+  <si>
+    <t>Indra Sugito</t>
+  </si>
+  <si>
+    <t>ZULKIFLI POMALINGO</t>
+  </si>
+  <si>
+    <t>ASRUL YUSUF</t>
+  </si>
+  <si>
+    <t>HILVARSCH PELEGO</t>
+  </si>
+  <si>
+    <t>WARIDIN</t>
+  </si>
+  <si>
+    <t>SAHRIL SAPUTRA</t>
+  </si>
+  <si>
+    <t>NURSAFITRI NINGSIH</t>
+  </si>
+  <si>
+    <t>SAHARUDIN MAHADJIDO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. H. AMIR KUSA, M.M.</t>
+  </si>
+  <si>
+    <t>Dra. FATIMAH HI. MOH. AMIN LASAWEDI, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD YUSUF, S.Si.</t>
+  </si>
+  <si>
+    <t>KAHARUDIN K. ASAHOYA, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>MOH. RIDWAN LIMONU, S.H.</t>
+  </si>
+  <si>
+    <t>NURAINI YUTA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUGAIYAH MUHAMMAD. BSA, S.Ag.</t>
+  </si>
+  <si>
+    <t>I GEDE YOGANTARA TEGUH EKO WIJAYA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>IKHA PUSPITA TANJING</t>
+  </si>
+  <si>
+    <t>YOHAN TEMPALI</t>
+  </si>
+  <si>
+    <t>APRIYANTO</t>
+  </si>
+  <si>
+    <t>NASRIANI</t>
+  </si>
+  <si>
+    <t>FERNANDES TAMODENJE</t>
+  </si>
+  <si>
+    <t>ACENG LAHAY</t>
+  </si>
+  <si>
+    <t>DARMA TONGKU</t>
+  </si>
+  <si>
+    <t>YAFET ROMY TANTJARO</t>
+  </si>
+  <si>
+    <t>YERTI, S.K.M.</t>
+  </si>
+  <si>
+    <t>NUR AIN ANWAR</t>
+  </si>
+  <si>
+    <t>WIRAH PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>FLORESIA MARIA IMACULATA, S.Psi.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. YOSEP SOGE PATA'DUNGAN, M.P.</t>
+  </si>
+  <si>
+    <t>Ir. SUPRAPTO DG. SITURU, M.H.</t>
+  </si>
+  <si>
+    <t>DEWA NYOMAN ARIEBOWO</t>
+  </si>
+  <si>
+    <t>VELISYA AURANI ANGELICA</t>
+  </si>
+  <si>
+    <t>MOH. SALIM MAKARURU, S.S.</t>
+  </si>
+  <si>
+    <t>RATNA</t>
+  </si>
+  <si>
+    <t>EDWI YANTO, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>SAFRIL H SAADA</t>
+  </si>
+  <si>
+    <t>Ir. SYAMSULFIQAR TANJUMBULU</t>
+  </si>
+  <si>
+    <t>Inang Sari Akuba</t>
+  </si>
+  <si>
+    <t>ROYKE W KALOH</t>
+  </si>
+  <si>
+    <t>ANDRI PURWANTO, S.T.</t>
+  </si>
+  <si>
+    <t>NILAWATI S. LUKMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YASSER FEDAYYEN, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>HAIRUN UNTINGO, S.E.</t>
+  </si>
+  <si>
+    <t>ZELVY JARNI LAWENTO</t>
+  </si>
+  <si>
+    <t>ABD. MANAN</t>
+  </si>
+  <si>
+    <t>ANTONIUS PURASONGKA</t>
+  </si>
+  <si>
+    <t>FEKY ARTEMAS WALONI</t>
+  </si>
+  <si>
+    <t>ESTHELIN SAENO</t>
+  </si>
+  <si>
+    <t>Ir. SONY LISTON KAPITO</t>
+  </si>
+  <si>
+    <t>BAYU ALEXANDER MONTANG, S.H.</t>
+  </si>
+  <si>
+    <t>BERTHA POSSUMAH</t>
+  </si>
+  <si>
+    <t>AHMAD GIFARI HAMZAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>NORMAN CHRISTIAN NUSANTARA BOUW, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MIRAWATI. H, S.E.</t>
+  </si>
+  <si>
+    <t>ENDRITHA WATI DAGO PURASONGKA, S.K.M.</t>
+  </si>
+  <si>
+    <t>IMAM KURNIAWAN LAHAY</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN SAPI'I, S.P.</t>
+  </si>
+  <si>
+    <t>ASNAH LASIMPALA</t>
+  </si>
+  <si>
+    <t>MUHAR LAMADI</t>
+  </si>
+  <si>
+    <t>MA'WA</t>
+  </si>
+  <si>
+    <t>MOHAMAD FADLI PANENDE</t>
+  </si>
+  <si>
+    <t>720006</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 6</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>MOROWALI</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>MOROWALI UTARA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAFRI, S.Pd.I., M.Si.</t>
+  </si>
+  <si>
+    <t>MAHFUD SAMIR, S.E.</t>
+  </si>
+  <si>
+    <t>WIWIN APRIANI RANUNTU, S.T.</t>
+  </si>
+  <si>
+    <t>ANTONIUS BUMBUNGAN</t>
+  </si>
+  <si>
+    <t>INDRY SHELOMITA TAWUE</t>
+  </si>
+  <si>
+    <t>GABRIEL VALENTINO PANGGOA</t>
+  </si>
+  <si>
+    <t>AMBO DALLE</t>
+  </si>
+  <si>
+    <t>ISRAD NAVERSON MOGELEA, S.H.</t>
+  </si>
+  <si>
+    <t>NURHAYANA MALONTO</t>
+  </si>
+  <si>
+    <t>JOHNSON DEKRITO PAMPEI</t>
+  </si>
+  <si>
+    <t>JULFIKAR BUALO</t>
+  </si>
+  <si>
+    <t>SILVIA ANGGRAENI TUMONGGI</t>
+  </si>
+  <si>
+    <t>HUISMAN BRANT TORIPALU, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI VRIDYA FARIDA JABIR, S.Si.</t>
+  </si>
+  <si>
+    <t>Drs. MUH. ARSYAD KARIM, M.M.</t>
+  </si>
+  <si>
+    <t>NOVITA NASER ALAMRIE</t>
+  </si>
+  <si>
+    <t>BUANG SEMBANG, S.H.</t>
+  </si>
+  <si>
+    <t>MARYANTO TANDI BONGGA</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ABIDIN ISHAK</t>
+  </si>
+  <si>
+    <t>RAFIUDIN TENGKO</t>
+  </si>
+  <si>
+    <t>NURJANNAH</t>
+  </si>
+  <si>
+    <t>TONI HERMAWAN</t>
+  </si>
+  <si>
+    <t>SUPRIANUS KANDOLIA, S.H.</t>
+  </si>
+  <si>
+    <t>NURLAELA</t>
+  </si>
+  <si>
+    <t>ARNILA HI. MOH. ALI</t>
+  </si>
+  <si>
+    <t>HARI PARAMUDA, S.E.</t>
+  </si>
+  <si>
+    <t>RAMADAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Pdt. YUKO MINCE KOMBUNO</t>
+  </si>
+  <si>
+    <t>YESIAH ERY TAMALAGI</t>
+  </si>
+  <si>
+    <t>SAHABUDIN ENDE, S.H.</t>
+  </si>
+  <si>
+    <t>Hermansah, S.H.</t>
+  </si>
+  <si>
+    <t>Yeniarti Pongsitanan</t>
+  </si>
+  <si>
+    <t>Drs. ASWAD UMAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HAIRUDIN LAMUNTE</t>
+  </si>
+  <si>
+    <t>SITTI NUR RAHMAH</t>
+  </si>
+  <si>
+    <t>Drs. H. NAPSAHU, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Hj. NURHAYATI</t>
+  </si>
+  <si>
+    <t>Ir. ABD. SALAM</t>
+  </si>
+  <si>
+    <t>H. MUSTAKIM, S.H.</t>
+  </si>
+  <si>
+    <t>MIRNA NGALU, S.Pd.</t>
+  </si>
+  <si>
+    <t>HASARUDIN HUSAINI</t>
+  </si>
+  <si>
+    <t>Julianus Mangatta, S.H.</t>
+  </si>
+  <si>
+    <t>Komang Suanayasa</t>
+  </si>
+  <si>
+    <t>FITRIANY ABD. SYUKUR</t>
+  </si>
+  <si>
+    <t>IDLAN WITRAWAN</t>
+  </si>
+  <si>
+    <t>I PUTU PRATAMA HENGKY KURNYAWAN</t>
+  </si>
+  <si>
+    <t>RUSNI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>ABUDIN HALILU, S.H.</t>
+  </si>
+  <si>
+    <t>INDRA ANDIKA PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>IKA KARTIKA SARI, S.I.P.</t>
+  </si>
+  <si>
+    <t>ALLAN BYLLY GRAHAM, S.Th.</t>
+  </si>
+  <si>
+    <t>IRWAN POMBALAWO</t>
+  </si>
+  <si>
+    <t>ALCE SINAURU</t>
+  </si>
+  <si>
+    <t>Ir. AHMAD PATUJU, M.M.</t>
+  </si>
+  <si>
+    <t>ABUDIN SONDENG, S.H.</t>
+  </si>
+  <si>
+    <t>INAYAH AZZAHRA ARIEF</t>
+  </si>
+  <si>
+    <t>DHANDY FATWAH APRIANSYAH PANGERAN</t>
+  </si>
+  <si>
+    <t>NAZLA TRI WAHYUNI UMAR</t>
+  </si>
+  <si>
+    <t>MUHAIMIN</t>
+  </si>
+  <si>
+    <t>SYARIFUDIN, S.H.</t>
+  </si>
+  <si>
+    <t>MOHAMAD JAFAR HAMID, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>YONI BETSILDAH TAMPAKE</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ARIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>RAUF</t>
+  </si>
+  <si>
+    <t>Ir. DEBRINA RIAWATI TOBIGO, M.Si.</t>
+  </si>
+  <si>
+    <t>NAOMI SATTU</t>
+  </si>
+  <si>
+    <t>Drs. Landri Tandung, M.Pd.</t>
+  </si>
+  <si>
+    <t>MUCHTAR SONARU, S.E.</t>
+  </si>
+  <si>
+    <t>ATHA MAHMUD, S.H.</t>
+  </si>
+  <si>
+    <t>LIAN MART TUNGGELE</t>
+  </si>
+  <si>
+    <t>TANGGUH WIBOWO, S.T.</t>
+  </si>
+  <si>
+    <t>H. ADRIANSYAH, S.Sos., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>ROSNI MARANU</t>
+  </si>
+  <si>
+    <t>MUHAMAD FADHLIH</t>
+  </si>
+  <si>
+    <t>AGUSTIN LOTTONG, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>ALFIN</t>
+  </si>
+  <si>
     <t>UMMAT</t>
   </si>
   <si>
-    <t>TOTAL SUARA</t>
-[...2 lines deleted...]
-    <t>SULAWESI TENGAH</t>
+    <t>720007</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 7</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>DONGGALA</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>SIGI</t>
+  </si>
+  <si>
+    <t>SITTI AMINAH, S.IP.</t>
+  </si>
+  <si>
+    <t>MOH. HABIL MASRI, S.H.</t>
+  </si>
+  <si>
+    <t>KAHARUDDIN, S.I.P.</t>
+  </si>
+  <si>
+    <t>RASMADI, S.T.</t>
+  </si>
+  <si>
+    <t>MURNI SUYANTI</t>
+  </si>
+  <si>
+    <t>SAMERDAN MUNGGELI, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>FAUZI AHMAD</t>
+  </si>
+  <si>
+    <t>Baharuddin Pareppai, S.H., M.H.I.</t>
+  </si>
+  <si>
+    <t>KASMAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALMARIF</t>
+  </si>
+  <si>
+    <t>ABDUL KARIM ALJUFRI</t>
+  </si>
+  <si>
+    <t>Dr. BARTHOLOMEUS TANDIGALA</t>
+  </si>
+  <si>
+    <t>NURBAYA, S.H.</t>
+  </si>
+  <si>
+    <t>ARBIT, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>DAUD JONATHAN DJILOY</t>
+  </si>
+  <si>
+    <t>FITRIA</t>
+  </si>
+  <si>
+    <t>REFLI</t>
+  </si>
+  <si>
+    <t>CITRA DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>MOH. REZA RIZALDI</t>
+  </si>
+  <si>
+    <t>FAISAL, S.H.</t>
+  </si>
+  <si>
+    <t>MUHARRAM NURDIN</t>
+  </si>
+  <si>
+    <t>MOHAMMAD NURUL HAQ, S.Sos.</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>NIKOLAS BIRRO ALLO, S.T.</t>
+  </si>
+  <si>
+    <t>YULIANA</t>
+  </si>
+  <si>
+    <t>AGUS LAMARAUNA</t>
+  </si>
+  <si>
+    <t>NOLDY NOVY JERRY SUMOLANG</t>
+  </si>
+  <si>
+    <t>GLADYS INDRIANI TANDAJU</t>
+  </si>
+  <si>
+    <t>WAHYU HIDAYAT SUAIB A. PATAU, S.Pi.</t>
+  </si>
+  <si>
+    <t>FAJAR RAMADHAN DWITYAWANGSA</t>
+  </si>
+  <si>
+    <t>HENRI KUSUMA MUHIDIN, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. MUSLIMAN, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SITI NORMA MARDJANU, S.H., M.Si., M.H.</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN YADO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMAD HUSAIN, S.A.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. PADRIANI PANNINU</t>
+  </si>
+  <si>
+    <t>MOHAMAD IHSAN</t>
+  </si>
+  <si>
+    <t>HARRI RAMDHANI</t>
+  </si>
+  <si>
+    <t>AYU PUSPA SARI, S.H.</t>
+  </si>
+  <si>
+    <t>WINNIE MAHARANI, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUH. MASYKUR M, S.P.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.T., IAI</t>
+  </si>
+  <si>
+    <t>ARLIA HI. NONTJI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dr. MOHAMAD AGUS RAHMAT LAMAKARATE, S.P., MES.</t>
+  </si>
+  <si>
+    <t>SAHLAN</t>
+  </si>
+  <si>
+    <t>DITA DWI ADITYA, S.E.</t>
+  </si>
+  <si>
+    <t>MOH. FAJAR PANGGAGAU, S.E.</t>
+  </si>
+  <si>
+    <t>WISMAN AWALUDIN</t>
+  </si>
+  <si>
+    <t>INDAH SARI PURNA LUMENO, S.ST., M.Keb., M.Kes.</t>
+  </si>
+  <si>
+    <t>MASUDIN</t>
+  </si>
+  <si>
+    <t>Irham, S.T.</t>
+  </si>
+  <si>
+    <t>SUDARSONO</t>
+  </si>
+  <si>
+    <t>M ANWAR SADO</t>
+  </si>
+  <si>
+    <t>RAHMAWATI MAHMUD</t>
+  </si>
+  <si>
+    <t>HASAN</t>
+  </si>
+  <si>
+    <t>Drs. TAOFAN, M.M.</t>
+  </si>
+  <si>
+    <t>SATRIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DENI FERDIANSYAH, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RIKHAM</t>
+  </si>
+  <si>
+    <t>HURRIYAH HI. TIMI DJ</t>
+  </si>
+  <si>
+    <t>ABDULLAH HASANUDDIN</t>
+  </si>
+  <si>
+    <t>TAKWIN</t>
+  </si>
+  <si>
+    <t>H. M. TAHIR H. SIRI, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>NURDIANA, S.E.</t>
+  </si>
+  <si>
+    <t>KHALID AHMAD FALLUGAH, S.E.</t>
+  </si>
+  <si>
+    <t>HELMI AL JUFRI</t>
+  </si>
+  <si>
+    <t>KASTURI, S.A.P.</t>
+  </si>
+  <si>
+    <t>AMIRUDIN, S.P.</t>
+  </si>
+  <si>
+    <t>AZMIRAHA</t>
+  </si>
+  <si>
+    <t>AWALUDIN</t>
+  </si>
+  <si>
+    <t>ASGAR, Lc., M.H.</t>
+  </si>
+  <si>
+    <t>JEFRISMAN TANDURU, S.H.</t>
+  </si>
+  <si>
+    <t>I WAYAN MANDI ARTA</t>
+  </si>
+  <si>
+    <t>MARIAM</t>
+  </si>
+  <si>
+    <t>MISFAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>HARIS LAGIMPE</t>
+  </si>
+  <si>
+    <t>SYAMSINAR</t>
+  </si>
+  <si>
+    <t>FITRI</t>
+  </si>
+  <si>
+    <t>AHMAD ABDUL ROHIM</t>
+  </si>
+  <si>
+    <t>WIBOWO</t>
+  </si>
+  <si>
+    <t>YOSIAS GUNAWAN</t>
+  </si>
+  <si>
+    <t>RAHMAN SARKAWI, S.E.</t>
+  </si>
+  <si>
+    <t>H. HARJUN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SITI RAHMA BADAR</t>
+  </si>
+  <si>
+    <t>ABED</t>
+  </si>
+  <si>
+    <t>KRISMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>PAULINA</t>
+  </si>
+  <si>
+    <t>ABDUL  RAHMAN</t>
+  </si>
+  <si>
+    <t>NOVIYANTI R KARUNDU</t>
+  </si>
+  <si>
+    <t>Drs. MOHAMMAD YUSUF, M.Pd.</t>
+  </si>
+  <si>
+    <t>ARMIN M. LATJANGKI, S.E.</t>
+  </si>
+  <si>
+    <t>ALMUBIN MARWATA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AWALUDDIN, S.Sos., M.P.A.</t>
+  </si>
+  <si>
+    <t>SELVI SILVANA KALANGIE, S.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. SAJA'UN, M.Pd.</t>
+  </si>
+  <si>
+    <t>ANNISA, S.H.</t>
+  </si>
+  <si>
+    <t>MUZAKIR LADOALI, Amd.KL., S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ASRUL, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>VELIA AGHTASYA MADANI</t>
+  </si>
+  <si>
+    <t>MOHAMAD</t>
+  </si>
+  <si>
+    <t>AHMAD A.H. RASYID</t>
+  </si>
+  <si>
+    <t>EKA YANI TANDAWUYA</t>
+  </si>
+  <si>
+    <t>ADI DAENG PAWATA, M.Si.</t>
+  </si>
+  <si>
+    <t>RISDA ARIESTY</t>
+  </si>
+  <si>
+    <t>MOH SAIFUL</t>
+  </si>
+  <si>
+    <t>Marlina</t>
+  </si>
+  <si>
+    <t>SUABINIAN</t>
+  </si>
+  <si>
+    <t>Darsan</t>
+  </si>
+  <si>
+    <t>Fitriani Lahamado</t>
+  </si>
+  <si>
+    <t>Abas Rusli</t>
+  </si>
+  <si>
+    <t>MURSI L. BUDJA</t>
+  </si>
+  <si>
+    <t>Dra. MARLELAH, M.Si.</t>
+  </si>
+  <si>
+    <t>AJUB WILLEM DARAWIA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>WILLIAM HERLAMBANG, S.H.</t>
+  </si>
+  <si>
+    <t>FAISAL SAFA'AT, S.K.M.</t>
+  </si>
+  <si>
+    <t>YENI THEISER</t>
+  </si>
+  <si>
+    <t>ALI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAMSYU RIDWAN SARKAWI</t>
+  </si>
+  <si>
+    <t>ZAITUN AWALIAH TOARA</t>
+  </si>
+  <si>
+    <t>MOHAMMAD RIFAI MUTHAHER</t>
+  </si>
+  <si>
+    <t>MOH. SYA'BAN SAID LAWIA</t>
+  </si>
+  <si>
+    <t>RUDY OSCAR MASSIE</t>
+  </si>
+  <si>
+    <t>AGUS RANDA LEMBAH</t>
+  </si>
+  <si>
+    <t>OLFIANA SATTU</t>
+  </si>
+  <si>
+    <t>Dr. KO AGUNG SUSILO, S.Th., M.Th.</t>
+  </si>
+  <si>
+    <t>RONALD EDWIN ASSAH, S.H.</t>
+  </si>
+  <si>
+    <t>NI NYOMAN WARTINI</t>
+  </si>
+  <si>
+    <t>EDISON</t>
+  </si>
+  <si>
+    <t>Ivana Oktaviana</t>
+  </si>
+  <si>
+    <t>MAHFUD MASUARA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. ENOS PASAUA, M.M.</t>
+  </si>
+  <si>
+    <t>REGINA</t>
+  </si>
+  <si>
+    <t>DARPAN I LABARESI</t>
+  </si>
+  <si>
+    <t>MUSTAFA</t>
+  </si>
+  <si>
+    <t>ADINNA RANNU AMBARURA, A.Md.</t>
+  </si>
+  <si>
+    <t>DIOSTHENES EVANGELITS, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>JONI</t>
+  </si>
+  <si>
+    <t>ASLITA</t>
+  </si>
+  <si>
+    <t>ABRAHAM, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMAD SYARIF</t>
+  </si>
+  <si>
+    <t>RAMLI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. ANNEKE AGUSTINA</t>
+  </si>
+  <si>
+    <t>MANSUR. S</t>
+  </si>
+  <si>
+    <t>LUKMAN, BSc.</t>
+  </si>
+  <si>
+    <t>ANDI RIFANY</t>
+  </si>
+  <si>
+    <t>RIDWAN, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI VIVALDY, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH LAMASITUDJU, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>NAWAWI S. KILAT, S.H.</t>
+  </si>
+  <si>
+    <t>JIHAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUSTAMIN, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>ASNIDAR, S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FADIL</t>
+  </si>
+  <si>
+    <t>ADHIMAS FATTAH AZHARI SHOFA</t>
+  </si>
+  <si>
+    <t>TRI HARDIANTI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>720001</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 1</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>KOTA PALU</t>
+  </si>
+  <si>
+    <t>JAYADIN DJUHAEPA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IKBAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RISMAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>MOH. RIFLAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HIJRIAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAHRUN</t>
+  </si>
+  <si>
+    <t>AMRIN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. ALIMUDDIN PAADA, M.S.</t>
+  </si>
+  <si>
+    <t>Dra. DERRY DJANGGOLA, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. VERA R. MASTURA</t>
+  </si>
+  <si>
+    <t>UCED</t>
+  </si>
+  <si>
+    <t>Ir. IMMAM ALGAZALI, M.T.</t>
+  </si>
+  <si>
+    <t>TANRI ABENG ALADIN</t>
+  </si>
+  <si>
+    <t>NIRMALA DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. ELISA BUNGA ALLO, M.M.</t>
+  </si>
+  <si>
+    <t>NARWAN DJURUSIA, S.A.P.</t>
+  </si>
+  <si>
+    <t>EMMY, S.E.</t>
+  </si>
+  <si>
+    <t>AMIYUDDIN DJAFAR</t>
+  </si>
+  <si>
+    <t>MERRY NELWAN</t>
+  </si>
+  <si>
+    <t>ERICK ROBERT AGAN</t>
+  </si>
+  <si>
+    <t>H. MOHAMMAD ARUS ABDUL KARIM</t>
+  </si>
+  <si>
+    <t>FARID DJAVAR NASAR</t>
+  </si>
+  <si>
+    <t>RUTH A. TODING, S.Sos.</t>
+  </si>
+  <si>
+    <t>TEDDY D. SALAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>MAHYUDDIN PIU</t>
+  </si>
+  <si>
+    <t>ANDI RASIDAH</t>
+  </si>
+  <si>
+    <t>LILIS NURHANDAYANI, S.K.M.</t>
+  </si>
+  <si>
+    <t>ARISTAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>Dr. FADLUN A. HAMID, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MOH. ERWIN LAMPORO, S.A.P.</t>
+  </si>
+  <si>
+    <t>SOPHIAN R. ASWIN</t>
+  </si>
+  <si>
+    <t>DANAWIRA ASRI, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ABD. CHAIR A. MAHMUD, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. RATNA TIANGSO</t>
+  </si>
+  <si>
+    <t>Suryadi</t>
+  </si>
+  <si>
+    <t>Deslinda Todama, S.M.</t>
+  </si>
+  <si>
+    <t>Tamsil MA</t>
+  </si>
+  <si>
+    <t>Anne Karyana Lontoh</t>
+  </si>
+  <si>
+    <t>Irmayanti Ishaq</t>
+  </si>
+  <si>
+    <t>H. ZAINUDDIN TAMBUALA, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>ROSMAWATI</t>
+  </si>
+  <si>
+    <t>Drs. NURSALAM, M.M.</t>
+  </si>
+  <si>
+    <t>MASPAH UMAR</t>
+  </si>
+  <si>
+    <t>MOHAMAD IKRAM, S.E.</t>
+  </si>
+  <si>
+    <t>RAUF HACI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIF'AT</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WAHYUDDIN, S.ST.</t>
+  </si>
+  <si>
+    <t>Hj. WIWIK JUMATUL ROFI'AH, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>RIZAL, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>UMAR, S.T.</t>
+  </si>
+  <si>
+    <t>SRI VEDARI, S.Si.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURHAYATI</t>
+  </si>
+  <si>
+    <t>AKHMAD SUMARLING, S.E.</t>
+  </si>
+  <si>
+    <t>Bustan, S.Sos.</t>
+  </si>
+  <si>
+    <t>EKO ADI PUTRANTO, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>MEGAWATI HADU</t>
+  </si>
+  <si>
+    <t>SUDJONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>Fadli Yusuf</t>
+  </si>
+  <si>
+    <t>NUR AFNI</t>
+  </si>
+  <si>
+    <t>ISWAN B</t>
+  </si>
+  <si>
+    <t>NASRUDIN</t>
+  </si>
+  <si>
+    <t>FAIS ARFIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YUNITA GRACETIN KAUNANG</t>
+  </si>
+  <si>
+    <t>MOH. YUSUF, S.Kom.I., M.Sos.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.E.</t>
+  </si>
+  <si>
+    <t>ARYEN MONALISA</t>
+  </si>
+  <si>
+    <t>H. NURDIN I UMAR, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. SAMSINAR Z. MOGA, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. ZAINAL ABIDIN DG. PASAU, M.H.</t>
+  </si>
+  <si>
+    <t>ABD. WAHID YAHYA MARDANI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>IDILJAN DJANGGOLA</t>
+  </si>
+  <si>
+    <t>RETNO SETIYANINGSIH</t>
+  </si>
+  <si>
+    <t>UMAR, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. LUKMAN US HEBA</t>
+  </si>
+  <si>
+    <t>Drs. Baharuddin Tanriwali, M.Si.</t>
+  </si>
+  <si>
+    <t>Zulkifli</t>
+  </si>
+  <si>
+    <t>Rahmatia</t>
+  </si>
+  <si>
+    <t>Aman Juhali, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Ibrahim, S.Sos.</t>
+  </si>
+  <si>
+    <t>Sakinah</t>
+  </si>
+  <si>
+    <t>Audy Rinaldy</t>
+  </si>
+  <si>
+    <t>H. MOH. HIDAYAT PAKAMUNDI, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD TAUFAN DAENG MALINO</t>
+  </si>
+  <si>
+    <t>Dra. SUSI E.W. MASTURA</t>
+  </si>
+  <si>
+    <t>RONALD</t>
+  </si>
+  <si>
+    <t>Ir. ABD. RAZAK, M.T.</t>
+  </si>
+  <si>
+    <t>TATY DAMAYANTI LASNY</t>
+  </si>
+  <si>
+    <t>Ir. TAMSIL</t>
+  </si>
+  <si>
+    <t>ZARLIF</t>
+  </si>
+  <si>
+    <t>NANCY MANDAGIE</t>
+  </si>
+  <si>
+    <t>Drs. ERWIN GANSARING</t>
+  </si>
+  <si>
+    <t>ARIS MARIPI, S.T.</t>
+  </si>
+  <si>
+    <t>MUCHSIN</t>
+  </si>
+  <si>
+    <t>Ervin Adriana</t>
+  </si>
+  <si>
+    <t>MARSELINUS</t>
+  </si>
+  <si>
+    <t>WIJAYA CHANDRA</t>
+  </si>
+  <si>
+    <t>Hj. FENTI PAKAMUNDI, S.H.</t>
+  </si>
+  <si>
+    <t>JEFFRY WAGIU</t>
+  </si>
+  <si>
+    <t>AGUSMAN ACO</t>
+  </si>
+  <si>
+    <t>Dr. MARGRETHA ELISABETH JESSY WAGEY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NUR FATMA SARI RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>SHAUQI. H. MASKATI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MOH. AKBAR LEMBAH, S.E.</t>
+  </si>
+  <si>
+    <t>YANTI SIFA PONTOH</t>
+  </si>
+  <si>
+    <t>DEDY BADRI</t>
+  </si>
+  <si>
+    <t>M. LUTFI LEMBAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. SUARMAN, M.Si.</t>
+  </si>
+  <si>
+    <t>RABIAH, S.S., M.Kes.</t>
+  </si>
+  <si>
+    <t>ANDI RIDWAN ADAM, S.H.</t>
+  </si>
+  <si>
+    <t>SRI WAHYU HAGONO</t>
+  </si>
+  <si>
+    <t>LARAS PRADITA, S.H.</t>
+  </si>
+  <si>
+    <t>RIQQAH NURWIDHAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>720002</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 2</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>PARIGI MOUTONG</t>
+  </si>
+  <si>
+    <t>RAHMAWATI M. NUR, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUKIMAN TAHIR</t>
+  </si>
+  <si>
+    <t>Hj. HIJRA TJANABA</t>
+  </si>
+  <si>
+    <t>RAHMAN L. LUGU, S.E.</t>
+  </si>
+  <si>
+    <t>GUNTUR TRI WAHYUDI</t>
+  </si>
+  <si>
+    <t>NI KETUT SEKARNINGSIH</t>
+  </si>
+  <si>
+    <t>ALFIAN FEBRIYANSYA RIDWAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF</t>
+  </si>
+  <si>
+    <t>ZALZULMIDA A. DJANGGOLA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>FAIZAL, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>AYU PUJI LESTARI</t>
+  </si>
+  <si>
+    <t>MUH. SAFII Z. A. DAMAR</t>
+  </si>
+  <si>
+    <t>SURIYANTI DAY</t>
+  </si>
+  <si>
+    <t>SONNY LAHATI, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>MOH. IKBAL</t>
+  </si>
+  <si>
+    <t>WAHYU NUGRAHA</t>
+  </si>
+  <si>
+    <t>Dr. I NYOMAN SLAMET, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>LASNARDI LAHI</t>
+  </si>
+  <si>
+    <t>SYARINI, S.E.</t>
+  </si>
+  <si>
+    <t>SELFIANUS SEKEON, S.Th.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>RIFKA POLUAN</t>
+  </si>
+  <si>
+    <t>FADLI</t>
+  </si>
+  <si>
+    <t>DIANA, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>H. HELMY D YAMBAS, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>YUSUF, S.P.</t>
+  </si>
+  <si>
+    <t>AMELIA IDRIS, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. ISHAK CAE, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. MOHAMMAD SUDARMIN, M.Si.</t>
+  </si>
+  <si>
+    <t>MAYASARI HALIM BATJO</t>
+  </si>
+  <si>
+    <t>WIRDA</t>
+  </si>
+  <si>
+    <t>LUKMAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>IBRAHIM A. HAFID</t>
+  </si>
+  <si>
+    <t>Dr. AGUS BUDI WIRAWAN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>RIRI ANGGRIANI</t>
+  </si>
+  <si>
+    <t>MAHAMUDDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HARTATI, S.H.</t>
+  </si>
+  <si>
+    <t>ALI MUSTOPO</t>
+  </si>
+  <si>
+    <t>MOH. FARIS PAPEO</t>
+  </si>
+  <si>
+    <t>RACHMAT SYAH TAWAINELLA</t>
+  </si>
+  <si>
+    <t>Rahmat, S.P.</t>
+  </si>
+  <si>
+    <t>ABD. RAHMAN</t>
+  </si>
+  <si>
+    <t>HERFIANSYAH, S.M.</t>
+  </si>
+  <si>
+    <t>ANDI VIRA MAGHFIRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>BASO BAHTIAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FATHY FARHAT</t>
+  </si>
+  <si>
+    <t>FATMIN</t>
+  </si>
+  <si>
+    <t>Ir. SUNARYO</t>
+  </si>
+  <si>
+    <t>MASNAWATI ABDUL RAHIM</t>
+  </si>
+  <si>
+    <t>Hj. INTJESARI PASAU, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>ABDUL HANIF, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>MOH. RIDWAN, S.E., MBA.</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN. L, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. SHALEHA, S.Ag.</t>
+  </si>
+  <si>
+    <t>MOH. GHOFUR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NI KETUT SURIANI</t>
+  </si>
+  <si>
+    <t>Ir. MOHAMAD FAHRI, S.T.</t>
+  </si>
+  <si>
+    <t>SUWITNO BURASE</t>
+  </si>
+  <si>
+    <t>FERDY HAMZAH SUPIT, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>INDAH NURYANAH</t>
+  </si>
+  <si>
+    <t>ALTER MARCELO TUEGEH</t>
+  </si>
+  <si>
+    <t>SUBLI</t>
+  </si>
+  <si>
+    <t>NOVI ALIMIN</t>
+  </si>
+  <si>
+    <t>HARDIMAN</t>
+  </si>
+  <si>
+    <t>SARTIN DAUDA</t>
+  </si>
+  <si>
+    <t>I PUTU EDDY TANGKAS WIJAYA</t>
+  </si>
+  <si>
+    <t>FERY BUDIUTOMO</t>
+  </si>
+  <si>
+    <t>ZULKIFLI LAMASANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. SITI HALIMA LADOALI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMAD IHSAN EFFENDI SUKARIM</t>
+  </si>
+  <si>
+    <t>ASRUDIN</t>
+  </si>
+  <si>
+    <t>AZMI</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NOOR WACHIDA PRIHARTINI</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS LASIMPARA, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>JUSMAYANTO</t>
+  </si>
+  <si>
+    <t>Ir. HAZAIRIN PAUDI</t>
+  </si>
+  <si>
+    <t>Hajar HI. Umar</t>
+  </si>
+  <si>
+    <t>STEVANI LEONY PUTRI, S.M.</t>
+  </si>
+  <si>
+    <t>ISRAP S. MATOMPO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAHRUL SANATU, S.Sos.</t>
+  </si>
+  <si>
+    <t>LM. Arif, S.H.</t>
+  </si>
+  <si>
+    <t>ASIR, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>INTAN YANA SAKTI</t>
+  </si>
+  <si>
+    <t>LAMLUDIN</t>
+  </si>
+  <si>
+    <t>Shabrun</t>
+  </si>
+  <si>
+    <t>Ikrami Rahmadhani Alim</t>
+  </si>
+  <si>
+    <t>Saprin</t>
+  </si>
+  <si>
+    <t>Muhammad Nawir Fachdan</t>
+  </si>
+  <si>
+    <t>MOHAMAD NUR, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. SUARDI</t>
+  </si>
+  <si>
+    <t>SHERLY ERVINA SENDOW</t>
+  </si>
+  <si>
+    <t>MUKSIN MAHMUD</t>
+  </si>
+  <si>
+    <t>HASBAR, S.H.</t>
+  </si>
+  <si>
+    <t>SUSANTI</t>
+  </si>
+  <si>
+    <t>ELVIS, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYARIF, S.P.</t>
+  </si>
+  <si>
+    <t>YOHANIS MARAMPA</t>
+  </si>
+  <si>
+    <t>LAEDIES NAYOAN</t>
+  </si>
+  <si>
+    <t>DANIEL AZIS TULANDI, S.Th.</t>
+  </si>
+  <si>
+    <t>Hi. USMAN YAMIN,  S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUNIFAN</t>
+  </si>
+  <si>
+    <t>SUPRATMAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>M HUMAIDY HAMID</t>
+  </si>
+  <si>
+    <t>AFIA ALIFA LAGANI</t>
+  </si>
+  <si>
+    <t>MOHAMAD HAMDIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>KASMIYANTI</t>
+  </si>
+  <si>
+    <t>MUSLIH, S.Kep., Ns., M.M.</t>
+  </si>
+  <si>
+    <t>HANAFI. HT. UNTUBA</t>
+  </si>
+  <si>
+    <t>NUR RAHMI NURDIN</t>
+  </si>
+  <si>
+    <t>IDRUS MAHMUD</t>
+  </si>
+  <si>
+    <t>YANUS DAY</t>
+  </si>
+  <si>
+    <t>TIARA ANANDA PUTRI</t>
+  </si>
+  <si>
+    <t>SYAHRIL RAHMAN</t>
+  </si>
+  <si>
+    <t>ERNA HAFID</t>
+  </si>
+  <si>
+    <t>MASRUHIM</t>
+  </si>
+  <si>
+    <t>RIRIANTI</t>
+  </si>
+  <si>
+    <t>GIFA RINI</t>
+  </si>
+  <si>
+    <t>SUTINI</t>
+  </si>
+  <si>
+    <t>ANDI MOHAMMAD GARIBALDI</t>
   </si>
   <si>
     <t>720003</t>
   </si>
   <si>
     <t>SULAWESI TENGAH 3</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>BUOL</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>TOLI TOLI</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>HARIS JULIANTO</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>DWI PUTRA RAMADHAN Z. DAUD</t>
   </si>
   <si>
     <t>SILVIATY BURHAN, S.E., M.A.P.</t>
   </si>
   <si>
     <t>RANO KARNO</t>
   </si>
   <si>
     <t>ROSMINI A. BATALIPU</t>
   </si>
   <si>
     <t>MASLINDA AH LIHAWA, S.E.</t>
   </si>
   <si>
     <t>RAMLI DOHO, S.H.</t>
   </si>
   <si>
     <t>FAIZAL ALATAS, S.H.</t>
   </si>
   <si>
     <t>ANDI AHMAD SYARIF</t>
   </si>
   <si>
     <t>ARNA</t>
@@ -461,53 +2213,50 @@
   <si>
     <t>ENDANG</t>
   </si>
   <si>
     <t>NUR AINUN</t>
   </si>
   <si>
     <t>SALIM S. MANDULA, S.Sos.</t>
   </si>
   <si>
     <t>HERAWATI PONTOH</t>
   </si>
   <si>
     <t>ABDUL HARIS OLII ABDUL KADIR</t>
   </si>
   <si>
     <t>FAIRUS HUSEN MASKATI</t>
   </si>
   <si>
     <t>DODY FITRYADY</t>
   </si>
   <si>
     <t>DIAN  A. GODONG, A.Md.Per.</t>
   </si>
   <si>
-    <t>FITRI</t>
-[...1 lines deleted...]
-  <si>
     <t>SUNARKO PATANI</t>
   </si>
   <si>
     <t>NURDIN NADJAMUDDIN, S.Sos.</t>
   </si>
   <si>
     <t>FADLUN UMAR</t>
   </si>
   <si>
     <t>RINTO MONTANG</t>
   </si>
   <si>
     <t>ROSMALA TRI DEWI</t>
   </si>
   <si>
     <t>ABDULLAH RAHMAN, S.P.</t>
   </si>
   <si>
     <t>720004</t>
   </si>
   <si>
     <t>SULAWESI TENGAH 4</t>
   </si>
   <si>
     <t>7201</t>
@@ -924,1799 +2673,50 @@
     <t>SULIANTI MANTUKE</t>
   </si>
   <si>
     <t>EKA SAPUTRA</t>
   </si>
   <si>
     <t>MUH. KASIM A.R. HAMID</t>
   </si>
   <si>
     <t>BAHARUDDIN NUR</t>
   </si>
   <si>
     <t>SITTI FATMA</t>
   </si>
   <si>
     <t>KUSWANDI BANET</t>
   </si>
   <si>
     <t>ATRIANI, S.H., M.H.</t>
   </si>
   <si>
     <t>GAPUUR BUDUNGGALA</t>
   </si>
   <si>
     <t>WARMAN PALALO</t>
-  </si>
-[...1747 lines deleted...]
-    <t>ANDI MOHAMMAD GARIBALDI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3082,6892 +3082,6108 @@
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="X1" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
       <c r="D2" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="E2" t="s">
-        <v>482</v>
+        <v>496</v>
       </c>
       <c r="F2" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="G2">
-        <v>13246</v>
+        <v>22959</v>
       </c>
       <c r="H2">
-        <v>20601</v>
+        <v>27049</v>
       </c>
       <c r="I2">
-        <v>10278</v>
+        <v>24132</v>
       </c>
       <c r="J2">
-        <v>27509</v>
+        <v>35722</v>
       </c>
       <c r="K2">
-        <v>21759</v>
+        <v>41983</v>
       </c>
       <c r="L2">
-        <v>549</v>
+        <v>926</v>
       </c>
       <c r="M2">
-        <v>4013</v>
+        <v>6216</v>
       </c>
       <c r="N2">
-        <v>19927</v>
+        <v>11154</v>
       </c>
       <c r="O2">
-        <v>2030</v>
+        <v>614</v>
       </c>
       <c r="P2">
-        <v>3736</v>
+        <v>25289</v>
       </c>
       <c r="Q2">
-        <v>11954</v>
+        <v>12859</v>
       </c>
       <c r="R2">
-        <v>2418</v>
+        <v>7289</v>
       </c>
       <c r="S2">
-        <v>12569</v>
+        <v>14981</v>
       </c>
       <c r="T2">
-        <v>2167</v>
+        <v>1408</v>
       </c>
       <c r="U2">
-        <v>10867</v>
+        <v>5572</v>
       </c>
       <c r="V2">
-        <v>5496</v>
+        <v>13015</v>
       </c>
       <c r="W2">
-        <v>739</v>
+        <v>473</v>
       </c>
       <c r="X2">
-        <v>169858</v>
+        <v>251641</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>485</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>7100</v>
+        <v>22959</v>
       </c>
       <c r="H3">
-        <v>24026</v>
+        <v>27049</v>
       </c>
       <c r="I3">
-        <v>25447</v>
+        <v>24132</v>
       </c>
       <c r="J3">
-        <v>27625</v>
+        <v>35722</v>
       </c>
       <c r="K3">
-        <v>16238</v>
+        <v>41983</v>
       </c>
       <c r="L3">
-        <v>624</v>
+        <v>926</v>
       </c>
       <c r="M3">
-        <v>2387</v>
+        <v>6216</v>
       </c>
       <c r="N3">
-        <v>6855</v>
+        <v>11154</v>
       </c>
       <c r="O3">
-        <v>1343</v>
+        <v>614</v>
       </c>
       <c r="P3">
-        <v>3465</v>
+        <v>25289</v>
       </c>
       <c r="Q3">
-        <v>5176</v>
+        <v>12859</v>
       </c>
       <c r="R3">
-        <v>2703</v>
+        <v>7289</v>
       </c>
       <c r="S3">
-        <v>11746</v>
+        <v>14981</v>
       </c>
       <c r="T3">
-        <v>3400</v>
+        <v>1408</v>
       </c>
       <c r="U3">
-        <v>9172</v>
+        <v>5572</v>
       </c>
       <c r="V3">
-        <v>2903</v>
+        <v>13015</v>
       </c>
       <c r="W3">
-        <v>678</v>
+        <v>473</v>
       </c>
       <c r="X3">
-        <v>150888</v>
-[...61 lines deleted...]
-        <v>320746</v>
+        <v>251641</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>485</v>
-[...44 lines deleted...]
-      <c r="A3" t="s">
         <v>31</v>
-      </c>
-[...4018 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>7704</v>
+        <v>22959</v>
       </c>
       <c r="E2">
-        <v>7704</v>
+        <v>22959</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>1300</v>
+        <v>3294</v>
       </c>
       <c r="E3">
-        <v>1300</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>644</v>
+        <v>498</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>2025</v>
+        <v>12144</v>
       </c>
       <c r="E4">
-        <v>2025</v>
+        <v>12144</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>645</v>
+        <v>499</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>1269</v>
+        <v>2604</v>
       </c>
       <c r="E5">
-        <v>1269</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>646</v>
+        <v>500</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>1232</v>
+        <v>1908</v>
       </c>
       <c r="E6">
-        <v>1232</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>647</v>
+        <v>501</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>691</v>
+        <v>1450</v>
       </c>
       <c r="E7">
-        <v>691</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>648</v>
+        <v>502</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>156</v>
+        <v>557</v>
       </c>
       <c r="E8">
-        <v>156</v>
+        <v>557</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>649</v>
+        <v>503</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>434</v>
+        <v>178</v>
       </c>
       <c r="E9">
-        <v>434</v>
+        <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>650</v>
+        <v>504</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
+        <v>409</v>
+      </c>
+      <c r="E10">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>505</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>415</v>
+      </c>
+      <c r="E11">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>27049</v>
+      </c>
+      <c r="E13">
+        <v>27049</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>5893</v>
+      </c>
+      <c r="E14">
+        <v>5893</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>506</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>13049</v>
+      </c>
+      <c r="E15">
+        <v>13049</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>507</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>4565</v>
+      </c>
+      <c r="E16">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>508</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>957</v>
+      </c>
+      <c r="E17">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>509</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>635</v>
+      </c>
+      <c r="E18">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>510</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>467</v>
+      </c>
+      <c r="E19">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>511</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>190</v>
+      </c>
+      <c r="E20">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>512</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>330</v>
+      </c>
+      <c r="E21">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>513</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>963</v>
+      </c>
+      <c r="E22">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>24132</v>
+      </c>
+      <c r="E24">
+        <v>24132</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>3835</v>
+      </c>
+      <c r="E25">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>514</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>11976</v>
+      </c>
+      <c r="E26">
+        <v>11976</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>515</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>1838</v>
+      </c>
+      <c r="E27">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>516</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>826</v>
+      </c>
+      <c r="E28">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>517</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>1175</v>
+      </c>
+      <c r="E29">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>518</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>3556</v>
+      </c>
+      <c r="E30">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>519</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>272</v>
+      </c>
+      <c r="E31">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>520</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>518</v>
+      </c>
+      <c r="E32">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>521</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>136</v>
+      </c>
+      <c r="E33">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>35722</v>
+      </c>
+      <c r="E35">
+        <v>35722</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>4332</v>
+      </c>
+      <c r="E36">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>522</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>4063</v>
+      </c>
+      <c r="E37">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>523</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>11568</v>
+      </c>
+      <c r="E38">
+        <v>11568</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>524</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>5143</v>
+      </c>
+      <c r="E39">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>525</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>2064</v>
+      </c>
+      <c r="E40">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>526</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>1355</v>
+      </c>
+      <c r="E41">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>527</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>1303</v>
+      </c>
+      <c r="E42">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>528</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>1230</v>
+      </c>
+      <c r="E43">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>529</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>4664</v>
+      </c>
+      <c r="E44">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>41983</v>
+      </c>
+      <c r="E46">
+        <v>41983</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>3151</v>
+      </c>
+      <c r="E47">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>530</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>9272</v>
+      </c>
+      <c r="E48">
+        <v>9272</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>531</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>2912</v>
+      </c>
+      <c r="E49">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>532</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>546</v>
+      </c>
+      <c r="E50">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>533</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>4170</v>
+      </c>
+      <c r="E51">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>534</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>9579</v>
+      </c>
+      <c r="E52">
+        <v>9579</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>535</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>526</v>
+      </c>
+      <c r="E53">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>536</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>931</v>
+      </c>
+      <c r="E54">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>537</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>10896</v>
+      </c>
+      <c r="E55">
+        <v>10896</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>926</v>
+      </c>
+      <c r="E57">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>492</v>
+      </c>
+      <c r="E58">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>538</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>434</v>
+      </c>
+      <c r="E59">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>6216</v>
+      </c>
+      <c r="E61">
+        <v>6216</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>1074</v>
+      </c>
+      <c r="E62">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>539</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>1098</v>
+      </c>
+      <c r="E63">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>540</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>2327</v>
+      </c>
+      <c r="E64">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>541</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>269</v>
+      </c>
+      <c r="E65">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>542</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>402</v>
+      </c>
+      <c r="E66">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>543</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>174</v>
+      </c>
+      <c r="E67">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>544</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>151</v>
+      </c>
+      <c r="E68">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>545</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>609</v>
+      </c>
+      <c r="E69">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>546</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>112</v>
+      </c>
+      <c r="E70">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>11154</v>
+      </c>
+      <c r="E72">
+        <v>11154</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>1623</v>
+      </c>
+      <c r="E73">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>547</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>2735</v>
+      </c>
+      <c r="E74">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>548</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>1444</v>
+      </c>
+      <c r="E75">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>549</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>1974</v>
+      </c>
+      <c r="E76">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>550</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>1542</v>
+      </c>
+      <c r="E77">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>551</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>1069</v>
+      </c>
+      <c r="E78">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>552</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>268</v>
+      </c>
+      <c r="E79">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>553</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>93</v>
+      </c>
+      <c r="E80">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>554</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>406</v>
+      </c>
+      <c r="E81">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>9</v>
+      </c>
+      <c r="B83" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>614</v>
+      </c>
+      <c r="E83">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>223</v>
+      </c>
+      <c r="E84">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>555</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>104</v>
+      </c>
+      <c r="E85">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>556</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>107</v>
+      </c>
+      <c r="E86">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>557</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>31</v>
+      </c>
+      <c r="E87">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>558</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>24</v>
+      </c>
+      <c r="E88">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>203</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>28</v>
+      </c>
+      <c r="E89">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>559</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>41</v>
+      </c>
+      <c r="E90">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>7</v>
+      </c>
+      <c r="B91" t="s">
+        <v>560</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>23</v>
+      </c>
+      <c r="E91">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>8</v>
+      </c>
+      <c r="B92" t="s">
+        <v>561</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>33</v>
+      </c>
+      <c r="E92">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>25289</v>
+      </c>
+      <c r="E94">
+        <v>25289</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>1391</v>
+      </c>
+      <c r="E95">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>562</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>5232</v>
+      </c>
+      <c r="E96">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>563</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>4157</v>
+      </c>
+      <c r="E97">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>564</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>6910</v>
+      </c>
+      <c r="E98">
+        <v>6910</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>565</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>2684</v>
+      </c>
+      <c r="E99">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>566</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>4384</v>
+      </c>
+      <c r="E100">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>567</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>277</v>
+      </c>
+      <c r="E101">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102" t="s">
+        <v>568</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>179</v>
+      </c>
+      <c r="E102">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>569</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>75</v>
+      </c>
+      <c r="E103">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>12</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>12859</v>
+      </c>
+      <c r="E105">
+        <v>12859</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>1133</v>
+      </c>
+      <c r="E106">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>570</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>4155</v>
+      </c>
+      <c r="E107">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>571</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>2268</v>
+      </c>
+      <c r="E108">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>572</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>287</v>
+      </c>
+      <c r="E109">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>573</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>990</v>
+      </c>
+      <c r="E110">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>574</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>1243</v>
+      </c>
+      <c r="E111">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>575</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>135</v>
+      </c>
+      <c r="E112">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>576</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>99</v>
+      </c>
+      <c r="E113">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>577</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>2549</v>
+      </c>
+      <c r="E114">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>13</v>
+      </c>
+      <c r="B116" t="s">
+        <v>17</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>7289</v>
+      </c>
+      <c r="E116">
+        <v>7289</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>30</v>
+      </c>
+      <c r="B117" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>472</v>
+      </c>
+      <c r="E117">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>578</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>938</v>
+      </c>
+      <c r="E118">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>579</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>416</v>
+      </c>
+      <c r="E119">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>580</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>123</v>
+      </c>
+      <c r="E120">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>581</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>496</v>
+      </c>
+      <c r="E121">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>582</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>454</v>
+      </c>
+      <c r="E122">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>583</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>58</v>
+      </c>
+      <c r="E123">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>584</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>128</v>
+      </c>
+      <c r="E124">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>585</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>4204</v>
+      </c>
+      <c r="E125">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>14981</v>
+      </c>
+      <c r="E127">
+        <v>14981</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>1356</v>
+      </c>
+      <c r="E128">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>586</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>4448</v>
+      </c>
+      <c r="E129">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>587</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>5663</v>
+      </c>
+      <c r="E130">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>588</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>700</v>
+      </c>
+      <c r="E131">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>589</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>760</v>
+      </c>
+      <c r="E132">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>590</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>659</v>
+      </c>
+      <c r="E133">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>591</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>189</v>
+      </c>
+      <c r="E134">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>592</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>661</v>
+      </c>
+      <c r="E135">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>593</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>545</v>
+      </c>
+      <c r="E136">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>15</v>
+      </c>
+      <c r="B138" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>1408</v>
+      </c>
+      <c r="E138">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>30</v>
+      </c>
+      <c r="B139" t="s">
+        <v>30</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>430</v>
+      </c>
+      <c r="E139">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>594</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>844</v>
+      </c>
+      <c r="E140">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>595</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>134</v>
+      </c>
+      <c r="E141">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>5572</v>
+      </c>
+      <c r="E143">
+        <v>5572</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>684</v>
+      </c>
+      <c r="E144">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>596</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>1369</v>
+      </c>
+      <c r="E145">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
         <v>597</v>
       </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>923</v>
+      </c>
+      <c r="E146">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>598</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>150</v>
+      </c>
+      <c r="E147">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>599</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>324</v>
+      </c>
+      <c r="E148">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>600</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>1248</v>
+      </c>
+      <c r="E149">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>601</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>59</v>
+      </c>
+      <c r="E150">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>602</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>726</v>
+      </c>
+      <c r="E151">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>603</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>89</v>
+      </c>
+      <c r="E152">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>21</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>13015</v>
+      </c>
+      <c r="E154">
+        <v>13015</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>1061</v>
+      </c>
+      <c r="E155">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>604</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>10173</v>
+      </c>
+      <c r="E156">
+        <v>10173</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>605</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>301</v>
+      </c>
+      <c r="E157">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>606</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>822</v>
+      </c>
+      <c r="E158">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>4</v>
+      </c>
+      <c r="B159" t="s">
+        <v>607</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>135</v>
+      </c>
+      <c r="E159">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>5</v>
+      </c>
+      <c r="B160" t="s">
+        <v>608</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>116</v>
+      </c>
+      <c r="E160">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>609</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>191</v>
+      </c>
+      <c r="E161">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>610</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>216</v>
+      </c>
+      <c r="E162">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>216</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>473</v>
+      </c>
+      <c r="E164">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>30</v>
+      </c>
+      <c r="B165" t="s">
+        <v>30</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165">
+        <v>153</v>
+      </c>
+      <c r="E165">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>611</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>64</v>
+      </c>
+      <c r="E166">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>612</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>37</v>
+      </c>
+      <c r="E167">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>613</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>34</v>
+      </c>
+      <c r="E168">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>614</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>14</v>
+      </c>
+      <c r="E169">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>568</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>111</v>
+      </c>
+      <c r="E170">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>615</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>30</v>
+      </c>
+      <c r="E171">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>616</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>30</v>
+      </c>
+      <c r="E172">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>617</v>
+      </c>
+      <c r="D2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E2" t="s">
+        <v>619</v>
+      </c>
+      <c r="F2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G2">
+        <v>11153</v>
+      </c>
+      <c r="H2">
+        <v>6860</v>
+      </c>
+      <c r="I2">
+        <v>14451</v>
+      </c>
+      <c r="J2">
+        <v>5445</v>
+      </c>
+      <c r="K2">
+        <v>11433</v>
+      </c>
+      <c r="L2">
+        <v>885</v>
+      </c>
+      <c r="M2">
+        <v>1172</v>
+      </c>
+      <c r="N2">
+        <v>3184</v>
+      </c>
+      <c r="O2">
+        <v>264</v>
+      </c>
+      <c r="P2">
+        <v>3785</v>
+      </c>
+      <c r="Q2">
+        <v>5014</v>
+      </c>
+      <c r="R2">
+        <v>1508</v>
+      </c>
+      <c r="S2">
+        <v>12432</v>
+      </c>
+      <c r="T2">
+        <v>134</v>
+      </c>
+      <c r="U2">
+        <v>3139</v>
+      </c>
+      <c r="V2">
+        <v>6502</v>
+      </c>
+      <c r="W2">
+        <v>513</v>
+      </c>
+      <c r="X2">
+        <v>87874</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>617</v>
+      </c>
+      <c r="D3" t="s">
+        <v>618</v>
+      </c>
+      <c r="E3" t="s">
+        <v>621</v>
+      </c>
+      <c r="F3" t="s">
+        <v>622</v>
+      </c>
+      <c r="G3">
+        <v>8913</v>
+      </c>
+      <c r="H3">
+        <v>14119</v>
+      </c>
+      <c r="I3">
+        <v>5194</v>
+      </c>
+      <c r="J3">
+        <v>9411</v>
+      </c>
+      <c r="K3">
+        <v>13458</v>
+      </c>
+      <c r="L3">
+        <v>446</v>
+      </c>
+      <c r="M3">
+        <v>1355</v>
+      </c>
+      <c r="N3">
+        <v>16024</v>
+      </c>
+      <c r="O3">
+        <v>378</v>
+      </c>
+      <c r="P3">
+        <v>7456</v>
+      </c>
+      <c r="Q3">
+        <v>13612</v>
+      </c>
+      <c r="R3">
+        <v>19371</v>
+      </c>
+      <c r="S3">
+        <v>8454</v>
+      </c>
+      <c r="T3">
+        <v>340</v>
+      </c>
+      <c r="U3">
+        <v>1202</v>
+      </c>
+      <c r="V3">
+        <v>8291</v>
+      </c>
+      <c r="W3">
+        <v>149</v>
+      </c>
+      <c r="X3">
+        <v>128173</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>20066</v>
+      </c>
+      <c r="H4">
+        <v>20979</v>
+      </c>
+      <c r="I4">
+        <v>19645</v>
+      </c>
+      <c r="J4">
+        <v>14856</v>
+      </c>
+      <c r="K4">
+        <v>24891</v>
+      </c>
+      <c r="L4">
+        <v>1331</v>
+      </c>
+      <c r="M4">
+        <v>2527</v>
+      </c>
+      <c r="N4">
+        <v>19208</v>
+      </c>
+      <c r="O4">
+        <v>642</v>
+      </c>
+      <c r="P4">
+        <v>11241</v>
+      </c>
+      <c r="Q4">
+        <v>18626</v>
+      </c>
+      <c r="R4">
+        <v>20879</v>
+      </c>
+      <c r="S4">
+        <v>20886</v>
+      </c>
+      <c r="T4">
+        <v>474</v>
+      </c>
+      <c r="U4">
+        <v>4341</v>
+      </c>
+      <c r="V4">
+        <v>14793</v>
+      </c>
+      <c r="W4">
+        <v>662</v>
+      </c>
+      <c r="X4">
+        <v>216047</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>11153</v>
+      </c>
+      <c r="E2">
+        <v>8913</v>
+      </c>
+      <c r="F2">
+        <v>20066</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>758</v>
+      </c>
+      <c r="E3">
+        <v>893</v>
+      </c>
+      <c r="F3">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>623</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3423</v>
+      </c>
+      <c r="E4">
+        <v>1505</v>
+      </c>
+      <c r="F4">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>624</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>2834</v>
+      </c>
+      <c r="E5">
+        <v>1348</v>
+      </c>
+      <c r="F5">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>625</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>455</v>
+      </c>
+      <c r="E6">
+        <v>945</v>
+      </c>
+      <c r="F6">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>626</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>336</v>
+      </c>
+      <c r="E7">
+        <v>2236</v>
+      </c>
+      <c r="F7">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>627</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>2658</v>
+      </c>
+      <c r="E8">
+        <v>1025</v>
+      </c>
+      <c r="F8">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>628</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>205</v>
+      </c>
+      <c r="E9">
+        <v>183</v>
+      </c>
+      <c r="F9">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>629</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>484</v>
+      </c>
       <c r="E10">
-        <v>597</v>
+        <v>778</v>
+      </c>
+      <c r="F10">
+        <v>1262</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D12">
-        <v>24348</v>
+        <v>6860</v>
       </c>
       <c r="E12">
-        <v>24348</v>
+        <v>14119</v>
+      </c>
+      <c r="F12">
+        <v>20979</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>3826</v>
+        <v>950</v>
       </c>
       <c r="E13">
-        <v>3826</v>
+        <v>1401</v>
+      </c>
+      <c r="F13">
+        <v>2351</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>651</v>
+        <v>630</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>4788</v>
+        <v>1496</v>
       </c>
       <c r="E14">
-        <v>4788</v>
+        <v>6597</v>
+      </c>
+      <c r="F14">
+        <v>8093</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>652</v>
+        <v>631</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>4527</v>
+        <v>1685</v>
       </c>
       <c r="E15">
-        <v>4527</v>
+        <v>5276</v>
+      </c>
+      <c r="F15">
+        <v>6961</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>653</v>
+        <v>632</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>8132</v>
+        <v>213</v>
       </c>
       <c r="E16">
-        <v>8132</v>
+        <v>195</v>
+      </c>
+      <c r="F16">
+        <v>408</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>313</v>
+        <v>157</v>
       </c>
       <c r="E17">
-        <v>313</v>
+        <v>97</v>
+      </c>
+      <c r="F17">
+        <v>254</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>655</v>
+        <v>634</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>1321</v>
+        <v>149</v>
       </c>
       <c r="E18">
-        <v>1321</v>
+        <v>106</v>
+      </c>
+      <c r="F18">
+        <v>255</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>427</v>
+        <v>635</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>676</v>
+        <v>203</v>
       </c>
       <c r="E19">
-        <v>676</v>
+        <v>153</v>
+      </c>
+      <c r="F19">
+        <v>356</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>656</v>
+        <v>636</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>765</v>
+        <v>2007</v>
       </c>
       <c r="E20">
-        <v>765</v>
+        <v>294</v>
+      </c>
+      <c r="F20">
+        <v>2301</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>16309</v>
+        <v>14451</v>
       </c>
       <c r="E22">
-        <v>16309</v>
+        <v>5194</v>
+      </c>
+      <c r="F22">
+        <v>19645</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>1164</v>
+        <v>655</v>
       </c>
       <c r="E23">
-        <v>1164</v>
+        <v>639</v>
+      </c>
+      <c r="F23">
+        <v>1294</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>1215</v>
+        <v>735</v>
       </c>
       <c r="E24">
-        <v>1215</v>
+        <v>914</v>
+      </c>
+      <c r="F24">
+        <v>1649</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>658</v>
+        <v>638</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>6294</v>
+        <v>2443</v>
       </c>
       <c r="E25">
-        <v>6294</v>
+        <v>194</v>
+      </c>
+      <c r="F25">
+        <v>2637</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>659</v>
+        <v>639</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>381</v>
+        <v>6243</v>
       </c>
       <c r="E26">
-        <v>381</v>
+        <v>604</v>
+      </c>
+      <c r="F26">
+        <v>6847</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>660</v>
+        <v>640</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>255</v>
+        <v>690</v>
       </c>
       <c r="E27">
-        <v>255</v>
+        <v>1301</v>
+      </c>
+      <c r="F27">
+        <v>1991</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>661</v>
+        <v>641</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>1948</v>
+        <v>133</v>
       </c>
       <c r="E28">
-        <v>1948</v>
+        <v>164</v>
+      </c>
+      <c r="F28">
+        <v>297</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>662</v>
+        <v>642</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>322</v>
+        <v>775</v>
       </c>
       <c r="E29">
-        <v>322</v>
+        <v>587</v>
+      </c>
+      <c r="F29">
+        <v>1362</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>663</v>
+        <v>643</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>4730</v>
+        <v>2777</v>
       </c>
       <c r="E30">
-        <v>4730</v>
+        <v>791</v>
+      </c>
+      <c r="F30">
+        <v>3568</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>24171</v>
+        <v>5445</v>
       </c>
       <c r="E32">
-        <v>24171</v>
+        <v>9411</v>
+      </c>
+      <c r="F32">
+        <v>14856</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>2454</v>
+        <v>690</v>
       </c>
       <c r="E33">
-        <v>2454</v>
+        <v>907</v>
+      </c>
+      <c r="F33">
+        <v>1597</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>16658</v>
+        <v>1374</v>
       </c>
       <c r="E34">
-        <v>16658</v>
+        <v>5983</v>
+      </c>
+      <c r="F34">
+        <v>7357</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>665</v>
+        <v>645</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>1929</v>
+        <v>2392</v>
       </c>
       <c r="E35">
-        <v>1929</v>
+        <v>1016</v>
+      </c>
+      <c r="F35">
+        <v>3408</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>666</v>
+        <v>646</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>663</v>
+        <v>226</v>
       </c>
       <c r="E36">
-        <v>663</v>
+        <v>312</v>
+      </c>
+      <c r="F36">
+        <v>538</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>667</v>
+        <v>647</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>1035</v>
+        <v>397</v>
       </c>
       <c r="E37">
-        <v>1035</v>
+        <v>761</v>
+      </c>
+      <c r="F37">
+        <v>1158</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>668</v>
+        <v>648</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>588</v>
+        <v>148</v>
       </c>
       <c r="E38">
-        <v>588</v>
+        <v>101</v>
+      </c>
+      <c r="F38">
+        <v>249</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>669</v>
+        <v>649</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>560</v>
+        <v>66</v>
       </c>
       <c r="E39">
-        <v>560</v>
+        <v>81</v>
+      </c>
+      <c r="F39">
+        <v>147</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>284</v>
+        <v>152</v>
       </c>
       <c r="E40">
-        <v>284</v>
+        <v>250</v>
+      </c>
+      <c r="F40">
+        <v>402</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>25632</v>
+        <v>11433</v>
       </c>
       <c r="E42">
-        <v>25632</v>
+        <v>13458</v>
+      </c>
+      <c r="F42">
+        <v>24891</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>2084</v>
+        <v>949</v>
       </c>
       <c r="E43">
-        <v>2084</v>
+        <v>903</v>
+      </c>
+      <c r="F43">
+        <v>1852</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>7174</v>
+        <v>1085</v>
       </c>
       <c r="E44">
-        <v>7174</v>
+        <v>6415</v>
+      </c>
+      <c r="F44">
+        <v>7500</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>3598</v>
+        <v>598</v>
       </c>
       <c r="E45">
-        <v>3598</v>
+        <v>4558</v>
+      </c>
+      <c r="F45">
+        <v>5156</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>673</v>
+        <v>653</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>3220</v>
+        <v>5062</v>
       </c>
       <c r="E46">
-        <v>3220</v>
+        <v>1016</v>
+      </c>
+      <c r="F46">
+        <v>6078</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>674</v>
+        <v>654</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>5031</v>
+        <v>313</v>
       </c>
       <c r="E47">
-        <v>5031</v>
+        <v>208</v>
+      </c>
+      <c r="F47">
+        <v>521</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>675</v>
+        <v>655</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>1837</v>
+        <v>2284</v>
       </c>
       <c r="E48">
-        <v>1837</v>
+        <v>237</v>
+      </c>
+      <c r="F48">
+        <v>2521</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>676</v>
+        <v>656</v>
       </c>
       <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>263</v>
+      </c>
+      <c r="E49">
         <v>39</v>
       </c>
-      <c r="D49">
-[...3 lines deleted...]
-        <v>2114</v>
+      <c r="F49">
+        <v>302</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>574</v>
+        <v>879</v>
       </c>
       <c r="E50">
-        <v>574</v>
+        <v>82</v>
+      </c>
+      <c r="F50">
+        <v>961</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>925</v>
+        <v>885</v>
       </c>
       <c r="E52">
-        <v>925</v>
+        <v>446</v>
+      </c>
+      <c r="F52">
+        <v>1331</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="E53">
-        <v>222</v>
+        <v>125</v>
+      </c>
+      <c r="F53">
+        <v>303</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="E54">
-        <v>368</v>
+        <v>134</v>
+      </c>
+      <c r="F54">
+        <v>466</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E55">
-        <v>110</v>
+        <v>65</v>
+      </c>
+      <c r="F55">
+        <v>178</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>680</v>
+        <v>660</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E56">
-        <v>123</v>
+        <v>30</v>
+      </c>
+      <c r="F56">
+        <v>138</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>681</v>
+        <v>661</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E57">
-        <v>45</v>
+        <v>27</v>
+      </c>
+      <c r="F57">
+        <v>75</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>682</v>
+        <v>662</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E58">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="A60">
+        <v>17</v>
+      </c>
+      <c r="F58">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>663</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>53</v>
+      </c>
+      <c r="E59">
+        <v>48</v>
+      </c>
+      <c r="F59">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
         <v>7</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B61" t="s">
         <v>12</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>1172</v>
+      </c>
+      <c r="E61">
+        <v>1355</v>
+      </c>
+      <c r="F61">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
         <v>36</v>
       </c>
-      <c r="D60">
-[...32 lines deleted...]
-      </c>
       <c r="D62">
-        <v>1454</v>
+        <v>281</v>
       </c>
       <c r="E62">
-        <v>1454</v>
+        <v>347</v>
+      </c>
+      <c r="F62">
+        <v>628</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>684</v>
+        <v>664</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>628</v>
+        <v>204</v>
       </c>
       <c r="E63">
-        <v>628</v>
+        <v>562</v>
+      </c>
+      <c r="F63">
+        <v>766</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>685</v>
+        <v>665</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>847</v>
+        <v>255</v>
       </c>
       <c r="E64">
-        <v>847</v>
+        <v>118</v>
+      </c>
+      <c r="F64">
+        <v>373</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>218</v>
+        <v>101</v>
       </c>
       <c r="E65">
-        <v>218</v>
+        <v>119</v>
+      </c>
+      <c r="F65">
+        <v>220</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>687</v>
+        <v>667</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>109</v>
+        <v>152</v>
       </c>
       <c r="E66">
-        <v>109</v>
+        <v>64</v>
+      </c>
+      <c r="F66">
+        <v>216</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>263</v>
+        <v>46</v>
       </c>
       <c r="E67">
-        <v>263</v>
+        <v>30</v>
+      </c>
+      <c r="F67">
+        <v>76</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>669</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>84</v>
+      </c>
+      <c r="E68">
+        <v>30</v>
+      </c>
+      <c r="F68">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
         <v>7</v>
       </c>
-      <c r="B68" t="s">
-[...14 lines deleted...]
-      <c r="A70">
+      <c r="B69" t="s">
+        <v>670</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>49</v>
+      </c>
+      <c r="E69">
+        <v>85</v>
+      </c>
+      <c r="F69">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
         <v>8</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B71" t="s">
         <v>13</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>3184</v>
+      </c>
+      <c r="E71">
+        <v>16024</v>
+      </c>
+      <c r="F71">
+        <v>19208</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
         <v>36</v>
       </c>
-      <c r="D70">
-[...32 lines deleted...]
-      </c>
       <c r="D72">
-        <v>3340</v>
+        <v>283</v>
       </c>
       <c r="E72">
-        <v>3340</v>
+        <v>727</v>
+      </c>
+      <c r="F72">
+        <v>1010</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>691</v>
+        <v>671</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>6013</v>
+        <v>592</v>
       </c>
       <c r="E73">
-        <v>6013</v>
+        <v>7363</v>
+      </c>
+      <c r="F73">
+        <v>7955</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>4660</v>
+        <v>713</v>
       </c>
       <c r="E74">
-        <v>4660</v>
+        <v>251</v>
+      </c>
+      <c r="F74">
+        <v>964</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>700</v>
+        <v>222</v>
       </c>
       <c r="E75">
-        <v>700</v>
+        <v>1084</v>
+      </c>
+      <c r="F75">
+        <v>1306</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>694</v>
+        <v>674</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>482</v>
+        <v>600</v>
       </c>
       <c r="E76">
-        <v>482</v>
+        <v>136</v>
+      </c>
+      <c r="F76">
+        <v>736</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>695</v>
+        <v>675</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>490</v>
+        <v>67</v>
       </c>
       <c r="E77">
-        <v>490</v>
+        <v>89</v>
+      </c>
+      <c r="F77">
+        <v>156</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>676</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>252</v>
+      </c>
+      <c r="E78">
+        <v>55</v>
+      </c>
+      <c r="F78">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>7</v>
       </c>
-      <c r="B78" t="s">
-[...14 lines deleted...]
-      <c r="A80">
+      <c r="B79" t="s">
+        <v>677</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>455</v>
+      </c>
+      <c r="E79">
+        <v>6319</v>
+      </c>
+      <c r="F79">
+        <v>6774</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
         <v>9</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B81" t="s">
         <v>14</v>
       </c>
-      <c r="C80" t="s">
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>264</v>
+      </c>
+      <c r="E81">
+        <v>378</v>
+      </c>
+      <c r="F81">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
         <v>36</v>
       </c>
-      <c r="D80">
-[...32 lines deleted...]
-      </c>
       <c r="D82">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="E82">
-        <v>134</v>
+        <v>57</v>
+      </c>
+      <c r="F82">
+        <v>136</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>698</v>
+        <v>678</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>231</v>
+        <v>101</v>
       </c>
       <c r="E83">
-        <v>231</v>
+        <v>230</v>
+      </c>
+      <c r="F83">
+        <v>331</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>699</v>
+        <v>679</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E84">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="F84">
+        <v>69</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>700</v>
+        <v>680</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E85">
-        <v>19</v>
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>22</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>701</v>
+        <v>681</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="E86">
-        <v>78</v>
+        <v>10</v>
+      </c>
+      <c r="F86">
+        <v>25</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>702</v>
+        <v>682</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E87">
-        <v>18</v>
+        <v>13</v>
+      </c>
+      <c r="F87">
+        <v>21</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
+        <v>6</v>
+      </c>
+      <c r="B88" t="s">
+        <v>683</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>9</v>
+      </c>
+      <c r="E88">
+        <v>13</v>
+      </c>
+      <c r="F88">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
         <v>7</v>
       </c>
-      <c r="B88" t="s">
-[...14 lines deleted...]
-      <c r="A90">
+      <c r="B89" t="s">
+        <v>684</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>8</v>
+      </c>
+      <c r="E89">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
         <v>10</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B91" t="s">
         <v>15</v>
       </c>
-      <c r="C90" t="s">
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>3785</v>
+      </c>
+      <c r="E91">
+        <v>7456</v>
+      </c>
+      <c r="F91">
+        <v>11241</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>30</v>
+      </c>
+      <c r="B92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C92" t="s">
         <v>36</v>
       </c>
-      <c r="D90">
-[...32 lines deleted...]
-      </c>
       <c r="D92">
-        <v>2290</v>
+        <v>144</v>
       </c>
       <c r="E92">
-        <v>2290</v>
+        <v>314</v>
+      </c>
+      <c r="F92">
+        <v>458</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>3314</v>
+        <v>2412</v>
       </c>
       <c r="E93">
-        <v>3314</v>
+        <v>4137</v>
+      </c>
+      <c r="F93">
+        <v>6549</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>344</v>
+        <v>133</v>
       </c>
       <c r="E94">
-        <v>344</v>
+        <v>679</v>
+      </c>
+      <c r="F94">
+        <v>812</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>991</v>
+        <v>84</v>
       </c>
       <c r="E95">
-        <v>991</v>
+        <v>128</v>
+      </c>
+      <c r="F95">
+        <v>212</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>708</v>
+        <v>688</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>631</v>
+        <v>564</v>
       </c>
       <c r="E96">
-        <v>631</v>
+        <v>109</v>
+      </c>
+      <c r="F96">
+        <v>673</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>277</v>
+        <v>38</v>
       </c>
       <c r="E97">
-        <v>277</v>
+        <v>533</v>
+      </c>
+      <c r="F97">
+        <v>571</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>690</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>337</v>
+      </c>
+      <c r="E98">
+        <v>243</v>
+      </c>
+      <c r="F98">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
         <v>7</v>
       </c>
-      <c r="B98" t="s">
-[...14 lines deleted...]
-      <c r="A100">
+      <c r="B99" t="s">
+        <v>691</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>73</v>
+      </c>
+      <c r="E99">
+        <v>1313</v>
+      </c>
+      <c r="F99">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
         <v>12</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B101" t="s">
         <v>16</v>
       </c>
-      <c r="C100" t="s">
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>5014</v>
+      </c>
+      <c r="E101">
+        <v>13612</v>
+      </c>
+      <c r="F101">
+        <v>18626</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
         <v>36</v>
       </c>
-      <c r="D100">
-[...32 lines deleted...]
-      </c>
       <c r="D102">
-        <v>2567</v>
+        <v>329</v>
       </c>
       <c r="E102">
-        <v>2567</v>
+        <v>755</v>
+      </c>
+      <c r="F102">
+        <v>1084</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>996</v>
+        <v>490</v>
       </c>
       <c r="E103">
-        <v>996</v>
+        <v>2238</v>
+      </c>
+      <c r="F103">
+        <v>2728</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>716</v>
+        <v>2334</v>
       </c>
       <c r="E104">
-        <v>716</v>
+        <v>719</v>
+      </c>
+      <c r="F104">
+        <v>3053</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>497</v>
+        <v>447</v>
       </c>
       <c r="E105">
-        <v>497</v>
+        <v>486</v>
+      </c>
+      <c r="F105">
+        <v>933</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>209</v>
+        <v>390</v>
       </c>
       <c r="E106">
-        <v>209</v>
+        <v>2402</v>
+      </c>
+      <c r="F106">
+        <v>2792</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>919</v>
+        <v>430</v>
       </c>
       <c r="E107">
-        <v>919</v>
+        <v>243</v>
+      </c>
+      <c r="F107">
+        <v>673</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>697</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>205</v>
+      </c>
+      <c r="E108">
+        <v>177</v>
+      </c>
+      <c r="F108">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
         <v>7</v>
       </c>
-      <c r="B108" t="s">
-[...14 lines deleted...]
-      <c r="A110">
+      <c r="B109" t="s">
+        <v>698</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>389</v>
+      </c>
+      <c r="E109">
+        <v>6592</v>
+      </c>
+      <c r="F109">
+        <v>6981</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
         <v>13</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B111" t="s">
         <v>17</v>
       </c>
-      <c r="C110" t="s">
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>1508</v>
+      </c>
+      <c r="E111">
+        <v>19371</v>
+      </c>
+      <c r="F111">
+        <v>20879</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>30</v>
+      </c>
+      <c r="B112" t="s">
+        <v>30</v>
+      </c>
+      <c r="C112" t="s">
         <v>36</v>
       </c>
-      <c r="D110">
-[...32 lines deleted...]
-      </c>
       <c r="D112">
-        <v>1093</v>
+        <v>75</v>
       </c>
       <c r="E112">
-        <v>1093</v>
+        <v>813</v>
+      </c>
+      <c r="F112">
+        <v>888</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>719</v>
+        <v>699</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="E113">
-        <v>304</v>
+        <v>15971</v>
+      </c>
+      <c r="F113">
+        <v>16164</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>720</v>
+        <v>700</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="E114">
-        <v>52</v>
+        <v>563</v>
+      </c>
+      <c r="F114">
+        <v>654</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>214</v>
+        <v>850</v>
       </c>
       <c r="E115">
-        <v>214</v>
+        <v>258</v>
+      </c>
+      <c r="F115">
+        <v>1108</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>722</v>
+        <v>702</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>181</v>
+        <v>33</v>
       </c>
       <c r="E116">
-        <v>181</v>
+        <v>605</v>
+      </c>
+      <c r="F116">
+        <v>638</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>723</v>
+        <v>703</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="E117">
-        <v>223</v>
+        <v>549</v>
+      </c>
+      <c r="F117">
+        <v>615</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>704</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>99</v>
+      </c>
+      <c r="E118">
+        <v>296</v>
+      </c>
+      <c r="F118">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
         <v>7</v>
       </c>
-      <c r="B118" t="s">
-[...14 lines deleted...]
-      <c r="A120">
+      <c r="B119" t="s">
+        <v>705</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>101</v>
+      </c>
+      <c r="E119">
+        <v>316</v>
+      </c>
+      <c r="F119">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
         <v>14</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B121" t="s">
         <v>18</v>
       </c>
-      <c r="C120" t="s">
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>12432</v>
+      </c>
+      <c r="E121">
+        <v>8454</v>
+      </c>
+      <c r="F121">
+        <v>20886</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>30</v>
+      </c>
+      <c r="B122" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" t="s">
         <v>36</v>
       </c>
-      <c r="D120">
-[...32 lines deleted...]
-      </c>
       <c r="D122">
-        <v>12221</v>
+        <v>487</v>
       </c>
       <c r="E122">
-        <v>12221</v>
+        <v>612</v>
+      </c>
+      <c r="F122">
+        <v>1099</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>726</v>
+        <v>706</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>5539</v>
+        <v>1067</v>
       </c>
       <c r="E123">
-        <v>5539</v>
+        <v>6694</v>
+      </c>
+      <c r="F123">
+        <v>7761</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>727</v>
+        <v>707</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>712</v>
+        <v>2497</v>
       </c>
       <c r="E124">
-        <v>712</v>
+        <v>320</v>
+      </c>
+      <c r="F124">
+        <v>2817</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>801</v>
+        <v>241</v>
       </c>
       <c r="E125">
-        <v>801</v>
+        <v>200</v>
+      </c>
+      <c r="F125">
+        <v>441</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>1664</v>
+        <v>3879</v>
       </c>
       <c r="E126">
-        <v>1664</v>
+        <v>252</v>
+      </c>
+      <c r="F126">
+        <v>4131</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>105</v>
+        <v>618</v>
       </c>
       <c r="E127">
-        <v>105</v>
+        <v>206</v>
+      </c>
+      <c r="F127">
+        <v>824</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>711</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>90</v>
+      </c>
+      <c r="E128">
+        <v>63</v>
+      </c>
+      <c r="F128">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
         <v>7</v>
       </c>
-      <c r="B128" t="s">
-[...14 lines deleted...]
-      <c r="A130">
+      <c r="B129" t="s">
+        <v>712</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>3553</v>
+      </c>
+      <c r="E129">
+        <v>107</v>
+      </c>
+      <c r="F129">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
         <v>15</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B131" t="s">
         <v>19</v>
       </c>
-      <c r="C130" t="s">
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>134</v>
+      </c>
+      <c r="E131">
+        <v>340</v>
+      </c>
+      <c r="F131">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
         <v>36</v>
       </c>
-      <c r="D130">
-[...32 lines deleted...]
-      </c>
       <c r="D132">
-        <v>391</v>
+        <v>65</v>
       </c>
       <c r="E132">
-        <v>391</v>
+        <v>108</v>
+      </c>
+      <c r="F132">
+        <v>173</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>729</v>
+        <v>45</v>
       </c>
       <c r="E133">
-        <v>729</v>
+        <v>153</v>
+      </c>
+      <c r="F133">
+        <v>198</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>734</v>
+        <v>714</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>535</v>
+        <v>24</v>
       </c>
       <c r="E134">
-        <v>535</v>
-[...18 lines deleted...]
-    </row>
+        <v>79</v>
+      </c>
+      <c r="F134">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>736</v>
+        <v>20</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>139</v>
+        <v>3139</v>
       </c>
       <c r="E136">
-        <v>139</v>
+        <v>1202</v>
+      </c>
+      <c r="F136">
+        <v>4341</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>6</v>
+      <c r="A137" t="s">
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>737</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="E137">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>69</v>
+      </c>
+      <c r="F137">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>715</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>1285</v>
+      </c>
+      <c r="E138">
+        <v>315</v>
+      </c>
+      <c r="F138">
+        <v>1600</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>20</v>
+        <v>716</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>16832</v>
+        <v>299</v>
       </c>
       <c r="E139">
-        <v>16832</v>
+        <v>575</v>
+      </c>
+      <c r="F139">
+        <v>874</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>31</v>
+      <c r="A140">
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>31</v>
+        <v>717</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>526</v>
+        <v>56</v>
       </c>
       <c r="E140">
-        <v>526</v>
+        <v>29</v>
+      </c>
+      <c r="F140">
+        <v>85</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>738</v>
+        <v>718</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>5595</v>
+        <v>79</v>
       </c>
       <c r="E141">
-        <v>5595</v>
+        <v>27</v>
+      </c>
+      <c r="F141">
+        <v>106</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>739</v>
+        <v>719</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>4708</v>
+        <v>1093</v>
       </c>
       <c r="E142">
-        <v>4708</v>
+        <v>115</v>
+      </c>
+      <c r="F142">
+        <v>1208</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>1080</v>
+        <v>45</v>
       </c>
       <c r="E143">
-        <v>1080</v>
+        <v>19</v>
+      </c>
+      <c r="F143">
+        <v>64</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>741</v>
+        <v>721</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>2519</v>
+        <v>156</v>
       </c>
       <c r="E144">
-        <v>2519</v>
-[...18 lines deleted...]
-    </row>
+        <v>53</v>
+      </c>
+      <c r="F144">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="145"/>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B146" t="s">
-        <v>743</v>
+        <v>21</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D146">
-        <v>1149</v>
+        <v>6502</v>
       </c>
       <c r="E146">
-        <v>1149</v>
+        <v>8291</v>
+      </c>
+      <c r="F146">
+        <v>14793</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147">
-        <v>7</v>
+      <c r="A147" t="s">
+        <v>30</v>
       </c>
       <c r="B147" t="s">
-        <v>744</v>
+        <v>30</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>94</v>
+        <v>284</v>
       </c>
       <c r="E147">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="148"/>
+        <v>412</v>
+      </c>
+      <c r="F147">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>722</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>1214</v>
+      </c>
+      <c r="E148">
+        <v>2829</v>
+      </c>
+      <c r="F148">
+        <v>4043</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>21</v>
+        <v>723</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>5530</v>
+        <v>3425</v>
       </c>
       <c r="E149">
-        <v>5530</v>
+        <v>129</v>
+      </c>
+      <c r="F149">
+        <v>3554</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>31</v>
+      <c r="A150">
+        <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>31</v>
+        <v>724</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>412</v>
+        <v>1070</v>
       </c>
       <c r="E150">
-        <v>412</v>
+        <v>183</v>
+      </c>
+      <c r="F150">
+        <v>1253</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>745</v>
+        <v>300</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>1376</v>
+        <v>75</v>
       </c>
       <c r="E151">
-        <v>1376</v>
+        <v>75</v>
+      </c>
+      <c r="F151">
+        <v>150</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>3408</v>
+        <v>324</v>
       </c>
       <c r="E152">
-        <v>3408</v>
+        <v>514</v>
+      </c>
+      <c r="F152">
+        <v>838</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>747</v>
+        <v>726</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E153">
-        <v>114</v>
-[...19 lines deleted...]
-    <row r="155"/>
+        <v>4149</v>
+      </c>
+      <c r="F153">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>24</v>
+      </c>
+      <c r="B155" t="s">
+        <v>216</v>
+      </c>
+      <c r="C155" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155">
+        <v>513</v>
+      </c>
+      <c r="E155">
+        <v>149</v>
+      </c>
+      <c r="F155">
+        <v>662</v>
+      </c>
+    </row>
     <row r="156">
-      <c r="A156">
-        <v>24</v>
+      <c r="A156" t="s">
+        <v>30</v>
       </c>
       <c r="B156" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C156" t="s">
         <v>36</v>
       </c>
       <c r="D156">
-        <v>2196</v>
+        <v>63</v>
       </c>
       <c r="E156">
-        <v>2196</v>
+        <v>57</v>
+      </c>
+      <c r="F156">
+        <v>120</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="s">
-        <v>31</v>
+      <c r="A157">
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>31</v>
+        <v>727</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="E157">
-        <v>209</v>
+        <v>27</v>
+      </c>
+      <c r="F157">
+        <v>77</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>749</v>
+        <v>728</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>854</v>
+        <v>19</v>
       </c>
       <c r="E158">
-        <v>854</v>
+        <v>24</v>
+      </c>
+      <c r="F158">
+        <v>43</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>309</v>
+        <v>28</v>
       </c>
       <c r="E159">
-        <v>309</v>
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>36</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D160">
-        <v>96</v>
+        <v>353</v>
       </c>
       <c r="E160">
-        <v>96</v>
-[...67 lines deleted...]
-        <v>36</v>
+        <v>33</v>
+      </c>
+      <c r="F160">
+        <v>386</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -10007,15834 +9223,16618 @@
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>756</v>
+        <v>731</v>
       </c>
       <c r="D2" t="s">
-        <v>757</v>
+        <v>732</v>
       </c>
       <c r="E2" t="s">
-        <v>758</v>
+        <v>733</v>
       </c>
       <c r="F2" t="s">
-        <v>759</v>
+        <v>734</v>
       </c>
       <c r="G2">
-        <v>22959</v>
+        <v>14414</v>
       </c>
       <c r="H2">
-        <v>27049</v>
+        <v>21304</v>
       </c>
       <c r="I2">
-        <v>24132</v>
+        <v>34339</v>
       </c>
       <c r="J2">
-        <v>35722</v>
+        <v>64243</v>
       </c>
       <c r="K2">
-        <v>41983</v>
+        <v>20713</v>
       </c>
       <c r="L2">
-        <v>926</v>
+        <v>663</v>
       </c>
       <c r="M2">
-        <v>6216</v>
+        <v>3218</v>
       </c>
       <c r="N2">
-        <v>11154</v>
+        <v>13624</v>
       </c>
       <c r="O2">
-        <v>614</v>
+        <v>4331</v>
       </c>
       <c r="P2">
-        <v>25289</v>
+        <v>6358</v>
       </c>
       <c r="Q2">
-        <v>12859</v>
+        <v>4963</v>
       </c>
       <c r="R2">
-        <v>7289</v>
+        <v>264</v>
       </c>
       <c r="S2">
-        <v>14981</v>
+        <v>12479</v>
       </c>
       <c r="T2">
-        <v>1408</v>
+        <v>917</v>
       </c>
       <c r="U2">
-        <v>5572</v>
+        <v>3985</v>
       </c>
       <c r="V2">
-        <v>13015</v>
+        <v>710</v>
       </c>
       <c r="W2">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>251641</v>
+        <v>206525</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D3" t="s">
+        <v>732</v>
+      </c>
+      <c r="E3" t="s">
+        <v>735</v>
+      </c>
+      <c r="F3" t="s">
+        <v>736</v>
+      </c>
+      <c r="G3">
+        <v>7150</v>
+      </c>
+      <c r="H3">
+        <v>3573</v>
+      </c>
+      <c r="I3">
+        <v>9298</v>
+      </c>
+      <c r="J3">
+        <v>5481</v>
+      </c>
+      <c r="K3">
+        <v>10754</v>
+      </c>
+      <c r="L3">
+        <v>755</v>
+      </c>
+      <c r="M3">
+        <v>1486</v>
+      </c>
+      <c r="N3">
+        <v>2532</v>
+      </c>
+      <c r="O3">
+        <v>965</v>
+      </c>
+      <c r="P3">
+        <v>2686</v>
+      </c>
+      <c r="Q3">
+        <v>15070</v>
+      </c>
+      <c r="R3">
+        <v>1185</v>
+      </c>
+      <c r="S3">
+        <v>5722</v>
+      </c>
+      <c r="T3">
+        <v>2895</v>
+      </c>
+      <c r="U3">
+        <v>3423</v>
+      </c>
+      <c r="V3">
+        <v>790</v>
+      </c>
+      <c r="W3">
+        <v>73765</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>731</v>
+      </c>
+      <c r="D4" t="s">
+        <v>732</v>
+      </c>
+      <c r="E4" t="s">
+        <v>737</v>
+      </c>
+      <c r="F4" t="s">
+        <v>738</v>
+      </c>
+      <c r="G4">
+        <v>1700</v>
+      </c>
+      <c r="H4">
+        <v>9871</v>
+      </c>
+      <c r="I4">
+        <v>2761</v>
+      </c>
+      <c r="J4">
+        <v>2892</v>
+      </c>
+      <c r="K4">
+        <v>3444</v>
+      </c>
+      <c r="L4">
+        <v>812</v>
+      </c>
+      <c r="M4">
+        <v>2605</v>
+      </c>
+      <c r="N4">
+        <v>2716</v>
+      </c>
+      <c r="O4">
+        <v>459</v>
+      </c>
+      <c r="P4">
+        <v>2636</v>
+      </c>
+      <c r="Q4">
+        <v>2296</v>
+      </c>
+      <c r="R4">
+        <v>1627</v>
+      </c>
+      <c r="S4">
+        <v>7186</v>
+      </c>
+      <c r="T4">
+        <v>317</v>
+      </c>
+      <c r="U4">
+        <v>1184</v>
+      </c>
+      <c r="V4">
+        <v>549</v>
+      </c>
+      <c r="W4">
+        <v>43055</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B3" t="s">
-[...54 lines deleted...]
-        <v>251641</v>
+      <c r="G5">
+        <v>23264</v>
+      </c>
+      <c r="H5">
+        <v>34748</v>
+      </c>
+      <c r="I5">
+        <v>46398</v>
+      </c>
+      <c r="J5">
+        <v>72616</v>
+      </c>
+      <c r="K5">
+        <v>34911</v>
+      </c>
+      <c r="L5">
+        <v>2230</v>
+      </c>
+      <c r="M5">
+        <v>7309</v>
+      </c>
+      <c r="N5">
+        <v>18872</v>
+      </c>
+      <c r="O5">
+        <v>5755</v>
+      </c>
+      <c r="P5">
+        <v>11680</v>
+      </c>
+      <c r="Q5">
+        <v>22329</v>
+      </c>
+      <c r="R5">
+        <v>3076</v>
+      </c>
+      <c r="S5">
+        <v>25387</v>
+      </c>
+      <c r="T5">
+        <v>4129</v>
+      </c>
+      <c r="U5">
+        <v>8592</v>
+      </c>
+      <c r="V5">
+        <v>2049</v>
+      </c>
+      <c r="W5">
+        <v>323345</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>14414</v>
+      </c>
+      <c r="E2">
+        <v>7150</v>
+      </c>
+      <c r="F2">
+        <v>1700</v>
+      </c>
+      <c r="G2">
+        <v>23264</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1840</v>
+      </c>
+      <c r="E3">
+        <v>467</v>
+      </c>
+      <c r="F3">
+        <v>249</v>
+      </c>
+      <c r="G3">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>739</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>4348</v>
+      </c>
+      <c r="E4">
+        <v>731</v>
+      </c>
+      <c r="F4">
+        <v>457</v>
+      </c>
+      <c r="G4">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>740</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>3523</v>
+      </c>
+      <c r="E5">
+        <v>628</v>
+      </c>
+      <c r="F5">
+        <v>230</v>
+      </c>
+      <c r="G5">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>741</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>895</v>
+      </c>
+      <c r="E6">
+        <v>132</v>
+      </c>
+      <c r="F6">
+        <v>64</v>
+      </c>
+      <c r="G6">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>742</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>1879</v>
+      </c>
+      <c r="E7">
+        <v>103</v>
+      </c>
+      <c r="F7">
+        <v>62</v>
+      </c>
+      <c r="G7">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>743</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>1008</v>
+      </c>
+      <c r="E8">
+        <v>47</v>
+      </c>
+      <c r="F8">
+        <v>63</v>
+      </c>
+      <c r="G8">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>744</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>168</v>
+      </c>
+      <c r="E9">
+        <v>70</v>
+      </c>
+      <c r="F9">
+        <v>29</v>
+      </c>
+      <c r="G9">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>745</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>190</v>
+      </c>
+      <c r="E10">
+        <v>4635</v>
+      </c>
+      <c r="F10">
+        <v>480</v>
+      </c>
+      <c r="G10">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>746</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>446</v>
+      </c>
+      <c r="E11">
+        <v>17</v>
+      </c>
+      <c r="F11">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>747</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>55</v>
+      </c>
+      <c r="E12">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>6</v>
+      </c>
+      <c r="G12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>748</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>62</v>
+      </c>
+      <c r="E13">
+        <v>309</v>
+      </c>
+      <c r="F13">
+        <v>52</v>
+      </c>
+      <c r="G13">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>21304</v>
+      </c>
+      <c r="E15">
+        <v>3573</v>
+      </c>
+      <c r="F15">
+        <v>9871</v>
+      </c>
+      <c r="G15">
+        <v>34748</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>5198</v>
+      </c>
+      <c r="E16">
+        <v>719</v>
+      </c>
+      <c r="F16">
+        <v>583</v>
+      </c>
+      <c r="G16">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>749</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>4361</v>
+      </c>
+      <c r="E17">
+        <v>658</v>
+      </c>
+      <c r="F17">
+        <v>554</v>
+      </c>
+      <c r="G17">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>750</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>4595</v>
+      </c>
+      <c r="E18">
+        <v>903</v>
+      </c>
+      <c r="F18">
+        <v>7958</v>
+      </c>
+      <c r="G18">
+        <v>13456</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>751</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>2661</v>
+      </c>
+      <c r="E19">
+        <v>397</v>
+      </c>
+      <c r="F19">
+        <v>305</v>
+      </c>
+      <c r="G19">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>752</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1090</v>
+      </c>
+      <c r="E20">
+        <v>244</v>
+      </c>
+      <c r="F20">
+        <v>169</v>
+      </c>
+      <c r="G20">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>753</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>577</v>
+      </c>
+      <c r="E21">
+        <v>126</v>
+      </c>
+      <c r="F21">
+        <v>76</v>
+      </c>
+      <c r="G21">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>754</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>276</v>
+      </c>
+      <c r="E22">
+        <v>205</v>
+      </c>
+      <c r="F22">
+        <v>97</v>
+      </c>
+      <c r="G22">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>755</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>389</v>
+      </c>
+      <c r="E23">
+        <v>184</v>
+      </c>
+      <c r="F23">
+        <v>61</v>
+      </c>
+      <c r="G23">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>756</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>150</v>
+      </c>
+      <c r="E24">
+        <v>21</v>
+      </c>
+      <c r="F24">
+        <v>9</v>
+      </c>
+      <c r="G24">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>757</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>1137</v>
+      </c>
+      <c r="E25">
+        <v>69</v>
+      </c>
+      <c r="F25">
+        <v>49</v>
+      </c>
+      <c r="G25">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>870</v>
+      </c>
+      <c r="E26">
+        <v>47</v>
+      </c>
+      <c r="F26">
+        <v>10</v>
+      </c>
+      <c r="G26">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>34339</v>
+      </c>
+      <c r="E28">
+        <v>9298</v>
+      </c>
+      <c r="F28">
+        <v>2761</v>
+      </c>
+      <c r="G28">
+        <v>46398</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>4117</v>
+      </c>
+      <c r="E29">
+        <v>721</v>
+      </c>
+      <c r="F29">
+        <v>349</v>
+      </c>
+      <c r="G29">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>759</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>9930</v>
+      </c>
+      <c r="E30">
+        <v>1046</v>
+      </c>
+      <c r="F30">
+        <v>643</v>
+      </c>
+      <c r="G30">
+        <v>11619</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>760</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>7105</v>
+      </c>
+      <c r="E31">
+        <v>468</v>
+      </c>
+      <c r="F31">
+        <v>336</v>
+      </c>
+      <c r="G31">
+        <v>7909</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>761</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>2986</v>
+      </c>
+      <c r="E32">
+        <v>1168</v>
+      </c>
+      <c r="F32">
+        <v>789</v>
+      </c>
+      <c r="G32">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>762</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>536</v>
+      </c>
+      <c r="E33">
+        <v>2670</v>
+      </c>
+      <c r="F33">
+        <v>216</v>
+      </c>
+      <c r="G33">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>763</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>5489</v>
+      </c>
+      <c r="E34">
+        <v>94</v>
+      </c>
+      <c r="F34">
+        <v>41</v>
+      </c>
+      <c r="G34">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>764</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>1660</v>
+      </c>
+      <c r="E35">
+        <v>75</v>
+      </c>
+      <c r="F35">
+        <v>43</v>
+      </c>
+      <c r="G35">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>765</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>1692</v>
+      </c>
+      <c r="E36">
+        <v>157</v>
+      </c>
+      <c r="F36">
+        <v>44</v>
+      </c>
+      <c r="G36">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>766</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>513</v>
+      </c>
+      <c r="E37">
+        <v>1882</v>
+      </c>
+      <c r="F37">
+        <v>127</v>
+      </c>
+      <c r="G37">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>767</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>75</v>
+      </c>
+      <c r="E38">
+        <v>22</v>
+      </c>
+      <c r="F38">
+        <v>16</v>
+      </c>
+      <c r="G38">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>768</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>236</v>
+      </c>
+      <c r="E39">
+        <v>995</v>
+      </c>
+      <c r="F39">
+        <v>157</v>
+      </c>
+      <c r="G39">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>64243</v>
+      </c>
+      <c r="E41">
+        <v>5481</v>
+      </c>
+      <c r="F41">
+        <v>2892</v>
+      </c>
+      <c r="G41">
+        <v>72616</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>8811</v>
+      </c>
+      <c r="E42">
+        <v>668</v>
+      </c>
+      <c r="F42">
+        <v>582</v>
+      </c>
+      <c r="G42">
+        <v>10061</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>769</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>17057</v>
+      </c>
+      <c r="E43">
+        <v>1395</v>
+      </c>
+      <c r="F43">
+        <v>614</v>
+      </c>
+      <c r="G43">
+        <v>19066</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>770</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>31781</v>
+      </c>
+      <c r="E44">
+        <v>2307</v>
+      </c>
+      <c r="F44">
+        <v>1119</v>
+      </c>
+      <c r="G44">
+        <v>35207</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>771</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>2860</v>
+      </c>
+      <c r="E45">
+        <v>443</v>
+      </c>
+      <c r="F45">
+        <v>278</v>
+      </c>
+      <c r="G45">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>772</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>310</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>773</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>763</v>
+      </c>
+      <c r="E47">
+        <v>62</v>
+      </c>
+      <c r="F47">
+        <v>83</v>
+      </c>
+      <c r="G47">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>774</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>1141</v>
+      </c>
+      <c r="E48">
+        <v>107</v>
+      </c>
+      <c r="F48">
+        <v>98</v>
+      </c>
+      <c r="G48">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>775</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>263</v>
+      </c>
+      <c r="E49">
+        <v>80</v>
+      </c>
+      <c r="F49">
+        <v>43</v>
+      </c>
+      <c r="G49">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>776</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>451</v>
+      </c>
+      <c r="E50">
+        <v>28</v>
+      </c>
+      <c r="F50">
+        <v>43</v>
+      </c>
+      <c r="G50">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>777</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>251</v>
+      </c>
+      <c r="E51">
+        <v>13</v>
+      </c>
+      <c r="F51">
+        <v>11</v>
+      </c>
+      <c r="G51">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>778</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>865</v>
+      </c>
+      <c r="E52">
+        <v>68</v>
+      </c>
+      <c r="F52">
+        <v>21</v>
+      </c>
+      <c r="G52">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>20713</v>
+      </c>
+      <c r="E54">
+        <v>10754</v>
+      </c>
+      <c r="F54">
+        <v>3444</v>
+      </c>
+      <c r="G54">
+        <v>34911</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>1591</v>
+      </c>
+      <c r="E55">
+        <v>597</v>
+      </c>
+      <c r="F55">
+        <v>341</v>
+      </c>
+      <c r="G55">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>779</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>1634</v>
+      </c>
+      <c r="E56">
+        <v>8702</v>
+      </c>
+      <c r="F56">
+        <v>1426</v>
+      </c>
+      <c r="G56">
+        <v>11762</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>780</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>12631</v>
+      </c>
+      <c r="E57">
+        <v>632</v>
+      </c>
+      <c r="F57">
+        <v>812</v>
+      </c>
+      <c r="G57">
+        <v>14075</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>781</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>2244</v>
+      </c>
+      <c r="E58">
+        <v>80</v>
+      </c>
+      <c r="F58">
+        <v>50</v>
+      </c>
+      <c r="G58">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>782</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>247</v>
+      </c>
+      <c r="E59">
+        <v>89</v>
+      </c>
+      <c r="F59">
+        <v>61</v>
+      </c>
+      <c r="G59">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>783</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>1613</v>
+      </c>
+      <c r="E60">
+        <v>186</v>
+      </c>
+      <c r="F60">
+        <v>155</v>
+      </c>
+      <c r="G60">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>784</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>329</v>
+      </c>
+      <c r="E61">
+        <v>290</v>
+      </c>
+      <c r="F61">
+        <v>95</v>
+      </c>
+      <c r="G61">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>785</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>172</v>
+      </c>
+      <c r="E62">
+        <v>51</v>
+      </c>
+      <c r="F62">
+        <v>26</v>
+      </c>
+      <c r="G62">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>786</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>75</v>
+      </c>
+      <c r="E63">
+        <v>13</v>
+      </c>
+      <c r="F63">
+        <v>13</v>
+      </c>
+      <c r="G63">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>787</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>37</v>
+      </c>
+      <c r="E64">
+        <v>65</v>
+      </c>
+      <c r="F64">
+        <v>186</v>
+      </c>
+      <c r="G64">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>788</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>140</v>
+      </c>
+      <c r="E65">
+        <v>49</v>
+      </c>
+      <c r="F65">
+        <v>279</v>
+      </c>
+      <c r="G65">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>663</v>
+      </c>
+      <c r="E67">
+        <v>755</v>
+      </c>
+      <c r="F67">
+        <v>812</v>
+      </c>
+      <c r="G67">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>220</v>
+      </c>
+      <c r="E68">
+        <v>145</v>
+      </c>
+      <c r="F68">
+        <v>73</v>
+      </c>
+      <c r="G68">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>789</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>155</v>
+      </c>
+      <c r="E69">
+        <v>128</v>
+      </c>
+      <c r="F69">
+        <v>148</v>
+      </c>
+      <c r="G69">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>790</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>110</v>
+      </c>
+      <c r="E70">
+        <v>272</v>
+      </c>
+      <c r="F70">
+        <v>501</v>
+      </c>
+      <c r="G70">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>791</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>53</v>
+      </c>
+      <c r="E71">
+        <v>36</v>
+      </c>
+      <c r="F71">
+        <v>35</v>
+      </c>
+      <c r="G71">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>792</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>38</v>
+      </c>
+      <c r="E72">
+        <v>56</v>
+      </c>
+      <c r="F72">
+        <v>15</v>
+      </c>
+      <c r="G72">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>793</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>36</v>
+      </c>
+      <c r="E73">
+        <v>78</v>
+      </c>
+      <c r="F73">
+        <v>26</v>
+      </c>
+      <c r="G73">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>794</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>51</v>
+      </c>
+      <c r="E74">
+        <v>40</v>
+      </c>
+      <c r="F74">
+        <v>14</v>
+      </c>
+      <c r="G74">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>3218</v>
+      </c>
+      <c r="E76">
+        <v>1486</v>
+      </c>
+      <c r="F76">
+        <v>2605</v>
+      </c>
+      <c r="G76">
+        <v>7309</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>403</v>
+      </c>
+      <c r="E77">
+        <v>162</v>
+      </c>
+      <c r="F77">
+        <v>100</v>
+      </c>
+      <c r="G77">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>795</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>652</v>
+      </c>
+      <c r="E78">
+        <v>133</v>
+      </c>
+      <c r="F78">
+        <v>113</v>
+      </c>
+      <c r="G78">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>796</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>977</v>
+      </c>
+      <c r="E79">
+        <v>71</v>
+      </c>
+      <c r="F79">
+        <v>64</v>
+      </c>
+      <c r="G79">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>797</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>139</v>
+      </c>
+      <c r="E80">
+        <v>50</v>
+      </c>
+      <c r="F80">
+        <v>32</v>
+      </c>
+      <c r="G80">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>798</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>145</v>
+      </c>
+      <c r="E81">
+        <v>583</v>
+      </c>
+      <c r="F81">
+        <v>396</v>
+      </c>
+      <c r="G81">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>799</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>211</v>
+      </c>
+      <c r="E82">
+        <v>343</v>
+      </c>
+      <c r="F82">
+        <v>1310</v>
+      </c>
+      <c r="G82">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>800</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>54</v>
+      </c>
+      <c r="E83">
+        <v>16</v>
+      </c>
+      <c r="F83">
+        <v>11</v>
+      </c>
+      <c r="G83">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>801</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>548</v>
+      </c>
+      <c r="E84">
+        <v>70</v>
+      </c>
+      <c r="F84">
+        <v>27</v>
+      </c>
+      <c r="G84">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>802</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>55</v>
+      </c>
+      <c r="E85">
+        <v>15</v>
+      </c>
+      <c r="F85">
+        <v>199</v>
+      </c>
+      <c r="G85">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>803</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>15</v>
+      </c>
+      <c r="E86">
+        <v>14</v>
+      </c>
+      <c r="F86">
+        <v>37</v>
+      </c>
+      <c r="G86">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>804</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>19</v>
+      </c>
+      <c r="E87">
+        <v>29</v>
+      </c>
+      <c r="F87">
+        <v>316</v>
+      </c>
+      <c r="G87">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>13624</v>
+      </c>
+      <c r="E89">
+        <v>2532</v>
+      </c>
+      <c r="F89">
+        <v>2716</v>
+      </c>
+      <c r="G89">
+        <v>18872</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>30</v>
+      </c>
+      <c r="B90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>927</v>
+      </c>
+      <c r="E90">
+        <v>168</v>
+      </c>
+      <c r="F90">
+        <v>249</v>
+      </c>
+      <c r="G90">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>805</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>11187</v>
+      </c>
+      <c r="E91">
+        <v>1801</v>
+      </c>
+      <c r="F91">
+        <v>894</v>
+      </c>
+      <c r="G91">
+        <v>13882</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>806</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>644</v>
+      </c>
+      <c r="E92">
+        <v>88</v>
+      </c>
+      <c r="F92">
+        <v>101</v>
+      </c>
+      <c r="G92">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>807</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>247</v>
+      </c>
+      <c r="E93">
+        <v>67</v>
+      </c>
+      <c r="F93">
+        <v>112</v>
+      </c>
+      <c r="G93">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>808</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>261</v>
+      </c>
+      <c r="E94">
+        <v>29</v>
+      </c>
+      <c r="F94">
+        <v>92</v>
+      </c>
+      <c r="G94">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>809</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>168</v>
+      </c>
+      <c r="E95">
+        <v>39</v>
+      </c>
+      <c r="F95">
+        <v>64</v>
+      </c>
+      <c r="G95">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>810</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>29</v>
+      </c>
+      <c r="E96">
+        <v>13</v>
+      </c>
+      <c r="F96">
+        <v>174</v>
+      </c>
+      <c r="G96">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>811</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>35</v>
+      </c>
+      <c r="E97">
+        <v>206</v>
+      </c>
+      <c r="F97">
+        <v>61</v>
+      </c>
+      <c r="G97">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>812</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>73</v>
+      </c>
+      <c r="E98">
+        <v>54</v>
+      </c>
+      <c r="F98">
+        <v>535</v>
+      </c>
+      <c r="G98">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>9</v>
+      </c>
+      <c r="B99" t="s">
+        <v>813</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>24</v>
+      </c>
+      <c r="E99">
+        <v>16</v>
+      </c>
+      <c r="F99">
+        <v>72</v>
+      </c>
+      <c r="G99">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>814</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>29</v>
+      </c>
+      <c r="E100">
+        <v>51</v>
+      </c>
+      <c r="F100">
+        <v>362</v>
+      </c>
+      <c r="G100">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>9</v>
+      </c>
+      <c r="B102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>4331</v>
+      </c>
+      <c r="E102">
+        <v>965</v>
+      </c>
+      <c r="F102">
+        <v>459</v>
+      </c>
+      <c r="G102">
+        <v>5755</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>289</v>
+      </c>
+      <c r="E103">
+        <v>47</v>
+      </c>
+      <c r="F103">
+        <v>34</v>
+      </c>
+      <c r="G103">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>815</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>1376</v>
+      </c>
+      <c r="E104">
+        <v>43</v>
+      </c>
+      <c r="F104">
+        <v>39</v>
+      </c>
+      <c r="G104">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>816</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>1778</v>
+      </c>
+      <c r="E105">
+        <v>82</v>
+      </c>
+      <c r="F105">
+        <v>51</v>
+      </c>
+      <c r="G105">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>817</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>68</v>
+      </c>
+      <c r="E106">
+        <v>5</v>
+      </c>
+      <c r="F106">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>818</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>132</v>
+      </c>
+      <c r="E107">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>819</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>249</v>
+      </c>
+      <c r="E108">
+        <v>16</v>
+      </c>
+      <c r="F108">
+        <v>5</v>
+      </c>
+      <c r="G108">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>820</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>124</v>
+      </c>
+      <c r="E109">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>7</v>
+      </c>
+      <c r="G109">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>821</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>51</v>
+      </c>
+      <c r="E110">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>9</v>
+      </c>
+      <c r="G110">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>822</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>18</v>
+      </c>
+      <c r="E111">
+        <v>6</v>
+      </c>
+      <c r="F111">
+        <v>3</v>
+      </c>
+      <c r="G111">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>9</v>
+      </c>
+      <c r="B112" t="s">
+        <v>823</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>211</v>
+      </c>
+      <c r="E112">
+        <v>14</v>
+      </c>
+      <c r="F112">
+        <v>10</v>
+      </c>
+      <c r="G112">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>824</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>35</v>
+      </c>
+      <c r="E113">
+        <v>728</v>
+      </c>
+      <c r="F113">
+        <v>285</v>
+      </c>
+      <c r="G113">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>6358</v>
+      </c>
+      <c r="E115">
+        <v>2686</v>
+      </c>
+      <c r="F115">
+        <v>2636</v>
+      </c>
+      <c r="G115">
+        <v>11680</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>30</v>
+      </c>
+      <c r="B116" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>516</v>
+      </c>
+      <c r="E116">
+        <v>300</v>
+      </c>
+      <c r="F116">
+        <v>170</v>
+      </c>
+      <c r="G116">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>825</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>4789</v>
+      </c>
+      <c r="E117">
+        <v>1319</v>
+      </c>
+      <c r="F117">
+        <v>892</v>
+      </c>
+      <c r="G117">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>826</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>291</v>
+      </c>
+      <c r="E118">
+        <v>218</v>
+      </c>
+      <c r="F118">
+        <v>107</v>
+      </c>
+      <c r="G118">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>827</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>161</v>
+      </c>
+      <c r="E119">
+        <v>390</v>
+      </c>
+      <c r="F119">
+        <v>146</v>
+      </c>
+      <c r="G119">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>828</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>106</v>
+      </c>
+      <c r="E120">
+        <v>171</v>
+      </c>
+      <c r="F120">
+        <v>1069</v>
+      </c>
+      <c r="G120">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>829</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>92</v>
+      </c>
+      <c r="E121">
+        <v>76</v>
+      </c>
+      <c r="F121">
+        <v>148</v>
+      </c>
+      <c r="G121">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>830</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>94</v>
+      </c>
+      <c r="E122">
+        <v>54</v>
+      </c>
+      <c r="F122">
+        <v>10</v>
+      </c>
+      <c r="G122">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>831</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>71</v>
+      </c>
+      <c r="E123">
+        <v>47</v>
+      </c>
+      <c r="F123">
+        <v>23</v>
+      </c>
+      <c r="G123">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>832</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>173</v>
+      </c>
+      <c r="E124">
+        <v>40</v>
+      </c>
+      <c r="F124">
+        <v>17</v>
+      </c>
+      <c r="G124">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>833</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>26</v>
+      </c>
+      <c r="E125">
+        <v>13</v>
+      </c>
+      <c r="F125">
+        <v>32</v>
+      </c>
+      <c r="G125">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>10</v>
+      </c>
+      <c r="B126" t="s">
+        <v>834</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>39</v>
+      </c>
+      <c r="E126">
+        <v>58</v>
+      </c>
+      <c r="F126">
+        <v>22</v>
+      </c>
+      <c r="G126">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>12</v>
+      </c>
+      <c r="B128" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>4963</v>
+      </c>
+      <c r="E128">
+        <v>15070</v>
+      </c>
+      <c r="F128">
+        <v>2296</v>
+      </c>
+      <c r="G128">
+        <v>22329</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B129" t="s">
+        <v>30</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>608</v>
+      </c>
+      <c r="E129">
+        <v>633</v>
+      </c>
+      <c r="F129">
+        <v>114</v>
+      </c>
+      <c r="G129">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>835</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>3231</v>
+      </c>
+      <c r="E130">
+        <v>12851</v>
+      </c>
+      <c r="F130">
+        <v>1181</v>
+      </c>
+      <c r="G130">
+        <v>17263</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>836</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>302</v>
+      </c>
+      <c r="E131">
+        <v>993</v>
+      </c>
+      <c r="F131">
+        <v>486</v>
+      </c>
+      <c r="G131">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>837</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>288</v>
+      </c>
+      <c r="E132">
+        <v>129</v>
+      </c>
+      <c r="F132">
+        <v>72</v>
+      </c>
+      <c r="G132">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>838</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>123</v>
+      </c>
+      <c r="E133">
+        <v>48</v>
+      </c>
+      <c r="F133">
+        <v>27</v>
+      </c>
+      <c r="G133">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>5</v>
+      </c>
+      <c r="B134" t="s">
+        <v>839</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>147</v>
+      </c>
+      <c r="E134">
+        <v>76</v>
+      </c>
+      <c r="F134">
+        <v>21</v>
+      </c>
+      <c r="G134">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>840</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>121</v>
+      </c>
+      <c r="E135">
+        <v>230</v>
+      </c>
+      <c r="F135">
+        <v>21</v>
+      </c>
+      <c r="G135">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>7</v>
+      </c>
+      <c r="B136" t="s">
+        <v>841</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>52</v>
+      </c>
+      <c r="E136">
+        <v>45</v>
+      </c>
+      <c r="F136">
+        <v>358</v>
+      </c>
+      <c r="G136">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>842</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>43</v>
+      </c>
+      <c r="E137">
+        <v>10</v>
+      </c>
+      <c r="F137">
+        <v>4</v>
+      </c>
+      <c r="G137">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>9</v>
+      </c>
+      <c r="B138" t="s">
+        <v>843</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>32</v>
+      </c>
+      <c r="E138">
+        <v>49</v>
+      </c>
+      <c r="F138">
+        <v>10</v>
+      </c>
+      <c r="G138">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>10</v>
+      </c>
+      <c r="B139" t="s">
+        <v>844</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>16</v>
+      </c>
+      <c r="E139">
+        <v>6</v>
+      </c>
+      <c r="F139">
+        <v>2</v>
+      </c>
+      <c r="G139">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>13</v>
+      </c>
+      <c r="B141" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>264</v>
+      </c>
+      <c r="E141">
+        <v>1185</v>
+      </c>
+      <c r="F141">
+        <v>1627</v>
+      </c>
+      <c r="G141">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>69</v>
+      </c>
+      <c r="E142">
+        <v>99</v>
+      </c>
+      <c r="F142">
+        <v>93</v>
+      </c>
+      <c r="G142">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>845</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>119</v>
+      </c>
+      <c r="E143">
+        <v>975</v>
+      </c>
+      <c r="F143">
+        <v>1327</v>
+      </c>
+      <c r="G143">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>846</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>39</v>
+      </c>
+      <c r="E144">
+        <v>81</v>
+      </c>
+      <c r="F144">
+        <v>25</v>
+      </c>
+      <c r="G144">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>847</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>19</v>
+      </c>
+      <c r="E145">
+        <v>13</v>
+      </c>
+      <c r="F145">
+        <v>32</v>
+      </c>
+      <c r="G145">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>848</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>18</v>
+      </c>
+      <c r="E146">
+        <v>17</v>
+      </c>
+      <c r="F146">
+        <v>150</v>
+      </c>
+      <c r="G146">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="147"/>
+    <row r="148">
+      <c r="A148">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>18</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148">
+        <v>12479</v>
+      </c>
+      <c r="E148">
+        <v>5722</v>
+      </c>
+      <c r="F148">
+        <v>7186</v>
+      </c>
+      <c r="G148">
+        <v>25387</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>30</v>
+      </c>
+      <c r="B149" t="s">
+        <v>30</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>662</v>
+      </c>
+      <c r="E149">
+        <v>332</v>
+      </c>
+      <c r="F149">
+        <v>376</v>
+      </c>
+      <c r="G149">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1</v>
+      </c>
+      <c r="B150" t="s">
+        <v>849</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>1156</v>
+      </c>
+      <c r="E150">
+        <v>1384</v>
+      </c>
+      <c r="F150">
+        <v>4203</v>
+      </c>
+      <c r="G150">
+        <v>6743</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2</v>
+      </c>
+      <c r="B151" t="s">
+        <v>850</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>2371</v>
+      </c>
+      <c r="E151">
+        <v>1121</v>
+      </c>
+      <c r="F151">
+        <v>684</v>
+      </c>
+      <c r="G151">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>851</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>510</v>
+      </c>
+      <c r="E152">
+        <v>161</v>
+      </c>
+      <c r="F152">
+        <v>118</v>
+      </c>
+      <c r="G152">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>4</v>
+      </c>
+      <c r="B153" t="s">
+        <v>852</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>721</v>
+      </c>
+      <c r="E153">
+        <v>96</v>
+      </c>
+      <c r="F153">
+        <v>97</v>
+      </c>
+      <c r="G153">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>5</v>
+      </c>
+      <c r="B154" t="s">
+        <v>853</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>550</v>
+      </c>
+      <c r="E154">
+        <v>74</v>
+      </c>
+      <c r="F154">
+        <v>60</v>
+      </c>
+      <c r="G154">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>6</v>
+      </c>
+      <c r="B155" t="s">
+        <v>854</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>122</v>
+      </c>
+      <c r="E155">
+        <v>57</v>
+      </c>
+      <c r="F155">
+        <v>30</v>
+      </c>
+      <c r="G155">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>7</v>
+      </c>
+      <c r="B156" t="s">
+        <v>855</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>211</v>
+      </c>
+      <c r="E156">
+        <v>251</v>
+      </c>
+      <c r="F156">
+        <v>50</v>
+      </c>
+      <c r="G156">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>856</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>154</v>
+      </c>
+      <c r="E157">
+        <v>480</v>
+      </c>
+      <c r="F157">
+        <v>105</v>
+      </c>
+      <c r="G157">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>9</v>
+      </c>
+      <c r="B158" t="s">
+        <v>857</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>119</v>
+      </c>
+      <c r="E158">
+        <v>30</v>
+      </c>
+      <c r="F158">
+        <v>27</v>
+      </c>
+      <c r="G158">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>858</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>5903</v>
+      </c>
+      <c r="E159">
+        <v>1736</v>
+      </c>
+      <c r="F159">
+        <v>1436</v>
+      </c>
+      <c r="G159">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>15</v>
+      </c>
+      <c r="B161" t="s">
+        <v>19</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>917</v>
+      </c>
+      <c r="E161">
+        <v>2895</v>
+      </c>
+      <c r="F161">
+        <v>317</v>
+      </c>
+      <c r="G161">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C162" t="s">
+        <v>36</v>
+      </c>
+      <c r="D162">
+        <v>277</v>
+      </c>
+      <c r="E162">
+        <v>158</v>
+      </c>
+      <c r="F162">
+        <v>77</v>
+      </c>
+      <c r="G162">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>859</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>192</v>
+      </c>
+      <c r="E163">
+        <v>152</v>
+      </c>
+      <c r="F163">
+        <v>132</v>
+      </c>
+      <c r="G163">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>860</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>124</v>
+      </c>
+      <c r="E164">
+        <v>71</v>
+      </c>
+      <c r="F164">
+        <v>33</v>
+      </c>
+      <c r="G164">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>861</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>324</v>
+      </c>
+      <c r="E165">
+        <v>2514</v>
+      </c>
+      <c r="F165">
+        <v>75</v>
+      </c>
+      <c r="G165">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="166"/>
+    <row r="167">
+      <c r="A167">
+        <v>16</v>
+      </c>
+      <c r="B167" t="s">
+        <v>20</v>
+      </c>
+      <c r="C167" t="s">
+        <v>35</v>
+      </c>
+      <c r="D167">
+        <v>3985</v>
+      </c>
+      <c r="E167">
+        <v>3423</v>
+      </c>
+      <c r="F167">
+        <v>1184</v>
+      </c>
+      <c r="G167">
+        <v>8592</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>30</v>
+      </c>
+      <c r="B168" t="s">
+        <v>30</v>
+      </c>
+      <c r="C168" t="s">
+        <v>36</v>
+      </c>
+      <c r="D168">
+        <v>226</v>
+      </c>
+      <c r="E168">
+        <v>169</v>
+      </c>
+      <c r="F168">
+        <v>41</v>
+      </c>
+      <c r="G168">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1</v>
+      </c>
+      <c r="B169" t="s">
+        <v>862</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>553</v>
+      </c>
+      <c r="E169">
+        <v>275</v>
+      </c>
+      <c r="F169">
+        <v>59</v>
+      </c>
+      <c r="G169">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2</v>
+      </c>
+      <c r="B170" t="s">
+        <v>863</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>177</v>
+      </c>
+      <c r="E170">
+        <v>1877</v>
+      </c>
+      <c r="F170">
+        <v>568</v>
+      </c>
+      <c r="G170">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>3</v>
+      </c>
+      <c r="B171" t="s">
+        <v>864</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>345</v>
+      </c>
+      <c r="E171">
+        <v>41</v>
+      </c>
+      <c r="F171">
+        <v>20</v>
+      </c>
+      <c r="G171">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>4</v>
+      </c>
+      <c r="B172" t="s">
+        <v>865</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>36</v>
+      </c>
+      <c r="E172">
+        <v>195</v>
+      </c>
+      <c r="F172">
+        <v>191</v>
+      </c>
+      <c r="G172">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>5</v>
+      </c>
+      <c r="B173" t="s">
+        <v>866</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>906</v>
+      </c>
+      <c r="E173">
+        <v>401</v>
+      </c>
+      <c r="F173">
+        <v>131</v>
+      </c>
+      <c r="G173">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>6</v>
+      </c>
+      <c r="B174" t="s">
+        <v>867</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>28</v>
+      </c>
+      <c r="E174">
+        <v>20</v>
+      </c>
+      <c r="F174">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>7</v>
+      </c>
+      <c r="B175" t="s">
+        <v>868</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>645</v>
+      </c>
+      <c r="E175">
+        <v>194</v>
+      </c>
+      <c r="F175">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>8</v>
+      </c>
+      <c r="B176" t="s">
+        <v>869</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>1000</v>
+      </c>
+      <c r="E176">
+        <v>203</v>
+      </c>
+      <c r="F176">
+        <v>142</v>
+      </c>
+      <c r="G176">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>9</v>
+      </c>
+      <c r="B177" t="s">
+        <v>870</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>45</v>
+      </c>
+      <c r="E177">
+        <v>11</v>
+      </c>
+      <c r="F177">
+        <v>10</v>
+      </c>
+      <c r="G177">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>871</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>24</v>
+      </c>
+      <c r="E178">
+        <v>37</v>
+      </c>
+      <c r="F178">
+        <v>6</v>
+      </c>
+      <c r="G178">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="179"/>
+    <row r="180">
+      <c r="A180">
+        <v>17</v>
+      </c>
+      <c r="B180" t="s">
+        <v>21</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180">
+        <v>710</v>
+      </c>
+      <c r="E180">
+        <v>790</v>
+      </c>
+      <c r="F180">
+        <v>549</v>
+      </c>
+      <c r="G180">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>30</v>
+      </c>
+      <c r="B181" t="s">
+        <v>30</v>
+      </c>
+      <c r="C181" t="s">
+        <v>36</v>
+      </c>
+      <c r="D181">
+        <v>151</v>
+      </c>
+      <c r="E181">
+        <v>62</v>
+      </c>
+      <c r="F181">
+        <v>55</v>
+      </c>
+      <c r="G181">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1</v>
+      </c>
+      <c r="B182" t="s">
+        <v>872</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>113</v>
+      </c>
+      <c r="E182">
+        <v>68</v>
+      </c>
+      <c r="F182">
+        <v>219</v>
+      </c>
+      <c r="G182">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2</v>
+      </c>
+      <c r="B183" t="s">
+        <v>873</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>66</v>
+      </c>
+      <c r="E183">
+        <v>194</v>
+      </c>
+      <c r="F183">
+        <v>95</v>
+      </c>
+      <c r="G183">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>3</v>
+      </c>
+      <c r="B184" t="s">
+        <v>874</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184">
+        <v>44</v>
+      </c>
+      <c r="E184">
+        <v>21</v>
+      </c>
+      <c r="F184">
+        <v>100</v>
+      </c>
+      <c r="G184">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>4</v>
+      </c>
+      <c r="B185" t="s">
+        <v>875</v>
+      </c>
+      <c r="C185" t="s">
+        <v>38</v>
+      </c>
+      <c r="D185">
+        <v>23</v>
+      </c>
+      <c r="E185">
+        <v>395</v>
+      </c>
+      <c r="F185">
+        <v>17</v>
+      </c>
+      <c r="G185">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>5</v>
+      </c>
+      <c r="B186" t="s">
+        <v>876</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186">
+        <v>222</v>
+      </c>
+      <c r="E186">
+        <v>19</v>
+      </c>
+      <c r="F186">
+        <v>42</v>
+      </c>
+      <c r="G186">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>877</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>42</v>
+      </c>
+      <c r="E187">
+        <v>10</v>
+      </c>
+      <c r="F187">
+        <v>6</v>
+      </c>
+      <c r="G187">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>7</v>
+      </c>
+      <c r="B188" t="s">
+        <v>878</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>49</v>
+      </c>
+      <c r="E188">
+        <v>21</v>
+      </c>
+      <c r="F188">
+        <v>15</v>
+      </c>
+      <c r="G188">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>5430</v>
+      </c>
+      <c r="H2">
+        <v>17440</v>
+      </c>
+      <c r="I2">
+        <v>18261</v>
+      </c>
+      <c r="J2">
+        <v>22472</v>
+      </c>
+      <c r="K2">
+        <v>16467</v>
+      </c>
+      <c r="L2">
+        <v>866</v>
+      </c>
+      <c r="M2">
+        <v>1640</v>
+      </c>
+      <c r="N2">
+        <v>8001</v>
+      </c>
+      <c r="O2">
+        <v>1252</v>
+      </c>
+      <c r="P2">
+        <v>1997</v>
+      </c>
+      <c r="Q2">
+        <v>3134</v>
+      </c>
+      <c r="R2">
+        <v>63</v>
+      </c>
+      <c r="S2">
+        <v>22164</v>
+      </c>
+      <c r="T2">
+        <v>813</v>
+      </c>
+      <c r="U2">
+        <v>9463</v>
+      </c>
+      <c r="V2">
+        <v>3881</v>
+      </c>
+      <c r="W2">
+        <v>133344</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>8496</v>
+      </c>
+      <c r="H3">
+        <v>4778</v>
+      </c>
+      <c r="I3">
+        <v>3648</v>
+      </c>
+      <c r="J3">
+        <v>18438</v>
+      </c>
+      <c r="K3">
+        <v>14392</v>
+      </c>
+      <c r="L3">
+        <v>247</v>
+      </c>
+      <c r="M3">
+        <v>1949</v>
+      </c>
+      <c r="N3">
+        <v>9193</v>
+      </c>
+      <c r="O3">
+        <v>394</v>
+      </c>
+      <c r="P3">
+        <v>1192</v>
+      </c>
+      <c r="Q3">
+        <v>7176</v>
+      </c>
+      <c r="R3">
+        <v>815</v>
+      </c>
+      <c r="S3">
+        <v>5277</v>
+      </c>
+      <c r="T3">
+        <v>235</v>
+      </c>
+      <c r="U3">
+        <v>1119</v>
+      </c>
+      <c r="V3">
+        <v>20619</v>
+      </c>
+      <c r="W3">
+        <v>97968</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>13926</v>
+      </c>
+      <c r="H4">
+        <v>22218</v>
+      </c>
+      <c r="I4">
+        <v>21909</v>
+      </c>
+      <c r="J4">
+        <v>40910</v>
+      </c>
+      <c r="K4">
+        <v>30859</v>
+      </c>
+      <c r="L4">
+        <v>1113</v>
+      </c>
+      <c r="M4">
+        <v>3589</v>
+      </c>
+      <c r="N4">
+        <v>17194</v>
+      </c>
+      <c r="O4">
+        <v>1646</v>
+      </c>
+      <c r="P4">
+        <v>3189</v>
+      </c>
+      <c r="Q4">
+        <v>10310</v>
+      </c>
+      <c r="R4">
+        <v>878</v>
+      </c>
+      <c r="S4">
+        <v>27441</v>
+      </c>
+      <c r="T4">
+        <v>1048</v>
+      </c>
+      <c r="U4">
+        <v>10582</v>
+      </c>
+      <c r="V4">
+        <v>24500</v>
+      </c>
+      <c r="W4">
+        <v>231312</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>5430</v>
+      </c>
+      <c r="E2">
+        <v>8496</v>
+      </c>
+      <c r="F2">
+        <v>13926</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>661</v>
+      </c>
+      <c r="E3">
+        <v>729</v>
+      </c>
+      <c r="F3">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>906</v>
+      </c>
+      <c r="E4">
+        <v>1725</v>
+      </c>
+      <c r="F4">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>3122</v>
+      </c>
+      <c r="E5">
+        <v>2802</v>
+      </c>
+      <c r="F5">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>163</v>
+      </c>
+      <c r="E6">
+        <v>264</v>
+      </c>
+      <c r="F6">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>95</v>
+      </c>
+      <c r="E7">
+        <v>137</v>
+      </c>
+      <c r="F7">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>120</v>
+      </c>
+      <c r="E8">
+        <v>113</v>
+      </c>
+      <c r="F8">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>307</v>
+      </c>
+      <c r="E9">
+        <v>261</v>
+      </c>
+      <c r="F9">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>56</v>
+      </c>
+      <c r="E10">
+        <v>2465</v>
+      </c>
+      <c r="F10">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>17440</v>
+      </c>
+      <c r="E12">
+        <v>4778</v>
+      </c>
+      <c r="F12">
+        <v>22218</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>1699</v>
+      </c>
+      <c r="E13">
+        <v>1101</v>
+      </c>
+      <c r="F13">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>4261</v>
+      </c>
+      <c r="E14">
+        <v>702</v>
+      </c>
+      <c r="F14">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>3213</v>
+      </c>
+      <c r="E15">
+        <v>814</v>
+      </c>
+      <c r="F15">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>4429</v>
+      </c>
+      <c r="E16">
+        <v>345</v>
+      </c>
+      <c r="F16">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>1352</v>
+      </c>
+      <c r="E17">
+        <v>617</v>
+      </c>
+      <c r="F17">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>319</v>
+      </c>
+      <c r="E18">
+        <v>730</v>
+      </c>
+      <c r="F18">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>233</v>
+      </c>
+      <c r="E19">
+        <v>339</v>
+      </c>
+      <c r="F19">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1934</v>
+      </c>
+      <c r="E20">
+        <v>130</v>
+      </c>
+      <c r="F20">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>18261</v>
+      </c>
+      <c r="E22">
+        <v>3648</v>
+      </c>
+      <c r="F22">
+        <v>21909</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>1280</v>
+      </c>
+      <c r="E23">
+        <v>636</v>
+      </c>
+      <c r="F23">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>3717</v>
+      </c>
+      <c r="E24">
+        <v>911</v>
+      </c>
+      <c r="F24">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>3808</v>
+      </c>
+      <c r="E25">
+        <v>628</v>
+      </c>
+      <c r="F25">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>7392</v>
+      </c>
+      <c r="E26">
+        <v>769</v>
+      </c>
+      <c r="F26">
+        <v>8161</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>185</v>
+      </c>
+      <c r="E27">
+        <v>387</v>
+      </c>
+      <c r="F27">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>1129</v>
+      </c>
+      <c r="E28">
+        <v>143</v>
+      </c>
+      <c r="F28">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>492</v>
+      </c>
+      <c r="E29">
+        <v>118</v>
+      </c>
+      <c r="F29">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>258</v>
+      </c>
+      <c r="E30">
+        <v>56</v>
+      </c>
+      <c r="F30">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>22472</v>
+      </c>
+      <c r="E32">
+        <v>18438</v>
+      </c>
+      <c r="F32">
+        <v>40910</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>1772</v>
+      </c>
+      <c r="E33">
+        <v>1731</v>
+      </c>
+      <c r="F33">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>15467</v>
+      </c>
+      <c r="E34">
+        <v>11346</v>
+      </c>
+      <c r="F34">
+        <v>26813</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>3927</v>
+      </c>
+      <c r="E35">
+        <v>1035</v>
+      </c>
+      <c r="F35">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>382</v>
+      </c>
+      <c r="E36">
+        <v>1805</v>
+      </c>
+      <c r="F36">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>321</v>
+      </c>
+      <c r="E37">
+        <v>491</v>
+      </c>
+      <c r="F37">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>63</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>365</v>
+      </c>
+      <c r="E38">
+        <v>1654</v>
+      </c>
+      <c r="F38">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>132</v>
+      </c>
+      <c r="E39">
+        <v>196</v>
+      </c>
+      <c r="F39">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>106</v>
+      </c>
+      <c r="E40">
+        <v>180</v>
+      </c>
+      <c r="F40">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>16467</v>
+      </c>
+      <c r="E42">
+        <v>14392</v>
+      </c>
+      <c r="F42">
+        <v>30859</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>999</v>
+      </c>
+      <c r="E43">
+        <v>657</v>
+      </c>
+      <c r="F43">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>11072</v>
+      </c>
+      <c r="E44">
+        <v>1033</v>
+      </c>
+      <c r="F44">
+        <v>12105</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>67</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>770</v>
+      </c>
+      <c r="E45">
+        <v>4295</v>
+      </c>
+      <c r="F45">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>738</v>
+      </c>
+      <c r="E46">
+        <v>416</v>
+      </c>
+      <c r="F46">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>124</v>
+      </c>
+      <c r="E47">
+        <v>2410</v>
+      </c>
+      <c r="F47">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>409</v>
+      </c>
+      <c r="E48">
+        <v>2650</v>
+      </c>
+      <c r="F48">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>82</v>
+      </c>
+      <c r="E49">
+        <v>81</v>
+      </c>
+      <c r="F49">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>2273</v>
+      </c>
+      <c r="E50">
+        <v>2850</v>
+      </c>
+      <c r="F50">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>866</v>
+      </c>
+      <c r="E52">
+        <v>247</v>
+      </c>
+      <c r="F52">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>169</v>
+      </c>
+      <c r="E53">
+        <v>157</v>
+      </c>
+      <c r="F53">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>697</v>
+      </c>
+      <c r="E54">
+        <v>90</v>
+      </c>
+      <c r="F54">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>1640</v>
+      </c>
+      <c r="E56">
+        <v>1949</v>
+      </c>
+      <c r="F56">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>338</v>
+      </c>
+      <c r="E57">
+        <v>387</v>
+      </c>
+      <c r="F57">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>74</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>589</v>
+      </c>
+      <c r="E58">
+        <v>439</v>
+      </c>
+      <c r="F58">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>165</v>
+      </c>
+      <c r="E59">
+        <v>218</v>
+      </c>
+      <c r="F59">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>76</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>325</v>
+      </c>
+      <c r="E60">
+        <v>109</v>
+      </c>
+      <c r="F60">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>77</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>54</v>
+      </c>
+      <c r="E61">
+        <v>169</v>
+      </c>
+      <c r="F61">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>78</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>39</v>
+      </c>
+      <c r="E62">
+        <v>242</v>
+      </c>
+      <c r="F62">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>79</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>44</v>
+      </c>
+      <c r="E63">
+        <v>155</v>
+      </c>
+      <c r="F63">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>86</v>
+      </c>
+      <c r="E64">
+        <v>230</v>
+      </c>
+      <c r="F64">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>8001</v>
+      </c>
+      <c r="E66">
+        <v>9193</v>
+      </c>
+      <c r="F66">
+        <v>17194</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>490</v>
+      </c>
+      <c r="E67">
+        <v>272</v>
+      </c>
+      <c r="F67">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>2114</v>
+      </c>
+      <c r="E68">
+        <v>313</v>
+      </c>
+      <c r="F68">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>82</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>835</v>
+      </c>
+      <c r="E69">
+        <v>6189</v>
+      </c>
+      <c r="F69">
+        <v>7024</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>3707</v>
+      </c>
+      <c r="E70">
+        <v>1065</v>
+      </c>
+      <c r="F70">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>84</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>331</v>
+      </c>
+      <c r="E71">
+        <v>676</v>
+      </c>
+      <c r="F71">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>85</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>185</v>
+      </c>
+      <c r="E72">
+        <v>134</v>
+      </c>
+      <c r="F72">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>86</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>181</v>
+      </c>
+      <c r="E73">
+        <v>49</v>
+      </c>
+      <c r="F73">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>87</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>158</v>
+      </c>
+      <c r="E74">
+        <v>495</v>
+      </c>
+      <c r="F74">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>1252</v>
+      </c>
+      <c r="E76">
+        <v>394</v>
+      </c>
+      <c r="F76">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>70</v>
+      </c>
+      <c r="E77">
+        <v>42</v>
+      </c>
+      <c r="F77">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>1089</v>
+      </c>
+      <c r="E78">
+        <v>119</v>
+      </c>
+      <c r="F78">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>8</v>
+      </c>
+      <c r="E79">
+        <v>22</v>
+      </c>
+      <c r="F79">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>90</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>38</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>6</v>
+      </c>
+      <c r="E81">
+        <v>22</v>
+      </c>
+      <c r="F81">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>92</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>8</v>
+      </c>
+      <c r="E82">
+        <v>14</v>
+      </c>
+      <c r="F82">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>93</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>20</v>
+      </c>
+      <c r="E83">
+        <v>13</v>
+      </c>
+      <c r="F83">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>94</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>13</v>
+      </c>
+      <c r="E84">
+        <v>147</v>
+      </c>
+      <c r="F84">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>1997</v>
+      </c>
+      <c r="E86">
+        <v>1192</v>
+      </c>
+      <c r="F86">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>177</v>
+      </c>
+      <c r="E87">
+        <v>106</v>
+      </c>
+      <c r="F87">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>95</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>673</v>
+      </c>
+      <c r="E88">
+        <v>124</v>
+      </c>
+      <c r="F88">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>96</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>327</v>
+      </c>
+      <c r="E89">
+        <v>74</v>
+      </c>
+      <c r="F89">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>97</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>330</v>
+      </c>
+      <c r="E90">
+        <v>706</v>
+      </c>
+      <c r="F90">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>98</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>69</v>
+      </c>
+      <c r="E91">
+        <v>131</v>
+      </c>
+      <c r="F91">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>99</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>26</v>
+      </c>
+      <c r="E92">
+        <v>26</v>
+      </c>
+      <c r="F92">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>100</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>18</v>
+      </c>
+      <c r="E93">
+        <v>12</v>
+      </c>
+      <c r="F93">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>101</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>377</v>
+      </c>
+      <c r="E94">
+        <v>13</v>
+      </c>
+      <c r="F94">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>3134</v>
+      </c>
+      <c r="E96">
+        <v>7176</v>
+      </c>
+      <c r="F96">
+        <v>10310</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>348</v>
+      </c>
+      <c r="E97">
+        <v>503</v>
+      </c>
+      <c r="F97">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>102</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>449</v>
+      </c>
+      <c r="E98">
+        <v>3824</v>
+      </c>
+      <c r="F98">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>103</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>1295</v>
+      </c>
+      <c r="E99">
+        <v>237</v>
+      </c>
+      <c r="F99">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>104</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>83</v>
+      </c>
+      <c r="E100">
+        <v>224</v>
+      </c>
+      <c r="F100">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>105</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>321</v>
+      </c>
+      <c r="E101">
+        <v>1704</v>
+      </c>
+      <c r="F101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>106</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>52</v>
+      </c>
+      <c r="E102">
+        <v>102</v>
+      </c>
+      <c r="F102">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>107</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>352</v>
+      </c>
+      <c r="E103">
+        <v>109</v>
+      </c>
+      <c r="F103">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>108</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>234</v>
+      </c>
+      <c r="E104">
+        <v>473</v>
+      </c>
+      <c r="F104">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>13</v>
+      </c>
+      <c r="B106" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>63</v>
+      </c>
+      <c r="E106">
+        <v>815</v>
+      </c>
+      <c r="F106">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>17</v>
+      </c>
+      <c r="E107">
+        <v>176</v>
+      </c>
+      <c r="F107">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>109</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>31</v>
+      </c>
+      <c r="E108">
+        <v>440</v>
+      </c>
+      <c r="F108">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>110</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>15</v>
+      </c>
+      <c r="E109">
+        <v>199</v>
+      </c>
+      <c r="F109">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>22164</v>
+      </c>
+      <c r="E111">
+        <v>5277</v>
+      </c>
+      <c r="F111">
+        <v>27441</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>30</v>
+      </c>
+      <c r="B112" t="s">
+        <v>30</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>1338</v>
+      </c>
+      <c r="E112">
+        <v>315</v>
+      </c>
+      <c r="F112">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>111</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>16139</v>
+      </c>
+      <c r="E113">
+        <v>725</v>
+      </c>
+      <c r="F113">
+        <v>16864</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>112</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>1977</v>
+      </c>
+      <c r="E114">
+        <v>3401</v>
+      </c>
+      <c r="F114">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>113</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>833</v>
+      </c>
+      <c r="E115">
+        <v>319</v>
+      </c>
+      <c r="F115">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>114</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>648</v>
+      </c>
+      <c r="E116">
+        <v>237</v>
+      </c>
+      <c r="F116">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>115</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>389</v>
+      </c>
+      <c r="E117">
+        <v>124</v>
+      </c>
+      <c r="F117">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>116</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>237</v>
+      </c>
+      <c r="E118">
+        <v>55</v>
+      </c>
+      <c r="F118">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>117</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>603</v>
+      </c>
+      <c r="E119">
+        <v>101</v>
+      </c>
+      <c r="F119">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>15</v>
+      </c>
+      <c r="B121" t="s">
+        <v>19</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>813</v>
+      </c>
+      <c r="E121">
+        <v>235</v>
+      </c>
+      <c r="F121">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>30</v>
+      </c>
+      <c r="B122" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>181</v>
+      </c>
+      <c r="E122">
+        <v>80</v>
+      </c>
+      <c r="F122">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>118</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>520</v>
+      </c>
+      <c r="E123">
+        <v>92</v>
+      </c>
+      <c r="F123">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>119</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>80</v>
+      </c>
+      <c r="E124">
+        <v>46</v>
+      </c>
+      <c r="F124">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>120</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>32</v>
+      </c>
+      <c r="E125">
+        <v>17</v>
+      </c>
+      <c r="F125">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>9463</v>
+      </c>
+      <c r="E127">
+        <v>1119</v>
+      </c>
+      <c r="F127">
+        <v>10582</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>281</v>
+      </c>
+      <c r="E128">
+        <v>163</v>
+      </c>
+      <c r="F128">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>121</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>5500</v>
+      </c>
+      <c r="E129">
+        <v>245</v>
+      </c>
+      <c r="F129">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>122</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>2574</v>
+      </c>
+      <c r="E130">
+        <v>384</v>
+      </c>
+      <c r="F130">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>123</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>221</v>
+      </c>
+      <c r="E131">
+        <v>82</v>
+      </c>
+      <c r="F131">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>124</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>45</v>
+      </c>
+      <c r="E132">
+        <v>92</v>
+      </c>
+      <c r="F132">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>125</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>615</v>
+      </c>
+      <c r="E133">
+        <v>38</v>
+      </c>
+      <c r="F133">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>126</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>35</v>
+      </c>
+      <c r="E134">
+        <v>48</v>
+      </c>
+      <c r="F134">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>127</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>192</v>
+      </c>
+      <c r="E135">
+        <v>67</v>
+      </c>
+      <c r="F135">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>3881</v>
+      </c>
+      <c r="E137">
+        <v>20619</v>
+      </c>
+      <c r="F137">
+        <v>24500</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>30</v>
+      </c>
+      <c r="B138" t="s">
+        <v>30</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>208</v>
+      </c>
+      <c r="E138">
+        <v>701</v>
+      </c>
+      <c r="F138">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>128</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>594</v>
+      </c>
+      <c r="E139">
+        <v>17195</v>
+      </c>
+      <c r="F139">
+        <v>17789</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>129</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>2767</v>
+      </c>
+      <c r="E140">
+        <v>954</v>
+      </c>
+      <c r="F140">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>130</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>69</v>
+      </c>
+      <c r="E141">
+        <v>223</v>
+      </c>
+      <c r="F141">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>131</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>72</v>
+      </c>
+      <c r="E142">
+        <v>92</v>
+      </c>
+      <c r="F142">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>132</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>38</v>
+      </c>
+      <c r="E143">
+        <v>147</v>
+      </c>
+      <c r="F143">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>133</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>133</v>
+      </c>
+      <c r="E144">
+        <v>1307</v>
+      </c>
+      <c r="F144">
+        <v>1440</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G2">
+        <v>2731</v>
+      </c>
+      <c r="H2">
+        <v>19195</v>
+      </c>
+      <c r="I2">
+        <v>5021</v>
+      </c>
+      <c r="J2">
+        <v>8004</v>
+      </c>
+      <c r="K2">
+        <v>21611</v>
+      </c>
+      <c r="L2">
+        <v>907</v>
+      </c>
+      <c r="M2">
+        <v>470</v>
+      </c>
+      <c r="N2">
+        <v>5035</v>
+      </c>
+      <c r="O2">
+        <v>672</v>
+      </c>
+      <c r="P2">
+        <v>2023</v>
+      </c>
+      <c r="Q2">
+        <v>1109</v>
+      </c>
+      <c r="R2">
+        <v>29784</v>
+      </c>
+      <c r="S2">
+        <v>488</v>
+      </c>
+      <c r="T2">
+        <v>2209</v>
+      </c>
+      <c r="U2">
+        <v>749</v>
+      </c>
+      <c r="V2">
+        <v>100008</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G3">
+        <v>11059</v>
+      </c>
+      <c r="H3">
+        <v>8247</v>
+      </c>
+      <c r="I3">
+        <v>7812</v>
+      </c>
+      <c r="J3">
+        <v>11603</v>
+      </c>
+      <c r="K3">
+        <v>9544</v>
+      </c>
+      <c r="L3">
+        <v>541</v>
+      </c>
+      <c r="M3">
+        <v>549</v>
+      </c>
+      <c r="N3">
+        <v>2890</v>
+      </c>
+      <c r="O3">
+        <v>1833</v>
+      </c>
+      <c r="P3">
+        <v>9458</v>
+      </c>
+      <c r="Q3">
+        <v>1329</v>
+      </c>
+      <c r="R3">
+        <v>13132</v>
+      </c>
+      <c r="S3">
+        <v>940</v>
+      </c>
+      <c r="T3">
+        <v>2389</v>
+      </c>
+      <c r="U3">
+        <v>195</v>
+      </c>
+      <c r="V3">
+        <v>81521</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>13790</v>
+      </c>
+      <c r="H4">
+        <v>27442</v>
+      </c>
+      <c r="I4">
+        <v>12833</v>
+      </c>
+      <c r="J4">
+        <v>19607</v>
+      </c>
+      <c r="K4">
+        <v>31155</v>
+      </c>
+      <c r="L4">
+        <v>1448</v>
+      </c>
+      <c r="M4">
+        <v>1019</v>
+      </c>
+      <c r="N4">
+        <v>7925</v>
+      </c>
+      <c r="O4">
+        <v>2505</v>
+      </c>
+      <c r="P4">
+        <v>11481</v>
+      </c>
+      <c r="Q4">
+        <v>2438</v>
+      </c>
+      <c r="R4">
+        <v>42916</v>
+      </c>
+      <c r="S4">
+        <v>1428</v>
+      </c>
+      <c r="T4">
+        <v>4598</v>
+      </c>
+      <c r="U4">
+        <v>944</v>
+      </c>
+      <c r="V4">
+        <v>181529</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
         <v>35</v>
       </c>
+      <c r="D2">
+        <v>2731</v>
+      </c>
+      <c r="E2">
+        <v>11059</v>
+      </c>
+      <c r="F2">
+        <v>13790</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>563</v>
+      </c>
+      <c r="E3">
+        <v>795</v>
+      </c>
+      <c r="F3">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1447</v>
+      </c>
+      <c r="E4">
+        <v>8660</v>
+      </c>
+      <c r="F4">
+        <v>10107</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>312</v>
+      </c>
+      <c r="E5">
+        <v>518</v>
+      </c>
+      <c r="F5">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>95</v>
+      </c>
+      <c r="E6">
+        <v>613</v>
+      </c>
+      <c r="F6">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>200</v>
+      </c>
+      <c r="E7">
+        <v>381</v>
+      </c>
+      <c r="F7">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>70</v>
+      </c>
+      <c r="E8">
+        <v>49</v>
+      </c>
+      <c r="F8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>145</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>43</v>
+      </c>
+      <c r="F9">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>19195</v>
+      </c>
+      <c r="E11">
+        <v>8247</v>
+      </c>
+      <c r="F11">
+        <v>27442</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1529</v>
+      </c>
+      <c r="E12">
+        <v>973</v>
+      </c>
+      <c r="F12">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>12145</v>
+      </c>
+      <c r="E13">
+        <v>3842</v>
+      </c>
+      <c r="F13">
+        <v>15987</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>147</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>645</v>
+      </c>
+      <c r="E14">
+        <v>1393</v>
+      </c>
+      <c r="F14">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>148</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>266</v>
+      </c>
+      <c r="E15">
+        <v>295</v>
+      </c>
+      <c r="F15">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>149</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>215</v>
+      </c>
+      <c r="E16">
+        <v>436</v>
+      </c>
+      <c r="F16">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>150</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>4162</v>
+      </c>
+      <c r="E17">
+        <v>697</v>
+      </c>
+      <c r="F17">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>151</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>233</v>
+      </c>
+      <c r="E18">
+        <v>611</v>
+      </c>
+      <c r="F18">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>5021</v>
+      </c>
+      <c r="E20">
+        <v>7812</v>
+      </c>
+      <c r="F20">
+        <v>12833</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>540</v>
+      </c>
+      <c r="E21">
+        <v>543</v>
+      </c>
+      <c r="F21">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>663</v>
+      </c>
+      <c r="E22">
+        <v>3748</v>
+      </c>
+      <c r="F22">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1723</v>
+      </c>
+      <c r="E23">
+        <v>1033</v>
+      </c>
+      <c r="F23">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>800</v>
+      </c>
+      <c r="E24">
+        <v>352</v>
+      </c>
+      <c r="F24">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>319</v>
+      </c>
+      <c r="E25">
+        <v>291</v>
+      </c>
+      <c r="F25">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>156</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>711</v>
+      </c>
+      <c r="E26">
+        <v>1507</v>
+      </c>
+      <c r="F26">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>157</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>265</v>
+      </c>
+      <c r="E27">
+        <v>338</v>
+      </c>
+      <c r="F27">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>8004</v>
+      </c>
+      <c r="E29">
+        <v>11603</v>
+      </c>
+      <c r="F29">
+        <v>19607</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>724</v>
+      </c>
+      <c r="E30">
+        <v>1126</v>
+      </c>
+      <c r="F30">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>5089</v>
+      </c>
+      <c r="E31">
+        <v>5901</v>
+      </c>
+      <c r="F31">
+        <v>10990</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>159</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>1476</v>
+      </c>
+      <c r="E32">
+        <v>664</v>
+      </c>
+      <c r="F32">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>246</v>
+      </c>
+      <c r="E33">
+        <v>588</v>
+      </c>
+      <c r="F33">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>161</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>237</v>
+      </c>
+      <c r="E34">
+        <v>2822</v>
+      </c>
+      <c r="F34">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>87</v>
+      </c>
+      <c r="E35">
+        <v>261</v>
+      </c>
+      <c r="F35">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>163</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>145</v>
+      </c>
+      <c r="E36">
+        <v>241</v>
+      </c>
+      <c r="F36">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>21611</v>
+      </c>
+      <c r="E38">
+        <v>9544</v>
+      </c>
+      <c r="F38">
+        <v>31155</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>1072</v>
+      </c>
+      <c r="E39">
+        <v>534</v>
+      </c>
+      <c r="F39">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>15094</v>
+      </c>
+      <c r="E40">
+        <v>3323</v>
+      </c>
+      <c r="F40">
+        <v>18417</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>165</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>589</v>
+      </c>
+      <c r="E41">
+        <v>2971</v>
+      </c>
+      <c r="F41">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>166</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>1195</v>
+      </c>
+      <c r="E42">
+        <v>169</v>
+      </c>
+      <c r="F42">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>260</v>
+      </c>
+      <c r="E43">
+        <v>1528</v>
+      </c>
+      <c r="F43">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>249</v>
+      </c>
+      <c r="E44">
+        <v>768</v>
+      </c>
+      <c r="F44">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>169</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>3152</v>
+      </c>
+      <c r="E45">
+        <v>251</v>
+      </c>
+      <c r="F45">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>907</v>
+      </c>
+      <c r="E47">
+        <v>541</v>
+      </c>
+      <c r="F47">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>171</v>
+      </c>
+      <c r="E48">
+        <v>132</v>
+      </c>
+      <c r="F48">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>170</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>679</v>
+      </c>
+      <c r="E49">
+        <v>352</v>
+      </c>
+      <c r="F49">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>57</v>
+      </c>
+      <c r="E50">
+        <v>57</v>
+      </c>
+      <c r="F50">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>470</v>
+      </c>
+      <c r="E52">
+        <v>549</v>
+      </c>
+      <c r="F52">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>153</v>
+      </c>
+      <c r="E53">
+        <v>244</v>
+      </c>
+      <c r="F53">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>172</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>196</v>
+      </c>
+      <c r="E54">
+        <v>153</v>
+      </c>
+      <c r="F54">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>173</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>71</v>
+      </c>
+      <c r="E55">
+        <v>93</v>
+      </c>
+      <c r="F55">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>174</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>50</v>
+      </c>
+      <c r="E56">
+        <v>59</v>
+      </c>
+      <c r="F56">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>5035</v>
+      </c>
+      <c r="E58">
+        <v>2890</v>
+      </c>
+      <c r="F58">
+        <v>7925</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>358</v>
+      </c>
+      <c r="E59">
+        <v>215</v>
+      </c>
+      <c r="F59">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>2188</v>
+      </c>
+      <c r="E60">
+        <v>306</v>
+      </c>
+      <c r="F60">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>176</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>1606</v>
+      </c>
+      <c r="E61">
+        <v>354</v>
+      </c>
+      <c r="F61">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>135</v>
+      </c>
+      <c r="E62">
+        <v>641</v>
+      </c>
+      <c r="F62">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>178</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>146</v>
+      </c>
+      <c r="E63">
+        <v>473</v>
+      </c>
+      <c r="F63">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>43</v>
+      </c>
+      <c r="E64">
+        <v>793</v>
+      </c>
+      <c r="F64">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>180</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>559</v>
+      </c>
+      <c r="E65">
+        <v>108</v>
+      </c>
+      <c r="F65">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>672</v>
+      </c>
+      <c r="E67">
+        <v>1833</v>
+      </c>
+      <c r="F67">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>44</v>
+      </c>
+      <c r="E68">
+        <v>137</v>
+      </c>
+      <c r="F68">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>181</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>130</v>
+      </c>
+      <c r="E69">
+        <v>1480</v>
+      </c>
+      <c r="F69">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>182</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>285</v>
+      </c>
+      <c r="E70">
+        <v>122</v>
+      </c>
+      <c r="F70">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>183</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>110</v>
+      </c>
+      <c r="E71">
+        <v>14</v>
+      </c>
+      <c r="F71">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>184</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>11</v>
+      </c>
+      <c r="E72">
+        <v>10</v>
+      </c>
+      <c r="F72">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>185</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>85</v>
+      </c>
+      <c r="E73">
+        <v>61</v>
+      </c>
+      <c r="F73">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>186</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>7</v>
+      </c>
+      <c r="E74">
+        <v>9</v>
+      </c>
+      <c r="F74">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>2023</v>
+      </c>
+      <c r="E76">
+        <v>9458</v>
+      </c>
+      <c r="F76">
+        <v>11481</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>190</v>
+      </c>
+      <c r="E77">
+        <v>663</v>
+      </c>
+      <c r="F77">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>187</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>1287</v>
+      </c>
+      <c r="E78">
+        <v>3038</v>
+      </c>
+      <c r="F78">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>188</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>341</v>
+      </c>
+      <c r="E79">
+        <v>2371</v>
+      </c>
+      <c r="F79">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>78</v>
+      </c>
+      <c r="E80">
+        <v>250</v>
+      </c>
+      <c r="F80">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>190</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>47</v>
+      </c>
+      <c r="E81">
+        <v>1370</v>
+      </c>
+      <c r="F81">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>191</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>54</v>
+      </c>
+      <c r="E82">
+        <v>620</v>
+      </c>
+      <c r="F82">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>192</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>26</v>
+      </c>
+      <c r="E83">
+        <v>1146</v>
+      </c>
+      <c r="F83">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>12</v>
+      </c>
+      <c r="B85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>1109</v>
+      </c>
+      <c r="E85">
+        <v>1329</v>
+      </c>
+      <c r="F85">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>198</v>
+      </c>
+      <c r="E86">
+        <v>139</v>
+      </c>
+      <c r="F86">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>193</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>338</v>
+      </c>
+      <c r="E87">
+        <v>483</v>
+      </c>
+      <c r="F87">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>194</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>334</v>
+      </c>
+      <c r="E88">
+        <v>255</v>
+      </c>
+      <c r="F88">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>195</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>76</v>
+      </c>
+      <c r="E89">
+        <v>71</v>
+      </c>
+      <c r="F89">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>196</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>71</v>
+      </c>
+      <c r="E90">
+        <v>241</v>
+      </c>
+      <c r="F90">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>197</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>30</v>
+      </c>
+      <c r="E91">
+        <v>25</v>
+      </c>
+      <c r="F91">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>198</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>62</v>
+      </c>
+      <c r="E92">
+        <v>115</v>
+      </c>
+      <c r="F92">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>29784</v>
+      </c>
+      <c r="E94">
+        <v>13132</v>
+      </c>
+      <c r="F94">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>1345</v>
+      </c>
+      <c r="E95">
+        <v>711</v>
+      </c>
+      <c r="F95">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>199</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>20467</v>
+      </c>
+      <c r="E96">
+        <v>3653</v>
+      </c>
+      <c r="F96">
+        <v>24120</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>4196</v>
+      </c>
+      <c r="E97">
+        <v>892</v>
+      </c>
+      <c r="F97">
+        <v>5088</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>144</v>
+      </c>
+      <c r="E98">
+        <v>459</v>
+      </c>
+      <c r="F98">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>202</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>721</v>
+      </c>
+      <c r="E99">
+        <v>481</v>
+      </c>
+      <c r="F99">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>203</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>2774</v>
+      </c>
+      <c r="E100">
+        <v>6158</v>
+      </c>
+      <c r="F100">
+        <v>8932</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>137</v>
+      </c>
+      <c r="E101">
+        <v>778</v>
+      </c>
+      <c r="F101">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>488</v>
+      </c>
+      <c r="E103">
+        <v>940</v>
+      </c>
+      <c r="F103">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>120</v>
+      </c>
+      <c r="E104">
+        <v>175</v>
+      </c>
+      <c r="F104">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>205</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>237</v>
+      </c>
+      <c r="E105">
+        <v>226</v>
+      </c>
+      <c r="F105">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>131</v>
+      </c>
+      <c r="E106">
+        <v>539</v>
+      </c>
+      <c r="F106">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>16</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>2209</v>
+      </c>
+      <c r="E108">
+        <v>2389</v>
+      </c>
+      <c r="F108">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>262</v>
+      </c>
+      <c r="E109">
+        <v>93</v>
+      </c>
+      <c r="F109">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>207</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>428</v>
+      </c>
+      <c r="E110">
+        <v>170</v>
+      </c>
+      <c r="F110">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>208</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>419</v>
+      </c>
+      <c r="E111">
+        <v>1775</v>
+      </c>
+      <c r="F111">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>209</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>81</v>
+      </c>
+      <c r="E112">
+        <v>83</v>
+      </c>
+      <c r="F112">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>210</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>873</v>
+      </c>
+      <c r="E113">
+        <v>71</v>
+      </c>
+      <c r="F113">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>211</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>82</v>
+      </c>
+      <c r="E114">
+        <v>42</v>
+      </c>
+      <c r="F114">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>212</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>64</v>
+      </c>
+      <c r="E115">
+        <v>155</v>
+      </c>
+      <c r="F115">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>17</v>
+      </c>
+      <c r="B117" t="s">
+        <v>21</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>749</v>
+      </c>
+      <c r="E117">
+        <v>195</v>
+      </c>
+      <c r="F117">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>30</v>
+      </c>
+      <c r="B118" t="s">
+        <v>30</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>90</v>
+      </c>
+      <c r="E118">
+        <v>37</v>
+      </c>
+      <c r="F118">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>213</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>153</v>
+      </c>
+      <c r="E119">
+        <v>51</v>
+      </c>
+      <c r="F119">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>214</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>210</v>
+      </c>
+      <c r="E120">
+        <v>20</v>
+      </c>
+      <c r="F120">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>215</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>296</v>
+      </c>
+      <c r="E121">
+        <v>87</v>
+      </c>
+      <c r="F121">
+        <v>383</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>759</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G2">
+        <v>13246</v>
+      </c>
+      <c r="H2">
+        <v>20601</v>
+      </c>
+      <c r="I2">
+        <v>10278</v>
+      </c>
+      <c r="J2">
+        <v>27509</v>
+      </c>
+      <c r="K2">
+        <v>21759</v>
+      </c>
+      <c r="L2">
+        <v>549</v>
+      </c>
+      <c r="M2">
+        <v>4013</v>
+      </c>
+      <c r="N2">
+        <v>19927</v>
+      </c>
+      <c r="O2">
+        <v>2030</v>
+      </c>
+      <c r="P2">
+        <v>3736</v>
+      </c>
+      <c r="Q2">
+        <v>11954</v>
+      </c>
+      <c r="R2">
+        <v>2418</v>
+      </c>
+      <c r="S2">
+        <v>12569</v>
+      </c>
+      <c r="T2">
+        <v>2167</v>
+      </c>
+      <c r="U2">
+        <v>10867</v>
+      </c>
+      <c r="V2">
+        <v>5496</v>
+      </c>
+      <c r="W2">
+        <v>739</v>
+      </c>
+      <c r="X2">
+        <v>169858</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G3">
+        <v>7100</v>
+      </c>
+      <c r="H3">
+        <v>24026</v>
+      </c>
+      <c r="I3">
+        <v>25447</v>
+      </c>
+      <c r="J3">
+        <v>27625</v>
+      </c>
+      <c r="K3">
+        <v>16238</v>
+      </c>
+      <c r="L3">
+        <v>624</v>
+      </c>
+      <c r="M3">
+        <v>2387</v>
+      </c>
+      <c r="N3">
+        <v>6855</v>
+      </c>
+      <c r="O3">
+        <v>1343</v>
+      </c>
+      <c r="P3">
+        <v>3465</v>
+      </c>
+      <c r="Q3">
+        <v>5176</v>
+      </c>
+      <c r="R3">
+        <v>2703</v>
+      </c>
+      <c r="S3">
+        <v>11746</v>
+      </c>
+      <c r="T3">
+        <v>3400</v>
+      </c>
+      <c r="U3">
+        <v>9172</v>
+      </c>
+      <c r="V3">
+        <v>2903</v>
+      </c>
+      <c r="W3">
+        <v>678</v>
+      </c>
+      <c r="X3">
+        <v>150888</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>20346</v>
+      </c>
+      <c r="H4">
+        <v>44627</v>
+      </c>
+      <c r="I4">
+        <v>35725</v>
+      </c>
+      <c r="J4">
+        <v>55134</v>
+      </c>
+      <c r="K4">
+        <v>37997</v>
+      </c>
+      <c r="L4">
+        <v>1173</v>
+      </c>
+      <c r="M4">
+        <v>6400</v>
+      </c>
+      <c r="N4">
+        <v>26782</v>
+      </c>
+      <c r="O4">
+        <v>3373</v>
+      </c>
+      <c r="P4">
+        <v>7201</v>
+      </c>
+      <c r="Q4">
+        <v>17130</v>
+      </c>
+      <c r="R4">
+        <v>5121</v>
+      </c>
+      <c r="S4">
+        <v>24315</v>
+      </c>
+      <c r="T4">
+        <v>5567</v>
+      </c>
+      <c r="U4">
+        <v>20039</v>
+      </c>
+      <c r="V4">
+        <v>8399</v>
+      </c>
+      <c r="W4">
+        <v>1417</v>
+      </c>
+      <c r="X4">
+        <v>320746</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>13246</v>
+      </c>
+      <c r="E2">
+        <v>7100</v>
+      </c>
+      <c r="F2">
+        <v>20346</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>2066</v>
+      </c>
+      <c r="E3">
+        <v>1614</v>
+      </c>
+      <c r="F3">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3215</v>
+      </c>
+      <c r="E4">
+        <v>1269</v>
+      </c>
+      <c r="F4">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>2091</v>
+      </c>
+      <c r="E5">
+        <v>646</v>
+      </c>
+      <c r="F5">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>225</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>3961</v>
+      </c>
+      <c r="E6">
+        <v>1568</v>
+      </c>
+      <c r="F6">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>302</v>
+      </c>
+      <c r="E7">
+        <v>668</v>
+      </c>
+      <c r="F7">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>215</v>
+      </c>
+      <c r="E8">
+        <v>181</v>
+      </c>
+      <c r="F8">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>228</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>207</v>
+      </c>
+      <c r="E9">
+        <v>268</v>
+      </c>
+      <c r="F9">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>212</v>
+      </c>
+      <c r="E10">
+        <v>475</v>
+      </c>
+      <c r="F10">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>230</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>710</v>
+      </c>
+      <c r="E11">
+        <v>198</v>
+      </c>
+      <c r="F11">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>231</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>69</v>
+      </c>
+      <c r="E12">
+        <v>184</v>
+      </c>
+      <c r="F12">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>198</v>
+      </c>
+      <c r="E13">
+        <v>29</v>
+      </c>
+      <c r="F13">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>20601</v>
+      </c>
+      <c r="E15">
+        <v>24026</v>
+      </c>
+      <c r="F15">
+        <v>44627</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>4477</v>
+      </c>
+      <c r="E16">
+        <v>4764</v>
+      </c>
+      <c r="F16">
+        <v>9241</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>233</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>7844</v>
+      </c>
+      <c r="E17">
+        <v>7071</v>
+      </c>
+      <c r="F17">
+        <v>14915</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>234</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>3713</v>
+      </c>
+      <c r="E18">
+        <v>3558</v>
+      </c>
+      <c r="F18">
+        <v>7271</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>235</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>599</v>
+      </c>
+      <c r="E19">
+        <v>1834</v>
+      </c>
+      <c r="F19">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>236</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>897</v>
+      </c>
+      <c r="E20">
+        <v>569</v>
+      </c>
+      <c r="F20">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>250</v>
+      </c>
+      <c r="E21">
+        <v>601</v>
+      </c>
+      <c r="F21">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>376</v>
+      </c>
+      <c r="E22">
+        <v>366</v>
+      </c>
+      <c r="F22">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>239</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>140</v>
+      </c>
+      <c r="E23">
+        <v>198</v>
+      </c>
+      <c r="F23">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>240</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>186</v>
+      </c>
+      <c r="E24">
+        <v>244</v>
+      </c>
+      <c r="F24">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>241</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>1949</v>
+      </c>
+      <c r="E25">
+        <v>4335</v>
+      </c>
+      <c r="F25">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>242</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>170</v>
+      </c>
+      <c r="E26">
+        <v>486</v>
+      </c>
+      <c r="F26">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>10278</v>
+      </c>
+      <c r="E28">
+        <v>25447</v>
+      </c>
+      <c r="F28">
+        <v>35725</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>2067</v>
+      </c>
+      <c r="E29">
+        <v>2710</v>
+      </c>
+      <c r="F29">
+        <v>4777</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>3658</v>
+      </c>
+      <c r="E30">
+        <v>4047</v>
+      </c>
+      <c r="F30">
+        <v>7705</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>244</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>504</v>
+      </c>
+      <c r="E31">
+        <v>1787</v>
+      </c>
+      <c r="F31">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>245</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>997</v>
+      </c>
+      <c r="E32">
+        <v>857</v>
+      </c>
+      <c r="F32">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>1446</v>
+      </c>
+      <c r="E33">
+        <v>13874</v>
+      </c>
+      <c r="F33">
+        <v>15320</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>247</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>315</v>
+      </c>
+      <c r="E34">
+        <v>547</v>
+      </c>
+      <c r="F34">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>248</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>281</v>
+      </c>
+      <c r="E35">
+        <v>350</v>
+      </c>
+      <c r="F35">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>249</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>790</v>
+      </c>
+      <c r="E36">
+        <v>786</v>
+      </c>
+      <c r="F36">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>250</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>88</v>
+      </c>
+      <c r="E37">
+        <v>373</v>
+      </c>
+      <c r="F37">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>251</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>48</v>
+      </c>
+      <c r="E38">
+        <v>64</v>
+      </c>
+      <c r="F38">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>252</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>84</v>
+      </c>
+      <c r="E39">
+        <v>52</v>
+      </c>
+      <c r="F39">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>27509</v>
+      </c>
+      <c r="E41">
+        <v>27625</v>
+      </c>
+      <c r="F41">
+        <v>55134</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>3851</v>
+      </c>
+      <c r="E42">
+        <v>4047</v>
+      </c>
+      <c r="F42">
+        <v>7898</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>253</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>10599</v>
+      </c>
+      <c r="E43">
+        <v>15057</v>
+      </c>
+      <c r="F43">
+        <v>25656</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>254</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>1391</v>
+      </c>
+      <c r="E44">
+        <v>2706</v>
+      </c>
+      <c r="F44">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>255</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>975</v>
+      </c>
+      <c r="E45">
+        <v>814</v>
+      </c>
+      <c r="F45">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>256</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>6775</v>
+      </c>
+      <c r="E46">
+        <v>724</v>
+      </c>
+      <c r="F46">
+        <v>7499</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>257</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>512</v>
+      </c>
+      <c r="E47">
+        <v>1327</v>
+      </c>
+      <c r="F47">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>258</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>176</v>
+      </c>
+      <c r="E48">
+        <v>184</v>
+      </c>
+      <c r="F48">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>259</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>2228</v>
+      </c>
+      <c r="E49">
+        <v>529</v>
+      </c>
+      <c r="F49">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>260</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>525</v>
+      </c>
+      <c r="E50">
+        <v>1569</v>
+      </c>
+      <c r="F50">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>261</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>167</v>
+      </c>
+      <c r="E51">
+        <v>550</v>
+      </c>
+      <c r="F51">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>262</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>310</v>
+      </c>
+      <c r="E52">
+        <v>118</v>
+      </c>
+      <c r="F52">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>21759</v>
+      </c>
+      <c r="E54">
+        <v>16238</v>
+      </c>
+      <c r="F54">
+        <v>37997</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>2515</v>
+      </c>
+      <c r="E55">
+        <v>1922</v>
+      </c>
+      <c r="F55">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>263</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>4292</v>
+      </c>
+      <c r="E56">
+        <v>3200</v>
+      </c>
+      <c r="F56">
+        <v>7492</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>264</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>5095</v>
+      </c>
+      <c r="E57">
+        <v>2604</v>
+      </c>
+      <c r="F57">
+        <v>7699</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>265</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>452</v>
+      </c>
+      <c r="E58">
+        <v>1140</v>
+      </c>
+      <c r="F58">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>266</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>900</v>
+      </c>
+      <c r="E59">
+        <v>5280</v>
+      </c>
+      <c r="F59">
+        <v>6180</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>267</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>3593</v>
+      </c>
+      <c r="E60">
+        <v>505</v>
+      </c>
+      <c r="F60">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>268</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>203</v>
+      </c>
+      <c r="E61">
+        <v>137</v>
+      </c>
+      <c r="F61">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>269</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>1418</v>
+      </c>
+      <c r="E62">
+        <v>211</v>
+      </c>
+      <c r="F62">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>270</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>717</v>
+      </c>
+      <c r="E63">
+        <v>798</v>
+      </c>
+      <c r="F63">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>271</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>134</v>
+      </c>
+      <c r="E64">
+        <v>208</v>
+      </c>
+      <c r="F64">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>272</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>2440</v>
+      </c>
+      <c r="E65">
+        <v>233</v>
+      </c>
+      <c r="F65">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>549</v>
+      </c>
+      <c r="E67">
+        <v>624</v>
+      </c>
+      <c r="F67">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>356</v>
+      </c>
+      <c r="E68">
+        <v>289</v>
+      </c>
+      <c r="F68">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>273</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>193</v>
+      </c>
+      <c r="E69">
+        <v>335</v>
+      </c>
+      <c r="F69">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>4013</v>
+      </c>
+      <c r="E71">
+        <v>2387</v>
+      </c>
+      <c r="F71">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>712</v>
+      </c>
+      <c r="E72">
+        <v>677</v>
+      </c>
+      <c r="F72">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>274</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1206</v>
+      </c>
+      <c r="E73">
+        <v>634</v>
+      </c>
+      <c r="F73">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>275</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>387</v>
+      </c>
+      <c r="E74">
+        <v>199</v>
+      </c>
+      <c r="F74">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>276</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>154</v>
+      </c>
+      <c r="E75">
+        <v>146</v>
+      </c>
+      <c r="F75">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>277</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>1002</v>
+      </c>
+      <c r="E76">
+        <v>190</v>
+      </c>
+      <c r="F76">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>278</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>88</v>
+      </c>
+      <c r="E77">
+        <v>127</v>
+      </c>
+      <c r="F77">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>279</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>78</v>
+      </c>
+      <c r="E78">
+        <v>60</v>
+      </c>
+      <c r="F78">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>280</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>89</v>
+      </c>
+      <c r="E79">
+        <v>122</v>
+      </c>
+      <c r="F79">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>281</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>91</v>
+      </c>
+      <c r="E80">
+        <v>37</v>
+      </c>
+      <c r="F80">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>9</v>
+      </c>
+      <c r="B81" t="s">
+        <v>282</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>14</v>
+      </c>
+      <c r="E81">
+        <v>35</v>
+      </c>
+      <c r="F81">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>10</v>
+      </c>
+      <c r="B82" t="s">
+        <v>283</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>192</v>
+      </c>
+      <c r="E82">
+        <v>160</v>
+      </c>
+      <c r="F82">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>19927</v>
+      </c>
+      <c r="E84">
+        <v>6855</v>
+      </c>
+      <c r="F84">
+        <v>26782</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" t="s">
+        <v>30</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>1483</v>
+      </c>
+      <c r="E85">
+        <v>854</v>
+      </c>
+      <c r="F85">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>284</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>10097</v>
+      </c>
+      <c r="E86">
+        <v>2740</v>
+      </c>
+      <c r="F86">
+        <v>12837</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>285</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>6302</v>
+      </c>
+      <c r="E87">
+        <v>772</v>
+      </c>
+      <c r="F87">
+        <v>7074</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>286</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>562</v>
+      </c>
+      <c r="E88">
+        <v>338</v>
+      </c>
+      <c r="F88">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>287</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>306</v>
+      </c>
+      <c r="E89">
+        <v>259</v>
+      </c>
+      <c r="F89">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>288</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>525</v>
+      </c>
+      <c r="E90">
+        <v>1103</v>
+      </c>
+      <c r="F90">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>117</v>
+      </c>
+      <c r="E91">
+        <v>55</v>
+      </c>
+      <c r="F91">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>131</v>
+      </c>
+      <c r="E92">
+        <v>111</v>
+      </c>
+      <c r="F92">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>291</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>180</v>
+      </c>
+      <c r="E93">
+        <v>139</v>
+      </c>
+      <c r="F93">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>292</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>123</v>
+      </c>
+      <c r="E94">
+        <v>91</v>
+      </c>
+      <c r="F94">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>293</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>101</v>
+      </c>
+      <c r="E95">
+        <v>393</v>
+      </c>
+      <c r="F95">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>2030</v>
+      </c>
+      <c r="E97">
+        <v>1343</v>
+      </c>
+      <c r="F97">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>162</v>
+      </c>
+      <c r="E98">
+        <v>247</v>
+      </c>
+      <c r="F98">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>294</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>80</v>
+      </c>
+      <c r="E99">
+        <v>157</v>
+      </c>
+      <c r="F99">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>2</v>
+      </c>
+      <c r="B100" t="s">
+        <v>295</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>717</v>
+      </c>
+      <c r="E100">
+        <v>144</v>
+      </c>
+      <c r="F100">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>3</v>
+      </c>
+      <c r="B101" t="s">
+        <v>296</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>76</v>
+      </c>
+      <c r="E101">
+        <v>114</v>
+      </c>
+      <c r="F101">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>297</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>61</v>
+      </c>
+      <c r="E102">
+        <v>191</v>
+      </c>
+      <c r="F102">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>5</v>
+      </c>
+      <c r="B103" t="s">
+        <v>298</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>433</v>
+      </c>
+      <c r="E103">
+        <v>40</v>
+      </c>
+      <c r="F103">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>6</v>
+      </c>
+      <c r="B104" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>23</v>
+      </c>
+      <c r="E104">
+        <v>50</v>
+      </c>
+      <c r="F104">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>7</v>
+      </c>
+      <c r="B105" t="s">
+        <v>300</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>55</v>
+      </c>
+      <c r="E105">
+        <v>33</v>
+      </c>
+      <c r="F105">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>8</v>
+      </c>
+      <c r="B106" t="s">
+        <v>301</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>268</v>
+      </c>
+      <c r="E106">
+        <v>81</v>
+      </c>
+      <c r="F106">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>9</v>
+      </c>
+      <c r="B107" t="s">
+        <v>302</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>128</v>
+      </c>
+      <c r="E107">
+        <v>115</v>
+      </c>
+      <c r="F107">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>303</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>27</v>
+      </c>
+      <c r="E108">
+        <v>171</v>
+      </c>
+      <c r="F108">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>3736</v>
+      </c>
+      <c r="E110">
+        <v>3465</v>
+      </c>
+      <c r="F110">
+        <v>7201</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>30</v>
+      </c>
+      <c r="B111" t="s">
+        <v>30</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>415</v>
+      </c>
+      <c r="E111">
+        <v>338</v>
+      </c>
+      <c r="F111">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>304</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>1636</v>
+      </c>
+      <c r="E112">
+        <v>1133</v>
+      </c>
+      <c r="F112">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>305</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>640</v>
+      </c>
+      <c r="E113">
+        <v>329</v>
+      </c>
+      <c r="F113">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>306</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>158</v>
+      </c>
+      <c r="E114">
+        <v>208</v>
+      </c>
+      <c r="F114">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>307</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>114</v>
+      </c>
+      <c r="E115">
+        <v>309</v>
+      </c>
+      <c r="F115">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>308</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>87</v>
+      </c>
+      <c r="E116">
+        <v>272</v>
+      </c>
+      <c r="F116">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>309</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>75</v>
+      </c>
+      <c r="E117">
+        <v>275</v>
+      </c>
+      <c r="F117">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>310</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>170</v>
+      </c>
+      <c r="E118">
+        <v>220</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>311</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>46</v>
+      </c>
+      <c r="E119">
+        <v>270</v>
+      </c>
+      <c r="F119">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>9</v>
+      </c>
+      <c r="B120" t="s">
+        <v>312</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>343</v>
+      </c>
+      <c r="E120">
+        <v>73</v>
+      </c>
+      <c r="F120">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>313</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>52</v>
+      </c>
+      <c r="E121">
+        <v>38</v>
+      </c>
+      <c r="F121">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>12</v>
+      </c>
+      <c r="B123" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>11954</v>
+      </c>
+      <c r="E123">
+        <v>5176</v>
+      </c>
+      <c r="F123">
+        <v>17130</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>1415</v>
+      </c>
+      <c r="E124">
+        <v>895</v>
+      </c>
+      <c r="F124">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>314</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>2086</v>
+      </c>
+      <c r="E125">
+        <v>788</v>
+      </c>
+      <c r="F125">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>315</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>2898</v>
+      </c>
+      <c r="E126">
+        <v>768</v>
+      </c>
+      <c r="F126">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>316</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>679</v>
+      </c>
+      <c r="E127">
+        <v>493</v>
+      </c>
+      <c r="F127">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>317</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>630</v>
+      </c>
+      <c r="E128">
+        <v>143</v>
+      </c>
+      <c r="F128">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>318</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>925</v>
+      </c>
+      <c r="E129">
+        <v>244</v>
+      </c>
+      <c r="F129">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>319</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>1152</v>
+      </c>
+      <c r="E130">
+        <v>300</v>
+      </c>
+      <c r="F130">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>320</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>291</v>
+      </c>
+      <c r="E131">
+        <v>1228</v>
+      </c>
+      <c r="F131">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>321</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>1289</v>
+      </c>
+      <c r="E132">
+        <v>69</v>
+      </c>
+      <c r="F132">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>322</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>131</v>
+      </c>
+      <c r="E133">
+        <v>134</v>
+      </c>
+      <c r="F133">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>323</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>458</v>
+      </c>
+      <c r="E134">
+        <v>114</v>
+      </c>
+      <c r="F134">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>13</v>
+      </c>
+      <c r="B136" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>2418</v>
+      </c>
+      <c r="E136">
+        <v>2703</v>
+      </c>
+      <c r="F136">
+        <v>5121</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>30</v>
+      </c>
+      <c r="B137" t="s">
+        <v>30</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>145</v>
+      </c>
+      <c r="E137">
+        <v>388</v>
+      </c>
+      <c r="F137">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>324</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>108</v>
+      </c>
+      <c r="E138">
+        <v>710</v>
+      </c>
+      <c r="F138">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>325</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>173</v>
+      </c>
+      <c r="E139">
+        <v>826</v>
+      </c>
+      <c r="F139">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>326</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>1348</v>
+      </c>
+      <c r="E140">
+        <v>177</v>
+      </c>
+      <c r="F140">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>327</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>91</v>
+      </c>
+      <c r="E141">
+        <v>137</v>
+      </c>
+      <c r="F141">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>328</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>40</v>
+      </c>
+      <c r="E142">
+        <v>201</v>
+      </c>
+      <c r="F142">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>329</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>252</v>
+      </c>
+      <c r="E143">
+        <v>15</v>
+      </c>
+      <c r="F143">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>7</v>
+      </c>
+      <c r="B144" t="s">
+        <v>330</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>98</v>
+      </c>
+      <c r="E144">
+        <v>40</v>
+      </c>
+      <c r="F144">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>331</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>30</v>
+      </c>
+      <c r="E145">
+        <v>153</v>
+      </c>
+      <c r="F145">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>9</v>
+      </c>
+      <c r="B146" t="s">
+        <v>332</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>98</v>
+      </c>
+      <c r="E146">
+        <v>40</v>
+      </c>
+      <c r="F146">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>10</v>
+      </c>
+      <c r="B147" t="s">
+        <v>333</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>35</v>
+      </c>
+      <c r="E147">
+        <v>16</v>
+      </c>
+      <c r="F147">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>18</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>12569</v>
+      </c>
+      <c r="E149">
+        <v>11746</v>
+      </c>
+      <c r="F149">
+        <v>24315</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>30</v>
+      </c>
+      <c r="B150" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>1355</v>
+      </c>
+      <c r="E150">
+        <v>1478</v>
+      </c>
+      <c r="F150">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>334</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>5335</v>
+      </c>
+      <c r="E151">
+        <v>3298</v>
+      </c>
+      <c r="F151">
+        <v>8633</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>335</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>875</v>
+      </c>
+      <c r="E152">
+        <v>3215</v>
+      </c>
+      <c r="F152">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>336</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>828</v>
+      </c>
+      <c r="E153">
+        <v>766</v>
+      </c>
+      <c r="F153">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>662</v>
+      </c>
+      <c r="E154">
+        <v>468</v>
+      </c>
+      <c r="F154">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>338</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>2143</v>
+      </c>
+      <c r="E155">
+        <v>789</v>
+      </c>
+      <c r="F155">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>339</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>543</v>
+      </c>
+      <c r="E156">
+        <v>495</v>
+      </c>
+      <c r="F156">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>340</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>286</v>
+      </c>
+      <c r="E157">
+        <v>288</v>
+      </c>
+      <c r="F157">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>341</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>96</v>
+      </c>
+      <c r="E158">
+        <v>259</v>
+      </c>
+      <c r="F158">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>342</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>338</v>
+      </c>
+      <c r="E159">
+        <v>245</v>
+      </c>
+      <c r="F159">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>343</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>108</v>
+      </c>
+      <c r="E160">
+        <v>445</v>
+      </c>
+      <c r="F160">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="161"/>
+    <row r="162">
+      <c r="A162">
+        <v>15</v>
+      </c>
+      <c r="B162" t="s">
+        <v>19</v>
+      </c>
+      <c r="C162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162">
+        <v>2167</v>
+      </c>
+      <c r="E162">
+        <v>3400</v>
+      </c>
+      <c r="F162">
+        <v>5567</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>30</v>
+      </c>
+      <c r="B163" t="s">
+        <v>30</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163">
+        <v>402</v>
+      </c>
+      <c r="E163">
+        <v>562</v>
+      </c>
+      <c r="F163">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164" t="s">
+        <v>344</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>296</v>
+      </c>
+      <c r="E164">
+        <v>508</v>
+      </c>
+      <c r="F164">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>2</v>
+      </c>
+      <c r="B165" t="s">
+        <v>345</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>170</v>
+      </c>
+      <c r="E165">
+        <v>718</v>
+      </c>
+      <c r="F165">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>3</v>
+      </c>
+      <c r="B166" t="s">
+        <v>346</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>79</v>
+      </c>
+      <c r="E166">
+        <v>237</v>
+      </c>
+      <c r="F166">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>4</v>
+      </c>
+      <c r="B167" t="s">
+        <v>347</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>181</v>
+      </c>
+      <c r="E167">
+        <v>326</v>
+      </c>
+      <c r="F167">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>5</v>
+      </c>
+      <c r="B168" t="s">
+        <v>348</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>86</v>
+      </c>
+      <c r="E168">
+        <v>465</v>
+      </c>
+      <c r="F168">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>6</v>
+      </c>
+      <c r="B169" t="s">
+        <v>349</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>870</v>
+      </c>
+      <c r="E169">
+        <v>366</v>
+      </c>
+      <c r="F169">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>7</v>
+      </c>
+      <c r="B170" t="s">
+        <v>350</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>26</v>
+      </c>
+      <c r="E170">
+        <v>131</v>
+      </c>
+      <c r="F170">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>351</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>57</v>
+      </c>
+      <c r="E171">
+        <v>87</v>
+      </c>
+      <c r="F171">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>16</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173">
+        <v>10867</v>
+      </c>
+      <c r="E173">
+        <v>9172</v>
+      </c>
+      <c r="F173">
+        <v>20039</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>30</v>
+      </c>
+      <c r="B174" t="s">
+        <v>30</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174">
+        <v>1769</v>
+      </c>
+      <c r="E174">
+        <v>586</v>
+      </c>
+      <c r="F174">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>352</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>5778</v>
+      </c>
+      <c r="E175">
+        <v>1559</v>
+      </c>
+      <c r="F175">
+        <v>7337</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>353</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>1255</v>
+      </c>
+      <c r="E176">
+        <v>3837</v>
+      </c>
+      <c r="F176">
+        <v>5092</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>354</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>243</v>
+      </c>
+      <c r="E177">
+        <v>186</v>
+      </c>
+      <c r="F177">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>355</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>204</v>
+      </c>
+      <c r="E178">
+        <v>851</v>
+      </c>
+      <c r="F178">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>356</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>250</v>
+      </c>
+      <c r="E179">
+        <v>1261</v>
+      </c>
+      <c r="F179">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>357</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>193</v>
+      </c>
+      <c r="E180">
+        <v>204</v>
+      </c>
+      <c r="F180">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>358</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>66</v>
+      </c>
+      <c r="E181">
+        <v>171</v>
+      </c>
+      <c r="F181">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>359</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>92</v>
+      </c>
+      <c r="E182">
+        <v>191</v>
+      </c>
+      <c r="F182">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>360</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>43</v>
+      </c>
+      <c r="E183">
+        <v>248</v>
+      </c>
+      <c r="F183">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>361</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184">
+        <v>974</v>
+      </c>
+      <c r="E184">
+        <v>78</v>
+      </c>
+      <c r="F184">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="185"/>
+    <row r="186">
+      <c r="A186">
+        <v>17</v>
+      </c>
+      <c r="B186" t="s">
+        <v>21</v>
+      </c>
+      <c r="C186" t="s">
+        <v>35</v>
+      </c>
+      <c r="D186">
+        <v>5496</v>
+      </c>
+      <c r="E186">
+        <v>2903</v>
+      </c>
+      <c r="F186">
+        <v>8399</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>30</v>
+      </c>
+      <c r="B187" t="s">
+        <v>30</v>
+      </c>
+      <c r="C187" t="s">
+        <v>36</v>
+      </c>
+      <c r="D187">
+        <v>626</v>
+      </c>
+      <c r="E187">
+        <v>298</v>
+      </c>
+      <c r="F187">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1</v>
+      </c>
+      <c r="B188" t="s">
+        <v>362</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>891</v>
+      </c>
+      <c r="E188">
+        <v>1386</v>
+      </c>
+      <c r="F188">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2</v>
+      </c>
+      <c r="B189" t="s">
+        <v>363</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>414</v>
+      </c>
+      <c r="E189">
+        <v>109</v>
+      </c>
+      <c r="F189">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>3</v>
+      </c>
+      <c r="B190" t="s">
+        <v>364</v>
+      </c>
+      <c r="C190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D190">
+        <v>134</v>
+      </c>
+      <c r="E190">
+        <v>58</v>
+      </c>
+      <c r="F190">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>4</v>
+      </c>
+      <c r="B191" t="s">
+        <v>365</v>
+      </c>
+      <c r="C191" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191">
+        <v>2370</v>
+      </c>
+      <c r="E191">
+        <v>576</v>
+      </c>
+      <c r="F191">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>5</v>
+      </c>
+      <c r="B192" t="s">
+        <v>366</v>
+      </c>
+      <c r="C192" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192">
+        <v>100</v>
+      </c>
+      <c r="E192">
+        <v>165</v>
+      </c>
+      <c r="F192">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>6</v>
+      </c>
+      <c r="B193" t="s">
+        <v>367</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193">
+        <v>86</v>
+      </c>
+      <c r="E193">
+        <v>30</v>
+      </c>
+      <c r="F193">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>7</v>
+      </c>
+      <c r="B194" t="s">
+        <v>368</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194">
+        <v>242</v>
+      </c>
+      <c r="E194">
+        <v>145</v>
+      </c>
+      <c r="F194">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>8</v>
+      </c>
+      <c r="B195" t="s">
+        <v>369</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>633</v>
+      </c>
+      <c r="E195">
+        <v>136</v>
+      </c>
+      <c r="F195">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="196"/>
+    <row r="197">
+      <c r="A197">
+        <v>24</v>
+      </c>
+      <c r="B197" t="s">
+        <v>216</v>
+      </c>
+      <c r="C197" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197">
+        <v>739</v>
+      </c>
+      <c r="E197">
+        <v>678</v>
+      </c>
+      <c r="F197">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>30</v>
+      </c>
+      <c r="B198" t="s">
+        <v>30</v>
+      </c>
+      <c r="C198" t="s">
+        <v>36</v>
+      </c>
+      <c r="D198">
+        <v>160</v>
+      </c>
+      <c r="E198">
+        <v>137</v>
+      </c>
+      <c r="F198">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1</v>
+      </c>
+      <c r="B199" t="s">
+        <v>370</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>221</v>
+      </c>
+      <c r="E199">
+        <v>211</v>
+      </c>
+      <c r="F199">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2</v>
+      </c>
+      <c r="B200" t="s">
+        <v>371</v>
+      </c>
+      <c r="C200" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200">
+        <v>31</v>
+      </c>
+      <c r="E200">
+        <v>52</v>
+      </c>
+      <c r="F200">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>3</v>
+      </c>
+      <c r="B201" t="s">
+        <v>372</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>25</v>
+      </c>
+      <c r="E201">
+        <v>27</v>
+      </c>
+      <c r="F201">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>4</v>
+      </c>
+      <c r="B202" t="s">
+        <v>373</v>
+      </c>
+      <c r="C202" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202">
+        <v>196</v>
+      </c>
+      <c r="E202">
+        <v>96</v>
+      </c>
+      <c r="F202">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>5</v>
+      </c>
+      <c r="B203" t="s">
+        <v>374</v>
+      </c>
+      <c r="C203" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203">
+        <v>30</v>
+      </c>
+      <c r="E203">
+        <v>27</v>
+      </c>
+      <c r="F203">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>375</v>
+      </c>
+      <c r="C204" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204">
+        <v>22</v>
+      </c>
+      <c r="E204">
+        <v>33</v>
+      </c>
+      <c r="F204">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>7</v>
+      </c>
+      <c r="B205" t="s">
+        <v>376</v>
+      </c>
+      <c r="C205" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205">
+        <v>14</v>
+      </c>
+      <c r="E205">
+        <v>39</v>
+      </c>
+      <c r="F205">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>377</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206">
+        <v>40</v>
+      </c>
+      <c r="E206">
+        <v>56</v>
+      </c>
+      <c r="F206">
+        <v>96</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E2" t="s">
+        <v>380</v>
+      </c>
+      <c r="F2" t="s">
+        <v>381</v>
+      </c>
+      <c r="G2">
+        <v>7704</v>
+      </c>
+      <c r="H2">
+        <v>24348</v>
+      </c>
+      <c r="I2">
+        <v>16309</v>
+      </c>
+      <c r="J2">
+        <v>24171</v>
+      </c>
+      <c r="K2">
+        <v>25632</v>
+      </c>
+      <c r="L2">
+        <v>925</v>
+      </c>
+      <c r="M2">
+        <v>4298</v>
+      </c>
+      <c r="N2">
+        <v>19364</v>
+      </c>
+      <c r="O2">
+        <v>778</v>
+      </c>
+      <c r="P2">
+        <v>10868</v>
+      </c>
+      <c r="Q2">
+        <v>7665</v>
+      </c>
+      <c r="R2">
+        <v>2446</v>
+      </c>
+      <c r="S2">
+        <v>23828</v>
+      </c>
+      <c r="T2">
+        <v>2873</v>
+      </c>
+      <c r="U2">
+        <v>16832</v>
+      </c>
+      <c r="V2">
+        <v>5530</v>
+      </c>
+      <c r="W2">
+        <v>2196</v>
+      </c>
+      <c r="X2">
+        <v>195767</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>7704</v>
+      </c>
+      <c r="H3">
+        <v>24348</v>
+      </c>
+      <c r="I3">
+        <v>16309</v>
+      </c>
+      <c r="J3">
+        <v>24171</v>
+      </c>
+      <c r="K3">
+        <v>25632</v>
+      </c>
+      <c r="L3">
+        <v>925</v>
+      </c>
+      <c r="M3">
+        <v>4298</v>
+      </c>
+      <c r="N3">
+        <v>19364</v>
+      </c>
+      <c r="O3">
+        <v>778</v>
+      </c>
+      <c r="P3">
+        <v>10868</v>
+      </c>
+      <c r="Q3">
+        <v>7665</v>
+      </c>
+      <c r="R3">
+        <v>2446</v>
+      </c>
+      <c r="S3">
+        <v>23828</v>
+      </c>
+      <c r="T3">
+        <v>2873</v>
+      </c>
+      <c r="U3">
+        <v>16832</v>
+      </c>
+      <c r="V3">
+        <v>5530</v>
+      </c>
+      <c r="W3">
+        <v>2196</v>
+      </c>
+      <c r="X3">
+        <v>195767</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>22959</v>
+        <v>7704</v>
       </c>
       <c r="E2">
-        <v>22959</v>
+        <v>7704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>3294</v>
+        <v>1300</v>
       </c>
       <c r="E3">
-        <v>3294</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>760</v>
+        <v>382</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>12144</v>
+        <v>2025</v>
       </c>
       <c r="E4">
-        <v>12144</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>761</v>
+        <v>383</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>2604</v>
+        <v>1269</v>
       </c>
       <c r="E5">
-        <v>2604</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>762</v>
+        <v>384</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>1908</v>
+        <v>1232</v>
       </c>
       <c r="E6">
-        <v>1908</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>763</v>
+        <v>385</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>1450</v>
+        <v>691</v>
       </c>
       <c r="E7">
-        <v>1450</v>
+        <v>691</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>764</v>
+        <v>386</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>557</v>
+        <v>156</v>
       </c>
       <c r="E8">
-        <v>557</v>
+        <v>156</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>765</v>
+        <v>387</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>178</v>
+        <v>434</v>
       </c>
       <c r="E9">
-        <v>178</v>
+        <v>434</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>766</v>
+        <v>388</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>409</v>
+        <v>597</v>
       </c>
       <c r="E10">
-        <v>409</v>
-[...3021 lines deleted...]
-        <v>1262</v>
+        <v>597</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D12">
-        <v>6860</v>
+        <v>24348</v>
       </c>
       <c r="E12">
-        <v>14119</v>
-[...2 lines deleted...]
-        <v>20979</v>
+        <v>24348</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>950</v>
+        <v>3826</v>
       </c>
       <c r="E13">
-        <v>1401</v>
-[...2 lines deleted...]
-        <v>2351</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>389</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>1496</v>
+        <v>4788</v>
       </c>
       <c r="E14">
-        <v>6597</v>
-[...2 lines deleted...]
-        <v>8093</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>390</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>1685</v>
+        <v>4527</v>
       </c>
       <c r="E15">
-        <v>5276</v>
-[...2 lines deleted...]
-        <v>6961</v>
+        <v>4527</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>391</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>213</v>
+        <v>8132</v>
       </c>
       <c r="E16">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>8132</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>392</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>157</v>
+        <v>313</v>
       </c>
       <c r="E17">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>313</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>393</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>149</v>
+        <v>1321</v>
       </c>
       <c r="E18">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>203</v>
+        <v>676</v>
       </c>
       <c r="E19">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>676</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>394</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>2007</v>
+        <v>765</v>
       </c>
       <c r="E20">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>2301</v>
+        <v>765</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>14451</v>
+        <v>16309</v>
       </c>
       <c r="E22">
-        <v>5194</v>
-[...2 lines deleted...]
-        <v>19645</v>
+        <v>16309</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>655</v>
+        <v>1164</v>
       </c>
       <c r="E23">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>1294</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>395</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>735</v>
+        <v>1215</v>
       </c>
       <c r="E24">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>396</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>2443</v>
+        <v>6294</v>
       </c>
       <c r="E25">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>2637</v>
+        <v>6294</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>397</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>6243</v>
+        <v>381</v>
       </c>
       <c r="E26">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>6847</v>
+        <v>381</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>398</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>690</v>
+        <v>255</v>
       </c>
       <c r="E27">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>255</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>399</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>133</v>
+        <v>1948</v>
       </c>
       <c r="E28">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>400</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>775</v>
+        <v>322</v>
       </c>
       <c r="E29">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>322</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>401</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>2777</v>
+        <v>4730</v>
       </c>
       <c r="E30">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>3568</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>5445</v>
+        <v>24171</v>
       </c>
       <c r="E32">
-        <v>9411</v>
-[...2 lines deleted...]
-        <v>14856</v>
+        <v>24171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>690</v>
+        <v>2454</v>
       </c>
       <c r="E33">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>1597</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>60</v>
+        <v>402</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>1374</v>
+        <v>16658</v>
       </c>
       <c r="E34">
-        <v>5983</v>
-[...2 lines deleted...]
-        <v>7357</v>
+        <v>16658</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>61</v>
+        <v>403</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>2392</v>
+        <v>1929</v>
       </c>
       <c r="E35">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>3408</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
+        <v>404</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>226</v>
+        <v>663</v>
       </c>
       <c r="E36">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>663</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>63</v>
+        <v>405</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>397</v>
+        <v>1035</v>
       </c>
       <c r="E37">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>1158</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>406</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>148</v>
+        <v>588</v>
       </c>
       <c r="E38">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>588</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>407</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>66</v>
+        <v>560</v>
       </c>
       <c r="E39">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>560</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>66</v>
+        <v>408</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>152</v>
+        <v>284</v>
       </c>
       <c r="E40">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>284</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>11433</v>
+        <v>25632</v>
       </c>
       <c r="E42">
-        <v>13458</v>
-[...2 lines deleted...]
-        <v>24891</v>
+        <v>25632</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>949</v>
+        <v>2084</v>
       </c>
       <c r="E43">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>67</v>
+        <v>409</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>1085</v>
+        <v>7174</v>
       </c>
       <c r="E44">
-        <v>6415</v>
-[...2 lines deleted...]
-        <v>7500</v>
+        <v>7174</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>68</v>
+        <v>410</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>598</v>
+        <v>3598</v>
       </c>
       <c r="E45">
-        <v>4558</v>
-[...2 lines deleted...]
-        <v>5156</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>411</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>5062</v>
+        <v>3220</v>
       </c>
       <c r="E46">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>6078</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>412</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>313</v>
+        <v>5031</v>
       </c>
       <c r="E47">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>71</v>
+        <v>413</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>2284</v>
+        <v>1837</v>
       </c>
       <c r="E48">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>2521</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>72</v>
+        <v>414</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>263</v>
+        <v>2114</v>
       </c>
       <c r="E49">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>73</v>
+        <v>415</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>879</v>
+        <v>574</v>
       </c>
       <c r="E50">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>574</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>885</v>
+        <v>925</v>
       </c>
       <c r="E52">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>1331</v>
+        <v>925</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="E53">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>222</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>74</v>
+        <v>416</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>332</v>
+        <v>368</v>
       </c>
       <c r="E54">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>368</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>75</v>
+        <v>417</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E55">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>76</v>
+        <v>418</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="E56">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>123</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>77</v>
+        <v>419</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E57">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>78</v>
+        <v>420</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E58">
-        <v>17</v>
-[...25 lines deleted...]
-    <row r="60"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>4298</v>
+      </c>
+      <c r="E60">
+        <v>4298</v>
+      </c>
+    </row>
     <row r="61">
-      <c r="A61">
-        <v>7</v>
+      <c r="A61" t="s">
+        <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C61" t="s">
         <v>36</v>
       </c>
       <c r="D61">
-        <v>1172</v>
+        <v>425</v>
       </c>
       <c r="E61">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>2527</v>
+        <v>425</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>31</v>
+      <c r="A62">
+        <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>31</v>
+        <v>421</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>281</v>
+        <v>1454</v>
       </c>
       <c r="E62">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>80</v>
+        <v>422</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>204</v>
+        <v>628</v>
       </c>
       <c r="E63">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>628</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>81</v>
+        <v>423</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>255</v>
+        <v>847</v>
       </c>
       <c r="E64">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>847</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>82</v>
+        <v>424</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>101</v>
+        <v>218</v>
       </c>
       <c r="E65">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>83</v>
+        <v>425</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>152</v>
+        <v>109</v>
       </c>
       <c r="E66">
-        <v>64</v>
-[...541 lines deleted...]
-      <c r="E96">
         <v>109</v>
       </c>
-      <c r="F96">
-[...2938 lines deleted...]
-    <row r="66"/>
+    </row>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>426</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>663</v>
+        <v>263</v>
       </c>
       <c r="E67">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>2230</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>31</v>
+      <c r="A68">
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>31</v>
+        <v>427</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>220</v>
+        <v>354</v>
       </c>
       <c r="E68">
-        <v>145</v>
-[...30 lines deleted...]
-    </row>
+        <v>354</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>110</v>
+        <v>19364</v>
       </c>
       <c r="E70">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>883</v>
+        <v>19364</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>3</v>
+      <c r="A71" t="s">
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>53</v>
+        <v>2056</v>
       </c>
       <c r="E71">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>428</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>38</v>
+        <v>3340</v>
       </c>
       <c r="E72">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>210</v>
+        <v>429</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>36</v>
+        <v>6013</v>
       </c>
       <c r="E73">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>6013</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>211</v>
+        <v>430</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>51</v>
+        <v>4660</v>
       </c>
       <c r="E74">
-        <v>40</v>
-[...8 lines deleted...]
-    <row r="75"/>
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>431</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>700</v>
+      </c>
+      <c r="E75">
+        <v>700</v>
+      </c>
+    </row>
     <row r="76">
       <c r="A76">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
+        <v>432</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>3218</v>
+        <v>482</v>
       </c>
       <c r="E76">
-        <v>1486</v>
-[...5 lines deleted...]
-        <v>7309</v>
+        <v>482</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="s">
-        <v>31</v>
+      <c r="A77">
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>31</v>
+        <v>433</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>403</v>
+        <v>490</v>
       </c>
       <c r="E77">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>490</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B78" t="s">
-        <v>212</v>
+        <v>434</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>652</v>
+        <v>1623</v>
       </c>
       <c r="E78">
-        <v>133</v>
-[...30 lines deleted...]
-    </row>
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B80" t="s">
-        <v>214</v>
+        <v>14</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D80">
-        <v>139</v>
+        <v>778</v>
       </c>
       <c r="E80">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>778</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>4</v>
+      <c r="A81" t="s">
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>215</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="E81">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>1124</v>
+        <v>124</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>216</v>
+        <v>435</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>211</v>
+        <v>134</v>
       </c>
       <c r="E82">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>1864</v>
+        <v>134</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>217</v>
+        <v>436</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>54</v>
+        <v>231</v>
       </c>
       <c r="E83">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>231</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>218</v>
+        <v>437</v>
       </c>
       <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
         <v>39</v>
       </c>
-      <c r="D84">
-[...1 lines deleted...]
-      </c>
       <c r="E84">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>39</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>438</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E85">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>439</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="E86">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>440</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>18</v>
+      </c>
+      <c r="E87">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>441</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>135</v>
+      </c>
+      <c r="E88">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
         <v>10</v>
       </c>
-      <c r="B87" t="s">
-[...26 lines deleted...]
-      <c r="C89" t="s">
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>10868</v>
+      </c>
+      <c r="E90">
+        <v>10868</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
         <v>36</v>
       </c>
-      <c r="D89">
-[...44 lines deleted...]
-      </c>
       <c r="D91">
-        <v>11187</v>
+        <v>623</v>
       </c>
       <c r="E91">
-        <v>1801</v>
-[...5 lines deleted...]
-        <v>13882</v>
+        <v>623</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>223</v>
+        <v>442</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>644</v>
+        <v>2290</v>
       </c>
       <c r="E92">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>224</v>
+        <v>443</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>247</v>
+        <v>3314</v>
       </c>
       <c r="E93">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>444</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>261</v>
+        <v>344</v>
       </c>
       <c r="E94">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>344</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>445</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>168</v>
+        <v>991</v>
       </c>
       <c r="E95">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>991</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>446</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>29</v>
+        <v>631</v>
       </c>
       <c r="E96">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>631</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>447</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>35</v>
+        <v>277</v>
       </c>
       <c r="E97">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>277</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>229</v>
+        <v>448</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>73</v>
+        <v>2398</v>
       </c>
       <c r="E98">
-        <v>54</v>
-[...30 lines deleted...]
-    </row>
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="99"/>
     <row r="100">
       <c r="A100">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>7665</v>
       </c>
       <c r="E100">
-        <v>51</v>
-[...8 lines deleted...]
-    <row r="101"/>
+        <v>7665</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>30</v>
+      </c>
+      <c r="B101" t="s">
+        <v>30</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>701</v>
+      </c>
+      <c r="E101">
+        <v>701</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>14</v>
+        <v>449</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>4331</v>
+        <v>2567</v>
       </c>
       <c r="E102">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>5755</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>31</v>
+      <c r="A103">
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>31</v>
+        <v>450</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>289</v>
+        <v>996</v>
       </c>
       <c r="E103">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>996</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>232</v>
+        <v>451</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>1376</v>
+        <v>716</v>
       </c>
       <c r="E104">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>1458</v>
+        <v>716</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>233</v>
+        <v>452</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>1778</v>
+        <v>497</v>
       </c>
       <c r="E105">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>1911</v>
+        <v>497</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>234</v>
+        <v>453</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>68</v>
+        <v>209</v>
       </c>
       <c r="E106">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>209</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>235</v>
+        <v>454</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>132</v>
+        <v>919</v>
       </c>
       <c r="E107">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>919</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>236</v>
+        <v>455</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>249</v>
+        <v>1060</v>
       </c>
       <c r="E108">
-        <v>16</v>
-[...30 lines deleted...]
-    </row>
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B110" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>51</v>
+        <v>2446</v>
       </c>
       <c r="E110">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>8</v>
+      <c r="A111" t="s">
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>239</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>168</v>
       </c>
       <c r="E111">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>168</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>240</v>
+        <v>456</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>211</v>
+        <v>1093</v>
       </c>
       <c r="E112">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>241</v>
+        <v>457</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>35</v>
+        <v>304</v>
       </c>
       <c r="E113">
-        <v>728</v>
-[...8 lines deleted...]
-    <row r="114"/>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>458</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>52</v>
+      </c>
+      <c r="E114">
+        <v>52</v>
+      </c>
+    </row>
     <row r="115">
       <c r="A115">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>459</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>6358</v>
+        <v>214</v>
       </c>
       <c r="E115">
-        <v>2686</v>
-[...5 lines deleted...]
-        <v>11680</v>
+        <v>214</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="s">
-        <v>31</v>
+      <c r="A116">
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>516</v>
+        <v>181</v>
       </c>
       <c r="E116">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>181</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>242</v>
+        <v>461</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>4789</v>
+        <v>223</v>
       </c>
       <c r="E117">
-        <v>1319</v>
-[...5 lines deleted...]
-        <v>7000</v>
+        <v>223</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>243</v>
+        <v>462</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>291</v>
+        <v>211</v>
       </c>
       <c r="E118">
-        <v>218</v>
-[...30 lines deleted...]
-    </row>
+        <v>211</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
-        <v>245</v>
+        <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>106</v>
+        <v>23828</v>
       </c>
       <c r="E120">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>1346</v>
+        <v>23828</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>5</v>
+      <c r="A121" t="s">
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>92</v>
+        <v>1392</v>
       </c>
       <c r="E121">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>247</v>
+        <v>463</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>94</v>
+        <v>12221</v>
       </c>
       <c r="E122">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>12221</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>248</v>
+        <v>464</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>71</v>
+        <v>5539</v>
       </c>
       <c r="E123">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>249</v>
+        <v>465</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>173</v>
+        <v>712</v>
       </c>
       <c r="E124">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>712</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>250</v>
+        <v>466</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>801</v>
       </c>
       <c r="E125">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>801</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>251</v>
+        <v>467</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>39</v>
+        <v>1664</v>
       </c>
       <c r="E126">
-        <v>58</v>
-[...8 lines deleted...]
-    <row r="127"/>
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>468</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>105</v>
+      </c>
+      <c r="E127">
+        <v>105</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>469</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>4963</v>
+        <v>1394</v>
       </c>
       <c r="E128">
-        <v>15070</v>
-[...30 lines deleted...]
-    </row>
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="129"/>
     <row r="130">
       <c r="A130">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B130" t="s">
-        <v>252</v>
+        <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D130">
-        <v>3231</v>
+        <v>2873</v>
       </c>
       <c r="E130">
-        <v>12851</v>
-[...5 lines deleted...]
-        <v>17263</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131">
-        <v>2</v>
+      <c r="A131" t="s">
+        <v>30</v>
       </c>
       <c r="B131" t="s">
-        <v>253</v>
+        <v>30</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>302</v>
+        <v>630</v>
       </c>
       <c r="E131">
-        <v>993</v>
-[...5 lines deleted...]
-        <v>1781</v>
+        <v>630</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>254</v>
+        <v>470</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>288</v>
+        <v>391</v>
       </c>
       <c r="E132">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>391</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>255</v>
+        <v>471</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>123</v>
+        <v>729</v>
       </c>
       <c r="E133">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>729</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>256</v>
+        <v>472</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>147</v>
+        <v>535</v>
       </c>
       <c r="E134">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>535</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>257</v>
+        <v>473</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>121</v>
+        <v>364</v>
       </c>
       <c r="E135">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>364</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>258</v>
+        <v>474</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>52</v>
+        <v>139</v>
       </c>
       <c r="E136">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>139</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>259</v>
+        <v>475</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E137">
-        <v>10</v>
-[...30 lines deleted...]
-    </row>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B139" t="s">
-        <v>261</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>16832</v>
       </c>
       <c r="E139">
-        <v>6</v>
-[...8 lines deleted...]
-    <row r="140"/>
+        <v>16832</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>30</v>
+      </c>
+      <c r="B140" t="s">
+        <v>30</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>526</v>
+      </c>
+      <c r="E140">
+        <v>526</v>
+      </c>
+    </row>
     <row r="141">
       <c r="A141">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>17</v>
+        <v>476</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>264</v>
+        <v>5595</v>
       </c>
       <c r="E141">
-        <v>1185</v>
-[...5 lines deleted...]
-        <v>3076</v>
+        <v>5595</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142" t="s">
-        <v>31</v>
+      <c r="A142">
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>31</v>
+        <v>477</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>69</v>
+        <v>4708</v>
       </c>
       <c r="E142">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>262</v>
+        <v>478</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>119</v>
+        <v>1080</v>
       </c>
       <c r="E143">
-        <v>975</v>
-[...5 lines deleted...]
-        <v>2421</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>263</v>
+        <v>479</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>39</v>
+        <v>2519</v>
       </c>
       <c r="E144">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>264</v>
+        <v>480</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>19</v>
+        <v>1161</v>
       </c>
       <c r="E145">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>265</v>
+        <v>481</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>1149</v>
       </c>
       <c r="E146">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>482</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>94</v>
+      </c>
+      <c r="E147">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
         <v>17</v>
       </c>
-      <c r="F146">
-[...14 lines deleted...]
-      <c r="C148" t="s">
+      <c r="B149" t="s">
+        <v>21</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>5530</v>
+      </c>
+      <c r="E149">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>30</v>
+      </c>
+      <c r="B150" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" t="s">
         <v>36</v>
       </c>
-      <c r="D148">
-[...44 lines deleted...]
-      </c>
       <c r="D150">
-        <v>1156</v>
+        <v>412</v>
       </c>
       <c r="E150">
-        <v>1384</v>
-[...5 lines deleted...]
-        <v>6743</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>267</v>
+        <v>483</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>2371</v>
+        <v>1376</v>
       </c>
       <c r="E151">
-        <v>1121</v>
-[...5 lines deleted...]
-        <v>4176</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>268</v>
+        <v>484</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>510</v>
+        <v>3408</v>
       </c>
       <c r="E152">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>269</v>
+        <v>485</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>721</v>
+        <v>114</v>
       </c>
       <c r="E153">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>914</v>
+        <v>114</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>270</v>
+        <v>486</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>550</v>
+        <v>220</v>
       </c>
       <c r="E154">
-        <v>74</v>
-[...30 lines deleted...]
-    </row>
+        <v>220</v>
+      </c>
+    </row>
+    <row r="155"/>
     <row r="156">
       <c r="A156">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="B156" t="s">
-        <v>272</v>
+        <v>216</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D156">
-        <v>211</v>
+        <v>2196</v>
       </c>
       <c r="E156">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157">
-        <v>8</v>
+      <c r="A157" t="s">
+        <v>30</v>
       </c>
       <c r="B157" t="s">
-        <v>273</v>
+        <v>30</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D157">
-        <v>154</v>
+        <v>209</v>
       </c>
       <c r="E157">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>739</v>
+        <v>209</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B158" t="s">
-        <v>274</v>
+        <v>487</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>119</v>
+        <v>854</v>
       </c>
       <c r="E158">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>854</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B159" t="s">
-        <v>275</v>
+        <v>488</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>5903</v>
+        <v>309</v>
       </c>
       <c r="E159">
-        <v>1736</v>
-[...8 lines deleted...]
-    <row r="160"/>
+        <v>309</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>489</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>96</v>
+      </c>
+      <c r="E160">
+        <v>96</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B161" t="s">
-        <v>19</v>
+        <v>490</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>917</v>
+        <v>152</v>
       </c>
       <c r="E161">
-        <v>2895</v>
-[...5 lines deleted...]
-        <v>4129</v>
+        <v>152</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>31</v>
+      <c r="A162">
+        <v>5</v>
       </c>
       <c r="B162" t="s">
-        <v>31</v>
+        <v>491</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D162">
-        <v>277</v>
+        <v>484</v>
       </c>
       <c r="E162">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>484</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B163" t="s">
-        <v>276</v>
+        <v>492</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>192</v>
+        <v>56</v>
       </c>
       <c r="E163">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>56</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B164" t="s">
-        <v>277</v>
+        <v>493</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>124</v>
+        <v>36</v>
       </c>
       <c r="E164">
-        <v>71</v>
-[...39 lines deleted...]
-      <c r="C167" t="s">
         <v>36</v>
-      </c>
-[...5829 lines deleted...]
-        <v>383</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>