--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SULAWESI TENGAH 5 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="SULAWESI TENGAH 4 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SULAWESI TENGAH 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SULAWESI TENGAH 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SULAWESI TENGAH 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SULAWESI TENGAH 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SULAWESI TENGAH 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SULAWESI TENGAH 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SULAWESI TENGAH 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SULAWESI TENGAH 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SULAWESI TENGAH 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SULAWESI TENGAH 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SULAWESI TENGAH 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SULAWESI TENGAH 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SULAWESI TENGAH 3 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SULAWESI TENGAH 3 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="879">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -110,95 +110,539 @@
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SULAWESI TENGAH</t>
   </si>
   <si>
+    <t>720004</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH 4</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>BANGGAI</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>BANGGAI KEPULAUAN</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>BANGGAI LAUT</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MUSDAR M AMIN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN MAHASUNI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. SYARPIN MUKALAP</t>
+  </si>
+  <si>
+    <t>ANSAR, S.Pt.</t>
+  </si>
+  <si>
+    <t>DAENG TALI YEMBO</t>
+  </si>
+  <si>
+    <t>SUNARTI LATABILA</t>
+  </si>
+  <si>
+    <t>SADAT ANWAR BIHALIA, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>RADEN MAS HAADDI SUMARSONO DIPONEGORO, S.H.</t>
+  </si>
+  <si>
+    <t>HASRIANI</t>
+  </si>
+  <si>
+    <t>SIRAJUDIN ADJAM</t>
+  </si>
+  <si>
+    <t>STIVAN HELMY SANDAGANG, S.E.</t>
+  </si>
+  <si>
+    <t>WINIAR HIDAYAT LAMAKARATE, S.E.</t>
+  </si>
+  <si>
+    <t>IRWAN AMIR</t>
+  </si>
+  <si>
+    <t>SRIMUSRINIAWATI P. NOAM, S.E.</t>
+  </si>
+  <si>
+    <t>ADRIANI</t>
+  </si>
+  <si>
+    <t>Drs. MUCHSIN SASIA, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMMAD NASIR A. KUNDU</t>
+  </si>
+  <si>
+    <t>RUGRYANDANI, S.H.</t>
+  </si>
+  <si>
+    <t>YULIUS TIPA, S.E.</t>
+  </si>
+  <si>
+    <t>GISBERTH SONDOPEN</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SRI INDRANINGSIH LALUSU</t>
+  </si>
+  <si>
+    <t>H. SURYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DUDY HARIYANTHO USUMAN</t>
+  </si>
+  <si>
+    <t>MEIYER F. S. DAMIMA, S.E.</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUMERTA</t>
+  </si>
+  <si>
+    <t>ARIYATI B. LAHA</t>
+  </si>
+  <si>
+    <t>HENI SANHERIB THIA,  S.H.</t>
+  </si>
+  <si>
+    <t>HERY LUDONG, S.T.</t>
+  </si>
+  <si>
+    <t>RISTIE DIAN ANGGRAINY,  S.Sos.</t>
+  </si>
+  <si>
+    <t>SUMANTI MALARANGAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>SAMSUL BAHRI MANG, S.E., S.H.</t>
+  </si>
+  <si>
+    <t>MARYAM TAMOREKA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERRY UTUSAN</t>
+  </si>
+  <si>
+    <t>SOFYAN MANG</t>
+  </si>
+  <si>
+    <t>DJONI HADJU, S.E.</t>
+  </si>
+  <si>
+    <t>MERRY MONGGESANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>AFANDI AMU</t>
+  </si>
+  <si>
+    <t>DANTI YULIARSI SAADJAD, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUJIONO ABD SAPIR</t>
+  </si>
+  <si>
+    <t>AJENG PUTRI AYU DORI</t>
+  </si>
+  <si>
+    <t>IRIANTO MALINGONG, M.M.</t>
+  </si>
+  <si>
+    <t>DANDY ADHI PRABOWO</t>
+  </si>
+  <si>
+    <t>GILDA</t>
+  </si>
+  <si>
+    <t>MOH. HAIQAL HIJRATULLAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHADAFI BADJEREY</t>
+  </si>
+  <si>
+    <t>Hj. Hadijah Hanama, S.Si.</t>
+  </si>
+  <si>
+    <t>Abdullah Tansa, S.Sos.</t>
+  </si>
+  <si>
+    <t>AFRIANDI</t>
+  </si>
+  <si>
+    <t>NURBAYA SADAESA, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAD LAMANE</t>
+  </si>
+  <si>
+    <t>Zaenuddin Ladyek</t>
+  </si>
+  <si>
+    <t>Mudhar Saratun Puyu</t>
+  </si>
+  <si>
+    <t>Sofyane Dorkos</t>
+  </si>
+  <si>
+    <t>Adhitya Putra Perdana M Hamri</t>
+  </si>
+  <si>
+    <t>Aludin Ahaba</t>
+  </si>
+  <si>
+    <t>Hasma Abusama</t>
+  </si>
+  <si>
+    <t>INDRAWAN SAHI</t>
+  </si>
+  <si>
+    <t>MUHTASAM, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>HADIDJA DJAFAR</t>
+  </si>
+  <si>
+    <t>SAHRIL S. LUMUAN, S.E.</t>
+  </si>
+  <si>
+    <t>WANTO</t>
+  </si>
+  <si>
+    <t>MUTHAFIFIN UMAR</t>
+  </si>
+  <si>
+    <t>RUSDIN I MALEWA</t>
+  </si>
+  <si>
+    <t>RAHMADSITO A. LA'ANI, A.Md.</t>
+  </si>
+  <si>
+    <t>ASIANA H MARIADJANG</t>
+  </si>
+  <si>
+    <t>TAKBIR, S.H.</t>
+  </si>
+  <si>
+    <t>SRI ATUN</t>
+  </si>
+  <si>
+    <t>H. NASIR HIMRAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>FAISAL BAHARUDDIN TJATJO, S.H.</t>
+  </si>
+  <si>
+    <t>USMAN IBA, S.Pt.</t>
+  </si>
+  <si>
+    <t>HUSEN UMAR AL JUFRI</t>
+  </si>
+  <si>
+    <t>NAJEMIAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FINA TRIANA SAMBITE, S. Farm.</t>
+  </si>
+  <si>
+    <t>MOHAMAD IRBART, S.Sos.</t>
+  </si>
+  <si>
+    <t>IRHAM, S.Sos.</t>
+  </si>
+  <si>
+    <t>YANTO HM SINORIT, S.I.P.</t>
+  </si>
+  <si>
+    <t>I Ketut Sudarsana, S.Sos., M.MSip.</t>
+  </si>
+  <si>
+    <t>ALWIN PALALO, S.E.</t>
+  </si>
+  <si>
+    <t>SITI SUBAIDAH EVARYA</t>
+  </si>
+  <si>
+    <t>ISMAIL INDEK</t>
+  </si>
+  <si>
+    <t>ALIMUDIN, S.H.</t>
+  </si>
+  <si>
+    <t>AYU ARDINA</t>
+  </si>
+  <si>
+    <t>RAMLAN ABDUL WAHAB DG M, S.H.</t>
+  </si>
+  <si>
+    <t>APRIANTI KARIM</t>
+  </si>
+  <si>
+    <t>VICTOR KRESPINUS ESA</t>
+  </si>
+  <si>
+    <t>NARWIN NASIR, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUH. ISMAIL JUNUS, S.E.</t>
+  </si>
+  <si>
+    <t>EVA FATMAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>NURSASTRO SALOMO, S.Sos.</t>
+  </si>
+  <si>
+    <t>KASMAN SULANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI TAMRIN</t>
+  </si>
+  <si>
+    <t>NI WAYAN LISA WISNANTARI</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN H PATAWE</t>
+  </si>
+  <si>
+    <t>IBRAHIM PANARI</t>
+  </si>
+  <si>
+    <t>YUMIATI</t>
+  </si>
+  <si>
+    <t>SARJUN</t>
+  </si>
+  <si>
+    <t>RONALD GULLA, S.T.</t>
+  </si>
+  <si>
+    <t>MULYANI, S.E.</t>
+  </si>
+  <si>
+    <t>IBRAHIM DARISE, S.H.</t>
+  </si>
+  <si>
+    <t>HANAPIAH M. PAMPAWA</t>
+  </si>
+  <si>
+    <t>SILFANA SALATUN</t>
+  </si>
+  <si>
+    <t>RONALDO WATRUTY</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>EPITA ALUNG</t>
+  </si>
+  <si>
+    <t>FITRIAH NINGSIH, S.Kep.</t>
+  </si>
+  <si>
+    <t>YESRIEL</t>
+  </si>
+  <si>
+    <t>RUSMAN</t>
+  </si>
+  <si>
+    <t>MOH. KAFRAWI Y. ABUDI</t>
+  </si>
+  <si>
+    <t>LESTARI</t>
+  </si>
+  <si>
+    <t>HIDAYAT USMAN</t>
+  </si>
+  <si>
+    <t>RICHARD BRYNWERD SCHWANER MANUAS, S.T.</t>
+  </si>
+  <si>
+    <t>IRFAN BUNGAADJIM, S.H.</t>
+  </si>
+  <si>
+    <t>SUSAN HANDAYANI SULING</t>
+  </si>
+  <si>
+    <t>ARMIN</t>
+  </si>
+  <si>
+    <t>SAMSUDIN</t>
+  </si>
+  <si>
+    <t>MARMA H. KADER</t>
+  </si>
+  <si>
+    <t>LUCKY G. ROMPAS</t>
+  </si>
+  <si>
+    <t>PRIYO WIDODO</t>
+  </si>
+  <si>
+    <t>HARTUTI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SAMIUN L. AGI, S.Ag.</t>
+  </si>
+  <si>
+    <t>Yohanis Kurniawandy, S.Kel.</t>
+  </si>
+  <si>
+    <t>NURIJA LUSPYANTI</t>
+  </si>
+  <si>
+    <t>IRWANTO DIASA</t>
+  </si>
+  <si>
+    <t>HENRI HUTABARAT, S.H.</t>
+  </si>
+  <si>
+    <t>DELMARD SIAKO, A.Md.</t>
+  </si>
+  <si>
+    <t>TELLY EVELYNE SUPIT</t>
+  </si>
+  <si>
+    <t>PATAN A. ABD RAZAK</t>
+  </si>
+  <si>
+    <t>YUSAK SIAHAYA, S.H.</t>
+  </si>
+  <si>
+    <t>ARIYANTI BUNGALIM</t>
+  </si>
+  <si>
+    <t>EDIPA PONGMASSANGKA, S.Hut.</t>
+  </si>
+  <si>
+    <t>HARSONO BEREKI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SULIANTI MANTUKE</t>
+  </si>
+  <si>
+    <t>EKA SAPUTRA</t>
+  </si>
+  <si>
+    <t>MUH. KASIM A.R. HAMID</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN NUR</t>
+  </si>
+  <si>
+    <t>SITTI FATMA</t>
+  </si>
+  <si>
+    <t>KUSWANDI BANET</t>
+  </si>
+  <si>
+    <t>ATRIANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>GAPUUR BUDUNGGALA</t>
+  </si>
+  <si>
+    <t>WARMAN PALALO</t>
+  </si>
+  <si>
     <t>720005</t>
   </si>
   <si>
     <t>SULAWESI TENGAH 5</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>POSO</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>TOJO UNA UNA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MUH. AMIN THAHIR</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>WIWIET KURNIAWATI</t>
   </si>
   <si>
     <t>AGUSTINUS P.R. LENGKOAN, S.Sos.</t>
   </si>
   <si>
     <t>ULFAH ASTRIYANTI MUSTAPA</t>
   </si>
   <si>
     <t>Ir. ASHARI ARIEF PAPUTUNGAN, S.T., M.Si.</t>
   </si>
   <si>
     <t>WISNU DARISE</t>
   </si>
   <si>
     <t>Drs. HASAN LASIATA, M.M.</t>
   </si>
   <si>
     <t>MARTHEN TIBE</t>
   </si>
   <si>
     <t>Ir. MEDISIN G. GUNDO</t>
   </si>
   <si>
     <t>DARMA GIDEON MONDOLU, S.H.</t>
@@ -2229,494 +2673,50 @@
     <t>FAIRUS HUSEN MASKATI</t>
   </si>
   <si>
     <t>DODY FITRYADY</t>
   </si>
   <si>
     <t>DIAN  A. GODONG, A.Md.Per.</t>
   </si>
   <si>
     <t>SUNARKO PATANI</t>
   </si>
   <si>
     <t>NURDIN NADJAMUDDIN, S.Sos.</t>
   </si>
   <si>
     <t>FADLUN UMAR</t>
   </si>
   <si>
     <t>RINTO MONTANG</t>
   </si>
   <si>
     <t>ROSMALA TRI DEWI</t>
   </si>
   <si>
     <t>ABDULLAH RAHMAN, S.P.</t>
-  </si>
-[...442 lines deleted...]
-    <t>WARMAN PALALO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3082,2888 +3082,2752 @@
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>216</v>
+        <v>364</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>494</v>
+        <v>526</v>
       </c>
       <c r="D2" t="s">
-        <v>495</v>
+        <v>527</v>
       </c>
       <c r="E2" t="s">
-        <v>496</v>
+        <v>528</v>
       </c>
       <c r="F2" t="s">
-        <v>497</v>
+        <v>529</v>
       </c>
       <c r="G2">
-        <v>22959</v>
+        <v>7704</v>
       </c>
       <c r="H2">
-        <v>27049</v>
+        <v>24348</v>
       </c>
       <c r="I2">
-        <v>24132</v>
+        <v>16309</v>
       </c>
       <c r="J2">
-        <v>35722</v>
+        <v>24171</v>
       </c>
       <c r="K2">
-        <v>41983</v>
+        <v>25632</v>
       </c>
       <c r="L2">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="M2">
-        <v>6216</v>
+        <v>4298</v>
       </c>
       <c r="N2">
-        <v>11154</v>
+        <v>19364</v>
       </c>
       <c r="O2">
-        <v>614</v>
+        <v>778</v>
       </c>
       <c r="P2">
-        <v>25289</v>
+        <v>10868</v>
       </c>
       <c r="Q2">
-        <v>12859</v>
+        <v>7665</v>
       </c>
       <c r="R2">
-        <v>7289</v>
+        <v>2446</v>
       </c>
       <c r="S2">
-        <v>14981</v>
+        <v>23828</v>
       </c>
       <c r="T2">
-        <v>1408</v>
+        <v>2873</v>
       </c>
       <c r="U2">
-        <v>5572</v>
+        <v>16832</v>
       </c>
       <c r="V2">
-        <v>13015</v>
+        <v>5530</v>
       </c>
       <c r="W2">
-        <v>473</v>
+        <v>2196</v>
       </c>
       <c r="X2">
-        <v>251641</v>
+        <v>195767</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G3">
-        <v>22959</v>
+        <v>7704</v>
       </c>
       <c r="H3">
-        <v>27049</v>
+        <v>24348</v>
       </c>
       <c r="I3">
-        <v>24132</v>
+        <v>16309</v>
       </c>
       <c r="J3">
-        <v>35722</v>
+        <v>24171</v>
       </c>
       <c r="K3">
-        <v>41983</v>
+        <v>25632</v>
       </c>
       <c r="L3">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="M3">
-        <v>6216</v>
+        <v>4298</v>
       </c>
       <c r="N3">
-        <v>11154</v>
+        <v>19364</v>
       </c>
       <c r="O3">
-        <v>614</v>
+        <v>778</v>
       </c>
       <c r="P3">
-        <v>25289</v>
+        <v>10868</v>
       </c>
       <c r="Q3">
-        <v>12859</v>
+        <v>7665</v>
       </c>
       <c r="R3">
-        <v>7289</v>
+        <v>2446</v>
       </c>
       <c r="S3">
-        <v>14981</v>
+        <v>23828</v>
       </c>
       <c r="T3">
-        <v>1408</v>
+        <v>2873</v>
       </c>
       <c r="U3">
-        <v>5572</v>
+        <v>16832</v>
       </c>
       <c r="V3">
-        <v>13015</v>
+        <v>5530</v>
       </c>
       <c r="W3">
-        <v>473</v>
+        <v>2196</v>
       </c>
       <c r="X3">
-        <v>251641</v>
+        <v>195767</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>22959</v>
+        <v>7704</v>
       </c>
       <c r="E2">
-        <v>22959</v>
+        <v>7704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>3294</v>
+        <v>1300</v>
       </c>
       <c r="E3">
-        <v>3294</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>498</v>
+        <v>530</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>12144</v>
+        <v>2025</v>
       </c>
       <c r="E4">
-        <v>12144</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>499</v>
+        <v>531</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>2604</v>
+        <v>1269</v>
       </c>
       <c r="E5">
-        <v>2604</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>500</v>
+        <v>532</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>1908</v>
+        <v>1232</v>
       </c>
       <c r="E6">
-        <v>1908</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>501</v>
+        <v>533</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>1450</v>
+        <v>691</v>
       </c>
       <c r="E7">
-        <v>1450</v>
+        <v>691</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>502</v>
+        <v>534</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>557</v>
+        <v>156</v>
       </c>
       <c r="E8">
-        <v>557</v>
+        <v>156</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>503</v>
+        <v>535</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>178</v>
+        <v>434</v>
       </c>
       <c r="E9">
-        <v>178</v>
+        <v>434</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>504</v>
+        <v>536</v>
       </c>
       <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>597</v>
+      </c>
+      <c r="E10">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>24348</v>
+      </c>
+      <c r="E12">
+        <v>24348</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="D10">
-[...33 lines deleted...]
-      </c>
       <c r="D13">
-        <v>27049</v>
+        <v>3826</v>
       </c>
       <c r="E13">
-        <v>27049</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>30</v>
+      <c r="A14">
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>537</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D14">
-        <v>5893</v>
+        <v>4788</v>
       </c>
       <c r="E14">
-        <v>5893</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>506</v>
+        <v>538</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15">
-        <v>13049</v>
+        <v>4527</v>
       </c>
       <c r="E15">
-        <v>13049</v>
+        <v>4527</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>507</v>
+        <v>539</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16">
-        <v>4565</v>
+        <v>8132</v>
       </c>
       <c r="E16">
-        <v>4565</v>
+        <v>8132</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>508</v>
+        <v>540</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17">
-        <v>957</v>
+        <v>313</v>
       </c>
       <c r="E17">
-        <v>957</v>
+        <v>313</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>509</v>
+        <v>541</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18">
-        <v>635</v>
+        <v>1321</v>
       </c>
       <c r="E18">
-        <v>635</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>510</v>
+        <v>311</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19">
-        <v>467</v>
+        <v>676</v>
       </c>
       <c r="E19">
-        <v>467</v>
+        <v>676</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>511</v>
+        <v>542</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>190</v>
+        <v>765</v>
       </c>
       <c r="E20">
-        <v>190</v>
-[...18 lines deleted...]
-    </row>
+        <v>765</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>16309</v>
+      </c>
+      <c r="E22">
+        <v>16309</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" t="s">
         <v>38</v>
       </c>
-      <c r="D22">
-[...6 lines deleted...]
-    <row r="23"/>
+      <c r="D23">
+        <v>1164</v>
+      </c>
+      <c r="E23">
+        <v>1164</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>543</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D24">
-        <v>24132</v>
+        <v>1215</v>
       </c>
       <c r="E24">
-        <v>24132</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>30</v>
+      <c r="A25">
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>544</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D25">
-        <v>3835</v>
+        <v>6294</v>
       </c>
       <c r="E25">
-        <v>3835</v>
+        <v>6294</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>514</v>
+        <v>545</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26">
-        <v>11976</v>
+        <v>381</v>
       </c>
       <c r="E26">
-        <v>11976</v>
+        <v>381</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D27">
-        <v>1838</v>
+        <v>255</v>
       </c>
       <c r="E27">
-        <v>1838</v>
+        <v>255</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>516</v>
+        <v>547</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>826</v>
+        <v>1948</v>
       </c>
       <c r="E28">
-        <v>826</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>517</v>
+        <v>548</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D29">
-        <v>1175</v>
+        <v>322</v>
       </c>
       <c r="E29">
-        <v>1175</v>
+        <v>322</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>518</v>
+        <v>549</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>3556</v>
+        <v>4730</v>
       </c>
       <c r="E30">
-        <v>3556</v>
-[...18 lines deleted...]
-    </row>
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>520</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>518</v>
+        <v>24171</v>
       </c>
       <c r="E32">
-        <v>518</v>
+        <v>24171</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>8</v>
+      <c r="A33" t="s">
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>521</v>
+        <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>136</v>
+        <v>2454</v>
       </c>
       <c r="E33">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>550</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>16658</v>
+      </c>
+      <c r="E34">
+        <v>16658</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>551</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D35">
-        <v>35722</v>
+        <v>1929</v>
       </c>
       <c r="E35">
-        <v>35722</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>30</v>
+      <c r="A36">
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>552</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>4332</v>
+        <v>663</v>
       </c>
       <c r="E36">
-        <v>4332</v>
+        <v>663</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D37">
-        <v>4063</v>
+        <v>1035</v>
       </c>
       <c r="E37">
-        <v>4063</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>11568</v>
+        <v>588</v>
       </c>
       <c r="E38">
-        <v>11568</v>
+        <v>588</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>5143</v>
+        <v>560</v>
       </c>
       <c r="E39">
-        <v>5143</v>
+        <v>560</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>525</v>
+        <v>556</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D40">
-        <v>2064</v>
+        <v>284</v>
       </c>
       <c r="E40">
-        <v>2064</v>
-[...18 lines deleted...]
-    </row>
+        <v>284</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>527</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>1303</v>
+        <v>25632</v>
       </c>
       <c r="E42">
-        <v>1303</v>
+        <v>25632</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>7</v>
+      <c r="A43" t="s">
+        <v>32</v>
       </c>
       <c r="B43" t="s">
-        <v>528</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>1230</v>
+        <v>2084</v>
       </c>
       <c r="E43">
-        <v>1230</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>4664</v>
+        <v>7174</v>
       </c>
       <c r="E44">
-        <v>4664</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>7174</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>558</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>3598</v>
+      </c>
+      <c r="E45">
+        <v>3598</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>559</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D46">
-        <v>41983</v>
+        <v>3220</v>
       </c>
       <c r="E46">
-        <v>41983</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>30</v>
+      <c r="A47">
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>560</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D47">
-        <v>3151</v>
+        <v>5031</v>
       </c>
       <c r="E47">
-        <v>3151</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>530</v>
+        <v>561</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>9272</v>
+        <v>1837</v>
       </c>
       <c r="E48">
-        <v>9272</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>531</v>
+        <v>562</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D49">
-        <v>2912</v>
+        <v>2114</v>
       </c>
       <c r="E49">
-        <v>2912</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>532</v>
+        <v>563</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>546</v>
+        <v>574</v>
       </c>
       <c r="E50">
-        <v>546</v>
-[...18 lines deleted...]
-    </row>
+        <v>574</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>9579</v>
+        <v>925</v>
       </c>
       <c r="E52">
-        <v>9579</v>
+        <v>925</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>6</v>
+      <c r="A53" t="s">
+        <v>32</v>
       </c>
       <c r="B53" t="s">
-        <v>535</v>
+        <v>32</v>
       </c>
       <c r="C53" t="s">
         <v>38</v>
       </c>
       <c r="D53">
-        <v>526</v>
+        <v>222</v>
       </c>
       <c r="E53">
-        <v>526</v>
+        <v>222</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>536</v>
+        <v>564</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D54">
-        <v>931</v>
+        <v>368</v>
       </c>
       <c r="E54">
-        <v>931</v>
+        <v>368</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>537</v>
+        <v>565</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D55">
-        <v>10896</v>
+        <v>110</v>
       </c>
       <c r="E55">
-        <v>10896</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>566</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>123</v>
+      </c>
+      <c r="E56">
+        <v>123</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>567</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D57">
-        <v>926</v>
+        <v>45</v>
       </c>
       <c r="E57">
-        <v>926</v>
+        <v>45</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>568</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D58">
-        <v>492</v>
+        <v>57</v>
       </c>
       <c r="E58">
-        <v>492</v>
-[...3 lines deleted...]
-      <c r="A59">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>4298</v>
+      </c>
+      <c r="E60">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>32</v>
+      </c>
+      <c r="B61" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>425</v>
+      </c>
+      <c r="E61">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
         <v>1</v>
       </c>
-      <c r="B59" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B62" t="s">
-        <v>30</v>
+        <v>569</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D62">
-        <v>1074</v>
+        <v>1454</v>
       </c>
       <c r="E62">
-        <v>1074</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>539</v>
+        <v>570</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D63">
-        <v>1098</v>
+        <v>628</v>
       </c>
       <c r="E63">
-        <v>1098</v>
+        <v>628</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>540</v>
+        <v>571</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D64">
-        <v>2327</v>
+        <v>847</v>
       </c>
       <c r="E64">
-        <v>2327</v>
+        <v>847</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>541</v>
+        <v>572</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D65">
-        <v>269</v>
+        <v>218</v>
       </c>
       <c r="E65">
-        <v>269</v>
+        <v>218</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>542</v>
+        <v>573</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D66">
-        <v>402</v>
+        <v>109</v>
       </c>
       <c r="E66">
-        <v>402</v>
+        <v>109</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>543</v>
+        <v>574</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D67">
-        <v>174</v>
+        <v>263</v>
       </c>
       <c r="E67">
-        <v>174</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>544</v>
+        <v>575</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D68">
-        <v>151</v>
+        <v>354</v>
       </c>
       <c r="E68">
-        <v>151</v>
-[...18 lines deleted...]
-    </row>
+        <v>354</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>546</v>
+        <v>13</v>
       </c>
       <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>19364</v>
+      </c>
+      <c r="E70">
+        <v>19364</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>32</v>
+      </c>
+      <c r="B71" t="s">
+        <v>32</v>
+      </c>
+      <c r="C71" t="s">
         <v>38</v>
       </c>
-      <c r="D70">
-[...6 lines deleted...]
-    <row r="71"/>
+      <c r="D71">
+        <v>2056</v>
+      </c>
+      <c r="E71">
+        <v>2056</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>576</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D72">
-        <v>11154</v>
+        <v>3340</v>
       </c>
       <c r="E72">
-        <v>11154</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>30</v>
+      <c r="A73">
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>577</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D73">
-        <v>1623</v>
+        <v>6013</v>
       </c>
       <c r="E73">
-        <v>1623</v>
+        <v>6013</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D74">
-        <v>2735</v>
+        <v>4660</v>
       </c>
       <c r="E74">
-        <v>2735</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>548</v>
+        <v>579</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D75">
-        <v>1444</v>
+        <v>700</v>
       </c>
       <c r="E75">
-        <v>1444</v>
+        <v>700</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>549</v>
+        <v>580</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D76">
-        <v>1974</v>
+        <v>482</v>
       </c>
       <c r="E76">
-        <v>1974</v>
+        <v>482</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>550</v>
+        <v>581</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D77">
-        <v>1542</v>
+        <v>490</v>
       </c>
       <c r="E77">
-        <v>1542</v>
+        <v>490</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B78" t="s">
-        <v>551</v>
+        <v>582</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D78">
-        <v>1069</v>
+        <v>1623</v>
       </c>
       <c r="E78">
-        <v>1069</v>
-[...18 lines deleted...]
-    </row>
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B80" t="s">
-        <v>553</v>
+        <v>14</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>93</v>
+        <v>778</v>
       </c>
       <c r="E80">
-        <v>93</v>
+        <v>778</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>8</v>
+      <c r="A81" t="s">
+        <v>32</v>
       </c>
       <c r="B81" t="s">
-        <v>554</v>
+        <v>32</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>406</v>
+        <v>124</v>
       </c>
       <c r="E81">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="82"/>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>583</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>134</v>
+      </c>
+      <c r="E82">
+        <v>134</v>
+      </c>
+    </row>
     <row r="83">
       <c r="A83">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>14</v>
+        <v>584</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D83">
-        <v>614</v>
+        <v>231</v>
       </c>
       <c r="E83">
-        <v>614</v>
+        <v>231</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="s">
-        <v>30</v>
+      <c r="A84">
+        <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>30</v>
+        <v>585</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D84">
-        <v>223</v>
+        <v>39</v>
       </c>
       <c r="E84">
-        <v>223</v>
+        <v>39</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>555</v>
+        <v>586</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D85">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="E85">
-        <v>104</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>556</v>
+        <v>587</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D86">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="E86">
-        <v>107</v>
+        <v>78</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>557</v>
+        <v>588</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E87">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>558</v>
+        <v>589</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="E88">
-        <v>24</v>
-[...18 lines deleted...]
-    </row>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="89"/>
     <row r="90">
       <c r="A90">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>559</v>
+        <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>41</v>
+        <v>10868</v>
       </c>
       <c r="E90">
-        <v>41</v>
+        <v>10868</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91">
-        <v>7</v>
+      <c r="A91" t="s">
+        <v>32</v>
       </c>
       <c r="B91" t="s">
-        <v>560</v>
+        <v>32</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>623</v>
       </c>
       <c r="E91">
-        <v>23</v>
+        <v>623</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>561</v>
+        <v>590</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D92">
-        <v>33</v>
+        <v>2290</v>
       </c>
       <c r="E92">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="93"/>
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>591</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>3314</v>
+      </c>
+      <c r="E93">
+        <v>3314</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>592</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>25289</v>
+        <v>344</v>
       </c>
       <c r="E94">
-        <v>25289</v>
+        <v>344</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="s">
-        <v>30</v>
+      <c r="A95">
+        <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>593</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>1391</v>
+        <v>991</v>
       </c>
       <c r="E95">
-        <v>1391</v>
+        <v>991</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>562</v>
+        <v>594</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D96">
-        <v>5232</v>
+        <v>631</v>
       </c>
       <c r="E96">
-        <v>5232</v>
+        <v>631</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>563</v>
+        <v>595</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D97">
-        <v>4157</v>
+        <v>277</v>
       </c>
       <c r="E97">
-        <v>4157</v>
+        <v>277</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>564</v>
+        <v>596</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D98">
-        <v>6910</v>
+        <v>2398</v>
       </c>
       <c r="E98">
-        <v>6910</v>
-[...18 lines deleted...]
-    </row>
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="99"/>
     <row r="100">
       <c r="A100">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>566</v>
+        <v>16</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>4384</v>
+        <v>7665</v>
       </c>
       <c r="E100">
-        <v>4384</v>
+        <v>7665</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101">
-        <v>6</v>
+      <c r="A101" t="s">
+        <v>32</v>
       </c>
       <c r="B101" t="s">
-        <v>567</v>
+        <v>32</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>277</v>
+        <v>701</v>
       </c>
       <c r="E101">
-        <v>277</v>
+        <v>701</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>568</v>
+        <v>597</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>179</v>
+        <v>2567</v>
       </c>
       <c r="E102">
-        <v>179</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>569</v>
+        <v>598</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>75</v>
+        <v>996</v>
       </c>
       <c r="E103">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="104"/>
+        <v>996</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>599</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>716</v>
+      </c>
+      <c r="E104">
+        <v>716</v>
+      </c>
+    </row>
     <row r="105">
       <c r="A105">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>600</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D105">
-        <v>12859</v>
+        <v>497</v>
       </c>
       <c r="E105">
-        <v>12859</v>
+        <v>497</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="s">
-        <v>30</v>
+      <c r="A106">
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>30</v>
+        <v>601</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D106">
-        <v>1133</v>
+        <v>209</v>
       </c>
       <c r="E106">
-        <v>1133</v>
+        <v>209</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>570</v>
+        <v>602</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D107">
-        <v>4155</v>
+        <v>919</v>
       </c>
       <c r="E107">
-        <v>4155</v>
+        <v>919</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>571</v>
+        <v>603</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D108">
-        <v>2268</v>
+        <v>1060</v>
       </c>
       <c r="E108">
-        <v>2268</v>
-[...18 lines deleted...]
-    </row>
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B110" t="s">
-        <v>573</v>
+        <v>17</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>990</v>
+        <v>2446</v>
       </c>
       <c r="E110">
-        <v>990</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>5</v>
+      <c r="A111" t="s">
+        <v>32</v>
       </c>
       <c r="B111" t="s">
-        <v>574</v>
+        <v>32</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
-        <v>1243</v>
+        <v>168</v>
       </c>
       <c r="E111">
-        <v>1243</v>
+        <v>168</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>575</v>
+        <v>604</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>135</v>
+        <v>1093</v>
       </c>
       <c r="E112">
-        <v>135</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>576</v>
+        <v>605</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D113">
-        <v>99</v>
+        <v>304</v>
       </c>
       <c r="E113">
-        <v>99</v>
+        <v>304</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>577</v>
+        <v>606</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>2549</v>
+        <v>52</v>
       </c>
       <c r="E114">
-        <v>2549</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>607</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>214</v>
+      </c>
+      <c r="E115">
+        <v>214</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>608</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D116">
-        <v>7289</v>
+        <v>181</v>
       </c>
       <c r="E116">
-        <v>7289</v>
+        <v>181</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>30</v>
+      <c r="A117">
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>609</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D117">
-        <v>472</v>
+        <v>223</v>
       </c>
       <c r="E117">
-        <v>472</v>
+        <v>223</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>578</v>
+        <v>610</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D118">
-        <v>938</v>
+        <v>211</v>
       </c>
       <c r="E118">
-        <v>938</v>
-[...18 lines deleted...]
-    </row>
+        <v>211</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
-        <v>580</v>
+        <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>123</v>
+        <v>23828</v>
       </c>
       <c r="E120">
-        <v>123</v>
+        <v>23828</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>4</v>
+      <c r="A121" t="s">
+        <v>32</v>
       </c>
       <c r="B121" t="s">
-        <v>581</v>
+        <v>32</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
-        <v>496</v>
+        <v>1392</v>
       </c>
       <c r="E121">
-        <v>496</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>582</v>
+        <v>611</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D122">
-        <v>454</v>
+        <v>12221</v>
       </c>
       <c r="E122">
-        <v>454</v>
+        <v>12221</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>583</v>
+        <v>612</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D123">
-        <v>58</v>
+        <v>5539</v>
       </c>
       <c r="E123">
-        <v>58</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>584</v>
+        <v>613</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D124">
-        <v>128</v>
+        <v>712</v>
       </c>
       <c r="E124">
-        <v>128</v>
+        <v>712</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>585</v>
+        <v>614</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D125">
-        <v>4204</v>
+        <v>801</v>
       </c>
       <c r="E125">
-        <v>4204</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>801</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>615</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126">
+        <v>1664</v>
+      </c>
+      <c r="E126">
+        <v>1664</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B127" t="s">
-        <v>18</v>
+        <v>616</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D127">
-        <v>14981</v>
+        <v>105</v>
       </c>
       <c r="E127">
-        <v>14981</v>
+        <v>105</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>30</v>
+      <c r="A128">
+        <v>7</v>
       </c>
       <c r="B128" t="s">
-        <v>30</v>
+        <v>617</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D128">
-        <v>1356</v>
+        <v>1394</v>
       </c>
       <c r="E128">
-        <v>1356</v>
-[...18 lines deleted...]
-    </row>
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="129"/>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B130" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>5663</v>
+        <v>2873</v>
       </c>
       <c r="E130">
-        <v>5663</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131">
-        <v>3</v>
+      <c r="A131" t="s">
+        <v>32</v>
       </c>
       <c r="B131" t="s">
-        <v>588</v>
+        <v>32</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E131">
-        <v>700</v>
+        <v>630</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>589</v>
+        <v>618</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D132">
-        <v>760</v>
+        <v>391</v>
       </c>
       <c r="E132">
-        <v>760</v>
+        <v>391</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>590</v>
+        <v>619</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D133">
-        <v>659</v>
+        <v>729</v>
       </c>
       <c r="E133">
-        <v>659</v>
+        <v>729</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>591</v>
+        <v>620</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D134">
-        <v>189</v>
+        <v>535</v>
       </c>
       <c r="E134">
-        <v>189</v>
+        <v>535</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>592</v>
+        <v>621</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D135">
-        <v>661</v>
+        <v>364</v>
       </c>
       <c r="E135">
-        <v>661</v>
+        <v>364</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>593</v>
+        <v>622</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D136">
-        <v>545</v>
+        <v>139</v>
       </c>
       <c r="E136">
-        <v>545</v>
-[...19 lines deleted...]
-    </row>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>623</v>
+      </c>
+      <c r="C137" t="s">
+        <v>40</v>
+      </c>
+      <c r="D137">
+        <v>85</v>
+      </c>
+      <c r="E137">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
-      <c r="A139" t="s">
-        <v>30</v>
+      <c r="A139">
+        <v>16</v>
       </c>
       <c r="B139" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D139">
-        <v>430</v>
+        <v>16832</v>
       </c>
       <c r="E139">
-        <v>430</v>
+        <v>16832</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140">
-        <v>1</v>
+      <c r="A140" t="s">
+        <v>32</v>
       </c>
       <c r="B140" t="s">
-        <v>594</v>
+        <v>32</v>
       </c>
       <c r="C140" t="s">
         <v>38</v>
       </c>
       <c r="D140">
-        <v>844</v>
+        <v>526</v>
       </c>
       <c r="E140">
-        <v>844</v>
+        <v>526</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>624</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>5595</v>
+      </c>
+      <c r="E141">
+        <v>5595</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
         <v>2</v>
       </c>
-      <c r="B141" t="s">
-[...12 lines deleted...]
-    <row r="142"/>
+      <c r="B142" t="s">
+        <v>625</v>
+      </c>
+      <c r="C142" t="s">
+        <v>40</v>
+      </c>
+      <c r="D142">
+        <v>4708</v>
+      </c>
+      <c r="E142">
+        <v>4708</v>
+      </c>
+    </row>
     <row r="143">
       <c r="A143">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>20</v>
+        <v>626</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D143">
-        <v>5572</v>
+        <v>1080</v>
       </c>
       <c r="E143">
-        <v>5572</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="s">
-        <v>30</v>
+      <c r="A144">
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>627</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D144">
-        <v>684</v>
+        <v>2519</v>
       </c>
       <c r="E144">
-        <v>684</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D145">
-        <v>1369</v>
+        <v>1161</v>
       </c>
       <c r="E145">
-        <v>1369</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>597</v>
+        <v>629</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D146">
-        <v>923</v>
+        <v>1149</v>
       </c>
       <c r="E146">
-        <v>923</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>598</v>
+        <v>630</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D147">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="E147">
-        <v>150</v>
-[...18 lines deleted...]
-    </row>
+        <v>94</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>600</v>
+        <v>21</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D149">
-        <v>1248</v>
+        <v>5530</v>
       </c>
       <c r="E149">
-        <v>1248</v>
+        <v>5530</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150">
-        <v>6</v>
+      <c r="A150" t="s">
+        <v>32</v>
       </c>
       <c r="B150" t="s">
-        <v>601</v>
+        <v>32</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
-        <v>59</v>
+        <v>412</v>
       </c>
       <c r="E150">
-        <v>59</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>602</v>
+        <v>631</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D151">
-        <v>726</v>
+        <v>1376</v>
       </c>
       <c r="E151">
-        <v>726</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>603</v>
+        <v>632</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D152">
-        <v>89</v>
+        <v>3408</v>
       </c>
       <c r="E152">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="153"/>
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>633</v>
+      </c>
+      <c r="C153" t="s">
+        <v>40</v>
+      </c>
+      <c r="D153">
+        <v>114</v>
+      </c>
+      <c r="E153">
+        <v>114</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>21</v>
+        <v>634</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D154">
-        <v>13015</v>
+        <v>220</v>
       </c>
       <c r="E154">
-        <v>13015</v>
-[...18 lines deleted...]
-    </row>
+        <v>220</v>
+      </c>
+    </row>
+    <row r="155"/>
     <row r="156">
       <c r="A156">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B156" t="s">
-        <v>604</v>
+        <v>364</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D156">
-        <v>10173</v>
+        <v>2196</v>
       </c>
       <c r="E156">
-        <v>10173</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157">
-        <v>2</v>
+      <c r="A157" t="s">
+        <v>32</v>
       </c>
       <c r="B157" t="s">
-        <v>605</v>
+        <v>32</v>
       </c>
       <c r="C157" t="s">
         <v>38</v>
       </c>
       <c r="D157">
-        <v>301</v>
+        <v>209</v>
       </c>
       <c r="E157">
-        <v>301</v>
+        <v>209</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B158" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D158">
-        <v>822</v>
+        <v>854</v>
       </c>
       <c r="E158">
-        <v>822</v>
+        <v>854</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B159" t="s">
-        <v>607</v>
+        <v>636</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D159">
-        <v>135</v>
+        <v>309</v>
       </c>
       <c r="E159">
-        <v>135</v>
+        <v>309</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B160" t="s">
-        <v>608</v>
+        <v>637</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D160">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="E160">
-        <v>116</v>
+        <v>96</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B161" t="s">
-        <v>609</v>
+        <v>638</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D161">
-        <v>191</v>
+        <v>152</v>
       </c>
       <c r="E161">
-        <v>191</v>
+        <v>152</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B162" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D162">
-        <v>216</v>
+        <v>484</v>
       </c>
       <c r="E162">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="163"/>
+        <v>484</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>640</v>
+      </c>
+      <c r="C163" t="s">
+        <v>40</v>
+      </c>
+      <c r="D163">
+        <v>56</v>
+      </c>
+      <c r="E163">
+        <v>56</v>
+      </c>
+    </row>
     <row r="164">
       <c r="A164">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B164" t="s">
-        <v>216</v>
+        <v>641</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D164">
-        <v>473</v>
+        <v>36</v>
       </c>
       <c r="E164">
-        <v>473</v>
-[...9 lines deleted...]
-      <c r="C165" t="s">
         <v>36</v>
-      </c>
-[...123 lines deleted...]
-        <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6001,19840 +5865,19976 @@
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>216</v>
+        <v>364</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>617</v>
+        <v>642</v>
       </c>
       <c r="D2" t="s">
-        <v>618</v>
+        <v>643</v>
       </c>
       <c r="E2" t="s">
-        <v>619</v>
+        <v>644</v>
       </c>
       <c r="F2" t="s">
-        <v>620</v>
+        <v>645</v>
       </c>
       <c r="G2">
-        <v>11153</v>
+        <v>22959</v>
       </c>
       <c r="H2">
-        <v>6860</v>
+        <v>27049</v>
       </c>
       <c r="I2">
-        <v>14451</v>
+        <v>24132</v>
       </c>
       <c r="J2">
-        <v>5445</v>
+        <v>35722</v>
       </c>
       <c r="K2">
-        <v>11433</v>
+        <v>41983</v>
       </c>
       <c r="L2">
-        <v>885</v>
+        <v>926</v>
       </c>
       <c r="M2">
-        <v>1172</v>
+        <v>6216</v>
       </c>
       <c r="N2">
-        <v>3184</v>
+        <v>11154</v>
       </c>
       <c r="O2">
-        <v>264</v>
+        <v>614</v>
       </c>
       <c r="P2">
-        <v>3785</v>
+        <v>25289</v>
       </c>
       <c r="Q2">
-        <v>5014</v>
+        <v>12859</v>
       </c>
       <c r="R2">
-        <v>1508</v>
+        <v>7289</v>
       </c>
       <c r="S2">
-        <v>12432</v>
+        <v>14981</v>
       </c>
       <c r="T2">
-        <v>134</v>
+        <v>1408</v>
       </c>
       <c r="U2">
-        <v>3139</v>
+        <v>5572</v>
       </c>
       <c r="V2">
-        <v>6502</v>
+        <v>13015</v>
       </c>
       <c r="W2">
-        <v>513</v>
+        <v>473</v>
       </c>
       <c r="X2">
-        <v>87874</v>
+        <v>251641</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>622</v>
+        <v>33</v>
       </c>
       <c r="G3">
-        <v>8913</v>
+        <v>22959</v>
       </c>
       <c r="H3">
-        <v>14119</v>
+        <v>27049</v>
       </c>
       <c r="I3">
-        <v>5194</v>
+        <v>24132</v>
       </c>
       <c r="J3">
-        <v>9411</v>
+        <v>35722</v>
       </c>
       <c r="K3">
-        <v>13458</v>
+        <v>41983</v>
       </c>
       <c r="L3">
-        <v>446</v>
+        <v>926</v>
       </c>
       <c r="M3">
-        <v>1355</v>
+        <v>6216</v>
       </c>
       <c r="N3">
-        <v>16024</v>
+        <v>11154</v>
       </c>
       <c r="O3">
-        <v>378</v>
+        <v>614</v>
       </c>
       <c r="P3">
-        <v>7456</v>
+        <v>25289</v>
       </c>
       <c r="Q3">
-        <v>13612</v>
+        <v>12859</v>
       </c>
       <c r="R3">
-        <v>19371</v>
+        <v>7289</v>
       </c>
       <c r="S3">
-        <v>8454</v>
+        <v>14981</v>
       </c>
       <c r="T3">
-        <v>340</v>
+        <v>1408</v>
       </c>
       <c r="U3">
-        <v>1202</v>
+        <v>5572</v>
       </c>
       <c r="V3">
-        <v>8291</v>
+        <v>13015</v>
       </c>
       <c r="W3">
-        <v>149</v>
+        <v>473</v>
       </c>
       <c r="X3">
-        <v>128173</v>
-[...61 lines deleted...]
-        <v>216047</v>
+        <v>251641</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>33</v>
-      </c>
-[...17026 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>7704</v>
+        <v>22959</v>
       </c>
       <c r="E2">
-        <v>7704</v>
+        <v>22959</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>1300</v>
+        <v>3294</v>
       </c>
       <c r="E3">
-        <v>1300</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>382</v>
+        <v>646</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>2025</v>
+        <v>12144</v>
       </c>
       <c r="E4">
-        <v>2025</v>
+        <v>12144</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>383</v>
+        <v>647</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>1269</v>
+        <v>2604</v>
       </c>
       <c r="E5">
-        <v>1269</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>384</v>
+        <v>648</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>1232</v>
+        <v>1908</v>
       </c>
       <c r="E6">
-        <v>1232</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>385</v>
+        <v>649</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>691</v>
+        <v>1450</v>
       </c>
       <c r="E7">
-        <v>691</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>386</v>
+        <v>650</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>156</v>
+        <v>557</v>
       </c>
       <c r="E8">
-        <v>156</v>
+        <v>557</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>387</v>
+        <v>651</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>434</v>
+        <v>178</v>
       </c>
       <c r="E9">
-        <v>434</v>
+        <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
+        <v>652</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>409</v>
+      </c>
+      <c r="E10">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>653</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>415</v>
+      </c>
+      <c r="E11">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>27049</v>
+      </c>
+      <c r="E13">
+        <v>27049</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>5893</v>
+      </c>
+      <c r="E14">
+        <v>5893</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>654</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>13049</v>
+      </c>
+      <c r="E15">
+        <v>13049</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>655</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>4565</v>
+      </c>
+      <c r="E16">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>656</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>957</v>
+      </c>
+      <c r="E17">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>657</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>635</v>
+      </c>
+      <c r="E18">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>658</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>467</v>
+      </c>
+      <c r="E19">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>659</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>190</v>
+      </c>
+      <c r="E20">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>660</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>330</v>
+      </c>
+      <c r="E21">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>661</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>963</v>
+      </c>
+      <c r="E22">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>24132</v>
+      </c>
+      <c r="E24">
+        <v>24132</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>3835</v>
+      </c>
+      <c r="E25">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>662</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>11976</v>
+      </c>
+      <c r="E26">
+        <v>11976</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>663</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>1838</v>
+      </c>
+      <c r="E27">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>664</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>826</v>
+      </c>
+      <c r="E28">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>665</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>1175</v>
+      </c>
+      <c r="E29">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>666</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>3556</v>
+      </c>
+      <c r="E30">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>667</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>272</v>
+      </c>
+      <c r="E31">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>668</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>518</v>
+      </c>
+      <c r="E32">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>669</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>136</v>
+      </c>
+      <c r="E33">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>35722</v>
+      </c>
+      <c r="E35">
+        <v>35722</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>4332</v>
+      </c>
+      <c r="E36">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>670</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>4063</v>
+      </c>
+      <c r="E37">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>671</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>11568</v>
+      </c>
+      <c r="E38">
+        <v>11568</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>672</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>5143</v>
+      </c>
+      <c r="E39">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>673</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>2064</v>
+      </c>
+      <c r="E40">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>674</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41">
+        <v>1355</v>
+      </c>
+      <c r="E41">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>675</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42">
+        <v>1303</v>
+      </c>
+      <c r="E42">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>676</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>1230</v>
+      </c>
+      <c r="E43">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>677</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>4664</v>
+      </c>
+      <c r="E44">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>41983</v>
+      </c>
+      <c r="E46">
+        <v>41983</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>32</v>
+      </c>
+      <c r="B47" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>3151</v>
+      </c>
+      <c r="E47">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>678</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48">
+        <v>9272</v>
+      </c>
+      <c r="E48">
+        <v>9272</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>679</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>2912</v>
+      </c>
+      <c r="E49">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>680</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>546</v>
+      </c>
+      <c r="E50">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>681</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>4170</v>
+      </c>
+      <c r="E51">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>682</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>9579</v>
+      </c>
+      <c r="E52">
+        <v>9579</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>683</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>526</v>
+      </c>
+      <c r="E53">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>684</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>931</v>
+      </c>
+      <c r="E54">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>685</v>
+      </c>
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55">
+        <v>10896</v>
+      </c>
+      <c r="E55">
+        <v>10896</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>926</v>
+      </c>
+      <c r="E57">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>492</v>
+      </c>
+      <c r="E58">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>686</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>434</v>
+      </c>
+      <c r="E59">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>6216</v>
+      </c>
+      <c r="E61">
+        <v>6216</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>32</v>
+      </c>
+      <c r="B62" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>1074</v>
+      </c>
+      <c r="E62">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>687</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>1098</v>
+      </c>
+      <c r="E63">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>688</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>2327</v>
+      </c>
+      <c r="E64">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>689</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>269</v>
+      </c>
+      <c r="E65">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>690</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66">
+        <v>402</v>
+      </c>
+      <c r="E66">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>691</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>174</v>
+      </c>
+      <c r="E67">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>692</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>151</v>
+      </c>
+      <c r="E68">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>693</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>609</v>
+      </c>
+      <c r="E69">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>694</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>112</v>
+      </c>
+      <c r="E70">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>11154</v>
+      </c>
+      <c r="E72">
+        <v>11154</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>32</v>
+      </c>
+      <c r="B73" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1623</v>
+      </c>
+      <c r="E73">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>695</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>2735</v>
+      </c>
+      <c r="E74">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>696</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>1444</v>
+      </c>
+      <c r="E75">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>697</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>1974</v>
+      </c>
+      <c r="E76">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>698</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>1542</v>
+      </c>
+      <c r="E77">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>699</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>1069</v>
+      </c>
+      <c r="E78">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>700</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>268</v>
+      </c>
+      <c r="E79">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>701</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>93</v>
+      </c>
+      <c r="E80">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>702</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>406</v>
+      </c>
+      <c r="E81">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>9</v>
+      </c>
+      <c r="B83" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>614</v>
+      </c>
+      <c r="E83">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>32</v>
+      </c>
+      <c r="B84" t="s">
+        <v>32</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>223</v>
+      </c>
+      <c r="E84">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>703</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>104</v>
+      </c>
+      <c r="E85">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>704</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>107</v>
+      </c>
+      <c r="E86">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>705</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>31</v>
+      </c>
+      <c r="E87">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>706</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>24</v>
+      </c>
+      <c r="E88">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>351</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>28</v>
+      </c>
+      <c r="E89">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>707</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>41</v>
+      </c>
+      <c r="E90">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>7</v>
+      </c>
+      <c r="B91" t="s">
+        <v>708</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>23</v>
+      </c>
+      <c r="E91">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>8</v>
+      </c>
+      <c r="B92" t="s">
+        <v>709</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>33</v>
+      </c>
+      <c r="E92">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>25289</v>
+      </c>
+      <c r="E94">
+        <v>25289</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>32</v>
+      </c>
+      <c r="B95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1391</v>
+      </c>
+      <c r="E95">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>710</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>5232</v>
+      </c>
+      <c r="E96">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>711</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>4157</v>
+      </c>
+      <c r="E97">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>712</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>6910</v>
+      </c>
+      <c r="E98">
+        <v>6910</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>713</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>2684</v>
+      </c>
+      <c r="E99">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>714</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>4384</v>
+      </c>
+      <c r="E100">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>715</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101">
+        <v>277</v>
+      </c>
+      <c r="E101">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102" t="s">
+        <v>716</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102">
+        <v>179</v>
+      </c>
+      <c r="E102">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>717</v>
+      </c>
+      <c r="C103" t="s">
+        <v>40</v>
+      </c>
+      <c r="D103">
+        <v>75</v>
+      </c>
+      <c r="E103">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>12</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>12859</v>
+      </c>
+      <c r="E105">
+        <v>12859</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>32</v>
+      </c>
+      <c r="B106" t="s">
+        <v>32</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>1133</v>
+      </c>
+      <c r="E106">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>718</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>4155</v>
+      </c>
+      <c r="E107">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>719</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>2268</v>
+      </c>
+      <c r="E108">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>720</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>287</v>
+      </c>
+      <c r="E109">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>721</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>990</v>
+      </c>
+      <c r="E110">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>722</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>1243</v>
+      </c>
+      <c r="E111">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>723</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>135</v>
+      </c>
+      <c r="E112">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>724</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>99</v>
+      </c>
+      <c r="E113">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>725</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>2549</v>
+      </c>
+      <c r="E114">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>13</v>
+      </c>
+      <c r="B116" t="s">
+        <v>17</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>7289</v>
+      </c>
+      <c r="E116">
+        <v>7289</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>32</v>
+      </c>
+      <c r="B117" t="s">
+        <v>32</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>472</v>
+      </c>
+      <c r="E117">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>726</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>938</v>
+      </c>
+      <c r="E118">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>727</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>416</v>
+      </c>
+      <c r="E119">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>728</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120">
+        <v>123</v>
+      </c>
+      <c r="E120">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>729</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>496</v>
+      </c>
+      <c r="E121">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>730</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>454</v>
+      </c>
+      <c r="E122">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>731</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>58</v>
+      </c>
+      <c r="E123">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>732</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>128</v>
+      </c>
+      <c r="E124">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>733</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>4204</v>
+      </c>
+      <c r="E125">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>14981</v>
+      </c>
+      <c r="E127">
+        <v>14981</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>32</v>
+      </c>
+      <c r="B128" t="s">
+        <v>32</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>1356</v>
+      </c>
+      <c r="E128">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>734</v>
+      </c>
+      <c r="C129" t="s">
+        <v>40</v>
+      </c>
+      <c r="D129">
+        <v>4448</v>
+      </c>
+      <c r="E129">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>735</v>
+      </c>
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="D130">
+        <v>5663</v>
+      </c>
+      <c r="E130">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>736</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>700</v>
+      </c>
+      <c r="E131">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>737</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>760</v>
+      </c>
+      <c r="E132">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>738</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>659</v>
+      </c>
+      <c r="E133">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>739</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>189</v>
+      </c>
+      <c r="E134">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>740</v>
+      </c>
+      <c r="C135" t="s">
+        <v>40</v>
+      </c>
+      <c r="D135">
+        <v>661</v>
+      </c>
+      <c r="E135">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>741</v>
+      </c>
+      <c r="C136" t="s">
+        <v>40</v>
+      </c>
+      <c r="D136">
+        <v>545</v>
+      </c>
+      <c r="E136">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>15</v>
+      </c>
+      <c r="B138" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>1408</v>
+      </c>
+      <c r="E138">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>32</v>
+      </c>
+      <c r="B139" t="s">
+        <v>32</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>430</v>
+      </c>
+      <c r="E139">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>742</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140">
+        <v>844</v>
+      </c>
+      <c r="E140">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>743</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>134</v>
+      </c>
+      <c r="E141">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>5572</v>
+      </c>
+      <c r="E143">
+        <v>5572</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>32</v>
+      </c>
+      <c r="B144" t="s">
+        <v>32</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>684</v>
+      </c>
+      <c r="E144">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>744</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145">
+        <v>1369</v>
+      </c>
+      <c r="E145">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>745</v>
+      </c>
+      <c r="C146" t="s">
+        <v>40</v>
+      </c>
+      <c r="D146">
+        <v>923</v>
+      </c>
+      <c r="E146">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>746</v>
+      </c>
+      <c r="C147" t="s">
+        <v>40</v>
+      </c>
+      <c r="D147">
+        <v>150</v>
+      </c>
+      <c r="E147">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>747</v>
+      </c>
+      <c r="C148" t="s">
+        <v>40</v>
+      </c>
+      <c r="D148">
+        <v>324</v>
+      </c>
+      <c r="E148">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>748</v>
+      </c>
+      <c r="C149" t="s">
+        <v>40</v>
+      </c>
+      <c r="D149">
+        <v>1248</v>
+      </c>
+      <c r="E149">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>749</v>
+      </c>
+      <c r="C150" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150">
+        <v>59</v>
+      </c>
+      <c r="E150">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>750</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151">
+        <v>726</v>
+      </c>
+      <c r="E151">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>751</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152">
+        <v>89</v>
+      </c>
+      <c r="E152">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>21</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>13015</v>
+      </c>
+      <c r="E154">
+        <v>13015</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>32</v>
+      </c>
+      <c r="B155" t="s">
+        <v>32</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>1061</v>
+      </c>
+      <c r="E155">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>752</v>
+      </c>
+      <c r="C156" t="s">
+        <v>40</v>
+      </c>
+      <c r="D156">
+        <v>10173</v>
+      </c>
+      <c r="E156">
+        <v>10173</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>753</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>301</v>
+      </c>
+      <c r="E157">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>754</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158">
+        <v>822</v>
+      </c>
+      <c r="E158">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>4</v>
+      </c>
+      <c r="B159" t="s">
+        <v>755</v>
+      </c>
+      <c r="C159" t="s">
+        <v>40</v>
+      </c>
+      <c r="D159">
+        <v>135</v>
+      </c>
+      <c r="E159">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>5</v>
+      </c>
+      <c r="B160" t="s">
+        <v>756</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160">
+        <v>116</v>
+      </c>
+      <c r="E160">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>757</v>
+      </c>
+      <c r="C161" t="s">
+        <v>40</v>
+      </c>
+      <c r="D161">
+        <v>191</v>
+      </c>
+      <c r="E161">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>758</v>
+      </c>
+      <c r="C162" t="s">
+        <v>40</v>
+      </c>
+      <c r="D162">
+        <v>216</v>
+      </c>
+      <c r="E162">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>364</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164">
+        <v>473</v>
+      </c>
+      <c r="E164">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>32</v>
+      </c>
+      <c r="B165" t="s">
+        <v>32</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>153</v>
+      </c>
+      <c r="E165">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>759</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>64</v>
+      </c>
+      <c r="E166">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>760</v>
+      </c>
+      <c r="C167" t="s">
+        <v>40</v>
+      </c>
+      <c r="D167">
+        <v>37</v>
+      </c>
+      <c r="E167">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>761</v>
+      </c>
+      <c r="C168" t="s">
+        <v>40</v>
+      </c>
+      <c r="D168">
+        <v>34</v>
+      </c>
+      <c r="E168">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>762</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169">
+        <v>14</v>
+      </c>
+      <c r="E169">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>716</v>
+      </c>
+      <c r="C170" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170">
+        <v>111</v>
+      </c>
+      <c r="E170">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>763</v>
+      </c>
+      <c r="C171" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171">
+        <v>30</v>
+      </c>
+      <c r="E171">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>764</v>
+      </c>
+      <c r="C172" t="s">
+        <v>40</v>
+      </c>
+      <c r="D172">
+        <v>30</v>
+      </c>
+      <c r="E172">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>765</v>
+      </c>
+      <c r="D2" t="s">
+        <v>766</v>
+      </c>
+      <c r="E2" t="s">
+        <v>767</v>
+      </c>
+      <c r="F2" t="s">
+        <v>768</v>
+      </c>
+      <c r="G2">
+        <v>11153</v>
+      </c>
+      <c r="H2">
+        <v>6860</v>
+      </c>
+      <c r="I2">
+        <v>14451</v>
+      </c>
+      <c r="J2">
+        <v>5445</v>
+      </c>
+      <c r="K2">
+        <v>11433</v>
+      </c>
+      <c r="L2">
+        <v>885</v>
+      </c>
+      <c r="M2">
+        <v>1172</v>
+      </c>
+      <c r="N2">
+        <v>3184</v>
+      </c>
+      <c r="O2">
+        <v>264</v>
+      </c>
+      <c r="P2">
+        <v>3785</v>
+      </c>
+      <c r="Q2">
+        <v>5014</v>
+      </c>
+      <c r="R2">
+        <v>1508</v>
+      </c>
+      <c r="S2">
+        <v>12432</v>
+      </c>
+      <c r="T2">
+        <v>134</v>
+      </c>
+      <c r="U2">
+        <v>3139</v>
+      </c>
+      <c r="V2">
+        <v>6502</v>
+      </c>
+      <c r="W2">
+        <v>513</v>
+      </c>
+      <c r="X2">
+        <v>87874</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D3" t="s">
+        <v>766</v>
+      </c>
+      <c r="E3" t="s">
+        <v>769</v>
+      </c>
+      <c r="F3" t="s">
+        <v>770</v>
+      </c>
+      <c r="G3">
+        <v>8913</v>
+      </c>
+      <c r="H3">
+        <v>14119</v>
+      </c>
+      <c r="I3">
+        <v>5194</v>
+      </c>
+      <c r="J3">
+        <v>9411</v>
+      </c>
+      <c r="K3">
+        <v>13458</v>
+      </c>
+      <c r="L3">
+        <v>446</v>
+      </c>
+      <c r="M3">
+        <v>1355</v>
+      </c>
+      <c r="N3">
+        <v>16024</v>
+      </c>
+      <c r="O3">
+        <v>378</v>
+      </c>
+      <c r="P3">
+        <v>7456</v>
+      </c>
+      <c r="Q3">
+        <v>13612</v>
+      </c>
+      <c r="R3">
+        <v>19371</v>
+      </c>
+      <c r="S3">
+        <v>8454</v>
+      </c>
+      <c r="T3">
+        <v>340</v>
+      </c>
+      <c r="U3">
+        <v>1202</v>
+      </c>
+      <c r="V3">
+        <v>8291</v>
+      </c>
+      <c r="W3">
+        <v>149</v>
+      </c>
+      <c r="X3">
+        <v>128173</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>20066</v>
+      </c>
+      <c r="H4">
+        <v>20979</v>
+      </c>
+      <c r="I4">
+        <v>19645</v>
+      </c>
+      <c r="J4">
+        <v>14856</v>
+      </c>
+      <c r="K4">
+        <v>24891</v>
+      </c>
+      <c r="L4">
+        <v>1331</v>
+      </c>
+      <c r="M4">
+        <v>2527</v>
+      </c>
+      <c r="N4">
+        <v>19208</v>
+      </c>
+      <c r="O4">
+        <v>642</v>
+      </c>
+      <c r="P4">
+        <v>11241</v>
+      </c>
+      <c r="Q4">
+        <v>18626</v>
+      </c>
+      <c r="R4">
+        <v>20879</v>
+      </c>
+      <c r="S4">
+        <v>20886</v>
+      </c>
+      <c r="T4">
+        <v>474</v>
+      </c>
+      <c r="U4">
+        <v>4341</v>
+      </c>
+      <c r="V4">
+        <v>14793</v>
+      </c>
+      <c r="W4">
+        <v>662</v>
+      </c>
+      <c r="X4">
+        <v>216047</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>11153</v>
+      </c>
+      <c r="E2">
+        <v>8913</v>
+      </c>
+      <c r="F2">
+        <v>20066</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>758</v>
+      </c>
+      <c r="E3">
+        <v>893</v>
+      </c>
+      <c r="F3">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>771</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>3423</v>
+      </c>
+      <c r="E4">
+        <v>1505</v>
+      </c>
+      <c r="F4">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>772</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>2834</v>
+      </c>
+      <c r="E5">
+        <v>1348</v>
+      </c>
+      <c r="F5">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>773</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>455</v>
+      </c>
+      <c r="E6">
+        <v>945</v>
+      </c>
+      <c r="F6">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>774</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>336</v>
+      </c>
+      <c r="E7">
+        <v>2236</v>
+      </c>
+      <c r="F7">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>775</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>2658</v>
+      </c>
+      <c r="E8">
+        <v>1025</v>
+      </c>
+      <c r="F8">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>776</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>205</v>
+      </c>
+      <c r="E9">
+        <v>183</v>
+      </c>
+      <c r="F9">
         <v>388</v>
       </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>777</v>
+      </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D10">
-        <v>597</v>
+        <v>484</v>
       </c>
       <c r="E10">
-        <v>597</v>
+        <v>778</v>
+      </c>
+      <c r="F10">
+        <v>1262</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12">
-        <v>24348</v>
+        <v>6860</v>
       </c>
       <c r="E12">
-        <v>24348</v>
+        <v>14119</v>
+      </c>
+      <c r="F12">
+        <v>20979</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>3826</v>
+        <v>950</v>
       </c>
       <c r="E13">
-        <v>3826</v>
+        <v>1401</v>
+      </c>
+      <c r="F13">
+        <v>2351</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>389</v>
+        <v>778</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14">
-        <v>4788</v>
+        <v>1496</v>
       </c>
       <c r="E14">
-        <v>4788</v>
+        <v>6597</v>
+      </c>
+      <c r="F14">
+        <v>8093</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>390</v>
+        <v>779</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15">
-        <v>4527</v>
+        <v>1685</v>
       </c>
       <c r="E15">
-        <v>4527</v>
+        <v>5276</v>
+      </c>
+      <c r="F15">
+        <v>6961</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>391</v>
+        <v>780</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16">
-        <v>8132</v>
+        <v>213</v>
       </c>
       <c r="E16">
-        <v>8132</v>
+        <v>195</v>
+      </c>
+      <c r="F16">
+        <v>408</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>392</v>
+        <v>781</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17">
-        <v>313</v>
+        <v>157</v>
       </c>
       <c r="E17">
-        <v>313</v>
+        <v>97</v>
+      </c>
+      <c r="F17">
+        <v>254</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>393</v>
+        <v>782</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18">
-        <v>1321</v>
+        <v>149</v>
       </c>
       <c r="E18">
-        <v>1321</v>
+        <v>106</v>
+      </c>
+      <c r="F18">
+        <v>255</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>163</v>
+        <v>783</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19">
-        <v>676</v>
+        <v>203</v>
       </c>
       <c r="E19">
-        <v>676</v>
+        <v>153</v>
+      </c>
+      <c r="F19">
+        <v>356</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>394</v>
+        <v>784</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>765</v>
+        <v>2007</v>
       </c>
       <c r="E20">
-        <v>765</v>
+        <v>294</v>
+      </c>
+      <c r="F20">
+        <v>2301</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D22">
-        <v>16309</v>
+        <v>14451</v>
       </c>
       <c r="E22">
-        <v>16309</v>
+        <v>5194</v>
+      </c>
+      <c r="F22">
+        <v>19645</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>1164</v>
+        <v>655</v>
       </c>
       <c r="E23">
-        <v>1164</v>
+        <v>639</v>
+      </c>
+      <c r="F23">
+        <v>1294</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>395</v>
+        <v>785</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24">
-        <v>1215</v>
+        <v>735</v>
       </c>
       <c r="E24">
-        <v>1215</v>
+        <v>914</v>
+      </c>
+      <c r="F24">
+        <v>1649</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>396</v>
+        <v>786</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D25">
-        <v>6294</v>
+        <v>2443</v>
       </c>
       <c r="E25">
-        <v>6294</v>
+        <v>194</v>
+      </c>
+      <c r="F25">
+        <v>2637</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>397</v>
+        <v>787</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26">
-        <v>381</v>
+        <v>6243</v>
       </c>
       <c r="E26">
-        <v>381</v>
+        <v>604</v>
+      </c>
+      <c r="F26">
+        <v>6847</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>398</v>
+        <v>788</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D27">
-        <v>255</v>
+        <v>690</v>
       </c>
       <c r="E27">
-        <v>255</v>
+        <v>1301</v>
+      </c>
+      <c r="F27">
+        <v>1991</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>399</v>
+        <v>789</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>1948</v>
+        <v>133</v>
       </c>
       <c r="E28">
-        <v>1948</v>
+        <v>164</v>
+      </c>
+      <c r="F28">
+        <v>297</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>400</v>
+        <v>790</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D29">
-        <v>322</v>
+        <v>775</v>
       </c>
       <c r="E29">
-        <v>322</v>
+        <v>587</v>
+      </c>
+      <c r="F29">
+        <v>1362</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>401</v>
+        <v>791</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>4730</v>
+        <v>2777</v>
       </c>
       <c r="E30">
-        <v>4730</v>
+        <v>791</v>
+      </c>
+      <c r="F30">
+        <v>3568</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>24171</v>
+        <v>5445</v>
       </c>
       <c r="E32">
-        <v>24171</v>
+        <v>9411</v>
+      </c>
+      <c r="F32">
+        <v>14856</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>2454</v>
+        <v>690</v>
       </c>
       <c r="E33">
-        <v>2454</v>
+        <v>907</v>
+      </c>
+      <c r="F33">
+        <v>1597</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>402</v>
+        <v>792</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D34">
-        <v>16658</v>
+        <v>1374</v>
       </c>
       <c r="E34">
-        <v>16658</v>
+        <v>5983</v>
+      </c>
+      <c r="F34">
+        <v>7357</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>403</v>
+        <v>793</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D35">
-        <v>1929</v>
+        <v>2392</v>
       </c>
       <c r="E35">
-        <v>1929</v>
+        <v>1016</v>
+      </c>
+      <c r="F35">
+        <v>3408</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>404</v>
+        <v>794</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>663</v>
+        <v>226</v>
       </c>
       <c r="E36">
-        <v>663</v>
+        <v>312</v>
+      </c>
+      <c r="F36">
+        <v>538</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>405</v>
+        <v>795</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D37">
-        <v>1035</v>
+        <v>397</v>
       </c>
       <c r="E37">
-        <v>1035</v>
+        <v>761</v>
+      </c>
+      <c r="F37">
+        <v>1158</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>406</v>
+        <v>796</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>588</v>
+        <v>148</v>
       </c>
       <c r="E38">
-        <v>588</v>
+        <v>101</v>
+      </c>
+      <c r="F38">
+        <v>249</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>407</v>
+        <v>797</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>560</v>
+        <v>66</v>
       </c>
       <c r="E39">
-        <v>560</v>
+        <v>81</v>
+      </c>
+      <c r="F39">
+        <v>147</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>408</v>
+        <v>798</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D40">
-        <v>284</v>
+        <v>152</v>
       </c>
       <c r="E40">
-        <v>284</v>
+        <v>250</v>
+      </c>
+      <c r="F40">
+        <v>402</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>25632</v>
+        <v>11433</v>
       </c>
       <c r="E42">
-        <v>25632</v>
+        <v>13458</v>
+      </c>
+      <c r="F42">
+        <v>24891</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>2084</v>
+        <v>949</v>
       </c>
       <c r="E43">
-        <v>2084</v>
+        <v>903</v>
+      </c>
+      <c r="F43">
+        <v>1852</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>409</v>
+        <v>799</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>7174</v>
+        <v>1085</v>
       </c>
       <c r="E44">
-        <v>7174</v>
+        <v>6415</v>
+      </c>
+      <c r="F44">
+        <v>7500</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>410</v>
+        <v>800</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D45">
-        <v>3598</v>
+        <v>598</v>
       </c>
       <c r="E45">
-        <v>3598</v>
+        <v>4558</v>
+      </c>
+      <c r="F45">
+        <v>5156</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>411</v>
+        <v>801</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D46">
-        <v>3220</v>
+        <v>5062</v>
       </c>
       <c r="E46">
-        <v>3220</v>
+        <v>1016</v>
+      </c>
+      <c r="F46">
+        <v>6078</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>412</v>
+        <v>802</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D47">
-        <v>5031</v>
+        <v>313</v>
       </c>
       <c r="E47">
-        <v>5031</v>
+        <v>208</v>
+      </c>
+      <c r="F47">
+        <v>521</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>413</v>
+        <v>803</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>1837</v>
+        <v>2284</v>
       </c>
       <c r="E48">
-        <v>1837</v>
+        <v>237</v>
+      </c>
+      <c r="F48">
+        <v>2521</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>414</v>
+        <v>804</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D49">
-        <v>2114</v>
+        <v>263</v>
       </c>
       <c r="E49">
-        <v>2114</v>
+        <v>39</v>
+      </c>
+      <c r="F49">
+        <v>302</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>415</v>
+        <v>805</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>574</v>
+        <v>879</v>
       </c>
       <c r="E50">
-        <v>574</v>
+        <v>82</v>
+      </c>
+      <c r="F50">
+        <v>961</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>925</v>
+        <v>885</v>
       </c>
       <c r="E52">
-        <v>925</v>
+        <v>446</v>
+      </c>
+      <c r="F52">
+        <v>1331</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="E53">
-        <v>222</v>
+        <v>125</v>
+      </c>
+      <c r="F53">
+        <v>303</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>416</v>
+        <v>806</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D54">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="E54">
-        <v>368</v>
+        <v>134</v>
+      </c>
+      <c r="F54">
+        <v>466</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>417</v>
+        <v>807</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D55">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E55">
-        <v>110</v>
+        <v>65</v>
+      </c>
+      <c r="F55">
+        <v>178</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>418</v>
+        <v>808</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D56">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E56">
-        <v>123</v>
+        <v>30</v>
+      </c>
+      <c r="F56">
+        <v>138</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>419</v>
+        <v>809</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D57">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E57">
-        <v>45</v>
+        <v>27</v>
+      </c>
+      <c r="F57">
+        <v>75</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>420</v>
+        <v>810</v>
       </c>
       <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>53</v>
+      </c>
+      <c r="E58">
+        <v>17</v>
+      </c>
+      <c r="F58">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>811</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>53</v>
+      </c>
+      <c r="E59">
+        <v>48</v>
+      </c>
+      <c r="F59">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>1172</v>
+      </c>
+      <c r="E61">
+        <v>1355</v>
+      </c>
+      <c r="F61">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>32</v>
+      </c>
+      <c r="B62" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" t="s">
         <v>38</v>
       </c>
+      <c r="D62">
+        <v>281</v>
+      </c>
+      <c r="E62">
+        <v>347</v>
+      </c>
+      <c r="F62">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>812</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>204</v>
+      </c>
+      <c r="E63">
+        <v>562</v>
+      </c>
+      <c r="F63">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>813</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>255</v>
+      </c>
+      <c r="E64">
+        <v>118</v>
+      </c>
+      <c r="F64">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>814</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>101</v>
+      </c>
+      <c r="E65">
+        <v>119</v>
+      </c>
+      <c r="F65">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>815</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66">
+        <v>152</v>
+      </c>
+      <c r="E66">
+        <v>64</v>
+      </c>
+      <c r="F66">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>816</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>46</v>
+      </c>
+      <c r="E67">
+        <v>30</v>
+      </c>
+      <c r="F67">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>817</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>84</v>
+      </c>
+      <c r="E68">
+        <v>30</v>
+      </c>
+      <c r="F68">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>818</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>49</v>
+      </c>
+      <c r="E69">
+        <v>85</v>
+      </c>
+      <c r="F69">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>3184</v>
+      </c>
+      <c r="E71">
+        <v>16024</v>
+      </c>
+      <c r="F71">
+        <v>19208</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" t="s">
+        <v>32</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>283</v>
+      </c>
+      <c r="E72">
+        <v>727</v>
+      </c>
+      <c r="F72">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>819</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>592</v>
+      </c>
+      <c r="E73">
+        <v>7363</v>
+      </c>
+      <c r="F73">
+        <v>7955</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>820</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>713</v>
+      </c>
+      <c r="E74">
+        <v>251</v>
+      </c>
+      <c r="F74">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>821</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>222</v>
+      </c>
+      <c r="E75">
+        <v>1084</v>
+      </c>
+      <c r="F75">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>822</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>600</v>
+      </c>
+      <c r="E76">
+        <v>136</v>
+      </c>
+      <c r="F76">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>823</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>67</v>
+      </c>
+      <c r="E77">
+        <v>89</v>
+      </c>
+      <c r="F77">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>824</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>252</v>
+      </c>
+      <c r="E78">
+        <v>55</v>
+      </c>
+      <c r="F78">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>825</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>455</v>
+      </c>
+      <c r="E79">
+        <v>6319</v>
+      </c>
+      <c r="F79">
+        <v>6774</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>9</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>264</v>
+      </c>
+      <c r="E81">
+        <v>378</v>
+      </c>
+      <c r="F81">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B82" t="s">
+        <v>32</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>79</v>
+      </c>
+      <c r="E82">
+        <v>57</v>
+      </c>
+      <c r="F82">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>826</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>101</v>
+      </c>
+      <c r="E83">
+        <v>230</v>
+      </c>
+      <c r="F83">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>827</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>29</v>
+      </c>
+      <c r="E84">
+        <v>40</v>
+      </c>
+      <c r="F84">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>828</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>15</v>
+      </c>
+      <c r="E85">
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>829</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>15</v>
+      </c>
+      <c r="E86">
+        <v>10</v>
+      </c>
+      <c r="F86">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>5</v>
+      </c>
+      <c r="B87" t="s">
+        <v>830</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>8</v>
+      </c>
+      <c r="E87">
+        <v>13</v>
+      </c>
+      <c r="F87">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>6</v>
+      </c>
+      <c r="B88" t="s">
+        <v>831</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>9</v>
+      </c>
+      <c r="E88">
+        <v>13</v>
+      </c>
+      <c r="F88">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>7</v>
+      </c>
+      <c r="B89" t="s">
+        <v>832</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>8</v>
+      </c>
+      <c r="E89">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>3785</v>
+      </c>
+      <c r="E91">
+        <v>7456</v>
+      </c>
+      <c r="F91">
+        <v>11241</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>32</v>
+      </c>
+      <c r="B92" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>144</v>
+      </c>
+      <c r="E92">
+        <v>314</v>
+      </c>
+      <c r="F92">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>833</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>2412</v>
+      </c>
+      <c r="E93">
+        <v>4137</v>
+      </c>
+      <c r="F93">
+        <v>6549</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>834</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>133</v>
+      </c>
+      <c r="E94">
+        <v>679</v>
+      </c>
+      <c r="F94">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>835</v>
+      </c>
+      <c r="C95" t="s">
+        <v>40</v>
+      </c>
+      <c r="D95">
+        <v>84</v>
+      </c>
+      <c r="E95">
+        <v>128</v>
+      </c>
+      <c r="F95">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>836</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>564</v>
+      </c>
+      <c r="E96">
+        <v>109</v>
+      </c>
+      <c r="F96">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>837</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>38</v>
+      </c>
+      <c r="E97">
+        <v>533</v>
+      </c>
+      <c r="F97">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>838</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>337</v>
+      </c>
+      <c r="E98">
+        <v>243</v>
+      </c>
+      <c r="F98">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>839</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>73</v>
+      </c>
+      <c r="E99">
+        <v>1313</v>
+      </c>
+      <c r="F99">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>5014</v>
+      </c>
+      <c r="E101">
+        <v>13612</v>
+      </c>
+      <c r="F101">
+        <v>18626</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B102" t="s">
+        <v>32</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>329</v>
+      </c>
+      <c r="E102">
+        <v>755</v>
+      </c>
+      <c r="F102">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>840</v>
+      </c>
+      <c r="C103" t="s">
+        <v>40</v>
+      </c>
+      <c r="D103">
+        <v>490</v>
+      </c>
+      <c r="E103">
+        <v>2238</v>
+      </c>
+      <c r="F103">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>841</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>2334</v>
+      </c>
+      <c r="E104">
+        <v>719</v>
+      </c>
+      <c r="F104">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>842</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>447</v>
+      </c>
+      <c r="E105">
+        <v>486</v>
+      </c>
+      <c r="F105">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>843</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>390</v>
+      </c>
+      <c r="E106">
+        <v>2402</v>
+      </c>
+      <c r="F106">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>844</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>430</v>
+      </c>
+      <c r="E107">
+        <v>243</v>
+      </c>
+      <c r="F107">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>845</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>205</v>
+      </c>
+      <c r="E108">
+        <v>177</v>
+      </c>
+      <c r="F108">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>846</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>389</v>
+      </c>
+      <c r="E109">
+        <v>6592</v>
+      </c>
+      <c r="F109">
+        <v>6981</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>13</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>1508</v>
+      </c>
+      <c r="E111">
+        <v>19371</v>
+      </c>
+      <c r="F111">
+        <v>20879</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>32</v>
+      </c>
+      <c r="B112" t="s">
+        <v>32</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>75</v>
+      </c>
+      <c r="E112">
+        <v>813</v>
+      </c>
+      <c r="F112">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>847</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>193</v>
+      </c>
+      <c r="E113">
+        <v>15971</v>
+      </c>
+      <c r="F113">
+        <v>16164</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>848</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>91</v>
+      </c>
+      <c r="E114">
+        <v>563</v>
+      </c>
+      <c r="F114">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>849</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>850</v>
+      </c>
+      <c r="E115">
+        <v>258</v>
+      </c>
+      <c r="F115">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>850</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>33</v>
+      </c>
+      <c r="E116">
+        <v>605</v>
+      </c>
+      <c r="F116">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>851</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>66</v>
+      </c>
+      <c r="E117">
+        <v>549</v>
+      </c>
+      <c r="F117">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>852</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>99</v>
+      </c>
+      <c r="E118">
+        <v>296</v>
+      </c>
+      <c r="F118">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>853</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>101</v>
+      </c>
+      <c r="E119">
+        <v>316</v>
+      </c>
+      <c r="F119">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>12432</v>
+      </c>
+      <c r="E121">
+        <v>8454</v>
+      </c>
+      <c r="F121">
+        <v>20886</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>32</v>
+      </c>
+      <c r="B122" t="s">
+        <v>32</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>487</v>
+      </c>
+      <c r="E122">
+        <v>612</v>
+      </c>
+      <c r="F122">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>854</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>1067</v>
+      </c>
+      <c r="E123">
+        <v>6694</v>
+      </c>
+      <c r="F123">
+        <v>7761</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>855</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>2497</v>
+      </c>
+      <c r="E124">
+        <v>320</v>
+      </c>
+      <c r="F124">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>856</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>241</v>
+      </c>
+      <c r="E125">
+        <v>200</v>
+      </c>
+      <c r="F125">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>857</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126">
+        <v>3879</v>
+      </c>
+      <c r="E126">
+        <v>252</v>
+      </c>
+      <c r="F126">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>858</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127">
+        <v>618</v>
+      </c>
+      <c r="E127">
+        <v>206</v>
+      </c>
+      <c r="F127">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>859</v>
+      </c>
+      <c r="C128" t="s">
+        <v>40</v>
+      </c>
+      <c r="D128">
+        <v>90</v>
+      </c>
+      <c r="E128">
+        <v>63</v>
+      </c>
+      <c r="F128">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>860</v>
+      </c>
+      <c r="C129" t="s">
+        <v>40</v>
+      </c>
+      <c r="D129">
+        <v>3553</v>
+      </c>
+      <c r="E129">
+        <v>107</v>
+      </c>
+      <c r="F129">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>15</v>
+      </c>
+      <c r="B131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>134</v>
+      </c>
+      <c r="E131">
+        <v>340</v>
+      </c>
+      <c r="F131">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>32</v>
+      </c>
+      <c r="B132" t="s">
+        <v>32</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>65</v>
+      </c>
+      <c r="E132">
+        <v>108</v>
+      </c>
+      <c r="F132">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>861</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>45</v>
+      </c>
+      <c r="E133">
+        <v>153</v>
+      </c>
+      <c r="F133">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>862</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>24</v>
+      </c>
+      <c r="E134">
+        <v>79</v>
+      </c>
+      <c r="F134">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>16</v>
+      </c>
+      <c r="B136" t="s">
+        <v>20</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>3139</v>
+      </c>
+      <c r="E136">
+        <v>1202</v>
+      </c>
+      <c r="F136">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>32</v>
+      </c>
+      <c r="B137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>126</v>
+      </c>
+      <c r="E137">
+        <v>69</v>
+      </c>
+      <c r="F137">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>863</v>
+      </c>
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138">
+        <v>1285</v>
+      </c>
+      <c r="E138">
+        <v>315</v>
+      </c>
+      <c r="F138">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>864</v>
+      </c>
+      <c r="C139" t="s">
+        <v>40</v>
+      </c>
+      <c r="D139">
+        <v>299</v>
+      </c>
+      <c r="E139">
+        <v>575</v>
+      </c>
+      <c r="F139">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>865</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140">
+        <v>56</v>
+      </c>
+      <c r="E140">
+        <v>29</v>
+      </c>
+      <c r="F140">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>866</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>79</v>
+      </c>
+      <c r="E141">
+        <v>27</v>
+      </c>
+      <c r="F141">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>867</v>
+      </c>
+      <c r="C142" t="s">
+        <v>40</v>
+      </c>
+      <c r="D142">
+        <v>1093</v>
+      </c>
+      <c r="E142">
+        <v>115</v>
+      </c>
+      <c r="F142">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>868</v>
+      </c>
+      <c r="C143" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143">
+        <v>45</v>
+      </c>
+      <c r="E143">
+        <v>19</v>
+      </c>
+      <c r="F143">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>7</v>
+      </c>
+      <c r="B144" t="s">
+        <v>869</v>
+      </c>
+      <c r="C144" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144">
+        <v>156</v>
+      </c>
+      <c r="E144">
+        <v>53</v>
+      </c>
+      <c r="F144">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>17</v>
+      </c>
+      <c r="B146" t="s">
+        <v>21</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>6502</v>
+      </c>
+      <c r="E146">
+        <v>8291</v>
+      </c>
+      <c r="F146">
+        <v>14793</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>32</v>
+      </c>
+      <c r="B147" t="s">
+        <v>32</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>284</v>
+      </c>
+      <c r="E147">
+        <v>412</v>
+      </c>
+      <c r="F147">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>870</v>
+      </c>
+      <c r="C148" t="s">
+        <v>40</v>
+      </c>
+      <c r="D148">
+        <v>1214</v>
+      </c>
+      <c r="E148">
+        <v>2829</v>
+      </c>
+      <c r="F148">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>871</v>
+      </c>
+      <c r="C149" t="s">
+        <v>40</v>
+      </c>
+      <c r="D149">
+        <v>3425</v>
+      </c>
+      <c r="E149">
+        <v>129</v>
+      </c>
+      <c r="F149">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3</v>
+      </c>
+      <c r="B150" t="s">
+        <v>872</v>
+      </c>
+      <c r="C150" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150">
+        <v>1070</v>
+      </c>
+      <c r="E150">
+        <v>183</v>
+      </c>
+      <c r="F150">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>448</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151">
+        <v>75</v>
+      </c>
+      <c r="E151">
+        <v>75</v>
+      </c>
+      <c r="F151">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>5</v>
+      </c>
+      <c r="B152" t="s">
+        <v>873</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152">
+        <v>324</v>
+      </c>
+      <c r="E152">
+        <v>514</v>
+      </c>
+      <c r="F152">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>874</v>
+      </c>
+      <c r="C153" t="s">
+        <v>40</v>
+      </c>
+      <c r="D153">
+        <v>110</v>
+      </c>
+      <c r="E153">
+        <v>4149</v>
+      </c>
+      <c r="F153">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>24</v>
+      </c>
+      <c r="B155" t="s">
+        <v>364</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>513</v>
+      </c>
+      <c r="E155">
+        <v>149</v>
+      </c>
+      <c r="F155">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>32</v>
+      </c>
+      <c r="B156" t="s">
+        <v>32</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>63</v>
+      </c>
+      <c r="E156">
+        <v>57</v>
+      </c>
+      <c r="F156">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>875</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>50</v>
+      </c>
+      <c r="E157">
+        <v>27</v>
+      </c>
+      <c r="F157">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>876</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158">
+        <v>19</v>
+      </c>
+      <c r="E158">
+        <v>24</v>
+      </c>
+      <c r="F158">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>877</v>
+      </c>
+      <c r="C159" t="s">
+        <v>40</v>
+      </c>
+      <c r="D159">
+        <v>28</v>
+      </c>
+      <c r="E159">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>878</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160">
+        <v>353</v>
+      </c>
+      <c r="E160">
+        <v>33</v>
+      </c>
+      <c r="F160">
+        <v>386</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>14414</v>
+      </c>
+      <c r="H2">
+        <v>21304</v>
+      </c>
+      <c r="I2">
+        <v>34339</v>
+      </c>
+      <c r="J2">
+        <v>64243</v>
+      </c>
+      <c r="K2">
+        <v>20713</v>
+      </c>
+      <c r="L2">
+        <v>663</v>
+      </c>
+      <c r="M2">
+        <v>3218</v>
+      </c>
+      <c r="N2">
+        <v>13624</v>
+      </c>
+      <c r="O2">
+        <v>4331</v>
+      </c>
+      <c r="P2">
+        <v>6358</v>
+      </c>
+      <c r="Q2">
+        <v>4963</v>
+      </c>
+      <c r="R2">
+        <v>264</v>
+      </c>
+      <c r="S2">
+        <v>12479</v>
+      </c>
+      <c r="T2">
+        <v>917</v>
+      </c>
+      <c r="U2">
+        <v>3985</v>
+      </c>
+      <c r="V2">
+        <v>710</v>
+      </c>
+      <c r="W2">
+        <v>206525</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>7150</v>
+      </c>
+      <c r="H3">
+        <v>3573</v>
+      </c>
+      <c r="I3">
+        <v>9298</v>
+      </c>
+      <c r="J3">
+        <v>5481</v>
+      </c>
+      <c r="K3">
+        <v>10754</v>
+      </c>
+      <c r="L3">
+        <v>755</v>
+      </c>
+      <c r="M3">
+        <v>1486</v>
+      </c>
+      <c r="N3">
+        <v>2532</v>
+      </c>
+      <c r="O3">
+        <v>965</v>
+      </c>
+      <c r="P3">
+        <v>2686</v>
+      </c>
+      <c r="Q3">
+        <v>15070</v>
+      </c>
+      <c r="R3">
+        <v>1185</v>
+      </c>
+      <c r="S3">
+        <v>5722</v>
+      </c>
+      <c r="T3">
+        <v>2895</v>
+      </c>
+      <c r="U3">
+        <v>3423</v>
+      </c>
+      <c r="V3">
+        <v>790</v>
+      </c>
+      <c r="W3">
+        <v>73765</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>1700</v>
+      </c>
+      <c r="H4">
+        <v>9871</v>
+      </c>
+      <c r="I4">
+        <v>2761</v>
+      </c>
+      <c r="J4">
+        <v>2892</v>
+      </c>
+      <c r="K4">
+        <v>3444</v>
+      </c>
+      <c r="L4">
+        <v>812</v>
+      </c>
+      <c r="M4">
+        <v>2605</v>
+      </c>
+      <c r="N4">
+        <v>2716</v>
+      </c>
+      <c r="O4">
+        <v>459</v>
+      </c>
+      <c r="P4">
+        <v>2636</v>
+      </c>
+      <c r="Q4">
+        <v>2296</v>
+      </c>
+      <c r="R4">
+        <v>1627</v>
+      </c>
+      <c r="S4">
+        <v>7186</v>
+      </c>
+      <c r="T4">
+        <v>317</v>
+      </c>
+      <c r="U4">
+        <v>1184</v>
+      </c>
+      <c r="V4">
+        <v>549</v>
+      </c>
+      <c r="W4">
+        <v>43055</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5">
+        <v>23264</v>
+      </c>
+      <c r="H5">
+        <v>34748</v>
+      </c>
+      <c r="I5">
+        <v>46398</v>
+      </c>
+      <c r="J5">
+        <v>72616</v>
+      </c>
+      <c r="K5">
+        <v>34911</v>
+      </c>
+      <c r="L5">
+        <v>2230</v>
+      </c>
+      <c r="M5">
+        <v>7309</v>
+      </c>
+      <c r="N5">
+        <v>18872</v>
+      </c>
+      <c r="O5">
+        <v>5755</v>
+      </c>
+      <c r="P5">
+        <v>11680</v>
+      </c>
+      <c r="Q5">
+        <v>22329</v>
+      </c>
+      <c r="R5">
+        <v>3076</v>
+      </c>
+      <c r="S5">
+        <v>25387</v>
+      </c>
+      <c r="T5">
+        <v>4129</v>
+      </c>
+      <c r="U5">
+        <v>8592</v>
+      </c>
+      <c r="V5">
+        <v>2049</v>
+      </c>
+      <c r="W5">
+        <v>323345</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>14414</v>
+      </c>
+      <c r="E2">
+        <v>7150</v>
+      </c>
+      <c r="F2">
+        <v>1700</v>
+      </c>
+      <c r="G2">
+        <v>23264</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>1840</v>
+      </c>
+      <c r="E3">
+        <v>467</v>
+      </c>
+      <c r="F3">
+        <v>249</v>
+      </c>
+      <c r="G3">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>4348</v>
+      </c>
+      <c r="E4">
+        <v>731</v>
+      </c>
+      <c r="F4">
+        <v>457</v>
+      </c>
+      <c r="G4">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>3523</v>
+      </c>
+      <c r="E5">
+        <v>628</v>
+      </c>
+      <c r="F5">
+        <v>230</v>
+      </c>
+      <c r="G5">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>895</v>
+      </c>
+      <c r="E6">
+        <v>132</v>
+      </c>
+      <c r="F6">
+        <v>64</v>
+      </c>
+      <c r="G6">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>1879</v>
+      </c>
+      <c r="E7">
+        <v>103</v>
+      </c>
+      <c r="F7">
+        <v>62</v>
+      </c>
+      <c r="G7">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>1008</v>
+      </c>
+      <c r="E8">
+        <v>47</v>
+      </c>
+      <c r="F8">
+        <v>63</v>
+      </c>
+      <c r="G8">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>168</v>
+      </c>
+      <c r="E9">
+        <v>70</v>
+      </c>
+      <c r="F9">
+        <v>29</v>
+      </c>
+      <c r="G9">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>190</v>
+      </c>
+      <c r="E10">
+        <v>4635</v>
+      </c>
+      <c r="F10">
+        <v>480</v>
+      </c>
+      <c r="G10">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>446</v>
+      </c>
+      <c r="E11">
+        <v>17</v>
+      </c>
+      <c r="F11">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>55</v>
+      </c>
+      <c r="E12">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>6</v>
+      </c>
+      <c r="G12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>62</v>
+      </c>
+      <c r="E13">
+        <v>309</v>
+      </c>
+      <c r="F13">
+        <v>52</v>
+      </c>
+      <c r="G13">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>21304</v>
+      </c>
+      <c r="E15">
+        <v>3573</v>
+      </c>
+      <c r="F15">
+        <v>9871</v>
+      </c>
+      <c r="G15">
+        <v>34748</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>5198</v>
+      </c>
+      <c r="E16">
+        <v>719</v>
+      </c>
+      <c r="F16">
+        <v>583</v>
+      </c>
+      <c r="G16">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>4361</v>
+      </c>
+      <c r="E17">
+        <v>658</v>
+      </c>
+      <c r="F17">
+        <v>554</v>
+      </c>
+      <c r="G17">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>4595</v>
+      </c>
+      <c r="E18">
+        <v>903</v>
+      </c>
+      <c r="F18">
+        <v>7958</v>
+      </c>
+      <c r="G18">
+        <v>13456</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>2661</v>
+      </c>
+      <c r="E19">
+        <v>397</v>
+      </c>
+      <c r="F19">
+        <v>305</v>
+      </c>
+      <c r="G19">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>1090</v>
+      </c>
+      <c r="E20">
+        <v>244</v>
+      </c>
+      <c r="F20">
+        <v>169</v>
+      </c>
+      <c r="G20">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>577</v>
+      </c>
+      <c r="E21">
+        <v>126</v>
+      </c>
+      <c r="F21">
+        <v>76</v>
+      </c>
+      <c r="G21">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>276</v>
+      </c>
+      <c r="E22">
+        <v>205</v>
+      </c>
+      <c r="F22">
+        <v>97</v>
+      </c>
+      <c r="G22">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>389</v>
+      </c>
+      <c r="E23">
+        <v>184</v>
+      </c>
+      <c r="F23">
+        <v>61</v>
+      </c>
+      <c r="G23">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>150</v>
+      </c>
+      <c r="E24">
+        <v>21</v>
+      </c>
+      <c r="F24">
+        <v>9</v>
+      </c>
+      <c r="G24">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>1137</v>
+      </c>
+      <c r="E25">
+        <v>69</v>
+      </c>
+      <c r="F25">
+        <v>49</v>
+      </c>
+      <c r="G25">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>870</v>
+      </c>
+      <c r="E26">
+        <v>47</v>
+      </c>
+      <c r="F26">
+        <v>10</v>
+      </c>
+      <c r="G26">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>34339</v>
+      </c>
+      <c r="E28">
+        <v>9298</v>
+      </c>
+      <c r="F28">
+        <v>2761</v>
+      </c>
+      <c r="G28">
+        <v>46398</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>4117</v>
+      </c>
+      <c r="E29">
+        <v>721</v>
+      </c>
+      <c r="F29">
+        <v>349</v>
+      </c>
+      <c r="G29">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>9930</v>
+      </c>
+      <c r="E30">
+        <v>1046</v>
+      </c>
+      <c r="F30">
+        <v>643</v>
+      </c>
+      <c r="G30">
+        <v>11619</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>7105</v>
+      </c>
+      <c r="E31">
+        <v>468</v>
+      </c>
+      <c r="F31">
+        <v>336</v>
+      </c>
+      <c r="G31">
+        <v>7909</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>2986</v>
+      </c>
+      <c r="E32">
+        <v>1168</v>
+      </c>
+      <c r="F32">
+        <v>789</v>
+      </c>
+      <c r="G32">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>536</v>
+      </c>
+      <c r="E33">
+        <v>2670</v>
+      </c>
+      <c r="F33">
+        <v>216</v>
+      </c>
+      <c r="G33">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>5489</v>
+      </c>
+      <c r="E34">
+        <v>94</v>
+      </c>
+      <c r="F34">
+        <v>41</v>
+      </c>
+      <c r="G34">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>1660</v>
+      </c>
+      <c r="E35">
+        <v>75</v>
+      </c>
+      <c r="F35">
+        <v>43</v>
+      </c>
+      <c r="G35">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>1692</v>
+      </c>
+      <c r="E36">
+        <v>157</v>
+      </c>
+      <c r="F36">
+        <v>44</v>
+      </c>
+      <c r="G36">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>513</v>
+      </c>
+      <c r="E37">
+        <v>1882</v>
+      </c>
+      <c r="F37">
+        <v>127</v>
+      </c>
+      <c r="G37">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>75</v>
+      </c>
+      <c r="E38">
+        <v>22</v>
+      </c>
+      <c r="F38">
+        <v>16</v>
+      </c>
+      <c r="G38">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>236</v>
+      </c>
+      <c r="E39">
+        <v>995</v>
+      </c>
+      <c r="F39">
+        <v>157</v>
+      </c>
+      <c r="G39">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>64243</v>
+      </c>
+      <c r="E41">
+        <v>5481</v>
+      </c>
+      <c r="F41">
+        <v>2892</v>
+      </c>
+      <c r="G41">
+        <v>72616</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>8811</v>
+      </c>
+      <c r="E42">
+        <v>668</v>
+      </c>
+      <c r="F42">
+        <v>582</v>
+      </c>
+      <c r="G42">
+        <v>10061</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>17057</v>
+      </c>
+      <c r="E43">
+        <v>1395</v>
+      </c>
+      <c r="F43">
+        <v>614</v>
+      </c>
+      <c r="G43">
+        <v>19066</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>31781</v>
+      </c>
+      <c r="E44">
+        <v>2307</v>
+      </c>
+      <c r="F44">
+        <v>1119</v>
+      </c>
+      <c r="G44">
+        <v>35207</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>2860</v>
+      </c>
+      <c r="E45">
+        <v>443</v>
+      </c>
+      <c r="F45">
+        <v>278</v>
+      </c>
+      <c r="G45">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>310</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47">
+        <v>763</v>
+      </c>
+      <c r="E47">
+        <v>62</v>
+      </c>
+      <c r="F47">
+        <v>83</v>
+      </c>
+      <c r="G47">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48">
+        <v>1141</v>
+      </c>
+      <c r="E48">
+        <v>107</v>
+      </c>
+      <c r="F48">
+        <v>98</v>
+      </c>
+      <c r="G48">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>263</v>
+      </c>
+      <c r="E49">
+        <v>80</v>
+      </c>
+      <c r="F49">
+        <v>43</v>
+      </c>
+      <c r="G49">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>77</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>451</v>
+      </c>
+      <c r="E50">
+        <v>28</v>
+      </c>
+      <c r="F50">
+        <v>43</v>
+      </c>
+      <c r="G50">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>251</v>
+      </c>
+      <c r="E51">
+        <v>13</v>
+      </c>
+      <c r="F51">
+        <v>11</v>
+      </c>
+      <c r="G51">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>79</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>865</v>
+      </c>
+      <c r="E52">
+        <v>68</v>
+      </c>
+      <c r="F52">
+        <v>21</v>
+      </c>
+      <c r="G52">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>20713</v>
+      </c>
+      <c r="E54">
+        <v>10754</v>
+      </c>
+      <c r="F54">
+        <v>3444</v>
+      </c>
+      <c r="G54">
+        <v>34911</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>1591</v>
+      </c>
+      <c r="E55">
+        <v>597</v>
+      </c>
+      <c r="F55">
+        <v>341</v>
+      </c>
+      <c r="G55">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>80</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>1634</v>
+      </c>
+      <c r="E56">
+        <v>8702</v>
+      </c>
+      <c r="F56">
+        <v>1426</v>
+      </c>
+      <c r="G56">
+        <v>11762</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>12631</v>
+      </c>
+      <c r="E57">
+        <v>632</v>
+      </c>
+      <c r="F57">
+        <v>812</v>
+      </c>
+      <c r="G57">
+        <v>14075</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>82</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
       <c r="D58">
-        <v>57</v>
+        <v>2244</v>
       </c>
       <c r="E58">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="59"/>
+        <v>80</v>
+      </c>
+      <c r="F58">
+        <v>50</v>
+      </c>
+      <c r="G58">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>83</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>247</v>
+      </c>
+      <c r="E59">
+        <v>89</v>
+      </c>
+      <c r="F59">
+        <v>61</v>
+      </c>
+      <c r="G59">
+        <v>397</v>
+      </c>
+    </row>
     <row r="60">
       <c r="A60">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>4298</v>
+        <v>1613</v>
       </c>
       <c r="E60">
-        <v>4298</v>
+        <v>186</v>
+      </c>
+      <c r="F60">
+        <v>155</v>
+      </c>
+      <c r="G60">
+        <v>1954</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="s">
-        <v>30</v>
+      <c r="A61">
+        <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D61">
-        <v>425</v>
+        <v>329</v>
       </c>
       <c r="E61">
-        <v>425</v>
+        <v>290</v>
+      </c>
+      <c r="F61">
+        <v>95</v>
+      </c>
+      <c r="G61">
+        <v>714</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>421</v>
+        <v>86</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D62">
-        <v>1454</v>
+        <v>172</v>
       </c>
       <c r="E62">
-        <v>1454</v>
+        <v>51</v>
+      </c>
+      <c r="F62">
+        <v>26</v>
+      </c>
+      <c r="G62">
+        <v>249</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>422</v>
+        <v>87</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D63">
-        <v>628</v>
+        <v>75</v>
       </c>
       <c r="E63">
-        <v>628</v>
+        <v>13</v>
+      </c>
+      <c r="F63">
+        <v>13</v>
+      </c>
+      <c r="G63">
+        <v>101</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>423</v>
+        <v>88</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D64">
-        <v>847</v>
+        <v>37</v>
       </c>
       <c r="E64">
-        <v>847</v>
+        <v>65</v>
+      </c>
+      <c r="F64">
+        <v>186</v>
+      </c>
+      <c r="G64">
+        <v>288</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>424</v>
+        <v>89</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D65">
-        <v>218</v>
+        <v>140</v>
       </c>
       <c r="E65">
-        <v>218</v>
-[...18 lines deleted...]
-    </row>
+        <v>49</v>
+      </c>
+      <c r="F65">
+        <v>279</v>
+      </c>
+      <c r="G65">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>663</v>
+      </c>
+      <c r="E67">
+        <v>755</v>
+      </c>
+      <c r="F67">
+        <v>812</v>
+      </c>
+      <c r="G67">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>220</v>
+      </c>
+      <c r="E68">
+        <v>145</v>
+      </c>
+      <c r="F68">
+        <v>73</v>
+      </c>
+      <c r="G68">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>90</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>155</v>
+      </c>
+      <c r="E69">
+        <v>128</v>
+      </c>
+      <c r="F69">
+        <v>148</v>
+      </c>
+      <c r="G69">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>91</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>110</v>
+      </c>
+      <c r="E70">
+        <v>272</v>
+      </c>
+      <c r="F70">
+        <v>501</v>
+      </c>
+      <c r="G70">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>92</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71">
+        <v>53</v>
+      </c>
+      <c r="E71">
+        <v>36</v>
+      </c>
+      <c r="F71">
+        <v>35</v>
+      </c>
+      <c r="G71">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>93</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>38</v>
+      </c>
+      <c r="E72">
+        <v>56</v>
+      </c>
+      <c r="F72">
+        <v>15</v>
+      </c>
+      <c r="G72">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>94</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>36</v>
+      </c>
+      <c r="E73">
+        <v>78</v>
+      </c>
+      <c r="F73">
+        <v>26</v>
+      </c>
+      <c r="G73">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>51</v>
+      </c>
+      <c r="E74">
+        <v>40</v>
+      </c>
+      <c r="F74">
+        <v>14</v>
+      </c>
+      <c r="G74">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>3218</v>
+      </c>
+      <c r="E76">
+        <v>1486</v>
+      </c>
+      <c r="F76">
+        <v>2605</v>
+      </c>
+      <c r="G76">
+        <v>7309</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B77" t="s">
+        <v>32</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>403</v>
+      </c>
+      <c r="E77">
+        <v>162</v>
+      </c>
+      <c r="F77">
+        <v>100</v>
+      </c>
+      <c r="G77">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>96</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>652</v>
+      </c>
+      <c r="E78">
+        <v>133</v>
+      </c>
+      <c r="F78">
+        <v>113</v>
+      </c>
+      <c r="G78">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>97</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>977</v>
+      </c>
+      <c r="E79">
+        <v>71</v>
+      </c>
+      <c r="F79">
+        <v>64</v>
+      </c>
+      <c r="G79">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>98</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>139</v>
+      </c>
+      <c r="E80">
+        <v>50</v>
+      </c>
+      <c r="F80">
+        <v>32</v>
+      </c>
+      <c r="G80">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>99</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>145</v>
+      </c>
+      <c r="E81">
+        <v>583</v>
+      </c>
+      <c r="F81">
+        <v>396</v>
+      </c>
+      <c r="G81">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>100</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>211</v>
+      </c>
+      <c r="E82">
+        <v>343</v>
+      </c>
+      <c r="F82">
+        <v>1310</v>
+      </c>
+      <c r="G82">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>101</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>54</v>
+      </c>
+      <c r="E83">
+        <v>16</v>
+      </c>
+      <c r="F83">
+        <v>11</v>
+      </c>
+      <c r="G83">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>102</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>548</v>
+      </c>
+      <c r="E84">
+        <v>70</v>
+      </c>
+      <c r="F84">
+        <v>27</v>
+      </c>
+      <c r="G84">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>103</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>55</v>
+      </c>
+      <c r="E85">
+        <v>15</v>
+      </c>
+      <c r="F85">
+        <v>199</v>
+      </c>
+      <c r="G85">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>104</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>15</v>
+      </c>
+      <c r="E86">
+        <v>14</v>
+      </c>
+      <c r="F86">
+        <v>37</v>
+      </c>
+      <c r="G86">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>105</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>19</v>
+      </c>
+      <c r="E87">
+        <v>29</v>
+      </c>
+      <c r="F87">
+        <v>316</v>
+      </c>
+      <c r="G87">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>13624</v>
+      </c>
+      <c r="E89">
+        <v>2532</v>
+      </c>
+      <c r="F89">
+        <v>2716</v>
+      </c>
+      <c r="G89">
+        <v>18872</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>32</v>
+      </c>
+      <c r="B90" t="s">
+        <v>32</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>927</v>
+      </c>
+      <c r="E90">
+        <v>168</v>
+      </c>
+      <c r="F90">
+        <v>249</v>
+      </c>
+      <c r="G90">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>106</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>11187</v>
+      </c>
+      <c r="E91">
+        <v>1801</v>
+      </c>
+      <c r="F91">
+        <v>894</v>
+      </c>
+      <c r="G91">
+        <v>13882</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>107</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>644</v>
+      </c>
+      <c r="E92">
+        <v>88</v>
+      </c>
+      <c r="F92">
+        <v>101</v>
+      </c>
+      <c r="G92">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>247</v>
+      </c>
+      <c r="E93">
+        <v>67</v>
+      </c>
+      <c r="F93">
+        <v>112</v>
+      </c>
+      <c r="G93">
         <v>426</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>109</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>261</v>
+      </c>
+      <c r="E94">
+        <v>29</v>
+      </c>
+      <c r="F94">
+        <v>92</v>
+      </c>
+      <c r="G94">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>110</v>
+      </c>
+      <c r="C95" t="s">
+        <v>40</v>
+      </c>
+      <c r="D95">
+        <v>168</v>
+      </c>
+      <c r="E95">
+        <v>39</v>
+      </c>
+      <c r="F95">
+        <v>64</v>
+      </c>
+      <c r="G95">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>111</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>29</v>
+      </c>
+      <c r="E96">
+        <v>13</v>
+      </c>
+      <c r="F96">
+        <v>174</v>
+      </c>
+      <c r="G96">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>112</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>35</v>
+      </c>
+      <c r="E97">
+        <v>206</v>
+      </c>
+      <c r="F97">
+        <v>61</v>
+      </c>
+      <c r="G97">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>113</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>73</v>
+      </c>
+      <c r="E98">
+        <v>54</v>
+      </c>
+      <c r="F98">
+        <v>535</v>
+      </c>
+      <c r="G98">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>9</v>
+      </c>
+      <c r="B99" t="s">
+        <v>114</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>24</v>
+      </c>
+      <c r="E99">
+        <v>16</v>
+      </c>
+      <c r="F99">
+        <v>72</v>
+      </c>
+      <c r="G99">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>115</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>29</v>
+      </c>
+      <c r="E100">
+        <v>51</v>
+      </c>
+      <c r="F100">
+        <v>362</v>
+      </c>
+      <c r="G100">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>9</v>
+      </c>
+      <c r="B102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>4331</v>
+      </c>
+      <c r="E102">
+        <v>965</v>
+      </c>
+      <c r="F102">
+        <v>459</v>
+      </c>
+      <c r="G102">
+        <v>5755</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>32</v>
+      </c>
+      <c r="B103" t="s">
+        <v>32</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>289</v>
+      </c>
+      <c r="E103">
+        <v>47</v>
+      </c>
+      <c r="F103">
+        <v>34</v>
+      </c>
+      <c r="G103">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>116</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>1376</v>
+      </c>
+      <c r="E104">
+        <v>43</v>
+      </c>
+      <c r="F104">
+        <v>39</v>
+      </c>
+      <c r="G104">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>117</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>1778</v>
+      </c>
+      <c r="E105">
+        <v>82</v>
+      </c>
+      <c r="F105">
+        <v>51</v>
+      </c>
+      <c r="G105">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>118</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>68</v>
+      </c>
+      <c r="E106">
+        <v>5</v>
+      </c>
+      <c r="F106">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>119</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>132</v>
+      </c>
+      <c r="E107">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>120</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>249</v>
+      </c>
+      <c r="E108">
+        <v>16</v>
+      </c>
+      <c r="F108">
+        <v>5</v>
+      </c>
+      <c r="G108">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>121</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>124</v>
+      </c>
+      <c r="E109">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>7</v>
+      </c>
+      <c r="G109">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>122</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>51</v>
+      </c>
+      <c r="E110">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>9</v>
+      </c>
+      <c r="G110">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>123</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>18</v>
+      </c>
+      <c r="E111">
+        <v>6</v>
+      </c>
+      <c r="F111">
+        <v>3</v>
+      </c>
+      <c r="G111">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>9</v>
+      </c>
+      <c r="B112" t="s">
+        <v>124</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>211</v>
+      </c>
+      <c r="E112">
+        <v>14</v>
+      </c>
+      <c r="F112">
+        <v>10</v>
+      </c>
+      <c r="G112">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>125</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>35</v>
+      </c>
+      <c r="E113">
+        <v>728</v>
+      </c>
+      <c r="F113">
+        <v>285</v>
+      </c>
+      <c r="G113">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>6358</v>
+      </c>
+      <c r="E115">
+        <v>2686</v>
+      </c>
+      <c r="F115">
+        <v>2636</v>
+      </c>
+      <c r="G115">
+        <v>11680</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>32</v>
+      </c>
+      <c r="B116" t="s">
+        <v>32</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>516</v>
+      </c>
+      <c r="E116">
+        <v>300</v>
+      </c>
+      <c r="F116">
+        <v>170</v>
+      </c>
+      <c r="G116">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>126</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>4789</v>
+      </c>
+      <c r="E117">
+        <v>1319</v>
+      </c>
+      <c r="F117">
+        <v>892</v>
+      </c>
+      <c r="G117">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>127</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>291</v>
+      </c>
+      <c r="E118">
+        <v>218</v>
+      </c>
+      <c r="F118">
+        <v>107</v>
+      </c>
+      <c r="G118">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>128</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>161</v>
+      </c>
+      <c r="E119">
+        <v>390</v>
+      </c>
+      <c r="F119">
+        <v>146</v>
+      </c>
+      <c r="G119">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>129</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120">
+        <v>106</v>
+      </c>
+      <c r="E120">
+        <v>171</v>
+      </c>
+      <c r="F120">
+        <v>1069</v>
+      </c>
+      <c r="G120">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>130</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>92</v>
+      </c>
+      <c r="E121">
+        <v>76</v>
+      </c>
+      <c r="F121">
+        <v>148</v>
+      </c>
+      <c r="G121">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>131</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>94</v>
+      </c>
+      <c r="E122">
+        <v>54</v>
+      </c>
+      <c r="F122">
+        <v>10</v>
+      </c>
+      <c r="G122">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>132</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>71</v>
+      </c>
+      <c r="E123">
+        <v>47</v>
+      </c>
+      <c r="F123">
+        <v>23</v>
+      </c>
+      <c r="G123">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>173</v>
+      </c>
+      <c r="E124">
+        <v>40</v>
+      </c>
+      <c r="F124">
+        <v>17</v>
+      </c>
+      <c r="G124">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>134</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>26</v>
+      </c>
+      <c r="E125">
+        <v>13</v>
+      </c>
+      <c r="F125">
+        <v>32</v>
+      </c>
+      <c r="G125">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>10</v>
+      </c>
+      <c r="B126" t="s">
+        <v>135</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126">
+        <v>39</v>
+      </c>
+      <c r="E126">
+        <v>58</v>
+      </c>
+      <c r="F126">
+        <v>22</v>
+      </c>
+      <c r="G126">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>12</v>
+      </c>
+      <c r="B128" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>4963</v>
+      </c>
+      <c r="E128">
+        <v>15070</v>
+      </c>
+      <c r="F128">
+        <v>2296</v>
+      </c>
+      <c r="G128">
+        <v>22329</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>32</v>
+      </c>
+      <c r="B129" t="s">
+        <v>32</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>608</v>
+      </c>
+      <c r="E129">
+        <v>633</v>
+      </c>
+      <c r="F129">
+        <v>114</v>
+      </c>
+      <c r="G129">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>136</v>
+      </c>
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="D130">
+        <v>3231</v>
+      </c>
+      <c r="E130">
+        <v>12851</v>
+      </c>
+      <c r="F130">
+        <v>1181</v>
+      </c>
+      <c r="G130">
+        <v>17263</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>137</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>302</v>
+      </c>
+      <c r="E131">
+        <v>993</v>
+      </c>
+      <c r="F131">
+        <v>486</v>
+      </c>
+      <c r="G131">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>138</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>288</v>
+      </c>
+      <c r="E132">
+        <v>129</v>
+      </c>
+      <c r="F132">
+        <v>72</v>
+      </c>
+      <c r="G132">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>139</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>123</v>
+      </c>
+      <c r="E133">
+        <v>48</v>
+      </c>
+      <c r="F133">
+        <v>27</v>
+      </c>
+      <c r="G133">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>5</v>
+      </c>
+      <c r="B134" t="s">
+        <v>140</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>147</v>
+      </c>
+      <c r="E134">
+        <v>76</v>
+      </c>
+      <c r="F134">
+        <v>21</v>
+      </c>
+      <c r="G134">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>141</v>
+      </c>
+      <c r="C135" t="s">
+        <v>40</v>
+      </c>
+      <c r="D135">
+        <v>121</v>
+      </c>
+      <c r="E135">
+        <v>230</v>
+      </c>
+      <c r="F135">
+        <v>21</v>
+      </c>
+      <c r="G135">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>7</v>
+      </c>
+      <c r="B136" t="s">
+        <v>142</v>
+      </c>
+      <c r="C136" t="s">
+        <v>40</v>
+      </c>
+      <c r="D136">
+        <v>52</v>
+      </c>
+      <c r="E136">
+        <v>45</v>
+      </c>
+      <c r="F136">
+        <v>358</v>
+      </c>
+      <c r="G136">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>143</v>
+      </c>
+      <c r="C137" t="s">
+        <v>40</v>
+      </c>
+      <c r="D137">
+        <v>43</v>
+      </c>
+      <c r="E137">
+        <v>10</v>
+      </c>
+      <c r="F137">
+        <v>4</v>
+      </c>
+      <c r="G137">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>9</v>
+      </c>
+      <c r="B138" t="s">
+        <v>144</v>
+      </c>
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138">
+        <v>32</v>
+      </c>
+      <c r="E138">
+        <v>49</v>
+      </c>
+      <c r="F138">
+        <v>10</v>
+      </c>
+      <c r="G138">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>10</v>
+      </c>
+      <c r="B139" t="s">
+        <v>145</v>
+      </c>
+      <c r="C139" t="s">
+        <v>40</v>
+      </c>
+      <c r="D139">
+        <v>16</v>
+      </c>
+      <c r="E139">
+        <v>6</v>
+      </c>
+      <c r="F139">
+        <v>2</v>
+      </c>
+      <c r="G139">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>13</v>
+      </c>
+      <c r="B141" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>264</v>
+      </c>
+      <c r="E141">
+        <v>1185</v>
+      </c>
+      <c r="F141">
+        <v>1627</v>
+      </c>
+      <c r="G141">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>32</v>
+      </c>
+      <c r="B142" t="s">
+        <v>32</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>69</v>
+      </c>
+      <c r="E142">
+        <v>99</v>
+      </c>
+      <c r="F142">
+        <v>93</v>
+      </c>
+      <c r="G142">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>146</v>
+      </c>
+      <c r="C143" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143">
+        <v>119</v>
+      </c>
+      <c r="E143">
+        <v>975</v>
+      </c>
+      <c r="F143">
+        <v>1327</v>
+      </c>
+      <c r="G143">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>147</v>
+      </c>
+      <c r="C144" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144">
+        <v>39</v>
+      </c>
+      <c r="E144">
+        <v>81</v>
+      </c>
+      <c r="F144">
+        <v>25</v>
+      </c>
+      <c r="G144">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>148</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145">
+        <v>19</v>
+      </c>
+      <c r="E145">
+        <v>13</v>
+      </c>
+      <c r="F145">
+        <v>32</v>
+      </c>
+      <c r="G145">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>149</v>
+      </c>
+      <c r="C146" t="s">
+        <v>40</v>
+      </c>
+      <c r="D146">
+        <v>18</v>
+      </c>
+      <c r="E146">
+        <v>17</v>
+      </c>
+      <c r="F146">
+        <v>150</v>
+      </c>
+      <c r="G146">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="147"/>
+    <row r="148">
+      <c r="A148">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>18</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>12479</v>
+      </c>
+      <c r="E148">
+        <v>5722</v>
+      </c>
+      <c r="F148">
+        <v>7186</v>
+      </c>
+      <c r="G148">
+        <v>25387</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>32</v>
+      </c>
+      <c r="B149" t="s">
+        <v>32</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>662</v>
+      </c>
+      <c r="E149">
+        <v>332</v>
+      </c>
+      <c r="F149">
+        <v>376</v>
+      </c>
+      <c r="G149">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1</v>
+      </c>
+      <c r="B150" t="s">
+        <v>150</v>
+      </c>
+      <c r="C150" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150">
+        <v>1156</v>
+      </c>
+      <c r="E150">
+        <v>1384</v>
+      </c>
+      <c r="F150">
+        <v>4203</v>
+      </c>
+      <c r="G150">
+        <v>6743</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2</v>
+      </c>
+      <c r="B151" t="s">
+        <v>151</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151">
+        <v>2371</v>
+      </c>
+      <c r="E151">
+        <v>1121</v>
+      </c>
+      <c r="F151">
+        <v>684</v>
+      </c>
+      <c r="G151">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>152</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152">
+        <v>510</v>
+      </c>
+      <c r="E152">
+        <v>161</v>
+      </c>
+      <c r="F152">
+        <v>118</v>
+      </c>
+      <c r="G152">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>4</v>
+      </c>
+      <c r="B153" t="s">
+        <v>153</v>
+      </c>
+      <c r="C153" t="s">
+        <v>40</v>
+      </c>
+      <c r="D153">
+        <v>721</v>
+      </c>
+      <c r="E153">
+        <v>96</v>
+      </c>
+      <c r="F153">
+        <v>97</v>
+      </c>
+      <c r="G153">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>5</v>
+      </c>
+      <c r="B154" t="s">
+        <v>154</v>
+      </c>
+      <c r="C154" t="s">
+        <v>40</v>
+      </c>
+      <c r="D154">
+        <v>550</v>
+      </c>
+      <c r="E154">
+        <v>74</v>
+      </c>
+      <c r="F154">
+        <v>60</v>
+      </c>
+      <c r="G154">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>6</v>
+      </c>
+      <c r="B155" t="s">
+        <v>155</v>
+      </c>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155">
+        <v>122</v>
+      </c>
+      <c r="E155">
+        <v>57</v>
+      </c>
+      <c r="F155">
+        <v>30</v>
+      </c>
+      <c r="G155">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>7</v>
+      </c>
+      <c r="B156" t="s">
+        <v>156</v>
+      </c>
+      <c r="C156" t="s">
+        <v>40</v>
+      </c>
+      <c r="D156">
+        <v>211</v>
+      </c>
+      <c r="E156">
+        <v>251</v>
+      </c>
+      <c r="F156">
+        <v>50</v>
+      </c>
+      <c r="G156">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>157</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>154</v>
+      </c>
+      <c r="E157">
+        <v>480</v>
+      </c>
+      <c r="F157">
+        <v>105</v>
+      </c>
+      <c r="G157">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>9</v>
+      </c>
+      <c r="B158" t="s">
+        <v>158</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158">
+        <v>119</v>
+      </c>
+      <c r="E158">
+        <v>30</v>
+      </c>
+      <c r="F158">
+        <v>27</v>
+      </c>
+      <c r="G158">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>159</v>
+      </c>
+      <c r="C159" t="s">
+        <v>40</v>
+      </c>
+      <c r="D159">
+        <v>5903</v>
+      </c>
+      <c r="E159">
+        <v>1736</v>
+      </c>
+      <c r="F159">
+        <v>1436</v>
+      </c>
+      <c r="G159">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>15</v>
+      </c>
+      <c r="B161" t="s">
+        <v>19</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>917</v>
+      </c>
+      <c r="E161">
+        <v>2895</v>
+      </c>
+      <c r="F161">
+        <v>317</v>
+      </c>
+      <c r="G161">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>32</v>
+      </c>
+      <c r="B162" t="s">
+        <v>32</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>277</v>
+      </c>
+      <c r="E162">
+        <v>158</v>
+      </c>
+      <c r="F162">
+        <v>77</v>
+      </c>
+      <c r="G162">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>160</v>
+      </c>
+      <c r="C163" t="s">
+        <v>40</v>
+      </c>
+      <c r="D163">
+        <v>192</v>
+      </c>
+      <c r="E163">
+        <v>152</v>
+      </c>
+      <c r="F163">
+        <v>132</v>
+      </c>
+      <c r="G163">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>161</v>
+      </c>
+      <c r="C164" t="s">
+        <v>40</v>
+      </c>
+      <c r="D164">
+        <v>124</v>
+      </c>
+      <c r="E164">
+        <v>71</v>
+      </c>
+      <c r="F164">
+        <v>33</v>
+      </c>
+      <c r="G164">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>162</v>
+      </c>
+      <c r="C165" t="s">
+        <v>40</v>
+      </c>
+      <c r="D165">
+        <v>324</v>
+      </c>
+      <c r="E165">
+        <v>2514</v>
+      </c>
+      <c r="F165">
+        <v>75</v>
+      </c>
+      <c r="G165">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="166"/>
+    <row r="167">
+      <c r="A167">
+        <v>16</v>
+      </c>
+      <c r="B167" t="s">
+        <v>20</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>3985</v>
+      </c>
+      <c r="E167">
+        <v>3423</v>
+      </c>
+      <c r="F167">
+        <v>1184</v>
+      </c>
+      <c r="G167">
+        <v>8592</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>32</v>
+      </c>
+      <c r="B168" t="s">
+        <v>32</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>226</v>
+      </c>
+      <c r="E168">
+        <v>169</v>
+      </c>
+      <c r="F168">
+        <v>41</v>
+      </c>
+      <c r="G168">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1</v>
+      </c>
+      <c r="B169" t="s">
+        <v>163</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169">
+        <v>553</v>
+      </c>
+      <c r="E169">
+        <v>275</v>
+      </c>
+      <c r="F169">
+        <v>59</v>
+      </c>
+      <c r="G169">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2</v>
+      </c>
+      <c r="B170" t="s">
+        <v>164</v>
+      </c>
+      <c r="C170" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170">
+        <v>177</v>
+      </c>
+      <c r="E170">
+        <v>1877</v>
+      </c>
+      <c r="F170">
+        <v>568</v>
+      </c>
+      <c r="G170">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>3</v>
+      </c>
+      <c r="B171" t="s">
+        <v>165</v>
+      </c>
+      <c r="C171" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171">
+        <v>345</v>
+      </c>
+      <c r="E171">
+        <v>41</v>
+      </c>
+      <c r="F171">
+        <v>20</v>
+      </c>
+      <c r="G171">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>4</v>
+      </c>
+      <c r="B172" t="s">
+        <v>166</v>
+      </c>
+      <c r="C172" t="s">
+        <v>40</v>
+      </c>
+      <c r="D172">
+        <v>36</v>
+      </c>
+      <c r="E172">
+        <v>195</v>
+      </c>
+      <c r="F172">
+        <v>191</v>
+      </c>
+      <c r="G172">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>5</v>
+      </c>
+      <c r="B173" t="s">
+        <v>167</v>
+      </c>
+      <c r="C173" t="s">
+        <v>40</v>
+      </c>
+      <c r="D173">
+        <v>906</v>
+      </c>
+      <c r="E173">
+        <v>401</v>
+      </c>
+      <c r="F173">
+        <v>131</v>
+      </c>
+      <c r="G173">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>6</v>
+      </c>
+      <c r="B174" t="s">
+        <v>168</v>
+      </c>
+      <c r="C174" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174">
+        <v>28</v>
+      </c>
+      <c r="E174">
+        <v>20</v>
+      </c>
+      <c r="F174">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>7</v>
+      </c>
+      <c r="B175" t="s">
+        <v>169</v>
+      </c>
+      <c r="C175" t="s">
+        <v>40</v>
+      </c>
+      <c r="D175">
+        <v>645</v>
+      </c>
+      <c r="E175">
+        <v>194</v>
+      </c>
+      <c r="F175">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>8</v>
+      </c>
+      <c r="B176" t="s">
+        <v>170</v>
+      </c>
+      <c r="C176" t="s">
+        <v>40</v>
+      </c>
+      <c r="D176">
+        <v>1000</v>
+      </c>
+      <c r="E176">
+        <v>203</v>
+      </c>
+      <c r="F176">
+        <v>142</v>
+      </c>
+      <c r="G176">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>9</v>
+      </c>
+      <c r="B177" t="s">
+        <v>171</v>
+      </c>
+      <c r="C177" t="s">
+        <v>40</v>
+      </c>
+      <c r="D177">
+        <v>45</v>
+      </c>
+      <c r="E177">
+        <v>11</v>
+      </c>
+      <c r="F177">
+        <v>10</v>
+      </c>
+      <c r="G177">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>172</v>
+      </c>
+      <c r="C178" t="s">
+        <v>40</v>
+      </c>
+      <c r="D178">
+        <v>24</v>
+      </c>
+      <c r="E178">
+        <v>37</v>
+      </c>
+      <c r="F178">
+        <v>6</v>
+      </c>
+      <c r="G178">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="179"/>
+    <row r="180">
+      <c r="A180">
+        <v>17</v>
+      </c>
+      <c r="B180" t="s">
+        <v>21</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>710</v>
+      </c>
+      <c r="E180">
+        <v>790</v>
+      </c>
+      <c r="F180">
+        <v>549</v>
+      </c>
+      <c r="G180">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>32</v>
+      </c>
+      <c r="B181" t="s">
+        <v>32</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>151</v>
+      </c>
+      <c r="E181">
+        <v>62</v>
+      </c>
+      <c r="F181">
+        <v>55</v>
+      </c>
+      <c r="G181">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1</v>
+      </c>
+      <c r="B182" t="s">
+        <v>173</v>
+      </c>
+      <c r="C182" t="s">
+        <v>40</v>
+      </c>
+      <c r="D182">
+        <v>113</v>
+      </c>
+      <c r="E182">
+        <v>68</v>
+      </c>
+      <c r="F182">
+        <v>219</v>
+      </c>
+      <c r="G182">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2</v>
+      </c>
+      <c r="B183" t="s">
+        <v>174</v>
+      </c>
+      <c r="C183" t="s">
+        <v>40</v>
+      </c>
+      <c r="D183">
+        <v>66</v>
+      </c>
+      <c r="E183">
+        <v>194</v>
+      </c>
+      <c r="F183">
+        <v>95</v>
+      </c>
+      <c r="G183">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>3</v>
+      </c>
+      <c r="B184" t="s">
+        <v>175</v>
+      </c>
+      <c r="C184" t="s">
+        <v>40</v>
+      </c>
+      <c r="D184">
+        <v>44</v>
+      </c>
+      <c r="E184">
+        <v>21</v>
+      </c>
+      <c r="F184">
+        <v>100</v>
+      </c>
+      <c r="G184">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>4</v>
+      </c>
+      <c r="B185" t="s">
+        <v>176</v>
+      </c>
+      <c r="C185" t="s">
+        <v>40</v>
+      </c>
+      <c r="D185">
+        <v>23</v>
+      </c>
+      <c r="E185">
+        <v>395</v>
+      </c>
+      <c r="F185">
+        <v>17</v>
+      </c>
+      <c r="G185">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>5</v>
+      </c>
+      <c r="B186" t="s">
+        <v>177</v>
+      </c>
+      <c r="C186" t="s">
+        <v>40</v>
+      </c>
+      <c r="D186">
+        <v>222</v>
+      </c>
+      <c r="E186">
+        <v>19</v>
+      </c>
+      <c r="F186">
+        <v>42</v>
+      </c>
+      <c r="G186">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>178</v>
+      </c>
+      <c r="C187" t="s">
+        <v>40</v>
+      </c>
+      <c r="D187">
+        <v>42</v>
+      </c>
+      <c r="E187">
+        <v>10</v>
+      </c>
+      <c r="F187">
+        <v>6</v>
+      </c>
+      <c r="G187">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>7</v>
+      </c>
+      <c r="B188" t="s">
+        <v>179</v>
+      </c>
+      <c r="C188" t="s">
+        <v>40</v>
+      </c>
+      <c r="D188">
+        <v>49</v>
+      </c>
+      <c r="E188">
+        <v>21</v>
+      </c>
+      <c r="F188">
+        <v>15</v>
+      </c>
+      <c r="G188">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G2">
+        <v>5430</v>
+      </c>
+      <c r="H2">
+        <v>17440</v>
+      </c>
+      <c r="I2">
+        <v>18261</v>
+      </c>
+      <c r="J2">
+        <v>22472</v>
+      </c>
+      <c r="K2">
+        <v>16467</v>
+      </c>
+      <c r="L2">
+        <v>866</v>
+      </c>
+      <c r="M2">
+        <v>1640</v>
+      </c>
+      <c r="N2">
+        <v>8001</v>
+      </c>
+      <c r="O2">
+        <v>1252</v>
+      </c>
+      <c r="P2">
+        <v>1997</v>
+      </c>
+      <c r="Q2">
+        <v>3134</v>
+      </c>
+      <c r="R2">
+        <v>63</v>
+      </c>
+      <c r="S2">
+        <v>22164</v>
+      </c>
+      <c r="T2">
+        <v>813</v>
+      </c>
+      <c r="U2">
+        <v>9463</v>
+      </c>
+      <c r="V2">
+        <v>3881</v>
+      </c>
+      <c r="W2">
+        <v>133344</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G3">
+        <v>8496</v>
+      </c>
+      <c r="H3">
+        <v>4778</v>
+      </c>
+      <c r="I3">
+        <v>3648</v>
+      </c>
+      <c r="J3">
+        <v>18438</v>
+      </c>
+      <c r="K3">
+        <v>14392</v>
+      </c>
+      <c r="L3">
+        <v>247</v>
+      </c>
+      <c r="M3">
+        <v>1949</v>
+      </c>
+      <c r="N3">
+        <v>9193</v>
+      </c>
+      <c r="O3">
+        <v>394</v>
+      </c>
+      <c r="P3">
+        <v>1192</v>
+      </c>
+      <c r="Q3">
+        <v>7176</v>
+      </c>
+      <c r="R3">
+        <v>815</v>
+      </c>
+      <c r="S3">
+        <v>5277</v>
+      </c>
+      <c r="T3">
+        <v>235</v>
+      </c>
+      <c r="U3">
+        <v>1119</v>
+      </c>
+      <c r="V3">
+        <v>20619</v>
+      </c>
+      <c r="W3">
+        <v>97968</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>13926</v>
+      </c>
+      <c r="H4">
+        <v>22218</v>
+      </c>
+      <c r="I4">
+        <v>21909</v>
+      </c>
+      <c r="J4">
+        <v>40910</v>
+      </c>
+      <c r="K4">
+        <v>30859</v>
+      </c>
+      <c r="L4">
+        <v>1113</v>
+      </c>
+      <c r="M4">
+        <v>3589</v>
+      </c>
+      <c r="N4">
+        <v>17194</v>
+      </c>
+      <c r="O4">
+        <v>1646</v>
+      </c>
+      <c r="P4">
+        <v>3189</v>
+      </c>
+      <c r="Q4">
+        <v>10310</v>
+      </c>
+      <c r="R4">
+        <v>878</v>
+      </c>
+      <c r="S4">
+        <v>27441</v>
+      </c>
+      <c r="T4">
+        <v>1048</v>
+      </c>
+      <c r="U4">
+        <v>10582</v>
+      </c>
+      <c r="V4">
+        <v>24500</v>
+      </c>
+      <c r="W4">
+        <v>231312</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>5430</v>
+      </c>
+      <c r="E2">
+        <v>8496</v>
+      </c>
+      <c r="F2">
+        <v>13926</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>661</v>
+      </c>
+      <c r="E3">
+        <v>729</v>
+      </c>
+      <c r="F3">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>906</v>
+      </c>
+      <c r="E4">
+        <v>1725</v>
+      </c>
+      <c r="F4">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>3122</v>
+      </c>
+      <c r="E5">
+        <v>2802</v>
+      </c>
+      <c r="F5">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>188</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>163</v>
+      </c>
+      <c r="E6">
+        <v>264</v>
+      </c>
+      <c r="F6">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>95</v>
+      </c>
+      <c r="E7">
+        <v>137</v>
+      </c>
+      <c r="F7">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>120</v>
+      </c>
+      <c r="E8">
+        <v>113</v>
+      </c>
+      <c r="F8">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>307</v>
+      </c>
+      <c r="E9">
+        <v>261</v>
+      </c>
+      <c r="F9">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>56</v>
+      </c>
+      <c r="E10">
+        <v>2465</v>
+      </c>
+      <c r="F10">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>17440</v>
+      </c>
+      <c r="E12">
+        <v>4778</v>
+      </c>
+      <c r="F12">
+        <v>22218</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>1699</v>
+      </c>
+      <c r="E13">
+        <v>1101</v>
+      </c>
+      <c r="F13">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>193</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14">
+        <v>4261</v>
+      </c>
+      <c r="E14">
+        <v>702</v>
+      </c>
+      <c r="F14">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>194</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>3213</v>
+      </c>
+      <c r="E15">
+        <v>814</v>
+      </c>
+      <c r="F15">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>195</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>4429</v>
+      </c>
+      <c r="E16">
+        <v>345</v>
+      </c>
+      <c r="F16">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>196</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>1352</v>
+      </c>
+      <c r="E17">
+        <v>617</v>
+      </c>
+      <c r="F17">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>197</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>319</v>
+      </c>
+      <c r="E18">
+        <v>730</v>
+      </c>
+      <c r="F18">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>198</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>233</v>
+      </c>
+      <c r="E19">
+        <v>339</v>
+      </c>
+      <c r="F19">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>199</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>1934</v>
+      </c>
+      <c r="E20">
+        <v>130</v>
+      </c>
+      <c r="F20">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>18261</v>
+      </c>
+      <c r="E22">
+        <v>3648</v>
+      </c>
+      <c r="F22">
+        <v>21909</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1280</v>
+      </c>
+      <c r="E23">
+        <v>636</v>
+      </c>
+      <c r="F23">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>200</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>3717</v>
+      </c>
+      <c r="E24">
+        <v>911</v>
+      </c>
+      <c r="F24">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>201</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>3808</v>
+      </c>
+      <c r="E25">
+        <v>628</v>
+      </c>
+      <c r="F25">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>202</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>7392</v>
+      </c>
+      <c r="E26">
+        <v>769</v>
+      </c>
+      <c r="F26">
+        <v>8161</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>203</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>185</v>
+      </c>
+      <c r="E27">
+        <v>387</v>
+      </c>
+      <c r="F27">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>204</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>1129</v>
+      </c>
+      <c r="E28">
+        <v>143</v>
+      </c>
+      <c r="F28">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>492</v>
+      </c>
+      <c r="E29">
+        <v>118</v>
+      </c>
+      <c r="F29">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>258</v>
+      </c>
+      <c r="E30">
+        <v>56</v>
+      </c>
+      <c r="F30">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>22472</v>
+      </c>
+      <c r="E32">
+        <v>18438</v>
+      </c>
+      <c r="F32">
+        <v>40910</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>1772</v>
+      </c>
+      <c r="E33">
+        <v>1731</v>
+      </c>
+      <c r="F33">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>207</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>15467</v>
+      </c>
+      <c r="E34">
+        <v>11346</v>
+      </c>
+      <c r="F34">
+        <v>26813</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>208</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>3927</v>
+      </c>
+      <c r="E35">
+        <v>1035</v>
+      </c>
+      <c r="F35">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>209</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>382</v>
+      </c>
+      <c r="E36">
+        <v>1805</v>
+      </c>
+      <c r="F36">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>210</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>321</v>
+      </c>
+      <c r="E37">
+        <v>491</v>
+      </c>
+      <c r="F37">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>365</v>
+      </c>
+      <c r="E38">
+        <v>1654</v>
+      </c>
+      <c r="F38">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>212</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>132</v>
+      </c>
+      <c r="E39">
+        <v>196</v>
+      </c>
+      <c r="F39">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>213</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>106</v>
+      </c>
+      <c r="E40">
+        <v>180</v>
+      </c>
+      <c r="F40">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>16467</v>
+      </c>
+      <c r="E42">
+        <v>14392</v>
+      </c>
+      <c r="F42">
+        <v>30859</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>999</v>
+      </c>
+      <c r="E43">
+        <v>657</v>
+      </c>
+      <c r="F43">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>214</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>11072</v>
+      </c>
+      <c r="E44">
+        <v>1033</v>
+      </c>
+      <c r="F44">
+        <v>12105</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>215</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>770</v>
+      </c>
+      <c r="E45">
+        <v>4295</v>
+      </c>
+      <c r="F45">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>216</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>738</v>
+      </c>
+      <c r="E46">
+        <v>416</v>
+      </c>
+      <c r="F46">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>217</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47">
+        <v>124</v>
+      </c>
+      <c r="E47">
+        <v>2410</v>
+      </c>
+      <c r="F47">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>218</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48">
+        <v>409</v>
+      </c>
+      <c r="E48">
+        <v>2650</v>
+      </c>
+      <c r="F48">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>219</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>82</v>
+      </c>
+      <c r="E49">
+        <v>81</v>
+      </c>
+      <c r="F49">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>220</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>2273</v>
+      </c>
+      <c r="E50">
+        <v>2850</v>
+      </c>
+      <c r="F50">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>866</v>
+      </c>
+      <c r="E52">
+        <v>247</v>
+      </c>
+      <c r="F52">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>32</v>
+      </c>
+      <c r="B53" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>169</v>
+      </c>
+      <c r="E53">
+        <v>157</v>
+      </c>
+      <c r="F53">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>221</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>697</v>
+      </c>
+      <c r="E54">
+        <v>90</v>
+      </c>
+      <c r="F54">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>1640</v>
+      </c>
+      <c r="E56">
+        <v>1949</v>
+      </c>
+      <c r="F56">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>338</v>
+      </c>
+      <c r="E57">
+        <v>387</v>
+      </c>
+      <c r="F57">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>222</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>589</v>
+      </c>
+      <c r="E58">
+        <v>439</v>
+      </c>
+      <c r="F58">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>165</v>
+      </c>
+      <c r="E59">
+        <v>218</v>
+      </c>
+      <c r="F59">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>224</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>325</v>
+      </c>
+      <c r="E60">
+        <v>109</v>
+      </c>
+      <c r="F60">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>225</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>54</v>
+      </c>
+      <c r="E61">
+        <v>169</v>
+      </c>
+      <c r="F61">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>226</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>39</v>
+      </c>
+      <c r="E62">
+        <v>242</v>
+      </c>
+      <c r="F62">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>227</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>44</v>
+      </c>
+      <c r="E63">
+        <v>155</v>
+      </c>
+      <c r="F63">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>228</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>86</v>
+      </c>
+      <c r="E64">
+        <v>230</v>
+      </c>
+      <c r="F64">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>8001</v>
+      </c>
+      <c r="E66">
+        <v>9193</v>
+      </c>
+      <c r="F66">
+        <v>17194</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B67" t="s">
+        <v>32</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
-        <v>263</v>
+        <v>490</v>
       </c>
       <c r="E67">
-        <v>263</v>
+        <v>272</v>
+      </c>
+      <c r="F67">
+        <v>762</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>229</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>2114</v>
+      </c>
+      <c r="E68">
+        <v>313</v>
+      </c>
+      <c r="F68">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>230</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>835</v>
+      </c>
+      <c r="E69">
+        <v>6189</v>
+      </c>
+      <c r="F69">
+        <v>7024</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>231</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>3707</v>
+      </c>
+      <c r="E70">
+        <v>1065</v>
+      </c>
+      <c r="F70">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71">
+        <v>331</v>
+      </c>
+      <c r="E71">
+        <v>676</v>
+      </c>
+      <c r="F71">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>233</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>185</v>
+      </c>
+      <c r="E72">
+        <v>134</v>
+      </c>
+      <c r="F72">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>234</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>181</v>
+      </c>
+      <c r="E73">
+        <v>49</v>
+      </c>
+      <c r="F73">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
         <v>7</v>
       </c>
+      <c r="B74" t="s">
+        <v>235</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>158</v>
+      </c>
+      <c r="E74">
+        <v>495</v>
+      </c>
+      <c r="F74">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>1252</v>
+      </c>
+      <c r="E76">
+        <v>394</v>
+      </c>
+      <c r="F76">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B77" t="s">
+        <v>32</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>70</v>
+      </c>
+      <c r="E77">
+        <v>42</v>
+      </c>
+      <c r="F77">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>236</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>1089</v>
+      </c>
+      <c r="E78">
+        <v>119</v>
+      </c>
+      <c r="F78">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>237</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>8</v>
+      </c>
+      <c r="E79">
+        <v>22</v>
+      </c>
+      <c r="F79">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>238</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>38</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>239</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>6</v>
+      </c>
+      <c r="E81">
+        <v>22</v>
+      </c>
+      <c r="F81">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>240</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>8</v>
+      </c>
+      <c r="E82">
+        <v>14</v>
+      </c>
+      <c r="F82">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>241</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>20</v>
+      </c>
+      <c r="E83">
+        <v>13</v>
+      </c>
+      <c r="F83">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>242</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>13</v>
+      </c>
+      <c r="E84">
+        <v>147</v>
+      </c>
+      <c r="F84">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>1997</v>
+      </c>
+      <c r="E86">
+        <v>1192</v>
+      </c>
+      <c r="F86">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>32</v>
+      </c>
+      <c r="B87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>177</v>
+      </c>
+      <c r="E87">
+        <v>106</v>
+      </c>
+      <c r="F87">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>243</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>673</v>
+      </c>
+      <c r="E88">
+        <v>124</v>
+      </c>
+      <c r="F88">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>244</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>327</v>
+      </c>
+      <c r="E89">
+        <v>74</v>
+      </c>
+      <c r="F89">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>245</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>330</v>
+      </c>
+      <c r="E90">
+        <v>706</v>
+      </c>
+      <c r="F90">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>246</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>69</v>
+      </c>
+      <c r="E91">
+        <v>131</v>
+      </c>
+      <c r="F91">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>247</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>26</v>
+      </c>
+      <c r="E92">
+        <v>26</v>
+      </c>
+      <c r="F92">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>248</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>18</v>
+      </c>
+      <c r="E93">
+        <v>12</v>
+      </c>
+      <c r="F93">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>249</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>377</v>
+      </c>
+      <c r="E94">
+        <v>13</v>
+      </c>
+      <c r="F94">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>3134</v>
+      </c>
+      <c r="E96">
+        <v>7176</v>
+      </c>
+      <c r="F96">
+        <v>10310</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B97" t="s">
+        <v>32</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>348</v>
+      </c>
+      <c r="E97">
+        <v>503</v>
+      </c>
+      <c r="F97">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>250</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>449</v>
+      </c>
+      <c r="E98">
+        <v>3824</v>
+      </c>
+      <c r="F98">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>251</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>1295</v>
+      </c>
+      <c r="E99">
+        <v>237</v>
+      </c>
+      <c r="F99">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>252</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>83</v>
+      </c>
+      <c r="E100">
+        <v>224</v>
+      </c>
+      <c r="F100">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>253</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101">
+        <v>321</v>
+      </c>
+      <c r="E101">
+        <v>1704</v>
+      </c>
+      <c r="F101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>254</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102">
+        <v>52</v>
+      </c>
+      <c r="E102">
+        <v>102</v>
+      </c>
+      <c r="F102">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>255</v>
+      </c>
+      <c r="C103" t="s">
+        <v>40</v>
+      </c>
+      <c r="D103">
+        <v>352</v>
+      </c>
+      <c r="E103">
+        <v>109</v>
+      </c>
+      <c r="F103">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>256</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>234</v>
+      </c>
+      <c r="E104">
+        <v>473</v>
+      </c>
+      <c r="F104">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>13</v>
+      </c>
+      <c r="B106" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>63</v>
+      </c>
+      <c r="E106">
+        <v>815</v>
+      </c>
+      <c r="F106">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>32</v>
+      </c>
+      <c r="B107" t="s">
+        <v>32</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>17</v>
+      </c>
+      <c r="E107">
+        <v>176</v>
+      </c>
+      <c r="F107">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>257</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>31</v>
+      </c>
+      <c r="E108">
+        <v>440</v>
+      </c>
+      <c r="F108">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>258</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>15</v>
+      </c>
+      <c r="E109">
+        <v>199</v>
+      </c>
+      <c r="F109">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>22164</v>
+      </c>
+      <c r="E111">
+        <v>5277</v>
+      </c>
+      <c r="F111">
+        <v>27441</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>32</v>
+      </c>
+      <c r="B112" t="s">
+        <v>32</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>1338</v>
+      </c>
+      <c r="E112">
+        <v>315</v>
+      </c>
+      <c r="F112">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>259</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>16139</v>
+      </c>
+      <c r="E113">
+        <v>725</v>
+      </c>
+      <c r="F113">
+        <v>16864</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>260</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>1977</v>
+      </c>
+      <c r="E114">
+        <v>3401</v>
+      </c>
+      <c r="F114">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>261</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>833</v>
+      </c>
+      <c r="E115">
+        <v>319</v>
+      </c>
+      <c r="F115">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>262</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>648</v>
+      </c>
+      <c r="E116">
+        <v>237</v>
+      </c>
+      <c r="F116">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>263</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>389</v>
+      </c>
+      <c r="E117">
+        <v>124</v>
+      </c>
+      <c r="F117">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>264</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>237</v>
+      </c>
+      <c r="E118">
+        <v>55</v>
+      </c>
+      <c r="F118">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>265</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>603</v>
+      </c>
+      <c r="E119">
+        <v>101</v>
+      </c>
+      <c r="F119">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>15</v>
+      </c>
+      <c r="B121" t="s">
+        <v>19</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>813</v>
+      </c>
+      <c r="E121">
+        <v>235</v>
+      </c>
+      <c r="F121">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>32</v>
+      </c>
+      <c r="B122" t="s">
+        <v>32</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>181</v>
+      </c>
+      <c r="E122">
+        <v>80</v>
+      </c>
+      <c r="F122">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>266</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>520</v>
+      </c>
+      <c r="E123">
+        <v>92</v>
+      </c>
+      <c r="F123">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>267</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>80</v>
+      </c>
+      <c r="E124">
+        <v>46</v>
+      </c>
+      <c r="F124">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>268</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>32</v>
+      </c>
+      <c r="E125">
+        <v>17</v>
+      </c>
+      <c r="F125">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>9463</v>
+      </c>
+      <c r="E127">
+        <v>1119</v>
+      </c>
+      <c r="F127">
+        <v>10582</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>32</v>
+      </c>
+      <c r="B128" t="s">
+        <v>32</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>281</v>
+      </c>
+      <c r="E128">
+        <v>163</v>
+      </c>
+      <c r="F128">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>269</v>
+      </c>
+      <c r="C129" t="s">
+        <v>40</v>
+      </c>
+      <c r="D129">
+        <v>5500</v>
+      </c>
+      <c r="E129">
+        <v>245</v>
+      </c>
+      <c r="F129">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>270</v>
+      </c>
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="D130">
+        <v>2574</v>
+      </c>
+      <c r="E130">
+        <v>384</v>
+      </c>
+      <c r="F130">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>271</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>221</v>
+      </c>
+      <c r="E131">
+        <v>82</v>
+      </c>
+      <c r="F131">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>272</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>45</v>
+      </c>
+      <c r="E132">
+        <v>92</v>
+      </c>
+      <c r="F132">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>273</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>615</v>
+      </c>
+      <c r="E133">
+        <v>38</v>
+      </c>
+      <c r="F133">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>274</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>35</v>
+      </c>
+      <c r="E134">
+        <v>48</v>
+      </c>
+      <c r="F134">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>275</v>
+      </c>
+      <c r="C135" t="s">
+        <v>40</v>
+      </c>
+      <c r="D135">
+        <v>192</v>
+      </c>
+      <c r="E135">
+        <v>67</v>
+      </c>
+      <c r="F135">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>3881</v>
+      </c>
+      <c r="E137">
+        <v>20619</v>
+      </c>
+      <c r="F137">
+        <v>24500</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>32</v>
+      </c>
+      <c r="B138" t="s">
+        <v>32</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>208</v>
+      </c>
+      <c r="E138">
+        <v>701</v>
+      </c>
+      <c r="F138">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>276</v>
+      </c>
+      <c r="C139" t="s">
+        <v>40</v>
+      </c>
+      <c r="D139">
+        <v>594</v>
+      </c>
+      <c r="E139">
+        <v>17195</v>
+      </c>
+      <c r="F139">
+        <v>17789</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>277</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140">
+        <v>2767</v>
+      </c>
+      <c r="E140">
+        <v>954</v>
+      </c>
+      <c r="F140">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>278</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>69</v>
+      </c>
+      <c r="E141">
+        <v>223</v>
+      </c>
+      <c r="F141">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>279</v>
+      </c>
+      <c r="C142" t="s">
+        <v>40</v>
+      </c>
+      <c r="D142">
+        <v>72</v>
+      </c>
+      <c r="E142">
+        <v>92</v>
+      </c>
+      <c r="F142">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>280</v>
+      </c>
+      <c r="C143" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143">
+        <v>38</v>
+      </c>
+      <c r="E143">
+        <v>147</v>
+      </c>
+      <c r="F143">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>281</v>
+      </c>
+      <c r="C144" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144">
+        <v>133</v>
+      </c>
+      <c r="E144">
+        <v>1307</v>
+      </c>
+      <c r="F144">
+        <v>1440</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D2" t="s">
+        <v>283</v>
+      </c>
+      <c r="E2" t="s">
+        <v>284</v>
+      </c>
+      <c r="F2" t="s">
+        <v>285</v>
+      </c>
+      <c r="G2">
+        <v>2731</v>
+      </c>
+      <c r="H2">
+        <v>19195</v>
+      </c>
+      <c r="I2">
+        <v>5021</v>
+      </c>
+      <c r="J2">
+        <v>8004</v>
+      </c>
+      <c r="K2">
+        <v>21611</v>
+      </c>
+      <c r="L2">
+        <v>907</v>
+      </c>
+      <c r="M2">
+        <v>470</v>
+      </c>
+      <c r="N2">
+        <v>5035</v>
+      </c>
+      <c r="O2">
+        <v>672</v>
+      </c>
+      <c r="P2">
+        <v>2023</v>
+      </c>
+      <c r="Q2">
+        <v>1109</v>
+      </c>
+      <c r="R2">
+        <v>29784</v>
+      </c>
+      <c r="S2">
+        <v>488</v>
+      </c>
+      <c r="T2">
+        <v>2209</v>
+      </c>
+      <c r="U2">
+        <v>749</v>
+      </c>
+      <c r="V2">
+        <v>100008</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F3" t="s">
+        <v>287</v>
+      </c>
+      <c r="G3">
+        <v>11059</v>
+      </c>
+      <c r="H3">
+        <v>8247</v>
+      </c>
+      <c r="I3">
+        <v>7812</v>
+      </c>
+      <c r="J3">
+        <v>11603</v>
+      </c>
+      <c r="K3">
+        <v>9544</v>
+      </c>
+      <c r="L3">
+        <v>541</v>
+      </c>
+      <c r="M3">
+        <v>549</v>
+      </c>
+      <c r="N3">
+        <v>2890</v>
+      </c>
+      <c r="O3">
+        <v>1833</v>
+      </c>
+      <c r="P3">
+        <v>9458</v>
+      </c>
+      <c r="Q3">
+        <v>1329</v>
+      </c>
+      <c r="R3">
+        <v>13132</v>
+      </c>
+      <c r="S3">
+        <v>940</v>
+      </c>
+      <c r="T3">
+        <v>2389</v>
+      </c>
+      <c r="U3">
+        <v>195</v>
+      </c>
+      <c r="V3">
+        <v>81521</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>13790</v>
+      </c>
+      <c r="H4">
+        <v>27442</v>
+      </c>
+      <c r="I4">
+        <v>12833</v>
+      </c>
+      <c r="J4">
+        <v>19607</v>
+      </c>
+      <c r="K4">
+        <v>31155</v>
+      </c>
+      <c r="L4">
+        <v>1448</v>
+      </c>
+      <c r="M4">
+        <v>1019</v>
+      </c>
+      <c r="N4">
+        <v>7925</v>
+      </c>
+      <c r="O4">
+        <v>2505</v>
+      </c>
+      <c r="P4">
+        <v>11481</v>
+      </c>
+      <c r="Q4">
+        <v>2438</v>
+      </c>
+      <c r="R4">
+        <v>42916</v>
+      </c>
+      <c r="S4">
+        <v>1428</v>
+      </c>
+      <c r="T4">
+        <v>4598</v>
+      </c>
+      <c r="U4">
+        <v>944</v>
+      </c>
+      <c r="V4">
+        <v>181529</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>2731</v>
+      </c>
+      <c r="E2">
+        <v>11059</v>
+      </c>
+      <c r="F2">
+        <v>13790</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>563</v>
+      </c>
+      <c r="E3">
+        <v>795</v>
+      </c>
+      <c r="F3">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>1447</v>
+      </c>
+      <c r="E4">
+        <v>8660</v>
+      </c>
+      <c r="F4">
+        <v>10107</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>312</v>
+      </c>
+      <c r="E5">
+        <v>518</v>
+      </c>
+      <c r="F5">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>290</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>95</v>
+      </c>
+      <c r="E6">
+        <v>613</v>
+      </c>
+      <c r="F6">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>200</v>
+      </c>
+      <c r="E7">
+        <v>381</v>
+      </c>
+      <c r="F7">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>70</v>
+      </c>
+      <c r="E8">
+        <v>49</v>
+      </c>
+      <c r="F8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>293</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>43</v>
+      </c>
+      <c r="F9">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>19195</v>
+      </c>
+      <c r="E11">
+        <v>8247</v>
+      </c>
+      <c r="F11">
+        <v>27442</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>1529</v>
+      </c>
+      <c r="E12">
+        <v>973</v>
+      </c>
+      <c r="F12">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>294</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>12145</v>
+      </c>
+      <c r="E13">
+        <v>3842</v>
+      </c>
+      <c r="F13">
+        <v>15987</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>295</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14">
+        <v>645</v>
+      </c>
+      <c r="E14">
+        <v>1393</v>
+      </c>
+      <c r="F14">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>296</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>266</v>
+      </c>
+      <c r="E15">
+        <v>295</v>
+      </c>
+      <c r="F15">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>297</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>215</v>
+      </c>
+      <c r="E16">
+        <v>436</v>
+      </c>
+      <c r="F16">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>298</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>4162</v>
+      </c>
+      <c r="E17">
+        <v>697</v>
+      </c>
+      <c r="F17">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>299</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>233</v>
+      </c>
+      <c r="E18">
+        <v>611</v>
+      </c>
+      <c r="F18">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>5021</v>
+      </c>
+      <c r="E20">
+        <v>7812</v>
+      </c>
+      <c r="F20">
+        <v>12833</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>540</v>
+      </c>
+      <c r="E21">
+        <v>543</v>
+      </c>
+      <c r="F21">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>300</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>663</v>
+      </c>
+      <c r="E22">
+        <v>3748</v>
+      </c>
+      <c r="F22">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>301</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>1723</v>
+      </c>
+      <c r="E23">
+        <v>1033</v>
+      </c>
+      <c r="F23">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>302</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>800</v>
+      </c>
+      <c r="E24">
+        <v>352</v>
+      </c>
+      <c r="F24">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>303</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>319</v>
+      </c>
+      <c r="E25">
+        <v>291</v>
+      </c>
+      <c r="F25">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>304</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>711</v>
+      </c>
+      <c r="E26">
+        <v>1507</v>
+      </c>
+      <c r="F26">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>305</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>265</v>
+      </c>
+      <c r="E27">
+        <v>338</v>
+      </c>
+      <c r="F27">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>8004</v>
+      </c>
+      <c r="E29">
+        <v>11603</v>
+      </c>
+      <c r="F29">
+        <v>19607</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>724</v>
+      </c>
+      <c r="E30">
+        <v>1126</v>
+      </c>
+      <c r="F30">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>306</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>5089</v>
+      </c>
+      <c r="E31">
+        <v>5901</v>
+      </c>
+      <c r="F31">
+        <v>10990</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>307</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>1476</v>
+      </c>
+      <c r="E32">
+        <v>664</v>
+      </c>
+      <c r="F32">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>308</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>246</v>
+      </c>
+      <c r="E33">
+        <v>588</v>
+      </c>
+      <c r="F33">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>309</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>237</v>
+      </c>
+      <c r="E34">
+        <v>2822</v>
+      </c>
+      <c r="F34">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>310</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>87</v>
+      </c>
+      <c r="E35">
+        <v>261</v>
+      </c>
+      <c r="F35">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>311</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>145</v>
+      </c>
+      <c r="E36">
+        <v>241</v>
+      </c>
+      <c r="F36">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>21611</v>
+      </c>
+      <c r="E38">
+        <v>9544</v>
+      </c>
+      <c r="F38">
+        <v>31155</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>1072</v>
+      </c>
+      <c r="E39">
+        <v>534</v>
+      </c>
+      <c r="F39">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>312</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>15094</v>
+      </c>
+      <c r="E40">
+        <v>3323</v>
+      </c>
+      <c r="F40">
+        <v>18417</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>313</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41">
+        <v>589</v>
+      </c>
+      <c r="E41">
+        <v>2971</v>
+      </c>
+      <c r="F41">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>314</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42">
+        <v>1195</v>
+      </c>
+      <c r="E42">
+        <v>169</v>
+      </c>
+      <c r="F42">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>315</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>260</v>
+      </c>
+      <c r="E43">
+        <v>1528</v>
+      </c>
+      <c r="F43">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>316</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>249</v>
+      </c>
+      <c r="E44">
+        <v>768</v>
+      </c>
+      <c r="F44">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>317</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>3152</v>
+      </c>
+      <c r="E45">
+        <v>251</v>
+      </c>
+      <c r="F45">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>907</v>
+      </c>
+      <c r="E47">
+        <v>541</v>
+      </c>
+      <c r="F47">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B48" t="s">
+        <v>32</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>171</v>
+      </c>
+      <c r="E48">
+        <v>132</v>
+      </c>
+      <c r="F48">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>318</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>679</v>
+      </c>
+      <c r="E49">
+        <v>352</v>
+      </c>
+      <c r="F49">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>319</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>57</v>
+      </c>
+      <c r="E50">
+        <v>57</v>
+      </c>
+      <c r="F50">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>470</v>
+      </c>
+      <c r="E52">
+        <v>549</v>
+      </c>
+      <c r="F52">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>32</v>
+      </c>
+      <c r="B53" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>153</v>
+      </c>
+      <c r="E53">
+        <v>244</v>
+      </c>
+      <c r="F53">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>320</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>196</v>
+      </c>
+      <c r="E54">
+        <v>153</v>
+      </c>
+      <c r="F54">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>321</v>
+      </c>
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55">
+        <v>71</v>
+      </c>
+      <c r="E55">
+        <v>93</v>
+      </c>
+      <c r="F55">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>322</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>50</v>
+      </c>
+      <c r="E56">
+        <v>59</v>
+      </c>
+      <c r="F56">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>5035</v>
+      </c>
+      <c r="E58">
+        <v>2890</v>
+      </c>
+      <c r="F58">
+        <v>7925</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" t="s">
+        <v>32</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>358</v>
+      </c>
+      <c r="E59">
+        <v>215</v>
+      </c>
+      <c r="F59">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>323</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>2188</v>
+      </c>
+      <c r="E60">
+        <v>306</v>
+      </c>
+      <c r="F60">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>1606</v>
+      </c>
+      <c r="E61">
+        <v>354</v>
+      </c>
+      <c r="F61">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>325</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>135</v>
+      </c>
+      <c r="E62">
+        <v>641</v>
+      </c>
+      <c r="F62">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>146</v>
+      </c>
+      <c r="E63">
+        <v>473</v>
+      </c>
+      <c r="F63">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>327</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>43</v>
+      </c>
+      <c r="E64">
+        <v>793</v>
+      </c>
+      <c r="F64">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>328</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>559</v>
+      </c>
+      <c r="E65">
+        <v>108</v>
+      </c>
+      <c r="F65">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>672</v>
+      </c>
+      <c r="E67">
+        <v>1833</v>
+      </c>
+      <c r="F67">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>32</v>
+      </c>
       <c r="B68" t="s">
-        <v>427</v>
+        <v>32</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>354</v>
+        <v>44</v>
       </c>
       <c r="E68">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>137</v>
+      </c>
+      <c r="F68">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>329</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>130</v>
+      </c>
+      <c r="E69">
+        <v>1480</v>
+      </c>
+      <c r="F69">
+        <v>1610</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D70">
-        <v>19364</v>
+        <v>285</v>
       </c>
       <c r="E70">
-        <v>19364</v>
+        <v>122</v>
+      </c>
+      <c r="F70">
+        <v>407</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="s">
-        <v>30</v>
+      <c r="A71">
+        <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>331</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D71">
-        <v>2056</v>
+        <v>110</v>
       </c>
       <c r="E71">
-        <v>2056</v>
+        <v>14</v>
+      </c>
+      <c r="F71">
+        <v>124</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>332</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>11</v>
+      </c>
+      <c r="E72">
+        <v>10</v>
+      </c>
+      <c r="F72">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>333</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>85</v>
+      </c>
+      <c r="E73">
+        <v>61</v>
+      </c>
+      <c r="F73">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>334</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>7</v>
+      </c>
+      <c r="E74">
+        <v>9</v>
+      </c>
+      <c r="F74">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>2023</v>
+      </c>
+      <c r="E76">
+        <v>9458</v>
+      </c>
+      <c r="F76">
+        <v>11481</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B77" t="s">
+        <v>32</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>190</v>
+      </c>
+      <c r="E77">
+        <v>663</v>
+      </c>
+      <c r="F77">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
         <v>1</v>
       </c>
+      <c r="B78" t="s">
+        <v>335</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>1287</v>
+      </c>
+      <c r="E78">
+        <v>3038</v>
+      </c>
+      <c r="F78">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>336</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>341</v>
+      </c>
+      <c r="E79">
+        <v>2371</v>
+      </c>
+      <c r="F79">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>337</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>78</v>
+      </c>
+      <c r="E80">
+        <v>250</v>
+      </c>
+      <c r="F80">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>338</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>47</v>
+      </c>
+      <c r="E81">
+        <v>1370</v>
+      </c>
+      <c r="F81">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>339</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>54</v>
+      </c>
+      <c r="E82">
+        <v>620</v>
+      </c>
+      <c r="F82">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>340</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>26</v>
+      </c>
+      <c r="E83">
+        <v>1146</v>
+      </c>
+      <c r="F83">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>12</v>
+      </c>
+      <c r="B85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>1109</v>
+      </c>
+      <c r="E85">
+        <v>1329</v>
+      </c>
+      <c r="F85">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B86" t="s">
+        <v>32</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>198</v>
+      </c>
+      <c r="E86">
+        <v>139</v>
+      </c>
+      <c r="F86">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>341</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>338</v>
+      </c>
+      <c r="E87">
+        <v>483</v>
+      </c>
+      <c r="F87">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>342</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>334</v>
+      </c>
+      <c r="E88">
+        <v>255</v>
+      </c>
+      <c r="F88">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>343</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>76</v>
+      </c>
+      <c r="E89">
+        <v>71</v>
+      </c>
+      <c r="F89">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>344</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>71</v>
+      </c>
+      <c r="E90">
+        <v>241</v>
+      </c>
+      <c r="F90">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>345</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>30</v>
+      </c>
+      <c r="E91">
+        <v>25</v>
+      </c>
+      <c r="F91">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>346</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>62</v>
+      </c>
+      <c r="E92">
+        <v>115</v>
+      </c>
+      <c r="F92">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>29784</v>
+      </c>
+      <c r="E94">
+        <v>13132</v>
+      </c>
+      <c r="F94">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>32</v>
+      </c>
+      <c r="B95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1345</v>
+      </c>
+      <c r="E95">
+        <v>711</v>
+      </c>
+      <c r="F95">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>347</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>20467</v>
+      </c>
+      <c r="E96">
+        <v>3653</v>
+      </c>
+      <c r="F96">
+        <v>24120</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>348</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>4196</v>
+      </c>
+      <c r="E97">
+        <v>892</v>
+      </c>
+      <c r="F97">
+        <v>5088</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>349</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>144</v>
+      </c>
+      <c r="E98">
+        <v>459</v>
+      </c>
+      <c r="F98">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>350</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>721</v>
+      </c>
+      <c r="E99">
+        <v>481</v>
+      </c>
+      <c r="F99">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>351</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>2774</v>
+      </c>
+      <c r="E100">
+        <v>6158</v>
+      </c>
+      <c r="F100">
+        <v>8932</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>352</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101">
+        <v>137</v>
+      </c>
+      <c r="E101">
+        <v>778</v>
+      </c>
+      <c r="F101">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>488</v>
+      </c>
+      <c r="E103">
+        <v>940</v>
+      </c>
+      <c r="F103">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>32</v>
+      </c>
+      <c r="B104" t="s">
+        <v>32</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>120</v>
+      </c>
+      <c r="E104">
+        <v>175</v>
+      </c>
+      <c r="F104">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>353</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>237</v>
+      </c>
+      <c r="E105">
+        <v>226</v>
+      </c>
+      <c r="F105">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>354</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>131</v>
+      </c>
+      <c r="E106">
+        <v>539</v>
+      </c>
+      <c r="F106">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>16</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>2209</v>
+      </c>
+      <c r="E108">
+        <v>2389</v>
+      </c>
+      <c r="F108">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B109" t="s">
+        <v>32</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>262</v>
+      </c>
+      <c r="E109">
+        <v>93</v>
+      </c>
+      <c r="F109">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>355</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>428</v>
+      </c>
+      <c r="E110">
+        <v>170</v>
+      </c>
+      <c r="F110">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>356</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>419</v>
+      </c>
+      <c r="E111">
+        <v>1775</v>
+      </c>
+      <c r="F111">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>357</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>81</v>
+      </c>
+      <c r="E112">
+        <v>83</v>
+      </c>
+      <c r="F112">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>358</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>873</v>
+      </c>
+      <c r="E113">
+        <v>71</v>
+      </c>
+      <c r="F113">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>359</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>82</v>
+      </c>
+      <c r="E114">
+        <v>42</v>
+      </c>
+      <c r="F114">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>360</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>64</v>
+      </c>
+      <c r="E115">
+        <v>155</v>
+      </c>
+      <c r="F115">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>17</v>
+      </c>
+      <c r="B117" t="s">
+        <v>21</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>749</v>
+      </c>
+      <c r="E117">
+        <v>195</v>
+      </c>
+      <c r="F117">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>32</v>
+      </c>
+      <c r="B118" t="s">
+        <v>32</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>90</v>
+      </c>
+      <c r="E118">
+        <v>37</v>
+      </c>
+      <c r="F118">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>361</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>153</v>
+      </c>
+      <c r="E119">
+        <v>51</v>
+      </c>
+      <c r="F119">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120">
+        <v>210</v>
+      </c>
+      <c r="E120">
+        <v>20</v>
+      </c>
+      <c r="F120">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>363</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>296</v>
+      </c>
+      <c r="E121">
+        <v>87</v>
+      </c>
+      <c r="F121">
+        <v>383</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>365</v>
+      </c>
+      <c r="D2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G2">
+        <v>13246</v>
+      </c>
+      <c r="H2">
+        <v>20601</v>
+      </c>
+      <c r="I2">
+        <v>10278</v>
+      </c>
+      <c r="J2">
+        <v>27509</v>
+      </c>
+      <c r="K2">
+        <v>21759</v>
+      </c>
+      <c r="L2">
+        <v>549</v>
+      </c>
+      <c r="M2">
+        <v>4013</v>
+      </c>
+      <c r="N2">
+        <v>19927</v>
+      </c>
+      <c r="O2">
+        <v>2030</v>
+      </c>
+      <c r="P2">
+        <v>3736</v>
+      </c>
+      <c r="Q2">
+        <v>11954</v>
+      </c>
+      <c r="R2">
+        <v>2418</v>
+      </c>
+      <c r="S2">
+        <v>12569</v>
+      </c>
+      <c r="T2">
+        <v>2167</v>
+      </c>
+      <c r="U2">
+        <v>10867</v>
+      </c>
+      <c r="V2">
+        <v>5496</v>
+      </c>
+      <c r="W2">
+        <v>739</v>
+      </c>
+      <c r="X2">
+        <v>169858</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F3" t="s">
+        <v>370</v>
+      </c>
+      <c r="G3">
+        <v>7100</v>
+      </c>
+      <c r="H3">
+        <v>24026</v>
+      </c>
+      <c r="I3">
+        <v>25447</v>
+      </c>
+      <c r="J3">
+        <v>27625</v>
+      </c>
+      <c r="K3">
+        <v>16238</v>
+      </c>
+      <c r="L3">
+        <v>624</v>
+      </c>
+      <c r="M3">
+        <v>2387</v>
+      </c>
+      <c r="N3">
+        <v>6855</v>
+      </c>
+      <c r="O3">
+        <v>1343</v>
+      </c>
+      <c r="P3">
+        <v>3465</v>
+      </c>
+      <c r="Q3">
+        <v>5176</v>
+      </c>
+      <c r="R3">
+        <v>2703</v>
+      </c>
+      <c r="S3">
+        <v>11746</v>
+      </c>
+      <c r="T3">
+        <v>3400</v>
+      </c>
+      <c r="U3">
+        <v>9172</v>
+      </c>
+      <c r="V3">
+        <v>2903</v>
+      </c>
+      <c r="W3">
+        <v>678</v>
+      </c>
+      <c r="X3">
+        <v>150888</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>20346</v>
+      </c>
+      <c r="H4">
+        <v>44627</v>
+      </c>
+      <c r="I4">
+        <v>35725</v>
+      </c>
+      <c r="J4">
+        <v>55134</v>
+      </c>
+      <c r="K4">
+        <v>37997</v>
+      </c>
+      <c r="L4">
+        <v>1173</v>
+      </c>
+      <c r="M4">
+        <v>6400</v>
+      </c>
+      <c r="N4">
+        <v>26782</v>
+      </c>
+      <c r="O4">
+        <v>3373</v>
+      </c>
+      <c r="P4">
+        <v>7201</v>
+      </c>
+      <c r="Q4">
+        <v>17130</v>
+      </c>
+      <c r="R4">
+        <v>5121</v>
+      </c>
+      <c r="S4">
+        <v>24315</v>
+      </c>
+      <c r="T4">
+        <v>5567</v>
+      </c>
+      <c r="U4">
+        <v>20039</v>
+      </c>
+      <c r="V4">
+        <v>8399</v>
+      </c>
+      <c r="W4">
+        <v>1417</v>
+      </c>
+      <c r="X4">
+        <v>320746</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>13246</v>
+      </c>
+      <c r="E2">
+        <v>7100</v>
+      </c>
+      <c r="F2">
+        <v>20346</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>2066</v>
+      </c>
+      <c r="E3">
+        <v>1614</v>
+      </c>
+      <c r="F3">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>3215</v>
+      </c>
+      <c r="E4">
+        <v>1269</v>
+      </c>
+      <c r="F4">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>372</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>2091</v>
+      </c>
+      <c r="E5">
+        <v>646</v>
+      </c>
+      <c r="F5">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>373</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>3961</v>
+      </c>
+      <c r="E6">
+        <v>1568</v>
+      </c>
+      <c r="F6">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>302</v>
+      </c>
+      <c r="E7">
+        <v>668</v>
+      </c>
+      <c r="F7">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>375</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>215</v>
+      </c>
+      <c r="E8">
+        <v>181</v>
+      </c>
+      <c r="F8">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>376</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>207</v>
+      </c>
+      <c r="E9">
+        <v>268</v>
+      </c>
+      <c r="F9">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>377</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>212</v>
+      </c>
+      <c r="E10">
+        <v>475</v>
+      </c>
+      <c r="F10">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>378</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>710</v>
+      </c>
+      <c r="E11">
+        <v>198</v>
+      </c>
+      <c r="F11">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>379</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>69</v>
+      </c>
+      <c r="E12">
+        <v>184</v>
+      </c>
+      <c r="F12">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>380</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>198</v>
+      </c>
+      <c r="E13">
+        <v>29</v>
+      </c>
+      <c r="F13">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>20601</v>
+      </c>
+      <c r="E15">
+        <v>24026</v>
+      </c>
+      <c r="F15">
+        <v>44627</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>4477</v>
+      </c>
+      <c r="E16">
+        <v>4764</v>
+      </c>
+      <c r="F16">
+        <v>9241</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>381</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>7844</v>
+      </c>
+      <c r="E17">
+        <v>7071</v>
+      </c>
+      <c r="F17">
+        <v>14915</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>382</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>3713</v>
+      </c>
+      <c r="E18">
+        <v>3558</v>
+      </c>
+      <c r="F18">
+        <v>7271</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>383</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>599</v>
+      </c>
+      <c r="E19">
+        <v>1834</v>
+      </c>
+      <c r="F19">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>384</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>897</v>
+      </c>
+      <c r="E20">
+        <v>569</v>
+      </c>
+      <c r="F20">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>385</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>250</v>
+      </c>
+      <c r="E21">
+        <v>601</v>
+      </c>
+      <c r="F21">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>386</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>376</v>
+      </c>
+      <c r="E22">
+        <v>366</v>
+      </c>
+      <c r="F22">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>387</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>140</v>
+      </c>
+      <c r="E23">
+        <v>198</v>
+      </c>
+      <c r="F23">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>388</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>186</v>
+      </c>
+      <c r="E24">
+        <v>244</v>
+      </c>
+      <c r="F24">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>389</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>1949</v>
+      </c>
+      <c r="E25">
+        <v>4335</v>
+      </c>
+      <c r="F25">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>390</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>170</v>
+      </c>
+      <c r="E26">
+        <v>486</v>
+      </c>
+      <c r="F26">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>10278</v>
+      </c>
+      <c r="E28">
+        <v>25447</v>
+      </c>
+      <c r="F28">
+        <v>35725</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>2067</v>
+      </c>
+      <c r="E29">
+        <v>2710</v>
+      </c>
+      <c r="F29">
+        <v>4777</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>391</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>3658</v>
+      </c>
+      <c r="E30">
+        <v>4047</v>
+      </c>
+      <c r="F30">
+        <v>7705</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>392</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>504</v>
+      </c>
+      <c r="E31">
+        <v>1787</v>
+      </c>
+      <c r="F31">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>393</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>997</v>
+      </c>
+      <c r="E32">
+        <v>857</v>
+      </c>
+      <c r="F32">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>394</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>1446</v>
+      </c>
+      <c r="E33">
+        <v>13874</v>
+      </c>
+      <c r="F33">
+        <v>15320</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>395</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>315</v>
+      </c>
+      <c r="E34">
+        <v>547</v>
+      </c>
+      <c r="F34">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>396</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>281</v>
+      </c>
+      <c r="E35">
+        <v>350</v>
+      </c>
+      <c r="F35">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>397</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>790</v>
+      </c>
+      <c r="E36">
+        <v>786</v>
+      </c>
+      <c r="F36">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>398</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>88</v>
+      </c>
+      <c r="E37">
+        <v>373</v>
+      </c>
+      <c r="F37">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>399</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>48</v>
+      </c>
+      <c r="E38">
+        <v>64</v>
+      </c>
+      <c r="F38">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>400</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>84</v>
+      </c>
+      <c r="E39">
+        <v>52</v>
+      </c>
+      <c r="F39">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>27509</v>
+      </c>
+      <c r="E41">
+        <v>27625</v>
+      </c>
+      <c r="F41">
+        <v>55134</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>3851</v>
+      </c>
+      <c r="E42">
+        <v>4047</v>
+      </c>
+      <c r="F42">
+        <v>7898</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>401</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>10599</v>
+      </c>
+      <c r="E43">
+        <v>15057</v>
+      </c>
+      <c r="F43">
+        <v>25656</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>402</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>1391</v>
+      </c>
+      <c r="E44">
+        <v>2706</v>
+      </c>
+      <c r="F44">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>403</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>975</v>
+      </c>
+      <c r="E45">
+        <v>814</v>
+      </c>
+      <c r="F45">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>404</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>6775</v>
+      </c>
+      <c r="E46">
+        <v>724</v>
+      </c>
+      <c r="F46">
+        <v>7499</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>405</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47">
+        <v>512</v>
+      </c>
+      <c r="E47">
+        <v>1327</v>
+      </c>
+      <c r="F47">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>406</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48">
+        <v>176</v>
+      </c>
+      <c r="E48">
+        <v>184</v>
+      </c>
+      <c r="F48">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>407</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>2228</v>
+      </c>
+      <c r="E49">
+        <v>529</v>
+      </c>
+      <c r="F49">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>408</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>525</v>
+      </c>
+      <c r="E50">
+        <v>1569</v>
+      </c>
+      <c r="F50">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>409</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>167</v>
+      </c>
+      <c r="E51">
+        <v>550</v>
+      </c>
+      <c r="F51">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>410</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>310</v>
+      </c>
+      <c r="E52">
+        <v>118</v>
+      </c>
+      <c r="F52">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>21759</v>
+      </c>
+      <c r="E54">
+        <v>16238</v>
+      </c>
+      <c r="F54">
+        <v>37997</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>2515</v>
+      </c>
+      <c r="E55">
+        <v>1922</v>
+      </c>
+      <c r="F55">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>411</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>4292</v>
+      </c>
+      <c r="E56">
+        <v>3200</v>
+      </c>
+      <c r="F56">
+        <v>7492</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>412</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57">
+        <v>5095</v>
+      </c>
+      <c r="E57">
+        <v>2604</v>
+      </c>
+      <c r="F57">
+        <v>7699</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>413</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>452</v>
+      </c>
+      <c r="E58">
+        <v>1140</v>
+      </c>
+      <c r="F58">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>414</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>900</v>
+      </c>
+      <c r="E59">
+        <v>5280</v>
+      </c>
+      <c r="F59">
+        <v>6180</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>415</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>3593</v>
+      </c>
+      <c r="E60">
+        <v>505</v>
+      </c>
+      <c r="F60">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>416</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>203</v>
+      </c>
+      <c r="E61">
+        <v>137</v>
+      </c>
+      <c r="F61">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>417</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>1418</v>
+      </c>
+      <c r="E62">
+        <v>211</v>
+      </c>
+      <c r="F62">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>418</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>717</v>
+      </c>
+      <c r="E63">
+        <v>798</v>
+      </c>
+      <c r="F63">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>419</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>134</v>
+      </c>
+      <c r="E64">
+        <v>208</v>
+      </c>
+      <c r="F64">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>420</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>2440</v>
+      </c>
+      <c r="E65">
+        <v>233</v>
+      </c>
+      <c r="F65">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>549</v>
+      </c>
+      <c r="E67">
+        <v>624</v>
+      </c>
+      <c r="F67">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>356</v>
+      </c>
+      <c r="E68">
+        <v>289</v>
+      </c>
+      <c r="F68">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>421</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>193</v>
+      </c>
+      <c r="E69">
+        <v>335</v>
+      </c>
+      <c r="F69">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>4013</v>
+      </c>
+      <c r="E71">
+        <v>2387</v>
+      </c>
+      <c r="F71">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>32</v>
+      </c>
       <c r="B72" t="s">
-        <v>428</v>
+        <v>32</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>3340</v>
+        <v>712</v>
       </c>
       <c r="E72">
-        <v>3340</v>
+        <v>677</v>
+      </c>
+      <c r="F72">
+        <v>1389</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D73">
-        <v>6013</v>
+        <v>1206</v>
       </c>
       <c r="E73">
-        <v>6013</v>
+        <v>634</v>
+      </c>
+      <c r="F73">
+        <v>1840</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D74">
-        <v>4660</v>
+        <v>387</v>
       </c>
       <c r="E74">
-        <v>4660</v>
+        <v>199</v>
+      </c>
+      <c r="F74">
+        <v>586</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D75">
-        <v>700</v>
+        <v>154</v>
       </c>
       <c r="E75">
-        <v>700</v>
+        <v>146</v>
+      </c>
+      <c r="F75">
+        <v>300</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D76">
-        <v>482</v>
+        <v>1002</v>
       </c>
       <c r="E76">
-        <v>482</v>
+        <v>190</v>
+      </c>
+      <c r="F76">
+        <v>1192</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D77">
-        <v>490</v>
+        <v>88</v>
       </c>
       <c r="E77">
-        <v>490</v>
+        <v>127</v>
+      </c>
+      <c r="F77">
+        <v>215</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>427</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>78</v>
+      </c>
+      <c r="E78">
+        <v>60</v>
+      </c>
+      <c r="F78">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>7</v>
       </c>
-      <c r="B78" t="s">
-[...12 lines deleted...]
-    <row r="79"/>
+      <c r="B79" t="s">
+        <v>428</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>89</v>
+      </c>
+      <c r="E79">
+        <v>122</v>
+      </c>
+      <c r="F79">
+        <v>211</v>
+      </c>
+    </row>
     <row r="80">
       <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>429</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>91</v>
+      </c>
+      <c r="E80">
+        <v>37</v>
+      </c>
+      <c r="F80">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>9</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B81" t="s">
+        <v>430</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
         <v>14</v>
       </c>
-      <c r="C80" t="s">
+      <c r="E81">
         <v>35</v>
       </c>
-      <c r="D80">
-[...20 lines deleted...]
-        <v>124</v>
+      <c r="F81">
+        <v>49</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D82">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="E82">
-        <v>134</v>
-[...18 lines deleted...]
-    </row>
+        <v>160</v>
+      </c>
+      <c r="F82">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>437</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>39</v>
+        <v>19927</v>
       </c>
       <c r="E84">
-        <v>39</v>
+        <v>6855</v>
+      </c>
+      <c r="F84">
+        <v>26782</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>4</v>
+      <c r="A85" t="s">
+        <v>32</v>
       </c>
       <c r="B85" t="s">
-        <v>438</v>
+        <v>32</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>1483</v>
       </c>
       <c r="E85">
-        <v>19</v>
+        <v>854</v>
+      </c>
+      <c r="F85">
+        <v>2337</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D86">
-        <v>78</v>
+        <v>10097</v>
       </c>
       <c r="E86">
-        <v>78</v>
+        <v>2740</v>
+      </c>
+      <c r="F86">
+        <v>12837</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>6302</v>
       </c>
       <c r="E87">
-        <v>18</v>
+        <v>772</v>
+      </c>
+      <c r="F87">
+        <v>7074</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>135</v>
+        <v>562</v>
       </c>
       <c r="E88">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="89"/>
+        <v>338</v>
+      </c>
+      <c r="F88">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>435</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>306</v>
+      </c>
+      <c r="E89">
+        <v>259</v>
+      </c>
+      <c r="F89">
+        <v>565</v>
+      </c>
+    </row>
     <row r="90">
       <c r="A90">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D90">
-        <v>10868</v>
+        <v>525</v>
       </c>
       <c r="E90">
-        <v>10868</v>
+        <v>1103</v>
+      </c>
+      <c r="F90">
+        <v>1628</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="s">
-        <v>30</v>
+      <c r="A91">
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>30</v>
+        <v>437</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D91">
-        <v>623</v>
+        <v>117</v>
       </c>
       <c r="E91">
-        <v>623</v>
+        <v>55</v>
+      </c>
+      <c r="F91">
+        <v>172</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D92">
-        <v>2290</v>
+        <v>131</v>
       </c>
       <c r="E92">
-        <v>2290</v>
+        <v>111</v>
+      </c>
+      <c r="F92">
+        <v>242</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D93">
-        <v>3314</v>
+        <v>180</v>
       </c>
       <c r="E93">
-        <v>3314</v>
+        <v>139</v>
+      </c>
+      <c r="F93">
+        <v>319</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>344</v>
+        <v>123</v>
       </c>
       <c r="E94">
-        <v>344</v>
+        <v>91</v>
+      </c>
+      <c r="F94">
+        <v>214</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>991</v>
+        <v>101</v>
       </c>
       <c r="E95">
-        <v>991</v>
-[...18 lines deleted...]
-    </row>
+        <v>393</v>
+      </c>
+      <c r="F95">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>447</v>
+        <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>277</v>
+        <v>2030</v>
       </c>
       <c r="E97">
-        <v>277</v>
+        <v>1343</v>
+      </c>
+      <c r="F97">
+        <v>3373</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98">
-        <v>7</v>
+      <c r="A98" t="s">
+        <v>32</v>
       </c>
       <c r="B98" t="s">
-        <v>448</v>
+        <v>32</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
-        <v>2398</v>
+        <v>162</v>
       </c>
       <c r="E98">
-        <v>2398</v>
-[...2 lines deleted...]
-    <row r="99"/>
+        <v>247</v>
+      </c>
+      <c r="F98">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>442</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>80</v>
+      </c>
+      <c r="E99">
+        <v>157</v>
+      </c>
+      <c r="F99">
+        <v>237</v>
+      </c>
+    </row>
     <row r="100">
       <c r="A100">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D100">
-        <v>7665</v>
+        <v>717</v>
       </c>
       <c r="E100">
-        <v>7665</v>
+        <v>144</v>
+      </c>
+      <c r="F100">
+        <v>861</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="s">
-        <v>30</v>
+      <c r="A101">
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>444</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D101">
-        <v>701</v>
+        <v>76</v>
       </c>
       <c r="E101">
-        <v>701</v>
+        <v>114</v>
+      </c>
+      <c r="F101">
+        <v>190</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>2567</v>
+        <v>61</v>
       </c>
       <c r="E102">
-        <v>2567</v>
+        <v>191</v>
+      </c>
+      <c r="F102">
+        <v>252</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>996</v>
+        <v>433</v>
       </c>
       <c r="E103">
-        <v>996</v>
+        <v>40</v>
+      </c>
+      <c r="F103">
+        <v>473</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>716</v>
+        <v>23</v>
       </c>
       <c r="E104">
-        <v>716</v>
+        <v>50</v>
+      </c>
+      <c r="F104">
+        <v>73</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D105">
-        <v>497</v>
+        <v>55</v>
       </c>
       <c r="E105">
-        <v>497</v>
+        <v>33</v>
+      </c>
+      <c r="F105">
+        <v>88</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D106">
-        <v>209</v>
+        <v>268</v>
       </c>
       <c r="E106">
-        <v>209</v>
+        <v>81</v>
+      </c>
+      <c r="F106">
+        <v>349</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B107" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D107">
-        <v>919</v>
+        <v>128</v>
       </c>
       <c r="E107">
-        <v>919</v>
+        <v>115</v>
+      </c>
+      <c r="F107">
+        <v>243</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B108" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D108">
-        <v>1060</v>
+        <v>27</v>
       </c>
       <c r="E108">
-        <v>1060</v>
+        <v>171</v>
+      </c>
+      <c r="F108">
+        <v>198</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>2446</v>
+        <v>3736</v>
       </c>
       <c r="E110">
-        <v>2446</v>
+        <v>3465</v>
+      </c>
+      <c r="F110">
+        <v>7201</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>168</v>
+        <v>415</v>
       </c>
       <c r="E111">
-        <v>168</v>
+        <v>338</v>
+      </c>
+      <c r="F111">
+        <v>753</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>1093</v>
+        <v>1636</v>
       </c>
       <c r="E112">
-        <v>1093</v>
+        <v>1133</v>
+      </c>
+      <c r="F112">
+        <v>2769</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D113">
-        <v>304</v>
+        <v>640</v>
       </c>
       <c r="E113">
-        <v>304</v>
+        <v>329</v>
+      </c>
+      <c r="F113">
+        <v>969</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="E114">
-        <v>52</v>
+        <v>208</v>
+      </c>
+      <c r="F114">
+        <v>366</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D115">
-        <v>214</v>
+        <v>114</v>
       </c>
       <c r="E115">
-        <v>214</v>
+        <v>309</v>
+      </c>
+      <c r="F115">
+        <v>423</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D116">
-        <v>181</v>
+        <v>87</v>
       </c>
       <c r="E116">
-        <v>181</v>
+        <v>272</v>
+      </c>
+      <c r="F116">
+        <v>359</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D117">
-        <v>223</v>
+        <v>75</v>
       </c>
       <c r="E117">
-        <v>223</v>
+        <v>275</v>
+      </c>
+      <c r="F117">
+        <v>350</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D118">
-        <v>211</v>
+        <v>170</v>
       </c>
       <c r="E118">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="119"/>
+        <v>220</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>459</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>46</v>
+      </c>
+      <c r="E119">
+        <v>270</v>
+      </c>
+      <c r="F119">
+        <v>316</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>18</v>
+        <v>460</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D120">
-        <v>23828</v>
+        <v>343</v>
       </c>
       <c r="E120">
-        <v>23828</v>
+        <v>73</v>
+      </c>
+      <c r="F120">
+        <v>416</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="s">
-        <v>30</v>
+      <c r="A121">
+        <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>30</v>
+        <v>461</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D121">
-        <v>1392</v>
+        <v>52</v>
       </c>
       <c r="E121">
-        <v>1392</v>
-[...9 lines deleted...]
-      <c r="C122" t="s">
         <v>38</v>
       </c>
-      <c r="D122">
-[...5 lines deleted...]
-    </row>
+      <c r="F121">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="122"/>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B123" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>5539</v>
+        <v>11954</v>
       </c>
       <c r="E123">
-        <v>5539</v>
+        <v>5176</v>
+      </c>
+      <c r="F123">
+        <v>17130</v>
       </c>
     </row>
     <row r="124">
-      <c r="A124">
-        <v>3</v>
+      <c r="A124" t="s">
+        <v>32</v>
       </c>
       <c r="B124" t="s">
-        <v>465</v>
+        <v>32</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>712</v>
+        <v>1415</v>
       </c>
       <c r="E124">
-        <v>712</v>
+        <v>895</v>
+      </c>
+      <c r="F124">
+        <v>2310</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D125">
-        <v>801</v>
+        <v>2086</v>
       </c>
       <c r="E125">
-        <v>801</v>
+        <v>788</v>
+      </c>
+      <c r="F125">
+        <v>2874</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D126">
-        <v>1664</v>
+        <v>2898</v>
       </c>
       <c r="E126">
-        <v>1664</v>
+        <v>768</v>
+      </c>
+      <c r="F126">
+        <v>3666</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D127">
-        <v>105</v>
+        <v>679</v>
       </c>
       <c r="E127">
-        <v>105</v>
+        <v>493</v>
+      </c>
+      <c r="F127">
+        <v>1172</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D128">
-        <v>1394</v>
+        <v>630</v>
       </c>
       <c r="E128">
-        <v>1394</v>
-[...2 lines deleted...]
-    <row r="129"/>
+        <v>143</v>
+      </c>
+      <c r="F128">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>466</v>
+      </c>
+      <c r="C129" t="s">
+        <v>40</v>
+      </c>
+      <c r="D129">
+        <v>925</v>
+      </c>
+      <c r="E129">
+        <v>244</v>
+      </c>
+      <c r="F129">
+        <v>1169</v>
+      </c>
+    </row>
     <row r="130">
       <c r="A130">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>467</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D130">
-        <v>2873</v>
+        <v>1152</v>
       </c>
       <c r="E130">
-        <v>2873</v>
+        <v>300</v>
+      </c>
+      <c r="F130">
+        <v>1452</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="s">
-        <v>30</v>
+      <c r="A131">
+        <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>30</v>
+        <v>468</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D131">
-        <v>630</v>
+        <v>291</v>
       </c>
       <c r="E131">
-        <v>630</v>
+        <v>1228</v>
+      </c>
+      <c r="F131">
+        <v>1519</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D132">
-        <v>391</v>
+        <v>1289</v>
       </c>
       <c r="E132">
-        <v>391</v>
+        <v>69</v>
+      </c>
+      <c r="F132">
+        <v>1358</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B133" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D133">
-        <v>729</v>
+        <v>131</v>
       </c>
       <c r="E133">
-        <v>729</v>
+        <v>134</v>
+      </c>
+      <c r="F133">
+        <v>265</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B134" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D134">
-        <v>535</v>
+        <v>458</v>
       </c>
       <c r="E134">
-        <v>535</v>
-[...18 lines deleted...]
-    </row>
+        <v>114</v>
+      </c>
+      <c r="F134">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B136" t="s">
-        <v>474</v>
+        <v>17</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>139</v>
+        <v>2418</v>
       </c>
       <c r="E136">
-        <v>139</v>
+        <v>2703</v>
+      </c>
+      <c r="F136">
+        <v>5121</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>6</v>
+      <c r="A137" t="s">
+        <v>32</v>
       </c>
       <c r="B137" t="s">
-        <v>475</v>
+        <v>32</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="E137">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>388</v>
+      </c>
+      <c r="F137">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>472</v>
+      </c>
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138">
+        <v>108</v>
+      </c>
+      <c r="E138">
+        <v>710</v>
+      </c>
+      <c r="F138">
+        <v>818</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>20</v>
+        <v>473</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D139">
-        <v>16832</v>
+        <v>173</v>
       </c>
       <c r="E139">
-        <v>16832</v>
+        <v>826</v>
+      </c>
+      <c r="F139">
+        <v>999</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>30</v>
+      <c r="A140">
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>30</v>
+        <v>474</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D140">
-        <v>526</v>
+        <v>1348</v>
       </c>
       <c r="E140">
-        <v>526</v>
+        <v>177</v>
+      </c>
+      <c r="F140">
+        <v>1525</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D141">
-        <v>5595</v>
+        <v>91</v>
       </c>
       <c r="E141">
-        <v>5595</v>
+        <v>137</v>
+      </c>
+      <c r="F141">
+        <v>228</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D142">
-        <v>4708</v>
+        <v>40</v>
       </c>
       <c r="E142">
-        <v>4708</v>
+        <v>201</v>
+      </c>
+      <c r="F142">
+        <v>241</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D143">
-        <v>1080</v>
+        <v>252</v>
       </c>
       <c r="E143">
-        <v>1080</v>
+        <v>15</v>
+      </c>
+      <c r="F143">
+        <v>267</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D144">
-        <v>2519</v>
+        <v>98</v>
       </c>
       <c r="E144">
-        <v>2519</v>
+        <v>40</v>
+      </c>
+      <c r="F144">
+        <v>138</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D145">
-        <v>1161</v>
+        <v>30</v>
       </c>
       <c r="E145">
-        <v>1161</v>
+        <v>153</v>
+      </c>
+      <c r="F145">
+        <v>183</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D146">
-        <v>1149</v>
+        <v>98</v>
       </c>
       <c r="E146">
-        <v>1149</v>
+        <v>40</v>
+      </c>
+      <c r="F146">
+        <v>138</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D147">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="E147">
-        <v>94</v>
+        <v>16</v>
+      </c>
+      <c r="F147">
+        <v>51</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D149">
-        <v>5530</v>
+        <v>12569</v>
       </c>
       <c r="E149">
-        <v>5530</v>
+        <v>11746</v>
+      </c>
+      <c r="F149">
+        <v>24315</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B150" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>412</v>
+        <v>1355</v>
       </c>
       <c r="E150">
-        <v>412</v>
+        <v>1478</v>
+      </c>
+      <c r="F150">
+        <v>2833</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D151">
-        <v>1376</v>
+        <v>5335</v>
       </c>
       <c r="E151">
-        <v>1376</v>
+        <v>3298</v>
+      </c>
+      <c r="F151">
+        <v>8633</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D152">
-        <v>3408</v>
+        <v>875</v>
       </c>
       <c r="E152">
-        <v>3408</v>
+        <v>3215</v>
+      </c>
+      <c r="F152">
+        <v>4090</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D153">
-        <v>114</v>
+        <v>828</v>
       </c>
       <c r="E153">
-        <v>114</v>
+        <v>766</v>
+      </c>
+      <c r="F153">
+        <v>1594</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
+        <v>485</v>
+      </c>
+      <c r="C154" t="s">
+        <v>40</v>
+      </c>
+      <c r="D154">
+        <v>662</v>
+      </c>
+      <c r="E154">
+        <v>468</v>
+      </c>
+      <c r="F154">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
         <v>486</v>
       </c>
-      <c r="C154" t="s">
-[...9 lines deleted...]
-    <row r="155"/>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155">
+        <v>2143</v>
+      </c>
+      <c r="E155">
+        <v>789</v>
+      </c>
+      <c r="F155">
+        <v>2932</v>
+      </c>
+    </row>
     <row r="156">
       <c r="A156">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>216</v>
+        <v>487</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D156">
-        <v>2196</v>
+        <v>543</v>
       </c>
       <c r="E156">
-        <v>2196</v>
+        <v>495</v>
+      </c>
+      <c r="F156">
+        <v>1038</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="s">
-        <v>30</v>
+      <c r="A157">
+        <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>30</v>
+        <v>488</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D157">
-        <v>209</v>
+        <v>286</v>
       </c>
       <c r="E157">
-        <v>209</v>
+        <v>288</v>
+      </c>
+      <c r="F157">
+        <v>574</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D158">
-        <v>854</v>
+        <v>96</v>
       </c>
       <c r="E158">
-        <v>854</v>
+        <v>259</v>
+      </c>
+      <c r="F158">
+        <v>355</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D159">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="E159">
-        <v>309</v>
+        <v>245</v>
+      </c>
+      <c r="F159">
+        <v>583</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D160">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E160">
-        <v>96</v>
-[...18 lines deleted...]
-    </row>
+        <v>445</v>
+      </c>
+      <c r="F160">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="161"/>
     <row r="162">
       <c r="A162">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B162" t="s">
-        <v>491</v>
+        <v>19</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D162">
-        <v>484</v>
+        <v>2167</v>
       </c>
       <c r="E162">
-        <v>484</v>
+        <v>3400</v>
+      </c>
+      <c r="F162">
+        <v>5567</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163">
-        <v>6</v>
+      <c r="A163" t="s">
+        <v>32</v>
       </c>
       <c r="B163" t="s">
-        <v>492</v>
+        <v>32</v>
       </c>
       <c r="C163" t="s">
         <v>38</v>
       </c>
       <c r="D163">
-        <v>56</v>
+        <v>402</v>
       </c>
       <c r="E163">
-        <v>56</v>
+        <v>562</v>
+      </c>
+      <c r="F163">
+        <v>964</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" t="s">
+        <v>40</v>
+      </c>
+      <c r="D164">
+        <v>296</v>
+      </c>
+      <c r="E164">
+        <v>508</v>
+      </c>
+      <c r="F164">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>2</v>
+      </c>
+      <c r="B165" t="s">
+        <v>493</v>
+      </c>
+      <c r="C165" t="s">
+        <v>40</v>
+      </c>
+      <c r="D165">
+        <v>170</v>
+      </c>
+      <c r="E165">
+        <v>718</v>
+      </c>
+      <c r="F165">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>3</v>
+      </c>
+      <c r="B166" t="s">
+        <v>494</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>79</v>
+      </c>
+      <c r="E166">
+        <v>237</v>
+      </c>
+      <c r="F166">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>4</v>
+      </c>
+      <c r="B167" t="s">
+        <v>495</v>
+      </c>
+      <c r="C167" t="s">
+        <v>40</v>
+      </c>
+      <c r="D167">
+        <v>181</v>
+      </c>
+      <c r="E167">
+        <v>326</v>
+      </c>
+      <c r="F167">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>5</v>
+      </c>
+      <c r="B168" t="s">
+        <v>496</v>
+      </c>
+      <c r="C168" t="s">
+        <v>40</v>
+      </c>
+      <c r="D168">
+        <v>86</v>
+      </c>
+      <c r="E168">
+        <v>465</v>
+      </c>
+      <c r="F168">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>6</v>
+      </c>
+      <c r="B169" t="s">
+        <v>497</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169">
+        <v>870</v>
+      </c>
+      <c r="E169">
+        <v>366</v>
+      </c>
+      <c r="F169">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
         <v>7</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="B170" t="s">
+        <v>498</v>
+      </c>
+      <c r="C170" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170">
+        <v>26</v>
+      </c>
+      <c r="E170">
+        <v>131</v>
+      </c>
+      <c r="F170">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>499</v>
+      </c>
+      <c r="C171" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171">
+        <v>57</v>
+      </c>
+      <c r="E171">
+        <v>87</v>
+      </c>
+      <c r="F171">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>16</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>10867</v>
+      </c>
+      <c r="E173">
+        <v>9172</v>
+      </c>
+      <c r="F173">
+        <v>20039</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>32</v>
+      </c>
+      <c r="B174" t="s">
+        <v>32</v>
+      </c>
+      <c r="C174" t="s">
         <v>38</v>
       </c>
-      <c r="D164">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="D174">
+        <v>1769</v>
+      </c>
+      <c r="E174">
+        <v>586</v>
+      </c>
+      <c r="F174">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>500</v>
+      </c>
+      <c r="C175" t="s">
+        <v>40</v>
+      </c>
+      <c r="D175">
+        <v>5778</v>
+      </c>
+      <c r="E175">
+        <v>1559</v>
+      </c>
+      <c r="F175">
+        <v>7337</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>501</v>
+      </c>
+      <c r="C176" t="s">
+        <v>40</v>
+      </c>
+      <c r="D176">
+        <v>1255</v>
+      </c>
+      <c r="E176">
+        <v>3837</v>
+      </c>
+      <c r="F176">
+        <v>5092</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>502</v>
+      </c>
+      <c r="C177" t="s">
+        <v>40</v>
+      </c>
+      <c r="D177">
+        <v>243</v>
+      </c>
+      <c r="E177">
+        <v>186</v>
+      </c>
+      <c r="F177">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>503</v>
+      </c>
+      <c r="C178" t="s">
+        <v>40</v>
+      </c>
+      <c r="D178">
+        <v>204</v>
+      </c>
+      <c r="E178">
+        <v>851</v>
+      </c>
+      <c r="F178">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>504</v>
+      </c>
+      <c r="C179" t="s">
+        <v>40</v>
+      </c>
+      <c r="D179">
+        <v>250</v>
+      </c>
+      <c r="E179">
+        <v>1261</v>
+      </c>
+      <c r="F179">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>505</v>
+      </c>
+      <c r="C180" t="s">
+        <v>40</v>
+      </c>
+      <c r="D180">
+        <v>193</v>
+      </c>
+      <c r="E180">
+        <v>204</v>
+      </c>
+      <c r="F180">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>506</v>
+      </c>
+      <c r="C181" t="s">
+        <v>40</v>
+      </c>
+      <c r="D181">
+        <v>66</v>
+      </c>
+      <c r="E181">
+        <v>171</v>
+      </c>
+      <c r="F181">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>507</v>
+      </c>
+      <c r="C182" t="s">
+        <v>40</v>
+      </c>
+      <c r="D182">
+        <v>92</v>
+      </c>
+      <c r="E182">
+        <v>191</v>
+      </c>
+      <c r="F182">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>508</v>
+      </c>
+      <c r="C183" t="s">
+        <v>40</v>
+      </c>
+      <c r="D183">
+        <v>43</v>
+      </c>
+      <c r="E183">
+        <v>248</v>
+      </c>
+      <c r="F183">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>509</v>
+      </c>
+      <c r="C184" t="s">
+        <v>40</v>
+      </c>
+      <c r="D184">
+        <v>974</v>
+      </c>
+      <c r="E184">
+        <v>78</v>
+      </c>
+      <c r="F184">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="185"/>
+    <row r="186">
+      <c r="A186">
+        <v>17</v>
+      </c>
+      <c r="B186" t="s">
+        <v>21</v>
+      </c>
+      <c r="C186" t="s">
+        <v>37</v>
+      </c>
+      <c r="D186">
+        <v>5496</v>
+      </c>
+      <c r="E186">
+        <v>2903</v>
+      </c>
+      <c r="F186">
+        <v>8399</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>32</v>
+      </c>
+      <c r="B187" t="s">
+        <v>32</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>626</v>
+      </c>
+      <c r="E187">
+        <v>298</v>
+      </c>
+      <c r="F187">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1</v>
+      </c>
+      <c r="B188" t="s">
+        <v>510</v>
+      </c>
+      <c r="C188" t="s">
+        <v>40</v>
+      </c>
+      <c r="D188">
+        <v>891</v>
+      </c>
+      <c r="E188">
+        <v>1386</v>
+      </c>
+      <c r="F188">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2</v>
+      </c>
+      <c r="B189" t="s">
+        <v>511</v>
+      </c>
+      <c r="C189" t="s">
+        <v>40</v>
+      </c>
+      <c r="D189">
+        <v>414</v>
+      </c>
+      <c r="E189">
+        <v>109</v>
+      </c>
+      <c r="F189">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>3</v>
+      </c>
+      <c r="B190" t="s">
+        <v>512</v>
+      </c>
+      <c r="C190" t="s">
+        <v>40</v>
+      </c>
+      <c r="D190">
+        <v>134</v>
+      </c>
+      <c r="E190">
+        <v>58</v>
+      </c>
+      <c r="F190">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>4</v>
+      </c>
+      <c r="B191" t="s">
+        <v>513</v>
+      </c>
+      <c r="C191" t="s">
+        <v>40</v>
+      </c>
+      <c r="D191">
+        <v>2370</v>
+      </c>
+      <c r="E191">
+        <v>576</v>
+      </c>
+      <c r="F191">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>5</v>
+      </c>
+      <c r="B192" t="s">
+        <v>514</v>
+      </c>
+      <c r="C192" t="s">
+        <v>40</v>
+      </c>
+      <c r="D192">
+        <v>100</v>
+      </c>
+      <c r="E192">
+        <v>165</v>
+      </c>
+      <c r="F192">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>6</v>
+      </c>
+      <c r="B193" t="s">
+        <v>515</v>
+      </c>
+      <c r="C193" t="s">
+        <v>40</v>
+      </c>
+      <c r="D193">
+        <v>86</v>
+      </c>
+      <c r="E193">
+        <v>30</v>
+      </c>
+      <c r="F193">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>7</v>
+      </c>
+      <c r="B194" t="s">
+        <v>516</v>
+      </c>
+      <c r="C194" t="s">
+        <v>40</v>
+      </c>
+      <c r="D194">
+        <v>242</v>
+      </c>
+      <c r="E194">
+        <v>145</v>
+      </c>
+      <c r="F194">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>8</v>
+      </c>
+      <c r="B195" t="s">
+        <v>517</v>
+      </c>
+      <c r="C195" t="s">
+        <v>40</v>
+      </c>
+      <c r="D195">
+        <v>633</v>
+      </c>
+      <c r="E195">
+        <v>136</v>
+      </c>
+      <c r="F195">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="196"/>
+    <row r="197">
+      <c r="A197">
+        <v>24</v>
+      </c>
+      <c r="B197" t="s">
+        <v>364</v>
+      </c>
+      <c r="C197" t="s">
+        <v>37</v>
+      </c>
+      <c r="D197">
+        <v>739</v>
+      </c>
+      <c r="E197">
+        <v>678</v>
+      </c>
+      <c r="F197">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>32</v>
+      </c>
+      <c r="B198" t="s">
+        <v>32</v>
+      </c>
+      <c r="C198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198">
+        <v>160</v>
+      </c>
+      <c r="E198">
+        <v>137</v>
+      </c>
+      <c r="F198">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1</v>
+      </c>
+      <c r="B199" t="s">
+        <v>518</v>
+      </c>
+      <c r="C199" t="s">
+        <v>40</v>
+      </c>
+      <c r="D199">
+        <v>221</v>
+      </c>
+      <c r="E199">
+        <v>211</v>
+      </c>
+      <c r="F199">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2</v>
+      </c>
+      <c r="B200" t="s">
+        <v>519</v>
+      </c>
+      <c r="C200" t="s">
+        <v>40</v>
+      </c>
+      <c r="D200">
+        <v>31</v>
+      </c>
+      <c r="E200">
+        <v>52</v>
+      </c>
+      <c r="F200">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>3</v>
+      </c>
+      <c r="B201" t="s">
+        <v>520</v>
+      </c>
+      <c r="C201" t="s">
+        <v>40</v>
+      </c>
+      <c r="D201">
+        <v>25</v>
+      </c>
+      <c r="E201">
+        <v>27</v>
+      </c>
+      <c r="F201">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>4</v>
+      </c>
+      <c r="B202" t="s">
+        <v>521</v>
+      </c>
+      <c r="C202" t="s">
+        <v>40</v>
+      </c>
+      <c r="D202">
+        <v>196</v>
+      </c>
+      <c r="E202">
+        <v>96</v>
+      </c>
+      <c r="F202">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>5</v>
+      </c>
+      <c r="B203" t="s">
+        <v>522</v>
+      </c>
+      <c r="C203" t="s">
+        <v>40</v>
+      </c>
+      <c r="D203">
+        <v>30</v>
+      </c>
+      <c r="E203">
+        <v>27</v>
+      </c>
+      <c r="F203">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>523</v>
+      </c>
+      <c r="C204" t="s">
+        <v>40</v>
+      </c>
+      <c r="D204">
+        <v>22</v>
+      </c>
+      <c r="E204">
+        <v>33</v>
+      </c>
+      <c r="F204">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>7</v>
+      </c>
+      <c r="B205" t="s">
+        <v>524</v>
+      </c>
+      <c r="C205" t="s">
+        <v>40</v>
+      </c>
+      <c r="D205">
+        <v>14</v>
+      </c>
+      <c r="E205">
+        <v>39</v>
+      </c>
+      <c r="F205">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>525</v>
+      </c>
+      <c r="C206" t="s">
+        <v>40</v>
+      </c>
+      <c r="D206">
+        <v>40</v>
+      </c>
+      <c r="E206">
+        <v>56</v>
+      </c>
+      <c r="F206">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>