--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -10,171 +10,1515 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN UTARA 3 - Partai" sheetId="2" r:id="rId4"/>
-[...6 lines deleted...]
-    <sheet name="KALIMANTAN UTARA 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN UTARA 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN UTARA 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN UTARA 1 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN UTARA 1 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN UTARA 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN UTARA 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN UTARA 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN UTARA 3 - Caleg" sheetId="9" r:id="rId12"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="528">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
+    <t>GELORA</t>
+  </si>
+  <si>
+    <t>PKS</t>
+  </si>
+  <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA</t>
+  </si>
+  <si>
+    <t>650004</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA 4</t>
+  </si>
+  <si>
+    <t>6503</t>
+  </si>
+  <si>
+    <t>NUNUKAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>YUSNIANTI, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>BAFTAZUKHA QISTHI AHADDIN</t>
+  </si>
+  <si>
+    <t>ALSON, M.Si.</t>
+  </si>
+  <si>
+    <t>SURIANTI</t>
+  </si>
+  <si>
+    <t>EDY SUKARDI</t>
+  </si>
+  <si>
+    <t>YEFTA BARTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>DARNIA</t>
+  </si>
+  <si>
+    <t>PANGERAN, S.Th.</t>
+  </si>
+  <si>
+    <t>RICHARD ERESTE BERLIN, S.H.</t>
+  </si>
+  <si>
+    <t>H. HAMJAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>KHUSNUL YAKIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. AKBAR ALI</t>
+  </si>
+  <si>
+    <t>DEWI SARI BT HJ. BAKHTIAR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>YULIUS RIUNG, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>ISMAIL, S.Sos.</t>
+  </si>
+  <si>
+    <t>RESTI MALISA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAHMAN, S.K.M., M.Kes.</t>
+  </si>
+  <si>
+    <t>KRISTO, S.T.</t>
+  </si>
+  <si>
+    <t>RISKA FATONAH RISAL</t>
+  </si>
+  <si>
+    <t>GANDINI</t>
+  </si>
+  <si>
+    <t>LEWI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ROBIYANTI</t>
+  </si>
+  <si>
+    <t>IRSAN HUMOKOR, A.Md.</t>
+  </si>
+  <si>
+    <t>YACOB PALUNG</t>
+  </si>
+  <si>
+    <t>NAHARUDDIN</t>
+  </si>
+  <si>
+    <t>DESI QUINN MARSITHY</t>
+  </si>
+  <si>
+    <t>ARMING</t>
+  </si>
+  <si>
+    <t>FERRY ELLISA BENYAMIN</t>
+  </si>
+  <si>
+    <t>AGUSTINA YULIANTI</t>
+  </si>
+  <si>
+    <t>MARKUS, S.E.</t>
+  </si>
+  <si>
+    <t>SITI RAUDAH ARSYAD, S.T.</t>
+  </si>
+  <si>
+    <t>ANTO</t>
+  </si>
+  <si>
+    <t>ALI BABA</t>
+  </si>
+  <si>
+    <t>ASNAWI ARBAIN, M.Hum.</t>
+  </si>
+  <si>
+    <t>KORNALIUS TADEM, S.H.</t>
+  </si>
+  <si>
+    <t>FATIMAH</t>
+  </si>
+  <si>
+    <t>JUMADI</t>
+  </si>
+  <si>
+    <t>SONYA MEYTI KILAPONG</t>
+  </si>
+  <si>
+    <t>MAYASARI, A.Md.</t>
+  </si>
+  <si>
+    <t>DEDY JUNAIDY, S.Sos.</t>
+  </si>
+  <si>
+    <t>HERMANUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>RISMANTO, S.T., M.T., MPSDA.</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>Aprem, S.E.</t>
+  </si>
+  <si>
+    <t>KHAIRIL ANWAR</t>
+  </si>
+  <si>
+    <t>Adolfina Soma</t>
+  </si>
+  <si>
+    <t>YOSEP KEROBI BATA</t>
+  </si>
+  <si>
+    <t>Ramli</t>
+  </si>
+  <si>
+    <t>Vironika</t>
+  </si>
+  <si>
+    <t>Arbiman</t>
+  </si>
+  <si>
+    <t>H. HUSBIANNAS ALSI</t>
+  </si>
+  <si>
+    <t>Drs. DARWIN, M.Si.</t>
+  </si>
+  <si>
+    <t>MARLINA</t>
+  </si>
+  <si>
+    <t>ANDI KAMIL</t>
+  </si>
+  <si>
+    <t>FITRIANA</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>NUR FAZILAH, S.H.,M.H</t>
+  </si>
+  <si>
+    <t>SUGIANTI</t>
+  </si>
+  <si>
+    <t>ARI ASHARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASIR, S.Pi., M.M.</t>
+  </si>
+  <si>
+    <t>MUH. KHOIRUDDIN, S.H.I.</t>
+  </si>
+  <si>
+    <t>ANDI KRISLINA, S.E.</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN, S.H.I., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMMAD NURDIN</t>
+  </si>
+  <si>
+    <t>ASTUTY SUBUR</t>
+  </si>
+  <si>
+    <t>ABDURRAHAM</t>
+  </si>
+  <si>
+    <t>LADULLAH, S.H.I.</t>
+  </si>
+  <si>
+    <t>DEWI ASTUTI</t>
+  </si>
+  <si>
+    <t>FITRIYANI RUSLAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RUSMAN</t>
+  </si>
+  <si>
+    <t>HASNAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>ALFIANI</t>
+  </si>
+  <si>
+    <t>TAMARA MORISKA, S.H.</t>
+  </si>
+  <si>
+    <t>MURSALIM KAHAR</t>
+  </si>
+  <si>
+    <t>AURELIUS FRAN XAV NOE</t>
+  </si>
+  <si>
+    <t>NURDIN</t>
+  </si>
+  <si>
+    <t>DAUTH, S.Pd.</t>
+  </si>
+  <si>
+    <t>NINA SETIAWAN</t>
+  </si>
+  <si>
+    <t>AGUSTRI</t>
+  </si>
+  <si>
+    <t>JAINUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ASIA</t>
+  </si>
+  <si>
+    <t>MOSES JOSHUA KIABENI</t>
+  </si>
+  <si>
+    <t>Japaruddin</t>
+  </si>
+  <si>
+    <t>Silvani Menge</t>
+  </si>
+  <si>
+    <t>Muhammad</t>
+  </si>
+  <si>
+    <t>Lusiana Heny Purnamaningsih</t>
+  </si>
+  <si>
+    <t>Nurdin</t>
+  </si>
+  <si>
+    <t>Ir. Abdul Napitu</t>
+  </si>
+  <si>
+    <t>Maslan</t>
+  </si>
+  <si>
+    <t>Didi Nuryanto</t>
+  </si>
+  <si>
+    <t>KAREL</t>
+  </si>
+  <si>
+    <t>SULEMAN</t>
+  </si>
+  <si>
+    <t>RINAI</t>
+  </si>
+  <si>
+    <t>JOSPISON, S.E.</t>
+  </si>
+  <si>
+    <t>FURDIMANTO</t>
+  </si>
+  <si>
+    <t>MINDAR</t>
+  </si>
+  <si>
+    <t>MARLI KAMIS, S.H.</t>
+  </si>
+  <si>
+    <t>SALEH, S.E.</t>
+  </si>
+  <si>
+    <t>ADRIANA TEK</t>
+  </si>
+  <si>
+    <t>RUMAN TUMBO, S.H.</t>
+  </si>
+  <si>
+    <t>HAERUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>NATALIE DELTA</t>
+  </si>
+  <si>
+    <t>HERIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>ANUAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>EDA</t>
+  </si>
+  <si>
+    <t>Pdt. YEFTA BERTO, S.Th., M.H.</t>
+  </si>
+  <si>
+    <t>SELUTAN TADEM, S.I.P.</t>
+  </si>
+  <si>
+    <t>Ir. YULIUS YAGUNG, M.Si.</t>
+  </si>
+  <si>
+    <t>Melli</t>
+  </si>
+  <si>
+    <t>Marten</t>
+  </si>
+  <si>
+    <t>DARMAWAN, S.S.</t>
+  </si>
+  <si>
+    <t>MARIO DANIEL PARDAMEAN HUTABARAT</t>
+  </si>
+  <si>
+    <t>YUNI SAPITRI, A.Md.A.K.</t>
+  </si>
+  <si>
+    <t>REKA DIAS LARASATI</t>
+  </si>
+  <si>
+    <t>KAUK</t>
+  </si>
+  <si>
+    <t>WENNY SEPTI KARTIKA</t>
+  </si>
+  <si>
+    <t>EKA KAMARNI</t>
+  </si>
+  <si>
+    <t>SANDY JULIO VERDIKA BACHRI</t>
+  </si>
+  <si>
+    <t>MERY CHRISTIZEN</t>
+  </si>
+  <si>
+    <t>MEGA SOPIA</t>
+  </si>
+  <si>
+    <t>ARBAIN TADDJUDIN</t>
+  </si>
+  <si>
+    <t>Drs. HAMZAH SANUSI, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>RUGAYAH Y</t>
+  </si>
+  <si>
+    <t>Wardina</t>
+  </si>
+  <si>
     <t>BURUH</t>
   </si>
   <si>
-    <t>GELORA</t>
-[...26 lines deleted...]
-    <t>KALIMANTAN UTARA</t>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>650001</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA 1</t>
+  </si>
+  <si>
+    <t>6571</t>
+  </si>
+  <si>
+    <t>KOTA TARAKAN</t>
+  </si>
+  <si>
+    <t>MASLAN ABDUL LATIF</t>
+  </si>
+  <si>
+    <t>RACHMAT HAMBALI</t>
+  </si>
+  <si>
+    <t>HALIMA TUL SYA'DIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAID HADI</t>
+  </si>
+  <si>
+    <t>JAMLI, A.Md.</t>
+  </si>
+  <si>
+    <t>DIAH PRANASTITI PUTRI</t>
+  </si>
+  <si>
+    <t>LUKMAN</t>
+  </si>
+  <si>
+    <t>Ir. TAMRIN</t>
+  </si>
+  <si>
+    <t>SRI YULIANTI NINGSIH</t>
+  </si>
+  <si>
+    <t>FIRMAN, S.Pi.</t>
+  </si>
+  <si>
+    <t>NURUL FAIZAH</t>
+  </si>
+  <si>
+    <t>ANDI AKBAR SYARIF, S.Pi.</t>
+  </si>
+  <si>
+    <t>IBNU SAUD IS</t>
+  </si>
+  <si>
+    <t>JUFRI BUDIMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>ERNI</t>
+  </si>
+  <si>
+    <t>ROSLIANA, S.E.</t>
+  </si>
+  <si>
+    <t>YANCONG, S.Pi.</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>Drs. TAJUDDIN TUWO, M.Si.</t>
+  </si>
+  <si>
+    <t>NORHAYATI ANDRIS</t>
+  </si>
+  <si>
+    <t>SRI UTAMI</t>
+  </si>
+  <si>
+    <t>INDRAYANI</t>
+  </si>
+  <si>
+    <t>EMILDA T</t>
+  </si>
+  <si>
+    <t>SISDARWANTO</t>
+  </si>
+  <si>
+    <t>H. DATU YASIR ARAFAT</t>
+  </si>
+  <si>
+    <t>ARNOLDUS YANSEN GOMEZ, S.I.P.</t>
+  </si>
+  <si>
+    <t>dr. ARI YUSNITA</t>
+  </si>
+  <si>
+    <t>H. RAKHMAT SEWA, S.E.</t>
+  </si>
+  <si>
+    <t>H. M. YUSUF RAMLAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MEILANI SUSANI</t>
+  </si>
+  <si>
+    <t>Dr. PITHER PALUNGAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>WAHYUDI</t>
+  </si>
+  <si>
+    <t>SUMIATI</t>
+  </si>
+  <si>
+    <t>JAKSON SITUMORANG, S.Th.</t>
+  </si>
+  <si>
+    <t>GUSMIN</t>
+  </si>
+  <si>
+    <t>PUTRIEANY</t>
+  </si>
+  <si>
+    <t>Hj. SITI LAELA</t>
+  </si>
+  <si>
+    <t>MUSIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>SURYANSYAH</t>
+  </si>
+  <si>
+    <t>ANAS NURDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>SAAD SB.</t>
+  </si>
+  <si>
+    <t>ADI NATA KUSUMA</t>
+  </si>
+  <si>
+    <t>EKA SRI WAHYUNITA</t>
+  </si>
+  <si>
+    <t>HASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULIANSYAH</t>
+  </si>
+  <si>
+    <t>SUSILOWATI</t>
+  </si>
+  <si>
+    <t>Supaad Hadianto</t>
+  </si>
+  <si>
+    <t>MUSTAIN</t>
+  </si>
+  <si>
+    <t>RATNA SRI UTAMI</t>
+  </si>
+  <si>
+    <t>MOHD. MAT NOOR, S.E.</t>
+  </si>
+  <si>
+    <t>M. Yahya. HT</t>
+  </si>
+  <si>
+    <t>PRAMITA PUTRI ANWAR, S.S., M.H.</t>
+  </si>
+  <si>
+    <t>Joddyansen</t>
+  </si>
+  <si>
+    <t>Mandaria</t>
+  </si>
+  <si>
+    <t>Nurfadila Ainun</t>
+  </si>
+  <si>
+    <t>Wirdan Said Mubaraq</t>
+  </si>
+  <si>
+    <t>Karmila</t>
+  </si>
+  <si>
+    <t>YUSDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>DAUD BUTTU</t>
+  </si>
+  <si>
+    <t>ARIK PURWIYANTONO, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANITA RIAWATI</t>
+  </si>
+  <si>
+    <t>Santoso</t>
+  </si>
+  <si>
+    <t>CHAIDIR IHSAN ALMAHDALY</t>
+  </si>
+  <si>
+    <t>DAMARIS PATASIK</t>
+  </si>
+  <si>
+    <t>URIYANTO</t>
+  </si>
+  <si>
+    <t>EMY HERLINA</t>
+  </si>
+  <si>
+    <t>SUSIANA</t>
+  </si>
+  <si>
+    <t>Ramlah Hayati</t>
+  </si>
+  <si>
+    <t>Ali Sadikin</t>
+  </si>
+  <si>
+    <t>LUKMAN, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUDDIN ARFAH, M. Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MUNAJAT</t>
+  </si>
+  <si>
+    <t>MAINIRLAWATI RIA, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>Drs. H. MOHAMMAD AGANG SINDJA, M.Si.</t>
+  </si>
+  <si>
+    <t>MACHMUD FAUZIE, S.E.</t>
+  </si>
+  <si>
+    <t>CATUR WURI DAMAYANTI, S.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>SARIFUDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUDHIE HALIM, S.P.</t>
+  </si>
+  <si>
+    <t>MARHAMAH NUR AZIZAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>HUSNIADI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Hj. ASMA</t>
+  </si>
+  <si>
+    <t>KHAIRUDDIN</t>
+  </si>
+  <si>
+    <t>ARHAM</t>
+  </si>
+  <si>
+    <t>YURIDA</t>
+  </si>
+  <si>
+    <t>ABD. AZIZ BARUNDA</t>
+  </si>
+  <si>
+    <t>ANDI ARGA PERSADA. R</t>
+  </si>
+  <si>
+    <t>DESI IRISANTI</t>
+  </si>
+  <si>
+    <t>YULIUS DINANDUS, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>MARKUS SAKKE, S.I.P.</t>
+  </si>
+  <si>
+    <t>SALMA BORONG MALLUA', S.T.</t>
+  </si>
+  <si>
+    <t>WHELBY ADHELINDRIANDAR</t>
+  </si>
+  <si>
+    <t>DINO ANDRIAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGI LESTARI MENTARUK, S.H.</t>
+  </si>
+  <si>
+    <t>HARDIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALFREDO HENDRIK SETIAWAN</t>
+  </si>
+  <si>
+    <t>IDA AYU DWI RATNA PURI</t>
+  </si>
+  <si>
+    <t>ELVIRA KORI</t>
+  </si>
+  <si>
+    <t>RESTU HIDAYATMI</t>
+  </si>
+  <si>
+    <t>ADOLPINA PANGGALO, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL JALIL PAWARA</t>
+  </si>
+  <si>
+    <t>INDAH YULIANTI GASELLA</t>
+  </si>
+  <si>
+    <t>ANDIKA DARJA PAWARA</t>
+  </si>
+  <si>
+    <t>Makbul, S.E.</t>
+  </si>
+  <si>
+    <t>Darmawati</t>
+  </si>
+  <si>
+    <t>RAHMAN, S.A.P.</t>
+  </si>
+  <si>
+    <t>Imran</t>
+  </si>
+  <si>
+    <t>Sri Sulistiya Ernawati</t>
+  </si>
+  <si>
+    <t>AHMAD KARTADI, A.Md.</t>
+  </si>
+  <si>
+    <t>Ardiansyah</t>
+  </si>
+  <si>
+    <t>Andriyani</t>
+  </si>
+  <si>
+    <t>MARIYAM, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>KOMARUDIN, S.Kom., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. Rakhmat Majid Gani</t>
+  </si>
+  <si>
+    <t>BUDIMAN</t>
+  </si>
+  <si>
+    <t>RUSLAN</t>
+  </si>
+  <si>
+    <t>HERLINA</t>
+  </si>
+  <si>
+    <t>MOCHSIN ACHKAM</t>
+  </si>
+  <si>
+    <t>RIDUAN</t>
+  </si>
+  <si>
+    <t>MENTARI ALAM MAYA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FITRAH ISDIANSYAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAHAYU SUTINA TORUA</t>
+  </si>
+  <si>
+    <t>JOKO PANOLEH</t>
+  </si>
+  <si>
+    <t>PRAMUDIA</t>
+  </si>
+  <si>
+    <t>HALIJAH</t>
+  </si>
+  <si>
+    <t>MUDDAIN, S.T.</t>
+  </si>
+  <si>
+    <t>FIKA MAYANG SARI</t>
+  </si>
+  <si>
+    <t>RANSEN YUSUF, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUHLIS</t>
+  </si>
+  <si>
+    <t>EKA SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>Ns. ROHANDI BAHARUDDIN, M.Kep.</t>
+  </si>
+  <si>
+    <t>SYAMSUDDIN</t>
+  </si>
+  <si>
+    <t>KIKI DAMALIA</t>
+  </si>
+  <si>
+    <t>YUSRAN, S.E.</t>
+  </si>
+  <si>
+    <t>HALIFA</t>
+  </si>
+  <si>
+    <t>SUMARNO</t>
+  </si>
+  <si>
+    <t>ZULKIFLI PASKALIS MALEWA</t>
+  </si>
+  <si>
+    <t>Yovita Kun Dewi Retna Mulatsih</t>
+  </si>
+  <si>
+    <t>AHMAD GUFRON</t>
+  </si>
+  <si>
+    <t>Muhammad Dzulfiya Ibrahim</t>
+  </si>
+  <si>
+    <t>Sati Warawaty, S.H.</t>
+  </si>
+  <si>
+    <t>Suingli Koto</t>
+  </si>
+  <si>
+    <t>H. RUSLAN ARIFIN</t>
+  </si>
+  <si>
+    <t>SYUKRIADI</t>
+  </si>
+  <si>
+    <t>SYACHRIAH</t>
+  </si>
+  <si>
+    <t>PRISSELA ALPIRA</t>
+  </si>
+  <si>
+    <t>RAHMATULLAH ILMI</t>
+  </si>
+  <si>
+    <t>IDRUS</t>
+  </si>
+  <si>
+    <t>MAS'UD</t>
+  </si>
+  <si>
+    <t>REZEKIATY</t>
+  </si>
+  <si>
+    <t>RIZKY GAGAH OKTAVIANTO</t>
+  </si>
+  <si>
+    <t>SITI RODIAH</t>
+  </si>
+  <si>
+    <t>LALU ABDUL RAZAK</t>
+  </si>
+  <si>
+    <t>RICKY FEBRIANSYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HATTA, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. Syahruddin Hasan</t>
+  </si>
+  <si>
+    <t>MIRA</t>
+  </si>
+  <si>
+    <t>ASMAWIR</t>
+  </si>
+  <si>
+    <t>AHMAD SAIS</t>
+  </si>
+  <si>
+    <t>AINUN JARIAH</t>
+  </si>
+  <si>
+    <t>ILHAM</t>
+  </si>
+  <si>
+    <t>SYAMSIR, S.T.</t>
+  </si>
+  <si>
+    <t>YENNI TRIWINDARI</t>
+  </si>
+  <si>
+    <t>SUTINA</t>
+  </si>
+  <si>
+    <t>Henri Gunawan, S.E.</t>
+  </si>
+  <si>
+    <t>MULIANI</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>650002</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA 2</t>
+  </si>
+  <si>
+    <t>6501</t>
+  </si>
+  <si>
+    <t>BULUNGAN</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>TANA TIDUNG</t>
+  </si>
+  <si>
+    <t>HERMAN, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISKANDAR. HS</t>
+  </si>
+  <si>
+    <t>LAILA NINGSIH</t>
+  </si>
+  <si>
+    <t>WATI WIDYANINGSIH, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL MURAT, S.E.</t>
+  </si>
+  <si>
+    <t>ARNOLDUS PERLETE RUING</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANAZAR</t>
+  </si>
+  <si>
+    <t>DESI GAMIARSI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DARISMAN R, S.I.P.</t>
+  </si>
+  <si>
+    <t>ACHMAD DJUFRIE, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IDHAM BANSIR</t>
+  </si>
+  <si>
+    <t>ANDI SUKMAWATI</t>
+  </si>
+  <si>
+    <t>IRFANSYAH</t>
+  </si>
+  <si>
+    <t>MARTHEN RADY</t>
+  </si>
+  <si>
+    <t>NUR RITA BIDUANG</t>
+  </si>
+  <si>
+    <t>FRANSISKURDINATA</t>
+  </si>
+  <si>
+    <t>IRWAN RIZAL</t>
+  </si>
+  <si>
+    <t>INDRI SETIA KALA' LEMBANG</t>
+  </si>
+  <si>
+    <t>H. HAMKA. M, S.I.P.</t>
+  </si>
+  <si>
+    <t>MARKUS JUK</t>
+  </si>
+  <si>
+    <t>ANDI MASITAH, S.H.</t>
+  </si>
+  <si>
+    <t>M. YUNUS</t>
+  </si>
+  <si>
+    <t>H. NAJAMUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>Lusiana Kuleh</t>
+  </si>
+  <si>
+    <t>DING BINJIN</t>
+  </si>
+  <si>
+    <t>KORNI LAWING</t>
+  </si>
+  <si>
+    <t>SIMON PETRUS, S.Hut.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD NASIR, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. AINUN FARIDA</t>
+  </si>
+  <si>
+    <t>HERI RIZAL</t>
+  </si>
+  <si>
+    <t>Hj. ALUH BERLIAN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>FRANSISCO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FATOKAH</t>
+  </si>
+  <si>
+    <t>ABDUL HANIB</t>
+  </si>
+  <si>
+    <t>TATI HARTATI, S.E.</t>
+  </si>
+  <si>
+    <t>RUSNIAH, S.Hut.</t>
+  </si>
+  <si>
+    <t>H. AR RASYID</t>
+  </si>
+  <si>
+    <t>SITOR LIMBONG</t>
+  </si>
+  <si>
+    <t>ERMA WATI</t>
+  </si>
+  <si>
+    <t>ABDUL LATIF</t>
+  </si>
+  <si>
+    <t>Ir. H. ACHMAD IDEHAM, M.Si.</t>
+  </si>
+  <si>
+    <t>Lutfi Nurlatifah</t>
+  </si>
+  <si>
+    <t>AKHMAD SOBIRIN HERMAN, S.E.</t>
+  </si>
+  <si>
+    <t>Muh. Farid Mukram</t>
+  </si>
+  <si>
+    <t>Nurdiana, S.Pi., M.A.P.</t>
+  </si>
+  <si>
+    <t>Yuliyus, S.P.</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER VERI SEMUIL WENAS</t>
+  </si>
+  <si>
+    <t>KARNIATI</t>
+  </si>
+  <si>
+    <t>MUNASIR</t>
+  </si>
+  <si>
+    <t>MISTRI</t>
+  </si>
+  <si>
+    <t>Abdul Rahman</t>
+  </si>
+  <si>
+    <t>ASLIN.L</t>
+  </si>
+  <si>
+    <t>MARIYAM BID</t>
+  </si>
+  <si>
+    <t>Drs. BOEDIJO SOENARNO SOEKARNIJOHADI</t>
+  </si>
+  <si>
+    <t>HERMAN APANDI</t>
+  </si>
+  <si>
+    <t>IIN MARINA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SAIFULLAH AL MASLUL</t>
+  </si>
+  <si>
+    <t>SYAFRIL</t>
+  </si>
+  <si>
+    <t>ANDI FAUZIAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANTASARI</t>
+  </si>
+  <si>
+    <t>MUSTIKA DARMA SIREGAR</t>
+  </si>
+  <si>
+    <t>DEA KHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>drh. H. ONI APRIANUR</t>
+  </si>
+  <si>
+    <t>H. Moh. Nafis</t>
+  </si>
+  <si>
+    <t>SUPRANOTO</t>
+  </si>
+  <si>
+    <t>DINI TIKA ASTARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BASRI, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAT YULIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>SRI EKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>HISBULLAH AMRAN, S.K.M.</t>
+  </si>
+  <si>
+    <t>APRIANTI</t>
+  </si>
+  <si>
+    <t>AGUNG WAHYUDIANTO</t>
+  </si>
+  <si>
+    <t>HASSAN</t>
+  </si>
+  <si>
+    <t>ELIA. DJ</t>
+  </si>
+  <si>
+    <t>KORNIE SERLIANY, S.T.</t>
+  </si>
+  <si>
+    <t>IGNASIUS RUDI YUNGOB, S.Pd.</t>
+  </si>
+  <si>
+    <t>KATRINA ADELEIDA TIELUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARMAN, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSUL RIJAL</t>
+  </si>
+  <si>
+    <t>YULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>drh. ACHMAD YANI</t>
+  </si>
+  <si>
+    <t>VENCENCIUS ANTONI PASKALIS RUING, S.Kom.</t>
+  </si>
+  <si>
+    <t>DEBORA SITI FITRIANAH</t>
+  </si>
+  <si>
+    <t>NOOR FAZRI PUTRA</t>
+  </si>
+  <si>
+    <t>RAHMAN PADENGKA, S.E.</t>
+  </si>
+  <si>
+    <t>VAMELIA, S.E.</t>
+  </si>
+  <si>
+    <t>NANANG SOPIANSYAH</t>
+  </si>
+  <si>
+    <t>SAHRIR</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ERLIANA</t>
+  </si>
+  <si>
+    <t>INDRA HADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGUS</t>
+  </si>
+  <si>
+    <t>Nadra Al Jufrie, S.H.</t>
+  </si>
+  <si>
+    <t>BAIM, S.Sos.</t>
+  </si>
+  <si>
+    <t>NORLENA, S.A.P.</t>
+  </si>
+  <si>
+    <t>SURONO</t>
+  </si>
+  <si>
+    <t>NUR ENI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SURYANINGSIH, S.E.</t>
+  </si>
+  <si>
+    <t>SAMSUDDIN</t>
+  </si>
+  <si>
+    <t>PUSPA SARI</t>
+  </si>
+  <si>
+    <t>MUHIDIN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>HENRA FIRDAUS, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ALIMUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>Albertin Emy Susilowati, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. LIET INGAI, M.Si.</t>
+  </si>
+  <si>
+    <t>JARIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISHAK DJAJA, S.Sos.</t>
+  </si>
+  <si>
+    <t>DELVINA, S.Sos.</t>
+  </si>
+  <si>
+    <t>BUDI TEGUH TRI SANTOSA</t>
+  </si>
+  <si>
+    <t>Norton Billa</t>
+  </si>
+  <si>
+    <t>Agustinus, S.Hut.</t>
+  </si>
+  <si>
+    <t>Sri Dianti</t>
+  </si>
+  <si>
+    <t>Yan Ngau</t>
+  </si>
+  <si>
+    <t>Jenie Mariani</t>
+  </si>
+  <si>
+    <t>Robert Tanjung, S.Th., M.Th.</t>
+  </si>
+  <si>
+    <t>Rumdiah</t>
+  </si>
+  <si>
+    <t>ROBY, S.K.M.</t>
+  </si>
+  <si>
+    <t>Herry</t>
+  </si>
+  <si>
+    <t>H. MOHAMMAD SALEH. I., S.T.</t>
+  </si>
+  <si>
+    <t>H. SURIANSYAH, S.S.T.</t>
+  </si>
+  <si>
+    <t>JULIAH</t>
+  </si>
+  <si>
+    <t>EDY JUMANI</t>
+  </si>
+  <si>
+    <t>VENNY MELINDA</t>
+  </si>
+  <si>
+    <t>KIKU WULANDARY, A.Md. Keb.</t>
+  </si>
+  <si>
+    <t>ELVIRA PITER</t>
+  </si>
+  <si>
+    <t>M. ANDANG</t>
+  </si>
+  <si>
+    <t>H. AHYARSYAH</t>
+  </si>
+  <si>
+    <t>HAJARIAH MUHIDIN</t>
+  </si>
+  <si>
+    <t>AMBO INTANG AZIKIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. SURYA MAULANA</t>
+  </si>
+  <si>
+    <t>HERWANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>Muhammad Rizky Radhiyya, S.M.</t>
+  </si>
+  <si>
+    <t>JUMRIANI, S.E.</t>
+  </si>
+  <si>
+    <t>SHOWI</t>
+  </si>
+  <si>
+    <t>Ratih Diah Ratu Mutiara</t>
+  </si>
+  <si>
+    <t>DARMADI, S.T.</t>
+  </si>
+  <si>
+    <t>Ariyani</t>
+  </si>
+  <si>
+    <t>Mochammad Hermindany Tahir</t>
+  </si>
+  <si>
+    <t>M Hendra</t>
   </si>
   <si>
     <t>650003</t>
   </si>
   <si>
     <t>KALIMANTAN UTARA 3</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>MALINAU</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>UMAR</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SABRANSYAH</t>
   </si>
   <si>
     <t>SISI KARMILA</t>
   </si>
   <si>
     <t>HARMAIN</t>
   </si>
   <si>
     <t>ABIA</t>
   </si>
   <si>
     <t>AGUS SALIM, S.Sos.</t>
   </si>
   <si>
     <t>HOLIYANA, S.Pd.</t>
   </si>
   <si>
     <t>KULE NJUK, S.E.</t>
   </si>
   <si>
     <t>LEWI YUNDAN, S.Th.</t>
   </si>
   <si>
     <t>NUARDIN, S.E., M.M.</t>
@@ -254,1404 +1598,60 @@
   <si>
     <t>LISTIANI</t>
   </si>
   <si>
     <t>Drs. TAN IRANG, M.A.P.</t>
   </si>
   <si>
     <t>LILIYANA</t>
   </si>
   <si>
     <t>Rossalina</t>
   </si>
   <si>
     <t>Ibau Jalung, S.Sos., M.Si.</t>
   </si>
   <si>
     <t>YAPANG SANGKAR, S.Th., M.Pd.</t>
   </si>
   <si>
     <t>JONNI</t>
   </si>
   <si>
     <t>MARTEN, S.Sos.</t>
   </si>
   <si>
-    <t>SUMIATI</t>
-[...1 lines deleted...]
-  <si>
     <t>HALIMAH</t>
   </si>
   <si>
     <t>Rita Januarny</t>
   </si>
   <si>
     <t>ANDI REZA GUPIS</t>
   </si>
   <si>
     <t>MISNAN</t>
-  </si>
-[...1339 lines deleted...]
-    <t>M Hendra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2013,4484 +2013,2958 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2">
-        <v>1219</v>
+        <v>4234</v>
       </c>
       <c r="H2">
-        <v>6648</v>
+        <v>17787</v>
       </c>
       <c r="I2">
-        <v>4124</v>
+        <v>11554</v>
       </c>
       <c r="J2">
-        <v>5420</v>
+        <v>7053</v>
       </c>
       <c r="K2">
-        <v>2285</v>
+        <v>10507</v>
       </c>
       <c r="L2">
-        <v>89</v>
+        <v>1138</v>
       </c>
       <c r="M2">
-        <v>1137</v>
+        <v>20913</v>
       </c>
       <c r="N2">
-        <v>630</v>
+        <v>240</v>
       </c>
       <c r="O2">
-        <v>3614</v>
+        <v>11452</v>
       </c>
       <c r="P2">
-        <v>152</v>
+        <v>4442</v>
       </c>
       <c r="Q2">
-        <v>16759</v>
+        <v>2003</v>
       </c>
       <c r="R2">
-        <v>1485</v>
+        <v>14803</v>
       </c>
       <c r="S2">
-        <v>1311</v>
+        <v>425</v>
       </c>
       <c r="T2">
-        <v>101</v>
+        <v>394</v>
       </c>
       <c r="U2">
-        <v>44974</v>
+        <v>242</v>
+      </c>
+      <c r="V2">
+        <v>107187</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3">
-        <v>1219</v>
+        <v>4234</v>
       </c>
       <c r="H3">
-        <v>6648</v>
+        <v>17787</v>
       </c>
       <c r="I3">
-        <v>4124</v>
+        <v>11554</v>
       </c>
       <c r="J3">
-        <v>5420</v>
+        <v>7053</v>
       </c>
       <c r="K3">
-        <v>2285</v>
+        <v>10507</v>
       </c>
       <c r="L3">
-        <v>89</v>
+        <v>1138</v>
       </c>
       <c r="M3">
-        <v>1137</v>
+        <v>20913</v>
       </c>
       <c r="N3">
-        <v>630</v>
+        <v>240</v>
       </c>
       <c r="O3">
-        <v>3614</v>
+        <v>11452</v>
       </c>
       <c r="P3">
-        <v>152</v>
+        <v>4442</v>
       </c>
       <c r="Q3">
-        <v>16759</v>
+        <v>2003</v>
       </c>
       <c r="R3">
-        <v>1485</v>
+        <v>14803</v>
       </c>
       <c r="S3">
-        <v>1311</v>
+        <v>425</v>
       </c>
       <c r="T3">
-        <v>101</v>
+        <v>394</v>
       </c>
       <c r="U3">
-        <v>44974</v>
+        <v>242</v>
+      </c>
+      <c r="V3">
+        <v>107187</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...1545 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>4234</v>
       </c>
       <c r="E2">
         <v>4234</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>447</v>
       </c>
       <c r="E3">
         <v>447</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>1043</v>
       </c>
       <c r="E4">
         <v>1043</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>163</v>
       </c>
       <c r="E5">
         <v>163</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>842</v>
       </c>
       <c r="E6">
         <v>842</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7">
         <v>86</v>
       </c>
       <c r="E7">
         <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>73</v>
       </c>
       <c r="E8">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>749</v>
       </c>
       <c r="E9">
         <v>749</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>77</v>
       </c>
       <c r="E10">
         <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>312</v>
       </c>
       <c r="E11">
         <v>312</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>386</v>
       </c>
       <c r="E12">
         <v>386</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>56</v>
       </c>
       <c r="E13">
         <v>56</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D15">
         <v>17787</v>
       </c>
       <c r="E15">
         <v>17787</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D16">
         <v>1553</v>
       </c>
       <c r="E16">
         <v>1553</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>1887</v>
       </c>
       <c r="E17">
         <v>1887</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>7481</v>
       </c>
       <c r="E18">
         <v>7481</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>397</v>
       </c>
       <c r="E19">
         <v>397</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>578</v>
       </c>
       <c r="E20">
         <v>578</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>1235</v>
       </c>
       <c r="E21">
         <v>1235</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>322</v>
       </c>
       <c r="E22">
         <v>322</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>2960</v>
       </c>
       <c r="E23">
         <v>2960</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>492</v>
       </c>
       <c r="E24">
         <v>492</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>69</v>
       </c>
       <c r="E25">
         <v>69</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>813</v>
       </c>
       <c r="E26">
         <v>813</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28">
         <v>11554</v>
       </c>
       <c r="E28">
         <v>11554</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D29">
         <v>851</v>
       </c>
       <c r="E29">
         <v>851</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>1957</v>
       </c>
       <c r="E30">
         <v>1957</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>344</v>
       </c>
       <c r="E31">
         <v>344</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>2200</v>
       </c>
       <c r="E32">
         <v>2200</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>1598</v>
       </c>
       <c r="E33">
         <v>1598</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>214</v>
       </c>
       <c r="E34">
         <v>214</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>67</v>
       </c>
       <c r="E35">
         <v>67</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>2881</v>
       </c>
       <c r="E36">
         <v>2881</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>470</v>
       </c>
       <c r="E37">
         <v>470</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>94</v>
       </c>
       <c r="E38">
         <v>94</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>878</v>
       </c>
       <c r="E39">
         <v>878</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D41">
         <v>7053</v>
       </c>
       <c r="E41">
         <v>7053</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D42">
         <v>388</v>
       </c>
       <c r="E42">
         <v>388</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>1211</v>
       </c>
       <c r="E43">
         <v>1211</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>66</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>3464</v>
       </c>
       <c r="E44">
         <v>3464</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D45">
         <v>107</v>
       </c>
       <c r="E45">
         <v>107</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>1544</v>
       </c>
       <c r="E46">
         <v>1544</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>69</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>107</v>
       </c>
       <c r="E47">
         <v>107</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>46</v>
       </c>
       <c r="E48">
         <v>46</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>55</v>
       </c>
       <c r="E49">
         <v>55</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>40</v>
       </c>
       <c r="E50">
         <v>40</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51">
         <v>16</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>75</v>
       </c>
       <c r="E52">
         <v>75</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D54">
         <v>10507</v>
       </c>
       <c r="E54">
         <v>10507</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B55" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D55">
         <v>601</v>
       </c>
       <c r="E55">
         <v>601</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>2606</v>
       </c>
       <c r="E56">
         <v>2606</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>2772</v>
       </c>
       <c r="E57">
         <v>2772</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>424</v>
       </c>
       <c r="E58">
         <v>424</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>1009</v>
       </c>
       <c r="E59">
         <v>1009</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D60">
         <v>2422</v>
       </c>
       <c r="E60">
         <v>2422</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>57</v>
       </c>
       <c r="E61">
         <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>52</v>
       </c>
       <c r="E62">
         <v>52</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>437</v>
       </c>
       <c r="E63">
         <v>437</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>115</v>
       </c>
       <c r="E64">
         <v>115</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>12</v>
       </c>
       <c r="E65">
         <v>12</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D67">
         <v>1138</v>
       </c>
       <c r="E67">
         <v>1138</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B68" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D68">
         <v>340</v>
       </c>
       <c r="E68">
         <v>340</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>147</v>
       </c>
       <c r="E69">
         <v>147</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>73</v>
       </c>
       <c r="E70">
         <v>73</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>55</v>
       </c>
       <c r="E71">
         <v>55</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>70</v>
       </c>
       <c r="E72">
         <v>70</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73">
         <v>27</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>50</v>
       </c>
       <c r="E74">
         <v>50</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>345</v>
       </c>
       <c r="E75">
         <v>345</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76">
         <v>20</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>11</v>
       </c>
       <c r="E77">
         <v>11</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>8</v>
       </c>
       <c r="B79" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D79">
         <v>20913</v>
       </c>
       <c r="E79">
         <v>20913</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B80" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C80" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D80">
         <v>939</v>
       </c>
       <c r="E80">
         <v>939</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>4812</v>
       </c>
       <c r="E81">
         <v>4812</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>2819</v>
       </c>
       <c r="E82">
         <v>2819</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>2164</v>
       </c>
       <c r="E83">
         <v>2164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>3233</v>
       </c>
       <c r="E84">
         <v>3233</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>320</v>
       </c>
       <c r="E85">
         <v>320</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>151</v>
+        <v>99</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D86">
         <v>53</v>
       </c>
       <c r="E86">
         <v>53</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>152</v>
+        <v>100</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>313</v>
       </c>
       <c r="E87">
         <v>313</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>6051</v>
       </c>
       <c r="E88">
         <v>6051</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>173</v>
       </c>
       <c r="E89">
         <v>173</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>36</v>
       </c>
       <c r="E90">
         <v>36</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>9</v>
       </c>
       <c r="B92" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="C92" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D92">
         <v>240</v>
       </c>
       <c r="E92">
         <v>240</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B93" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C93" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D93">
         <v>68</v>
       </c>
       <c r="E93">
         <v>68</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>128</v>
       </c>
       <c r="E94">
         <v>128</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>157</v>
+        <v>105</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>37</v>
       </c>
       <c r="E95">
         <v>37</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>7</v>
       </c>
       <c r="E96">
         <v>7</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>10</v>
       </c>
       <c r="B98" t="s">
         <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D98">
         <v>11452</v>
       </c>
       <c r="E98">
         <v>11452</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B99" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C99" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D99">
         <v>402</v>
       </c>
       <c r="E99">
         <v>402</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>159</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>3524</v>
       </c>
       <c r="E100">
         <v>3524</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>160</v>
+        <v>108</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D101">
         <v>348</v>
       </c>
       <c r="E101">
         <v>348</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>137</v>
       </c>
       <c r="E102">
         <v>137</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>162</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>140</v>
       </c>
       <c r="E103">
         <v>140</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>163</v>
+        <v>111</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>1316</v>
       </c>
       <c r="E104">
         <v>1316</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>164</v>
+        <v>112</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>78</v>
       </c>
       <c r="E105">
         <v>78</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>2023</v>
       </c>
       <c r="E106">
         <v>2023</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>8</v>
       </c>
       <c r="B107" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>3377</v>
       </c>
       <c r="E107">
         <v>3377</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>9</v>
       </c>
       <c r="B108" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>55</v>
       </c>
       <c r="E108">
         <v>55</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>10</v>
       </c>
       <c r="B109" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D109">
         <v>52</v>
       </c>
       <c r="E109">
         <v>52</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D111">
         <v>4442</v>
       </c>
       <c r="E111">
         <v>4442</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B112" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D112">
         <v>203</v>
       </c>
       <c r="E112">
         <v>203</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>169</v>
+        <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D113">
         <v>3633</v>
       </c>
       <c r="E113">
         <v>3633</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>170</v>
+        <v>118</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>60</v>
       </c>
       <c r="E114">
         <v>60</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>171</v>
+        <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>52</v>
       </c>
       <c r="E115">
         <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>172</v>
+        <v>120</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>41</v>
       </c>
       <c r="E116">
         <v>41</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>173</v>
+        <v>121</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D117">
         <v>211</v>
       </c>
       <c r="E117">
         <v>211</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>174</v>
+        <v>122</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D118">
         <v>64</v>
       </c>
       <c r="E118">
         <v>64</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>175</v>
+        <v>123</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119">
         <v>23</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>176</v>
+        <v>124</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>155</v>
       </c>
       <c r="E120">
         <v>155</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C122" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D122">
         <v>2003</v>
       </c>
       <c r="E122">
         <v>2003</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B123" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C123" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D123">
         <v>74</v>
       </c>
       <c r="E123">
         <v>74</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>1696</v>
       </c>
       <c r="E124">
         <v>1696</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>178</v>
+        <v>126</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D125">
         <v>179</v>
       </c>
       <c r="E125">
         <v>179</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>179</v>
+        <v>127</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>14</v>
       </c>
       <c r="E127">
         <v>14</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>181</v>
+        <v>129</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>182</v>
+        <v>130</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>2</v>
       </c>
       <c r="E129">
         <v>2</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D131">
         <v>14803</v>
       </c>
       <c r="E131">
         <v>14803</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B132" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D132">
         <v>550</v>
       </c>
       <c r="E132">
         <v>550</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>2310</v>
       </c>
       <c r="E133">
         <v>2310</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>184</v>
+        <v>132</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D134">
         <v>3556</v>
       </c>
       <c r="E134">
         <v>3556</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>185</v>
+        <v>133</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D135">
         <v>229</v>
       </c>
       <c r="E135">
         <v>229</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>186</v>
+        <v>134</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D136">
         <v>2938</v>
       </c>
       <c r="E136">
         <v>2938</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>187</v>
+        <v>135</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D137">
         <v>324</v>
       </c>
       <c r="E137">
         <v>324</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>188</v>
+        <v>136</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>87</v>
       </c>
       <c r="E138">
         <v>87</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>189</v>
+        <v>137</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D139">
         <v>2506</v>
       </c>
       <c r="E139">
         <v>2506</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>190</v>
+        <v>138</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>687</v>
       </c>
       <c r="E140">
         <v>687</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>191</v>
+        <v>139</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>109</v>
       </c>
       <c r="E141">
         <v>109</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>10</v>
       </c>
       <c r="B142" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>1507</v>
       </c>
       <c r="E142">
         <v>1507</v>
       </c>
     </row>
     <row r="143"/>
     <row r="144">
       <c r="A144">
         <v>15</v>
       </c>
       <c r="B144" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C144" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D144">
         <v>425</v>
       </c>
       <c r="E144">
         <v>425</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B145" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C145" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D145">
         <v>105</v>
       </c>
       <c r="E145">
         <v>105</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>193</v>
+        <v>141</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D146">
         <v>149</v>
       </c>
       <c r="E146">
         <v>149</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>194</v>
+        <v>142</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D147">
         <v>85</v>
       </c>
       <c r="E147">
         <v>85</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>195</v>
+        <v>143</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148">
         <v>18</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>196</v>
+        <v>144</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>68</v>
       </c>
       <c r="E149">
         <v>68</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C151" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D151">
         <v>394</v>
       </c>
       <c r="E151">
         <v>394</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B152" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C152" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152">
         <v>21</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>197</v>
+        <v>145</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>260</v>
       </c>
       <c r="E153">
         <v>260</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>198</v>
+        <v>146</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D154">
         <v>59</v>
       </c>
       <c r="E154">
         <v>59</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>199</v>
+        <v>147</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D155">
         <v>10</v>
       </c>
       <c r="E155">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D156">
         <v>15</v>
       </c>
       <c r="E156">
         <v>15</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D157">
         <v>5</v>
       </c>
       <c r="E157">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>202</v>
+        <v>150</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D158">
         <v>1</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>203</v>
+        <v>151</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D159">
         <v>3</v>
       </c>
       <c r="E159">
         <v>3</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>204</v>
+        <v>152</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D160">
         <v>5</v>
       </c>
       <c r="E160">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>9</v>
       </c>
       <c r="B161" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D161">
         <v>11</v>
       </c>
       <c r="E161">
         <v>11</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>10</v>
       </c>
       <c r="B162" t="s">
-        <v>206</v>
+        <v>154</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>4</v>
       </c>
       <c r="E162">
         <v>4</v>
       </c>
     </row>
     <row r="163"/>
     <row r="164">
       <c r="A164">
         <v>17</v>
       </c>
       <c r="B164" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C164" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D164">
         <v>242</v>
       </c>
       <c r="E164">
         <v>242</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B165" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C165" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D165">
         <v>55</v>
       </c>
       <c r="E165">
         <v>55</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D166">
         <v>89</v>
       </c>
       <c r="E166">
         <v>89</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D167">
         <v>57</v>
       </c>
       <c r="E167">
         <v>57</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="C168" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168">
         <v>25</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>210</v>
+        <v>158</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169">
         <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
-        <v>213</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>214</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>215</v>
+        <v>164</v>
       </c>
       <c r="G2">
         <v>9134</v>
       </c>
       <c r="H2">
         <v>27369</v>
       </c>
       <c r="I2">
         <v>15820</v>
       </c>
       <c r="J2">
         <v>18368</v>
       </c>
       <c r="K2">
         <v>8576</v>
       </c>
       <c r="L2">
         <v>297</v>
       </c>
       <c r="M2">
         <v>2726</v>
       </c>
       <c r="N2">
         <v>8558</v>
       </c>
@@ -6505,54 +4979,54 @@
       </c>
       <c r="R2">
         <v>7172</v>
       </c>
       <c r="S2">
         <v>396</v>
       </c>
       <c r="T2">
         <v>8594</v>
       </c>
       <c r="U2">
         <v>735</v>
       </c>
       <c r="V2">
         <v>588</v>
       </c>
       <c r="W2">
         <v>6849</v>
       </c>
       <c r="X2">
         <v>131303</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3">
         <v>9134</v>
       </c>
       <c r="H3">
         <v>27369</v>
       </c>
       <c r="I3">
         <v>15820</v>
       </c>
       <c r="J3">
         <v>18368</v>
       </c>
       <c r="K3">
         <v>8576</v>
       </c>
       <c r="L3">
         <v>297</v>
       </c>
       <c r="M3">
         <v>2726</v>
       </c>
       <c r="N3">
         <v>8558</v>
       </c>
@@ -6569,3632 +5043,3632 @@
         <v>7172</v>
       </c>
       <c r="S3">
         <v>396</v>
       </c>
       <c r="T3">
         <v>8594</v>
       </c>
       <c r="U3">
         <v>735</v>
       </c>
       <c r="V3">
         <v>588</v>
       </c>
       <c r="W3">
         <v>6849</v>
       </c>
       <c r="X3">
         <v>131303</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>9134</v>
       </c>
       <c r="E2">
         <v>9134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>837</v>
       </c>
       <c r="E3">
         <v>837</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>216</v>
+        <v>165</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>6836</v>
       </c>
       <c r="E4">
         <v>6836</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>360</v>
       </c>
       <c r="E5">
         <v>360</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>218</v>
+        <v>167</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>88</v>
       </c>
       <c r="E6">
         <v>88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>219</v>
+        <v>168</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7">
         <v>169</v>
       </c>
       <c r="E7">
         <v>169</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>220</v>
+        <v>169</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>126</v>
       </c>
       <c r="E8">
         <v>126</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9">
         <v>32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>222</v>
+        <v>171</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>223</v>
       </c>
       <c r="E10">
         <v>223</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>65</v>
       </c>
       <c r="E11">
         <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>224</v>
+        <v>173</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>172</v>
       </c>
       <c r="E12">
         <v>172</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>225</v>
+        <v>174</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>39</v>
       </c>
       <c r="E13">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>226</v>
+        <v>175</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>227</v>
+        <v>176</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>162</v>
       </c>
       <c r="E15">
         <v>162</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17">
         <v>27369</v>
       </c>
       <c r="E17">
         <v>27369</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D18">
         <v>1877</v>
       </c>
       <c r="E18">
         <v>1877</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>228</v>
+        <v>177</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>5347</v>
       </c>
       <c r="E19">
         <v>5347</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>5827</v>
       </c>
       <c r="E20">
         <v>5827</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>230</v>
+        <v>179</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>210</v>
       </c>
       <c r="E21">
         <v>210</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>231</v>
+        <v>180</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>427</v>
       </c>
       <c r="E22">
         <v>427</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>232</v>
+        <v>181</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>5860</v>
       </c>
       <c r="E23">
         <v>5860</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>233</v>
+        <v>182</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>135</v>
       </c>
       <c r="E24">
         <v>135</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>234</v>
+        <v>183</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>4055</v>
       </c>
       <c r="E25">
         <v>4055</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>235</v>
+        <v>184</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>3346</v>
       </c>
       <c r="E26">
         <v>3346</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>236</v>
+        <v>185</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>133</v>
       </c>
       <c r="E27">
         <v>133</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>69</v>
       </c>
       <c r="E28">
         <v>69</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>238</v>
+        <v>187</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29">
         <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>239</v>
+        <v>188</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>60</v>
       </c>
       <c r="E30">
         <v>60</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D32">
         <v>15820</v>
       </c>
       <c r="E32">
         <v>15820</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D33">
         <v>875</v>
       </c>
       <c r="E33">
         <v>875</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>240</v>
+        <v>189</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>643</v>
       </c>
       <c r="E34">
         <v>643</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>241</v>
+        <v>190</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>2415</v>
       </c>
       <c r="E35">
         <v>2415</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>242</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>2112</v>
       </c>
       <c r="E36">
         <v>2112</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>243</v>
+        <v>192</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>3940</v>
       </c>
       <c r="E37">
         <v>3940</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>244</v>
+        <v>193</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>2018</v>
       </c>
       <c r="E38">
         <v>2018</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>245</v>
+        <v>194</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>90</v>
       </c>
       <c r="E39">
         <v>90</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>246</v>
+        <v>195</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>2663</v>
       </c>
       <c r="E40">
         <v>2663</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>247</v>
+        <v>196</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>106</v>
       </c>
       <c r="E41">
         <v>106</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>76</v>
+        <v>197</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>68</v>
       </c>
       <c r="E42">
         <v>68</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>248</v>
+        <v>198</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>809</v>
       </c>
       <c r="E43">
         <v>809</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>58</v>
       </c>
       <c r="E44">
         <v>58</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45">
         <v>23</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D47">
         <v>18368</v>
       </c>
       <c r="E47">
         <v>18368</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D48">
         <v>967</v>
       </c>
       <c r="E48">
         <v>967</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>251</v>
+        <v>201</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>5449</v>
       </c>
       <c r="E49">
         <v>5449</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
+        <v>202</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>319</v>
       </c>
       <c r="E50">
         <v>319</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>253</v>
+        <v>203</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>288</v>
       </c>
       <c r="E51">
         <v>288</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>254</v>
+        <v>204</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>4475</v>
       </c>
       <c r="E52">
         <v>4475</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>255</v>
+        <v>205</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>195</v>
       </c>
       <c r="E53">
         <v>195</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>256</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>207</v>
       </c>
       <c r="E54">
         <v>207</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>257</v>
+        <v>207</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>6163</v>
       </c>
       <c r="E55">
         <v>6163</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>258</v>
+        <v>208</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>98</v>
       </c>
       <c r="E56">
         <v>98</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>259</v>
+        <v>209</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>46</v>
       </c>
       <c r="E57">
         <v>46</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>260</v>
+        <v>210</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>119</v>
       </c>
       <c r="E58">
         <v>119</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>261</v>
+        <v>211</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>42</v>
       </c>
       <c r="E59">
         <v>42</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D61">
         <v>8576</v>
       </c>
       <c r="E61">
         <v>8576</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D62">
         <v>558</v>
       </c>
       <c r="E62">
         <v>558</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>262</v>
+        <v>212</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>4290</v>
       </c>
       <c r="E63">
         <v>4290</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>263</v>
+        <v>213</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>3065</v>
       </c>
       <c r="E64">
         <v>3065</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>264</v>
+        <v>214</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>89</v>
       </c>
       <c r="E65">
         <v>89</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>265</v>
+        <v>215</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>285</v>
       </c>
       <c r="E66">
         <v>285</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>266</v>
+        <v>216</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>153</v>
       </c>
       <c r="E67">
         <v>153</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>267</v>
+        <v>217</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>66</v>
       </c>
       <c r="E68">
         <v>66</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>268</v>
+        <v>218</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69">
         <v>18</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>269</v>
+        <v>219</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>7</v>
       </c>
       <c r="E70">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>270</v>
+        <v>220</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71">
         <v>18</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>271</v>
+        <v>221</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>12</v>
       </c>
       <c r="E72">
         <v>12</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>272</v>
+        <v>222</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73">
         <v>15</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D75">
         <v>297</v>
       </c>
       <c r="E75">
         <v>297</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B76" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D76">
         <v>101</v>
       </c>
       <c r="E76">
         <v>101</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>196</v>
       </c>
       <c r="E77">
         <v>196</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D79">
         <v>2726</v>
       </c>
       <c r="E79">
         <v>2726</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B80" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C80" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D80">
         <v>248</v>
       </c>
       <c r="E80">
         <v>248</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>1473</v>
       </c>
       <c r="E81">
         <v>1473</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>275</v>
+        <v>225</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>356</v>
       </c>
       <c r="E82">
         <v>356</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>276</v>
+        <v>226</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>268</v>
       </c>
       <c r="E83">
         <v>268</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>277</v>
+        <v>227</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>38</v>
       </c>
       <c r="E84">
         <v>38</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>278</v>
+        <v>228</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85">
         <v>18</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>279</v>
+        <v>229</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D86">
         <v>43</v>
       </c>
       <c r="E86">
         <v>43</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>230</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>85</v>
       </c>
       <c r="E87">
         <v>85</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>281</v>
+        <v>231</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88">
         <v>17</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>282</v>
+        <v>232</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>11</v>
       </c>
       <c r="E89">
         <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>283</v>
+        <v>233</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>11</v>
       </c>
       <c r="E90">
         <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>284</v>
+        <v>234</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>11</v>
       </c>
       <c r="E91">
         <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>285</v>
+        <v>235</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>147</v>
       </c>
       <c r="E92">
         <v>147</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D94">
         <v>8558</v>
       </c>
       <c r="E94">
         <v>8558</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B95" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D95">
         <v>712</v>
       </c>
       <c r="E95">
         <v>712</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>286</v>
+        <v>236</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>5389</v>
       </c>
       <c r="E96">
         <v>5389</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>287</v>
+        <v>237</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>673</v>
       </c>
       <c r="E97">
         <v>673</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>288</v>
+        <v>238</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>707</v>
       </c>
       <c r="E98">
         <v>707</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>289</v>
+        <v>239</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D99">
         <v>211</v>
       </c>
       <c r="E99">
         <v>211</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>290</v>
+        <v>240</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>113</v>
       </c>
       <c r="E100">
         <v>113</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>291</v>
+        <v>241</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D101">
         <v>99</v>
       </c>
       <c r="E101">
         <v>99</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>292</v>
+        <v>242</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>365</v>
       </c>
       <c r="E102">
         <v>365</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>293</v>
+        <v>243</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>78</v>
       </c>
       <c r="E103">
         <v>78</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>9</v>
       </c>
       <c r="B104" t="s">
-        <v>294</v>
+        <v>244</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>72</v>
       </c>
       <c r="E104">
         <v>72</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>295</v>
+        <v>245</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>49</v>
       </c>
       <c r="E105">
         <v>49</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>296</v>
+        <v>246</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>90</v>
       </c>
       <c r="E106">
         <v>90</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>9</v>
       </c>
       <c r="B108" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="C108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D108">
         <v>248</v>
       </c>
       <c r="E108">
         <v>248</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B109" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D109">
         <v>44</v>
       </c>
       <c r="E109">
         <v>44</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>297</v>
+        <v>247</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D110">
         <v>171</v>
       </c>
       <c r="E110">
         <v>171</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>298</v>
+        <v>248</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D111">
         <v>11</v>
       </c>
       <c r="E111">
         <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>299</v>
+        <v>249</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D113">
         <v>3</v>
       </c>
       <c r="E113">
         <v>3</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>301</v>
+        <v>251</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>9</v>
       </c>
       <c r="E114">
         <v>9</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>302</v>
+        <v>252</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>5</v>
       </c>
       <c r="E115">
         <v>5</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>10</v>
       </c>
       <c r="B117" t="s">
         <v>14</v>
       </c>
       <c r="C117" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D117">
         <v>15705</v>
       </c>
       <c r="E117">
         <v>15705</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B118" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C118" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D118">
         <v>366</v>
       </c>
       <c r="E118">
         <v>366</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>253</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D119">
         <v>5211</v>
       </c>
       <c r="E119">
         <v>5211</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>254</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>4278</v>
       </c>
       <c r="E120">
         <v>4278</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>255</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D121">
         <v>35</v>
       </c>
       <c r="E121">
         <v>35</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>256</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122">
         <v>25</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>307</v>
+        <v>257</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D123">
         <v>5576</v>
       </c>
       <c r="E123">
         <v>5576</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>308</v>
+        <v>258</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124">
         <v>28</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>309</v>
+        <v>259</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D125">
         <v>92</v>
       </c>
       <c r="E125">
         <v>92</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>310</v>
+        <v>260</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>14</v>
       </c>
       <c r="E126">
         <v>14</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>311</v>
+        <v>261</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127">
         <v>18</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>10</v>
       </c>
       <c r="B128" t="s">
-        <v>312</v>
+        <v>262</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128">
         <v>30</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>313</v>
+        <v>263</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>12</v>
       </c>
       <c r="E129">
         <v>12</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>12</v>
       </c>
       <c r="B130" t="s">
-        <v>314</v>
+        <v>264</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130">
         <v>20</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>11</v>
       </c>
       <c r="B132" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="C132" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D132">
         <v>168</v>
       </c>
       <c r="E132">
         <v>168</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B133" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C133" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D133">
         <v>67</v>
       </c>
       <c r="E133">
         <v>67</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>315</v>
+        <v>265</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D134">
         <v>62</v>
       </c>
       <c r="E134">
         <v>62</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>316</v>
+        <v>266</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>317</v>
+        <v>267</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136">
         <v>20</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>12</v>
       </c>
       <c r="B138" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D138">
         <v>7172</v>
       </c>
       <c r="E138">
         <v>7172</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B139" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C139" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D139">
         <v>303</v>
       </c>
       <c r="E139">
         <v>303</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>318</v>
+        <v>268</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>1019</v>
       </c>
       <c r="E140">
         <v>1019</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>319</v>
+        <v>269</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>131</v>
       </c>
       <c r="E141">
         <v>131</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>320</v>
+        <v>270</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>828</v>
       </c>
       <c r="E142">
         <v>828</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>321</v>
+        <v>271</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>67</v>
       </c>
       <c r="E143">
         <v>67</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>322</v>
+        <v>272</v>
       </c>
       <c r="C144" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D144">
         <v>152</v>
       </c>
       <c r="E144">
         <v>152</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>323</v>
+        <v>273</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D145">
         <v>104</v>
       </c>
       <c r="E145">
         <v>104</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>324</v>
+        <v>274</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D146">
         <v>125</v>
       </c>
       <c r="E146">
         <v>125</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>325</v>
+        <v>275</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D147">
         <v>38</v>
       </c>
       <c r="E147">
         <v>38</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>326</v>
+        <v>276</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D148">
         <v>1982</v>
       </c>
       <c r="E148">
         <v>1982</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>10</v>
       </c>
       <c r="B149" t="s">
-        <v>327</v>
+        <v>277</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>2156</v>
       </c>
       <c r="E149">
         <v>2156</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>11</v>
       </c>
       <c r="B150" t="s">
-        <v>328</v>
+        <v>278</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D150">
         <v>267</v>
       </c>
       <c r="E150">
         <v>267</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>13</v>
       </c>
       <c r="B152" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C152" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D152">
         <v>396</v>
       </c>
       <c r="E152">
         <v>396</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B153" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C153" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D153">
         <v>32</v>
       </c>
       <c r="E153">
         <v>32</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>329</v>
+        <v>279</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D154">
         <v>54</v>
       </c>
       <c r="E154">
         <v>54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D155">
         <v>44</v>
       </c>
       <c r="E155">
         <v>44</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>331</v>
+        <v>281</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D156">
         <v>27</v>
       </c>
       <c r="E156">
         <v>27</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>332</v>
+        <v>282</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D157">
         <v>7</v>
       </c>
       <c r="E157">
         <v>7</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>333</v>
+        <v>283</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D158">
         <v>8</v>
       </c>
       <c r="E158">
         <v>8</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>334</v>
+        <v>284</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159">
         <v>18</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>335</v>
+        <v>285</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D160">
         <v>140</v>
       </c>
       <c r="E160">
         <v>140</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>336</v>
+        <v>286</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>9</v>
       </c>
       <c r="B162" t="s">
-        <v>337</v>
+        <v>287</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>6</v>
       </c>
       <c r="E162">
         <v>6</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>10</v>
       </c>
       <c r="B163" t="s">
-        <v>338</v>
+        <v>288</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D163">
         <v>5</v>
       </c>
       <c r="E163">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>11</v>
       </c>
       <c r="B164" t="s">
-        <v>339</v>
+        <v>289</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164">
         <v>20</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>12</v>
       </c>
       <c r="B165" t="s">
-        <v>340</v>
+        <v>290</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165">
         <v>18</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>14</v>
       </c>
       <c r="B167" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C167" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D167">
         <v>8594</v>
       </c>
       <c r="E167">
         <v>8594</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B168" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C168" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D168">
         <v>535</v>
       </c>
       <c r="E168">
         <v>535</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>341</v>
+        <v>291</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D169">
         <v>5754</v>
       </c>
       <c r="E169">
         <v>5754</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>342</v>
+        <v>292</v>
       </c>
       <c r="C170" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D170">
         <v>227</v>
       </c>
       <c r="E170">
         <v>227</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>343</v>
+        <v>293</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D171">
         <v>310</v>
       </c>
       <c r="E171">
         <v>310</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>344</v>
+        <v>294</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D172">
         <v>245</v>
       </c>
       <c r="E172">
         <v>245</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>345</v>
+        <v>295</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D173">
         <v>212</v>
       </c>
       <c r="E173">
         <v>212</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>346</v>
+        <v>296</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D174">
         <v>940</v>
       </c>
       <c r="E174">
         <v>940</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>347</v>
+        <v>297</v>
       </c>
       <c r="C175" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D175">
         <v>228</v>
       </c>
       <c r="E175">
         <v>228</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>348</v>
+        <v>298</v>
       </c>
       <c r="C176" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D176">
         <v>13</v>
       </c>
       <c r="E176">
         <v>13</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>349</v>
+        <v>299</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D177">
         <v>96</v>
       </c>
       <c r="E177">
         <v>96</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>10</v>
       </c>
       <c r="B178" t="s">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="C178" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178">
         <v>21</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>11</v>
       </c>
       <c r="B179" t="s">
-        <v>351</v>
+        <v>301</v>
       </c>
       <c r="C179" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D179">
         <v>13</v>
       </c>
       <c r="E179">
         <v>13</v>
       </c>
     </row>
     <row r="180"/>
     <row r="181">
       <c r="A181">
         <v>15</v>
       </c>
       <c r="B181" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C181" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D181">
         <v>735</v>
       </c>
       <c r="E181">
         <v>735</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B182" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C182" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D182">
         <v>247</v>
       </c>
       <c r="E182">
         <v>247</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1</v>
       </c>
       <c r="B183" t="s">
-        <v>352</v>
+        <v>302</v>
       </c>
       <c r="C183" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D183">
         <v>128</v>
       </c>
       <c r="E183">
         <v>128</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2</v>
       </c>
       <c r="B184" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="C184" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D184">
         <v>99</v>
       </c>
       <c r="E184">
         <v>99</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>3</v>
       </c>
       <c r="B185" t="s">
-        <v>354</v>
+        <v>304</v>
       </c>
       <c r="C185" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D185">
         <v>65</v>
       </c>
       <c r="E185">
         <v>65</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>4</v>
       </c>
       <c r="B186" t="s">
-        <v>355</v>
+        <v>305</v>
       </c>
       <c r="C186" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D186">
         <v>38</v>
       </c>
       <c r="E186">
         <v>38</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>5</v>
       </c>
       <c r="B187" t="s">
-        <v>356</v>
+        <v>306</v>
       </c>
       <c r="C187" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D187">
         <v>143</v>
       </c>
       <c r="E187">
         <v>143</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>6</v>
       </c>
       <c r="B188" t="s">
-        <v>357</v>
+        <v>307</v>
       </c>
       <c r="C188" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D188">
         <v>15</v>
       </c>
       <c r="E188">
         <v>15</v>
       </c>
     </row>
     <row r="189"/>
     <row r="190">
       <c r="A190">
         <v>16</v>
       </c>
       <c r="B190" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C190" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D190">
         <v>588</v>
       </c>
       <c r="E190">
         <v>588</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B191" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C191" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D191">
         <v>49</v>
       </c>
       <c r="E191">
         <v>49</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1</v>
       </c>
       <c r="B192" t="s">
-        <v>358</v>
+        <v>308</v>
       </c>
       <c r="C192" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D192">
         <v>302</v>
       </c>
       <c r="E192">
         <v>302</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>2</v>
       </c>
       <c r="B193" t="s">
-        <v>359</v>
+        <v>309</v>
       </c>
       <c r="C193" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D193">
         <v>58</v>
       </c>
       <c r="E193">
         <v>58</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>3</v>
       </c>
       <c r="B194" t="s">
-        <v>360</v>
+        <v>310</v>
       </c>
       <c r="C194" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194">
         <v>28</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>4</v>
       </c>
       <c r="B195" t="s">
-        <v>361</v>
+        <v>311</v>
       </c>
       <c r="C195" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D195">
         <v>44</v>
       </c>
       <c r="E195">
         <v>44</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>5</v>
       </c>
       <c r="B196" t="s">
-        <v>362</v>
+        <v>312</v>
       </c>
       <c r="C196" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D196">
         <v>8</v>
       </c>
       <c r="E196">
         <v>8</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>6</v>
       </c>
       <c r="B197" t="s">
-        <v>363</v>
+        <v>313</v>
       </c>
       <c r="C197" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D197">
         <v>24</v>
       </c>
       <c r="E197">
         <v>24</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>7</v>
       </c>
       <c r="B198" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="C198" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198">
         <v>22</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>8</v>
       </c>
       <c r="B199" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C199" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D199">
         <v>9</v>
       </c>
       <c r="E199">
         <v>9</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>9</v>
       </c>
       <c r="B200" t="s">
-        <v>366</v>
+        <v>316</v>
       </c>
       <c r="C200" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D200">
         <v>8</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>10</v>
       </c>
       <c r="B201" t="s">
-        <v>367</v>
+        <v>317</v>
       </c>
       <c r="C201" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D201">
         <v>6</v>
       </c>
       <c r="E201">
         <v>6</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>11</v>
       </c>
       <c r="B202" t="s">
-        <v>368</v>
+        <v>318</v>
       </c>
       <c r="C202" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D202">
         <v>4</v>
       </c>
       <c r="E202">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>12</v>
       </c>
       <c r="B203" t="s">
-        <v>369</v>
+        <v>319</v>
       </c>
       <c r="C203" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203">
         <v>26</v>
       </c>
     </row>
     <row r="204"/>
     <row r="205">
       <c r="A205">
         <v>17</v>
       </c>
       <c r="B205" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C205" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D205">
         <v>6849</v>
       </c>
       <c r="E205">
         <v>6849</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B206" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C206" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D206">
         <v>287</v>
       </c>
       <c r="E206">
         <v>287</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1</v>
       </c>
       <c r="B207" t="s">
-        <v>370</v>
+        <v>320</v>
       </c>
       <c r="C207" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D207">
         <v>5590</v>
       </c>
       <c r="E207">
         <v>5590</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>2</v>
       </c>
       <c r="B208" t="s">
-        <v>371</v>
+        <v>321</v>
       </c>
       <c r="C208" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D208">
         <v>220</v>
       </c>
       <c r="E208">
         <v>220</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>3</v>
       </c>
       <c r="B209" t="s">
-        <v>372</v>
+        <v>322</v>
       </c>
       <c r="C209" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D209">
         <v>236</v>
       </c>
       <c r="E209">
         <v>236</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>4</v>
       </c>
       <c r="B210" t="s">
-        <v>373</v>
+        <v>323</v>
       </c>
       <c r="C210" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D210">
         <v>99</v>
       </c>
       <c r="E210">
         <v>99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>5</v>
       </c>
       <c r="B211" t="s">
-        <v>374</v>
+        <v>324</v>
       </c>
       <c r="C211" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D211">
         <v>46</v>
       </c>
       <c r="E211">
         <v>46</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>6</v>
       </c>
       <c r="B212" t="s">
-        <v>375</v>
+        <v>325</v>
       </c>
       <c r="C212" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D212">
         <v>29</v>
       </c>
       <c r="E212">
         <v>29</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>7</v>
       </c>
       <c r="B213" t="s">
-        <v>376</v>
+        <v>326</v>
       </c>
       <c r="C213" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D213">
         <v>216</v>
       </c>
       <c r="E213">
         <v>216</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>8</v>
       </c>
       <c r="B214" t="s">
-        <v>377</v>
+        <v>327</v>
       </c>
       <c r="C214" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214">
         <v>17</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>9</v>
       </c>
       <c r="B215" t="s">
-        <v>378</v>
+        <v>328</v>
       </c>
       <c r="C215" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D215">
         <v>10</v>
       </c>
       <c r="E215">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>10</v>
       </c>
       <c r="B216" t="s">
-        <v>379</v>
+        <v>329</v>
       </c>
       <c r="C216" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D216">
         <v>9</v>
       </c>
       <c r="E216">
         <v>9</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>11</v>
       </c>
       <c r="B217" t="s">
-        <v>380</v>
+        <v>330</v>
       </c>
       <c r="C217" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D217">
         <v>30</v>
       </c>
       <c r="E217">
         <v>30</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>12</v>
       </c>
       <c r="B218" t="s">
-        <v>381</v>
+        <v>331</v>
       </c>
       <c r="C218" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D218">
         <v>60</v>
       </c>
       <c r="E218">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>382</v>
+        <v>332</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>383</v>
+        <v>333</v>
       </c>
       <c r="D2" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="E2" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="F2" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="G2">
         <v>4192</v>
       </c>
       <c r="H2">
         <v>10213</v>
       </c>
       <c r="I2">
         <v>12578</v>
       </c>
       <c r="J2">
         <v>17124</v>
       </c>
       <c r="K2">
         <v>2593</v>
       </c>
       <c r="L2">
         <v>2056</v>
       </c>
       <c r="M2">
         <v>2728</v>
       </c>
       <c r="N2">
         <v>5999</v>
       </c>
@@ -10215,63 +8689,63 @@
       </c>
       <c r="T2">
         <v>7678</v>
       </c>
       <c r="U2">
         <v>1981</v>
       </c>
       <c r="V2">
         <v>3901</v>
       </c>
       <c r="W2">
         <v>1451</v>
       </c>
       <c r="X2">
         <v>101</v>
       </c>
       <c r="Y2">
         <v>88516</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>383</v>
+        <v>333</v>
       </c>
       <c r="D3" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="E3" t="s">
-        <v>387</v>
+        <v>337</v>
       </c>
       <c r="F3" t="s">
-        <v>388</v>
+        <v>338</v>
       </c>
       <c r="G3">
         <v>1799</v>
       </c>
       <c r="H3">
         <v>759</v>
       </c>
       <c r="I3">
         <v>850</v>
       </c>
       <c r="J3">
         <v>1258</v>
       </c>
       <c r="K3">
         <v>360</v>
       </c>
       <c r="L3">
         <v>25</v>
       </c>
       <c r="M3">
         <v>331</v>
       </c>
       <c r="N3">
         <v>144</v>
       </c>
@@ -10289,54 +8763,54 @@
       </c>
       <c r="S3">
         <v>92</v>
       </c>
       <c r="T3">
         <v>912</v>
       </c>
       <c r="U3">
         <v>301</v>
       </c>
       <c r="V3">
         <v>72</v>
       </c>
       <c r="W3">
         <v>156</v>
       </c>
       <c r="X3">
         <v>7</v>
       </c>
       <c r="Y3">
         <v>15889</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4">
         <v>5991</v>
       </c>
       <c r="H4">
         <v>10972</v>
       </c>
       <c r="I4">
         <v>13428</v>
       </c>
       <c r="J4">
         <v>18382</v>
       </c>
       <c r="K4">
         <v>2953</v>
       </c>
       <c r="L4">
         <v>2081</v>
       </c>
       <c r="M4">
         <v>3059</v>
       </c>
       <c r="N4">
         <v>6143</v>
       </c>
@@ -10356,3646 +8830,5172 @@
         <v>1090</v>
       </c>
       <c r="T4">
         <v>8590</v>
       </c>
       <c r="U4">
         <v>2282</v>
       </c>
       <c r="V4">
         <v>3973</v>
       </c>
       <c r="W4">
         <v>1607</v>
       </c>
       <c r="X4">
         <v>108</v>
       </c>
       <c r="Y4">
         <v>104405</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>4192</v>
       </c>
       <c r="E2">
         <v>1799</v>
       </c>
       <c r="F2">
         <v>5991</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>425</v>
       </c>
       <c r="E3">
         <v>51</v>
       </c>
       <c r="F3">
         <v>476</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>389</v>
+        <v>339</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>1388</v>
       </c>
       <c r="E4">
         <v>1609</v>
       </c>
       <c r="F4">
         <v>2997</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>390</v>
+        <v>340</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>1970</v>
       </c>
       <c r="E5">
         <v>77</v>
       </c>
       <c r="F5">
         <v>2047</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>391</v>
+        <v>341</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6">
         <v>6</v>
       </c>
       <c r="F6">
         <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>392</v>
+        <v>342</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7">
         <v>34</v>
       </c>
       <c r="E7">
         <v>8</v>
       </c>
       <c r="F7">
         <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>393</v>
+        <v>343</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8">
         <v>31</v>
       </c>
       <c r="F8">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>394</v>
+        <v>344</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>8</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
         <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>395</v>
+        <v>345</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>60</v>
       </c>
       <c r="E10">
         <v>5</v>
       </c>
       <c r="F10">
         <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>4</v>
       </c>
       <c r="E11">
         <v>4</v>
       </c>
       <c r="F11">
         <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>397</v>
+        <v>347</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>246</v>
       </c>
       <c r="E12">
         <v>7</v>
       </c>
       <c r="F12">
         <v>253</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D14">
         <v>10213</v>
       </c>
       <c r="E14">
         <v>759</v>
       </c>
       <c r="F14">
         <v>10972</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D15">
         <v>1323</v>
       </c>
       <c r="E15">
         <v>94</v>
       </c>
       <c r="F15">
         <v>1417</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>398</v>
+        <v>348</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>4221</v>
       </c>
       <c r="E16">
         <v>459</v>
       </c>
       <c r="F16">
         <v>4680</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>399</v>
+        <v>349</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>483</v>
       </c>
       <c r="E17">
         <v>56</v>
       </c>
       <c r="F17">
         <v>539</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>387</v>
       </c>
       <c r="E18">
         <v>41</v>
       </c>
       <c r="F18">
         <v>428</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>401</v>
+        <v>351</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>2783</v>
       </c>
       <c r="E19">
         <v>50</v>
       </c>
       <c r="F19">
         <v>2833</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>402</v>
+        <v>352</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>635</v>
       </c>
       <c r="E20">
         <v>6</v>
       </c>
       <c r="F20">
         <v>641</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>403</v>
+        <v>353</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>82</v>
       </c>
       <c r="E21">
         <v>3</v>
       </c>
       <c r="F21">
         <v>85</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>404</v>
+        <v>354</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>175</v>
       </c>
       <c r="E22">
         <v>24</v>
       </c>
       <c r="F22">
         <v>199</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>405</v>
+        <v>355</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>66</v>
       </c>
       <c r="E23">
         <v>21</v>
       </c>
       <c r="F23">
         <v>87</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>406</v>
+        <v>356</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>58</v>
       </c>
       <c r="E24">
         <v>5</v>
       </c>
       <c r="F24">
         <v>63</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26">
         <v>12578</v>
       </c>
       <c r="E26">
         <v>850</v>
       </c>
       <c r="F26">
         <v>13428</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27">
         <v>909</v>
       </c>
       <c r="E27">
         <v>79</v>
       </c>
       <c r="F27">
         <v>988</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>407</v>
+        <v>357</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>4342</v>
       </c>
       <c r="E28">
         <v>59</v>
       </c>
       <c r="F28">
         <v>4401</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>408</v>
+        <v>358</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>3375</v>
       </c>
       <c r="E29">
         <v>212</v>
       </c>
       <c r="F29">
         <v>3587</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>409</v>
+        <v>359</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>178</v>
       </c>
       <c r="E30">
         <v>24</v>
       </c>
       <c r="F30">
         <v>202</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>410</v>
+        <v>360</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>232</v>
       </c>
       <c r="E31">
         <v>433</v>
       </c>
       <c r="F31">
         <v>665</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>411</v>
+        <v>361</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>2355</v>
       </c>
       <c r="E32">
         <v>10</v>
       </c>
       <c r="F32">
         <v>2365</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>412</v>
+        <v>362</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>71</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33">
         <v>73</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>413</v>
+        <v>363</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>757</v>
       </c>
       <c r="E34">
         <v>12</v>
       </c>
       <c r="F34">
         <v>769</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>414</v>
+        <v>364</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>194</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35">
         <v>202</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>415</v>
+        <v>365</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>165</v>
       </c>
       <c r="E36">
         <v>11</v>
       </c>
       <c r="F36">
         <v>176</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D38">
         <v>17124</v>
       </c>
       <c r="E38">
         <v>1258</v>
       </c>
       <c r="F38">
         <v>18382</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D39">
         <v>1038</v>
       </c>
       <c r="E39">
         <v>51</v>
       </c>
       <c r="F39">
         <v>1089</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>416</v>
+        <v>366</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>7189</v>
       </c>
       <c r="E40">
         <v>92</v>
       </c>
       <c r="F40">
         <v>7281</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>417</v>
+        <v>367</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>2159</v>
       </c>
       <c r="E41">
         <v>28</v>
       </c>
       <c r="F41">
         <v>2187</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>418</v>
+        <v>368</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>251</v>
       </c>
       <c r="E42">
         <v>910</v>
       </c>
       <c r="F42">
         <v>1161</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>419</v>
+        <v>369</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>5794</v>
       </c>
       <c r="E43">
         <v>124</v>
       </c>
       <c r="F43">
         <v>5918</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>420</v>
+        <v>370</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>321</v>
       </c>
       <c r="E44">
         <v>35</v>
       </c>
       <c r="F44">
         <v>356</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>421</v>
+        <v>371</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D45">
         <v>237</v>
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45">
         <v>239</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>422</v>
+        <v>372</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>46</v>
       </c>
       <c r="E46">
         <v>8</v>
       </c>
       <c r="F46">
         <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>423</v>
+        <v>373</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>52</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="F47">
         <v>58</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>424</v>
+        <v>374</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>37</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48">
         <v>39</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D50">
         <v>2593</v>
       </c>
       <c r="E50">
         <v>360</v>
       </c>
       <c r="F50">
         <v>2953</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B51" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D51">
         <v>262</v>
       </c>
       <c r="E51">
         <v>24</v>
       </c>
       <c r="F51">
         <v>286</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>425</v>
+        <v>375</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>1246</v>
       </c>
       <c r="E52">
         <v>29</v>
       </c>
       <c r="F52">
         <v>1275</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>426</v>
+        <v>376</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>52</v>
       </c>
       <c r="E53">
         <v>89</v>
       </c>
       <c r="F53">
         <v>141</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>427</v>
+        <v>377</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>71</v>
       </c>
       <c r="E54">
         <v>11</v>
       </c>
       <c r="F54">
         <v>82</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>428</v>
+        <v>378</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>87</v>
       </c>
       <c r="E55">
         <v>47</v>
       </c>
       <c r="F55">
         <v>134</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>429</v>
+        <v>379</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>625</v>
       </c>
       <c r="E56">
         <v>42</v>
       </c>
       <c r="F56">
         <v>667</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>430</v>
+        <v>380</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57">
         <v>4</v>
       </c>
       <c r="F57">
         <v>23</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>431</v>
+        <v>381</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>99</v>
       </c>
       <c r="E58">
         <v>106</v>
       </c>
       <c r="F58">
         <v>205</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>432</v>
+        <v>382</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>77</v>
       </c>
       <c r="E59">
         <v>4</v>
       </c>
       <c r="F59">
         <v>81</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>433</v>
+        <v>383</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D60">
         <v>55</v>
       </c>
       <c r="E60">
         <v>4</v>
       </c>
       <c r="F60">
         <v>59</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D62">
         <v>2056</v>
       </c>
       <c r="E62">
         <v>25</v>
       </c>
       <c r="F62">
         <v>2081</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B63" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D63">
         <v>169</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63">
         <v>173</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>434</v>
+        <v>384</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>414</v>
       </c>
       <c r="E64">
         <v>4</v>
       </c>
       <c r="F64">
         <v>418</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>435</v>
+        <v>385</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>76</v>
       </c>
       <c r="E65">
         <v>3</v>
       </c>
       <c r="F65">
         <v>79</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>436</v>
+        <v>386</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>49</v>
       </c>
       <c r="E66">
         <v>7</v>
       </c>
       <c r="F66">
         <v>56</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>437</v>
+        <v>387</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>151</v>
       </c>
       <c r="E67">
         <v>4</v>
       </c>
       <c r="F67">
         <v>155</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>438</v>
+        <v>388</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>63</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
         <v>64</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>439</v>
+        <v>389</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>903</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
         <v>904</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>440</v>
+        <v>390</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>48</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>48</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>441</v>
+        <v>391</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>33</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
         <v>34</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>442</v>
+        <v>392</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>150</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>150</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C74" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D74">
         <v>2728</v>
       </c>
       <c r="E74">
         <v>331</v>
       </c>
       <c r="F74">
         <v>3059</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B75" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D75">
         <v>205</v>
       </c>
       <c r="E75">
         <v>18</v>
       </c>
       <c r="F75">
         <v>223</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>443</v>
+        <v>393</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>755</v>
       </c>
       <c r="E76">
         <v>66</v>
       </c>
       <c r="F76">
         <v>821</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>444</v>
+        <v>394</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>120</v>
       </c>
       <c r="E77">
         <v>18</v>
       </c>
       <c r="F77">
         <v>138</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>445</v>
+        <v>395</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D78">
         <v>109</v>
       </c>
       <c r="E78">
         <v>8</v>
       </c>
       <c r="F78">
         <v>117</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>446</v>
+        <v>396</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>38</v>
       </c>
       <c r="E79">
         <v>8</v>
       </c>
       <c r="F79">
         <v>46</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>447</v>
+        <v>397</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>204</v>
       </c>
       <c r="E80">
         <v>11</v>
       </c>
       <c r="F80">
         <v>215</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>448</v>
+        <v>398</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>38</v>
       </c>
       <c r="E81">
         <v>30</v>
       </c>
       <c r="F81">
         <v>68</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>449</v>
+        <v>399</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>332</v>
       </c>
       <c r="E82">
         <v>88</v>
       </c>
       <c r="F82">
         <v>420</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>450</v>
+        <v>400</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>8</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83">
         <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>451</v>
+        <v>401</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>919</v>
       </c>
       <c r="E84">
         <v>81</v>
       </c>
       <c r="F84">
         <v>1000</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D86">
         <v>5999</v>
       </c>
       <c r="E86">
         <v>144</v>
       </c>
       <c r="F86">
         <v>6143</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B87" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D87">
         <v>404</v>
       </c>
       <c r="E87">
         <v>37</v>
       </c>
       <c r="F87">
         <v>441</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>452</v>
+        <v>402</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>3505</v>
       </c>
       <c r="E88">
         <v>30</v>
       </c>
       <c r="F88">
         <v>3535</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>453</v>
+        <v>403</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>61</v>
       </c>
       <c r="E89">
         <v>43</v>
       </c>
       <c r="F89">
         <v>104</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>454</v>
+        <v>404</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>63</v>
       </c>
       <c r="E90">
         <v>8</v>
       </c>
       <c r="F90">
         <v>71</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>455</v>
+        <v>405</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>137</v>
       </c>
       <c r="E91">
         <v>8</v>
       </c>
       <c r="F91">
         <v>145</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>456</v>
+        <v>406</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>161</v>
       </c>
       <c r="E92">
         <v>5</v>
       </c>
       <c r="F92">
         <v>166</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>457</v>
+        <v>407</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>34</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>34</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>458</v>
+        <v>408</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>56</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94">
         <v>59</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>459</v>
+        <v>409</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95">
         <v>2</v>
       </c>
       <c r="F95">
         <v>26</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>460</v>
+        <v>410</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>1554</v>
       </c>
       <c r="E96">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1562</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D98">
         <v>101</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
         <v>107</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B99" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C99" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D99">
         <v>58</v>
       </c>
       <c r="E99">
         <v>2</v>
       </c>
       <c r="F99">
         <v>60</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>461</v>
+        <v>411</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>43</v>
       </c>
       <c r="E100">
         <v>4</v>
       </c>
       <c r="F100">
         <v>47</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>10</v>
       </c>
       <c r="B102" t="s">
         <v>14</v>
       </c>
       <c r="C102" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D102">
         <v>10533</v>
       </c>
       <c r="E102">
         <v>1269</v>
       </c>
       <c r="F102">
         <v>11802</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B103" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D103">
         <v>357</v>
       </c>
       <c r="E103">
         <v>54</v>
       </c>
       <c r="F103">
         <v>411</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>462</v>
+        <v>412</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>1967</v>
       </c>
       <c r="E104">
         <v>60</v>
       </c>
       <c r="F104">
         <v>2027</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>463</v>
+        <v>413</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>4932</v>
       </c>
       <c r="E105">
         <v>63</v>
       </c>
       <c r="F105">
         <v>4995</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>464</v>
+        <v>414</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>1640</v>
       </c>
       <c r="E106">
         <v>324</v>
       </c>
       <c r="F106">
         <v>1964</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>465</v>
+        <v>415</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>115</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107">
         <v>121</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>466</v>
+        <v>416</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>83</v>
       </c>
       <c r="E108">
         <v>734</v>
       </c>
       <c r="F108">
         <v>817</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>467</v>
+        <v>417</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D109">
         <v>46</v>
       </c>
       <c r="E109">
         <v>8</v>
       </c>
       <c r="F109">
         <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>468</v>
+        <v>418</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D110">
         <v>69</v>
       </c>
       <c r="E110">
         <v>5</v>
       </c>
       <c r="F110">
         <v>74</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>469</v>
+        <v>419</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D111">
         <v>1274</v>
       </c>
       <c r="E111">
         <v>13</v>
       </c>
       <c r="F111">
         <v>1287</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>470</v>
+        <v>420</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D112">
         <v>50</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
       <c r="F112">
         <v>52</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="C114" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D114">
         <v>88</v>
       </c>
       <c r="E114">
         <v>9</v>
       </c>
       <c r="F114">
         <v>97</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B115" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C115" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D115">
         <v>32</v>
       </c>
       <c r="E115">
         <v>5</v>
       </c>
       <c r="F115">
         <v>37</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>471</v>
+        <v>421</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>40</v>
       </c>
       <c r="E116">
         <v>4</v>
       </c>
       <c r="F116">
         <v>44</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>472</v>
+        <v>422</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>16</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>12</v>
       </c>
       <c r="B119" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D119">
         <v>4201</v>
       </c>
       <c r="E119">
         <v>7539</v>
       </c>
       <c r="F119">
         <v>11740</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B120" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C120" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D120">
         <v>254</v>
       </c>
       <c r="E120">
         <v>133</v>
       </c>
       <c r="F120">
         <v>387</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>473</v>
+        <v>423</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D121">
         <v>794</v>
       </c>
       <c r="E121">
         <v>65</v>
       </c>
       <c r="F121">
         <v>859</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>474</v>
+        <v>424</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>2759</v>
       </c>
       <c r="E122">
         <v>7225</v>
       </c>
       <c r="F122">
         <v>9984</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>475</v>
+        <v>425</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D123">
         <v>66</v>
       </c>
       <c r="E123">
         <v>19</v>
       </c>
       <c r="F123">
         <v>85</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>476</v>
+        <v>426</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>53</v>
       </c>
       <c r="E124">
         <v>15</v>
       </c>
       <c r="F124">
         <v>68</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>477</v>
+        <v>427</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D125">
         <v>131</v>
       </c>
       <c r="E125">
         <v>36</v>
       </c>
       <c r="F125">
         <v>167</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>478</v>
+        <v>428</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>41</v>
       </c>
       <c r="E126">
         <v>9</v>
       </c>
       <c r="F126">
         <v>50</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>479</v>
+        <v>429</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127">
         <v>18</v>
       </c>
       <c r="F127">
         <v>34</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>480</v>
+        <v>430</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128">
         <v>14</v>
       </c>
       <c r="F128">
         <v>44</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>481</v>
+        <v>431</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>57</v>
       </c>
       <c r="E129">
         <v>5</v>
       </c>
       <c r="F129">
         <v>62</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>13</v>
       </c>
       <c r="B131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D131">
         <v>998</v>
       </c>
       <c r="E131">
         <v>92</v>
       </c>
       <c r="F131">
         <v>1090</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B132" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D132">
         <v>64</v>
       </c>
       <c r="E132">
         <v>7</v>
       </c>
       <c r="F132">
         <v>71</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>482</v>
+        <v>432</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>519</v>
       </c>
       <c r="E133">
         <v>31</v>
       </c>
       <c r="F133">
         <v>550</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>483</v>
+        <v>433</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D134">
         <v>169</v>
       </c>
       <c r="E134">
         <v>38</v>
       </c>
       <c r="F134">
         <v>207</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>484</v>
+        <v>434</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D135">
         <v>59</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135">
         <v>63</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>485</v>
+        <v>435</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D136">
         <v>87</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
         <v>88</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>486</v>
+        <v>436</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137">
         <v>2</v>
       </c>
       <c r="F137">
         <v>21</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>487</v>
+        <v>437</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
         <v>31</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>488</v>
+        <v>438</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139">
         <v>2</v>
       </c>
       <c r="F139">
         <v>18</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>335</v>
+        <v>285</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>9</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>489</v>
+        <v>439</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141">
         <v>5</v>
       </c>
       <c r="F141">
         <v>31</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>14</v>
       </c>
       <c r="B143" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C143" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D143">
         <v>7678</v>
       </c>
       <c r="E143">
         <v>912</v>
       </c>
       <c r="F143">
         <v>8590</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B144" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C144" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D144">
         <v>383</v>
       </c>
       <c r="E144">
         <v>37</v>
       </c>
       <c r="F144">
         <v>420</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>490</v>
+        <v>440</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D145">
         <v>699</v>
       </c>
       <c r="E145">
         <v>113</v>
       </c>
       <c r="F145">
         <v>812</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>491</v>
+        <v>441</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D146">
         <v>3806</v>
       </c>
       <c r="E146">
         <v>180</v>
       </c>
       <c r="F146">
         <v>3986</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>492</v>
+        <v>442</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D147">
         <v>144</v>
       </c>
       <c r="E147">
         <v>15</v>
       </c>
       <c r="F147">
         <v>159</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D148">
         <v>907</v>
       </c>
       <c r="E148">
         <v>535</v>
       </c>
       <c r="F148">
         <v>1442</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>493</v>
+        <v>443</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>1598</v>
       </c>
       <c r="E149">
         <v>11</v>
       </c>
       <c r="F149">
         <v>1609</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>494</v>
+        <v>444</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
         <v>32</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>495</v>
+        <v>445</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D151">
         <v>47</v>
       </c>
       <c r="E151">
         <v>12</v>
       </c>
       <c r="F151">
         <v>59</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>496</v>
+        <v>446</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>39</v>
       </c>
       <c r="E152">
         <v>6</v>
       </c>
       <c r="F152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>497</v>
+        <v>447</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153">
         <v>2</v>
       </c>
       <c r="F153">
         <v>26</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C155" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D155">
         <v>1981</v>
       </c>
       <c r="E155">
         <v>301</v>
       </c>
       <c r="F155">
         <v>2282</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B156" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C156" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D156">
         <v>201</v>
       </c>
       <c r="E156">
         <v>30</v>
       </c>
       <c r="F156">
         <v>231</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>498</v>
+        <v>448</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D157">
         <v>528</v>
       </c>
       <c r="E157">
         <v>21</v>
       </c>
       <c r="F157">
         <v>549</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>499</v>
+        <v>449</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D158">
         <v>71</v>
       </c>
       <c r="E158">
         <v>32</v>
       </c>
       <c r="F158">
         <v>103</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>500</v>
+        <v>450</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D159">
         <v>32</v>
       </c>
       <c r="E159">
         <v>8</v>
       </c>
       <c r="F159">
         <v>40</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>501</v>
+        <v>451</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D160">
         <v>504</v>
       </c>
       <c r="E160">
         <v>27</v>
       </c>
       <c r="F160">
         <v>531</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>502</v>
+        <v>452</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161">
         <v>3</v>
       </c>
       <c r="F161">
         <v>30</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>503</v>
+        <v>453</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>505</v>
       </c>
       <c r="E162">
         <v>11</v>
       </c>
       <c r="F162">
         <v>516</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>504</v>
+        <v>454</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D163">
         <v>6</v>
       </c>
       <c r="E163">
         <v>11</v>
       </c>
       <c r="F163">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>505</v>
+        <v>455</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D164">
         <v>86</v>
       </c>
       <c r="E164">
         <v>25</v>
       </c>
       <c r="F164">
         <v>111</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>506</v>
+        <v>456</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165">
         <v>133</v>
       </c>
       <c r="F165">
         <v>154</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>16</v>
       </c>
       <c r="B167" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C167" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D167">
         <v>3901</v>
       </c>
       <c r="E167">
         <v>72</v>
       </c>
       <c r="F167">
         <v>3973</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B168" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C168" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D168">
         <v>135</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168">
         <v>136</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>507</v>
+        <v>457</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D169">
         <v>3341</v>
       </c>
       <c r="E169">
         <v>63</v>
       </c>
       <c r="F169">
         <v>3404</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>508</v>
+        <v>458</v>
       </c>
       <c r="C170" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D170">
         <v>135</v>
       </c>
       <c r="E170">
         <v>2</v>
       </c>
       <c r="F170">
         <v>137</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>509</v>
+        <v>459</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D171">
         <v>47</v>
       </c>
       <c r="E171">
         <v>2</v>
       </c>
       <c r="F171">
         <v>49</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>510</v>
+        <v>460</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D172">
         <v>12</v>
       </c>
       <c r="E172">
         <v>2</v>
       </c>
       <c r="F172">
         <v>14</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>511</v>
+        <v>461</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D173">
         <v>74</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173">
         <v>75</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>512</v>
+        <v>462</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D174">
         <v>5</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>513</v>
+        <v>463</v>
       </c>
       <c r="C175" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D175">
         <v>37</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175">
         <v>37</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>514</v>
+        <v>464</v>
       </c>
       <c r="C176" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D176">
         <v>50</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
         <v>50</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>515</v>
+        <v>465</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D177">
         <v>65</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="F177">
         <v>66</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>17</v>
       </c>
       <c r="B179" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C179" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D179">
         <v>1451</v>
       </c>
       <c r="E179">
         <v>156</v>
       </c>
       <c r="F179">
         <v>1607</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B180" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C180" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D180">
         <v>160</v>
       </c>
       <c r="E180">
         <v>25</v>
       </c>
       <c r="F180">
         <v>185</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>516</v>
+        <v>466</v>
       </c>
       <c r="C181" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D181">
         <v>210</v>
       </c>
       <c r="E181">
         <v>23</v>
       </c>
       <c r="F181">
         <v>233</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>517</v>
+        <v>467</v>
       </c>
       <c r="C182" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D182">
         <v>507</v>
       </c>
       <c r="E182">
         <v>6</v>
       </c>
       <c r="F182">
         <v>513</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>518</v>
+        <v>468</v>
       </c>
       <c r="C183" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D183">
         <v>45</v>
       </c>
       <c r="E183">
         <v>38</v>
       </c>
       <c r="F183">
         <v>83</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>519</v>
+        <v>469</v>
       </c>
       <c r="C184" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D184">
         <v>146</v>
       </c>
       <c r="E184">
         <v>43</v>
       </c>
       <c r="F184">
         <v>189</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>520</v>
+        <v>470</v>
       </c>
       <c r="C185" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185">
         <v>7</v>
       </c>
       <c r="F185">
         <v>29</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>521</v>
+        <v>471</v>
       </c>
       <c r="C186" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D186">
         <v>46</v>
       </c>
       <c r="E186">
         <v>2</v>
       </c>
       <c r="F186">
         <v>48</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>7</v>
       </c>
       <c r="B187" t="s">
-        <v>522</v>
+        <v>472</v>
       </c>
       <c r="C187" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D187">
         <v>43</v>
       </c>
       <c r="E187">
         <v>3</v>
       </c>
       <c r="F187">
         <v>46</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>8</v>
       </c>
       <c r="B188" t="s">
-        <v>523</v>
+        <v>473</v>
       </c>
       <c r="C188" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D188">
         <v>34</v>
       </c>
       <c r="E188">
         <v>2</v>
       </c>
       <c r="F188">
         <v>36</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>524</v>
+        <v>474</v>
       </c>
       <c r="C189" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D189">
         <v>238</v>
       </c>
       <c r="E189">
         <v>7</v>
       </c>
       <c r="F189">
         <v>245</v>
       </c>
     </row>
     <row r="190"/>
     <row r="191">
       <c r="A191">
         <v>24</v>
       </c>
       <c r="B191" t="s">
-        <v>382</v>
+        <v>332</v>
       </c>
       <c r="C191" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D191">
         <v>101</v>
       </c>
       <c r="E191">
         <v>7</v>
       </c>
       <c r="F191">
         <v>108</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B192" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C192" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D192">
         <v>12</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
       <c r="F192">
         <v>13</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1</v>
       </c>
       <c r="B193" t="s">
-        <v>525</v>
+        <v>475</v>
       </c>
       <c r="C193" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D193">
         <v>47</v>
       </c>
       <c r="E193">
         <v>2</v>
       </c>
       <c r="F193">
         <v>49</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>526</v>
+        <v>476</v>
       </c>
       <c r="C194" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D194">
         <v>31</v>
       </c>
       <c r="E194">
         <v>4</v>
       </c>
       <c r="F194">
         <v>35</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>527</v>
+        <v>477</v>
       </c>
       <c r="C195" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D195">
         <v>11</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195">
         <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E2" t="s">
+        <v>480</v>
+      </c>
+      <c r="F2" t="s">
+        <v>481</v>
+      </c>
+      <c r="G2">
+        <v>1219</v>
+      </c>
+      <c r="H2">
+        <v>6648</v>
+      </c>
+      <c r="I2">
+        <v>4124</v>
+      </c>
+      <c r="J2">
+        <v>5420</v>
+      </c>
+      <c r="K2">
+        <v>2285</v>
+      </c>
+      <c r="L2">
+        <v>89</v>
+      </c>
+      <c r="M2">
+        <v>1137</v>
+      </c>
+      <c r="N2">
+        <v>630</v>
+      </c>
+      <c r="O2">
+        <v>3614</v>
+      </c>
+      <c r="P2">
+        <v>152</v>
+      </c>
+      <c r="Q2">
+        <v>16759</v>
+      </c>
+      <c r="R2">
+        <v>1485</v>
+      </c>
+      <c r="S2">
+        <v>1311</v>
+      </c>
+      <c r="T2">
+        <v>101</v>
+      </c>
+      <c r="U2">
+        <v>44974</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>1219</v>
+      </c>
+      <c r="H3">
+        <v>6648</v>
+      </c>
+      <c r="I3">
+        <v>4124</v>
+      </c>
+      <c r="J3">
+        <v>5420</v>
+      </c>
+      <c r="K3">
+        <v>2285</v>
+      </c>
+      <c r="L3">
+        <v>89</v>
+      </c>
+      <c r="M3">
+        <v>1137</v>
+      </c>
+      <c r="N3">
+        <v>630</v>
+      </c>
+      <c r="O3">
+        <v>3614</v>
+      </c>
+      <c r="P3">
+        <v>152</v>
+      </c>
+      <c r="Q3">
+        <v>16759</v>
+      </c>
+      <c r="R3">
+        <v>1485</v>
+      </c>
+      <c r="S3">
+        <v>1311</v>
+      </c>
+      <c r="T3">
+        <v>101</v>
+      </c>
+      <c r="U3">
+        <v>44974</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>1219</v>
+      </c>
+      <c r="E2">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>130</v>
+      </c>
+      <c r="E3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>482</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>468</v>
+      </c>
+      <c r="E4">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>483</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>255</v>
+      </c>
+      <c r="E5">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>484</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>58</v>
+      </c>
+      <c r="E6">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>308</v>
+      </c>
+      <c r="E7">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9">
+        <v>6648</v>
+      </c>
+      <c r="E9">
+        <v>6648</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>458</v>
+      </c>
+      <c r="E10">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>486</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>1066</v>
+      </c>
+      <c r="E11">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>487</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>4242</v>
+      </c>
+      <c r="E12">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>488</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>124</v>
+      </c>
+      <c r="E13">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>489</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>758</v>
+      </c>
+      <c r="E14">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16">
+        <v>4124</v>
+      </c>
+      <c r="E16">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>694</v>
+      </c>
+      <c r="E17">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>490</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>999</v>
+      </c>
+      <c r="E18">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>491</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>1486</v>
+      </c>
+      <c r="E19">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>492</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>286</v>
+      </c>
+      <c r="E20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>493</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>659</v>
+      </c>
+      <c r="E21">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23">
+        <v>5420</v>
+      </c>
+      <c r="E23">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>251</v>
+      </c>
+      <c r="E24">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>494</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>1863</v>
+      </c>
+      <c r="E25">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>495</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>3215</v>
+      </c>
+      <c r="E26">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>496</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>43</v>
+      </c>
+      <c r="E27">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>497</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>48</v>
+      </c>
+      <c r="E28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30">
+        <v>2285</v>
+      </c>
+      <c r="E30">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31">
+        <v>161</v>
+      </c>
+      <c r="E31">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>498</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>1476</v>
+      </c>
+      <c r="E32">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>499</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>360</v>
+      </c>
+      <c r="E33">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>500</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>90</v>
+      </c>
+      <c r="E34">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>501</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>198</v>
+      </c>
+      <c r="E35">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>159</v>
+      </c>
+      <c r="C37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37">
+        <v>89</v>
+      </c>
+      <c r="E37">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38">
+        <v>34</v>
+      </c>
+      <c r="E38">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>502</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>55</v>
+      </c>
+      <c r="E39">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>7</v>
+      </c>
+      <c r="B41" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41">
+        <v>1137</v>
+      </c>
+      <c r="E41">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>81</v>
+      </c>
+      <c r="E42">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>503</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>948</v>
+      </c>
+      <c r="E43">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>504</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>86</v>
+      </c>
+      <c r="E44">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>505</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>22</v>
+      </c>
+      <c r="E45">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47">
+        <v>630</v>
+      </c>
+      <c r="E47">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D48">
+        <v>134</v>
+      </c>
+      <c r="E48">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>506</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>244</v>
+      </c>
+      <c r="E49">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>507</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>125</v>
+      </c>
+      <c r="E50">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>508</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>127</v>
+      </c>
+      <c r="E51">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>10</v>
+      </c>
+      <c r="B53" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53">
+        <v>3614</v>
+      </c>
+      <c r="E53">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54">
+        <v>175</v>
+      </c>
+      <c r="E54">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>509</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>2147</v>
+      </c>
+      <c r="E55">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>510</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>1203</v>
+      </c>
+      <c r="E56">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>3</v>
+      </c>
+      <c r="B57" t="s">
+        <v>511</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>83</v>
+      </c>
+      <c r="E57">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>512</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>6</v>
+      </c>
+      <c r="E58">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>13</v>
+      </c>
+      <c r="B60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" t="s">
+        <v>32</v>
+      </c>
+      <c r="D60">
+        <v>152</v>
+      </c>
+      <c r="E60">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>22</v>
+      </c>
+      <c r="E61">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>513</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>116</v>
+      </c>
+      <c r="E62">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>514</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>14</v>
+      </c>
+      <c r="E63">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>14</v>
+      </c>
+      <c r="B65" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D65">
+        <v>16759</v>
+      </c>
+      <c r="E65">
+        <v>16759</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>27</v>
+      </c>
+      <c r="B66" t="s">
+        <v>27</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>847</v>
+      </c>
+      <c r="E66">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>515</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>5594</v>
+      </c>
+      <c r="E67">
+        <v>5594</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>516</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>7489</v>
+      </c>
+      <c r="E68">
+        <v>7489</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>517</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>2334</v>
+      </c>
+      <c r="E69">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>518</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>495</v>
+      </c>
+      <c r="E70">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>15</v>
+      </c>
+      <c r="B72" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72">
+        <v>1485</v>
+      </c>
+      <c r="E72">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>93</v>
+      </c>
+      <c r="E73">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>519</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>366</v>
+      </c>
+      <c r="E74">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>520</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>717</v>
+      </c>
+      <c r="E75">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>521</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>309</v>
+      </c>
+      <c r="E76">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>16</v>
+      </c>
+      <c r="B78" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78">
+        <v>1311</v>
+      </c>
+      <c r="E78">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B79" t="s">
+        <v>27</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>86</v>
+      </c>
+      <c r="E79">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>522</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>363</v>
+      </c>
+      <c r="E80">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>523</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>828</v>
+      </c>
+      <c r="E81">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>197</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>25</v>
+      </c>
+      <c r="E82">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>524</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>9</v>
+      </c>
+      <c r="E83">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>17</v>
+      </c>
+      <c r="B85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85">
+        <v>101</v>
+      </c>
+      <c r="E85">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>27</v>
+      </c>
+      <c r="B86" t="s">
+        <v>27</v>
+      </c>
+      <c r="C86" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86">
+        <v>24</v>
+      </c>
+      <c r="E86">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>525</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>37</v>
+      </c>
+      <c r="E87">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>526</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>34</v>
+      </c>
+      <c r="E88">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>527</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>6</v>
+      </c>
+      <c r="E89">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>