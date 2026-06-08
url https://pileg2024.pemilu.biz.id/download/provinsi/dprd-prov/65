--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -10,174 +10,1281 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN UTARA 4 - Partai" sheetId="2" r:id="rId4"/>
-[...6 lines deleted...]
-    <sheet name="KALIMANTAN UTARA 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN UTARA 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN UTARA 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN UTARA 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN UTARA 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN UTARA 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN UTARA 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN UTARA 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN UTARA 4 - Caleg" sheetId="9" r:id="rId12"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="528">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
+    <t>BURUH</t>
+  </si>
+  <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN UTARA</t>
   </si>
   <si>
+    <t>650001</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA 1</t>
+  </si>
+  <si>
+    <t>6571</t>
+  </si>
+  <si>
+    <t>KOTA TARAKAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MASLAN ABDUL LATIF</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>RACHMAT HAMBALI</t>
+  </si>
+  <si>
+    <t>HALIMA TUL SYA'DIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAID HADI</t>
+  </si>
+  <si>
+    <t>JAMLI, A.Md.</t>
+  </si>
+  <si>
+    <t>DIAH PRANASTITI PUTRI</t>
+  </si>
+  <si>
+    <t>LUKMAN</t>
+  </si>
+  <si>
+    <t>Ir. TAMRIN</t>
+  </si>
+  <si>
+    <t>SRI YULIANTI NINGSIH</t>
+  </si>
+  <si>
+    <t>FIRMAN, S.Pi.</t>
+  </si>
+  <si>
+    <t>NURUL FAIZAH</t>
+  </si>
+  <si>
+    <t>ANDI AKBAR SYARIF, S.Pi.</t>
+  </si>
+  <si>
+    <t>IBNU SAUD IS</t>
+  </si>
+  <si>
+    <t>JUFRI BUDIMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>ERNI</t>
+  </si>
+  <si>
+    <t>ROSLIANA, S.E.</t>
+  </si>
+  <si>
+    <t>YANCONG, S.Pi.</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>Drs. TAJUDDIN TUWO, M.Si.</t>
+  </si>
+  <si>
+    <t>NORHAYATI ANDRIS</t>
+  </si>
+  <si>
+    <t>SRI UTAMI</t>
+  </si>
+  <si>
+    <t>INDRAYANI</t>
+  </si>
+  <si>
+    <t>EMILDA T</t>
+  </si>
+  <si>
+    <t>SISDARWANTO</t>
+  </si>
+  <si>
+    <t>H. DATU YASIR ARAFAT</t>
+  </si>
+  <si>
+    <t>ARNOLDUS YANSEN GOMEZ, S.I.P.</t>
+  </si>
+  <si>
+    <t>dr. ARI YUSNITA</t>
+  </si>
+  <si>
+    <t>H. RAKHMAT SEWA, S.E.</t>
+  </si>
+  <si>
+    <t>H. M. YUSUF RAMLAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MEILANI SUSANI</t>
+  </si>
+  <si>
+    <t>Dr. PITHER PALUNGAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>WAHYUDI</t>
+  </si>
+  <si>
+    <t>SUMIATI</t>
+  </si>
+  <si>
+    <t>JAKSON SITUMORANG, S.Th.</t>
+  </si>
+  <si>
+    <t>GUSMIN</t>
+  </si>
+  <si>
+    <t>PUTRIEANY</t>
+  </si>
+  <si>
+    <t>Hj. SITI LAELA</t>
+  </si>
+  <si>
+    <t>MUSIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>SURYANSYAH</t>
+  </si>
+  <si>
+    <t>ANAS NURDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>SAAD SB.</t>
+  </si>
+  <si>
+    <t>ADI NATA KUSUMA</t>
+  </si>
+  <si>
+    <t>EKA SRI WAHYUNITA</t>
+  </si>
+  <si>
+    <t>HASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULIANSYAH</t>
+  </si>
+  <si>
+    <t>SUSILOWATI</t>
+  </si>
+  <si>
+    <t>Supaad Hadianto</t>
+  </si>
+  <si>
+    <t>MUSTAIN</t>
+  </si>
+  <si>
+    <t>RATNA SRI UTAMI</t>
+  </si>
+  <si>
+    <t>MOHD. MAT NOOR, S.E.</t>
+  </si>
+  <si>
+    <t>M. Yahya. HT</t>
+  </si>
+  <si>
+    <t>PRAMITA PUTRI ANWAR, S.S., M.H.</t>
+  </si>
+  <si>
+    <t>Joddyansen</t>
+  </si>
+  <si>
+    <t>Mandaria</t>
+  </si>
+  <si>
+    <t>Nurfadila Ainun</t>
+  </si>
+  <si>
+    <t>Wirdan Said Mubaraq</t>
+  </si>
+  <si>
+    <t>Karmila</t>
+  </si>
+  <si>
+    <t>YUSDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>DAUD BUTTU</t>
+  </si>
+  <si>
+    <t>ARIK PURWIYANTONO, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANITA RIAWATI</t>
+  </si>
+  <si>
+    <t>Santoso</t>
+  </si>
+  <si>
+    <t>CHAIDIR IHSAN ALMAHDALY</t>
+  </si>
+  <si>
+    <t>DAMARIS PATASIK</t>
+  </si>
+  <si>
+    <t>URIYANTO</t>
+  </si>
+  <si>
+    <t>EMY HERLINA</t>
+  </si>
+  <si>
+    <t>SUSIANA</t>
+  </si>
+  <si>
+    <t>Ramlah Hayati</t>
+  </si>
+  <si>
+    <t>Ali Sadikin</t>
+  </si>
+  <si>
+    <t>LUKMAN, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUDDIN ARFAH, M. Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MUNAJAT</t>
+  </si>
+  <si>
+    <t>MAINIRLAWATI RIA, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>Drs. H. MOHAMMAD AGANG SINDJA, M.Si.</t>
+  </si>
+  <si>
+    <t>MACHMUD FAUZIE, S.E.</t>
+  </si>
+  <si>
+    <t>CATUR WURI DAMAYANTI, S.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>SARIFUDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUDHIE HALIM, S.P.</t>
+  </si>
+  <si>
+    <t>MARHAMAH NUR AZIZAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>HUSNIADI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Hj. ASMA</t>
+  </si>
+  <si>
+    <t>KHAIRUDDIN</t>
+  </si>
+  <si>
+    <t>ARHAM</t>
+  </si>
+  <si>
+    <t>YURIDA</t>
+  </si>
+  <si>
+    <t>ABD. AZIZ BARUNDA</t>
+  </si>
+  <si>
+    <t>ANDI ARGA PERSADA. R</t>
+  </si>
+  <si>
+    <t>DESI IRISANTI</t>
+  </si>
+  <si>
+    <t>YULIUS DINANDUS, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>MARKUS SAKKE, S.I.P.</t>
+  </si>
+  <si>
+    <t>SALMA BORONG MALLUA', S.T.</t>
+  </si>
+  <si>
+    <t>WHELBY ADHELINDRIANDAR</t>
+  </si>
+  <si>
+    <t>DINO ANDRIAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGI LESTARI MENTARUK, S.H.</t>
+  </si>
+  <si>
+    <t>HARDIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALFREDO HENDRIK SETIAWAN</t>
+  </si>
+  <si>
+    <t>IDA AYU DWI RATNA PURI</t>
+  </si>
+  <si>
+    <t>ELVIRA KORI</t>
+  </si>
+  <si>
+    <t>RESTU HIDAYATMI</t>
+  </si>
+  <si>
+    <t>ADOLPINA PANGGALO, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL JALIL PAWARA</t>
+  </si>
+  <si>
+    <t>INDAH YULIANTI GASELLA</t>
+  </si>
+  <si>
+    <t>ANDIKA DARJA PAWARA</t>
+  </si>
+  <si>
+    <t>Makbul, S.E.</t>
+  </si>
+  <si>
+    <t>Darmawati</t>
+  </si>
+  <si>
+    <t>RAHMAN, S.A.P.</t>
+  </si>
+  <si>
+    <t>Imran</t>
+  </si>
+  <si>
+    <t>Sri Sulistiya Ernawati</t>
+  </si>
+  <si>
+    <t>AHMAD KARTADI, A.Md.</t>
+  </si>
+  <si>
+    <t>Ardiansyah</t>
+  </si>
+  <si>
+    <t>Andriyani</t>
+  </si>
+  <si>
+    <t>MARIYAM, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>KOMARUDIN, S.Kom., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. Rakhmat Majid Gani</t>
+  </si>
+  <si>
+    <t>BUDIMAN</t>
+  </si>
+  <si>
+    <t>RUSLAN</t>
+  </si>
+  <si>
+    <t>HERLINA</t>
+  </si>
+  <si>
+    <t>MOCHSIN ACHKAM</t>
+  </si>
+  <si>
+    <t>RIDUAN</t>
+  </si>
+  <si>
+    <t>MENTARI ALAM MAYA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FITRAH ISDIANSYAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAHAYU SUTINA TORUA</t>
+  </si>
+  <si>
+    <t>JOKO PANOLEH</t>
+  </si>
+  <si>
+    <t>PRAMUDIA</t>
+  </si>
+  <si>
+    <t>HALIJAH</t>
+  </si>
+  <si>
+    <t>MUDDAIN, S.T.</t>
+  </si>
+  <si>
+    <t>FIKA MAYANG SARI</t>
+  </si>
+  <si>
+    <t>RANSEN YUSUF, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUHLIS</t>
+  </si>
+  <si>
+    <t>EKA SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>Ns. ROHANDI BAHARUDDIN, M.Kep.</t>
+  </si>
+  <si>
+    <t>SYAMSUDDIN</t>
+  </si>
+  <si>
+    <t>KIKI DAMALIA</t>
+  </si>
+  <si>
+    <t>YUSRAN, S.E.</t>
+  </si>
+  <si>
+    <t>HALIFA</t>
+  </si>
+  <si>
+    <t>SUMARNO</t>
+  </si>
+  <si>
+    <t>ZULKIFLI PASKALIS MALEWA</t>
+  </si>
+  <si>
+    <t>Yovita Kun Dewi Retna Mulatsih</t>
+  </si>
+  <si>
+    <t>AHMAD GUFRON</t>
+  </si>
+  <si>
+    <t>Muhammad Dzulfiya Ibrahim</t>
+  </si>
+  <si>
+    <t>Sati Warawaty, S.H.</t>
+  </si>
+  <si>
+    <t>Suingli Koto</t>
+  </si>
+  <si>
+    <t>H. RUSLAN ARIFIN</t>
+  </si>
+  <si>
+    <t>SYUKRIADI</t>
+  </si>
+  <si>
+    <t>SYACHRIAH</t>
+  </si>
+  <si>
+    <t>PRISSELA ALPIRA</t>
+  </si>
+  <si>
+    <t>RAHMATULLAH ILMI</t>
+  </si>
+  <si>
+    <t>IDRUS</t>
+  </si>
+  <si>
+    <t>MAS'UD</t>
+  </si>
+  <si>
+    <t>REZEKIATY</t>
+  </si>
+  <si>
+    <t>RIZKY GAGAH OKTAVIANTO</t>
+  </si>
+  <si>
+    <t>SITI RODIAH</t>
+  </si>
+  <si>
+    <t>LALU ABDUL RAZAK</t>
+  </si>
+  <si>
+    <t>RICKY FEBRIANSYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HATTA, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. Syahruddin Hasan</t>
+  </si>
+  <si>
+    <t>MIRA</t>
+  </si>
+  <si>
+    <t>ASMAWIR</t>
+  </si>
+  <si>
+    <t>AHMAD SAIS</t>
+  </si>
+  <si>
+    <t>AINUN JARIAH</t>
+  </si>
+  <si>
+    <t>ILHAM</t>
+  </si>
+  <si>
+    <t>SYAMSIR, S.T.</t>
+  </si>
+  <si>
+    <t>YENNI TRIWINDARI</t>
+  </si>
+  <si>
+    <t>SUTINA</t>
+  </si>
+  <si>
+    <t>Henri Gunawan, S.E.</t>
+  </si>
+  <si>
+    <t>MULIANI</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>650002</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA 2</t>
+  </si>
+  <si>
+    <t>6501</t>
+  </si>
+  <si>
+    <t>BULUNGAN</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>TANA TIDUNG</t>
+  </si>
+  <si>
+    <t>HERMAN, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISKANDAR. HS</t>
+  </si>
+  <si>
+    <t>LAILA NINGSIH</t>
+  </si>
+  <si>
+    <t>WATI WIDYANINGSIH, S.E.</t>
+  </si>
+  <si>
+    <t>ABDUL MURAT, S.E.</t>
+  </si>
+  <si>
+    <t>ARNOLDUS PERLETE RUING</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANAZAR</t>
+  </si>
+  <si>
+    <t>DESI GAMIARSI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DARISMAN R, S.I.P.</t>
+  </si>
+  <si>
+    <t>ACHMAD DJUFRIE, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IDHAM BANSIR</t>
+  </si>
+  <si>
+    <t>ANDI SUKMAWATI</t>
+  </si>
+  <si>
+    <t>IRFANSYAH</t>
+  </si>
+  <si>
+    <t>MARTHEN RADY</t>
+  </si>
+  <si>
+    <t>NUR RITA BIDUANG</t>
+  </si>
+  <si>
+    <t>FRANSISKURDINATA</t>
+  </si>
+  <si>
+    <t>IRWAN RIZAL</t>
+  </si>
+  <si>
+    <t>INDRI SETIA KALA' LEMBANG</t>
+  </si>
+  <si>
+    <t>H. HAMKA. M, S.I.P.</t>
+  </si>
+  <si>
+    <t>MARKUS JUK</t>
+  </si>
+  <si>
+    <t>ANDI MASITAH, S.H.</t>
+  </si>
+  <si>
+    <t>M. YUNUS</t>
+  </si>
+  <si>
+    <t>H. NAJAMUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>Lusiana Kuleh</t>
+  </si>
+  <si>
+    <t>DING BINJIN</t>
+  </si>
+  <si>
+    <t>KORNI LAWING</t>
+  </si>
+  <si>
+    <t>SIMON PETRUS, S.Hut.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD NASIR, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. AINUN FARIDA</t>
+  </si>
+  <si>
+    <t>HERI RIZAL</t>
+  </si>
+  <si>
+    <t>Hj. ALUH BERLIAN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>FRANSISCO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FATOKAH</t>
+  </si>
+  <si>
+    <t>ABDUL HANIB</t>
+  </si>
+  <si>
+    <t>TATI HARTATI, S.E.</t>
+  </si>
+  <si>
+    <t>RUSNIAH, S.Hut.</t>
+  </si>
+  <si>
+    <t>H. AR RASYID</t>
+  </si>
+  <si>
+    <t>SITOR LIMBONG</t>
+  </si>
+  <si>
+    <t>ERMA WATI</t>
+  </si>
+  <si>
+    <t>ABDUL LATIF</t>
+  </si>
+  <si>
+    <t>Ir. H. ACHMAD IDEHAM, M.Si.</t>
+  </si>
+  <si>
+    <t>Lutfi Nurlatifah</t>
+  </si>
+  <si>
+    <t>AKHMAD SOBIRIN HERMAN, S.E.</t>
+  </si>
+  <si>
+    <t>Muh. Farid Mukram</t>
+  </si>
+  <si>
+    <t>Nurdiana, S.Pi., M.A.P.</t>
+  </si>
+  <si>
+    <t>Yuliyus, S.P.</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER VERI SEMUIL WENAS</t>
+  </si>
+  <si>
+    <t>KARNIATI</t>
+  </si>
+  <si>
+    <t>MUNASIR</t>
+  </si>
+  <si>
+    <t>MISTRI</t>
+  </si>
+  <si>
+    <t>Abdul Rahman</t>
+  </si>
+  <si>
+    <t>ASLIN.L</t>
+  </si>
+  <si>
+    <t>MARIYAM BID</t>
+  </si>
+  <si>
+    <t>Drs. BOEDIJO SOENARNO SOEKARNIJOHADI</t>
+  </si>
+  <si>
+    <t>HERMAN APANDI</t>
+  </si>
+  <si>
+    <t>IIN MARINA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SAIFULLAH AL MASLUL</t>
+  </si>
+  <si>
+    <t>SYAFRIL</t>
+  </si>
+  <si>
+    <t>ANDI FAUZIAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANTASARI</t>
+  </si>
+  <si>
+    <t>MUSTIKA DARMA SIREGAR</t>
+  </si>
+  <si>
+    <t>DEA KHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>drh. H. ONI APRIANUR</t>
+  </si>
+  <si>
+    <t>H. Moh. Nafis</t>
+  </si>
+  <si>
+    <t>SUPRANOTO</t>
+  </si>
+  <si>
+    <t>DINI TIKA ASTARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BASRI, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAT YULIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>SRI EKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>HISBULLAH AMRAN, S.K.M.</t>
+  </si>
+  <si>
+    <t>APRIANTI</t>
+  </si>
+  <si>
+    <t>AGUNG WAHYUDIANTO</t>
+  </si>
+  <si>
+    <t>HASSAN</t>
+  </si>
+  <si>
+    <t>ELIA. DJ</t>
+  </si>
+  <si>
+    <t>KORNIE SERLIANY, S.T.</t>
+  </si>
+  <si>
+    <t>IGNASIUS RUDI YUNGOB, S.Pd.</t>
+  </si>
+  <si>
+    <t>KATRINA ADELEIDA TIELUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARMAN, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSUL RIJAL</t>
+  </si>
+  <si>
+    <t>YULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>drh. ACHMAD YANI</t>
+  </si>
+  <si>
+    <t>VENCENCIUS ANTONI PASKALIS RUING, S.Kom.</t>
+  </si>
+  <si>
+    <t>DEBORA SITI FITRIANAH</t>
+  </si>
+  <si>
+    <t>NOOR FAZRI PUTRA</t>
+  </si>
+  <si>
+    <t>RAHMAN PADENGKA, S.E.</t>
+  </si>
+  <si>
+    <t>VAMELIA, S.E.</t>
+  </si>
+  <si>
+    <t>NANANG SOPIANSYAH</t>
+  </si>
+  <si>
+    <t>SAHRIR</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>ERLIANA</t>
+  </si>
+  <si>
+    <t>INDRA HADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGUS</t>
+  </si>
+  <si>
+    <t>Nadra Al Jufrie, S.H.</t>
+  </si>
+  <si>
+    <t>BAIM, S.Sos.</t>
+  </si>
+  <si>
+    <t>NORLENA, S.A.P.</t>
+  </si>
+  <si>
+    <t>SURONO</t>
+  </si>
+  <si>
+    <t>NUR ENI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SURYANINGSIH, S.E.</t>
+  </si>
+  <si>
+    <t>SAMSUDDIN</t>
+  </si>
+  <si>
+    <t>PUSPA SARI</t>
+  </si>
+  <si>
+    <t>MUHIDIN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>HENRA FIRDAUS, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ALIMUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>Albertin Emy Susilowati, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. LIET INGAI, M.Si.</t>
+  </si>
+  <si>
+    <t>JARIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISHAK DJAJA, S.Sos.</t>
+  </si>
+  <si>
+    <t>DELVINA, S.Sos.</t>
+  </si>
+  <si>
+    <t>BUDI TEGUH TRI SANTOSA</t>
+  </si>
+  <si>
+    <t>Norton Billa</t>
+  </si>
+  <si>
+    <t>Agustinus, S.Hut.</t>
+  </si>
+  <si>
+    <t>Sri Dianti</t>
+  </si>
+  <si>
+    <t>Yan Ngau</t>
+  </si>
+  <si>
+    <t>Jenie Mariani</t>
+  </si>
+  <si>
+    <t>Robert Tanjung, S.Th., M.Th.</t>
+  </si>
+  <si>
+    <t>Rumdiah</t>
+  </si>
+  <si>
+    <t>ROBY, S.K.M.</t>
+  </si>
+  <si>
+    <t>Herry</t>
+  </si>
+  <si>
+    <t>H. MOHAMMAD SALEH. I., S.T.</t>
+  </si>
+  <si>
+    <t>H. SURIANSYAH, S.S.T.</t>
+  </si>
+  <si>
+    <t>JULIAH</t>
+  </si>
+  <si>
+    <t>EDY JUMANI</t>
+  </si>
+  <si>
+    <t>VENNY MELINDA</t>
+  </si>
+  <si>
+    <t>KIKU WULANDARY, A.Md. Keb.</t>
+  </si>
+  <si>
+    <t>ELVIRA PITER</t>
+  </si>
+  <si>
+    <t>M. ANDANG</t>
+  </si>
+  <si>
+    <t>H. AHYARSYAH</t>
+  </si>
+  <si>
+    <t>HAJARIAH MUHIDIN</t>
+  </si>
+  <si>
+    <t>AMBO INTANG AZIKIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. SURYA MAULANA</t>
+  </si>
+  <si>
+    <t>HERWANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>Muhammad Rizky Radhiyya, S.M.</t>
+  </si>
+  <si>
+    <t>JUMRIANI, S.E.</t>
+  </si>
+  <si>
+    <t>SHOWI</t>
+  </si>
+  <si>
+    <t>Ratih Diah Ratu Mutiara</t>
+  </si>
+  <si>
+    <t>DARMADI, S.T.</t>
+  </si>
+  <si>
+    <t>Ariyani</t>
+  </si>
+  <si>
+    <t>Mochammad Hermindany Tahir</t>
+  </si>
+  <si>
+    <t>M Hendra</t>
+  </si>
+  <si>
+    <t>650003</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA 3</t>
+  </si>
+  <si>
+    <t>6502</t>
+  </si>
+  <si>
+    <t>MALINAU</t>
+  </si>
+  <si>
+    <t>UMAR</t>
+  </si>
+  <si>
+    <t>SABRANSYAH</t>
+  </si>
+  <si>
+    <t>SISI KARMILA</t>
+  </si>
+  <si>
+    <t>HARMAIN</t>
+  </si>
+  <si>
+    <t>ABIA</t>
+  </si>
+  <si>
+    <t>AGUS SALIM, S.Sos.</t>
+  </si>
+  <si>
+    <t>HOLIYANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>KULE NJUK, S.E.</t>
+  </si>
+  <si>
+    <t>LEWI YUNDAN, S.Th.</t>
+  </si>
+  <si>
+    <t>NUARDIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>TIN ALFARIDA, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>JOHNSON PAWANG, S.Th.</t>
+  </si>
+  <si>
+    <t>FENRY ALPIUS, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Pdt. ROBENSON TADEM</t>
+  </si>
+  <si>
+    <t>NANSIH ERTJI MEGANSA</t>
+  </si>
+  <si>
+    <t>ROSE MARTIN</t>
+  </si>
+  <si>
+    <t>YOHANIS TITTING, S.Pd., M.Min.</t>
+  </si>
+  <si>
+    <t>Esnataria Sihombing</t>
+  </si>
+  <si>
+    <t>AGUSRIANI</t>
+  </si>
+  <si>
+    <t>Perin Siang</t>
+  </si>
+  <si>
+    <t>Kelly Pardede</t>
+  </si>
+  <si>
+    <t>Dr. TOPAN AMRULLAH, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>DAFID FRANLY</t>
+  </si>
+  <si>
+    <t>ICHA CLOUDIA</t>
+  </si>
+  <si>
+    <t>SITI SUMIATY</t>
+  </si>
+  <si>
+    <t>BESSE YUSPITASARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAIDIR SYAMRUDDIN</t>
+  </si>
+  <si>
+    <t>IHIN SURANG, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>CHANDRIO STEVEN, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>JULIATI, S.E.</t>
+  </si>
+  <si>
+    <t>OKTORIATI TUSO, S.E.</t>
+  </si>
+  <si>
+    <t>AKBAR SYAMSUL BAHRI</t>
+  </si>
+  <si>
+    <t>MINA ASTUTI ANYE</t>
+  </si>
+  <si>
+    <t>HENDRI TUWI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>LISTIANI</t>
+  </si>
+  <si>
+    <t>Drs. TAN IRANG, M.A.P.</t>
+  </si>
+  <si>
+    <t>LILIYANA</t>
+  </si>
+  <si>
+    <t>Rossalina</t>
+  </si>
+  <si>
+    <t>Ibau Jalung, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>YAPANG SANGKAR, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>JONNI</t>
+  </si>
+  <si>
+    <t>MARTEN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HALIMAH</t>
+  </si>
+  <si>
+    <t>Rita Januarny</t>
+  </si>
+  <si>
+    <t>ANDI REZA GUPIS</t>
+  </si>
+  <si>
+    <t>MISNAN</t>
+  </si>
+  <si>
     <t>650004</t>
   </si>
   <si>
     <t>KALIMANTAN UTARA 4</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>NUNUKAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>YUSNIANTI, S.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>BAFTAZUKHA QISTHI AHADDIN</t>
   </si>
   <si>
     <t>ALSON, M.Si.</t>
   </si>
   <si>
     <t>SURIANTI</t>
   </si>
   <si>
     <t>EDY SUKARDI</t>
   </si>
   <si>
     <t>YEFTA BARTO, S.Pd.</t>
   </si>
   <si>
     <t>DARNIA</t>
   </si>
   <si>
     <t>PANGERAN, S.Th.</t>
   </si>
   <si>
     <t>RICHARD ERESTE BERLIN, S.H.</t>
   </si>
   <si>
     <t>H. HAMJAH, S.Sos.</t>
@@ -501,1157 +1608,50 @@
     <t>WENNY SEPTI KARTIKA</t>
   </si>
   <si>
     <t>EKA KAMARNI</t>
   </si>
   <si>
     <t>SANDY JULIO VERDIKA BACHRI</t>
   </si>
   <si>
     <t>MERY CHRISTIZEN</t>
   </si>
   <si>
     <t>MEGA SOPIA</t>
   </si>
   <si>
     <t>ARBAIN TADDJUDIN</t>
   </si>
   <si>
     <t>Drs. HAMZAH SANUSI, M.Pd.I.</t>
   </si>
   <si>
     <t>RUGAYAH Y</t>
   </si>
   <si>
     <t>Wardina</t>
-  </si>
-[...1105 lines deleted...]
-    <t>MISNAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2016,6659 +2016,3779 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>4234</v>
+        <v>9134</v>
       </c>
       <c r="H2">
-        <v>17787</v>
+        <v>27369</v>
       </c>
       <c r="I2">
-        <v>11554</v>
+        <v>15820</v>
       </c>
       <c r="J2">
-        <v>7053</v>
+        <v>18368</v>
       </c>
       <c r="K2">
-        <v>10507</v>
+        <v>8576</v>
       </c>
       <c r="L2">
-        <v>1138</v>
+        <v>297</v>
       </c>
       <c r="M2">
-        <v>20913</v>
+        <v>2726</v>
       </c>
       <c r="N2">
-        <v>240</v>
+        <v>8558</v>
       </c>
       <c r="O2">
-        <v>11452</v>
+        <v>248</v>
       </c>
       <c r="P2">
-        <v>4442</v>
+        <v>15705</v>
       </c>
       <c r="Q2">
-        <v>2003</v>
+        <v>168</v>
       </c>
       <c r="R2">
-        <v>14803</v>
+        <v>7172</v>
       </c>
       <c r="S2">
-        <v>425</v>
+        <v>396</v>
       </c>
       <c r="T2">
-        <v>394</v>
+        <v>8594</v>
       </c>
       <c r="U2">
-        <v>242</v>
+        <v>735</v>
       </c>
       <c r="V2">
-        <v>107187</v>
+        <v>588</v>
+      </c>
+      <c r="W2">
+        <v>6849</v>
+      </c>
+      <c r="X2">
+        <v>131303</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>4234</v>
+        <v>9134</v>
       </c>
       <c r="H3">
-        <v>17787</v>
+        <v>27369</v>
       </c>
       <c r="I3">
-        <v>11554</v>
+        <v>15820</v>
       </c>
       <c r="J3">
-        <v>7053</v>
+        <v>18368</v>
       </c>
       <c r="K3">
-        <v>10507</v>
+        <v>8576</v>
       </c>
       <c r="L3">
-        <v>1138</v>
+        <v>297</v>
       </c>
       <c r="M3">
-        <v>20913</v>
+        <v>2726</v>
       </c>
       <c r="N3">
-        <v>240</v>
+        <v>8558</v>
       </c>
       <c r="O3">
-        <v>11452</v>
+        <v>248</v>
       </c>
       <c r="P3">
-        <v>4442</v>
+        <v>15705</v>
       </c>
       <c r="Q3">
-        <v>2003</v>
+        <v>168</v>
       </c>
       <c r="R3">
-        <v>14803</v>
+        <v>7172</v>
       </c>
       <c r="S3">
-        <v>425</v>
+        <v>396</v>
       </c>
       <c r="T3">
-        <v>394</v>
+        <v>8594</v>
       </c>
       <c r="U3">
-        <v>242</v>
+        <v>735</v>
       </c>
       <c r="V3">
-        <v>107187</v>
+        <v>588</v>
+      </c>
+      <c r="W3">
+        <v>6849</v>
+      </c>
+      <c r="X3">
+        <v>131303</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...2905 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>9134</v>
       </c>
       <c r="E2">
         <v>9134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>837</v>
       </c>
       <c r="E3">
         <v>837</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>6836</v>
       </c>
       <c r="E4">
         <v>6836</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>166</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>360</v>
       </c>
       <c r="E5">
         <v>360</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>167</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>88</v>
       </c>
       <c r="E6">
         <v>88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>169</v>
       </c>
       <c r="E7">
         <v>169</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>126</v>
       </c>
       <c r="E8">
         <v>126</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>170</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9">
         <v>32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>171</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>223</v>
       </c>
       <c r="E10">
         <v>223</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>172</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>65</v>
       </c>
       <c r="E11">
         <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>173</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>172</v>
       </c>
       <c r="E12">
         <v>172</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>39</v>
       </c>
       <c r="E13">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>175</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>176</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>162</v>
       </c>
       <c r="E15">
         <v>162</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>27369</v>
       </c>
       <c r="E17">
         <v>27369</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>1877</v>
       </c>
       <c r="E18">
         <v>1877</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>177</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>5347</v>
       </c>
       <c r="E19">
         <v>5347</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>5827</v>
       </c>
       <c r="E20">
         <v>5827</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>179</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>210</v>
       </c>
       <c r="E21">
         <v>210</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>427</v>
       </c>
       <c r="E22">
         <v>427</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>181</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>5860</v>
       </c>
       <c r="E23">
         <v>5860</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>182</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>135</v>
       </c>
       <c r="E24">
         <v>135</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>4055</v>
       </c>
       <c r="E25">
         <v>4055</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>184</v>
+        <v>56</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>3346</v>
       </c>
       <c r="E26">
         <v>3346</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>185</v>
+        <v>57</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>133</v>
       </c>
       <c r="E27">
         <v>133</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>69</v>
       </c>
       <c r="E28">
         <v>69</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>187</v>
+        <v>59</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29">
         <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>188</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>60</v>
       </c>
       <c r="E30">
         <v>60</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>15820</v>
       </c>
       <c r="E32">
         <v>15820</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>875</v>
       </c>
       <c r="E33">
         <v>875</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>643</v>
       </c>
       <c r="E34">
         <v>643</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>190</v>
+        <v>62</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>2415</v>
       </c>
       <c r="E35">
         <v>2415</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>191</v>
+        <v>63</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>2112</v>
       </c>
       <c r="E36">
         <v>2112</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>3940</v>
       </c>
       <c r="E37">
         <v>3940</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>193</v>
+        <v>65</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>2018</v>
       </c>
       <c r="E38">
         <v>2018</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>194</v>
+        <v>66</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>90</v>
       </c>
       <c r="E39">
         <v>90</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>2663</v>
       </c>
       <c r="E40">
         <v>2663</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>196</v>
+        <v>68</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>106</v>
       </c>
       <c r="E41">
         <v>106</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>197</v>
+        <v>69</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>68</v>
       </c>
       <c r="E42">
         <v>68</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>809</v>
       </c>
       <c r="E43">
         <v>809</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>199</v>
+        <v>71</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>58</v>
       </c>
       <c r="E44">
         <v>58</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>200</v>
+        <v>72</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45">
         <v>23</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>18368</v>
       </c>
       <c r="E47">
         <v>18368</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>967</v>
       </c>
       <c r="E48">
         <v>967</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>201</v>
+        <v>73</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>5449</v>
       </c>
       <c r="E49">
         <v>5449</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>202</v>
+        <v>74</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>319</v>
       </c>
       <c r="E50">
         <v>319</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>203</v>
+        <v>75</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>288</v>
       </c>
       <c r="E51">
         <v>288</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>204</v>
+        <v>76</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>4475</v>
       </c>
       <c r="E52">
         <v>4475</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>205</v>
+        <v>77</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>195</v>
       </c>
       <c r="E53">
         <v>195</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>206</v>
+        <v>78</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>207</v>
       </c>
       <c r="E54">
         <v>207</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>207</v>
+        <v>79</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>6163</v>
       </c>
       <c r="E55">
         <v>6163</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>208</v>
+        <v>80</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>98</v>
       </c>
       <c r="E56">
         <v>98</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>209</v>
+        <v>81</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>46</v>
       </c>
       <c r="E57">
         <v>46</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>210</v>
+        <v>82</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>119</v>
       </c>
       <c r="E58">
         <v>119</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>211</v>
+        <v>83</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>42</v>
       </c>
       <c r="E59">
         <v>42</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D61">
         <v>8576</v>
       </c>
       <c r="E61">
         <v>8576</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B62" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>558</v>
       </c>
       <c r="E62">
         <v>558</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>84</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>4290</v>
       </c>
       <c r="E63">
         <v>4290</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>85</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>3065</v>
       </c>
       <c r="E64">
         <v>3065</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>86</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>89</v>
       </c>
       <c r="E65">
         <v>89</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>215</v>
+        <v>87</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>285</v>
       </c>
       <c r="E66">
         <v>285</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>216</v>
+        <v>88</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>153</v>
       </c>
       <c r="E67">
         <v>153</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>89</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>66</v>
       </c>
       <c r="E68">
         <v>66</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>218</v>
+        <v>90</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69">
         <v>18</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>219</v>
+        <v>91</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>7</v>
       </c>
       <c r="E70">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>220</v>
+        <v>92</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71">
         <v>18</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>221</v>
+        <v>93</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>12</v>
       </c>
       <c r="E72">
         <v>12</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>222</v>
+        <v>94</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73">
         <v>15</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>297</v>
       </c>
       <c r="E75">
         <v>297</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B76" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>101</v>
       </c>
       <c r="E76">
         <v>101</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>223</v>
+        <v>95</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>196</v>
       </c>
       <c r="E77">
         <v>196</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>2726</v>
       </c>
       <c r="E79">
         <v>2726</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B80" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>248</v>
       </c>
       <c r="E80">
         <v>248</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>224</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>1473</v>
       </c>
       <c r="E81">
         <v>1473</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>225</v>
+        <v>97</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>356</v>
       </c>
       <c r="E82">
         <v>356</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>226</v>
+        <v>98</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>268</v>
       </c>
       <c r="E83">
         <v>268</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>227</v>
+        <v>99</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>38</v>
       </c>
       <c r="E84">
         <v>38</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>228</v>
+        <v>100</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85">
         <v>18</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>229</v>
+        <v>101</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>43</v>
       </c>
       <c r="E86">
         <v>43</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>230</v>
+        <v>102</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>85</v>
       </c>
       <c r="E87">
         <v>85</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>231</v>
+        <v>103</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88">
         <v>17</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>232</v>
+        <v>104</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>11</v>
       </c>
       <c r="E89">
         <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>233</v>
+        <v>105</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>11</v>
       </c>
       <c r="E90">
         <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>234</v>
+        <v>106</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>11</v>
       </c>
       <c r="E91">
         <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>235</v>
+        <v>107</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>147</v>
       </c>
       <c r="E92">
         <v>147</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D94">
         <v>8558</v>
       </c>
       <c r="E94">
         <v>8558</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B95" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>712</v>
       </c>
       <c r="E95">
         <v>712</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>236</v>
+        <v>108</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>5389</v>
       </c>
       <c r="E96">
         <v>5389</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>237</v>
+        <v>109</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>673</v>
       </c>
       <c r="E97">
         <v>673</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>238</v>
+        <v>110</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>707</v>
       </c>
       <c r="E98">
         <v>707</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>239</v>
+        <v>111</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>211</v>
       </c>
       <c r="E99">
         <v>211</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>112</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>113</v>
       </c>
       <c r="E100">
         <v>113</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>113</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>99</v>
       </c>
       <c r="E101">
         <v>99</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>242</v>
+        <v>114</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>365</v>
       </c>
       <c r="E102">
         <v>365</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>243</v>
+        <v>115</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>78</v>
       </c>
       <c r="E103">
         <v>78</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>9</v>
       </c>
       <c r="B104" t="s">
-        <v>244</v>
+        <v>116</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>72</v>
       </c>
       <c r="E104">
         <v>72</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>245</v>
+        <v>117</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>49</v>
       </c>
       <c r="E105">
         <v>49</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>246</v>
+        <v>118</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>90</v>
       </c>
       <c r="E106">
         <v>90</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>9</v>
       </c>
       <c r="B108" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D108">
         <v>248</v>
       </c>
       <c r="E108">
         <v>248</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D109">
         <v>44</v>
       </c>
       <c r="E109">
         <v>44</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>247</v>
+        <v>119</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>171</v>
       </c>
       <c r="E110">
         <v>171</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>248</v>
+        <v>120</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>11</v>
       </c>
       <c r="E111">
         <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>249</v>
+        <v>121</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>250</v>
+        <v>122</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>3</v>
       </c>
       <c r="E113">
         <v>3</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>251</v>
+        <v>123</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>9</v>
       </c>
       <c r="E114">
         <v>9</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>252</v>
+        <v>124</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>5</v>
       </c>
       <c r="E115">
         <v>5</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>10</v>
       </c>
       <c r="B117" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D117">
         <v>15705</v>
       </c>
       <c r="E117">
         <v>15705</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B118" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C118" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D118">
         <v>366</v>
       </c>
       <c r="E118">
         <v>366</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>253</v>
+        <v>125</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>5211</v>
       </c>
       <c r="E119">
         <v>5211</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>254</v>
+        <v>126</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D120">
         <v>4278</v>
       </c>
       <c r="E120">
         <v>4278</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>255</v>
+        <v>127</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>35</v>
       </c>
       <c r="E121">
         <v>35</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>256</v>
+        <v>128</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122">
         <v>25</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>257</v>
+        <v>129</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>5576</v>
       </c>
       <c r="E123">
         <v>5576</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>258</v>
+        <v>130</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124">
         <v>28</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>259</v>
+        <v>131</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>92</v>
       </c>
       <c r="E125">
         <v>92</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>260</v>
+        <v>132</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>14</v>
       </c>
       <c r="E126">
         <v>14</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>261</v>
+        <v>133</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127">
         <v>18</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>10</v>
       </c>
       <c r="B128" t="s">
-        <v>262</v>
+        <v>134</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128">
         <v>30</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>263</v>
+        <v>135</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>12</v>
       </c>
       <c r="E129">
         <v>12</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>12</v>
       </c>
       <c r="B130" t="s">
-        <v>264</v>
+        <v>136</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130">
         <v>20</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>11</v>
       </c>
       <c r="B132" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D132">
         <v>168</v>
       </c>
       <c r="E132">
         <v>168</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B133" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>67</v>
       </c>
       <c r="E133">
         <v>67</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>265</v>
+        <v>137</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>62</v>
       </c>
       <c r="E134">
         <v>62</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>267</v>
+        <v>139</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136">
         <v>20</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>12</v>
       </c>
       <c r="B138" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C138" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D138">
         <v>7172</v>
       </c>
       <c r="E138">
         <v>7172</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B139" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D139">
         <v>303</v>
       </c>
       <c r="E139">
         <v>303</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>268</v>
+        <v>140</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>1019</v>
       </c>
       <c r="E140">
         <v>1019</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>269</v>
+        <v>141</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>131</v>
       </c>
       <c r="E141">
         <v>131</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>270</v>
+        <v>142</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>828</v>
       </c>
       <c r="E142">
         <v>828</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>271</v>
+        <v>143</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>67</v>
       </c>
       <c r="E143">
         <v>67</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>272</v>
+        <v>144</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>152</v>
       </c>
       <c r="E144">
         <v>152</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>273</v>
+        <v>145</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>104</v>
       </c>
       <c r="E145">
         <v>104</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>274</v>
+        <v>146</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>125</v>
       </c>
       <c r="E146">
         <v>125</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>275</v>
+        <v>147</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>38</v>
       </c>
       <c r="E147">
         <v>38</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>276</v>
+        <v>148</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>1982</v>
       </c>
       <c r="E148">
         <v>1982</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>10</v>
       </c>
       <c r="B149" t="s">
-        <v>277</v>
+        <v>149</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>2156</v>
       </c>
       <c r="E149">
         <v>2156</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>11</v>
       </c>
       <c r="B150" t="s">
-        <v>278</v>
+        <v>150</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>267</v>
       </c>
       <c r="E150">
         <v>267</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>13</v>
       </c>
       <c r="B152" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C152" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D152">
         <v>396</v>
       </c>
       <c r="E152">
         <v>396</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B153" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>32</v>
       </c>
       <c r="E153">
         <v>32</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>279</v>
+        <v>151</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D154">
         <v>54</v>
       </c>
       <c r="E154">
         <v>54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>280</v>
+        <v>152</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>44</v>
       </c>
       <c r="E155">
         <v>44</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>281</v>
+        <v>153</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>27</v>
       </c>
       <c r="E156">
         <v>27</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>282</v>
+        <v>154</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>7</v>
       </c>
       <c r="E157">
         <v>7</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>283</v>
+        <v>155</v>
       </c>
       <c r="C158" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D158">
         <v>8</v>
       </c>
       <c r="E158">
         <v>8</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>284</v>
+        <v>156</v>
       </c>
       <c r="C159" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159">
         <v>18</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>285</v>
+        <v>157</v>
       </c>
       <c r="C160" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D160">
         <v>140</v>
       </c>
       <c r="E160">
         <v>140</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>286</v>
+        <v>158</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>9</v>
       </c>
       <c r="B162" t="s">
-        <v>287</v>
+        <v>159</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>6</v>
       </c>
       <c r="E162">
         <v>6</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>10</v>
       </c>
       <c r="B163" t="s">
-        <v>288</v>
+        <v>160</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>5</v>
       </c>
       <c r="E163">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>11</v>
       </c>
       <c r="B164" t="s">
-        <v>289</v>
+        <v>161</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164">
         <v>20</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>12</v>
       </c>
       <c r="B165" t="s">
-        <v>290</v>
+        <v>162</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165">
         <v>18</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>14</v>
       </c>
       <c r="B167" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C167" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D167">
         <v>8594</v>
       </c>
       <c r="E167">
         <v>8594</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B168" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D168">
         <v>535</v>
       </c>
       <c r="E168">
         <v>535</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>291</v>
+        <v>163</v>
       </c>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>5754</v>
       </c>
       <c r="E169">
         <v>5754</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>292</v>
+        <v>164</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D170">
         <v>227</v>
       </c>
       <c r="E170">
         <v>227</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>293</v>
+        <v>165</v>
       </c>
       <c r="C171" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D171">
         <v>310</v>
       </c>
       <c r="E171">
         <v>310</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>294</v>
+        <v>166</v>
       </c>
       <c r="C172" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D172">
         <v>245</v>
       </c>
       <c r="E172">
         <v>245</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>295</v>
+        <v>167</v>
       </c>
       <c r="C173" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D173">
         <v>212</v>
       </c>
       <c r="E173">
         <v>212</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>296</v>
+        <v>168</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D174">
         <v>940</v>
       </c>
       <c r="E174">
         <v>940</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>297</v>
+        <v>169</v>
       </c>
       <c r="C175" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D175">
         <v>228</v>
       </c>
       <c r="E175">
         <v>228</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>298</v>
+        <v>170</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D176">
         <v>13</v>
       </c>
       <c r="E176">
         <v>13</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>299</v>
+        <v>171</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D177">
         <v>96</v>
       </c>
       <c r="E177">
         <v>96</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>10</v>
       </c>
       <c r="B178" t="s">
-        <v>300</v>
+        <v>172</v>
       </c>
       <c r="C178" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178">
         <v>21</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>11</v>
       </c>
       <c r="B179" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="C179" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D179">
         <v>13</v>
       </c>
       <c r="E179">
         <v>13</v>
       </c>
     </row>
     <row r="180"/>
     <row r="181">
       <c r="A181">
         <v>15</v>
       </c>
       <c r="B181" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C181" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D181">
         <v>735</v>
       </c>
       <c r="E181">
         <v>735</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B182" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C182" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D182">
         <v>247</v>
       </c>
       <c r="E182">
         <v>247</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1</v>
       </c>
       <c r="B183" t="s">
-        <v>302</v>
+        <v>174</v>
       </c>
       <c r="C183" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D183">
         <v>128</v>
       </c>
       <c r="E183">
         <v>128</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2</v>
       </c>
       <c r="B184" t="s">
-        <v>303</v>
+        <v>175</v>
       </c>
       <c r="C184" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D184">
         <v>99</v>
       </c>
       <c r="E184">
         <v>99</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>3</v>
       </c>
       <c r="B185" t="s">
-        <v>304</v>
+        <v>176</v>
       </c>
       <c r="C185" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D185">
         <v>65</v>
       </c>
       <c r="E185">
         <v>65</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>4</v>
       </c>
       <c r="B186" t="s">
-        <v>305</v>
+        <v>177</v>
       </c>
       <c r="C186" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D186">
         <v>38</v>
       </c>
       <c r="E186">
         <v>38</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>5</v>
       </c>
       <c r="B187" t="s">
-        <v>306</v>
+        <v>178</v>
       </c>
       <c r="C187" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D187">
         <v>143</v>
       </c>
       <c r="E187">
         <v>143</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>6</v>
       </c>
       <c r="B188" t="s">
-        <v>307</v>
+        <v>179</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D188">
         <v>15</v>
       </c>
       <c r="E188">
         <v>15</v>
       </c>
     </row>
     <row r="189"/>
     <row r="190">
       <c r="A190">
         <v>16</v>
       </c>
       <c r="B190" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C190" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D190">
         <v>588</v>
       </c>
       <c r="E190">
         <v>588</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B191" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C191" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D191">
         <v>49</v>
       </c>
       <c r="E191">
         <v>49</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1</v>
       </c>
       <c r="B192" t="s">
-        <v>308</v>
+        <v>180</v>
       </c>
       <c r="C192" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D192">
         <v>302</v>
       </c>
       <c r="E192">
         <v>302</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>2</v>
       </c>
       <c r="B193" t="s">
-        <v>309</v>
+        <v>181</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D193">
         <v>58</v>
       </c>
       <c r="E193">
         <v>58</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>3</v>
       </c>
       <c r="B194" t="s">
-        <v>310</v>
+        <v>182</v>
       </c>
       <c r="C194" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194">
         <v>28</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>4</v>
       </c>
       <c r="B195" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="C195" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D195">
         <v>44</v>
       </c>
       <c r="E195">
         <v>44</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>5</v>
       </c>
       <c r="B196" t="s">
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="C196" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D196">
         <v>8</v>
       </c>
       <c r="E196">
         <v>8</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>6</v>
       </c>
       <c r="B197" t="s">
-        <v>313</v>
+        <v>185</v>
       </c>
       <c r="C197" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D197">
         <v>24</v>
       </c>
       <c r="E197">
         <v>24</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>7</v>
       </c>
       <c r="B198" t="s">
-        <v>314</v>
+        <v>186</v>
       </c>
       <c r="C198" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198">
         <v>22</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>8</v>
       </c>
       <c r="B199" t="s">
-        <v>315</v>
+        <v>187</v>
       </c>
       <c r="C199" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D199">
         <v>9</v>
       </c>
       <c r="E199">
         <v>9</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>9</v>
       </c>
       <c r="B200" t="s">
-        <v>316</v>
+        <v>188</v>
       </c>
       <c r="C200" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D200">
         <v>8</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>10</v>
       </c>
       <c r="B201" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="C201" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D201">
         <v>6</v>
       </c>
       <c r="E201">
         <v>6</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>11</v>
       </c>
       <c r="B202" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="C202" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D202">
         <v>4</v>
       </c>
       <c r="E202">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>12</v>
       </c>
       <c r="B203" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="C203" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203">
         <v>26</v>
       </c>
     </row>
     <row r="204"/>
     <row r="205">
       <c r="A205">
         <v>17</v>
       </c>
       <c r="B205" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C205" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D205">
         <v>6849</v>
       </c>
       <c r="E205">
         <v>6849</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B206" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C206" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D206">
         <v>287</v>
       </c>
       <c r="E206">
         <v>287</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1</v>
       </c>
       <c r="B207" t="s">
-        <v>320</v>
+        <v>192</v>
       </c>
       <c r="C207" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D207">
         <v>5590</v>
       </c>
       <c r="E207">
         <v>5590</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>2</v>
       </c>
       <c r="B208" t="s">
-        <v>321</v>
+        <v>193</v>
       </c>
       <c r="C208" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D208">
         <v>220</v>
       </c>
       <c r="E208">
         <v>220</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>3</v>
       </c>
       <c r="B209" t="s">
-        <v>322</v>
+        <v>194</v>
       </c>
       <c r="C209" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D209">
         <v>236</v>
       </c>
       <c r="E209">
         <v>236</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>4</v>
       </c>
       <c r="B210" t="s">
-        <v>323</v>
+        <v>195</v>
       </c>
       <c r="C210" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D210">
         <v>99</v>
       </c>
       <c r="E210">
         <v>99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>5</v>
       </c>
       <c r="B211" t="s">
-        <v>324</v>
+        <v>196</v>
       </c>
       <c r="C211" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D211">
         <v>46</v>
       </c>
       <c r="E211">
         <v>46</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>6</v>
       </c>
       <c r="B212" t="s">
-        <v>325</v>
+        <v>197</v>
       </c>
       <c r="C212" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D212">
         <v>29</v>
       </c>
       <c r="E212">
         <v>29</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>7</v>
       </c>
       <c r="B213" t="s">
-        <v>326</v>
+        <v>198</v>
       </c>
       <c r="C213" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D213">
         <v>216</v>
       </c>
       <c r="E213">
         <v>216</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>8</v>
       </c>
       <c r="B214" t="s">
-        <v>327</v>
+        <v>199</v>
       </c>
       <c r="C214" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214">
         <v>17</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>9</v>
       </c>
       <c r="B215" t="s">
-        <v>328</v>
+        <v>200</v>
       </c>
       <c r="C215" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D215">
         <v>10</v>
       </c>
       <c r="E215">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>10</v>
       </c>
       <c r="B216" t="s">
-        <v>329</v>
+        <v>201</v>
       </c>
       <c r="C216" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D216">
         <v>9</v>
       </c>
       <c r="E216">
         <v>9</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>11</v>
       </c>
       <c r="B217" t="s">
-        <v>330</v>
+        <v>202</v>
       </c>
       <c r="C217" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D217">
         <v>30</v>
       </c>
       <c r="E217">
         <v>30</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>12</v>
       </c>
       <c r="B218" t="s">
-        <v>331</v>
+        <v>203</v>
       </c>
       <c r="C218" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D218">
         <v>60</v>
       </c>
       <c r="E218">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>332</v>
+        <v>204</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>333</v>
+        <v>205</v>
       </c>
       <c r="D2" t="s">
-        <v>334</v>
+        <v>206</v>
       </c>
       <c r="E2" t="s">
-        <v>335</v>
+        <v>207</v>
       </c>
       <c r="F2" t="s">
-        <v>336</v>
+        <v>208</v>
       </c>
       <c r="G2">
         <v>4192</v>
       </c>
       <c r="H2">
         <v>10213</v>
       </c>
       <c r="I2">
         <v>12578</v>
       </c>
       <c r="J2">
         <v>17124</v>
       </c>
       <c r="K2">
         <v>2593</v>
       </c>
       <c r="L2">
         <v>2056</v>
       </c>
       <c r="M2">
         <v>2728</v>
       </c>
       <c r="N2">
         <v>5999</v>
       </c>
@@ -8689,63 +5809,63 @@
       </c>
       <c r="T2">
         <v>7678</v>
       </c>
       <c r="U2">
         <v>1981</v>
       </c>
       <c r="V2">
         <v>3901</v>
       </c>
       <c r="W2">
         <v>1451</v>
       </c>
       <c r="X2">
         <v>101</v>
       </c>
       <c r="Y2">
         <v>88516</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>333</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>334</v>
+        <v>206</v>
       </c>
       <c r="E3" t="s">
-        <v>337</v>
+        <v>209</v>
       </c>
       <c r="F3" t="s">
-        <v>338</v>
+        <v>210</v>
       </c>
       <c r="G3">
         <v>1799</v>
       </c>
       <c r="H3">
         <v>759</v>
       </c>
       <c r="I3">
         <v>850</v>
       </c>
       <c r="J3">
         <v>1258</v>
       </c>
       <c r="K3">
         <v>360</v>
       </c>
       <c r="L3">
         <v>25</v>
       </c>
       <c r="M3">
         <v>331</v>
       </c>
       <c r="N3">
         <v>144</v>
       </c>
@@ -8763,54 +5883,54 @@
       </c>
       <c r="S3">
         <v>92</v>
       </c>
       <c r="T3">
         <v>912</v>
       </c>
       <c r="U3">
         <v>301</v>
       </c>
       <c r="V3">
         <v>72</v>
       </c>
       <c r="W3">
         <v>156</v>
       </c>
       <c r="X3">
         <v>7</v>
       </c>
       <c r="Y3">
         <v>15889</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4">
         <v>5991</v>
       </c>
       <c r="H4">
         <v>10972</v>
       </c>
       <c r="I4">
         <v>13428</v>
       </c>
       <c r="J4">
         <v>18382</v>
       </c>
       <c r="K4">
         <v>2953</v>
       </c>
       <c r="L4">
         <v>2081</v>
       </c>
       <c r="M4">
         <v>3059</v>
       </c>
       <c r="N4">
         <v>6143</v>
       </c>
@@ -8830,3800 +5950,3800 @@
         <v>1090</v>
       </c>
       <c r="T4">
         <v>8590</v>
       </c>
       <c r="U4">
         <v>2282</v>
       </c>
       <c r="V4">
         <v>3973</v>
       </c>
       <c r="W4">
         <v>1607</v>
       </c>
       <c r="X4">
         <v>108</v>
       </c>
       <c r="Y4">
         <v>104405</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>4192</v>
       </c>
       <c r="E2">
         <v>1799</v>
       </c>
       <c r="F2">
         <v>5991</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>425</v>
       </c>
       <c r="E3">
         <v>51</v>
       </c>
       <c r="F3">
         <v>476</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>339</v>
+        <v>211</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>1388</v>
       </c>
       <c r="E4">
         <v>1609</v>
       </c>
       <c r="F4">
         <v>2997</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>340</v>
+        <v>212</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>1970</v>
       </c>
       <c r="E5">
         <v>77</v>
       </c>
       <c r="F5">
         <v>2047</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>341</v>
+        <v>213</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6">
         <v>6</v>
       </c>
       <c r="F6">
         <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>342</v>
+        <v>214</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>34</v>
       </c>
       <c r="E7">
         <v>8</v>
       </c>
       <c r="F7">
         <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>343</v>
+        <v>215</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8">
         <v>31</v>
       </c>
       <c r="F8">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>344</v>
+        <v>216</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>8</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
         <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>345</v>
+        <v>217</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>60</v>
       </c>
       <c r="E10">
         <v>5</v>
       </c>
       <c r="F10">
         <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>346</v>
+        <v>218</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>4</v>
       </c>
       <c r="E11">
         <v>4</v>
       </c>
       <c r="F11">
         <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>347</v>
+        <v>219</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>246</v>
       </c>
       <c r="E12">
         <v>7</v>
       </c>
       <c r="F12">
         <v>253</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>10213</v>
       </c>
       <c r="E14">
         <v>759</v>
       </c>
       <c r="F14">
         <v>10972</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>1323</v>
       </c>
       <c r="E15">
         <v>94</v>
       </c>
       <c r="F15">
         <v>1417</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>348</v>
+        <v>220</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>4221</v>
       </c>
       <c r="E16">
         <v>459</v>
       </c>
       <c r="F16">
         <v>4680</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>349</v>
+        <v>221</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>483</v>
       </c>
       <c r="E17">
         <v>56</v>
       </c>
       <c r="F17">
         <v>539</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>350</v>
+        <v>222</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>387</v>
       </c>
       <c r="E18">
         <v>41</v>
       </c>
       <c r="F18">
         <v>428</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>351</v>
+        <v>223</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>2783</v>
       </c>
       <c r="E19">
         <v>50</v>
       </c>
       <c r="F19">
         <v>2833</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>352</v>
+        <v>224</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>635</v>
       </c>
       <c r="E20">
         <v>6</v>
       </c>
       <c r="F20">
         <v>641</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>353</v>
+        <v>225</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>82</v>
       </c>
       <c r="E21">
         <v>3</v>
       </c>
       <c r="F21">
         <v>85</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>354</v>
+        <v>226</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>175</v>
       </c>
       <c r="E22">
         <v>24</v>
       </c>
       <c r="F22">
         <v>199</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>355</v>
+        <v>227</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>66</v>
       </c>
       <c r="E23">
         <v>21</v>
       </c>
       <c r="F23">
         <v>87</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>356</v>
+        <v>228</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>58</v>
       </c>
       <c r="E24">
         <v>5</v>
       </c>
       <c r="F24">
         <v>63</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>12578</v>
       </c>
       <c r="E26">
         <v>850</v>
       </c>
       <c r="F26">
         <v>13428</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>909</v>
       </c>
       <c r="E27">
         <v>79</v>
       </c>
       <c r="F27">
         <v>988</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>357</v>
+        <v>229</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>4342</v>
       </c>
       <c r="E28">
         <v>59</v>
       </c>
       <c r="F28">
         <v>4401</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>358</v>
+        <v>230</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>3375</v>
       </c>
       <c r="E29">
         <v>212</v>
       </c>
       <c r="F29">
         <v>3587</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>359</v>
+        <v>231</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>178</v>
       </c>
       <c r="E30">
         <v>24</v>
       </c>
       <c r="F30">
         <v>202</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>360</v>
+        <v>232</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>232</v>
       </c>
       <c r="E31">
         <v>433</v>
       </c>
       <c r="F31">
         <v>665</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>361</v>
+        <v>233</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>2355</v>
       </c>
       <c r="E32">
         <v>10</v>
       </c>
       <c r="F32">
         <v>2365</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>362</v>
+        <v>234</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>71</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33">
         <v>73</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>363</v>
+        <v>235</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>757</v>
       </c>
       <c r="E34">
         <v>12</v>
       </c>
       <c r="F34">
         <v>769</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>364</v>
+        <v>236</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>194</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35">
         <v>202</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>365</v>
+        <v>237</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>165</v>
       </c>
       <c r="E36">
         <v>11</v>
       </c>
       <c r="F36">
         <v>176</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>17124</v>
       </c>
       <c r="E38">
         <v>1258</v>
       </c>
       <c r="F38">
         <v>18382</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>1038</v>
       </c>
       <c r="E39">
         <v>51</v>
       </c>
       <c r="F39">
         <v>1089</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>366</v>
+        <v>238</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>7189</v>
       </c>
       <c r="E40">
         <v>92</v>
       </c>
       <c r="F40">
         <v>7281</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>367</v>
+        <v>239</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>2159</v>
       </c>
       <c r="E41">
         <v>28</v>
       </c>
       <c r="F41">
         <v>2187</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>368</v>
+        <v>240</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>251</v>
       </c>
       <c r="E42">
         <v>910</v>
       </c>
       <c r="F42">
         <v>1161</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>369</v>
+        <v>241</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>5794</v>
       </c>
       <c r="E43">
         <v>124</v>
       </c>
       <c r="F43">
         <v>5918</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>370</v>
+        <v>242</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>321</v>
       </c>
       <c r="E44">
         <v>35</v>
       </c>
       <c r="F44">
         <v>356</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>371</v>
+        <v>243</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>237</v>
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45">
         <v>239</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>372</v>
+        <v>244</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>46</v>
       </c>
       <c r="E46">
         <v>8</v>
       </c>
       <c r="F46">
         <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>373</v>
+        <v>245</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>52</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="F47">
         <v>58</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>374</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>37</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48">
         <v>39</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D50">
         <v>2593</v>
       </c>
       <c r="E50">
         <v>360</v>
       </c>
       <c r="F50">
         <v>2953</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>262</v>
       </c>
       <c r="E51">
         <v>24</v>
       </c>
       <c r="F51">
         <v>286</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>375</v>
+        <v>247</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>1246</v>
       </c>
       <c r="E52">
         <v>29</v>
       </c>
       <c r="F52">
         <v>1275</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>376</v>
+        <v>248</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>52</v>
       </c>
       <c r="E53">
         <v>89</v>
       </c>
       <c r="F53">
         <v>141</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>377</v>
+        <v>249</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>71</v>
       </c>
       <c r="E54">
         <v>11</v>
       </c>
       <c r="F54">
         <v>82</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>378</v>
+        <v>250</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>87</v>
       </c>
       <c r="E55">
         <v>47</v>
       </c>
       <c r="F55">
         <v>134</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>379</v>
+        <v>251</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>625</v>
       </c>
       <c r="E56">
         <v>42</v>
       </c>
       <c r="F56">
         <v>667</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>380</v>
+        <v>252</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57">
         <v>4</v>
       </c>
       <c r="F57">
         <v>23</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>381</v>
+        <v>253</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>99</v>
       </c>
       <c r="E58">
         <v>106</v>
       </c>
       <c r="F58">
         <v>205</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>382</v>
+        <v>254</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>77</v>
       </c>
       <c r="E59">
         <v>4</v>
       </c>
       <c r="F59">
         <v>81</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>383</v>
+        <v>255</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>55</v>
       </c>
       <c r="E60">
         <v>4</v>
       </c>
       <c r="F60">
         <v>59</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>2056</v>
       </c>
       <c r="E62">
         <v>25</v>
       </c>
       <c r="F62">
         <v>2081</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>169</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63">
         <v>173</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>384</v>
+        <v>256</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>414</v>
       </c>
       <c r="E64">
         <v>4</v>
       </c>
       <c r="F64">
         <v>418</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>385</v>
+        <v>257</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>76</v>
       </c>
       <c r="E65">
         <v>3</v>
       </c>
       <c r="F65">
         <v>79</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>386</v>
+        <v>258</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>49</v>
       </c>
       <c r="E66">
         <v>7</v>
       </c>
       <c r="F66">
         <v>56</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>387</v>
+        <v>259</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>151</v>
       </c>
       <c r="E67">
         <v>4</v>
       </c>
       <c r="F67">
         <v>155</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>388</v>
+        <v>260</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>63</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
         <v>64</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>389</v>
+        <v>261</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>903</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
         <v>904</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>390</v>
+        <v>262</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>48</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>48</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>391</v>
+        <v>263</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>33</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
         <v>34</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>392</v>
+        <v>264</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>150</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>150</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>2728</v>
       </c>
       <c r="E74">
         <v>331</v>
       </c>
       <c r="F74">
         <v>3059</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B75" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C75" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>205</v>
       </c>
       <c r="E75">
         <v>18</v>
       </c>
       <c r="F75">
         <v>223</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>393</v>
+        <v>265</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>755</v>
       </c>
       <c r="E76">
         <v>66</v>
       </c>
       <c r="F76">
         <v>821</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>394</v>
+        <v>266</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>120</v>
       </c>
       <c r="E77">
         <v>18</v>
       </c>
       <c r="F77">
         <v>138</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>395</v>
+        <v>267</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>109</v>
       </c>
       <c r="E78">
         <v>8</v>
       </c>
       <c r="F78">
         <v>117</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>396</v>
+        <v>268</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>38</v>
       </c>
       <c r="E79">
         <v>8</v>
       </c>
       <c r="F79">
         <v>46</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>397</v>
+        <v>269</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>204</v>
       </c>
       <c r="E80">
         <v>11</v>
       </c>
       <c r="F80">
         <v>215</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>398</v>
+        <v>270</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>38</v>
       </c>
       <c r="E81">
         <v>30</v>
       </c>
       <c r="F81">
         <v>68</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>399</v>
+        <v>271</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>332</v>
       </c>
       <c r="E82">
         <v>88</v>
       </c>
       <c r="F82">
         <v>420</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>400</v>
+        <v>272</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>8</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83">
         <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>401</v>
+        <v>273</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>919</v>
       </c>
       <c r="E84">
         <v>81</v>
       </c>
       <c r="F84">
         <v>1000</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D86">
         <v>5999</v>
       </c>
       <c r="E86">
         <v>144</v>
       </c>
       <c r="F86">
         <v>6143</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B87" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>404</v>
       </c>
       <c r="E87">
         <v>37</v>
       </c>
       <c r="F87">
         <v>441</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>402</v>
+        <v>274</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>3505</v>
       </c>
       <c r="E88">
         <v>30</v>
       </c>
       <c r="F88">
         <v>3535</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>403</v>
+        <v>275</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>61</v>
       </c>
       <c r="E89">
         <v>43</v>
       </c>
       <c r="F89">
         <v>104</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>404</v>
+        <v>276</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>63</v>
       </c>
       <c r="E90">
         <v>8</v>
       </c>
       <c r="F90">
         <v>71</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>405</v>
+        <v>277</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>137</v>
       </c>
       <c r="E91">
         <v>8</v>
       </c>
       <c r="F91">
         <v>145</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>406</v>
+        <v>278</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>161</v>
       </c>
       <c r="E92">
         <v>5</v>
       </c>
       <c r="F92">
         <v>166</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>407</v>
+        <v>279</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>34</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>34</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>408</v>
+        <v>280</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>56</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94">
         <v>59</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>409</v>
+        <v>281</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95">
         <v>2</v>
       </c>
       <c r="F95">
         <v>26</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>410</v>
+        <v>282</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>1554</v>
       </c>
       <c r="E96">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1562</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>101</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
         <v>107</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B99" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D99">
         <v>58</v>
       </c>
       <c r="E99">
         <v>2</v>
       </c>
       <c r="F99">
         <v>60</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>411</v>
+        <v>283</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>43</v>
       </c>
       <c r="E100">
         <v>4</v>
       </c>
       <c r="F100">
         <v>47</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>10533</v>
       </c>
       <c r="E102">
         <v>1269</v>
       </c>
       <c r="F102">
         <v>11802</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B103" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>357</v>
       </c>
       <c r="E103">
         <v>54</v>
       </c>
       <c r="F103">
         <v>411</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>412</v>
+        <v>284</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>1967</v>
       </c>
       <c r="E104">
         <v>60</v>
       </c>
       <c r="F104">
         <v>2027</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>413</v>
+        <v>285</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>4932</v>
       </c>
       <c r="E105">
         <v>63</v>
       </c>
       <c r="F105">
         <v>4995</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>414</v>
+        <v>286</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>1640</v>
       </c>
       <c r="E106">
         <v>324</v>
       </c>
       <c r="F106">
         <v>1964</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>415</v>
+        <v>287</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>115</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107">
         <v>121</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>416</v>
+        <v>288</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>83</v>
       </c>
       <c r="E108">
         <v>734</v>
       </c>
       <c r="F108">
         <v>817</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>417</v>
+        <v>289</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>46</v>
       </c>
       <c r="E109">
         <v>8</v>
       </c>
       <c r="F109">
         <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>418</v>
+        <v>290</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>69</v>
       </c>
       <c r="E110">
         <v>5</v>
       </c>
       <c r="F110">
         <v>74</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>419</v>
+        <v>291</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>1274</v>
       </c>
       <c r="E111">
         <v>13</v>
       </c>
       <c r="F111">
         <v>1287</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>420</v>
+        <v>292</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>50</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
       <c r="F112">
         <v>52</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="C114" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D114">
         <v>88</v>
       </c>
       <c r="E114">
         <v>9</v>
       </c>
       <c r="F114">
         <v>97</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B115" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>32</v>
       </c>
       <c r="E115">
         <v>5</v>
       </c>
       <c r="F115">
         <v>37</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>421</v>
+        <v>293</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>40</v>
       </c>
       <c r="E116">
         <v>4</v>
       </c>
       <c r="F116">
         <v>44</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>422</v>
+        <v>294</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>16</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>12</v>
       </c>
       <c r="B119" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C119" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>4201</v>
       </c>
       <c r="E119">
         <v>7539</v>
       </c>
       <c r="F119">
         <v>11740</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B120" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>254</v>
       </c>
       <c r="E120">
         <v>133</v>
       </c>
       <c r="F120">
         <v>387</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>423</v>
+        <v>295</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>794</v>
       </c>
       <c r="E121">
         <v>65</v>
       </c>
       <c r="F121">
         <v>859</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>424</v>
+        <v>296</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>2759</v>
       </c>
       <c r="E122">
         <v>7225</v>
       </c>
       <c r="F122">
         <v>9984</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>425</v>
+        <v>297</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>66</v>
       </c>
       <c r="E123">
         <v>19</v>
       </c>
       <c r="F123">
         <v>85</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>426</v>
+        <v>298</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>53</v>
       </c>
       <c r="E124">
         <v>15</v>
       </c>
       <c r="F124">
         <v>68</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>427</v>
+        <v>299</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>131</v>
       </c>
       <c r="E125">
         <v>36</v>
       </c>
       <c r="F125">
         <v>167</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>428</v>
+        <v>300</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>41</v>
       </c>
       <c r="E126">
         <v>9</v>
       </c>
       <c r="F126">
         <v>50</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>429</v>
+        <v>301</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127">
         <v>18</v>
       </c>
       <c r="F127">
         <v>34</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>430</v>
+        <v>302</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128">
         <v>14</v>
       </c>
       <c r="F128">
         <v>44</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>431</v>
+        <v>303</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>57</v>
       </c>
       <c r="E129">
         <v>5</v>
       </c>
       <c r="F129">
         <v>62</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>13</v>
       </c>
       <c r="B131" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C131" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>998</v>
       </c>
       <c r="E131">
         <v>92</v>
       </c>
       <c r="F131">
         <v>1090</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>64</v>
       </c>
       <c r="E132">
         <v>7</v>
       </c>
       <c r="F132">
         <v>71</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>432</v>
+        <v>304</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>519</v>
       </c>
       <c r="E133">
         <v>31</v>
       </c>
       <c r="F133">
         <v>550</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>433</v>
+        <v>305</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>169</v>
       </c>
       <c r="E134">
         <v>38</v>
       </c>
       <c r="F134">
         <v>207</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>434</v>
+        <v>306</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>59</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135">
         <v>63</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>435</v>
+        <v>307</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>87</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
         <v>88</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>436</v>
+        <v>308</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137">
         <v>2</v>
       </c>
       <c r="F137">
         <v>21</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>437</v>
+        <v>309</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
         <v>31</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139">
         <v>2</v>
       </c>
       <c r="F139">
         <v>18</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>285</v>
+        <v>157</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>9</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>439</v>
+        <v>311</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141">
         <v>5</v>
       </c>
       <c r="F141">
         <v>31</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>14</v>
       </c>
       <c r="B143" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C143" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D143">
         <v>7678</v>
       </c>
       <c r="E143">
         <v>912</v>
       </c>
       <c r="F143">
         <v>8590</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D144">
         <v>383</v>
       </c>
       <c r="E144">
         <v>37</v>
       </c>
       <c r="F144">
         <v>420</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>440</v>
+        <v>312</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>699</v>
       </c>
       <c r="E145">
         <v>113</v>
       </c>
       <c r="F145">
         <v>812</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>441</v>
+        <v>313</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>3806</v>
       </c>
       <c r="E146">
         <v>180</v>
       </c>
       <c r="F146">
         <v>3986</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>442</v>
+        <v>314</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>144</v>
       </c>
       <c r="E147">
         <v>15</v>
       </c>
       <c r="F147">
         <v>159</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>280</v>
+        <v>152</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>907</v>
       </c>
       <c r="E148">
         <v>535</v>
       </c>
       <c r="F148">
         <v>1442</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>443</v>
+        <v>315</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>1598</v>
       </c>
       <c r="E149">
         <v>11</v>
       </c>
       <c r="F149">
         <v>1609</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>444</v>
+        <v>316</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
         <v>32</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>445</v>
+        <v>317</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>47</v>
       </c>
       <c r="E151">
         <v>12</v>
       </c>
       <c r="F151">
         <v>59</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>446</v>
+        <v>318</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D152">
         <v>39</v>
       </c>
       <c r="E152">
         <v>6</v>
       </c>
       <c r="F152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>319</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153">
         <v>2</v>
       </c>
       <c r="F153">
         <v>26</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C155" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>1981</v>
       </c>
       <c r="E155">
         <v>301</v>
       </c>
       <c r="F155">
         <v>2282</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B156" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C156" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D156">
         <v>201</v>
       </c>
       <c r="E156">
         <v>30</v>
       </c>
       <c r="F156">
         <v>231</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>448</v>
+        <v>320</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>528</v>
       </c>
       <c r="E157">
         <v>21</v>
       </c>
       <c r="F157">
         <v>549</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>449</v>
+        <v>321</v>
       </c>
       <c r="C158" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D158">
         <v>71</v>
       </c>
       <c r="E158">
         <v>32</v>
       </c>
       <c r="F158">
         <v>103</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>450</v>
+        <v>322</v>
       </c>
       <c r="C159" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>32</v>
       </c>
       <c r="E159">
         <v>8</v>
       </c>
       <c r="F159">
         <v>40</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>451</v>
+        <v>323</v>
       </c>
       <c r="C160" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D160">
         <v>504</v>
       </c>
       <c r="E160">
         <v>27</v>
       </c>
       <c r="F160">
         <v>531</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>452</v>
+        <v>324</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161">
         <v>3</v>
       </c>
       <c r="F161">
         <v>30</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>453</v>
+        <v>325</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>505</v>
       </c>
       <c r="E162">
         <v>11</v>
       </c>
       <c r="F162">
         <v>516</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>454</v>
+        <v>326</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>6</v>
       </c>
       <c r="E163">
         <v>11</v>
       </c>
       <c r="F163">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>455</v>
+        <v>327</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D164">
         <v>86</v>
       </c>
       <c r="E164">
         <v>25</v>
       </c>
       <c r="F164">
         <v>111</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>456</v>
+        <v>328</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165">
         <v>133</v>
       </c>
       <c r="F165">
         <v>154</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>16</v>
       </c>
       <c r="B167" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C167" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D167">
         <v>3901</v>
       </c>
       <c r="E167">
         <v>72</v>
       </c>
       <c r="F167">
         <v>3973</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B168" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D168">
         <v>135</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168">
         <v>136</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>457</v>
+        <v>329</v>
       </c>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>3341</v>
       </c>
       <c r="E169">
         <v>63</v>
       </c>
       <c r="F169">
         <v>3404</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>458</v>
+        <v>330</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D170">
         <v>135</v>
       </c>
       <c r="E170">
         <v>2</v>
       </c>
       <c r="F170">
         <v>137</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>459</v>
+        <v>331</v>
       </c>
       <c r="C171" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D171">
         <v>47</v>
       </c>
       <c r="E171">
         <v>2</v>
       </c>
       <c r="F171">
         <v>49</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>460</v>
+        <v>332</v>
       </c>
       <c r="C172" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D172">
         <v>12</v>
       </c>
       <c r="E172">
         <v>2</v>
       </c>
       <c r="F172">
         <v>14</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>461</v>
+        <v>333</v>
       </c>
       <c r="C173" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D173">
         <v>74</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173">
         <v>75</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>462</v>
+        <v>334</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D174">
         <v>5</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>463</v>
+        <v>335</v>
       </c>
       <c r="C175" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D175">
         <v>37</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175">
         <v>37</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>464</v>
+        <v>336</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D176">
         <v>50</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
         <v>50</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>465</v>
+        <v>337</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D177">
         <v>65</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="F177">
         <v>66</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>17</v>
       </c>
       <c r="B179" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C179" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D179">
         <v>1451</v>
       </c>
       <c r="E179">
         <v>156</v>
       </c>
       <c r="F179">
         <v>1607</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B180" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C180" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D180">
         <v>160</v>
       </c>
       <c r="E180">
         <v>25</v>
       </c>
       <c r="F180">
         <v>185</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>466</v>
+        <v>338</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D181">
         <v>210</v>
       </c>
       <c r="E181">
         <v>23</v>
       </c>
       <c r="F181">
         <v>233</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>467</v>
+        <v>339</v>
       </c>
       <c r="C182" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D182">
         <v>507</v>
       </c>
       <c r="E182">
         <v>6</v>
       </c>
       <c r="F182">
         <v>513</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>468</v>
+        <v>340</v>
       </c>
       <c r="C183" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D183">
         <v>45</v>
       </c>
       <c r="E183">
         <v>38</v>
       </c>
       <c r="F183">
         <v>83</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>469</v>
+        <v>341</v>
       </c>
       <c r="C184" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D184">
         <v>146</v>
       </c>
       <c r="E184">
         <v>43</v>
       </c>
       <c r="F184">
         <v>189</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>470</v>
+        <v>342</v>
       </c>
       <c r="C185" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185">
         <v>7</v>
       </c>
       <c r="F185">
         <v>29</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>471</v>
+        <v>343</v>
       </c>
       <c r="C186" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D186">
         <v>46</v>
       </c>
       <c r="E186">
         <v>2</v>
       </c>
       <c r="F186">
         <v>48</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>7</v>
       </c>
       <c r="B187" t="s">
-        <v>472</v>
+        <v>344</v>
       </c>
       <c r="C187" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D187">
         <v>43</v>
       </c>
       <c r="E187">
         <v>3</v>
       </c>
       <c r="F187">
         <v>46</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>8</v>
       </c>
       <c r="B188" t="s">
-        <v>473</v>
+        <v>345</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D188">
         <v>34</v>
       </c>
       <c r="E188">
         <v>2</v>
       </c>
       <c r="F188">
         <v>36</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>474</v>
+        <v>346</v>
       </c>
       <c r="C189" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D189">
         <v>238</v>
       </c>
       <c r="E189">
         <v>7</v>
       </c>
       <c r="F189">
         <v>245</v>
       </c>
     </row>
     <row r="190"/>
     <row r="191">
       <c r="A191">
         <v>24</v>
       </c>
       <c r="B191" t="s">
-        <v>332</v>
+        <v>204</v>
       </c>
       <c r="C191" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D191">
         <v>101</v>
       </c>
       <c r="E191">
         <v>7</v>
       </c>
       <c r="F191">
         <v>108</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B192" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C192" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D192">
         <v>12</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
       <c r="F192">
         <v>13</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1</v>
       </c>
       <c r="B193" t="s">
-        <v>475</v>
+        <v>347</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D193">
         <v>47</v>
       </c>
       <c r="E193">
         <v>2</v>
       </c>
       <c r="F193">
         <v>49</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>476</v>
+        <v>348</v>
       </c>
       <c r="C194" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D194">
         <v>31</v>
       </c>
       <c r="E194">
         <v>4</v>
       </c>
       <c r="F194">
         <v>35</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>477</v>
+        <v>349</v>
       </c>
       <c r="C195" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D195">
         <v>11</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195">
         <v>11</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>478</v>
+        <v>350</v>
       </c>
       <c r="D2" t="s">
-        <v>479</v>
+        <v>351</v>
       </c>
       <c r="E2" t="s">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="F2" t="s">
-        <v>481</v>
+        <v>353</v>
       </c>
       <c r="G2">
         <v>1219</v>
       </c>
       <c r="H2">
         <v>6648</v>
       </c>
       <c r="I2">
         <v>4124</v>
       </c>
       <c r="J2">
         <v>5420</v>
       </c>
       <c r="K2">
         <v>2285</v>
       </c>
       <c r="L2">
         <v>89</v>
       </c>
       <c r="M2">
         <v>1137</v>
       </c>
       <c r="N2">
         <v>630</v>
       </c>
       <c r="O2">
         <v>3614</v>
       </c>
       <c r="P2">
         <v>152</v>
       </c>
       <c r="Q2">
         <v>16759</v>
       </c>
       <c r="R2">
         <v>1485</v>
       </c>
       <c r="S2">
         <v>1311</v>
       </c>
       <c r="T2">
         <v>101</v>
       </c>
       <c r="U2">
         <v>44974</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G3">
         <v>1219</v>
       </c>
       <c r="H3">
         <v>6648</v>
       </c>
       <c r="I3">
         <v>4124</v>
       </c>
       <c r="J3">
         <v>5420</v>
       </c>
       <c r="K3">
         <v>2285</v>
       </c>
       <c r="L3">
         <v>89</v>
       </c>
       <c r="M3">
         <v>1137</v>
       </c>
       <c r="N3">
         <v>630</v>
       </c>
@@ -12631,1371 +9751,4251 @@
         <v>3614</v>
       </c>
       <c r="P3">
         <v>152</v>
       </c>
       <c r="Q3">
         <v>16759</v>
       </c>
       <c r="R3">
         <v>1485</v>
       </c>
       <c r="S3">
         <v>1311</v>
       </c>
       <c r="T3">
         <v>101</v>
       </c>
       <c r="U3">
         <v>44974</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>1219</v>
       </c>
       <c r="E2">
         <v>1219</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>130</v>
       </c>
       <c r="E3">
         <v>130</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>482</v>
+        <v>354</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>468</v>
       </c>
       <c r="E4">
         <v>468</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>483</v>
+        <v>355</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>255</v>
       </c>
       <c r="E5">
         <v>255</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>484</v>
+        <v>356</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>58</v>
       </c>
       <c r="E6">
         <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>485</v>
+        <v>357</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>308</v>
       </c>
       <c r="E7">
         <v>308</v>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>6648</v>
       </c>
       <c r="E9">
         <v>6648</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>458</v>
       </c>
       <c r="E10">
         <v>458</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>486</v>
+        <v>358</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>1066</v>
       </c>
       <c r="E11">
         <v>1066</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>487</v>
+        <v>359</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>4242</v>
       </c>
       <c r="E12">
         <v>4242</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>488</v>
+        <v>360</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>124</v>
       </c>
       <c r="E13">
         <v>124</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>489</v>
+        <v>361</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>758</v>
       </c>
       <c r="E14">
         <v>758</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>4124</v>
       </c>
       <c r="E16">
         <v>4124</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>694</v>
       </c>
       <c r="E17">
         <v>694</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>490</v>
+        <v>362</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>999</v>
       </c>
       <c r="E18">
         <v>999</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>491</v>
+        <v>363</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>1486</v>
       </c>
       <c r="E19">
         <v>1486</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>492</v>
+        <v>364</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>286</v>
       </c>
       <c r="E20">
         <v>286</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>659</v>
       </c>
       <c r="E21">
         <v>659</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>5420</v>
       </c>
       <c r="E23">
         <v>5420</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>251</v>
       </c>
       <c r="E24">
         <v>251</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>494</v>
+        <v>366</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>1863</v>
       </c>
       <c r="E25">
         <v>1863</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>495</v>
+        <v>367</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>3215</v>
       </c>
       <c r="E26">
         <v>3215</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>496</v>
+        <v>368</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>43</v>
       </c>
       <c r="E27">
         <v>43</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>497</v>
+        <v>369</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>48</v>
       </c>
       <c r="E28">
         <v>48</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>2285</v>
       </c>
       <c r="E30">
         <v>2285</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>161</v>
       </c>
       <c r="E31">
         <v>161</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>498</v>
+        <v>370</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>1476</v>
       </c>
       <c r="E32">
         <v>1476</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>499</v>
+        <v>371</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>360</v>
       </c>
       <c r="E33">
         <v>360</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>500</v>
+        <v>372</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>90</v>
       </c>
       <c r="E34">
         <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>501</v>
+        <v>373</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>198</v>
       </c>
       <c r="E35">
         <v>198</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>89</v>
       </c>
       <c r="E37">
         <v>89</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>34</v>
       </c>
       <c r="E38">
         <v>34</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>502</v>
+        <v>374</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>55</v>
       </c>
       <c r="E39">
         <v>55</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>7</v>
       </c>
       <c r="B41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>1137</v>
       </c>
       <c r="E41">
         <v>1137</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>81</v>
       </c>
       <c r="E42">
         <v>81</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>503</v>
+        <v>375</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>948</v>
       </c>
       <c r="E43">
         <v>948</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>504</v>
+        <v>376</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>86</v>
       </c>
       <c r="E44">
         <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>505</v>
+        <v>377</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45">
         <v>22</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>630</v>
       </c>
       <c r="E47">
         <v>630</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>134</v>
       </c>
       <c r="E48">
         <v>134</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>506</v>
+        <v>378</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>244</v>
       </c>
       <c r="E49">
         <v>244</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>507</v>
+        <v>379</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>125</v>
       </c>
       <c r="E50">
         <v>125</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>508</v>
+        <v>380</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>127</v>
       </c>
       <c r="E51">
         <v>127</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53">
         <v>10</v>
       </c>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>3614</v>
       </c>
       <c r="E53">
         <v>3614</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>175</v>
       </c>
       <c r="E54">
         <v>175</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>509</v>
+        <v>381</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>2147</v>
       </c>
       <c r="E55">
         <v>2147</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>510</v>
+        <v>382</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>1203</v>
       </c>
       <c r="E56">
         <v>1203</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>511</v>
+        <v>383</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>83</v>
       </c>
       <c r="E57">
         <v>83</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>512</v>
+        <v>384</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>6</v>
       </c>
       <c r="E58">
         <v>6</v>
       </c>
     </row>
     <row r="59"/>
     <row r="60">
       <c r="A60">
         <v>13</v>
       </c>
       <c r="B60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C60" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>152</v>
       </c>
       <c r="E60">
         <v>152</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B61" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61">
         <v>22</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>513</v>
+        <v>385</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>116</v>
       </c>
       <c r="E62">
         <v>116</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>514</v>
+        <v>386</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63">
         <v>14</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>14</v>
       </c>
       <c r="B65" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C65" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>16759</v>
       </c>
       <c r="E65">
         <v>16759</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>847</v>
       </c>
       <c r="E66">
         <v>847</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>515</v>
+        <v>387</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>5594</v>
       </c>
       <c r="E67">
         <v>5594</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>516</v>
+        <v>388</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>7489</v>
       </c>
       <c r="E68">
         <v>7489</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>517</v>
+        <v>389</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>2334</v>
       </c>
       <c r="E69">
         <v>2334</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>518</v>
+        <v>390</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>495</v>
       </c>
       <c r="E70">
         <v>495</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>15</v>
       </c>
       <c r="B72" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D72">
         <v>1485</v>
       </c>
       <c r="E72">
         <v>1485</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>93</v>
       </c>
       <c r="E73">
         <v>93</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>519</v>
+        <v>391</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>366</v>
       </c>
       <c r="E74">
         <v>366</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>520</v>
+        <v>392</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>717</v>
       </c>
       <c r="E75">
         <v>717</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>521</v>
+        <v>393</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>309</v>
       </c>
       <c r="E76">
         <v>309</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>16</v>
       </c>
       <c r="B78" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>1311</v>
       </c>
       <c r="E78">
         <v>1311</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B79" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>86</v>
       </c>
       <c r="E79">
         <v>86</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>522</v>
+        <v>394</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>363</v>
       </c>
       <c r="E80">
         <v>363</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>523</v>
+        <v>395</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>828</v>
       </c>
       <c r="E81">
         <v>828</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>69</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82">
         <v>25</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>524</v>
+        <v>396</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>9</v>
       </c>
       <c r="E83">
         <v>9</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>17</v>
       </c>
       <c r="B85" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C85" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D85">
         <v>101</v>
       </c>
       <c r="E85">
         <v>101</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B86" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C86" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86">
         <v>24</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>525</v>
+        <v>397</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>37</v>
       </c>
       <c r="E87">
         <v>37</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>526</v>
+        <v>398</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>34</v>
       </c>
       <c r="E88">
         <v>34</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>527</v>
+        <v>399</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>6</v>
       </c>
       <c r="E89">
         <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D2" t="s">
+        <v>401</v>
+      </c>
+      <c r="E2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G2">
+        <v>4234</v>
+      </c>
+      <c r="H2">
+        <v>17787</v>
+      </c>
+      <c r="I2">
+        <v>11554</v>
+      </c>
+      <c r="J2">
+        <v>7053</v>
+      </c>
+      <c r="K2">
+        <v>10507</v>
+      </c>
+      <c r="L2">
+        <v>1138</v>
+      </c>
+      <c r="M2">
+        <v>20913</v>
+      </c>
+      <c r="N2">
+        <v>240</v>
+      </c>
+      <c r="O2">
+        <v>11452</v>
+      </c>
+      <c r="P2">
+        <v>4442</v>
+      </c>
+      <c r="Q2">
+        <v>2003</v>
+      </c>
+      <c r="R2">
+        <v>14803</v>
+      </c>
+      <c r="S2">
+        <v>425</v>
+      </c>
+      <c r="T2">
+        <v>394</v>
+      </c>
+      <c r="U2">
+        <v>242</v>
+      </c>
+      <c r="V2">
+        <v>107187</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>4234</v>
+      </c>
+      <c r="H3">
+        <v>17787</v>
+      </c>
+      <c r="I3">
+        <v>11554</v>
+      </c>
+      <c r="J3">
+        <v>7053</v>
+      </c>
+      <c r="K3">
+        <v>10507</v>
+      </c>
+      <c r="L3">
+        <v>1138</v>
+      </c>
+      <c r="M3">
+        <v>20913</v>
+      </c>
+      <c r="N3">
+        <v>240</v>
+      </c>
+      <c r="O3">
+        <v>11452</v>
+      </c>
+      <c r="P3">
+        <v>4442</v>
+      </c>
+      <c r="Q3">
+        <v>2003</v>
+      </c>
+      <c r="R3">
+        <v>14803</v>
+      </c>
+      <c r="S3">
+        <v>425</v>
+      </c>
+      <c r="T3">
+        <v>394</v>
+      </c>
+      <c r="U3">
+        <v>242</v>
+      </c>
+      <c r="V3">
+        <v>107187</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>4234</v>
+      </c>
+      <c r="E2">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>447</v>
+      </c>
+      <c r="E3">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>1043</v>
+      </c>
+      <c r="E4">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>163</v>
+      </c>
+      <c r="E5">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>406</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>842</v>
+      </c>
+      <c r="E6">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>86</v>
+      </c>
+      <c r="E7">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>73</v>
+      </c>
+      <c r="E8">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>749</v>
+      </c>
+      <c r="E9">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>410</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>77</v>
+      </c>
+      <c r="E10">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>411</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>312</v>
+      </c>
+      <c r="E11">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>386</v>
+      </c>
+      <c r="E12">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>413</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>56</v>
+      </c>
+      <c r="E13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>17787</v>
+      </c>
+      <c r="E15">
+        <v>17787</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>1553</v>
+      </c>
+      <c r="E16">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>414</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>1887</v>
+      </c>
+      <c r="E17">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>415</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>7481</v>
+      </c>
+      <c r="E18">
+        <v>7481</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>416</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>397</v>
+      </c>
+      <c r="E19">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>417</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>578</v>
+      </c>
+      <c r="E20">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>418</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>1235</v>
+      </c>
+      <c r="E21">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>419</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>322</v>
+      </c>
+      <c r="E22">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>420</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>2960</v>
+      </c>
+      <c r="E23">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>421</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>492</v>
+      </c>
+      <c r="E24">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>422</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>69</v>
+      </c>
+      <c r="E25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>423</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>813</v>
+      </c>
+      <c r="E26">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>11554</v>
+      </c>
+      <c r="E28">
+        <v>11554</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>851</v>
+      </c>
+      <c r="E29">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>424</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>1957</v>
+      </c>
+      <c r="E30">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>425</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>344</v>
+      </c>
+      <c r="E31">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>426</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>2200</v>
+      </c>
+      <c r="E32">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>427</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>1598</v>
+      </c>
+      <c r="E33">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>428</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>214</v>
+      </c>
+      <c r="E34">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>429</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>67</v>
+      </c>
+      <c r="E35">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>430</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>2881</v>
+      </c>
+      <c r="E36">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>431</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>470</v>
+      </c>
+      <c r="E37">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>432</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>94</v>
+      </c>
+      <c r="E38">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>433</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>878</v>
+      </c>
+      <c r="E39">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41">
+        <v>7053</v>
+      </c>
+      <c r="E41">
+        <v>7053</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>388</v>
+      </c>
+      <c r="E42">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>434</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>1211</v>
+      </c>
+      <c r="E43">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>435</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>3464</v>
+      </c>
+      <c r="E44">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>436</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>107</v>
+      </c>
+      <c r="E45">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>437</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>1544</v>
+      </c>
+      <c r="E46">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>438</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>107</v>
+      </c>
+      <c r="E47">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>439</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>46</v>
+      </c>
+      <c r="E48">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>440</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>55</v>
+      </c>
+      <c r="E49">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>441</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>40</v>
+      </c>
+      <c r="E50">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>442</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>16</v>
+      </c>
+      <c r="E51">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>443</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>75</v>
+      </c>
+      <c r="E52">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>10507</v>
+      </c>
+      <c r="E54">
+        <v>10507</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>601</v>
+      </c>
+      <c r="E55">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>444</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>2606</v>
+      </c>
+      <c r="E56">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>445</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>2772</v>
+      </c>
+      <c r="E57">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>446</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>424</v>
+      </c>
+      <c r="E58">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>447</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>1009</v>
+      </c>
+      <c r="E59">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>448</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>2422</v>
+      </c>
+      <c r="E60">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>449</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>57</v>
+      </c>
+      <c r="E61">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>450</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>52</v>
+      </c>
+      <c r="E62">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>451</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>437</v>
+      </c>
+      <c r="E63">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>452</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>115</v>
+      </c>
+      <c r="E64">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>453</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>12</v>
+      </c>
+      <c r="E65">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>7</v>
+      </c>
+      <c r="B67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>1138</v>
+      </c>
+      <c r="E67">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B68" t="s">
+        <v>29</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>340</v>
+      </c>
+      <c r="E68">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>454</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>147</v>
+      </c>
+      <c r="E69">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>455</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>73</v>
+      </c>
+      <c r="E70">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>456</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>55</v>
+      </c>
+      <c r="E71">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>457</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>70</v>
+      </c>
+      <c r="E72">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>458</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>27</v>
+      </c>
+      <c r="E73">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>459</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>50</v>
+      </c>
+      <c r="E74">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>460</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>345</v>
+      </c>
+      <c r="E75">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>461</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>20</v>
+      </c>
+      <c r="E76">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>462</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>11</v>
+      </c>
+      <c r="E77">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>20913</v>
+      </c>
+      <c r="E79">
+        <v>20913</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>29</v>
+      </c>
+      <c r="B80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>939</v>
+      </c>
+      <c r="E80">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>463</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>4812</v>
+      </c>
+      <c r="E81">
+        <v>4812</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>464</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>2819</v>
+      </c>
+      <c r="E82">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>465</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>2164</v>
+      </c>
+      <c r="E83">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>466</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>3233</v>
+      </c>
+      <c r="E84">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85" t="s">
+        <v>467</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>320</v>
+      </c>
+      <c r="E85">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>6</v>
+      </c>
+      <c r="B86" t="s">
+        <v>468</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>53</v>
+      </c>
+      <c r="E86">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>7</v>
+      </c>
+      <c r="B87" t="s">
+        <v>469</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>313</v>
+      </c>
+      <c r="E87">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>470</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>6051</v>
+      </c>
+      <c r="E88">
+        <v>6051</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>9</v>
+      </c>
+      <c r="B89" t="s">
+        <v>471</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>173</v>
+      </c>
+      <c r="E89">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>472</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>36</v>
+      </c>
+      <c r="E90">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>240</v>
+      </c>
+      <c r="E92">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>68</v>
+      </c>
+      <c r="E93">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>473</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>128</v>
+      </c>
+      <c r="E94">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>474</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>37</v>
+      </c>
+      <c r="E95">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>475</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>7</v>
+      </c>
+      <c r="E96">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>11452</v>
+      </c>
+      <c r="E98">
+        <v>11452</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>29</v>
+      </c>
+      <c r="B99" t="s">
+        <v>29</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>402</v>
+      </c>
+      <c r="E99">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>476</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>3524</v>
+      </c>
+      <c r="E100">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>477</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>348</v>
+      </c>
+      <c r="E101">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>478</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>137</v>
+      </c>
+      <c r="E102">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>479</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>140</v>
+      </c>
+      <c r="E103">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>480</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>1316</v>
+      </c>
+      <c r="E104">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>481</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>78</v>
+      </c>
+      <c r="E105">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>482</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>2023</v>
+      </c>
+      <c r="E106">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>483</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>3377</v>
+      </c>
+      <c r="E107">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>9</v>
+      </c>
+      <c r="B108" t="s">
+        <v>484</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>55</v>
+      </c>
+      <c r="E108">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>10</v>
+      </c>
+      <c r="B109" t="s">
+        <v>485</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>52</v>
+      </c>
+      <c r="E109">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>12</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111">
+        <v>4442</v>
+      </c>
+      <c r="E111">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>203</v>
+      </c>
+      <c r="E112">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>486</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>3633</v>
+      </c>
+      <c r="E113">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>487</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>60</v>
+      </c>
+      <c r="E114">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>488</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>52</v>
+      </c>
+      <c r="E115">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>489</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>41</v>
+      </c>
+      <c r="E116">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>490</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>211</v>
+      </c>
+      <c r="E117">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>491</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>64</v>
+      </c>
+      <c r="E118">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>492</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>23</v>
+      </c>
+      <c r="E119">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>493</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>155</v>
+      </c>
+      <c r="E120">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>13</v>
+      </c>
+      <c r="B122" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122">
+        <v>2003</v>
+      </c>
+      <c r="E122">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>29</v>
+      </c>
+      <c r="B123" t="s">
+        <v>29</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>74</v>
+      </c>
+      <c r="E123">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>494</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>1696</v>
+      </c>
+      <c r="E124">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>495</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>179</v>
+      </c>
+      <c r="E125">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>496</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>19</v>
+      </c>
+      <c r="E126">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>497</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>14</v>
+      </c>
+      <c r="E127">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>498</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>19</v>
+      </c>
+      <c r="E128">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>499</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>2</v>
+      </c>
+      <c r="E129">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131">
+        <v>14803</v>
+      </c>
+      <c r="E131">
+        <v>14803</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>29</v>
+      </c>
+      <c r="B132" t="s">
+        <v>29</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>550</v>
+      </c>
+      <c r="E132">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>500</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>2310</v>
+      </c>
+      <c r="E133">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>501</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>3556</v>
+      </c>
+      <c r="E134">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>502</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>229</v>
+      </c>
+      <c r="E135">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>503</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>2938</v>
+      </c>
+      <c r="E136">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>504</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>324</v>
+      </c>
+      <c r="E137">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>505</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>87</v>
+      </c>
+      <c r="E138">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>506</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>2506</v>
+      </c>
+      <c r="E139">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>507</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>687</v>
+      </c>
+      <c r="E140">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>508</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>109</v>
+      </c>
+      <c r="E141">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>10</v>
+      </c>
+      <c r="B142" t="s">
+        <v>509</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>1507</v>
+      </c>
+      <c r="E142">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>15</v>
+      </c>
+      <c r="B144" t="s">
+        <v>20</v>
+      </c>
+      <c r="C144" t="s">
+        <v>34</v>
+      </c>
+      <c r="D144">
+        <v>425</v>
+      </c>
+      <c r="E144">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>29</v>
+      </c>
+      <c r="B145" t="s">
+        <v>29</v>
+      </c>
+      <c r="C145" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145">
+        <v>105</v>
+      </c>
+      <c r="E145">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>510</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>149</v>
+      </c>
+      <c r="E146">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>511</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>85</v>
+      </c>
+      <c r="E147">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>512</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>18</v>
+      </c>
+      <c r="E148">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>513</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>68</v>
+      </c>
+      <c r="E149">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>16</v>
+      </c>
+      <c r="B151" t="s">
+        <v>21</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151">
+        <v>394</v>
+      </c>
+      <c r="E151">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>29</v>
+      </c>
+      <c r="B152" t="s">
+        <v>29</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>21</v>
+      </c>
+      <c r="E152">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>514</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>260</v>
+      </c>
+      <c r="E153">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>515</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>59</v>
+      </c>
+      <c r="E154">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>516</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>10</v>
+      </c>
+      <c r="E155">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>517</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>15</v>
+      </c>
+      <c r="E156">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>518</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>5</v>
+      </c>
+      <c r="E157">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>519</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>1</v>
+      </c>
+      <c r="E158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>520</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>3</v>
+      </c>
+      <c r="E159">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>521</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>5</v>
+      </c>
+      <c r="E160">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>522</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>11</v>
+      </c>
+      <c r="E161">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>523</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>4</v>
+      </c>
+      <c r="E162">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>17</v>
+      </c>
+      <c r="B164" t="s">
+        <v>22</v>
+      </c>
+      <c r="C164" t="s">
+        <v>34</v>
+      </c>
+      <c r="D164">
+        <v>242</v>
+      </c>
+      <c r="E164">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>29</v>
+      </c>
+      <c r="B165" t="s">
+        <v>29</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>55</v>
+      </c>
+      <c r="E165">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>524</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>89</v>
+      </c>
+      <c r="E166">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>525</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>57</v>
+      </c>
+      <c r="E167">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>526</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>25</v>
+      </c>
+      <c r="E168">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>527</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>16</v>
+      </c>
+      <c r="E169">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>