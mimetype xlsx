--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -14,229 +14,724 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN TIMUR 5 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="KALIMANTAN TIMUR 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="KALIMANTAN TIMUR 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN TIMUR 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN TIMUR 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN TIMUR 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN TIMUR 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN TIMUR 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN TIMUR 1 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN TIMUR 1 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN TIMUR 2 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="KALIMANTAN TIMUR 2 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="KALIMANTAN TIMUR 3 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="KALIMANTAN TIMUR 3 - Caleg" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="851">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN TIMUR</t>
   </si>
   <si>
+    <t>640004</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TIMUR 4</t>
+  </si>
+  <si>
+    <t>6402</t>
+  </si>
+  <si>
+    <t>KUTAI KARTANEGARA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>SELAMAT ARI WIBOWO, S.Pd.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>BUHERAH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. ETTY WIDJAJATI</t>
+  </si>
+  <si>
+    <t>ALAUDDIN</t>
+  </si>
+  <si>
+    <t>IWAN PATRA</t>
+  </si>
+  <si>
+    <t>CHIKA AULIA ANANDA</t>
+  </si>
+  <si>
+    <t>WAHYU SETIAWAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>SYAMSUL KHAIR, S.H.</t>
+  </si>
+  <si>
+    <t>SRI MERIATI, S.E.</t>
+  </si>
+  <si>
+    <t>HERARDI DWI FAHMI</t>
+  </si>
+  <si>
+    <t>NURMI, S.T.P.</t>
+  </si>
+  <si>
+    <t>Ir. H. SENO AJI, M.Si.</t>
+  </si>
+  <si>
+    <t>H. AKHMED REZA FACHLEVI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dra. SEPTENY MULA DEWI, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. RUDIANSYAH</t>
+  </si>
+  <si>
+    <t>SUSY NURPATRIA KRISHNA</t>
+  </si>
+  <si>
+    <t>A.K.B.P. (Purn) MARTHEN SAINI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dr. ALEX CHANDRA, S.E., S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>DINDA ZUANTI</t>
+  </si>
+  <si>
+    <t>KUSTANIAH</t>
+  </si>
+  <si>
+    <t>ABDUL RAKHMAN BOLONG, S.Kom.</t>
+  </si>
+  <si>
+    <t>ACHSAN SADAT, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAMSUN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>ELY HARTATI RASYID, S.H.</t>
+  </si>
+  <si>
+    <t>GUNTUR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>PRISKILA EVALIANITHA RANDABUNGA, S.Th., M.Th., M.M.</t>
+  </si>
+  <si>
+    <t>DIDIK AGUNG EKO WAHONO</t>
+  </si>
+  <si>
+    <t>CHAIRIL ANWAR, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>drg. NOVITA ROSALINA ZH, S.Kg.</t>
+  </si>
+  <si>
+    <t>DALEQ, S.E.</t>
+  </si>
+  <si>
+    <t>H. LAMBO HT</t>
+  </si>
+  <si>
+    <t>HANDRIYANI, S.E.</t>
+  </si>
+  <si>
+    <t>SUDIRMAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Dr. SARKOWI V. ZAHRY, S.Hut., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. MUHAMMAD HUSNI FAHRUDDIN, S.Hut., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ASNAWATI</t>
+  </si>
+  <si>
+    <t>SALEHUDDIN, S.Fil., S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>AKHMAD ZAIS H.R.H</t>
+  </si>
+  <si>
+    <t>YENI YAHDIANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HAMDAN, A.Md.</t>
+  </si>
+  <si>
+    <t>ARIPIN, A.Md.</t>
+  </si>
+  <si>
+    <t>TRAMIATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ONI FAKHRIZNI, S.E.</t>
+  </si>
+  <si>
+    <t>H. MUGENI, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. Fatimah Asyari, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>Hesrudin Gaffar, S.T.</t>
+  </si>
+  <si>
+    <t>Yahya Ubay, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Abdi Riduansyah</t>
+  </si>
+  <si>
+    <t>Siswo Cahyono, S.E.</t>
+  </si>
+  <si>
+    <t>Erna Erawaty Idjab</t>
+  </si>
+  <si>
+    <t>H. Syahbudin Noor A.</t>
+  </si>
+  <si>
+    <t>Hj. Elly Rosdiana, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Rani Ariyani, S.E.</t>
+  </si>
+  <si>
+    <t>Abed Nego Simanjuntak</t>
+  </si>
+  <si>
+    <t>Sukadi</t>
+  </si>
+  <si>
+    <t>Fides Selinda Siska</t>
+  </si>
+  <si>
+    <t>Ir. Mardi Karya</t>
+  </si>
+  <si>
+    <t>Lukman, S.E.</t>
+  </si>
+  <si>
+    <t>SITI  SUBEHIATI</t>
+  </si>
+  <si>
+    <t>RUSMINI</t>
+  </si>
+  <si>
+    <t>H. SURIADI, S.Hut.</t>
+  </si>
+  <si>
+    <t>HENNY SILVIA I. MAPPATANGKA</t>
+  </si>
+  <si>
+    <t>H. KHAIRIL ANWAR EFFENDI</t>
+  </si>
+  <si>
+    <t>MAKKAMADIN ARAS NAI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ASPIN ANWAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>HASMAH DIANA, S.H.</t>
+  </si>
+  <si>
+    <t>HENDRY GUNAWAN</t>
+  </si>
+  <si>
+    <t>SITI SARAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>Firnadi Ikhsan, S.Pi.</t>
+  </si>
+  <si>
+    <t>Pujiono</t>
+  </si>
+  <si>
+    <t>Hj. Dina Aspiani, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Adji Mustika Presellia Putri. H., S.E.</t>
+  </si>
+  <si>
+    <t>Sulaiman Hidayat</t>
+  </si>
+  <si>
+    <t>Bastian, S.E.</t>
+  </si>
+  <si>
+    <t>Hekso Sarjanto, S.Hut.</t>
+  </si>
+  <si>
+    <t>Ali Azham Burhani, S.I.P.</t>
+  </si>
+  <si>
+    <t>Hj. Mulia</t>
+  </si>
+  <si>
+    <t>Rusdiyono</t>
+  </si>
+  <si>
+    <t>Noor Jannah, S.E.</t>
+  </si>
+  <si>
+    <t>H. MARWAN, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ANITA RUSDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUARDI. S, S.T.</t>
+  </si>
+  <si>
+    <t>H. MUSTAKIM YUSUF, BA</t>
+  </si>
+  <si>
+    <t>NUNIK NURHAYATI</t>
+  </si>
+  <si>
+    <t>YASMET</t>
+  </si>
+  <si>
+    <t>AMIRUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>ARMI NINGSIH</t>
+  </si>
+  <si>
+    <t>SUWANDI</t>
+  </si>
+  <si>
+    <t>MUHTAR KUSUMA</t>
+  </si>
+  <si>
+    <t>HALIMAH</t>
+  </si>
+  <si>
+    <t>AKBAR JAYA, S.T.</t>
+  </si>
+  <si>
+    <t>M. ALBI</t>
+  </si>
+  <si>
+    <t>DESY MURNI ASIH</t>
+  </si>
+  <si>
+    <t>ARIF WIRANATA RISSANJAYA</t>
+  </si>
+  <si>
+    <t>UMI HANIK</t>
+  </si>
+  <si>
+    <t>JUMADIN, S.E.</t>
+  </si>
+  <si>
+    <t>ASDARA</t>
+  </si>
+  <si>
+    <t>SONIA DELVIANA WETU</t>
+  </si>
+  <si>
+    <t>RISA OKTAPIYANTI</t>
+  </si>
+  <si>
+    <t>AVINDA DEVIANA</t>
+  </si>
+  <si>
+    <t>Drs. EDY SUHARTONO, M.M.</t>
+  </si>
+  <si>
+    <t>ISNAWATY</t>
+  </si>
+  <si>
+    <t>SITTI WAHYUNI</t>
+  </si>
+  <si>
+    <t>ELMITA</t>
+  </si>
+  <si>
+    <t>MOCH. BENNY RAHMAN</t>
+  </si>
+  <si>
+    <t>Siti Aisyah</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN DEMMU, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>IDHAMSYAH, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>AHMAD HUSEN, S.E.</t>
+  </si>
+  <si>
+    <t>Benyamin Langit, S.H.</t>
+  </si>
+  <si>
+    <t>Jandariah</t>
+  </si>
+  <si>
+    <t>Edy Setiady</t>
+  </si>
+  <si>
+    <t>AIDA ZURAIDA</t>
+  </si>
+  <si>
+    <t>Rahmad Sukarno, S.Sos.</t>
+  </si>
+  <si>
+    <t>Evi Susilowati</t>
+  </si>
+  <si>
+    <t>Mashadi, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>Hendra</t>
+  </si>
+  <si>
+    <t>Busman, S.H.</t>
+  </si>
+  <si>
+    <t>Devi Yanda Mila</t>
+  </si>
+  <si>
+    <t>WIBOWO HANDOKO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Andi Andis Muhris, S.Sos.</t>
+  </si>
+  <si>
+    <t>Endang Sulistilawati, S.Sos.</t>
+  </si>
+  <si>
+    <t>Loies Subowo Saminanto, A.Md.Kom.</t>
+  </si>
+  <si>
+    <t>Robi Salam</t>
+  </si>
+  <si>
+    <t>Lusiana Billy</t>
+  </si>
+  <si>
+    <t>Surya Budi, S.H.</t>
+  </si>
+  <si>
+    <t>Syadikin, S.Pd.</t>
+  </si>
+  <si>
+    <t>Mariatul Qibtiah, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>PADLIAN NOOR.A, S.E.</t>
+  </si>
+  <si>
+    <t>Hayati</t>
+  </si>
+  <si>
+    <t>MICHAEL WILLIAM SITORUS P.</t>
+  </si>
+  <si>
+    <t>SUDA DEBORA</t>
+  </si>
+  <si>
+    <t>H. MOCH ZAINUDDIN ARHAP, S.H.</t>
+  </si>
+  <si>
+    <t>MELATI WISNITA YATI, S.Farm.</t>
+  </si>
+  <si>
+    <t>MARANATHA, SE., M.B.L.</t>
+  </si>
+  <si>
+    <t>ZAMBUDI SUSILO</t>
+  </si>
+  <si>
+    <t>SUWAR DWI YONO, S.E.</t>
+  </si>
+  <si>
+    <t>ODOR SIAGIAN</t>
+  </si>
+  <si>
+    <t>DAVID LIM HAJAD PURA, S.H.</t>
+  </si>
+  <si>
+    <t>ZUL KIFLI</t>
+  </si>
+  <si>
+    <t>NUR SALASIAH, S.H.</t>
+  </si>
+  <si>
+    <t>DEWI ANDRIATI</t>
+  </si>
+  <si>
+    <t>H. ERHAMSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>Sobirin, S.Hut.</t>
+  </si>
+  <si>
+    <t>Rima Hartati, S.E.</t>
+  </si>
+  <si>
+    <t>Ahmad, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. Rita Wahyuni</t>
+  </si>
+  <si>
+    <t>A. Irsyad, S.Kom.</t>
+  </si>
+  <si>
+    <t>Zulkifli</t>
+  </si>
+  <si>
+    <t>Baharuddin, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Fitri Dayanti</t>
+  </si>
+  <si>
+    <t>M. Ayup</t>
+  </si>
+  <si>
+    <t>I Gusti Bagus Arie Wijaya</t>
+  </si>
+  <si>
+    <t>Alda Lia Dwi Yanti</t>
+  </si>
+  <si>
+    <t>Johansyah</t>
+  </si>
+  <si>
+    <t>Sri Mulyati</t>
+  </si>
+  <si>
+    <t>Fauzi</t>
+  </si>
+  <si>
+    <t>M. Husni Thamrin</t>
+  </si>
+  <si>
+    <t>Sabariah, S.E.</t>
+  </si>
+  <si>
     <t>640005</t>
   </si>
   <si>
     <t>KALIMANTAN TIMUR 5</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>KUTAI BARAT</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>MAHAKAM ULU</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. UNTORO RAJA BULAN</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>APRILLIA SUSANTI, S.H.</t>
   </si>
   <si>
     <t>H. AZHARI, S.T.</t>
   </si>
   <si>
     <t>EKTI IMANUEL, S.H., M.M.</t>
   </si>
   <si>
     <t>MEGA PETRA MARTEN, S.H., M.H.</t>
   </si>
   <si>
     <t>AYU KRISDAYANTI</t>
   </si>
   <si>
     <t>MARTHINUS, S.T., M.Si.</t>
   </si>
   <si>
     <t>YONAVIA, S.Sos.</t>
   </si>
   <si>
     <t>ARKADIUS ELLY, S.H.</t>
   </si>
   <si>
     <t>dr. LUKAS DEMO BAKIAQ, M.M.</t>
   </si>
   <si>
     <t>TRIVENA MARLENI</t>
   </si>
   <si>
     <t>APRILIANA</t>
   </si>
   <si>
     <t>Anika Mustari Beddutang, S.I.Kom.</t>
   </si>
   <si>
     <t>Suparlan, S.Pd.I.</t>
   </si>
   <si>
     <t>Ahmad Gazali, S.Ag., M.Si.</t>
   </si>
   <si>
-    <t>Siti Aisyah</t>
-[...1 lines deleted...]
-  <si>
     <t>DADAN DAMASWARA</t>
   </si>
   <si>
     <t>Alfonsus Jehalut, S.P.</t>
   </si>
   <si>
     <t>H. DIDIK EFFENDI, S.Sos., M.Si.</t>
   </si>
   <si>
     <t>AGUS SOPIAN, M.Pd.I.</t>
   </si>
   <si>
     <t>NURFADILA</t>
   </si>
   <si>
     <t>Risa Rachmawaty</t>
   </si>
   <si>
     <t>Khoirul Alim</t>
   </si>
   <si>
     <t>Khadijah Hanina</t>
   </si>
   <si>
     <t>ABDUL MUNSIR ZAINUDDIN, S.E.</t>
@@ -268,59 +763,50 @@
   <si>
     <t>FENY FARADILA SANTI</t>
   </si>
   <si>
     <t>Suri Usat</t>
   </si>
   <si>
     <t>ARLI.L</t>
   </si>
   <si>
     <t>ELISABET DINA SUSANTI</t>
   </si>
   <si>
     <t>YALEN, S.E.</t>
   </si>
   <si>
     <t>Ari Rahakim Putra, S.T.</t>
   </si>
   <si>
     <t>Indrawati, S.Pd.</t>
   </si>
   <si>
     <t>Metliansyah, S.Hut.</t>
   </si>
   <si>
-    <t>PKN</t>
-[...7 lines deleted...]
-  <si>
     <t>640006</t>
   </si>
   <si>
     <t>KALIMANTAN TIMUR 6</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>BERAU</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>KOTA BONTANG</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>KUTAI TIMUR</t>
   </si>
   <si>
     <t>Ir. SUTOMO JABIR, S.T., M.T.</t>
@@ -343,53 +829,50 @@
   <si>
     <t>SRI MULYANA</t>
   </si>
   <si>
     <t>MUHAMMAD FAHRURAJI ANNUR</t>
   </si>
   <si>
     <t>Hj. SITTI ROHANIAH</t>
   </si>
   <si>
     <t>WINDASAH</t>
   </si>
   <si>
     <t>MASRIYAH</t>
   </si>
   <si>
     <t>Drs. HASBI, M.Pd.</t>
   </si>
   <si>
     <t>HENRY PAILAN TANDI PAJUNG, S.E.</t>
   </si>
   <si>
     <t>Drs. MAKMUR HAPK, M.M.</t>
   </si>
   <si>
-    <t>HALIMAH</t>
-[...1 lines deleted...]
-  <si>
     <t>JOSEP, S.Pd.</t>
   </si>
   <si>
     <t>HERMANSYAH</t>
   </si>
   <si>
     <t>EMILIA NDUNDUS, S.Pd.</t>
   </si>
   <si>
     <t>PADLI EDWAR</t>
   </si>
   <si>
     <t>SALMON SITUMORANG</t>
   </si>
   <si>
     <t>ENDAH SARI MURYANI, S.Pd.</t>
   </si>
   <si>
     <t>BASTIAN</t>
   </si>
   <si>
     <t>DIAH RIYANI, S.Pd.</t>
   </si>
   <si>
     <t>Ir. DADANG IMAM GHOZALI, M.P.</t>
@@ -643,53 +1126,50 @@
   <si>
     <t>NIDYA NANDA PRISILIA IRWAN</t>
   </si>
   <si>
     <t>ADE MARTHA PRATAMA</t>
   </si>
   <si>
     <t>DEDEN WAHYUDI</t>
   </si>
   <si>
     <t>SHOLIKAH SUKMA BASO</t>
   </si>
   <si>
     <t>ISNAINI SABRINA PUTRI</t>
   </si>
   <si>
     <t>M. Nasiruddin, S.H.</t>
   </si>
   <si>
     <t>H. Fahmi Rizani, S.H.</t>
   </si>
   <si>
     <t>Sri Mulyani, S.Pd.I.</t>
   </si>
   <si>
-    <t>Johansyah</t>
-[...1 lines deleted...]
-  <si>
     <t>Mia Utami, S.P., S.Pd.</t>
   </si>
   <si>
     <t>Gigih Widya Wirawan, S.E.</t>
   </si>
   <si>
     <t>Muhammad Isya Ansyari, S.Sos.</t>
   </si>
   <si>
     <t>Eka Dirnawati</t>
   </si>
   <si>
     <t>M. Yani, S.Pd.</t>
   </si>
   <si>
     <t>ISWADI</t>
   </si>
   <si>
     <t>Sariwinah</t>
   </si>
   <si>
     <t>Sutiawan Puji Wahyono</t>
   </si>
   <si>
     <t>Jumri</t>
@@ -2105,530 +2585,50 @@
     <t>Syahrir Kaili, S.H.</t>
   </si>
   <si>
     <t>Evvy Ismayanty</t>
   </si>
   <si>
     <t>Muhammad Yusuf</t>
   </si>
   <si>
     <t>Mukhlis Amin, S.P.</t>
   </si>
   <si>
     <t>Sri Dewi Maharani, S.H.</t>
   </si>
   <si>
     <t>Alimisyah Putra</t>
   </si>
   <si>
     <t>Mohammad Hatta Garit</t>
   </si>
   <si>
     <t>Aidil Fitriansyah, S. Pd.</t>
   </si>
   <si>
     <t>Sari Nurainun Hatuwe</t>
-  </si>
-[...478 lines deleted...]
-    <t>Sabariah, S.E.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2970,17563 +2970,16781 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="D2" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
       <c r="E2" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="F2" t="s">
-        <v>591</v>
+        <v>608</v>
       </c>
       <c r="G2">
-        <v>51727</v>
+        <v>20695</v>
       </c>
       <c r="H2">
-        <v>14130</v>
+        <v>32968</v>
       </c>
       <c r="I2">
-        <v>17550</v>
+        <v>38915</v>
       </c>
       <c r="J2">
-        <v>33273</v>
+        <v>126953</v>
       </c>
       <c r="K2">
-        <v>4145</v>
+        <v>32367</v>
       </c>
       <c r="L2">
-        <v>605</v>
+        <v>1449</v>
       </c>
       <c r="M2">
-        <v>1452</v>
+        <v>8357</v>
       </c>
       <c r="N2">
-        <v>4653</v>
+        <v>28683</v>
       </c>
       <c r="O2">
-        <v>98</v>
+        <v>471</v>
       </c>
       <c r="P2">
-        <v>854</v>
+        <v>14734</v>
       </c>
       <c r="Q2">
-        <v>163</v>
+        <v>508</v>
       </c>
       <c r="R2">
-        <v>7398</v>
+        <v>18256</v>
       </c>
       <c r="S2">
-        <v>139</v>
+        <v>1179</v>
       </c>
       <c r="T2">
-        <v>21392</v>
+        <v>11841</v>
       </c>
       <c r="U2">
-        <v>714</v>
+        <v>8318</v>
       </c>
       <c r="V2">
-        <v>644</v>
+        <v>1735</v>
       </c>
       <c r="W2">
-        <v>2218</v>
+        <v>24659</v>
       </c>
       <c r="X2">
-        <v>643</v>
+        <v>1059</v>
       </c>
       <c r="Y2">
-        <v>161798</v>
+        <v>373147</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>593</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>5894</v>
+        <v>20695</v>
       </c>
       <c r="H3">
-        <v>17985</v>
+        <v>32968</v>
       </c>
       <c r="I3">
-        <v>23007</v>
+        <v>38915</v>
       </c>
       <c r="J3">
-        <v>30047</v>
+        <v>126953</v>
       </c>
       <c r="K3">
-        <v>2756</v>
+        <v>32367</v>
       </c>
       <c r="L3">
-        <v>214</v>
+        <v>1449</v>
       </c>
       <c r="M3">
-        <v>882</v>
+        <v>8357</v>
       </c>
       <c r="N3">
-        <v>9360</v>
+        <v>28683</v>
       </c>
       <c r="O3">
-        <v>83</v>
+        <v>471</v>
       </c>
       <c r="P3">
-        <v>2927</v>
+        <v>14734</v>
       </c>
       <c r="Q3">
-        <v>194</v>
+        <v>508</v>
       </c>
       <c r="R3">
-        <v>4601</v>
+        <v>18256</v>
       </c>
       <c r="S3">
-        <v>391</v>
+        <v>1179</v>
       </c>
       <c r="T3">
-        <v>4008</v>
+        <v>11841</v>
       </c>
       <c r="U3">
-        <v>678</v>
+        <v>8318</v>
       </c>
       <c r="V3">
-        <v>735</v>
+        <v>1735</v>
       </c>
       <c r="W3">
-        <v>660</v>
+        <v>24659</v>
       </c>
       <c r="X3">
-        <v>107</v>
+        <v>1059</v>
       </c>
       <c r="Y3">
-        <v>104529</v>
-[...64 lines deleted...]
-        <v>266327</v>
+        <v>373147</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...2967 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>19299</v>
+        <v>20695</v>
       </c>
       <c r="E2">
-        <v>19299</v>
+        <v>20695</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>4784</v>
+        <v>4361</v>
       </c>
       <c r="E3">
-        <v>4784</v>
+        <v>4361</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>695</v>
+        <v>609</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>10119</v>
+        <v>12372</v>
       </c>
       <c r="E4">
-        <v>10119</v>
+        <v>12372</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>696</v>
+        <v>610</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>1915</v>
+        <v>747</v>
       </c>
       <c r="E5">
-        <v>1915</v>
+        <v>747</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>697</v>
+        <v>611</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>873</v>
+        <v>1472</v>
       </c>
       <c r="E6">
-        <v>873</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>698</v>
+        <v>612</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>352</v>
+        <v>310</v>
       </c>
       <c r="E7">
-        <v>352</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>699</v>
+        <v>613</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>270</v>
+        <v>217</v>
       </c>
       <c r="E8">
-        <v>270</v>
+        <v>217</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>700</v>
+        <v>614</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>155</v>
+        <v>224</v>
       </c>
       <c r="E9">
-        <v>155</v>
+        <v>224</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>701</v>
+        <v>615</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>190</v>
+        <v>343</v>
       </c>
       <c r="E10">
-        <v>190</v>
+        <v>343</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>702</v>
+        <v>616</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>386</v>
+        <v>186</v>
       </c>
       <c r="E11">
-        <v>386</v>
+        <v>186</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>703</v>
+        <v>617</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="E12">
-        <v>139</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>704</v>
+        <v>618</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>60</v>
+        <v>361</v>
       </c>
       <c r="E13">
-        <v>60</v>
-[...19 lines deleted...]
-    <row r="15"/>
+        <v>361</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>32968</v>
+      </c>
+      <c r="E15">
+        <v>32968</v>
+      </c>
+    </row>
     <row r="16">
-      <c r="A16">
-        <v>2</v>
+      <c r="A16" t="s">
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>81220</v>
+        <v>7961</v>
       </c>
       <c r="E16">
-        <v>81220</v>
+        <v>7961</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>29</v>
+      <c r="A17">
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>12633</v>
+        <v>8629</v>
       </c>
       <c r="E17">
-        <v>12633</v>
+        <v>8629</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>706</v>
+        <v>620</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>25293</v>
+        <v>10908</v>
       </c>
       <c r="E18">
-        <v>25293</v>
+        <v>10908</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>707</v>
+        <v>621</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>17911</v>
+        <v>879</v>
       </c>
       <c r="E19">
-        <v>17911</v>
+        <v>879</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>708</v>
+        <v>622</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>1216</v>
+        <v>1107</v>
       </c>
       <c r="E20">
-        <v>1216</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>709</v>
+        <v>623</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>4756</v>
+        <v>843</v>
       </c>
       <c r="E21">
-        <v>4756</v>
+        <v>843</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>710</v>
+        <v>624</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>907</v>
+        <v>299</v>
       </c>
       <c r="E22">
-        <v>907</v>
+        <v>299</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>711</v>
+        <v>625</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>1198</v>
+        <v>212</v>
       </c>
       <c r="E23">
-        <v>1198</v>
+        <v>212</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>712</v>
+        <v>626</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>735</v>
+        <v>633</v>
       </c>
       <c r="E24">
-        <v>735</v>
+        <v>633</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>713</v>
+        <v>627</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>588</v>
+        <v>1291</v>
       </c>
       <c r="E25">
-        <v>588</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>714</v>
+        <v>628</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>338</v>
+        <v>206</v>
       </c>
       <c r="E26">
-        <v>338</v>
-[...18 lines deleted...]
-    </row>
+        <v>206</v>
+      </c>
+    </row>
+    <row r="27"/>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>716</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>185</v>
+        <v>38915</v>
       </c>
       <c r="E28">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>38915</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>5708</v>
+      </c>
+      <c r="E29">
+        <v>5708</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>629</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>115102</v>
+        <v>12097</v>
       </c>
       <c r="E30">
-        <v>115102</v>
+        <v>12097</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>29</v>
+      <c r="A31">
+        <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>630</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>12779</v>
+        <v>13401</v>
       </c>
       <c r="E31">
-        <v>12779</v>
+        <v>13401</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>717</v>
+        <v>631</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>14107</v>
+        <v>892</v>
       </c>
       <c r="E32">
-        <v>14107</v>
+        <v>892</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>718</v>
+        <v>632</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>12889</v>
+        <v>591</v>
       </c>
       <c r="E33">
-        <v>12889</v>
+        <v>591</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>719</v>
+        <v>633</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>17820</v>
+        <v>704</v>
       </c>
       <c r="E34">
-        <v>17820</v>
+        <v>704</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>720</v>
+        <v>634</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>8199</v>
+        <v>413</v>
       </c>
       <c r="E35">
-        <v>8199</v>
+        <v>413</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>721</v>
+        <v>635</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>14852</v>
+        <v>341</v>
       </c>
       <c r="E36">
-        <v>14852</v>
+        <v>341</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>722</v>
+        <v>636</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>6091</v>
+        <v>3921</v>
       </c>
       <c r="E37">
-        <v>6091</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>723</v>
+        <v>637</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>3408</v>
+        <v>455</v>
       </c>
       <c r="E38">
-        <v>3408</v>
+        <v>455</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>724</v>
+        <v>638</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>1366</v>
+        <v>392</v>
       </c>
       <c r="E39">
-        <v>1366</v>
-[...18 lines deleted...]
-    </row>
+        <v>392</v>
+      </c>
+    </row>
+    <row r="40"/>
     <row r="41">
       <c r="A41">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>726</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>3781</v>
+        <v>126953</v>
       </c>
       <c r="E41">
-        <v>3781</v>
+        <v>126953</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42">
-        <v>11</v>
+      <c r="A42" t="s">
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>727</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>6176</v>
+        <v>9841</v>
       </c>
       <c r="E42">
-        <v>6176</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>9841</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>639</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>42885</v>
+      </c>
+      <c r="E43">
+        <v>42885</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>640</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>93197</v>
+        <v>48180</v>
       </c>
       <c r="E44">
-        <v>93197</v>
+        <v>48180</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>29</v>
+      <c r="A45">
+        <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>641</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>9825</v>
+        <v>1495</v>
       </c>
       <c r="E45">
-        <v>9825</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>728</v>
+        <v>642</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>13091</v>
+        <v>15042</v>
       </c>
       <c r="E46">
-        <v>13091</v>
+        <v>15042</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>729</v>
+        <v>643</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>14385</v>
+        <v>6755</v>
       </c>
       <c r="E47">
-        <v>14385</v>
+        <v>6755</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>730</v>
+        <v>644</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>5560</v>
+        <v>1016</v>
       </c>
       <c r="E48">
-        <v>5560</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>731</v>
+        <v>645</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>13550</v>
+        <v>475</v>
       </c>
       <c r="E49">
-        <v>13550</v>
+        <v>475</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>732</v>
+        <v>646</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>12213</v>
+        <v>226</v>
       </c>
       <c r="E50">
-        <v>12213</v>
+        <v>226</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>733</v>
+        <v>647</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>1408</v>
+        <v>754</v>
       </c>
       <c r="E51">
-        <v>1408</v>
+        <v>754</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>734</v>
+        <v>648</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>12362</v>
+        <v>284</v>
       </c>
       <c r="E52">
-        <v>12362</v>
-[...18 lines deleted...]
-    </row>
+        <v>284</v>
+      </c>
+    </row>
+    <row r="53"/>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>736</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>228</v>
+        <v>32367</v>
       </c>
       <c r="E54">
-        <v>228</v>
+        <v>32367</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55">
-        <v>10</v>
+      <c r="A55" t="s">
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>737</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>431</v>
+        <v>2951</v>
       </c>
       <c r="E55">
-        <v>431</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>738</v>
+        <v>649</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>224</v>
+        <v>17521</v>
       </c>
       <c r="E56">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>17521</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>650</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>1917</v>
+      </c>
+      <c r="E57">
+        <v>1917</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>651</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>16517</v>
+        <v>2331</v>
       </c>
       <c r="E58">
-        <v>16517</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>29</v>
+      <c r="A59">
+        <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>652</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>3217</v>
+        <v>410</v>
       </c>
       <c r="E59">
-        <v>3217</v>
+        <v>410</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>739</v>
+        <v>653</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>2171</v>
+        <v>5742</v>
       </c>
       <c r="E60">
-        <v>2171</v>
+        <v>5742</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>740</v>
+        <v>654</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>744</v>
+        <v>176</v>
       </c>
       <c r="E61">
-        <v>744</v>
+        <v>176</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>741</v>
+        <v>655</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>456</v>
+        <v>264</v>
       </c>
       <c r="E62">
-        <v>456</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>742</v>
+        <v>656</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E63">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>743</v>
+        <v>657</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>8027</v>
+        <v>158</v>
       </c>
       <c r="E64">
-        <v>8027</v>
+        <v>158</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>744</v>
+        <v>658</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="E65">
-        <v>200</v>
-[...18 lines deleted...]
-    </row>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>746</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>381</v>
+        <v>1449</v>
       </c>
       <c r="E67">
-        <v>381</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>9</v>
+      <c r="A68" t="s">
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>747</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>174</v>
+        <v>520</v>
       </c>
       <c r="E68">
-        <v>174</v>
+        <v>520</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>748</v>
+        <v>659</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>153</v>
+        <v>607</v>
       </c>
       <c r="E69">
-        <v>153</v>
+        <v>607</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>749</v>
+        <v>660</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>61</v>
+        <v>169</v>
       </c>
       <c r="E70">
-        <v>61</v>
-[...19 lines deleted...]
-    </row>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>661</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>153</v>
+      </c>
+      <c r="E71">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>7</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
-        <v>558</v>
+        <v>8357</v>
       </c>
       <c r="E73">
-        <v>558</v>
+        <v>8357</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>1</v>
+      <c r="A74" t="s">
+        <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>750</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>197</v>
+        <v>928</v>
       </c>
       <c r="E74">
-        <v>197</v>
+        <v>928</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>751</v>
+        <v>662</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>135</v>
+        <v>4556</v>
       </c>
       <c r="E75">
-        <v>135</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>752</v>
+        <v>663</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>114</v>
+        <v>866</v>
       </c>
       <c r="E76">
-        <v>114</v>
+        <v>866</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>753</v>
+        <v>664</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>66</v>
+        <v>360</v>
       </c>
       <c r="E77">
-        <v>66</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>665</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>329</v>
+      </c>
+      <c r="E78">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>5</v>
       </c>
-      <c r="B78" t="s">
-[...12 lines deleted...]
-    <row r="79"/>
+      <c r="B79" t="s">
+        <v>666</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>282</v>
+      </c>
+      <c r="E79">
+        <v>282</v>
+      </c>
+    </row>
     <row r="80">
       <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>667</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>87</v>
+      </c>
+      <c r="E80">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>7</v>
       </c>
-      <c r="B80" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>668</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>1250</v>
+        <v>623</v>
       </c>
       <c r="E81">
-        <v>1250</v>
+        <v>623</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>755</v>
+        <v>669</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>1904</v>
+        <v>130</v>
       </c>
       <c r="E82">
-        <v>1904</v>
+        <v>130</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B83" t="s">
-        <v>756</v>
+        <v>670</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>445</v>
+        <v>122</v>
       </c>
       <c r="E83">
-        <v>445</v>
+        <v>122</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>757</v>
+        <v>671</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>904</v>
+        <v>74</v>
       </c>
       <c r="E84">
-        <v>904</v>
-[...18 lines deleted...]
-    </row>
+        <v>74</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>759</v>
+        <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>302</v>
+        <v>28683</v>
       </c>
       <c r="E86">
-        <v>302</v>
+        <v>28683</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>6</v>
+      <c r="A87" t="s">
+        <v>30</v>
       </c>
       <c r="B87" t="s">
-        <v>760</v>
+        <v>30</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D87">
-        <v>81</v>
+        <v>5618</v>
       </c>
       <c r="E87">
-        <v>81</v>
+        <v>5618</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>761</v>
+        <v>672</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>248</v>
+        <v>5373</v>
       </c>
       <c r="E88">
-        <v>248</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>762</v>
+        <v>673</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>116</v>
+        <v>5386</v>
       </c>
       <c r="E89">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>5386</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>674</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>4225</v>
+      </c>
+      <c r="E90">
+        <v>4225</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>13</v>
+        <v>675</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>21173</v>
+        <v>3882</v>
       </c>
       <c r="E91">
-        <v>21173</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>29</v>
+      <c r="A92">
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>676</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>3713</v>
+        <v>741</v>
       </c>
       <c r="E92">
-        <v>3713</v>
+        <v>741</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>763</v>
+        <v>677</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>7723</v>
+        <v>267</v>
       </c>
       <c r="E93">
-        <v>7723</v>
+        <v>267</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>764</v>
+        <v>678</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>4416</v>
+        <v>935</v>
       </c>
       <c r="E94">
-        <v>4416</v>
+        <v>935</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>765</v>
+        <v>679</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>1847</v>
+        <v>294</v>
       </c>
       <c r="E95">
-        <v>1847</v>
+        <v>294</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>766</v>
+        <v>680</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>587</v>
+        <v>1578</v>
       </c>
       <c r="E96">
-        <v>587</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>767</v>
+        <v>681</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>537</v>
+        <v>384</v>
       </c>
       <c r="E97">
-        <v>537</v>
-[...18 lines deleted...]
-    </row>
+        <v>384</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>769</v>
+        <v>14</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>368</v>
+        <v>471</v>
       </c>
       <c r="E99">
-        <v>368</v>
+        <v>471</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>8</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>770</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>986</v>
+        <v>120</v>
       </c>
       <c r="E100">
-        <v>986</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>771</v>
+        <v>682</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>381</v>
+        <v>351</v>
       </c>
       <c r="E101">
-        <v>381</v>
-[...18 lines deleted...]
-    </row>
+        <v>351</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>773</v>
+        <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>215</v>
+        <v>14734</v>
       </c>
       <c r="E103">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="104"/>
+        <v>14734</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>676</v>
+      </c>
+      <c r="E104">
+        <v>676</v>
+      </c>
+    </row>
     <row r="105">
       <c r="A105">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>78</v>
+        <v>683</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>2414</v>
+        <v>12525</v>
       </c>
       <c r="E105">
-        <v>2414</v>
+        <v>12525</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="s">
-        <v>29</v>
+      <c r="A106">
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>684</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>358</v>
+        <v>1223</v>
       </c>
       <c r="E106">
-        <v>358</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>774</v>
+        <v>685</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>1302</v>
+        <v>92</v>
       </c>
       <c r="E107">
-        <v>1302</v>
+        <v>92</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>775</v>
+        <v>686</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E108">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>776</v>
+        <v>687</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="E109">
-        <v>123</v>
+        <v>29</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>777</v>
+        <v>688</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="E110">
-        <v>160</v>
+        <v>29</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>778</v>
+        <v>689</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="E111">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B112" t="s">
-        <v>779</v>
+        <v>690</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="E112">
-        <v>93</v>
-[...18 lines deleted...]
-    </row>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>781</v>
+        <v>16</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>508</v>
       </c>
       <c r="E114">
-        <v>22</v>
+        <v>508</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>9</v>
+      <c r="A115" t="s">
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>782</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="E115">
-        <v>130</v>
+        <v>182</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>783</v>
+        <v>691</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>12</v>
+        <v>217</v>
       </c>
       <c r="E116">
-        <v>12</v>
+        <v>217</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>103</v>
+        <v>692</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="E117">
-        <v>15</v>
-[...19 lines deleted...]
-    </row>
+        <v>67</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>693</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>42</v>
+      </c>
+      <c r="E118">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
-      <c r="A120" t="s">
-        <v>29</v>
+      <c r="A120">
+        <v>12</v>
       </c>
       <c r="B120" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="C120" t="s">
         <v>35</v>
       </c>
       <c r="D120">
-        <v>435</v>
+        <v>18256</v>
       </c>
       <c r="E120">
-        <v>435</v>
+        <v>18256</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>1</v>
+      <c r="A121" t="s">
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>784</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>425</v>
+        <v>1567</v>
       </c>
       <c r="E121">
-        <v>425</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>785</v>
+        <v>694</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>214</v>
+        <v>11957</v>
       </c>
       <c r="E122">
-        <v>214</v>
+        <v>11957</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>786</v>
+        <v>695</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>110</v>
+        <v>2269</v>
       </c>
       <c r="E123">
-        <v>110</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>787</v>
+        <v>696</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>60</v>
+        <v>312</v>
       </c>
       <c r="E124">
-        <v>60</v>
+        <v>312</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>788</v>
+        <v>697</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="E125">
-        <v>56</v>
+        <v>188</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>789</v>
+        <v>698</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>58</v>
+        <v>1092</v>
       </c>
       <c r="E126">
-        <v>58</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B127" t="s">
-        <v>790</v>
+        <v>699</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>217</v>
       </c>
       <c r="E127">
-        <v>25</v>
+        <v>217</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B128" t="s">
-        <v>791</v>
+        <v>700</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>33</v>
+        <v>181</v>
       </c>
       <c r="E128">
-        <v>33</v>
+        <v>181</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B129" t="s">
-        <v>792</v>
+        <v>701</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>19</v>
+        <v>319</v>
       </c>
       <c r="E129">
-        <v>19</v>
+        <v>319</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
+        <v>9</v>
+      </c>
+      <c r="B130" t="s">
+        <v>702</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>50</v>
+      </c>
+      <c r="E130">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
         <v>10</v>
       </c>
-      <c r="B130" t="s">
-[...29 lines deleted...]
-    </row>
+      <c r="B131" t="s">
+        <v>703</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>104</v>
+      </c>
+      <c r="E131">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
-      <c r="A133" t="s">
-        <v>29</v>
+      <c r="A133">
+        <v>13</v>
       </c>
       <c r="B133" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
-        <v>271</v>
+        <v>1179</v>
       </c>
       <c r="E133">
-        <v>271</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>1</v>
+      <c r="A134" t="s">
+        <v>30</v>
       </c>
       <c r="B134" t="s">
-        <v>794</v>
+        <v>30</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>232</v>
+        <v>158</v>
       </c>
       <c r="E134">
-        <v>232</v>
+        <v>158</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>795</v>
+        <v>704</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>179</v>
+        <v>759</v>
       </c>
       <c r="E135">
-        <v>179</v>
+        <v>759</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>796</v>
+        <v>705</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>129</v>
+        <v>59</v>
       </c>
       <c r="E136">
-        <v>129</v>
+        <v>59</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>797</v>
+        <v>706</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E137">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>707</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>64</v>
+      </c>
+      <c r="E138">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
         <v>5</v>
       </c>
-      <c r="B138" t="s">
-[...12 lines deleted...]
-    <row r="139"/>
+      <c r="B139" t="s">
+        <v>708</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>83</v>
+      </c>
+      <c r="E139">
+        <v>83</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>15</v>
+        <v>709</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>22258</v>
+        <v>21</v>
       </c>
       <c r="E140">
-        <v>22258</v>
-[...18 lines deleted...]
-    </row>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="141"/>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D142">
-        <v>2272</v>
+        <v>11841</v>
       </c>
       <c r="E142">
-        <v>2272</v>
+        <v>11841</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143">
-        <v>2</v>
+      <c r="A143" t="s">
+        <v>30</v>
       </c>
       <c r="B143" t="s">
-        <v>799</v>
+        <v>30</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>11961</v>
+        <v>1899</v>
       </c>
       <c r="E143">
-        <v>11961</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>800</v>
+        <v>710</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>822</v>
+        <v>7339</v>
       </c>
       <c r="E144">
-        <v>822</v>
+        <v>7339</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>801</v>
+        <v>711</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1109</v>
+        <v>517</v>
       </c>
       <c r="E145">
-        <v>1109</v>
+        <v>517</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>802</v>
+        <v>712</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>974</v>
+        <v>465</v>
       </c>
       <c r="E146">
-        <v>974</v>
+        <v>465</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B147" t="s">
-        <v>803</v>
+        <v>713</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>139</v>
+        <v>340</v>
       </c>
       <c r="E147">
-        <v>139</v>
+        <v>340</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>804</v>
+        <v>714</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>634</v>
+        <v>402</v>
       </c>
       <c r="E148">
-        <v>634</v>
+        <v>402</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>805</v>
+        <v>715</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>324</v>
+        <v>235</v>
       </c>
       <c r="E149">
-        <v>324</v>
+        <v>235</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B150" t="s">
-        <v>806</v>
+        <v>716</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="E150">
-        <v>260</v>
+        <v>182</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B151" t="s">
-        <v>807</v>
+        <v>717</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>151</v>
+        <v>231</v>
       </c>
       <c r="E151">
-        <v>151</v>
+        <v>231</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B152" t="s">
-        <v>808</v>
+        <v>718</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>906</v>
+        <v>67</v>
       </c>
       <c r="E152">
-        <v>906</v>
-[...19 lines deleted...]
-    </row>
+        <v>67</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>10</v>
+      </c>
+      <c r="B153" t="s">
+        <v>719</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>164</v>
+      </c>
+      <c r="E153">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
-      <c r="A155" t="s">
-        <v>29</v>
+      <c r="A155">
+        <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C155" t="s">
         <v>35</v>
       </c>
       <c r="D155">
-        <v>135</v>
+        <v>8318</v>
       </c>
       <c r="E155">
-        <v>135</v>
+        <v>8318</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156">
-        <v>1</v>
+      <c r="A156" t="s">
+        <v>30</v>
       </c>
       <c r="B156" t="s">
-        <v>809</v>
+        <v>30</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>138</v>
+        <v>2397</v>
       </c>
       <c r="E156">
-        <v>138</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>810</v>
+        <v>720</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>221</v>
+        <v>1407</v>
       </c>
       <c r="E157">
-        <v>221</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>721</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>1862</v>
+      </c>
+      <c r="E158">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
         <v>3</v>
       </c>
-      <c r="B158" t="s">
-[...12 lines deleted...]
-    <row r="159"/>
+      <c r="B159" t="s">
+        <v>722</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>1844</v>
+      </c>
+      <c r="E159">
+        <v>1844</v>
+      </c>
+    </row>
     <row r="160">
       <c r="A160">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>17</v>
+        <v>723</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D160">
-        <v>12486</v>
+        <v>455</v>
       </c>
       <c r="E160">
-        <v>12486</v>
+        <v>455</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" t="s">
-        <v>29</v>
+      <c r="A161">
+        <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>1613</v>
+        <v>353</v>
       </c>
       <c r="E161">
-        <v>1613</v>
-[...18 lines deleted...]
-    </row>
+        <v>353</v>
+      </c>
+    </row>
+    <row r="162"/>
     <row r="163">
       <c r="A163">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B163" t="s">
-        <v>813</v>
+        <v>21</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D163">
-        <v>1317</v>
+        <v>1735</v>
       </c>
       <c r="E163">
-        <v>1317</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164">
-        <v>3</v>
+      <c r="A164" t="s">
+        <v>30</v>
       </c>
       <c r="B164" t="s">
-        <v>814</v>
+        <v>30</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D164">
-        <v>389</v>
+        <v>221</v>
       </c>
       <c r="E164">
-        <v>389</v>
+        <v>221</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>815</v>
+        <v>725</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>6570</v>
+        <v>748</v>
       </c>
       <c r="E165">
-        <v>6570</v>
+        <v>748</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>816</v>
+        <v>726</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>573</v>
+        <v>273</v>
       </c>
       <c r="E166">
-        <v>573</v>
+        <v>273</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>817</v>
+        <v>727</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>156</v>
+        <v>113</v>
       </c>
       <c r="E167">
-        <v>156</v>
+        <v>113</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>818</v>
+        <v>728</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>201</v>
+        <v>91</v>
       </c>
       <c r="E168">
-        <v>201</v>
+        <v>91</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>819</v>
+        <v>729</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="E169">
-        <v>124</v>
+        <v>41</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>820</v>
+        <v>730</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D170">
-        <v>164</v>
+        <v>36</v>
       </c>
       <c r="E170">
-        <v>164</v>
+        <v>36</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>821</v>
+        <v>731</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E171">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>822</v>
+        <v>732</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="E172">
-        <v>71</v>
-[...19 lines deleted...]
-    </row>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>733</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>145</v>
+      </c>
+      <c r="E173">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="174"/>
     <row r="175">
-      <c r="A175" t="s">
-        <v>29</v>
+      <c r="A175">
+        <v>17</v>
       </c>
       <c r="B175" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C175" t="s">
         <v>35</v>
       </c>
       <c r="D175">
-        <v>1107</v>
+        <v>24659</v>
       </c>
       <c r="E175">
-        <v>1107</v>
+        <v>24659</v>
       </c>
     </row>
     <row r="176">
-      <c r="A176">
-        <v>1</v>
+      <c r="A176" t="s">
+        <v>30</v>
       </c>
       <c r="B176" t="s">
-        <v>823</v>
+        <v>30</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D176">
-        <v>902</v>
+        <v>1584</v>
       </c>
       <c r="E176">
-        <v>902</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>734</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>12401</v>
+      </c>
+      <c r="E177">
+        <v>12401</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
         <v>2</v>
       </c>
-      <c r="B177" t="s">
-[...12 lines deleted...]
-    <row r="178"/>
+      <c r="B178" t="s">
+        <v>735</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>8319</v>
+      </c>
+      <c r="E178">
+        <v>8319</v>
+      </c>
+    </row>
     <row r="179">
       <c r="A179">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B179" t="s">
-        <v>19</v>
+        <v>736</v>
       </c>
       <c r="C179" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D179">
-        <v>1429</v>
+        <v>779</v>
       </c>
       <c r="E179">
-        <v>1429</v>
+        <v>779</v>
       </c>
     </row>
     <row r="180">
-      <c r="A180" t="s">
-        <v>29</v>
+      <c r="A180">
+        <v>4</v>
       </c>
       <c r="B180" t="s">
-        <v>29</v>
+        <v>737</v>
       </c>
       <c r="C180" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D180">
-        <v>320</v>
+        <v>180</v>
       </c>
       <c r="E180">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B181" t="s">
-        <v>825</v>
+        <v>738</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D181">
-        <v>539</v>
+        <v>231</v>
       </c>
       <c r="E181">
-        <v>539</v>
+        <v>231</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B182" t="s">
-        <v>826</v>
+        <v>739</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D182">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E182">
-        <v>93</v>
+        <v>79</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B183" t="s">
-        <v>827</v>
+        <v>740</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D183">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="E183">
-        <v>115</v>
+        <v>64</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B184" t="s">
-        <v>828</v>
+        <v>741</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D184">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="E184">
-        <v>61</v>
+        <v>126</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B185" t="s">
-        <v>829</v>
+        <v>742</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D185">
-        <v>51</v>
+        <v>92</v>
       </c>
       <c r="E185">
-        <v>51</v>
+        <v>92</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B186" t="s">
-        <v>830</v>
+        <v>743</v>
       </c>
       <c r="C186" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D186">
-        <v>27</v>
+        <v>804</v>
       </c>
       <c r="E186">
-        <v>27</v>
-[...18 lines deleted...]
-    </row>
+        <v>804</v>
+      </c>
+    </row>
+    <row r="187"/>
     <row r="188">
       <c r="A188">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B188" t="s">
-        <v>832</v>
+        <v>23</v>
       </c>
       <c r="C188" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D188">
-        <v>63</v>
+        <v>1059</v>
       </c>
       <c r="E188">
-        <v>63</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189">
-        <v>9</v>
+      <c r="A189" t="s">
+        <v>30</v>
       </c>
       <c r="B189" t="s">
-        <v>833</v>
+        <v>30</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D189">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="E189">
-        <v>27</v>
+        <v>276</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B190" t="s">
-        <v>834</v>
+        <v>744</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D190">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="E190">
-        <v>20</v>
+        <v>327</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B191" t="s">
-        <v>835</v>
+        <v>745</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D191">
-        <v>52</v>
+        <v>321</v>
       </c>
       <c r="E191">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="192"/>
+        <v>321</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>3</v>
+      </c>
+      <c r="B192" t="s">
+        <v>746</v>
+      </c>
+      <c r="C192" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192">
+        <v>55</v>
+      </c>
+      <c r="E192">
+        <v>55</v>
+      </c>
+    </row>
     <row r="193">
       <c r="A193">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C193" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D193">
-        <v>12913</v>
+        <v>80</v>
       </c>
       <c r="E193">
-        <v>12913</v>
-[...211 lines deleted...]
-      <c r="B207" t="s">
         <v>80</v>
-      </c>
-[...109 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1751 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>81</v>
+        <v>748</v>
       </c>
       <c r="D2" t="s">
-        <v>82</v>
+        <v>749</v>
       </c>
       <c r="E2" t="s">
-        <v>83</v>
+        <v>750</v>
       </c>
       <c r="F2" t="s">
-        <v>84</v>
+        <v>751</v>
       </c>
       <c r="G2">
-        <v>5454</v>
+        <v>51727</v>
       </c>
       <c r="H2">
-        <v>28265</v>
+        <v>14130</v>
       </c>
       <c r="I2">
-        <v>8989</v>
+        <v>17550</v>
       </c>
       <c r="J2">
-        <v>40130</v>
+        <v>33273</v>
       </c>
       <c r="K2">
-        <v>9903</v>
+        <v>4145</v>
       </c>
       <c r="L2">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="M2">
-        <v>2059</v>
+        <v>1452</v>
       </c>
       <c r="N2">
-        <v>21623</v>
+        <v>4653</v>
       </c>
       <c r="O2">
-        <v>1052</v>
+        <v>98</v>
       </c>
       <c r="P2">
-        <v>2038</v>
+        <v>854</v>
       </c>
       <c r="Q2">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="R2">
-        <v>2903</v>
+        <v>7398</v>
       </c>
       <c r="S2">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="T2">
-        <v>6384</v>
+        <v>21392</v>
       </c>
       <c r="U2">
-        <v>1146</v>
+        <v>714</v>
       </c>
       <c r="V2">
-        <v>1741</v>
+        <v>644</v>
       </c>
       <c r="W2">
-        <v>11691</v>
+        <v>2218</v>
       </c>
       <c r="X2">
-        <v>205</v>
+        <v>643</v>
       </c>
       <c r="Y2">
-        <v>144555</v>
+        <v>161798</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>748</v>
       </c>
       <c r="D3" t="s">
-        <v>82</v>
+        <v>749</v>
       </c>
       <c r="E3" t="s">
-        <v>85</v>
+        <v>752</v>
       </c>
       <c r="F3" t="s">
-        <v>86</v>
+        <v>753</v>
       </c>
       <c r="G3">
-        <v>8057</v>
+        <v>5894</v>
       </c>
       <c r="H3">
-        <v>14327</v>
+        <v>17985</v>
       </c>
       <c r="I3">
-        <v>14765</v>
+        <v>23007</v>
       </c>
       <c r="J3">
-        <v>33288</v>
+        <v>30047</v>
       </c>
       <c r="K3">
-        <v>3728</v>
+        <v>2756</v>
       </c>
       <c r="L3">
-        <v>362</v>
+        <v>214</v>
       </c>
       <c r="M3">
-        <v>3156</v>
+        <v>882</v>
       </c>
       <c r="N3">
-        <v>9807</v>
+        <v>9360</v>
       </c>
       <c r="O3">
-        <v>224</v>
+        <v>83</v>
       </c>
       <c r="P3">
-        <v>343</v>
+        <v>2927</v>
       </c>
       <c r="Q3">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="R3">
-        <v>4820</v>
+        <v>4601</v>
       </c>
       <c r="S3">
-        <v>42</v>
+        <v>391</v>
       </c>
       <c r="T3">
-        <v>2836</v>
+        <v>4008</v>
       </c>
       <c r="U3">
-        <v>559</v>
+        <v>678</v>
       </c>
       <c r="V3">
-        <v>396</v>
+        <v>735</v>
       </c>
       <c r="W3">
-        <v>5135</v>
+        <v>660</v>
       </c>
       <c r="X3">
-        <v>234</v>
+        <v>107</v>
       </c>
       <c r="Y3">
-        <v>102232</v>
+        <v>104529</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4">
-        <v>3</v>
+      <c r="A4" t="s">
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="G4">
-        <v>19254</v>
+        <v>57621</v>
       </c>
       <c r="H4">
-        <v>19386</v>
+        <v>32115</v>
       </c>
       <c r="I4">
-        <v>19845</v>
+        <v>40557</v>
       </c>
       <c r="J4">
-        <v>51883</v>
+        <v>63320</v>
       </c>
       <c r="K4">
-        <v>21797</v>
+        <v>6901</v>
       </c>
       <c r="L4">
-        <v>887</v>
+        <v>819</v>
       </c>
       <c r="M4">
-        <v>3420</v>
+        <v>2334</v>
       </c>
       <c r="N4">
-        <v>20083</v>
+        <v>14013</v>
       </c>
       <c r="O4">
-        <v>6343</v>
+        <v>181</v>
       </c>
       <c r="P4">
-        <v>901</v>
+        <v>3781</v>
       </c>
       <c r="Q4">
-        <v>404</v>
+        <v>357</v>
       </c>
       <c r="R4">
-        <v>8100</v>
+        <v>11999</v>
       </c>
       <c r="S4">
-        <v>177</v>
+        <v>530</v>
       </c>
       <c r="T4">
-        <v>19041</v>
+        <v>25400</v>
       </c>
       <c r="U4">
-        <v>1672</v>
+        <v>1392</v>
       </c>
       <c r="V4">
-        <v>6539</v>
+        <v>1379</v>
       </c>
       <c r="W4">
-        <v>14847</v>
+        <v>2878</v>
       </c>
       <c r="X4">
-        <v>439</v>
+        <v>750</v>
       </c>
       <c r="Y4">
-        <v>215018</v>
-[...64 lines deleted...]
-        <v>461805</v>
+        <v>266327</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>5454</v>
+        <v>51727</v>
       </c>
       <c r="E2">
-        <v>8057</v>
+        <v>5894</v>
       </c>
       <c r="F2">
-        <v>19254</v>
-[...2 lines deleted...]
-        <v>32765</v>
+        <v>57621</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>996</v>
+        <v>5450</v>
       </c>
       <c r="E3">
-        <v>894</v>
+        <v>1341</v>
       </c>
       <c r="F3">
-        <v>2165</v>
-[...2 lines deleted...]
-        <v>4055</v>
+        <v>6791</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>89</v>
+        <v>754</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>3241</v>
+        <v>29274</v>
       </c>
       <c r="E4">
-        <v>2302</v>
+        <v>1864</v>
       </c>
       <c r="F4">
-        <v>5205</v>
-[...2 lines deleted...]
-        <v>10748</v>
+        <v>31138</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>755</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>372</v>
+        <v>13561</v>
       </c>
       <c r="E5">
-        <v>1384</v>
+        <v>2285</v>
       </c>
       <c r="F5">
-        <v>9374</v>
-[...2 lines deleted...]
-        <v>11130</v>
+        <v>15846</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>756</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>172</v>
+        <v>847</v>
       </c>
       <c r="E6">
-        <v>2759</v>
+        <v>87</v>
       </c>
       <c r="F6">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>3283</v>
+        <v>934</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>92</v>
+        <v>757</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>111</v>
+        <v>595</v>
       </c>
       <c r="E7">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="F7">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>691</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>93</v>
+        <v>758</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>90</v>
+        <v>300</v>
       </c>
       <c r="E8">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="F8">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>94</v>
+        <v>759</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>54</v>
+        <v>426</v>
       </c>
       <c r="E9">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F9">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>475</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>760</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>178</v>
+        <v>1274</v>
       </c>
       <c r="E10">
-        <v>79</v>
+        <v>142</v>
       </c>
       <c r="F10">
-        <v>187</v>
-[...27 lines deleted...]
-    </row>
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="11"/>
     <row r="12">
       <c r="A12">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12">
-        <v>74</v>
+        <v>14130</v>
       </c>
       <c r="E12">
-        <v>91</v>
+        <v>17985</v>
       </c>
       <c r="F12">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>32115</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>10</v>
+      <c r="A13" t="s">
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>11</v>
+        <v>2726</v>
       </c>
       <c r="E13">
-        <v>3</v>
+        <v>2776</v>
       </c>
       <c r="F13">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>5502</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>761</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>2717</v>
       </c>
       <c r="E14">
-        <v>10</v>
+        <v>11330</v>
       </c>
       <c r="F14">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>14047</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>762</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>41</v>
+        <v>872</v>
       </c>
       <c r="E15">
-        <v>184</v>
+        <v>815</v>
       </c>
       <c r="F15">
-        <v>756</v>
-[...5 lines deleted...]
-    <row r="16"/>
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>763</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>373</v>
+      </c>
+      <c r="E16">
+        <v>256</v>
+      </c>
+      <c r="F16">
+        <v>629</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>764</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>28265</v>
+        <v>4727</v>
       </c>
       <c r="E17">
-        <v>14327</v>
+        <v>1745</v>
       </c>
       <c r="F17">
-        <v>19386</v>
-[...2 lines deleted...]
-        <v>61978</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>29</v>
+      <c r="A18">
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>765</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>3207</v>
+        <v>2500</v>
       </c>
       <c r="E18">
-        <v>1456</v>
+        <v>874</v>
       </c>
       <c r="F18">
-        <v>3659</v>
-[...2 lines deleted...]
-        <v>8322</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>766</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>3439</v>
+        <v>123</v>
       </c>
       <c r="E19">
-        <v>7072</v>
+        <v>136</v>
       </c>
       <c r="F19">
-        <v>10323</v>
-[...2 lines deleted...]
-        <v>20834</v>
+        <v>259</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>102</v>
+        <v>767</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>17887</v>
+        <v>92</v>
       </c>
       <c r="E20">
-        <v>1061</v>
+        <v>53</v>
       </c>
       <c r="F20">
-        <v>1300</v>
-[...27 lines deleted...]
-    </row>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>537</v>
+        <v>17550</v>
       </c>
       <c r="E22">
-        <v>159</v>
+        <v>23007</v>
       </c>
       <c r="F22">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>1306</v>
+        <v>40557</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>5</v>
+      <c r="A23" t="s">
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>567</v>
+        <v>1638</v>
       </c>
       <c r="E23">
-        <v>179</v>
+        <v>1528</v>
       </c>
       <c r="F23">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
+        <v>768</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>1149</v>
+        <v>3761</v>
       </c>
       <c r="E24">
-        <v>118</v>
+        <v>12932</v>
       </c>
       <c r="F24">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>1945</v>
+        <v>16693</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>107</v>
+        <v>769</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>142</v>
+        <v>2091</v>
       </c>
       <c r="E25">
-        <v>63</v>
+        <v>4469</v>
       </c>
       <c r="F25">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>6560</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>770</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>298</v>
+        <v>418</v>
       </c>
       <c r="E26">
-        <v>524</v>
+        <v>290</v>
       </c>
       <c r="F26">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>1199</v>
+        <v>708</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>771</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>133</v>
+        <v>980</v>
       </c>
       <c r="E27">
-        <v>101</v>
+        <v>2734</v>
       </c>
       <c r="F27">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>772</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="E28">
-        <v>55</v>
+        <v>129</v>
       </c>
       <c r="F28">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>232</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>773</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="E29">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="F29">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>284</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>774</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>173</v>
+        <v>8418</v>
       </c>
       <c r="E30">
-        <v>118</v>
+        <v>782</v>
       </c>
       <c r="F30">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>1139</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>8989</v>
+        <v>33273</v>
       </c>
       <c r="E32">
-        <v>14765</v>
+        <v>30047</v>
       </c>
       <c r="F32">
-        <v>19845</v>
-[...2 lines deleted...]
-        <v>43599</v>
+        <v>63320</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>1284</v>
+        <v>3370</v>
       </c>
       <c r="E33">
-        <v>917</v>
+        <v>2105</v>
       </c>
       <c r="F33">
-        <v>2801</v>
-[...2 lines deleted...]
-        <v>5002</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>775</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>1282</v>
+        <v>10253</v>
       </c>
       <c r="E34">
-        <v>705</v>
+        <v>2293</v>
       </c>
       <c r="F34">
-        <v>2857</v>
-[...2 lines deleted...]
-        <v>4844</v>
+        <v>12546</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>776</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>2574</v>
+        <v>1498</v>
       </c>
       <c r="E35">
-        <v>2522</v>
+        <v>7890</v>
       </c>
       <c r="F35">
-        <v>4702</v>
-[...2 lines deleted...]
-        <v>9798</v>
+        <v>9388</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>777</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>534</v>
+        <v>13126</v>
       </c>
       <c r="E36">
-        <v>1391</v>
+        <v>1196</v>
       </c>
       <c r="F36">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>2790</v>
+        <v>14322</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>778</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>704</v>
+        <v>4155</v>
       </c>
       <c r="E37">
-        <v>483</v>
+        <v>16121</v>
       </c>
       <c r="F37">
-        <v>6438</v>
-[...2 lines deleted...]
-        <v>7625</v>
+        <v>20276</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>779</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>778</v>
+        <v>164</v>
       </c>
       <c r="E38">
-        <v>8174</v>
+        <v>98</v>
       </c>
       <c r="F38">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>9549</v>
+        <v>262</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>780</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>96</v>
+        <v>194</v>
       </c>
       <c r="E39">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="F39">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>781</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>816</v>
+        <v>513</v>
       </c>
       <c r="E40">
-        <v>85</v>
+        <v>263</v>
       </c>
       <c r="F40">
-        <v>224</v>
-[...27 lines deleted...]
-    </row>
+        <v>776</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>88</v>
+        <v>4145</v>
       </c>
       <c r="E42">
-        <v>57</v>
+        <v>2756</v>
       </c>
       <c r="F42">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>6901</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>10</v>
+      <c r="A43" t="s">
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>544</v>
+        <v>1412</v>
       </c>
       <c r="E43">
-        <v>224</v>
+        <v>403</v>
       </c>
       <c r="F43">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>782</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>96</v>
+        <v>989</v>
       </c>
       <c r="E44">
-        <v>18</v>
+        <v>482</v>
       </c>
       <c r="F44">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>783</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>50</v>
+        <v>800</v>
       </c>
       <c r="E45">
-        <v>68</v>
+        <v>580</v>
       </c>
       <c r="F45">
-        <v>102</v>
-[...5 lines deleted...]
-    <row r="46"/>
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>784</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>178</v>
+      </c>
+      <c r="E46">
+        <v>651</v>
+      </c>
+      <c r="F46">
+        <v>829</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>785</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>40130</v>
+        <v>179</v>
       </c>
       <c r="E47">
-        <v>33288</v>
+        <v>433</v>
       </c>
       <c r="F47">
-        <v>51883</v>
-[...2 lines deleted...]
-        <v>125301</v>
+        <v>612</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>29</v>
+      <c r="A48">
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>786</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>2565</v>
+        <v>367</v>
       </c>
       <c r="E48">
-        <v>1379</v>
+        <v>79</v>
       </c>
       <c r="F48">
-        <v>3248</v>
-[...2 lines deleted...]
-        <v>7192</v>
+        <v>446</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>787</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>24852</v>
+        <v>90</v>
       </c>
       <c r="E49">
-        <v>1347</v>
+        <v>45</v>
       </c>
       <c r="F49">
-        <v>3298</v>
-[...2 lines deleted...]
-        <v>29497</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>126</v>
+        <v>788</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>3994</v>
+        <v>130</v>
       </c>
       <c r="E50">
-        <v>1586</v>
+        <v>83</v>
       </c>
       <c r="F50">
-        <v>3514</v>
-[...27 lines deleted...]
-    </row>
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>524</v>
+        <v>605</v>
       </c>
       <c r="E52">
-        <v>19915</v>
+        <v>214</v>
       </c>
       <c r="F52">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>21761</v>
+        <v>819</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>5</v>
+      <c r="A53" t="s">
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>290</v>
+        <v>258</v>
       </c>
       <c r="E53">
-        <v>3465</v>
+        <v>75</v>
       </c>
       <c r="F53">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>4546</v>
+        <v>333</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>130</v>
+        <v>789</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>562</v>
+        <v>90</v>
       </c>
       <c r="E54">
-        <v>229</v>
+        <v>47</v>
       </c>
       <c r="F54">
-        <v>15641</v>
-[...2 lines deleted...]
-        <v>16432</v>
+        <v>137</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>790</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>5461</v>
+        <v>58</v>
       </c>
       <c r="E55">
-        <v>4473</v>
+        <v>44</v>
       </c>
       <c r="F55">
-        <v>11344</v>
-[...2 lines deleted...]
-        <v>21278</v>
+        <v>102</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>132</v>
+        <v>791</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>202</v>
+        <v>43</v>
       </c>
       <c r="E56">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="F56">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>73</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>133</v>
+        <v>792</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="E57">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F57">
-        <v>160</v>
-[...27 lines deleted...]
-    </row>
+        <v>174</v>
+      </c>
+    </row>
+    <row r="58"/>
     <row r="59">
       <c r="A59">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B59" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>56</v>
+        <v>1452</v>
       </c>
       <c r="E59">
-        <v>32</v>
+        <v>882</v>
       </c>
       <c r="F59">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60">
-        <v>12</v>
+      <c r="A60" t="s">
+        <v>30</v>
       </c>
       <c r="B60" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>53</v>
+        <v>436</v>
       </c>
       <c r="E60">
-        <v>24</v>
+        <v>260</v>
       </c>
       <c r="F60">
-        <v>220</v>
-[...5 lines deleted...]
-    <row r="61"/>
+        <v>696</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>793</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>534</v>
+      </c>
+      <c r="E61">
+        <v>168</v>
+      </c>
+      <c r="F61">
+        <v>702</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B62" t="s">
-        <v>10</v>
+        <v>794</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>9903</v>
+        <v>144</v>
       </c>
       <c r="E62">
-        <v>3728</v>
+        <v>209</v>
       </c>
       <c r="F62">
-        <v>21797</v>
-[...2 lines deleted...]
-        <v>35428</v>
+        <v>353</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>795</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>1077</v>
+        <v>190</v>
       </c>
       <c r="E63">
-        <v>375</v>
+        <v>79</v>
       </c>
       <c r="F63">
-        <v>1399</v>
-[...2 lines deleted...]
-        <v>2851</v>
+        <v>269</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B64" t="s">
-        <v>137</v>
+        <v>796</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>2775</v>
+        <v>93</v>
       </c>
       <c r="E64">
-        <v>1295</v>
+        <v>91</v>
       </c>
       <c r="F64">
-        <v>4124</v>
-[...2 lines deleted...]
-        <v>8194</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B65" t="s">
-        <v>138</v>
+        <v>797</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>493</v>
+        <v>18</v>
       </c>
       <c r="E65">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="F65">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>1147</v>
+        <v>73</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B66" t="s">
-        <v>139</v>
+        <v>798</v>
       </c>
       <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
         <v>37</v>
       </c>
-      <c r="D66">
-[...1 lines deleted...]
-      </c>
       <c r="E66">
-        <v>652</v>
+        <v>20</v>
       </c>
       <c r="F66">
-        <v>10045</v>
-[...27 lines deleted...]
-    </row>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B68" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>413</v>
+        <v>4653</v>
       </c>
       <c r="E68">
-        <v>263</v>
+        <v>9360</v>
       </c>
       <c r="F68">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>14013</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69">
-        <v>6</v>
+      <c r="A69" t="s">
+        <v>30</v>
       </c>
       <c r="B69" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>98</v>
+        <v>1267</v>
       </c>
       <c r="E69">
-        <v>32</v>
+        <v>768</v>
       </c>
       <c r="F69">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>143</v>
+        <v>799</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>127</v>
+        <v>1432</v>
       </c>
       <c r="E70">
-        <v>296</v>
+        <v>2435</v>
       </c>
       <c r="F70">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>144</v>
+        <v>800</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>120</v>
+        <v>871</v>
       </c>
       <c r="E71">
-        <v>27</v>
+        <v>5472</v>
       </c>
       <c r="F71">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>6343</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>145</v>
+        <v>801</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>96</v>
+        <v>419</v>
       </c>
       <c r="E72">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="F72">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>563</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>146</v>
+        <v>802</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="E73">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="F73">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>147</v>
+        <v>803</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>2703</v>
+        <v>171</v>
       </c>
       <c r="E74">
-        <v>522</v>
+        <v>24</v>
       </c>
       <c r="F74">
-        <v>4119</v>
-[...2 lines deleted...]
-        <v>7344</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>148</v>
+        <v>804</v>
       </c>
       <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>195</v>
+      </c>
+      <c r="E75">
+        <v>398</v>
+      </c>
+      <c r="F75">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>805</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>174</v>
+      </c>
+      <c r="E76">
         <v>37</v>
       </c>
-      <c r="D75">
-[...35 lines deleted...]
-    </row>
+      <c r="F76">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="77"/>
     <row r="78">
-      <c r="A78" t="s">
-        <v>29</v>
+      <c r="A78">
+        <v>9</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C78" t="s">
         <v>35</v>
       </c>
       <c r="D78">
-        <v>263</v>
+        <v>98</v>
       </c>
       <c r="E78">
-        <v>154</v>
+        <v>83</v>
       </c>
       <c r="F78">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79">
-        <v>1</v>
+      <c r="A79" t="s">
+        <v>30</v>
       </c>
       <c r="B79" t="s">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>204</v>
+        <v>49</v>
       </c>
       <c r="E79">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="F79">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>64</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>150</v>
+        <v>806</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="E80">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F80">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>807</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>31</v>
+      </c>
+      <c r="E81">
+        <v>60</v>
+      </c>
+      <c r="F81">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
         <v>3</v>
       </c>
-      <c r="B81" t="s">
-[...41 lines deleted...]
-    </row>
+      <c r="B82" t="s">
+        <v>808</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>6</v>
+      </c>
+      <c r="E82">
+        <v>3</v>
+      </c>
+      <c r="F82">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
-      <c r="A84" t="s">
-        <v>29</v>
+      <c r="A84">
+        <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>35</v>
       </c>
       <c r="D84">
-        <v>381</v>
+        <v>854</v>
       </c>
       <c r="E84">
-        <v>270</v>
+        <v>2927</v>
       </c>
       <c r="F84">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>1416</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>1</v>
+      <c r="A85" t="s">
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>670</v>
+        <v>132</v>
       </c>
       <c r="E85">
-        <v>2473</v>
+        <v>233</v>
       </c>
       <c r="F85">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>4386</v>
+        <v>365</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>153</v>
+        <v>809</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>542</v>
+        <v>480</v>
       </c>
       <c r="E86">
-        <v>48</v>
+        <v>2411</v>
       </c>
       <c r="F86">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>154</v>
+        <v>810</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="E87">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="F87">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>129</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>155</v>
+        <v>811</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="E88">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F88">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>72</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>156</v>
+        <v>812</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="E89">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="F89">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>813</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="E90">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F90">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>104</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>158</v>
+        <v>814</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="E91">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="F91">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>159</v>
+        <v>815</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E92">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="F92">
-        <v>275</v>
-[...27 lines deleted...]
-    </row>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>161</v>
+        <v>16</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="E94">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="F94">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>11</v>
+      <c r="A95" t="s">
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="E95">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="F95">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>123</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>163</v>
+        <v>816</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E96">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F96">
-        <v>50</v>
-[...5 lines deleted...]
-    <row r="97"/>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>817</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>34</v>
+      </c>
+      <c r="E97">
+        <v>126</v>
+      </c>
+      <c r="F97">
+        <v>160</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>818</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>14</v>
+      </c>
+      <c r="E98">
         <v>8</v>
       </c>
-      <c r="B98" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F98">
-        <v>20083</v>
-[...27 lines deleted...]
-    </row>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="99"/>
     <row r="100">
       <c r="A100">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>164</v>
+        <v>17</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>2539</v>
+        <v>7398</v>
       </c>
       <c r="E100">
-        <v>4662</v>
+        <v>4601</v>
       </c>
       <c r="F100">
-        <v>3743</v>
-[...2 lines deleted...]
-        <v>10944</v>
+        <v>11999</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101">
-        <v>2</v>
+      <c r="A101" t="s">
+        <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>165</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>1241</v>
+        <v>586</v>
       </c>
       <c r="E101">
-        <v>1482</v>
+        <v>429</v>
       </c>
       <c r="F101">
-        <v>9032</v>
-[...2 lines deleted...]
-        <v>11755</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>166</v>
+        <v>819</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>691</v>
+        <v>1079</v>
       </c>
       <c r="E102">
-        <v>258</v>
+        <v>1628</v>
       </c>
       <c r="F102">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>2097</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>167</v>
+        <v>820</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>4360</v>
+        <v>1199</v>
       </c>
       <c r="E103">
-        <v>231</v>
+        <v>299</v>
       </c>
       <c r="F103">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>5249</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>168</v>
+        <v>821</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>130</v>
+        <v>3704</v>
       </c>
       <c r="E104">
-        <v>30</v>
+        <v>1350</v>
       </c>
       <c r="F104">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>5054</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>169</v>
+        <v>822</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="E105">
-        <v>411</v>
+        <v>375</v>
       </c>
       <c r="F105">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>1429</v>
+        <v>496</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>170</v>
+        <v>823</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>847</v>
+        <v>66</v>
       </c>
       <c r="E106">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="F106">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>1266</v>
+        <v>98</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>171</v>
+        <v>824</v>
       </c>
       <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>40</v>
+      </c>
+      <c r="E107">
         <v>37</v>
       </c>
-      <c r="D107">
-[...4 lines deleted...]
-      </c>
       <c r="F107">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>9712</v>
+        <v>77</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>172</v>
+        <v>825</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>121</v>
+        <v>603</v>
       </c>
       <c r="E108">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="F108">
-        <v>208</v>
-[...27 lines deleted...]
-    </row>
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B110" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>423</v>
+        <v>139</v>
       </c>
       <c r="E110">
-        <v>32</v>
+        <v>391</v>
       </c>
       <c r="F110">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>530</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>12</v>
+      <c r="A111" t="s">
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="E111">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F111">
-        <v>82</v>
-[...28 lines deleted...]
-    </row>
+        <v>245</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>826</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>80</v>
+      </c>
+      <c r="E112">
+        <v>205</v>
+      </c>
+      <c r="F112">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
-      <c r="A114" t="s">
-        <v>29</v>
+      <c r="A114">
+        <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
-        <v>72</v>
+        <v>21392</v>
       </c>
       <c r="E114">
-        <v>42</v>
+        <v>4008</v>
       </c>
       <c r="F114">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>25400</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>1</v>
+      <c r="A115" t="s">
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>817</v>
+        <v>2296</v>
       </c>
       <c r="E115">
-        <v>67</v>
+        <v>722</v>
       </c>
       <c r="F115">
-        <v>5215</v>
-[...2 lines deleted...]
-        <v>6099</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>177</v>
+        <v>827</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>32</v>
+        <v>17233</v>
       </c>
       <c r="E116">
-        <v>24</v>
+        <v>1383</v>
       </c>
       <c r="F116">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>18616</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>178</v>
+        <v>828</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>517</v>
       </c>
       <c r="E117">
-        <v>45</v>
+        <v>815</v>
       </c>
       <c r="F117">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>179</v>
+        <v>829</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>9</v>
+        <v>186</v>
       </c>
       <c r="E118">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="F118">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>272</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>180</v>
+        <v>830</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>243</v>
       </c>
       <c r="E119">
-        <v>4</v>
+        <v>110</v>
       </c>
       <c r="F119">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>353</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>181</v>
+        <v>831</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>29</v>
+        <v>660</v>
       </c>
       <c r="E120">
-        <v>6</v>
+        <v>723</v>
       </c>
       <c r="F120">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>182</v>
+        <v>832</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E121">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="F121">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>91</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>183</v>
+        <v>833</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="E122">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F122">
-        <v>128</v>
-[...27 lines deleted...]
-    </row>
+        <v>335</v>
+      </c>
+    </row>
+    <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B124" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D124">
-        <v>4</v>
+        <v>714</v>
       </c>
       <c r="E124">
+        <v>678</v>
+      </c>
+      <c r="F124">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>30</v>
+      </c>
+      <c r="B125" t="s">
+        <v>30</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>269</v>
+      </c>
+      <c r="E125">
+        <v>266</v>
+      </c>
+      <c r="F125">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
         <v>1</v>
       </c>
-      <c r="F124">
-[...52 lines deleted...]
-    </row>
+      <c r="B126" t="s">
+        <v>834</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>445</v>
+      </c>
+      <c r="E126">
+        <v>412</v>
+      </c>
+      <c r="F126">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
-      <c r="A128" t="s">
-        <v>29</v>
+      <c r="A128">
+        <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C128" t="s">
         <v>35</v>
       </c>
       <c r="D128">
-        <v>333</v>
+        <v>644</v>
       </c>
       <c r="E128">
-        <v>62</v>
+        <v>735</v>
       </c>
       <c r="F128">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>1</v>
+      <c r="A129" t="s">
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>779</v>
+        <v>259</v>
       </c>
       <c r="E129">
-        <v>156</v>
+        <v>69</v>
       </c>
       <c r="F129">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>1168</v>
+        <v>328</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>188</v>
+        <v>835</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>262</v>
+        <v>169</v>
       </c>
       <c r="E130">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="F130">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>255</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>189</v>
+        <v>836</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="E131">
-        <v>11</v>
+        <v>455</v>
       </c>
       <c r="F131">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>560</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>190</v>
+        <v>837</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="E132">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F132">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>36</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>191</v>
+        <v>838</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="E133">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F133">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>35</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>192</v>
+        <v>839</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E134">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F134">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>41</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>193</v>
+        <v>840</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="E135">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="F135">
-        <v>26</v>
-[...27 lines deleted...]
-    </row>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="136"/>
     <row r="137">
       <c r="A137">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B137" t="s">
-        <v>195</v>
+        <v>22</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D137">
-        <v>11</v>
+        <v>2218</v>
       </c>
       <c r="E137">
-        <v>3</v>
+        <v>660</v>
       </c>
       <c r="F137">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138">
-        <v>10</v>
+      <c r="A138" t="s">
+        <v>30</v>
       </c>
       <c r="B138" t="s">
-        <v>196</v>
+        <v>30</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D138">
-        <v>40</v>
+        <v>356</v>
       </c>
       <c r="E138">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="F138">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="139"/>
+        <v>520</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>841</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>1405</v>
+      </c>
+      <c r="E139">
+        <v>223</v>
+      </c>
+      <c r="F139">
+        <v>1628</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>79</v>
+        <v>842</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>197</v>
+        <v>109</v>
       </c>
       <c r="E140">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="F140">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>158</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>29</v>
+      <c r="A141">
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>843</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="E141">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F141">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>70</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>197</v>
+        <v>844</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>64</v>
+        <v>168</v>
       </c>
       <c r="E142">
-        <v>86</v>
+        <v>152</v>
       </c>
       <c r="F142">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>320</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>198</v>
+        <v>845</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F143">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>66</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>199</v>
+        <v>846</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E144">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F144">
-        <v>31</v>
-[...28 lines deleted...]
-    </row>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>847</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>42</v>
+      </c>
+      <c r="E145">
+        <v>18</v>
+      </c>
+      <c r="F145">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="146"/>
     <row r="147">
-      <c r="A147" t="s">
-        <v>29</v>
+      <c r="A147">
+        <v>24</v>
       </c>
       <c r="B147" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C147" t="s">
         <v>35</v>
       </c>
       <c r="D147">
-        <v>247</v>
+        <v>643</v>
       </c>
       <c r="E147">
-        <v>306</v>
+        <v>107</v>
       </c>
       <c r="F147">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>1311</v>
+        <v>750</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148">
-        <v>1</v>
+      <c r="A148" t="s">
+        <v>30</v>
       </c>
       <c r="B148" t="s">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>684</v>
+        <v>99</v>
       </c>
       <c r="E148">
-        <v>4053</v>
+        <v>46</v>
       </c>
       <c r="F148">
-        <v>5194</v>
-[...2 lines deleted...]
-        <v>9931</v>
+        <v>145</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>201</v>
+        <v>848</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>1499</v>
+        <v>509</v>
       </c>
       <c r="E149">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="F149">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>2060</v>
+        <v>550</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>202</v>
+        <v>849</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>171</v>
+        <v>18</v>
       </c>
       <c r="E150">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="F150">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>29</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B151" t="s">
-        <v>203</v>
+        <v>850</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="E151">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F151">
-        <v>189</v>
-[...1262 lines deleted...]
-      <c r="D211">
         <v>26</v>
-      </c>
-[...215 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>19299</v>
+      </c>
+      <c r="H2">
+        <v>81220</v>
+      </c>
+      <c r="I2">
+        <v>115102</v>
+      </c>
+      <c r="J2">
+        <v>93197</v>
+      </c>
+      <c r="K2">
+        <v>16517</v>
+      </c>
+      <c r="L2">
+        <v>1163</v>
+      </c>
+      <c r="M2">
+        <v>5467</v>
+      </c>
+      <c r="N2">
+        <v>21173</v>
+      </c>
+      <c r="O2">
+        <v>2414</v>
+      </c>
+      <c r="P2">
+        <v>1512</v>
+      </c>
+      <c r="Q2">
+        <v>898</v>
+      </c>
+      <c r="R2">
+        <v>22258</v>
+      </c>
+      <c r="S2">
+        <v>546</v>
+      </c>
+      <c r="T2">
+        <v>12486</v>
+      </c>
+      <c r="U2">
+        <v>2306</v>
+      </c>
+      <c r="V2">
+        <v>1429</v>
+      </c>
+      <c r="W2">
+        <v>12913</v>
+      </c>
+      <c r="X2">
+        <v>602</v>
+      </c>
+      <c r="Y2">
+        <v>410502</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>19299</v>
+      </c>
+      <c r="H3">
+        <v>81220</v>
+      </c>
+      <c r="I3">
+        <v>115102</v>
+      </c>
+      <c r="J3">
+        <v>93197</v>
+      </c>
+      <c r="K3">
+        <v>16517</v>
+      </c>
+      <c r="L3">
+        <v>1163</v>
+      </c>
+      <c r="M3">
+        <v>5467</v>
+      </c>
+      <c r="N3">
+        <v>21173</v>
+      </c>
+      <c r="O3">
+        <v>2414</v>
+      </c>
+      <c r="P3">
+        <v>1512</v>
+      </c>
+      <c r="Q3">
+        <v>898</v>
+      </c>
+      <c r="R3">
+        <v>22258</v>
+      </c>
+      <c r="S3">
+        <v>546</v>
+      </c>
+      <c r="T3">
+        <v>12486</v>
+      </c>
+      <c r="U3">
+        <v>2306</v>
+      </c>
+      <c r="V3">
+        <v>1429</v>
+      </c>
+      <c r="W3">
+        <v>12913</v>
+      </c>
+      <c r="X3">
+        <v>602</v>
+      </c>
+      <c r="Y3">
+        <v>410502</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...216 lines deleted...]
-      <c r="A1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>26492</v>
+        <v>19299</v>
       </c>
       <c r="E2">
-        <v>26492</v>
+        <v>19299</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>4968</v>
+        <v>4784</v>
       </c>
       <c r="E3">
-        <v>4968</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>260</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>8360</v>
+        <v>10119</v>
       </c>
       <c r="E4">
-        <v>8360</v>
+        <v>10119</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>261</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>3109</v>
+        <v>1915</v>
       </c>
       <c r="E5">
-        <v>3109</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>262</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>6487</v>
+        <v>873</v>
       </c>
       <c r="E6">
-        <v>6487</v>
+        <v>873</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>263</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>1140</v>
+        <v>352</v>
       </c>
       <c r="E7">
-        <v>1140</v>
+        <v>352</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>264</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="E8">
-        <v>208</v>
+        <v>270</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>265</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="E9">
-        <v>302</v>
+        <v>155</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>266</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>289</v>
+        <v>190</v>
       </c>
       <c r="E10">
-        <v>289</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>267</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>116</v>
+        <v>386</v>
       </c>
       <c r="E11">
-        <v>116</v>
+        <v>386</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>268</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>366</v>
+        <v>139</v>
       </c>
       <c r="E12">
-        <v>366</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>269</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>227</v>
+        <v>60</v>
       </c>
       <c r="E13">
-        <v>227</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>270</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>557</v>
+        <v>56</v>
       </c>
       <c r="E14">
-        <v>557</v>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>81220</v>
+      </c>
+      <c r="E16">
+        <v>81220</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>12633</v>
+      </c>
+      <c r="E17">
+        <v>12633</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>25293</v>
+      </c>
+      <c r="E18">
+        <v>25293</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>17911</v>
+      </c>
+      <c r="E19">
+        <v>17911</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1216</v>
+      </c>
+      <c r="E20">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>4756</v>
+      </c>
+      <c r="E21">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>907</v>
+      </c>
+      <c r="E22">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1198</v>
+      </c>
+      <c r="E23">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>735</v>
+      </c>
+      <c r="E24">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>588</v>
+      </c>
+      <c r="E25">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>338</v>
+      </c>
+      <c r="E26">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>15460</v>
+      </c>
+      <c r="E27">
+        <v>15460</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>185</v>
+      </c>
+      <c r="E28">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>115102</v>
+      </c>
+      <c r="E30">
+        <v>115102</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>12779</v>
+      </c>
+      <c r="E31">
+        <v>12779</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>14107</v>
+      </c>
+      <c r="E32">
+        <v>14107</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>12889</v>
+      </c>
+      <c r="E33">
+        <v>12889</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>17820</v>
+      </c>
+      <c r="E34">
+        <v>17820</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>8199</v>
+      </c>
+      <c r="E35">
+        <v>8199</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>14852</v>
+      </c>
+      <c r="E36">
+        <v>14852</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>6091</v>
+      </c>
+      <c r="E37">
+        <v>6091</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>3408</v>
+      </c>
+      <c r="E38">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>1366</v>
+      </c>
+      <c r="E39">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>13634</v>
+      </c>
+      <c r="E40">
+        <v>13634</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>3781</v>
+      </c>
+      <c r="E41">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>6176</v>
+      </c>
+      <c r="E42">
+        <v>6176</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>93197</v>
+      </c>
+      <c r="E44">
+        <v>93197</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>9825</v>
+      </c>
+      <c r="E45">
+        <v>9825</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>13091</v>
+      </c>
+      <c r="E46">
+        <v>13091</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>14385</v>
+      </c>
+      <c r="E47">
+        <v>14385</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>5560</v>
+      </c>
+      <c r="E48">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>13550</v>
+      </c>
+      <c r="E49">
+        <v>13550</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>12213</v>
+      </c>
+      <c r="E50">
+        <v>12213</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>1408</v>
+      </c>
+      <c r="E51">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>77</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>12362</v>
+      </c>
+      <c r="E52">
+        <v>12362</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>9920</v>
+      </c>
+      <c r="E53">
+        <v>9920</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>228</v>
+      </c>
+      <c r="E54">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>80</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>431</v>
+      </c>
+      <c r="E55">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>81</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>224</v>
+      </c>
+      <c r="E56">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>16517</v>
+      </c>
+      <c r="E58">
+        <v>16517</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>3217</v>
+      </c>
+      <c r="E59">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>82</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>2171</v>
+      </c>
+      <c r="E60">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>744</v>
+      </c>
+      <c r="E61">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>84</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>456</v>
+      </c>
+      <c r="E62">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>549</v>
+      </c>
+      <c r="E63">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>86</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>8027</v>
+      </c>
+      <c r="E64">
+        <v>8027</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>87</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>200</v>
+      </c>
+      <c r="E65">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>88</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>384</v>
+      </c>
+      <c r="E66">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>89</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>381</v>
+      </c>
+      <c r="E67">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>174</v>
+      </c>
+      <c r="E68">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>91</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>153</v>
+      </c>
+      <c r="E69">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>92</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>61</v>
+      </c>
+      <c r="E70">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>1163</v>
+      </c>
+      <c r="E72">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>558</v>
+      </c>
+      <c r="E73">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>93</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>197</v>
+      </c>
+      <c r="E74">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>94</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>135</v>
+      </c>
+      <c r="E75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>114</v>
+      </c>
+      <c r="E76">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>96</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>66</v>
+      </c>
+      <c r="E77">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>97</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>93</v>
+      </c>
+      <c r="E78">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>5467</v>
+      </c>
+      <c r="E80">
+        <v>5467</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>1250</v>
+      </c>
+      <c r="E81">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>98</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>1904</v>
+      </c>
+      <c r="E82">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>99</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>445</v>
+      </c>
+      <c r="E83">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>100</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>904</v>
+      </c>
+      <c r="E84">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>101</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>217</v>
+      </c>
+      <c r="E85">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>102</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>302</v>
+      </c>
+      <c r="E86">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>81</v>
+      </c>
+      <c r="E87">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>248</v>
+      </c>
+      <c r="E88">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>105</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>116</v>
+      </c>
+      <c r="E89">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>21173</v>
+      </c>
+      <c r="E91">
+        <v>21173</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>30</v>
+      </c>
+      <c r="B92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>3713</v>
+      </c>
+      <c r="E92">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>7723</v>
+      </c>
+      <c r="E93">
+        <v>7723</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>4416</v>
+      </c>
+      <c r="E94">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>108</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1847</v>
+      </c>
+      <c r="E95">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>109</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>587</v>
+      </c>
+      <c r="E96">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>110</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>537</v>
+      </c>
+      <c r="E97">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>111</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>155</v>
+      </c>
+      <c r="E98">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>112</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>368</v>
+      </c>
+      <c r="E99">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>113</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>986</v>
+      </c>
+      <c r="E100">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>114</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>381</v>
+      </c>
+      <c r="E101">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>115</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>245</v>
+      </c>
+      <c r="E102">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>11</v>
+      </c>
+      <c r="B103" t="s">
+        <v>116</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>215</v>
+      </c>
+      <c r="E103">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>9</v>
+      </c>
+      <c r="B105" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>2414</v>
+      </c>
+      <c r="E105">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>358</v>
+      </c>
+      <c r="E106">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>117</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>1302</v>
+      </c>
+      <c r="E107">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>118</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>91</v>
+      </c>
+      <c r="E108">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>119</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>123</v>
+      </c>
+      <c r="E109">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>120</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>160</v>
+      </c>
+      <c r="E110">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>121</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>47</v>
+      </c>
+      <c r="E111">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>122</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>93</v>
+      </c>
+      <c r="E112">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>123</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>61</v>
+      </c>
+      <c r="E113">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>22</v>
+      </c>
+      <c r="E114">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>9</v>
+      </c>
+      <c r="B115" t="s">
+        <v>125</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>130</v>
+      </c>
+      <c r="E115">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>10</v>
+      </c>
+      <c r="B116" t="s">
+        <v>126</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>12</v>
+      </c>
+      <c r="E116">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>11</v>
+      </c>
+      <c r="B117" t="s">
+        <v>127</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>15</v>
+      </c>
+      <c r="E117">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>10</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>1512</v>
+      </c>
+      <c r="E119">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>30</v>
+      </c>
+      <c r="B120" t="s">
+        <v>30</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>435</v>
+      </c>
+      <c r="E120">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>128</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>425</v>
+      </c>
+      <c r="E121">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>129</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>214</v>
+      </c>
+      <c r="E122">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>130</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>110</v>
+      </c>
+      <c r="E123">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>131</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>60</v>
+      </c>
+      <c r="E124">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>132</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>56</v>
+      </c>
+      <c r="E125">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>133</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>58</v>
+      </c>
+      <c r="E126">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>134</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>25</v>
+      </c>
+      <c r="E127">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>8</v>
+      </c>
+      <c r="B128" t="s">
+        <v>135</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>33</v>
+      </c>
+      <c r="E128">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>136</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>19</v>
+      </c>
+      <c r="E129">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>10</v>
+      </c>
+      <c r="B130" t="s">
+        <v>137</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>77</v>
+      </c>
+      <c r="E130">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>11</v>
+      </c>
+      <c r="B132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>898</v>
+      </c>
+      <c r="E132">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B133" t="s">
+        <v>30</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>271</v>
+      </c>
+      <c r="E133">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>138</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>232</v>
+      </c>
+      <c r="E134">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>139</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>179</v>
+      </c>
+      <c r="E135">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>140</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>129</v>
+      </c>
+      <c r="E136">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>141</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>44</v>
+      </c>
+      <c r="E137">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>142</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>43</v>
+      </c>
+      <c r="E138">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>12</v>
+      </c>
+      <c r="B140" t="s">
+        <v>17</v>
+      </c>
+      <c r="C140" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140">
+        <v>22258</v>
+      </c>
+      <c r="E140">
+        <v>22258</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>30</v>
+      </c>
+      <c r="B141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>2706</v>
+      </c>
+      <c r="E141">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>143</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>2272</v>
+      </c>
+      <c r="E142">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>144</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>11961</v>
+      </c>
+      <c r="E143">
+        <v>11961</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>145</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>822</v>
+      </c>
+      <c r="E144">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>146</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>1109</v>
+      </c>
+      <c r="E145">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>5</v>
+      </c>
+      <c r="B146" t="s">
+        <v>147</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>974</v>
+      </c>
+      <c r="E146">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>148</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>139</v>
+      </c>
+      <c r="E147">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>149</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>634</v>
+      </c>
+      <c r="E148">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>150</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>324</v>
+      </c>
+      <c r="E149">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>9</v>
+      </c>
+      <c r="B150" t="s">
+        <v>151</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>260</v>
+      </c>
+      <c r="E150">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>152</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>151</v>
+      </c>
+      <c r="E151">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>11</v>
+      </c>
+      <c r="B152" t="s">
+        <v>153</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>906</v>
+      </c>
+      <c r="E152">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>13</v>
+      </c>
+      <c r="B154" t="s">
+        <v>18</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>546</v>
+      </c>
+      <c r="E154">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>135</v>
+      </c>
+      <c r="E155">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>154</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>138</v>
+      </c>
+      <c r="E156">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>155</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>221</v>
+      </c>
+      <c r="E157">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>156</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>52</v>
+      </c>
+      <c r="E158">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>19</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>12486</v>
+      </c>
+      <c r="E160">
+        <v>12486</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>1613</v>
+      </c>
+      <c r="E161">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>157</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>1252</v>
+      </c>
+      <c r="E162">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>158</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>1317</v>
+      </c>
+      <c r="E163">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>159</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>389</v>
+      </c>
+      <c r="E164">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>160</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>6570</v>
+      </c>
+      <c r="E165">
+        <v>6570</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>5</v>
+      </c>
+      <c r="B166" t="s">
+        <v>161</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>573</v>
+      </c>
+      <c r="E166">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>162</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>156</v>
+      </c>
+      <c r="E167">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>7</v>
+      </c>
+      <c r="B168" t="s">
+        <v>163</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>201</v>
+      </c>
+      <c r="E168">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>164</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>124</v>
+      </c>
+      <c r="E169">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>9</v>
+      </c>
+      <c r="B170" t="s">
+        <v>165</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>164</v>
+      </c>
+      <c r="E170">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>10</v>
+      </c>
+      <c r="B171" t="s">
+        <v>166</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>56</v>
+      </c>
+      <c r="E171">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>11</v>
+      </c>
+      <c r="B172" t="s">
+        <v>167</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>71</v>
+      </c>
+      <c r="E172">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="173"/>
+    <row r="174">
+      <c r="A174">
+        <v>15</v>
+      </c>
+      <c r="B174" t="s">
+        <v>20</v>
+      </c>
+      <c r="C174" t="s">
+        <v>35</v>
+      </c>
+      <c r="D174">
+        <v>2306</v>
+      </c>
+      <c r="E174">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>30</v>
+      </c>
+      <c r="B175" t="s">
+        <v>30</v>
+      </c>
+      <c r="C175" t="s">
+        <v>36</v>
+      </c>
+      <c r="D175">
+        <v>1107</v>
+      </c>
+      <c r="E175">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1</v>
+      </c>
+      <c r="B176" t="s">
+        <v>168</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>902</v>
+      </c>
+      <c r="E176">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>2</v>
+      </c>
+      <c r="B177" t="s">
+        <v>169</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>297</v>
+      </c>
+      <c r="E177">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>16</v>
+      </c>
+      <c r="B179" t="s">
+        <v>21</v>
+      </c>
+      <c r="C179" t="s">
+        <v>35</v>
+      </c>
+      <c r="D179">
+        <v>1429</v>
+      </c>
+      <c r="E179">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>30</v>
+      </c>
+      <c r="B180" t="s">
+        <v>30</v>
+      </c>
+      <c r="C180" t="s">
+        <v>36</v>
+      </c>
+      <c r="D180">
+        <v>320</v>
+      </c>
+      <c r="E180">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1</v>
+      </c>
+      <c r="B181" t="s">
+        <v>170</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>539</v>
+      </c>
+      <c r="E181">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182" t="s">
+        <v>171</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>93</v>
+      </c>
+      <c r="E182">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>3</v>
+      </c>
+      <c r="B183" t="s">
+        <v>172</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>115</v>
+      </c>
+      <c r="E183">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
+        <v>173</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184">
+        <v>61</v>
+      </c>
+      <c r="E184">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>5</v>
+      </c>
+      <c r="B185" t="s">
+        <v>174</v>
+      </c>
+      <c r="C185" t="s">
+        <v>38</v>
+      </c>
+      <c r="D185">
+        <v>51</v>
+      </c>
+      <c r="E185">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>175</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186">
+        <v>27</v>
+      </c>
+      <c r="E186">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>7</v>
+      </c>
+      <c r="B187" t="s">
+        <v>176</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>61</v>
+      </c>
+      <c r="E187">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>8</v>
+      </c>
+      <c r="B188" t="s">
+        <v>177</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>63</v>
+      </c>
+      <c r="E188">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>178</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>27</v>
+      </c>
+      <c r="E189">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>179</v>
+      </c>
+      <c r="C190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D190">
+        <v>20</v>
+      </c>
+      <c r="E190">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>11</v>
+      </c>
+      <c r="B191" t="s">
+        <v>180</v>
+      </c>
+      <c r="C191" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191">
+        <v>52</v>
+      </c>
+      <c r="E191">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="192"/>
+    <row r="193">
+      <c r="A193">
+        <v>17</v>
+      </c>
+      <c r="B193" t="s">
+        <v>22</v>
+      </c>
+      <c r="C193" t="s">
+        <v>35</v>
+      </c>
+      <c r="D193">
+        <v>12913</v>
+      </c>
+      <c r="E193">
+        <v>12913</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>30</v>
+      </c>
+      <c r="B194" t="s">
+        <v>30</v>
+      </c>
+      <c r="C194" t="s">
+        <v>36</v>
+      </c>
+      <c r="D194">
+        <v>994</v>
+      </c>
+      <c r="E194">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>181</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>894</v>
+      </c>
+      <c r="E195">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>2</v>
+      </c>
+      <c r="B196" t="s">
+        <v>182</v>
+      </c>
+      <c r="C196" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196">
+        <v>3637</v>
+      </c>
+      <c r="E196">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>3</v>
+      </c>
+      <c r="B197" t="s">
+        <v>183</v>
+      </c>
+      <c r="C197" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197">
+        <v>431</v>
+      </c>
+      <c r="E197">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>4</v>
+      </c>
+      <c r="B198" t="s">
+        <v>184</v>
+      </c>
+      <c r="C198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198">
+        <v>290</v>
+      </c>
+      <c r="E198">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>5</v>
+      </c>
+      <c r="B199" t="s">
+        <v>185</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>4764</v>
+      </c>
+      <c r="E199">
+        <v>4764</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>6</v>
+      </c>
+      <c r="B200" t="s">
+        <v>186</v>
+      </c>
+      <c r="C200" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200">
+        <v>227</v>
+      </c>
+      <c r="E200">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>7</v>
+      </c>
+      <c r="B201" t="s">
+        <v>187</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>1413</v>
+      </c>
+      <c r="E201">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>188</v>
+      </c>
+      <c r="C202" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202">
+        <v>88</v>
+      </c>
+      <c r="E202">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>9</v>
+      </c>
+      <c r="B203" t="s">
+        <v>189</v>
+      </c>
+      <c r="C203" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203">
+        <v>43</v>
+      </c>
+      <c r="E203">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>10</v>
+      </c>
+      <c r="B204" t="s">
+        <v>190</v>
+      </c>
+      <c r="C204" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204">
+        <v>61</v>
+      </c>
+      <c r="E204">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>11</v>
+      </c>
+      <c r="B205" t="s">
+        <v>191</v>
+      </c>
+      <c r="C205" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205">
+        <v>71</v>
+      </c>
+      <c r="E205">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="206"/>
+    <row r="207">
+      <c r="A207">
+        <v>24</v>
+      </c>
+      <c r="B207" t="s">
+        <v>23</v>
+      </c>
+      <c r="C207" t="s">
+        <v>35</v>
+      </c>
+      <c r="D207">
+        <v>602</v>
+      </c>
+      <c r="E207">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>30</v>
+      </c>
+      <c r="B208" t="s">
+        <v>30</v>
+      </c>
+      <c r="C208" t="s">
+        <v>36</v>
+      </c>
+      <c r="D208">
+        <v>187</v>
+      </c>
+      <c r="E208">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1</v>
+      </c>
+      <c r="B209" t="s">
+        <v>192</v>
+      </c>
+      <c r="C209" t="s">
+        <v>38</v>
+      </c>
+      <c r="D209">
+        <v>187</v>
+      </c>
+      <c r="E209">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>2</v>
+      </c>
+      <c r="B210" t="s">
+        <v>193</v>
+      </c>
+      <c r="C210" t="s">
+        <v>38</v>
+      </c>
+      <c r="D210">
+        <v>75</v>
+      </c>
+      <c r="E210">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>3</v>
+      </c>
+      <c r="B211" t="s">
+        <v>194</v>
+      </c>
+      <c r="C211" t="s">
+        <v>38</v>
+      </c>
+      <c r="D211">
+        <v>31</v>
+      </c>
+      <c r="E211">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>4</v>
+      </c>
+      <c r="B212" t="s">
+        <v>195</v>
+      </c>
+      <c r="C212" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212">
+        <v>74</v>
+      </c>
+      <c r="E212">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>5</v>
+      </c>
+      <c r="B213" t="s">
+        <v>196</v>
+      </c>
+      <c r="C213" t="s">
+        <v>38</v>
+      </c>
+      <c r="D213">
+        <v>48</v>
+      </c>
+      <c r="E213">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G2">
+        <v>1750</v>
+      </c>
+      <c r="H2">
+        <v>23823</v>
+      </c>
+      <c r="I2">
+        <v>24963</v>
+      </c>
+      <c r="J2">
+        <v>5694</v>
+      </c>
+      <c r="K2">
+        <v>1103</v>
+      </c>
+      <c r="L2">
+        <v>405</v>
+      </c>
+      <c r="M2">
+        <v>4122</v>
+      </c>
+      <c r="N2">
+        <v>1876</v>
+      </c>
+      <c r="O2">
+        <v>1573</v>
+      </c>
+      <c r="P2">
+        <v>17095</v>
+      </c>
+      <c r="Q2">
+        <v>104</v>
+      </c>
+      <c r="R2">
+        <v>10841</v>
+      </c>
+      <c r="S2">
+        <v>1102</v>
+      </c>
+      <c r="T2">
+        <v>1443</v>
+      </c>
+      <c r="U2">
+        <v>208</v>
+      </c>
+      <c r="V2">
+        <v>96102</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G3">
+        <v>772</v>
+      </c>
+      <c r="H3">
+        <v>6398</v>
+      </c>
+      <c r="I3">
+        <v>2699</v>
+      </c>
+      <c r="J3">
+        <v>3505</v>
+      </c>
+      <c r="K3">
+        <v>201</v>
+      </c>
+      <c r="L3">
+        <v>136</v>
+      </c>
+      <c r="M3">
+        <v>361</v>
+      </c>
+      <c r="N3">
+        <v>71</v>
+      </c>
+      <c r="O3">
+        <v>31</v>
+      </c>
+      <c r="P3">
+        <v>5097</v>
+      </c>
+      <c r="Q3">
+        <v>20</v>
+      </c>
+      <c r="R3">
+        <v>1573</v>
+      </c>
+      <c r="S3">
+        <v>101</v>
+      </c>
+      <c r="T3">
+        <v>57</v>
+      </c>
+      <c r="U3">
+        <v>32</v>
+      </c>
+      <c r="V3">
+        <v>21054</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>2522</v>
+      </c>
+      <c r="H4">
+        <v>30221</v>
+      </c>
+      <c r="I4">
+        <v>27662</v>
+      </c>
+      <c r="J4">
+        <v>9199</v>
+      </c>
+      <c r="K4">
+        <v>1304</v>
+      </c>
+      <c r="L4">
+        <v>541</v>
+      </c>
+      <c r="M4">
+        <v>4483</v>
+      </c>
+      <c r="N4">
+        <v>1947</v>
+      </c>
+      <c r="O4">
+        <v>1604</v>
+      </c>
+      <c r="P4">
+        <v>22192</v>
+      </c>
+      <c r="Q4">
+        <v>124</v>
+      </c>
+      <c r="R4">
+        <v>12414</v>
+      </c>
+      <c r="S4">
+        <v>1203</v>
+      </c>
+      <c r="T4">
+        <v>1500</v>
+      </c>
+      <c r="U4">
+        <v>240</v>
+      </c>
+      <c r="V4">
+        <v>117156</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>1750</v>
+      </c>
+      <c r="E2">
+        <v>772</v>
+      </c>
+      <c r="F2">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>717</v>
+      </c>
+      <c r="E3">
+        <v>276</v>
+      </c>
+      <c r="F3">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>604</v>
+      </c>
+      <c r="E4">
+        <v>280</v>
+      </c>
+      <c r="F4">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>204</v>
+      </c>
+      <c r="E5">
+        <v>144</v>
+      </c>
+      <c r="F5">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>225</v>
+      </c>
+      <c r="E6">
+        <v>72</v>
+      </c>
+      <c r="F6">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>23823</v>
+      </c>
+      <c r="E8">
+        <v>6398</v>
+      </c>
+      <c r="F8">
+        <v>30221</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>2960</v>
+      </c>
+      <c r="E9">
+        <v>1002</v>
+      </c>
+      <c r="F9">
+        <v>3962</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>19786</v>
+      </c>
+      <c r="E10">
+        <v>3370</v>
+      </c>
+      <c r="F10">
+        <v>23156</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>207</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>781</v>
+      </c>
+      <c r="E11">
+        <v>1823</v>
+      </c>
+      <c r="F11">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>296</v>
+      </c>
+      <c r="E12">
+        <v>203</v>
+      </c>
+      <c r="F12">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>24963</v>
+      </c>
+      <c r="E14">
+        <v>2699</v>
+      </c>
+      <c r="F14">
+        <v>27662</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>3516</v>
+      </c>
+      <c r="E15">
+        <v>540</v>
+      </c>
+      <c r="F15">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>4616</v>
+      </c>
+      <c r="E16">
+        <v>1203</v>
+      </c>
+      <c r="F16">
+        <v>5819</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>210</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>13573</v>
+      </c>
+      <c r="E17">
+        <v>844</v>
+      </c>
+      <c r="F17">
+        <v>14417</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>211</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>3258</v>
+      </c>
+      <c r="E18">
+        <v>112</v>
+      </c>
+      <c r="F18">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>5694</v>
+      </c>
+      <c r="E20">
+        <v>3505</v>
+      </c>
+      <c r="F20">
+        <v>9199</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>2135</v>
+      </c>
+      <c r="E21">
+        <v>474</v>
+      </c>
+      <c r="F21">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>212</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>1808</v>
+      </c>
+      <c r="E22">
+        <v>2844</v>
+      </c>
+      <c r="F22">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1156</v>
+      </c>
+      <c r="E23">
+        <v>104</v>
+      </c>
+      <c r="F23">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>214</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>595</v>
+      </c>
+      <c r="E24">
+        <v>83</v>
+      </c>
+      <c r="F24">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>1103</v>
+      </c>
+      <c r="E26">
+        <v>201</v>
+      </c>
+      <c r="F26">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>399</v>
+      </c>
+      <c r="E27">
+        <v>84</v>
+      </c>
+      <c r="F27">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>215</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>276</v>
+      </c>
+      <c r="E28">
+        <v>64</v>
+      </c>
+      <c r="F28">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>216</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>277</v>
+      </c>
+      <c r="E29">
+        <v>29</v>
+      </c>
+      <c r="F29">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>217</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>151</v>
+      </c>
+      <c r="E30">
+        <v>24</v>
+      </c>
+      <c r="F30">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>405</v>
+      </c>
+      <c r="E32">
+        <v>136</v>
+      </c>
+      <c r="F32">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>123</v>
+      </c>
+      <c r="E33">
+        <v>40</v>
+      </c>
+      <c r="F33">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>197</v>
+      </c>
+      <c r="E34">
+        <v>84</v>
+      </c>
+      <c r="F34">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>41</v>
+      </c>
+      <c r="E35">
+        <v>2</v>
+      </c>
+      <c r="F35">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>219</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>44</v>
+      </c>
+      <c r="E36">
+        <v>10</v>
+      </c>
+      <c r="F36">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>4122</v>
+      </c>
+      <c r="E38">
+        <v>361</v>
+      </c>
+      <c r="F38">
+        <v>4483</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>347</v>
+      </c>
+      <c r="E39">
+        <v>43</v>
+      </c>
+      <c r="F39">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>220</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>2927</v>
+      </c>
+      <c r="E40">
+        <v>100</v>
+      </c>
+      <c r="F40">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>221</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>793</v>
+      </c>
+      <c r="E41">
+        <v>217</v>
+      </c>
+      <c r="F41">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>55</v>
+      </c>
+      <c r="E42">
+        <v>1</v>
+      </c>
+      <c r="F42">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>1876</v>
+      </c>
+      <c r="E44">
+        <v>71</v>
+      </c>
+      <c r="F44">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>382</v>
+      </c>
+      <c r="E45">
+        <v>31</v>
+      </c>
+      <c r="F45">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>223</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>953</v>
+      </c>
+      <c r="E46">
+        <v>22</v>
+      </c>
+      <c r="F46">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>224</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>368</v>
+      </c>
+      <c r="E47">
+        <v>15</v>
+      </c>
+      <c r="F47">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>225</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>173</v>
+      </c>
+      <c r="E48">
+        <v>3</v>
+      </c>
+      <c r="F48">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>10</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>1573</v>
+      </c>
+      <c r="E50">
+        <v>31</v>
+      </c>
+      <c r="F50">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>627</v>
+      </c>
+      <c r="E51">
+        <v>6</v>
+      </c>
+      <c r="F51">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>226</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>722</v>
+      </c>
+      <c r="E52">
+        <v>22</v>
+      </c>
+      <c r="F52">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>227</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>143</v>
+      </c>
+      <c r="E53">
+        <v>2</v>
+      </c>
+      <c r="F53">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>228</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>81</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>12</v>
+      </c>
+      <c r="B56" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>17095</v>
+      </c>
+      <c r="E56">
+        <v>5097</v>
+      </c>
+      <c r="F56">
+        <v>22192</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>1118</v>
+      </c>
+      <c r="E57">
+        <v>314</v>
+      </c>
+      <c r="F57">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>229</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>13730</v>
+      </c>
+      <c r="E58">
+        <v>4636</v>
+      </c>
+      <c r="F58">
+        <v>18366</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>230</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1761</v>
+      </c>
+      <c r="E59">
+        <v>102</v>
+      </c>
+      <c r="F59">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>231</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>486</v>
+      </c>
+      <c r="E60">
+        <v>45</v>
+      </c>
+      <c r="F60">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>13</v>
+      </c>
+      <c r="B62" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>104</v>
+      </c>
+      <c r="E62">
+        <v>20</v>
+      </c>
+      <c r="F62">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>23</v>
+      </c>
+      <c r="E63">
+        <v>7</v>
+      </c>
+      <c r="F63">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>232</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>81</v>
+      </c>
+      <c r="E64">
+        <v>13</v>
+      </c>
+      <c r="F64">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>14</v>
+      </c>
+      <c r="B66" t="s">
+        <v>19</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>10841</v>
+      </c>
+      <c r="E66">
+        <v>1573</v>
+      </c>
+      <c r="F66">
+        <v>12414</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>1168</v>
+      </c>
+      <c r="E67">
+        <v>286</v>
+      </c>
+      <c r="F67">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>233</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1082</v>
+      </c>
+      <c r="E68">
+        <v>656</v>
+      </c>
+      <c r="F68">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>234</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>8436</v>
+      </c>
+      <c r="E69">
+        <v>577</v>
+      </c>
+      <c r="F69">
+        <v>9013</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>235</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>155</v>
+      </c>
+      <c r="E70">
+        <v>54</v>
+      </c>
+      <c r="F70">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>15</v>
+      </c>
+      <c r="B72" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>1102</v>
+      </c>
+      <c r="E72">
+        <v>101</v>
+      </c>
+      <c r="F72">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>601</v>
+      </c>
+      <c r="E73">
+        <v>48</v>
+      </c>
+      <c r="F73">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>236</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>501</v>
+      </c>
+      <c r="E74">
+        <v>53</v>
+      </c>
+      <c r="F74">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>16</v>
+      </c>
+      <c r="B76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>1443</v>
+      </c>
+      <c r="E76">
+        <v>57</v>
+      </c>
+      <c r="F76">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>216</v>
+      </c>
+      <c r="E77">
+        <v>14</v>
+      </c>
+      <c r="F77">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>237</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>760</v>
+      </c>
+      <c r="E78">
+        <v>19</v>
+      </c>
+      <c r="F78">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>238</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>209</v>
+      </c>
+      <c r="E79">
+        <v>19</v>
+      </c>
+      <c r="F79">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>239</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>258</v>
+      </c>
+      <c r="E80">
+        <v>5</v>
+      </c>
+      <c r="F80">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>17</v>
+      </c>
+      <c r="B82" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>208</v>
+      </c>
+      <c r="E82">
+        <v>32</v>
+      </c>
+      <c r="F82">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>72</v>
+      </c>
+      <c r="E83">
+        <v>13</v>
+      </c>
+      <c r="F83">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>240</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>84</v>
+      </c>
+      <c r="E84">
+        <v>10</v>
+      </c>
+      <c r="F84">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>241</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>29</v>
+      </c>
+      <c r="E85">
+        <v>5</v>
+      </c>
+      <c r="F85">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>242</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>23</v>
+      </c>
+      <c r="E86">
+        <v>4</v>
+      </c>
+      <c r="F86">
+        <v>27</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G2">
+        <v>5454</v>
+      </c>
+      <c r="H2">
+        <v>28265</v>
+      </c>
+      <c r="I2">
+        <v>8989</v>
+      </c>
+      <c r="J2">
+        <v>40130</v>
+      </c>
+      <c r="K2">
+        <v>9903</v>
+      </c>
+      <c r="L2">
+        <v>619</v>
+      </c>
+      <c r="M2">
+        <v>2059</v>
+      </c>
+      <c r="N2">
+        <v>21623</v>
+      </c>
+      <c r="O2">
+        <v>1052</v>
+      </c>
+      <c r="P2">
+        <v>2038</v>
+      </c>
+      <c r="Q2">
+        <v>197</v>
+      </c>
+      <c r="R2">
+        <v>2903</v>
+      </c>
+      <c r="S2">
+        <v>156</v>
+      </c>
+      <c r="T2">
+        <v>6384</v>
+      </c>
+      <c r="U2">
+        <v>1146</v>
+      </c>
+      <c r="V2">
+        <v>1741</v>
+      </c>
+      <c r="W2">
+        <v>11691</v>
+      </c>
+      <c r="X2">
+        <v>205</v>
+      </c>
+      <c r="Y2">
+        <v>144555</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F3" t="s">
+        <v>248</v>
+      </c>
+      <c r="G3">
+        <v>8057</v>
+      </c>
+      <c r="H3">
+        <v>14327</v>
+      </c>
+      <c r="I3">
+        <v>14765</v>
+      </c>
+      <c r="J3">
+        <v>33288</v>
+      </c>
+      <c r="K3">
+        <v>3728</v>
+      </c>
+      <c r="L3">
+        <v>362</v>
+      </c>
+      <c r="M3">
+        <v>3156</v>
+      </c>
+      <c r="N3">
+        <v>9807</v>
+      </c>
+      <c r="O3">
+        <v>224</v>
+      </c>
+      <c r="P3">
+        <v>343</v>
+      </c>
+      <c r="Q3">
+        <v>153</v>
+      </c>
+      <c r="R3">
+        <v>4820</v>
+      </c>
+      <c r="S3">
+        <v>42</v>
+      </c>
+      <c r="T3">
+        <v>2836</v>
+      </c>
+      <c r="U3">
+        <v>559</v>
+      </c>
+      <c r="V3">
+        <v>396</v>
+      </c>
+      <c r="W3">
+        <v>5135</v>
+      </c>
+      <c r="X3">
+        <v>234</v>
+      </c>
+      <c r="Y3">
+        <v>102232</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E4" t="s">
+        <v>249</v>
+      </c>
+      <c r="F4" t="s">
+        <v>250</v>
+      </c>
+      <c r="G4">
+        <v>19254</v>
+      </c>
+      <c r="H4">
+        <v>19386</v>
+      </c>
+      <c r="I4">
+        <v>19845</v>
+      </c>
+      <c r="J4">
+        <v>51883</v>
+      </c>
+      <c r="K4">
+        <v>21797</v>
+      </c>
+      <c r="L4">
+        <v>887</v>
+      </c>
+      <c r="M4">
+        <v>3420</v>
+      </c>
+      <c r="N4">
+        <v>20083</v>
+      </c>
+      <c r="O4">
+        <v>6343</v>
+      </c>
+      <c r="P4">
+        <v>901</v>
+      </c>
+      <c r="Q4">
+        <v>404</v>
+      </c>
+      <c r="R4">
+        <v>8100</v>
+      </c>
+      <c r="S4">
+        <v>177</v>
+      </c>
+      <c r="T4">
+        <v>19041</v>
+      </c>
+      <c r="U4">
+        <v>1672</v>
+      </c>
+      <c r="V4">
+        <v>6539</v>
+      </c>
+      <c r="W4">
+        <v>14847</v>
+      </c>
+      <c r="X4">
+        <v>439</v>
+      </c>
+      <c r="Y4">
+        <v>215018</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>32765</v>
+      </c>
+      <c r="H5">
+        <v>61978</v>
+      </c>
+      <c r="I5">
+        <v>43599</v>
+      </c>
+      <c r="J5">
+        <v>125301</v>
+      </c>
+      <c r="K5">
+        <v>35428</v>
+      </c>
+      <c r="L5">
+        <v>1868</v>
+      </c>
+      <c r="M5">
+        <v>8635</v>
+      </c>
+      <c r="N5">
+        <v>51513</v>
+      </c>
+      <c r="O5">
+        <v>7619</v>
+      </c>
+      <c r="P5">
+        <v>3282</v>
+      </c>
+      <c r="Q5">
+        <v>754</v>
+      </c>
+      <c r="R5">
+        <v>15823</v>
+      </c>
+      <c r="S5">
+        <v>375</v>
+      </c>
+      <c r="T5">
+        <v>28261</v>
+      </c>
+      <c r="U5">
+        <v>3377</v>
+      </c>
+      <c r="V5">
+        <v>8676</v>
+      </c>
+      <c r="W5">
+        <v>31673</v>
+      </c>
+      <c r="X5">
+        <v>878</v>
+      </c>
+      <c r="Y5">
+        <v>461805</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>5454</v>
+      </c>
+      <c r="E2">
+        <v>8057</v>
+      </c>
+      <c r="F2">
+        <v>19254</v>
+      </c>
+      <c r="G2">
+        <v>32765</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>996</v>
+      </c>
+      <c r="E3">
+        <v>894</v>
+      </c>
+      <c r="F3">
+        <v>2165</v>
+      </c>
+      <c r="G3">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3241</v>
+      </c>
+      <c r="E4">
+        <v>2302</v>
+      </c>
+      <c r="F4">
+        <v>5205</v>
+      </c>
+      <c r="G4">
+        <v>10748</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>372</v>
+      </c>
+      <c r="E5">
+        <v>1384</v>
+      </c>
+      <c r="F5">
+        <v>9374</v>
+      </c>
+      <c r="G5">
+        <v>11130</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>253</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>172</v>
+      </c>
+      <c r="E6">
+        <v>2759</v>
+      </c>
+      <c r="F6">
+        <v>352</v>
+      </c>
+      <c r="G6">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>111</v>
+      </c>
+      <c r="E7">
+        <v>162</v>
+      </c>
+      <c r="F7">
+        <v>530</v>
+      </c>
+      <c r="G7">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>255</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>90</v>
+      </c>
+      <c r="E8">
+        <v>73</v>
+      </c>
+      <c r="F8">
+        <v>127</v>
+      </c>
+      <c r="G8">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>256</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>54</v>
+      </c>
+      <c r="E9">
+        <v>44</v>
+      </c>
+      <c r="F9">
+        <v>75</v>
+      </c>
+      <c r="G9">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>257</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>178</v>
+      </c>
+      <c r="E10">
+        <v>79</v>
+      </c>
+      <c r="F10">
+        <v>187</v>
+      </c>
+      <c r="G10">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>258</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>96</v>
+      </c>
+      <c r="E11">
+        <v>72</v>
+      </c>
+      <c r="F11">
+        <v>152</v>
+      </c>
+      <c r="G11">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>259</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>74</v>
+      </c>
+      <c r="E12">
+        <v>91</v>
+      </c>
+      <c r="F12">
+        <v>250</v>
+      </c>
+      <c r="G12">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>260</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>11</v>
+      </c>
+      <c r="E13">
+        <v>3</v>
+      </c>
+      <c r="F13">
+        <v>49</v>
+      </c>
+      <c r="G13">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>261</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>18</v>
+      </c>
+      <c r="E14">
+        <v>10</v>
+      </c>
+      <c r="F14">
+        <v>32</v>
+      </c>
+      <c r="G14">
+        <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>363</v>
+        <v>41</v>
       </c>
       <c r="E15">
-        <v>363</v>
+        <v>184</v>
+      </c>
+      <c r="F15">
+        <v>756</v>
+      </c>
+      <c r="G15">
+        <v>981</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>104250</v>
+        <v>28265</v>
       </c>
       <c r="E17">
-        <v>104250</v>
+        <v>14327</v>
+      </c>
+      <c r="F17">
+        <v>19386</v>
+      </c>
+      <c r="G17">
+        <v>61978</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>16653</v>
+        <v>3207</v>
       </c>
       <c r="E18">
-        <v>16653</v>
+        <v>1456</v>
+      </c>
+      <c r="F18">
+        <v>3659</v>
+      </c>
+      <c r="G18">
+        <v>8322</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>16277</v>
+        <v>3439</v>
       </c>
       <c r="E19">
-        <v>16277</v>
+        <v>7072</v>
+      </c>
+      <c r="F19">
+        <v>10323</v>
+      </c>
+      <c r="G19">
+        <v>20834</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>39062</v>
+        <v>17887</v>
       </c>
       <c r="E20">
-        <v>39062</v>
+        <v>1061</v>
+      </c>
+      <c r="F20">
+        <v>1300</v>
+      </c>
+      <c r="G20">
+        <v>20248</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>274</v>
+        <v>127</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>6891</v>
+        <v>532</v>
       </c>
       <c r="E21">
-        <v>6891</v>
+        <v>3384</v>
+      </c>
+      <c r="F21">
+        <v>709</v>
+      </c>
+      <c r="G21">
+        <v>4625</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>15998</v>
+        <v>537</v>
       </c>
       <c r="E22">
-        <v>15998</v>
+        <v>159</v>
+      </c>
+      <c r="F22">
+        <v>610</v>
+      </c>
+      <c r="G22">
+        <v>1306</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>2348</v>
+        <v>567</v>
       </c>
       <c r="E23">
-        <v>2348</v>
+        <v>179</v>
+      </c>
+      <c r="F23">
+        <v>389</v>
+      </c>
+      <c r="G23">
+        <v>1135</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>1798</v>
+        <v>1149</v>
       </c>
       <c r="E24">
-        <v>1798</v>
+        <v>118</v>
+      </c>
+      <c r="F24">
+        <v>678</v>
+      </c>
+      <c r="G24">
+        <v>1945</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>1030</v>
+        <v>142</v>
       </c>
       <c r="E25">
-        <v>1030</v>
+        <v>63</v>
+      </c>
+      <c r="F25">
+        <v>160</v>
+      </c>
+      <c r="G25">
+        <v>365</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>700</v>
+        <v>298</v>
       </c>
       <c r="E26">
-        <v>700</v>
+        <v>524</v>
+      </c>
+      <c r="F26">
+        <v>377</v>
+      </c>
+      <c r="G26">
+        <v>1199</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>521</v>
+        <v>133</v>
       </c>
       <c r="E27">
-        <v>521</v>
+        <v>101</v>
+      </c>
+      <c r="F27">
+        <v>147</v>
+      </c>
+      <c r="G27">
+        <v>381</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>450</v>
+        <v>112</v>
       </c>
       <c r="E28">
-        <v>450</v>
+        <v>55</v>
+      </c>
+      <c r="F28">
+        <v>91</v>
+      </c>
+      <c r="G28">
+        <v>258</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>89</v>
+      </c>
+      <c r="E29">
         <v>37</v>
       </c>
-      <c r="D29">
-[...3 lines deleted...]
-        <v>195</v>
+      <c r="F29">
+        <v>95</v>
+      </c>
+      <c r="G29">
+        <v>221</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>2327</v>
+        <v>173</v>
       </c>
       <c r="E30">
-        <v>2327</v>
+        <v>118</v>
+      </c>
+      <c r="F30">
+        <v>848</v>
+      </c>
+      <c r="G30">
+        <v>1139</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>56240</v>
+        <v>8989</v>
       </c>
       <c r="E32">
-        <v>56240</v>
+        <v>14765</v>
+      </c>
+      <c r="F32">
+        <v>19845</v>
+      </c>
+      <c r="G32">
+        <v>43599</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>7616</v>
+        <v>1284</v>
       </c>
       <c r="E33">
-        <v>7616</v>
+        <v>917</v>
+      </c>
+      <c r="F33">
+        <v>2801</v>
+      </c>
+      <c r="G33">
+        <v>5002</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>14903</v>
+        <v>1282</v>
       </c>
       <c r="E34">
-        <v>14903</v>
+        <v>705</v>
+      </c>
+      <c r="F34">
+        <v>2857</v>
+      </c>
+      <c r="G34">
+        <v>4844</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>11990</v>
+        <v>2574</v>
       </c>
       <c r="E35">
-        <v>11990</v>
+        <v>2522</v>
+      </c>
+      <c r="F35">
+        <v>4702</v>
+      </c>
+      <c r="G35">
+        <v>9798</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>2113</v>
+        <v>534</v>
       </c>
       <c r="E36">
-        <v>2113</v>
+        <v>1391</v>
+      </c>
+      <c r="F36">
+        <v>865</v>
+      </c>
+      <c r="G36">
+        <v>2790</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>5511</v>
+        <v>704</v>
       </c>
       <c r="E37">
-        <v>5511</v>
+        <v>483</v>
+      </c>
+      <c r="F37">
+        <v>6438</v>
+      </c>
+      <c r="G37">
+        <v>7625</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>8704</v>
+        <v>778</v>
       </c>
       <c r="E38">
-        <v>8704</v>
+        <v>8174</v>
+      </c>
+      <c r="F38">
+        <v>597</v>
+      </c>
+      <c r="G38">
+        <v>9549</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>627</v>
+        <v>96</v>
       </c>
       <c r="E39">
-        <v>627</v>
+        <v>66</v>
+      </c>
+      <c r="F39">
+        <v>125</v>
+      </c>
+      <c r="G39">
+        <v>287</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>789</v>
+        <v>816</v>
       </c>
       <c r="E40">
-        <v>789</v>
+        <v>85</v>
+      </c>
+      <c r="F40">
+        <v>224</v>
+      </c>
+      <c r="G40">
+        <v>1125</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>276</v>
+        <v>143</v>
       </c>
       <c r="E41">
-        <v>276</v>
+        <v>55</v>
+      </c>
+      <c r="F41">
+        <v>156</v>
+      </c>
+      <c r="G41">
+        <v>354</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>551</v>
+        <v>88</v>
       </c>
       <c r="E42">
-        <v>551</v>
+        <v>57</v>
+      </c>
+      <c r="F42">
+        <v>153</v>
+      </c>
+      <c r="G42">
+        <v>298</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>1480</v>
+        <v>544</v>
       </c>
       <c r="E43">
-        <v>1480</v>
+        <v>224</v>
+      </c>
+      <c r="F43">
+        <v>645</v>
+      </c>
+      <c r="G43">
+        <v>1413</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
+        <v>284</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>96</v>
+      </c>
+      <c r="E44">
+        <v>18</v>
+      </c>
+      <c r="F44">
+        <v>180</v>
+      </c>
+      <c r="G44">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>369</v>
+        <v>50</v>
       </c>
       <c r="E45">
-        <v>369</v>
+        <v>68</v>
+      </c>
+      <c r="F45">
+        <v>102</v>
+      </c>
+      <c r="G45">
+        <v>220</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>94690</v>
+        <v>40130</v>
       </c>
       <c r="E47">
-        <v>94690</v>
+        <v>33288</v>
+      </c>
+      <c r="F47">
+        <v>51883</v>
+      </c>
+      <c r="G47">
+        <v>125301</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>9030</v>
+        <v>2565</v>
       </c>
       <c r="E48">
-        <v>9030</v>
+        <v>1379</v>
+      </c>
+      <c r="F48">
+        <v>3248</v>
+      </c>
+      <c r="G48">
+        <v>7192</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>11280</v>
+        <v>24852</v>
       </c>
       <c r="E49">
-        <v>11280</v>
+        <v>1347</v>
+      </c>
+      <c r="F49">
+        <v>3298</v>
+      </c>
+      <c r="G49">
+        <v>29497</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>11040</v>
+        <v>3994</v>
       </c>
       <c r="E50">
-        <v>11040</v>
+        <v>1586</v>
+      </c>
+      <c r="F50">
+        <v>3514</v>
+      </c>
+      <c r="G50">
+        <v>9094</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>1570</v>
+        <v>887</v>
       </c>
       <c r="E51">
-        <v>1570</v>
+        <v>666</v>
+      </c>
+      <c r="F51">
+        <v>6896</v>
+      </c>
+      <c r="G51">
+        <v>8449</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>22147</v>
+        <v>524</v>
       </c>
       <c r="E52">
-        <v>22147</v>
+        <v>19915</v>
+      </c>
+      <c r="F52">
+        <v>1322</v>
+      </c>
+      <c r="G52">
+        <v>21761</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>9734</v>
+        <v>290</v>
       </c>
       <c r="E53">
-        <v>9734</v>
+        <v>3465</v>
+      </c>
+      <c r="F53">
+        <v>791</v>
+      </c>
+      <c r="G53">
+        <v>4546</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1834</v>
+        <v>562</v>
       </c>
       <c r="E54">
-        <v>1834</v>
+        <v>229</v>
+      </c>
+      <c r="F54">
+        <v>15641</v>
+      </c>
+      <c r="G54">
+        <v>16432</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>7631</v>
+        <v>5461</v>
       </c>
       <c r="E55">
-        <v>7631</v>
+        <v>4473</v>
+      </c>
+      <c r="F55">
+        <v>11344</v>
+      </c>
+      <c r="G55">
+        <v>21278</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>615</v>
+        <v>202</v>
       </c>
       <c r="E56">
-        <v>615</v>
+        <v>94</v>
+      </c>
+      <c r="F56">
+        <v>297</v>
+      </c>
+      <c r="G56">
+        <v>593</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>13138</v>
+        <v>219</v>
       </c>
       <c r="E57">
-        <v>13138</v>
+        <v>35</v>
+      </c>
+      <c r="F57">
+        <v>160</v>
+      </c>
+      <c r="G57">
+        <v>414</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>945</v>
+        <v>465</v>
       </c>
       <c r="E58">
-        <v>945</v>
+        <v>43</v>
+      </c>
+      <c r="F58">
+        <v>5042</v>
+      </c>
+      <c r="G58">
+        <v>5550</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>1205</v>
+        <v>56</v>
       </c>
       <c r="E59">
-        <v>1205</v>
+        <v>32</v>
+      </c>
+      <c r="F59">
+        <v>110</v>
+      </c>
+      <c r="G59">
+        <v>198</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>4521</v>
+        <v>53</v>
       </c>
       <c r="E60">
-        <v>4521</v>
+        <v>24</v>
+      </c>
+      <c r="F60">
+        <v>220</v>
+      </c>
+      <c r="G60">
+        <v>297</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>32863</v>
+        <v>9903</v>
       </c>
       <c r="E62">
-        <v>32863</v>
+        <v>3728</v>
+      </c>
+      <c r="F62">
+        <v>21797</v>
+      </c>
+      <c r="G62">
+        <v>35428</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>4568</v>
+        <v>1077</v>
       </c>
       <c r="E63">
-        <v>4568</v>
+        <v>375</v>
+      </c>
+      <c r="F63">
+        <v>1399</v>
+      </c>
+      <c r="G63">
+        <v>2851</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>15685</v>
+        <v>2775</v>
       </c>
       <c r="E64">
-        <v>15685</v>
+        <v>1295</v>
+      </c>
+      <c r="F64">
+        <v>4124</v>
+      </c>
+      <c r="G64">
+        <v>8194</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>1336</v>
+        <v>493</v>
       </c>
       <c r="E65">
-        <v>1336</v>
+        <v>108</v>
+      </c>
+      <c r="F65">
+        <v>546</v>
+      </c>
+      <c r="G65">
+        <v>1147</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>367</v>
+        <v>1519</v>
       </c>
       <c r="E66">
-        <v>367</v>
+        <v>652</v>
+      </c>
+      <c r="F66">
+        <v>10045</v>
+      </c>
+      <c r="G66">
+        <v>12216</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>692</v>
+        <v>305</v>
       </c>
       <c r="E67">
-        <v>692</v>
+        <v>104</v>
+      </c>
+      <c r="F67">
+        <v>308</v>
+      </c>
+      <c r="G67">
+        <v>717</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>1568</v>
+        <v>413</v>
       </c>
       <c r="E68">
-        <v>1568</v>
+        <v>263</v>
+      </c>
+      <c r="F68">
+        <v>567</v>
+      </c>
+      <c r="G68">
+        <v>1243</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>396</v>
+        <v>98</v>
       </c>
       <c r="E69">
-        <v>396</v>
+        <v>32</v>
+      </c>
+      <c r="F69">
+        <v>113</v>
+      </c>
+      <c r="G69">
+        <v>243</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>997</v>
+        <v>127</v>
       </c>
       <c r="E70">
-        <v>997</v>
+        <v>296</v>
+      </c>
+      <c r="F70">
+        <v>192</v>
+      </c>
+      <c r="G70">
+        <v>615</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>6551</v>
+        <v>120</v>
       </c>
       <c r="E71">
-        <v>6551</v>
+        <v>27</v>
+      </c>
+      <c r="F71">
+        <v>125</v>
+      </c>
+      <c r="G71">
+        <v>272</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>277</v>
+        <v>96</v>
       </c>
       <c r="E72">
-        <v>277</v>
+        <v>27</v>
+      </c>
+      <c r="F72">
+        <v>141</v>
+      </c>
+      <c r="G72">
+        <v>264</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="E73">
-        <v>152</v>
+        <v>23</v>
+      </c>
+      <c r="F73">
+        <v>69</v>
+      </c>
+      <c r="G73">
+        <v>230</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>166</v>
+        <v>2703</v>
       </c>
       <c r="E74">
-        <v>166</v>
+        <v>522</v>
+      </c>
+      <c r="F74">
+        <v>4119</v>
+      </c>
+      <c r="G74">
+        <v>7344</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="E75">
-        <v>108</v>
+        <v>4</v>
+      </c>
+      <c r="F75">
+        <v>49</v>
+      </c>
+      <c r="G75">
+        <v>92</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>1828</v>
+        <v>619</v>
       </c>
       <c r="E77">
-        <v>1828</v>
+        <v>362</v>
+      </c>
+      <c r="F77">
+        <v>887</v>
+      </c>
+      <c r="G77">
+        <v>1868</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>735</v>
+        <v>263</v>
       </c>
       <c r="E78">
-        <v>735</v>
+        <v>154</v>
+      </c>
+      <c r="F78">
+        <v>352</v>
+      </c>
+      <c r="G78">
+        <v>769</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>424</v>
+        <v>204</v>
       </c>
       <c r="E79">
-        <v>424</v>
+        <v>114</v>
+      </c>
+      <c r="F79">
+        <v>173</v>
+      </c>
+      <c r="G79">
+        <v>491</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="E80">
-        <v>182</v>
+        <v>70</v>
+      </c>
+      <c r="F80">
+        <v>305</v>
+      </c>
+      <c r="G80">
+        <v>489</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="E81">
-        <v>131</v>
-[...18 lines deleted...]
-    </row>
+        <v>24</v>
+      </c>
+      <c r="F81">
+        <v>57</v>
+      </c>
+      <c r="G81">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="82"/>
     <row r="83">
       <c r="A83">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>324</v>
+        <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>66</v>
+        <v>2059</v>
       </c>
       <c r="E83">
-        <v>66</v>
+        <v>3156</v>
+      </c>
+      <c r="F83">
+        <v>3420</v>
+      </c>
+      <c r="G83">
+        <v>8635</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84">
-        <v>6</v>
+      <c r="A84" t="s">
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>325</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>85</v>
+        <v>381</v>
       </c>
       <c r="E84">
-        <v>85</v>
+        <v>270</v>
+      </c>
+      <c r="F84">
+        <v>765</v>
+      </c>
+      <c r="G84">
+        <v>1416</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>117</v>
+        <v>670</v>
       </c>
       <c r="E85">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="86"/>
+        <v>2473</v>
+      </c>
+      <c r="F85">
+        <v>1243</v>
+      </c>
+      <c r="G85">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>314</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>542</v>
+      </c>
+      <c r="E86">
+        <v>48</v>
+      </c>
+      <c r="F86">
+        <v>182</v>
+      </c>
+      <c r="G86">
+        <v>772</v>
+      </c>
+    </row>
     <row r="87">
       <c r="A87">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>12</v>
+        <v>315</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>11880</v>
+        <v>55</v>
       </c>
       <c r="E87">
-        <v>11880</v>
+        <v>25</v>
+      </c>
+      <c r="F87">
+        <v>118</v>
+      </c>
+      <c r="G87">
+        <v>198</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>29</v>
+      <c r="A88">
+        <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>29</v>
+        <v>316</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>2072</v>
+        <v>58</v>
       </c>
       <c r="E88">
-        <v>2072</v>
+        <v>54</v>
+      </c>
+      <c r="F88">
+        <v>221</v>
+      </c>
+      <c r="G88">
+        <v>333</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>5254</v>
+        <v>86</v>
       </c>
       <c r="E89">
-        <v>5254</v>
+        <v>27</v>
+      </c>
+      <c r="F89">
+        <v>79</v>
+      </c>
+      <c r="G89">
+        <v>192</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>1126</v>
+        <v>47</v>
       </c>
       <c r="E90">
-        <v>1126</v>
+        <v>23</v>
+      </c>
+      <c r="F90">
+        <v>93</v>
+      </c>
+      <c r="G90">
+        <v>163</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>358</v>
+        <v>98</v>
       </c>
       <c r="E91">
-        <v>358</v>
+        <v>78</v>
+      </c>
+      <c r="F91">
+        <v>305</v>
+      </c>
+      <c r="G91">
+        <v>481</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>629</v>
+        <v>38</v>
       </c>
       <c r="E92">
-        <v>629</v>
+        <v>30</v>
+      </c>
+      <c r="F92">
+        <v>275</v>
+      </c>
+      <c r="G92">
+        <v>343</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B93" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>985</v>
+        <v>28</v>
       </c>
       <c r="E93">
-        <v>985</v>
+        <v>35</v>
+      </c>
+      <c r="F93">
+        <v>45</v>
+      </c>
+      <c r="G93">
+        <v>108</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>169</v>
+        <v>16</v>
       </c>
       <c r="E94">
-        <v>169</v>
+        <v>14</v>
+      </c>
+      <c r="F94">
+        <v>24</v>
+      </c>
+      <c r="G94">
+        <v>54</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>628</v>
+        <v>14</v>
       </c>
       <c r="E95">
-        <v>628</v>
+        <v>65</v>
+      </c>
+      <c r="F95">
+        <v>20</v>
+      </c>
+      <c r="G95">
+        <v>99</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>250</v>
+        <v>26</v>
       </c>
       <c r="E96">
-        <v>250</v>
-[...18 lines deleted...]
-    </row>
+        <v>14</v>
+      </c>
+      <c r="F96">
+        <v>50</v>
+      </c>
+      <c r="G96">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B98" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>167</v>
+        <v>21623</v>
       </c>
       <c r="E98">
-        <v>167</v>
+        <v>9807</v>
+      </c>
+      <c r="F98">
+        <v>20083</v>
+      </c>
+      <c r="G98">
+        <v>51513</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>11</v>
+      <c r="A99" t="s">
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>337</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>70</v>
+        <v>1855</v>
       </c>
       <c r="E99">
-        <v>70</v>
+        <v>1609</v>
+      </c>
+      <c r="F99">
+        <v>2575</v>
+      </c>
+      <c r="G99">
+        <v>6039</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>51</v>
+        <v>2539</v>
       </c>
       <c r="E100">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>4662</v>
+      </c>
+      <c r="F100">
+        <v>3743</v>
+      </c>
+      <c r="G100">
+        <v>10944</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>326</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>1241</v>
+      </c>
+      <c r="E101">
+        <v>1482</v>
+      </c>
+      <c r="F101">
+        <v>9032</v>
+      </c>
+      <c r="G101">
+        <v>11755</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>34337</v>
+        <v>691</v>
       </c>
       <c r="E102">
-        <v>34337</v>
+        <v>258</v>
+      </c>
+      <c r="F102">
+        <v>1148</v>
+      </c>
+      <c r="G102">
+        <v>2097</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>29</v>
+      <c r="A103">
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>328</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>8174</v>
+        <v>4360</v>
       </c>
       <c r="E103">
-        <v>8174</v>
+        <v>231</v>
+      </c>
+      <c r="F103">
+        <v>658</v>
+      </c>
+      <c r="G103">
+        <v>5249</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>3442</v>
+        <v>130</v>
       </c>
       <c r="E104">
-        <v>3442</v>
+        <v>30</v>
+      </c>
+      <c r="F104">
+        <v>699</v>
+      </c>
+      <c r="G104">
+        <v>859</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>9463</v>
+        <v>177</v>
       </c>
       <c r="E105">
-        <v>9463</v>
+        <v>411</v>
+      </c>
+      <c r="F105">
+        <v>841</v>
+      </c>
+      <c r="G105">
+        <v>1429</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>1223</v>
+        <v>847</v>
       </c>
       <c r="E106">
-        <v>1223</v>
+        <v>65</v>
+      </c>
+      <c r="F106">
+        <v>354</v>
+      </c>
+      <c r="G106">
+        <v>1266</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B107" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>2354</v>
+        <v>8794</v>
       </c>
       <c r="E107">
-        <v>2354</v>
+        <v>359</v>
+      </c>
+      <c r="F107">
+        <v>559</v>
+      </c>
+      <c r="G107">
+        <v>9712</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>2700</v>
+        <v>121</v>
       </c>
       <c r="E108">
-        <v>2700</v>
+        <v>454</v>
+      </c>
+      <c r="F108">
+        <v>208</v>
+      </c>
+      <c r="G108">
+        <v>783</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B109" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>917</v>
+        <v>216</v>
       </c>
       <c r="E109">
-        <v>917</v>
+        <v>31</v>
+      </c>
+      <c r="F109">
+        <v>63</v>
+      </c>
+      <c r="G109">
+        <v>310</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>370</v>
+        <v>423</v>
       </c>
       <c r="E110">
-        <v>370</v>
+        <v>32</v>
+      </c>
+      <c r="F110">
+        <v>121</v>
+      </c>
+      <c r="G110">
+        <v>576</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>4204</v>
+        <v>229</v>
       </c>
       <c r="E111">
-        <v>4204</v>
-[...18 lines deleted...]
-    </row>
+        <v>183</v>
+      </c>
+      <c r="F111">
+        <v>82</v>
+      </c>
+      <c r="G111">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>348</v>
+        <v>14</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>256</v>
+        <v>1052</v>
       </c>
       <c r="E113">
-        <v>256</v>
+        <v>224</v>
+      </c>
+      <c r="F113">
+        <v>6343</v>
+      </c>
+      <c r="G113">
+        <v>7619</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114">
-        <v>11</v>
+      <c r="A114" t="s">
+        <v>30</v>
       </c>
       <c r="B114" t="s">
-        <v>349</v>
+        <v>30</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>348</v>
+        <v>72</v>
       </c>
       <c r="E114">
-        <v>348</v>
+        <v>42</v>
+      </c>
+      <c r="F114">
+        <v>446</v>
+      </c>
+      <c r="G114">
+        <v>560</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>272</v>
+        <v>817</v>
       </c>
       <c r="E115">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="116"/>
+        <v>67</v>
+      </c>
+      <c r="F115">
+        <v>5215</v>
+      </c>
+      <c r="G115">
+        <v>6099</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>338</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>32</v>
+      </c>
+      <c r="E116">
+        <v>24</v>
+      </c>
+      <c r="F116">
+        <v>189</v>
+      </c>
+      <c r="G116">
+        <v>245</v>
+      </c>
+    </row>
     <row r="117">
       <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>339</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>22</v>
+      </c>
+      <c r="E117">
+        <v>45</v>
+      </c>
+      <c r="F117">
+        <v>40</v>
+      </c>
+      <c r="G117">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>340</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
         <v>9</v>
       </c>
-      <c r="B117" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E118">
-        <v>290</v>
+        <v>5</v>
+      </c>
+      <c r="F118">
+        <v>38</v>
+      </c>
+      <c r="G118">
+        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>387</v>
+        <v>25</v>
       </c>
       <c r="E119">
-        <v>387</v>
+        <v>4</v>
+      </c>
+      <c r="F119">
+        <v>44</v>
+      </c>
+      <c r="G119">
+        <v>73</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>348</v>
+        <v>29</v>
       </c>
       <c r="E120">
-        <v>348</v>
+        <v>6</v>
+      </c>
+      <c r="F120">
+        <v>87</v>
+      </c>
+      <c r="G120">
+        <v>122</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>242</v>
+        <v>10</v>
       </c>
       <c r="E121">
-        <v>242</v>
+        <v>5</v>
+      </c>
+      <c r="F121">
+        <v>51</v>
+      </c>
+      <c r="G121">
+        <v>66</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="E122">
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="F122">
+        <v>128</v>
+      </c>
+      <c r="G122">
+        <v>158</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="E123">
-        <v>56</v>
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>63</v>
+      </c>
+      <c r="G123">
+        <v>84</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B124" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="E124">
-        <v>25</v>
+        <v>1</v>
+      </c>
+      <c r="F124">
+        <v>12</v>
+      </c>
+      <c r="G124">
+        <v>17</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B125" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="E125">
-        <v>40</v>
-[...18 lines deleted...]
-    </row>
+        <v>2</v>
+      </c>
+      <c r="F125">
+        <v>30</v>
+      </c>
+      <c r="G125">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B127" t="s">
-        <v>359</v>
+        <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D127">
-        <v>46</v>
+        <v>2038</v>
       </c>
       <c r="E127">
-        <v>46</v>
+        <v>343</v>
+      </c>
+      <c r="F127">
+        <v>901</v>
+      </c>
+      <c r="G127">
+        <v>3282</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>10</v>
+      <c r="A128" t="s">
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>360</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D128">
-        <v>7</v>
+        <v>333</v>
       </c>
       <c r="E128">
-        <v>7</v>
+        <v>62</v>
+      </c>
+      <c r="F128">
+        <v>137</v>
+      </c>
+      <c r="G128">
+        <v>532</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>52</v>
+        <v>779</v>
       </c>
       <c r="E129">
-        <v>52</v>
+        <v>156</v>
+      </c>
+      <c r="F129">
+        <v>233</v>
+      </c>
+      <c r="G129">
+        <v>1168</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="E130">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="131"/>
+        <v>51</v>
+      </c>
+      <c r="F130">
+        <v>237</v>
+      </c>
+      <c r="G130">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>350</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>93</v>
+      </c>
+      <c r="E131">
+        <v>11</v>
+      </c>
+      <c r="F131">
+        <v>42</v>
+      </c>
+      <c r="G131">
+        <v>146</v>
+      </c>
+    </row>
     <row r="132">
       <c r="A132">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>14</v>
+        <v>351</v>
       </c>
       <c r="C132" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>5318</v>
+        <v>284</v>
       </c>
       <c r="E132">
-        <v>5318</v>
+        <v>13</v>
+      </c>
+      <c r="F132">
+        <v>42</v>
+      </c>
+      <c r="G132">
+        <v>339</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="s">
-        <v>29</v>
+      <c r="A133">
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>29</v>
+        <v>352</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>466</v>
+        <v>88</v>
       </c>
       <c r="E133">
-        <v>466</v>
+        <v>11</v>
+      </c>
+      <c r="F133">
+        <v>54</v>
+      </c>
+      <c r="G133">
+        <v>153</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>868</v>
+        <v>49</v>
       </c>
       <c r="E134">
-        <v>868</v>
+        <v>6</v>
+      </c>
+      <c r="F134">
+        <v>27</v>
+      </c>
+      <c r="G134">
+        <v>82</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>253</v>
+        <v>66</v>
       </c>
       <c r="E135">
-        <v>253</v>
+        <v>9</v>
+      </c>
+      <c r="F135">
+        <v>26</v>
+      </c>
+      <c r="G135">
+        <v>101</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>3058</v>
+        <v>33</v>
       </c>
       <c r="E136">
-        <v>3058</v>
+        <v>14</v>
+      </c>
+      <c r="F136">
+        <v>56</v>
+      </c>
+      <c r="G136">
+        <v>103</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E137">
-        <v>106</v>
+        <v>3</v>
+      </c>
+      <c r="F137">
+        <v>15</v>
+      </c>
+      <c r="G137">
+        <v>29</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="E138">
-        <v>188</v>
-[...18 lines deleted...]
-    </row>
+        <v>7</v>
+      </c>
+      <c r="F138">
+        <v>32</v>
+      </c>
+      <c r="G138">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B140" t="s">
-        <v>369</v>
+        <v>16</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D140">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="E140">
-        <v>57</v>
+        <v>153</v>
+      </c>
+      <c r="F140">
+        <v>404</v>
+      </c>
+      <c r="G140">
+        <v>754</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>8</v>
+      <c r="A141" t="s">
+        <v>30</v>
       </c>
       <c r="B141" t="s">
-        <v>370</v>
+        <v>30</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D141">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="E141">
-        <v>36</v>
+        <v>47</v>
+      </c>
+      <c r="F141">
+        <v>127</v>
+      </c>
+      <c r="G141">
+        <v>258</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="E142">
-        <v>40</v>
+        <v>86</v>
+      </c>
+      <c r="F142">
+        <v>84</v>
+      </c>
+      <c r="G142">
+        <v>234</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E143">
-        <v>103</v>
+        <v>16</v>
+      </c>
+      <c r="F143">
+        <v>162</v>
+      </c>
+      <c r="G143">
+        <v>207</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E144">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="F144">
+        <v>31</v>
+      </c>
+      <c r="G144">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
         <v>12</v>
       </c>
-      <c r="B145" t="s">
-[...12 lines deleted...]
-    <row r="146"/>
+      <c r="B146" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146">
+        <v>2903</v>
+      </c>
+      <c r="E146">
+        <v>4820</v>
+      </c>
+      <c r="F146">
+        <v>8100</v>
+      </c>
+      <c r="G146">
+        <v>15823</v>
+      </c>
+    </row>
     <row r="147">
-      <c r="A147">
-        <v>11</v>
+      <c r="A147" t="s">
+        <v>30</v>
       </c>
       <c r="B147" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>841</v>
+        <v>247</v>
       </c>
       <c r="E147">
-        <v>841</v>
+        <v>306</v>
+      </c>
+      <c r="F147">
+        <v>758</v>
+      </c>
+      <c r="G147">
+        <v>1311</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148" t="s">
-        <v>29</v>
+      <c r="A148">
+        <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>29</v>
+        <v>361</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>328</v>
+        <v>684</v>
       </c>
       <c r="E148">
-        <v>328</v>
+        <v>4053</v>
+      </c>
+      <c r="F148">
+        <v>5194</v>
+      </c>
+      <c r="G148">
+        <v>9931</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>195</v>
+        <v>1499</v>
       </c>
       <c r="E149">
-        <v>195</v>
+        <v>119</v>
+      </c>
+      <c r="F149">
+        <v>442</v>
+      </c>
+      <c r="G149">
+        <v>2060</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="E150">
-        <v>146</v>
+        <v>117</v>
+      </c>
+      <c r="F150">
+        <v>442</v>
+      </c>
+      <c r="G150">
+        <v>730</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>377</v>
+        <v>192</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="E151">
-        <v>115</v>
+        <v>46</v>
+      </c>
+      <c r="F151">
+        <v>189</v>
+      </c>
+      <c r="G151">
+        <v>291</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E152">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="153"/>
+        <v>39</v>
+      </c>
+      <c r="F152">
+        <v>116</v>
+      </c>
+      <c r="G152">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>365</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>35</v>
+      </c>
+      <c r="E153">
+        <v>21</v>
+      </c>
+      <c r="F153">
+        <v>51</v>
+      </c>
+      <c r="G153">
+        <v>107</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B154" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>26579</v>
+        <v>70</v>
       </c>
       <c r="E154">
-        <v>26579</v>
+        <v>56</v>
+      </c>
+      <c r="F154">
+        <v>212</v>
+      </c>
+      <c r="G154">
+        <v>338</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>29</v>
+      <c r="A155">
+        <v>8</v>
       </c>
       <c r="B155" t="s">
-        <v>29</v>
+        <v>367</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>3488</v>
+        <v>49</v>
       </c>
       <c r="E155">
-        <v>3488</v>
+        <v>18</v>
+      </c>
+      <c r="F155">
+        <v>80</v>
+      </c>
+      <c r="G155">
+        <v>147</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B156" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>10902</v>
+        <v>16</v>
       </c>
       <c r="E156">
-        <v>10902</v>
+        <v>10</v>
+      </c>
+      <c r="F156">
+        <v>72</v>
+      </c>
+      <c r="G156">
+        <v>98</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B157" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>1265</v>
+        <v>10</v>
       </c>
       <c r="E157">
-        <v>1265</v>
+        <v>12</v>
+      </c>
+      <c r="F157">
+        <v>480</v>
+      </c>
+      <c r="G157">
+        <v>502</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B158" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>541</v>
+        <v>12</v>
       </c>
       <c r="E158">
-        <v>541</v>
+        <v>5</v>
+      </c>
+      <c r="F158">
+        <v>22</v>
+      </c>
+      <c r="G158">
+        <v>39</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B159" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>643</v>
+        <v>21</v>
       </c>
       <c r="E159">
-        <v>643</v>
-[...18 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+      <c r="F159">
+        <v>42</v>
+      </c>
+      <c r="G159">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B161" t="s">
-        <v>384</v>
+        <v>18</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D161">
-        <v>304</v>
+        <v>156</v>
       </c>
       <c r="E161">
-        <v>304</v>
+        <v>42</v>
+      </c>
+      <c r="F161">
+        <v>177</v>
+      </c>
+      <c r="G161">
+        <v>375</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162">
-        <v>7</v>
+      <c r="A162" t="s">
+        <v>30</v>
       </c>
       <c r="B162" t="s">
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D162">
-        <v>2884</v>
+        <v>58</v>
       </c>
       <c r="E162">
-        <v>2884</v>
+        <v>15</v>
+      </c>
+      <c r="F162">
+        <v>78</v>
+      </c>
+      <c r="G162">
+        <v>151</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>413</v>
+        <v>49</v>
       </c>
       <c r="E163">
-        <v>413</v>
+        <v>20</v>
+      </c>
+      <c r="F163">
+        <v>45</v>
+      </c>
+      <c r="G163">
+        <v>114</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>171</v>
+        <v>49</v>
       </c>
       <c r="E164">
-        <v>171</v>
-[...18 lines deleted...]
-    </row>
+        <v>7</v>
+      </c>
+      <c r="F164">
+        <v>54</v>
+      </c>
+      <c r="G164">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="165"/>
     <row r="166">
       <c r="A166">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
-        <v>389</v>
+        <v>19</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D166">
-        <v>127</v>
+        <v>6384</v>
       </c>
       <c r="E166">
-        <v>127</v>
+        <v>2836</v>
+      </c>
+      <c r="F166">
+        <v>19041</v>
+      </c>
+      <c r="G166">
+        <v>28261</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167">
-        <v>12</v>
+      <c r="A167" t="s">
+        <v>30</v>
       </c>
       <c r="B167" t="s">
-        <v>390</v>
+        <v>30</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D167">
-        <v>214</v>
+        <v>757</v>
       </c>
       <c r="E167">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="168"/>
+        <v>299</v>
+      </c>
+      <c r="F167">
+        <v>1777</v>
+      </c>
+      <c r="G167">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1</v>
+      </c>
+      <c r="B168" t="s">
+        <v>374</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>2064</v>
+      </c>
+      <c r="E168">
+        <v>989</v>
+      </c>
+      <c r="F168">
+        <v>7401</v>
+      </c>
+      <c r="G168">
+        <v>10454</v>
+      </c>
+    </row>
     <row r="169">
       <c r="A169">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B169" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>2084</v>
+        <v>382</v>
       </c>
       <c r="E169">
-        <v>2084</v>
+        <v>115</v>
+      </c>
+      <c r="F169">
+        <v>5114</v>
+      </c>
+      <c r="G169">
+        <v>5611</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170" t="s">
-        <v>29</v>
+      <c r="A170">
+        <v>3</v>
       </c>
       <c r="B170" t="s">
-        <v>29</v>
+        <v>376</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D170">
-        <v>312</v>
+        <v>242</v>
       </c>
       <c r="E170">
-        <v>312</v>
+        <v>41</v>
+      </c>
+      <c r="F170">
+        <v>394</v>
+      </c>
+      <c r="G170">
+        <v>677</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B171" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>752</v>
+        <v>2032</v>
       </c>
       <c r="E171">
-        <v>752</v>
+        <v>150</v>
+      </c>
+      <c r="F171">
+        <v>662</v>
+      </c>
+      <c r="G171">
+        <v>2844</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B172" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>668</v>
+        <v>175</v>
       </c>
       <c r="E172">
-        <v>668</v>
+        <v>769</v>
+      </c>
+      <c r="F172">
+        <v>311</v>
+      </c>
+      <c r="G172">
+        <v>1255</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D173">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="E173">
-        <v>50</v>
+        <v>25</v>
+      </c>
+      <c r="F173">
+        <v>227</v>
+      </c>
+      <c r="G173">
+        <v>331</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B174" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D174">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E174">
-        <v>75</v>
+        <v>67</v>
+      </c>
+      <c r="F174">
+        <v>548</v>
+      </c>
+      <c r="G174">
+        <v>719</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B175" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D175">
-        <v>135</v>
+        <v>66</v>
       </c>
       <c r="E175">
-        <v>135</v>
+        <v>10</v>
+      </c>
+      <c r="F175">
+        <v>118</v>
+      </c>
+      <c r="G175">
+        <v>194</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="E176">
-        <v>20</v>
+        <v>29</v>
+      </c>
+      <c r="F176">
+        <v>832</v>
+      </c>
+      <c r="G176">
+        <v>962</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B177" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E177">
-        <v>28</v>
+        <v>5</v>
+      </c>
+      <c r="F177">
+        <v>39</v>
+      </c>
+      <c r="G177">
+        <v>68</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B178" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="E178">
-        <v>44</v>
-[...19 lines deleted...]
-    </row>
+        <v>3</v>
+      </c>
+      <c r="F178">
+        <v>71</v>
+      </c>
+      <c r="G178">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>12</v>
+      </c>
+      <c r="B179" t="s">
+        <v>385</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>340</v>
+      </c>
+      <c r="E179">
+        <v>334</v>
+      </c>
+      <c r="F179">
+        <v>1547</v>
+      </c>
+      <c r="G179">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="180"/>
     <row r="181">
-      <c r="A181" t="s">
-        <v>29</v>
+      <c r="A181">
+        <v>15</v>
       </c>
       <c r="B181" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C181" t="s">
         <v>35</v>
       </c>
       <c r="D181">
-        <v>3404</v>
+        <v>1146</v>
       </c>
       <c r="E181">
-        <v>3404</v>
+        <v>559</v>
+      </c>
+      <c r="F181">
+        <v>1672</v>
+      </c>
+      <c r="G181">
+        <v>3377</v>
       </c>
     </row>
     <row r="182">
-      <c r="A182">
-        <v>1</v>
+      <c r="A182" t="s">
+        <v>30</v>
       </c>
       <c r="B182" t="s">
-        <v>399</v>
+        <v>30</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D182">
-        <v>9017</v>
+        <v>403</v>
       </c>
       <c r="E182">
-        <v>9017</v>
+        <v>210</v>
+      </c>
+      <c r="F182">
+        <v>503</v>
+      </c>
+      <c r="G182">
+        <v>1116</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B183" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D183">
-        <v>952</v>
+        <v>743</v>
       </c>
       <c r="E183">
-        <v>952</v>
-[...18 lines deleted...]
-    </row>
+        <v>349</v>
+      </c>
+      <c r="F183">
+        <v>1169</v>
+      </c>
+      <c r="G183">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="184"/>
     <row r="185">
       <c r="A185">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B185" t="s">
-        <v>402</v>
+        <v>21</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D185">
-        <v>335</v>
+        <v>1741</v>
       </c>
       <c r="E185">
-        <v>335</v>
+        <v>396</v>
+      </c>
+      <c r="F185">
+        <v>6539</v>
+      </c>
+      <c r="G185">
+        <v>8676</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186">
-        <v>5</v>
+      <c r="A186" t="s">
+        <v>30</v>
       </c>
       <c r="B186" t="s">
-        <v>403</v>
+        <v>30</v>
       </c>
       <c r="C186" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D186">
-        <v>1408</v>
+        <v>174</v>
       </c>
       <c r="E186">
-        <v>1408</v>
+        <v>39</v>
+      </c>
+      <c r="F186">
+        <v>478</v>
+      </c>
+      <c r="G186">
+        <v>691</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B187" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="C187" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D187">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E187">
-        <v>324</v>
+        <v>257</v>
+      </c>
+      <c r="F187">
+        <v>4783</v>
+      </c>
+      <c r="G187">
+        <v>5372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B188" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="C188" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D188">
-        <v>473</v>
+        <v>929</v>
       </c>
       <c r="E188">
-        <v>473</v>
+        <v>18</v>
+      </c>
+      <c r="F188">
+        <v>493</v>
+      </c>
+      <c r="G188">
+        <v>1440</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B189" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D189">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="E189">
-        <v>113</v>
+        <v>17</v>
+      </c>
+      <c r="F189">
+        <v>248</v>
+      </c>
+      <c r="G189">
+        <v>310</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B190" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D190">
-        <v>148</v>
+        <v>47</v>
       </c>
       <c r="E190">
-        <v>148</v>
+        <v>18</v>
+      </c>
+      <c r="F190">
+        <v>133</v>
+      </c>
+      <c r="G190">
+        <v>198</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D191">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E191">
-        <v>221</v>
+        <v>9</v>
+      </c>
+      <c r="F191">
+        <v>111</v>
+      </c>
+      <c r="G191">
+        <v>140</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C192" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D192">
-        <v>449</v>
+        <v>15</v>
       </c>
       <c r="E192">
-        <v>449</v>
+        <v>1</v>
+      </c>
+      <c r="F192">
+        <v>89</v>
+      </c>
+      <c r="G192">
+        <v>105</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
+        <v>7</v>
+      </c>
+      <c r="B193" t="s">
+        <v>393</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193">
+        <v>20</v>
+      </c>
+      <c r="E193">
+        <v>2</v>
+      </c>
+      <c r="F193">
+        <v>60</v>
+      </c>
+      <c r="G193">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>8</v>
+      </c>
+      <c r="B194" t="s">
+        <v>394</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194">
         <v>12</v>
       </c>
-      <c r="B193" t="s">
-[...12 lines deleted...]
-    <row r="194"/>
+      <c r="E194">
+        <v>4</v>
+      </c>
+      <c r="F194">
+        <v>16</v>
+      </c>
+      <c r="G194">
+        <v>32</v>
+      </c>
+    </row>
     <row r="195">
       <c r="A195">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>18</v>
+        <v>395</v>
       </c>
       <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>21</v>
+      </c>
+      <c r="E195">
+        <v>4</v>
+      </c>
+      <c r="F195">
         <v>34</v>
       </c>
-      <c r="D195">
-[...3 lines deleted...]
-        <v>5935</v>
+      <c r="G195">
+        <v>59</v>
       </c>
     </row>
     <row r="196">
-      <c r="A196" t="s">
-        <v>29</v>
+      <c r="A196">
+        <v>10</v>
       </c>
       <c r="B196" t="s">
-        <v>29</v>
+        <v>396</v>
       </c>
       <c r="C196" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D196">
-        <v>2308</v>
+        <v>20</v>
       </c>
       <c r="E196">
-        <v>2308</v>
+        <v>2</v>
+      </c>
+      <c r="F196">
+        <v>41</v>
+      </c>
+      <c r="G196">
+        <v>63</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="C197" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D197">
-        <v>1568</v>
+        <v>106</v>
       </c>
       <c r="E197">
-        <v>1568</v>
-[...18 lines deleted...]
-    </row>
+        <v>25</v>
+      </c>
+      <c r="F197">
+        <v>53</v>
+      </c>
+      <c r="G197">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="198"/>
     <row r="199">
       <c r="A199">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B199" t="s">
-        <v>413</v>
+        <v>22</v>
       </c>
       <c r="C199" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D199">
-        <v>586</v>
+        <v>11691</v>
       </c>
       <c r="E199">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="200"/>
+        <v>5135</v>
+      </c>
+      <c r="F199">
+        <v>14847</v>
+      </c>
+      <c r="G199">
+        <v>31673</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>30</v>
+      </c>
+      <c r="B200" t="s">
+        <v>30</v>
+      </c>
+      <c r="C200" t="s">
+        <v>36</v>
+      </c>
+      <c r="D200">
+        <v>877</v>
+      </c>
+      <c r="E200">
+        <v>143</v>
+      </c>
+      <c r="F200">
+        <v>1177</v>
+      </c>
+      <c r="G200">
+        <v>2197</v>
+      </c>
+    </row>
     <row r="201">
       <c r="A201">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B201" t="s">
-        <v>19</v>
+        <v>398</v>
       </c>
       <c r="C201" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D201">
-        <v>1902</v>
+        <v>9240</v>
       </c>
       <c r="E201">
-        <v>1902</v>
+        <v>82</v>
+      </c>
+      <c r="F201">
+        <v>1217</v>
+      </c>
+      <c r="G201">
+        <v>10539</v>
       </c>
     </row>
     <row r="202">
-      <c r="A202" t="s">
-        <v>29</v>
+      <c r="A202">
+        <v>2</v>
       </c>
       <c r="B202" t="s">
-        <v>29</v>
+        <v>399</v>
       </c>
       <c r="C202" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D202">
-        <v>505</v>
+        <v>412</v>
       </c>
       <c r="E202">
-        <v>505</v>
+        <v>4538</v>
+      </c>
+      <c r="F202">
+        <v>570</v>
+      </c>
+      <c r="G202">
+        <v>5520</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B203" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="C203" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D203">
-        <v>563</v>
+        <v>126</v>
       </c>
       <c r="E203">
-        <v>563</v>
+        <v>48</v>
+      </c>
+      <c r="F203">
+        <v>356</v>
+      </c>
+      <c r="G203">
+        <v>530</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B204" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="C204" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D204">
-        <v>135</v>
+        <v>619</v>
       </c>
       <c r="E204">
-        <v>135</v>
+        <v>94</v>
+      </c>
+      <c r="F204">
+        <v>2949</v>
+      </c>
+      <c r="G204">
+        <v>3662</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B205" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="C205" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D205">
-        <v>157</v>
+        <v>53</v>
       </c>
       <c r="E205">
-        <v>157</v>
+        <v>82</v>
+      </c>
+      <c r="F205">
+        <v>116</v>
+      </c>
+      <c r="G205">
+        <v>251</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B206" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="C206" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D206">
-        <v>63</v>
+        <v>124</v>
       </c>
       <c r="E206">
-        <v>63</v>
+        <v>62</v>
+      </c>
+      <c r="F206">
+        <v>808</v>
+      </c>
+      <c r="G206">
+        <v>994</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B207" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="C207" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D207">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="E207">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="F207">
+        <v>149</v>
+      </c>
+      <c r="G207">
+        <v>222</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B208" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
       <c r="C208" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D208">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="E208">
-        <v>82</v>
+        <v>10</v>
+      </c>
+      <c r="F208">
+        <v>44</v>
+      </c>
+      <c r="G208">
+        <v>95</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B209" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="C209" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D209">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="E209">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="F209">
+        <v>85</v>
+      </c>
+      <c r="G209">
+        <v>144</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B210" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="C210" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D210">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="E210">
-        <v>85</v>
+        <v>41</v>
+      </c>
+      <c r="F210">
+        <v>7259</v>
+      </c>
+      <c r="G210">
+        <v>7312</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="C211" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D211">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E211">
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="F211">
+        <v>74</v>
+      </c>
+      <c r="G211">
+        <v>107</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B212" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="C212" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D212">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="E212">
-        <v>39</v>
-[...18 lines deleted...]
-    </row>
+        <v>5</v>
+      </c>
+      <c r="F212">
+        <v>43</v>
+      </c>
+      <c r="G212">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="213"/>
     <row r="214">
       <c r="A214">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B214" t="s">
-        <v>425</v>
+        <v>23</v>
       </c>
       <c r="C214" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D214">
-        <v>67</v>
+        <v>205</v>
       </c>
       <c r="E214">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="215"/>
+        <v>234</v>
+      </c>
+      <c r="F214">
+        <v>439</v>
+      </c>
+      <c r="G214">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>30</v>
+      </c>
+      <c r="B215" t="s">
+        <v>30</v>
+      </c>
+      <c r="C215" t="s">
+        <v>36</v>
+      </c>
+      <c r="D215">
+        <v>48</v>
+      </c>
+      <c r="E215">
+        <v>47</v>
+      </c>
+      <c r="F215">
+        <v>93</v>
+      </c>
+      <c r="G215">
+        <v>188</v>
+      </c>
+    </row>
     <row r="216">
       <c r="A216">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B216" t="s">
-        <v>20</v>
+        <v>410</v>
       </c>
       <c r="C216" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D216">
-        <v>12323</v>
+        <v>30</v>
       </c>
       <c r="E216">
-        <v>12323</v>
+        <v>22</v>
+      </c>
+      <c r="F216">
+        <v>120</v>
+      </c>
+      <c r="G216">
+        <v>172</v>
       </c>
     </row>
     <row r="217">
-      <c r="A217" t="s">
-        <v>29</v>
+      <c r="A217">
+        <v>2</v>
       </c>
       <c r="B217" t="s">
-        <v>29</v>
+        <v>411</v>
       </c>
       <c r="C217" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D217">
-        <v>1519</v>
+        <v>14</v>
       </c>
       <c r="E217">
-        <v>1519</v>
+        <v>102</v>
+      </c>
+      <c r="F217">
+        <v>27</v>
+      </c>
+      <c r="G217">
+        <v>143</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B218" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="C218" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D218">
-        <v>7564</v>
+        <v>69</v>
       </c>
       <c r="E218">
-        <v>7564</v>
+        <v>4</v>
+      </c>
+      <c r="F218">
+        <v>17</v>
+      </c>
+      <c r="G218">
+        <v>90</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B219" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="C219" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D219">
-        <v>1280</v>
+        <v>6</v>
       </c>
       <c r="E219">
-        <v>1280</v>
+        <v>5</v>
+      </c>
+      <c r="F219">
+        <v>139</v>
+      </c>
+      <c r="G219">
+        <v>150</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B220" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="C220" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D220">
-        <v>253</v>
+        <v>26</v>
       </c>
       <c r="E220">
-        <v>253</v>
+        <v>42</v>
+      </c>
+      <c r="F220">
+        <v>15</v>
+      </c>
+      <c r="G220">
+        <v>83</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B221" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="C221" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D221">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="E221">
-        <v>378</v>
-[...122 lines deleted...]
-      <c r="A229">
         <v>12</v>
       </c>
-      <c r="B229" t="s">
-[...163 lines deleted...]
-        <v>168</v>
+      <c r="F221">
+        <v>28</v>
+      </c>
+      <c r="G221">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -20540,3258 +19758,4040 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="D2" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="E2" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="F2" t="s">
-        <v>448</v>
+        <v>419</v>
       </c>
       <c r="G2">
-        <v>20695</v>
+        <v>26492</v>
       </c>
       <c r="H2">
-        <v>32968</v>
+        <v>104250</v>
       </c>
       <c r="I2">
-        <v>38915</v>
+        <v>56240</v>
       </c>
       <c r="J2">
-        <v>126953</v>
+        <v>94690</v>
       </c>
       <c r="K2">
-        <v>32367</v>
+        <v>32863</v>
       </c>
       <c r="L2">
-        <v>1449</v>
+        <v>1828</v>
       </c>
       <c r="M2">
-        <v>8357</v>
+        <v>11880</v>
       </c>
       <c r="N2">
-        <v>28683</v>
+        <v>34337</v>
       </c>
       <c r="O2">
-        <v>471</v>
+        <v>1596</v>
       </c>
       <c r="P2">
-        <v>14734</v>
+        <v>5318</v>
       </c>
       <c r="Q2">
-        <v>508</v>
+        <v>841</v>
       </c>
       <c r="R2">
-        <v>18256</v>
+        <v>26579</v>
       </c>
       <c r="S2">
-        <v>1179</v>
+        <v>2084</v>
       </c>
       <c r="T2">
-        <v>11841</v>
+        <v>17832</v>
       </c>
       <c r="U2">
-        <v>8318</v>
+        <v>5935</v>
       </c>
       <c r="V2">
-        <v>1735</v>
+        <v>1902</v>
       </c>
       <c r="W2">
-        <v>24659</v>
+        <v>12323</v>
       </c>
       <c r="X2">
-        <v>1059</v>
+        <v>1825</v>
       </c>
       <c r="Y2">
-        <v>373147</v>
+        <v>438815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>20695</v>
+        <v>26492</v>
       </c>
       <c r="H3">
-        <v>32968</v>
+        <v>104250</v>
       </c>
       <c r="I3">
-        <v>38915</v>
+        <v>56240</v>
       </c>
       <c r="J3">
-        <v>126953</v>
+        <v>94690</v>
       </c>
       <c r="K3">
-        <v>32367</v>
+        <v>32863</v>
       </c>
       <c r="L3">
-        <v>1449</v>
+        <v>1828</v>
       </c>
       <c r="M3">
-        <v>8357</v>
+        <v>11880</v>
       </c>
       <c r="N3">
-        <v>28683</v>
+        <v>34337</v>
       </c>
       <c r="O3">
-        <v>471</v>
+        <v>1596</v>
       </c>
       <c r="P3">
-        <v>14734</v>
+        <v>5318</v>
       </c>
       <c r="Q3">
-        <v>508</v>
+        <v>841</v>
       </c>
       <c r="R3">
-        <v>18256</v>
+        <v>26579</v>
       </c>
       <c r="S3">
-        <v>1179</v>
+        <v>2084</v>
       </c>
       <c r="T3">
-        <v>11841</v>
+        <v>17832</v>
       </c>
       <c r="U3">
-        <v>8318</v>
+        <v>5935</v>
       </c>
       <c r="V3">
-        <v>1735</v>
+        <v>1902</v>
       </c>
       <c r="W3">
-        <v>24659</v>
+        <v>12323</v>
       </c>
       <c r="X3">
-        <v>1059</v>
+        <v>1825</v>
       </c>
       <c r="Y3">
-        <v>373147</v>
+        <v>438815</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>20695</v>
+        <v>26492</v>
       </c>
       <c r="E2">
-        <v>20695</v>
+        <v>26492</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>4361</v>
+        <v>4968</v>
       </c>
       <c r="E3">
-        <v>4361</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>12372</v>
+        <v>8360</v>
       </c>
       <c r="E4">
-        <v>12372</v>
+        <v>8360</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>747</v>
+        <v>3109</v>
       </c>
       <c r="E5">
-        <v>747</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>1472</v>
+        <v>6487</v>
       </c>
       <c r="E6">
-        <v>1472</v>
+        <v>6487</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>310</v>
+        <v>1140</v>
       </c>
       <c r="E7">
-        <v>310</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>453</v>
+        <v>424</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="E8">
-        <v>217</v>
+        <v>208</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>224</v>
+        <v>302</v>
       </c>
       <c r="E9">
-        <v>224</v>
+        <v>302</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>455</v>
+        <v>426</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>343</v>
+        <v>289</v>
       </c>
       <c r="E10">
-        <v>343</v>
+        <v>289</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>456</v>
+        <v>427</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="E11">
-        <v>186</v>
+        <v>116</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>457</v>
+        <v>428</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>102</v>
+        <v>366</v>
       </c>
       <c r="E12">
-        <v>102</v>
+        <v>366</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>361</v>
+        <v>227</v>
       </c>
       <c r="E13">
-        <v>361</v>
-[...2 lines deleted...]
-    <row r="14"/>
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>430</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>557</v>
+      </c>
+      <c r="E14">
+        <v>557</v>
+      </c>
+    </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>431</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>32968</v>
+        <v>363</v>
       </c>
       <c r="E15">
-        <v>32968</v>
-[...18 lines deleted...]
-    </row>
+        <v>363</v>
+      </c>
+    </row>
+    <row r="16"/>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>459</v>
+        <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>8629</v>
+        <v>104250</v>
       </c>
       <c r="E17">
-        <v>8629</v>
+        <v>104250</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18">
-        <v>2</v>
+      <c r="A18" t="s">
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>460</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>10908</v>
+        <v>16653</v>
       </c>
       <c r="E18">
-        <v>10908</v>
+        <v>16653</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>461</v>
+        <v>432</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>879</v>
+        <v>16277</v>
       </c>
       <c r="E19">
-        <v>879</v>
+        <v>16277</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>462</v>
+        <v>433</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>1107</v>
+        <v>39062</v>
       </c>
       <c r="E20">
-        <v>1107</v>
+        <v>39062</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>463</v>
+        <v>434</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>843</v>
+        <v>6891</v>
       </c>
       <c r="E21">
-        <v>843</v>
+        <v>6891</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>464</v>
+        <v>435</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>299</v>
+        <v>15998</v>
       </c>
       <c r="E22">
-        <v>299</v>
+        <v>15998</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>212</v>
+        <v>2348</v>
       </c>
       <c r="E23">
-        <v>212</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>466</v>
+        <v>437</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>633</v>
+        <v>1798</v>
       </c>
       <c r="E24">
-        <v>633</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>1291</v>
+        <v>1030</v>
       </c>
       <c r="E25">
-        <v>1291</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>206</v>
+        <v>700</v>
       </c>
       <c r="E26">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="27"/>
+        <v>700</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>440</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>521</v>
+      </c>
+      <c r="E27">
+        <v>521</v>
+      </c>
+    </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>441</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>38915</v>
+        <v>450</v>
       </c>
       <c r="E28">
-        <v>38915</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>29</v>
+      <c r="A29">
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>442</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>5708</v>
+        <v>195</v>
       </c>
       <c r="E29">
-        <v>5708</v>
+        <v>195</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>12097</v>
+        <v>2327</v>
       </c>
       <c r="E30">
-        <v>12097</v>
-[...18 lines deleted...]
-    </row>
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>471</v>
+        <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>892</v>
+        <v>56240</v>
       </c>
       <c r="E32">
-        <v>892</v>
+        <v>56240</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>4</v>
+      <c r="A33" t="s">
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>472</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>591</v>
+        <v>7616</v>
       </c>
       <c r="E33">
-        <v>591</v>
+        <v>7616</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>473</v>
+        <v>444</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>704</v>
+        <v>14903</v>
       </c>
       <c r="E34">
-        <v>704</v>
+        <v>14903</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>474</v>
+        <v>445</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>413</v>
+        <v>11990</v>
       </c>
       <c r="E35">
-        <v>413</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>475</v>
+        <v>446</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>341</v>
+        <v>2113</v>
       </c>
       <c r="E36">
-        <v>341</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>476</v>
+        <v>447</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>3921</v>
+        <v>5511</v>
       </c>
       <c r="E37">
-        <v>3921</v>
+        <v>5511</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>477</v>
+        <v>448</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>455</v>
+        <v>8704</v>
       </c>
       <c r="E38">
-        <v>455</v>
+        <v>8704</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>478</v>
+        <v>449</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>392</v>
+        <v>627</v>
       </c>
       <c r="E39">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="40"/>
+        <v>627</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>450</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>789</v>
+      </c>
+      <c r="E40">
+        <v>789</v>
+      </c>
+    </row>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B41" t="s">
+        <v>451</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>276</v>
+      </c>
+      <c r="E41">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
         <v>9</v>
       </c>
-      <c r="C41" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>452</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>9841</v>
+        <v>551</v>
       </c>
       <c r="E42">
-        <v>9841</v>
+        <v>551</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>479</v>
+        <v>453</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>42885</v>
+        <v>1480</v>
       </c>
       <c r="E43">
-        <v>42885</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>480</v>
+        <v>454</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>48180</v>
+        <v>1311</v>
       </c>
       <c r="E44">
-        <v>48180</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>481</v>
+        <v>455</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>1495</v>
+        <v>369</v>
       </c>
       <c r="E45">
-        <v>1495</v>
-[...18 lines deleted...]
-    </row>
+        <v>369</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>483</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>6755</v>
+        <v>94690</v>
       </c>
       <c r="E47">
-        <v>6755</v>
+        <v>94690</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>6</v>
+      <c r="A48" t="s">
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>484</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>1016</v>
+        <v>9030</v>
       </c>
       <c r="E48">
-        <v>1016</v>
+        <v>9030</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>485</v>
+        <v>456</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>475</v>
+        <v>11280</v>
       </c>
       <c r="E49">
-        <v>475</v>
+        <v>11280</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>486</v>
+        <v>457</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>226</v>
+        <v>11040</v>
       </c>
       <c r="E50">
-        <v>226</v>
+        <v>11040</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>487</v>
+        <v>458</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>754</v>
+        <v>1570</v>
       </c>
       <c r="E51">
-        <v>754</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>284</v>
+        <v>22147</v>
       </c>
       <c r="E52">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="53"/>
+        <v>22147</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>460</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>9734</v>
+      </c>
+      <c r="E53">
+        <v>9734</v>
+      </c>
+    </row>
     <row r="54">
       <c r="A54">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>461</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>32367</v>
+        <v>1834</v>
       </c>
       <c r="E54">
-        <v>32367</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s">
-        <v>29</v>
+      <c r="A55">
+        <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>462</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>2951</v>
+        <v>7631</v>
       </c>
       <c r="E55">
-        <v>2951</v>
+        <v>7631</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>489</v>
+        <v>463</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>17521</v>
+        <v>615</v>
       </c>
       <c r="E56">
-        <v>17521</v>
+        <v>615</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>490</v>
+        <v>464</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>1917</v>
+        <v>13138</v>
       </c>
       <c r="E57">
-        <v>1917</v>
+        <v>13138</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>491</v>
+        <v>465</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>2331</v>
+        <v>945</v>
       </c>
       <c r="E58">
-        <v>2331</v>
+        <v>945</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>492</v>
+        <v>466</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>410</v>
+        <v>1205</v>
       </c>
       <c r="E59">
-        <v>410</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>493</v>
+        <v>467</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>5742</v>
+        <v>4521</v>
       </c>
       <c r="E60">
-        <v>5742</v>
-[...18 lines deleted...]
-    </row>
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>264</v>
+        <v>32863</v>
       </c>
       <c r="E62">
-        <v>264</v>
+        <v>32863</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>8</v>
+      <c r="A63" t="s">
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>496</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>547</v>
+        <v>4568</v>
       </c>
       <c r="E63">
-        <v>547</v>
+        <v>4568</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>497</v>
+        <v>468</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>158</v>
+        <v>15685</v>
       </c>
       <c r="E64">
-        <v>158</v>
+        <v>15685</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>498</v>
+        <v>469</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>350</v>
+        <v>1336</v>
       </c>
       <c r="E65">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>470</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>367</v>
+      </c>
+      <c r="E66">
+        <v>367</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>471</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>1449</v>
+        <v>692</v>
       </c>
       <c r="E67">
-        <v>1449</v>
+        <v>692</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>29</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>472</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>520</v>
+        <v>1568</v>
       </c>
       <c r="E68">
-        <v>520</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>499</v>
+        <v>473</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>607</v>
+        <v>396</v>
       </c>
       <c r="E69">
-        <v>607</v>
+        <v>396</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>500</v>
+        <v>474</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>169</v>
+        <v>997</v>
       </c>
       <c r="E70">
-        <v>169</v>
+        <v>997</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>501</v>
+        <v>475</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>153</v>
+        <v>6551</v>
       </c>
       <c r="E71">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="72"/>
+        <v>6551</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>476</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>277</v>
+      </c>
+      <c r="E72">
+        <v>277</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>12</v>
+        <v>477</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>8357</v>
+        <v>152</v>
       </c>
       <c r="E73">
-        <v>8357</v>
+        <v>152</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
-        <v>29</v>
+      <c r="A74">
+        <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>29</v>
+        <v>478</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>928</v>
+        <v>166</v>
       </c>
       <c r="E74">
-        <v>928</v>
+        <v>166</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>4556</v>
+        <v>108</v>
       </c>
       <c r="E75">
-        <v>4556</v>
-[...18 lines deleted...]
-    </row>
+        <v>108</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>504</v>
+        <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>360</v>
+        <v>1828</v>
       </c>
       <c r="E77">
-        <v>360</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>4</v>
+      <c r="A78" t="s">
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>505</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>329</v>
+        <v>735</v>
       </c>
       <c r="E78">
-        <v>329</v>
+        <v>735</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>506</v>
+        <v>480</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>282</v>
+        <v>424</v>
       </c>
       <c r="E79">
-        <v>282</v>
+        <v>424</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>507</v>
+        <v>481</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>87</v>
+        <v>182</v>
       </c>
       <c r="E80">
-        <v>87</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>623</v>
+        <v>131</v>
       </c>
       <c r="E81">
-        <v>623</v>
+        <v>131</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="E82">
-        <v>130</v>
+        <v>88</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="E83">
-        <v>122</v>
+        <v>66</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="E84">
-        <v>74</v>
-[...19 lines deleted...]
-    </row>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>486</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>117</v>
+      </c>
+      <c r="E85">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="86"/>
     <row r="87">
-      <c r="A87" t="s">
-        <v>29</v>
+      <c r="A87">
+        <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C87" t="s">
         <v>35</v>
       </c>
       <c r="D87">
-        <v>5618</v>
+        <v>11880</v>
       </c>
       <c r="E87">
-        <v>5618</v>
+        <v>11880</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88">
-        <v>1</v>
+      <c r="A88" t="s">
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>512</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>5373</v>
+        <v>2072</v>
       </c>
       <c r="E88">
-        <v>5373</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>5386</v>
+        <v>5254</v>
       </c>
       <c r="E89">
-        <v>5386</v>
+        <v>5254</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>4225</v>
+        <v>1126</v>
       </c>
       <c r="E90">
-        <v>4225</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>3882</v>
+        <v>358</v>
       </c>
       <c r="E91">
-        <v>3882</v>
+        <v>358</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>741</v>
+        <v>629</v>
       </c>
       <c r="E92">
-        <v>741</v>
+        <v>629</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>267</v>
+        <v>985</v>
       </c>
       <c r="E93">
-        <v>267</v>
+        <v>985</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>518</v>
+        <v>492</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>935</v>
+        <v>169</v>
       </c>
       <c r="E94">
-        <v>935</v>
+        <v>169</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>519</v>
+        <v>493</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>294</v>
+        <v>628</v>
       </c>
       <c r="E95">
-        <v>294</v>
+        <v>628</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>520</v>
+        <v>494</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>1578</v>
+        <v>250</v>
       </c>
       <c r="E96">
-        <v>1578</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>495</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>121</v>
+      </c>
+      <c r="E97">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
         <v>10</v>
       </c>
-      <c r="B97" t="s">
-[...12 lines deleted...]
-    <row r="98"/>
+      <c r="B98" t="s">
+        <v>496</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>167</v>
+      </c>
+      <c r="E98">
+        <v>167</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>78</v>
+        <v>497</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>471</v>
+        <v>70</v>
       </c>
       <c r="E99">
-        <v>471</v>
+        <v>70</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>29</v>
+      <c r="A100">
+        <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>29</v>
+        <v>498</v>
       </c>
       <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>51</v>
+      </c>
+      <c r="E100">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" t="s">
         <v>35</v>
       </c>
-      <c r="D100">
-[...7 lines deleted...]
-      <c r="A101">
+      <c r="D102">
+        <v>34337</v>
+      </c>
+      <c r="E102">
+        <v>34337</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>8174</v>
+      </c>
+      <c r="E103">
+        <v>8174</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
         <v>1</v>
       </c>
-      <c r="B101" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>499</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>676</v>
+        <v>3442</v>
       </c>
       <c r="E104">
-        <v>676</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>12525</v>
+        <v>9463</v>
       </c>
       <c r="E105">
-        <v>12525</v>
+        <v>9463</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>1223</v>
       </c>
       <c r="E106">
         <v>1223</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>92</v>
+        <v>2354</v>
       </c>
       <c r="E107">
-        <v>92</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>526</v>
+        <v>503</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>89</v>
+        <v>2700</v>
       </c>
       <c r="E108">
-        <v>89</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>527</v>
+        <v>504</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>29</v>
+        <v>917</v>
       </c>
       <c r="E109">
-        <v>29</v>
+        <v>917</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>528</v>
+        <v>505</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>370</v>
       </c>
       <c r="E110">
-        <v>29</v>
+        <v>370</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>4204</v>
       </c>
       <c r="E111">
-        <v>29</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>530</v>
+        <v>507</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>42</v>
+        <v>614</v>
       </c>
       <c r="E112">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="113"/>
+        <v>614</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>508</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>256</v>
+      </c>
+      <c r="E113">
+        <v>256</v>
+      </c>
+    </row>
     <row r="114">
       <c r="A114">
         <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>79</v>
+        <v>509</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>508</v>
+        <v>348</v>
       </c>
       <c r="E114">
-        <v>508</v>
+        <v>348</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="s">
-        <v>29</v>
+      <c r="A115">
+        <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>29</v>
+        <v>510</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>182</v>
+        <v>272</v>
       </c>
       <c r="E115">
-        <v>182</v>
-[...18 lines deleted...]
-    </row>
+        <v>272</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>532</v>
+        <v>14</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>67</v>
+        <v>1596</v>
       </c>
       <c r="E117">
-        <v>67</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>3</v>
+      <c r="A118" t="s">
+        <v>30</v>
       </c>
       <c r="B118" t="s">
-        <v>533</v>
+        <v>30</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>42</v>
+        <v>290</v>
       </c>
       <c r="E118">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="119"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>511</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>387</v>
+      </c>
+      <c r="E119">
+        <v>387</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>15</v>
+        <v>512</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>18256</v>
+        <v>348</v>
       </c>
       <c r="E120">
-        <v>18256</v>
+        <v>348</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="s">
-        <v>29</v>
+      <c r="A121">
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>29</v>
+        <v>513</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>1567</v>
+        <v>242</v>
       </c>
       <c r="E121">
-        <v>1567</v>
+        <v>242</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>11957</v>
+        <v>68</v>
       </c>
       <c r="E122">
-        <v>11957</v>
+        <v>68</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>2269</v>
+        <v>56</v>
       </c>
       <c r="E123">
-        <v>2269</v>
+        <v>56</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>312</v>
+        <v>25</v>
       </c>
       <c r="E124">
-        <v>312</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="E125">
-        <v>188</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>1092</v>
+        <v>13</v>
       </c>
       <c r="E126">
-        <v>1092</v>
+        <v>13</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>217</v>
+        <v>46</v>
       </c>
       <c r="E127">
-        <v>217</v>
+        <v>46</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
+        <v>10</v>
+      </c>
+      <c r="B128" t="s">
+        <v>520</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
         <v>7</v>
       </c>
-      <c r="B128" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E128">
-        <v>181</v>
+        <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>541</v>
+        <v>521</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>319</v>
+        <v>52</v>
       </c>
       <c r="E129">
-        <v>319</v>
+        <v>52</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B130" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E130">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A131">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
         <v>10</v>
       </c>
-      <c r="B131" t="s">
-[...12 lines deleted...]
-    <row r="132"/>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>5318</v>
+      </c>
+      <c r="E132">
+        <v>5318</v>
+      </c>
+    </row>
     <row r="133">
-      <c r="A133">
-        <v>13</v>
+      <c r="A133" t="s">
+        <v>30</v>
       </c>
       <c r="B133" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D133">
-        <v>1179</v>
+        <v>466</v>
       </c>
       <c r="E133">
-        <v>1179</v>
+        <v>466</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>29</v>
+      <c r="A134">
+        <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>29</v>
+        <v>523</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>158</v>
+        <v>868</v>
       </c>
       <c r="E134">
-        <v>158</v>
+        <v>868</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>759</v>
+        <v>253</v>
       </c>
       <c r="E135">
-        <v>759</v>
+        <v>253</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>59</v>
+        <v>3058</v>
       </c>
       <c r="E136">
-        <v>59</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="E137">
-        <v>35</v>
+        <v>106</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>64</v>
+        <v>188</v>
       </c>
       <c r="E138">
-        <v>64</v>
+        <v>188</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E139">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E140">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="141"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>530</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>36</v>
+      </c>
+      <c r="E141">
+        <v>36</v>
+      </c>
+    </row>
     <row r="142">
       <c r="A142">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B142" t="s">
-        <v>17</v>
+        <v>531</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>11841</v>
+        <v>40</v>
       </c>
       <c r="E142">
-        <v>11841</v>
+        <v>40</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143" t="s">
-        <v>29</v>
+      <c r="A143">
+        <v>10</v>
       </c>
       <c r="B143" t="s">
-        <v>29</v>
+        <v>532</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>1899</v>
+        <v>103</v>
       </c>
       <c r="E143">
-        <v>1899</v>
+        <v>103</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B144" t="s">
-        <v>550</v>
+        <v>533</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>7339</v>
+        <v>23</v>
       </c>
       <c r="E144">
-        <v>7339</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B145" t="s">
-        <v>551</v>
+        <v>534</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>517</v>
+        <v>21</v>
       </c>
       <c r="E145">
-        <v>517</v>
-[...18 lines deleted...]
-    </row>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="146"/>
     <row r="147">
       <c r="A147">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B147" t="s">
-        <v>553</v>
+        <v>16</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D147">
-        <v>340</v>
+        <v>841</v>
       </c>
       <c r="E147">
-        <v>340</v>
+        <v>841</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148">
-        <v>5</v>
+      <c r="A148" t="s">
+        <v>30</v>
       </c>
       <c r="B148" t="s">
-        <v>554</v>
+        <v>30</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>402</v>
+        <v>328</v>
       </c>
       <c r="E148">
-        <v>402</v>
+        <v>328</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>235</v>
+        <v>195</v>
       </c>
       <c r="E149">
-        <v>235</v>
+        <v>195</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>182</v>
+        <v>146</v>
       </c>
       <c r="E150">
-        <v>182</v>
+        <v>146</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B151" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>231</v>
+        <v>115</v>
       </c>
       <c r="E151">
-        <v>231</v>
+        <v>115</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B152" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E152">
-        <v>67</v>
-[...19 lines deleted...]
-    <row r="154"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>12</v>
+      </c>
+      <c r="B154" t="s">
+        <v>17</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>26579</v>
+      </c>
+      <c r="E154">
+        <v>26579</v>
+      </c>
+    </row>
     <row r="155">
-      <c r="A155">
-        <v>15</v>
+      <c r="A155" t="s">
+        <v>30</v>
       </c>
       <c r="B155" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>8318</v>
+        <v>3488</v>
       </c>
       <c r="E155">
-        <v>8318</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>29</v>
+      <c r="A156">
+        <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>539</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>2397</v>
+        <v>10902</v>
       </c>
       <c r="E156">
-        <v>2397</v>
+        <v>10902</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>1407</v>
+        <v>1265</v>
       </c>
       <c r="E157">
-        <v>1407</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>1862</v>
+        <v>541</v>
       </c>
       <c r="E158">
-        <v>1862</v>
+        <v>541</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>1844</v>
+        <v>643</v>
       </c>
       <c r="E159">
-        <v>1844</v>
+        <v>643</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D160">
-        <v>455</v>
+        <v>4676</v>
       </c>
       <c r="E160">
-        <v>455</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>564</v>
+        <v>544</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>353</v>
+        <v>304</v>
       </c>
       <c r="E161">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="162"/>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>545</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>2884</v>
+      </c>
+      <c r="E162">
+        <v>2884</v>
+      </c>
+    </row>
     <row r="163">
       <c r="A163">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>19</v>
+        <v>546</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>1735</v>
+        <v>413</v>
       </c>
       <c r="E163">
-        <v>1735</v>
+        <v>413</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164" t="s">
-        <v>29</v>
+      <c r="A164">
+        <v>9</v>
       </c>
       <c r="B164" t="s">
-        <v>29</v>
+        <v>547</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>221</v>
+        <v>171</v>
       </c>
       <c r="E164">
-        <v>221</v>
+        <v>171</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B165" t="s">
-        <v>565</v>
+        <v>548</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>748</v>
+        <v>951</v>
       </c>
       <c r="E165">
-        <v>748</v>
+        <v>951</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>566</v>
+        <v>549</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>273</v>
+        <v>127</v>
       </c>
       <c r="E166">
-        <v>273</v>
+        <v>127</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B167" t="s">
-        <v>567</v>
+        <v>550</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="E167">
-        <v>113</v>
-[...18 lines deleted...]
-    </row>
+        <v>214</v>
+      </c>
+    </row>
+    <row r="168"/>
     <row r="169">
       <c r="A169">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B169" t="s">
-        <v>569</v>
+        <v>18</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D169">
-        <v>41</v>
+        <v>2084</v>
       </c>
       <c r="E169">
-        <v>41</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170">
-        <v>6</v>
+      <c r="A170" t="s">
+        <v>30</v>
       </c>
       <c r="B170" t="s">
-        <v>570</v>
+        <v>30</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D170">
-        <v>36</v>
+        <v>312</v>
       </c>
       <c r="E170">
-        <v>36</v>
+        <v>312</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B171" t="s">
-        <v>571</v>
+        <v>551</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>55</v>
+        <v>752</v>
       </c>
       <c r="E171">
-        <v>55</v>
+        <v>752</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B172" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="E172">
-        <v>12</v>
+        <v>668</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B173" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D173">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E173">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="174"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>554</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>75</v>
+      </c>
+      <c r="E174">
+        <v>75</v>
+      </c>
+    </row>
     <row r="175">
       <c r="A175">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B175" t="s">
+        <v>555</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>135</v>
+      </c>
+      <c r="E175">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>556</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
         <v>20</v>
       </c>
-      <c r="C175" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E176">
-        <v>1584</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B177" t="s">
-        <v>574</v>
+        <v>557</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D177">
-        <v>12401</v>
+        <v>28</v>
       </c>
       <c r="E177">
-        <v>12401</v>
+        <v>28</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B178" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
-        <v>8319</v>
+        <v>44</v>
       </c>
       <c r="E178">
-        <v>8319</v>
-[...18 lines deleted...]
-    </row>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="179"/>
     <row r="180">
       <c r="A180">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
-        <v>577</v>
+        <v>19</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D180">
-        <v>180</v>
+        <v>17832</v>
       </c>
       <c r="E180">
-        <v>180</v>
+        <v>17832</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181">
-        <v>5</v>
+      <c r="A181" t="s">
+        <v>30</v>
       </c>
       <c r="B181" t="s">
-        <v>578</v>
+        <v>30</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D181">
-        <v>231</v>
+        <v>3404</v>
       </c>
       <c r="E181">
-        <v>231</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B182" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D182">
-        <v>79</v>
+        <v>9017</v>
       </c>
       <c r="E182">
-        <v>79</v>
+        <v>9017</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B183" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D183">
-        <v>64</v>
+        <v>952</v>
       </c>
       <c r="E183">
-        <v>64</v>
+        <v>952</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B184" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D184">
-        <v>126</v>
+        <v>517</v>
       </c>
       <c r="E184">
-        <v>126</v>
+        <v>517</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B185" t="s">
-        <v>582</v>
+        <v>562</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D185">
-        <v>92</v>
+        <v>335</v>
       </c>
       <c r="E185">
-        <v>92</v>
+        <v>335</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
       <c r="C186" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D186">
-        <v>804</v>
+        <v>1408</v>
       </c>
       <c r="E186">
-        <v>804</v>
-[...2 lines deleted...]
-    <row r="187"/>
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>564</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>324</v>
+      </c>
+      <c r="E187">
+        <v>324</v>
+      </c>
+    </row>
     <row r="188">
       <c r="A188">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B188" t="s">
-        <v>80</v>
+        <v>565</v>
       </c>
       <c r="C188" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D188">
-        <v>1059</v>
+        <v>473</v>
       </c>
       <c r="E188">
-        <v>1059</v>
+        <v>473</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" t="s">
-        <v>29</v>
+      <c r="A189">
+        <v>8</v>
       </c>
       <c r="B189" t="s">
-        <v>29</v>
+        <v>566</v>
       </c>
       <c r="C189" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D189">
-        <v>276</v>
+        <v>113</v>
       </c>
       <c r="E189">
-        <v>276</v>
+        <v>113</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B190" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D190">
-        <v>327</v>
+        <v>148</v>
       </c>
       <c r="E190">
-        <v>327</v>
+        <v>148</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B191" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D191">
-        <v>321</v>
+        <v>221</v>
       </c>
       <c r="E191">
-        <v>321</v>
+        <v>221</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B192" t="s">
-        <v>586</v>
+        <v>569</v>
       </c>
       <c r="C192" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D192">
-        <v>55</v>
+        <v>449</v>
       </c>
       <c r="E192">
-        <v>55</v>
+        <v>449</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
+        <v>12</v>
+      </c>
+      <c r="B193" t="s">
+        <v>570</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193">
+        <v>471</v>
+      </c>
+      <c r="E193">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="194"/>
+    <row r="195">
+      <c r="A195">
+        <v>15</v>
+      </c>
+      <c r="B195" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195" t="s">
+        <v>35</v>
+      </c>
+      <c r="D195">
+        <v>5935</v>
+      </c>
+      <c r="E195">
+        <v>5935</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>30</v>
+      </c>
+      <c r="B196" t="s">
+        <v>30</v>
+      </c>
+      <c r="C196" t="s">
+        <v>36</v>
+      </c>
+      <c r="D196">
+        <v>2308</v>
+      </c>
+      <c r="E196">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1</v>
+      </c>
+      <c r="B197" t="s">
+        <v>571</v>
+      </c>
+      <c r="C197" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197">
+        <v>1568</v>
+      </c>
+      <c r="E197">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>2</v>
+      </c>
+      <c r="B198" t="s">
+        <v>572</v>
+      </c>
+      <c r="C198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198">
+        <v>1473</v>
+      </c>
+      <c r="E198">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>3</v>
+      </c>
+      <c r="B199" t="s">
+        <v>573</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>586</v>
+      </c>
+      <c r="E199">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="200"/>
+    <row r="201">
+      <c r="A201">
+        <v>16</v>
+      </c>
+      <c r="B201" t="s">
+        <v>21</v>
+      </c>
+      <c r="C201" t="s">
+        <v>35</v>
+      </c>
+      <c r="D201">
+        <v>1902</v>
+      </c>
+      <c r="E201">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>30</v>
+      </c>
+      <c r="B202" t="s">
+        <v>30</v>
+      </c>
+      <c r="C202" t="s">
+        <v>36</v>
+      </c>
+      <c r="D202">
+        <v>505</v>
+      </c>
+      <c r="E202">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1</v>
+      </c>
+      <c r="B203" t="s">
+        <v>574</v>
+      </c>
+      <c r="C203" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203">
+        <v>563</v>
+      </c>
+      <c r="E203">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2</v>
+      </c>
+      <c r="B204" t="s">
+        <v>575</v>
+      </c>
+      <c r="C204" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204">
+        <v>135</v>
+      </c>
+      <c r="E204">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>3</v>
+      </c>
+      <c r="B205" t="s">
+        <v>576</v>
+      </c>
+      <c r="C205" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205">
+        <v>157</v>
+      </c>
+      <c r="E205">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
         <v>4</v>
       </c>
-      <c r="B193" t="s">
+      <c r="B206" t="s">
+        <v>577</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206">
+        <v>63</v>
+      </c>
+      <c r="E206">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>5</v>
+      </c>
+      <c r="B207" t="s">
+        <v>578</v>
+      </c>
+      <c r="C207" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207">
+        <v>88</v>
+      </c>
+      <c r="E207">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>579</v>
+      </c>
+      <c r="C208" t="s">
+        <v>38</v>
+      </c>
+      <c r="D208">
+        <v>82</v>
+      </c>
+      <c r="E208">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>7</v>
+      </c>
+      <c r="B209" t="s">
+        <v>580</v>
+      </c>
+      <c r="C209" t="s">
+        <v>38</v>
+      </c>
+      <c r="D209">
+        <v>35</v>
+      </c>
+      <c r="E209">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>8</v>
+      </c>
+      <c r="B210" t="s">
+        <v>581</v>
+      </c>
+      <c r="C210" t="s">
+        <v>38</v>
+      </c>
+      <c r="D210">
+        <v>85</v>
+      </c>
+      <c r="E210">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>9</v>
+      </c>
+      <c r="B211" t="s">
+        <v>582</v>
+      </c>
+      <c r="C211" t="s">
+        <v>38</v>
+      </c>
+      <c r="D211">
+        <v>13</v>
+      </c>
+      <c r="E211">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>10</v>
+      </c>
+      <c r="B212" t="s">
+        <v>583</v>
+      </c>
+      <c r="C212" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212">
+        <v>39</v>
+      </c>
+      <c r="E212">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>11</v>
+      </c>
+      <c r="B213" t="s">
+        <v>584</v>
+      </c>
+      <c r="C213" t="s">
+        <v>38</v>
+      </c>
+      <c r="D213">
+        <v>70</v>
+      </c>
+      <c r="E213">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>12</v>
+      </c>
+      <c r="B214" t="s">
+        <v>585</v>
+      </c>
+      <c r="C214" t="s">
+        <v>38</v>
+      </c>
+      <c r="D214">
+        <v>67</v>
+      </c>
+      <c r="E214">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="215"/>
+    <row r="216">
+      <c r="A216">
+        <v>17</v>
+      </c>
+      <c r="B216" t="s">
+        <v>22</v>
+      </c>
+      <c r="C216" t="s">
+        <v>35</v>
+      </c>
+      <c r="D216">
+        <v>12323</v>
+      </c>
+      <c r="E216">
+        <v>12323</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>30</v>
+      </c>
+      <c r="B217" t="s">
+        <v>30</v>
+      </c>
+      <c r="C217" t="s">
+        <v>36</v>
+      </c>
+      <c r="D217">
+        <v>1519</v>
+      </c>
+      <c r="E217">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1</v>
+      </c>
+      <c r="B218" t="s">
+        <v>586</v>
+      </c>
+      <c r="C218" t="s">
+        <v>38</v>
+      </c>
+      <c r="D218">
+        <v>7564</v>
+      </c>
+      <c r="E218">
+        <v>7564</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>2</v>
+      </c>
+      <c r="B219" t="s">
         <v>587</v>
       </c>
-      <c r="C193" t="s">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="C219" t="s">
+        <v>38</v>
+      </c>
+      <c r="D219">
+        <v>1280</v>
+      </c>
+      <c r="E219">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>3</v>
+      </c>
+      <c r="B220" t="s">
+        <v>588</v>
+      </c>
+      <c r="C220" t="s">
+        <v>38</v>
+      </c>
+      <c r="D220">
+        <v>253</v>
+      </c>
+      <c r="E220">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>4</v>
+      </c>
+      <c r="B221" t="s">
+        <v>589</v>
+      </c>
+      <c r="C221" t="s">
+        <v>38</v>
+      </c>
+      <c r="D221">
+        <v>378</v>
+      </c>
+      <c r="E221">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>5</v>
+      </c>
+      <c r="B222" t="s">
+        <v>590</v>
+      </c>
+      <c r="C222" t="s">
+        <v>38</v>
+      </c>
+      <c r="D222">
+        <v>301</v>
+      </c>
+      <c r="E222">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>6</v>
+      </c>
+      <c r="B223" t="s">
+        <v>591</v>
+      </c>
+      <c r="C223" t="s">
+        <v>38</v>
+      </c>
+      <c r="D223">
+        <v>105</v>
+      </c>
+      <c r="E223">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>7</v>
+      </c>
+      <c r="B224" t="s">
+        <v>592</v>
+      </c>
+      <c r="C224" t="s">
+        <v>38</v>
+      </c>
+      <c r="D224">
+        <v>204</v>
+      </c>
+      <c r="E224">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>8</v>
+      </c>
+      <c r="B225" t="s">
+        <v>593</v>
+      </c>
+      <c r="C225" t="s">
+        <v>38</v>
+      </c>
+      <c r="D225">
+        <v>217</v>
+      </c>
+      <c r="E225">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>9</v>
+      </c>
+      <c r="B226" t="s">
+        <v>594</v>
+      </c>
+      <c r="C226" t="s">
+        <v>38</v>
+      </c>
+      <c r="D226">
+        <v>144</v>
+      </c>
+      <c r="E226">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>10</v>
+      </c>
+      <c r="B227" t="s">
+        <v>595</v>
+      </c>
+      <c r="C227" t="s">
+        <v>38</v>
+      </c>
+      <c r="D227">
+        <v>135</v>
+      </c>
+      <c r="E227">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>11</v>
+      </c>
+      <c r="B228" t="s">
+        <v>596</v>
+      </c>
+      <c r="C228" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228">
+        <v>81</v>
+      </c>
+      <c r="E228">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>12</v>
+      </c>
+      <c r="B229" t="s">
+        <v>597</v>
+      </c>
+      <c r="C229" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229">
+        <v>142</v>
+      </c>
+      <c r="E229">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="230"/>
+    <row r="231">
+      <c r="A231">
+        <v>24</v>
+      </c>
+      <c r="B231" t="s">
+        <v>23</v>
+      </c>
+      <c r="C231" t="s">
+        <v>35</v>
+      </c>
+      <c r="D231">
+        <v>1825</v>
+      </c>
+      <c r="E231">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>30</v>
+      </c>
+      <c r="B232" t="s">
+        <v>30</v>
+      </c>
+      <c r="C232" t="s">
+        <v>36</v>
+      </c>
+      <c r="D232">
+        <v>482</v>
+      </c>
+      <c r="E232">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>1</v>
+      </c>
+      <c r="B233" t="s">
+        <v>598</v>
+      </c>
+      <c r="C233" t="s">
+        <v>38</v>
+      </c>
+      <c r="D233">
+        <v>609</v>
+      </c>
+      <c r="E233">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>2</v>
+      </c>
+      <c r="B234" t="s">
+        <v>599</v>
+      </c>
+      <c r="C234" t="s">
+        <v>38</v>
+      </c>
+      <c r="D234">
+        <v>180</v>
+      </c>
+      <c r="E234">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>3</v>
+      </c>
+      <c r="B235" t="s">
+        <v>600</v>
+      </c>
+      <c r="C235" t="s">
+        <v>38</v>
+      </c>
+      <c r="D235">
+        <v>113</v>
+      </c>
+      <c r="E235">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>4</v>
+      </c>
+      <c r="B236" t="s">
+        <v>601</v>
+      </c>
+      <c r="C236" t="s">
+        <v>38</v>
+      </c>
+      <c r="D236">
+        <v>189</v>
+      </c>
+      <c r="E236">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>5</v>
+      </c>
+      <c r="B237" t="s">
+        <v>602</v>
+      </c>
+      <c r="C237" t="s">
+        <v>38</v>
+      </c>
+      <c r="D237">
+        <v>36</v>
+      </c>
+      <c r="E237">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>6</v>
+      </c>
+      <c r="B238" t="s">
+        <v>603</v>
+      </c>
+      <c r="C238" t="s">
+        <v>38</v>
+      </c>
+      <c r="D238">
+        <v>48</v>
+      </c>
+      <c r="E238">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>7</v>
+      </c>
+      <c r="B239" t="s">
+        <v>604</v>
+      </c>
+      <c r="C239" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239">
+        <v>168</v>
+      </c>
+      <c r="E239">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>