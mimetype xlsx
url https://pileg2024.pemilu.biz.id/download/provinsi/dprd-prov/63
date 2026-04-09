--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN SELATAN 1 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="KALIMANTAN SELATAN 7 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="KALIMANTAN SELATAN 6 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN SELATAN 6 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN SELATAN 7 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN SELATAN 7 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN SELATAN 1 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN SELATAN 1 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN SELATAN 2 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN SELATAN 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN SELATAN 3 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="KALIMANTAN SELATAN 3 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="KALIMANTAN SELATAN 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="KALIMANTAN SELATAN 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="KALIMANTAN SELATAN 5 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="KALIMANTAN SELATAN 5 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="762">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -113,89 +113,728 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
+    <t>630006</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 6</t>
+  </si>
+  <si>
+    <t>6302</t>
+  </si>
+  <si>
+    <t>KOTABARU</t>
+  </si>
+  <si>
+    <t>6310</t>
+  </si>
+  <si>
+    <t>TANAH BUMBU</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>dr. M. YADI MAHENDRA MUHYIN</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>H. RUSDIANSYAH</t>
+  </si>
+  <si>
+    <t>Hj. FATMAWATI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>WIYONO SETIAWAN</t>
+  </si>
+  <si>
+    <t>H. SYAIFUL RAHMADI, S.E.</t>
+  </si>
+  <si>
+    <t>NOVITA AULIA SARI, A.Md.K.L.</t>
+  </si>
+  <si>
+    <t>ANNISA HIDAYATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD ISMAIL, S.E.</t>
+  </si>
+  <si>
+    <t>H. MUH. ALPIYA RAKHMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. FIRMANSYAH, S.P.</t>
+  </si>
+  <si>
+    <t>MASMUR, S.Sos.</t>
+  </si>
+  <si>
+    <t>NUR'AINI SYAHRAN</t>
+  </si>
+  <si>
+    <t>MASGUNTUR, S.E.</t>
+  </si>
+  <si>
+    <t>ALAMATURADIAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ERPANI, S.H., LL.M.</t>
+  </si>
+  <si>
+    <t>AGUS RISMALIAN NOR, S.H.</t>
+  </si>
+  <si>
+    <t>M. SYARIPUDDIN</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>DELVIA MERTANIASARI, S.A.B.</t>
+  </si>
+  <si>
+    <t>TRI JOKO ISWANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>YUYU ENDAH, S.T.</t>
+  </si>
+  <si>
+    <t>ERMELIA</t>
+  </si>
+  <si>
+    <t>MARIA PARAMITHA, S.Pd.</t>
+  </si>
+  <si>
+    <t>DAHLIANSYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YANI HELMI</t>
+  </si>
+  <si>
+    <t>H. BURHANUDDIN, S.Sos., M.Pd.</t>
+  </si>
+  <si>
+    <t>SHINTA DEVIARANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ARBANI, S.Pd.I., M.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUKHNI. AF</t>
+  </si>
+  <si>
+    <t>SITTI HAFIFAH</t>
+  </si>
+  <si>
+    <t>H. ABDILLAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FADLIANSYAH</t>
+  </si>
+  <si>
+    <t>HERY KURBIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. FARID BUDIMAN</t>
+  </si>
+  <si>
+    <t>NORHALIMAH</t>
+  </si>
+  <si>
+    <t>RUDINI AIDI SALMAN</t>
+  </si>
+  <si>
+    <t>ANWAR ALI WAHAB</t>
+  </si>
+  <si>
+    <t>FITRIANA</t>
+  </si>
+  <si>
+    <t>LAMSAKDIR, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>AHMAD RAMADHANI, S.Ag.</t>
+  </si>
+  <si>
+    <t>RUTQI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAIRADI</t>
+  </si>
+  <si>
+    <t>NOER HIKMAH</t>
+  </si>
+  <si>
+    <t>ANDI HAMMASA</t>
+  </si>
+  <si>
+    <t>SUHARTO, S.M.</t>
+  </si>
+  <si>
+    <t>HALIMAH</t>
+  </si>
+  <si>
+    <t>SURINTO, S.T.</t>
+  </si>
+  <si>
+    <t>MEI NUR HANDAYANI</t>
+  </si>
+  <si>
+    <t>ABDUL MERRY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RISKY</t>
+  </si>
+  <si>
+    <t>SAHIDIN MACHMUD</t>
+  </si>
+  <si>
+    <t>SISMANTO, S.Pd., M.A.P.</t>
+  </si>
+  <si>
+    <t>AMALIA PRATIWI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. IRWANDI</t>
+  </si>
+  <si>
+    <t>DEWI INDRIYANTI, S.ST.</t>
+  </si>
+  <si>
+    <t>SYARIFAH LATIFAH HIFZATUNNISA</t>
+  </si>
+  <si>
+    <t>HARIS MAULIDINNOR</t>
+  </si>
+  <si>
+    <t>SAID AZHAR</t>
+  </si>
+  <si>
+    <t>JAMIDA YULI, S.E.</t>
+  </si>
+  <si>
+    <t>EDRIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>SRI MURDIATI ASNANIAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD HAIRUDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>RULLY ROZANO ZARWAN</t>
+  </si>
+  <si>
+    <t>H. ANDI ABDURAHMAN AL IDRUS</t>
+  </si>
+  <si>
+    <t>MAHBUBATUNNISA, S.H.</t>
+  </si>
+  <si>
+    <t>ADRIZAL</t>
+  </si>
+  <si>
+    <t>SUJI HENDRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>UTAMI SEPTI CAHYANI</t>
+  </si>
+  <si>
+    <t>ANTUNG AULIA SALSA BELLA</t>
+  </si>
+  <si>
+    <t>NEHWAN SUAD</t>
+  </si>
+  <si>
+    <t>SAMRATUL JANAH</t>
+  </si>
+  <si>
+    <t>ALWIANSYAH</t>
+  </si>
+  <si>
+    <t>ERHAMNI</t>
+  </si>
+  <si>
+    <t>MISRA</t>
+  </si>
+  <si>
+    <t>Drs. SYARIFUDDIN, M.Si.</t>
+  </si>
+  <si>
+    <t>IRNITA ROSARIASANTI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SULTAN SYAHRIL, S.Sos.</t>
+  </si>
+  <si>
+    <t>ZULFIQRI RIDHANY, S.E.</t>
+  </si>
+  <si>
+    <t>HANIPAH PUJIWATI, S.H.</t>
+  </si>
+  <si>
+    <t>RICKA WILYANTI, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ROEM, A.Md.</t>
+  </si>
+  <si>
+    <t>CHRISTIAN GUNAWAN</t>
+  </si>
+  <si>
+    <t>INSAN NUR ARDI</t>
+  </si>
+  <si>
+    <t>NESVI SABANAH</t>
+  </si>
+  <si>
+    <t>HELTON</t>
+  </si>
+  <si>
+    <t>SRI LILIA HARTITAH</t>
+  </si>
+  <si>
+    <t>YANDI KAMITONO</t>
+  </si>
+  <si>
+    <t>ABDUL RAZAK, S.Pd.</t>
+  </si>
+  <si>
+    <t>PUTRI AYU SORAYA</t>
+  </si>
+  <si>
+    <t>ISKANDAR ZULKARNAIN, S.E.</t>
+  </si>
+  <si>
+    <t>H. AMRULLAH IDHAM, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DARMAWATI</t>
+  </si>
+  <si>
+    <t>MOHAMAD ERFAN, S.Ag., M.Hum., M.Ag.</t>
+  </si>
+  <si>
+    <t>MUALLIMIN</t>
+  </si>
+  <si>
+    <t>RINA OCTARIA WINARTIE, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MIRZA, S.E.</t>
+  </si>
+  <si>
+    <t>RISMA PEBRIYANTY, S.E.</t>
+  </si>
+  <si>
+    <t>SARI PARDAL</t>
+  </si>
+  <si>
+    <t>RAHMATULLAH</t>
+  </si>
+  <si>
+    <t>ADELLIA SAPUTRI AZ-ZAHRA</t>
+  </si>
+  <si>
+    <t>630007</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 7</t>
+  </si>
+  <si>
+    <t>6372</t>
+  </si>
+  <si>
+    <t>KOTA BANJARBARU</t>
+  </si>
+  <si>
+    <t>6301</t>
+  </si>
+  <si>
+    <t>TANAH LAUT</t>
+  </si>
+  <si>
+    <t>DIRHAM ZAIN</t>
+  </si>
+  <si>
+    <t>EKONURSUJARWO</t>
+  </si>
+  <si>
+    <t>MUTIAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>H. M. AMIN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>M. MADANI AKBAR, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>LISNAWATI</t>
+  </si>
+  <si>
+    <t>MARNO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ERNA HAYATI</t>
+  </si>
+  <si>
+    <t>H. HUSNUL FATAHILLAH</t>
+  </si>
+  <si>
+    <t>ARIS GUNAWAN</t>
+  </si>
+  <si>
+    <t>MEYLINA BORNETA TITO, S.E.</t>
+  </si>
+  <si>
+    <t>SUKARELAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NOOR</t>
+  </si>
+  <si>
+    <t>RUSIDAH</t>
+  </si>
+  <si>
+    <t>Ir. HADIAN SYAHRANI</t>
+  </si>
+  <si>
+    <t>ERWAN FIRDAUS, S.T.</t>
+  </si>
+  <si>
+    <t>IMAM SUPRASTOWO</t>
+  </si>
+  <si>
+    <t>AKHMAD SUNTUNG YANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>LUKASARI, S.T.</t>
+  </si>
+  <si>
+    <t>RIBUT GIYONO</t>
+  </si>
+  <si>
+    <t>RATRI YASIH, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>H. ZAINUDIN</t>
+  </si>
+  <si>
+    <t>GILAR DINO SURYA MUHAROM</t>
+  </si>
+  <si>
+    <t>JIHAN DEVIRA FATMAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>TROY SATRIA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI ISKANDAR SUKMA ALAMSYAH</t>
+  </si>
+  <si>
+    <t>DYAH RATNANINGTYAS, S.Tr.Kes.</t>
+  </si>
+  <si>
+    <t>H. RAHIMULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. WAHYUDDIN, M.A.P.</t>
+  </si>
+  <si>
+    <t>ADHISTIA PUTRI EVELLYN</t>
+  </si>
+  <si>
+    <t>RITA FITRIYANI</t>
+  </si>
+  <si>
+    <t>MARFIL NIRBAYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>GUSTI MIFTAHUL HOTIMAH, S.E.</t>
+  </si>
+  <si>
+    <t>ABDI RAHMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. DARMAWAN JAYA SETIAWAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF, S.E.</t>
+  </si>
+  <si>
+    <t>ZALEHA R., S.K.G., M.M.</t>
+  </si>
+  <si>
+    <t>JANIS RAMADHANTI SAPUTRI, S.Hum.</t>
+  </si>
+  <si>
+    <t>H. ANASI</t>
+  </si>
+  <si>
+    <t>WAHYU SETIAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>HASYIM AS'ARI, S.T.</t>
+  </si>
+  <si>
+    <t>ARMANSYAH HANAFI</t>
+  </si>
+  <si>
+    <t>Maria Ulfah, S.E.</t>
+  </si>
+  <si>
+    <t>WAHYUDI, S.T.</t>
+  </si>
+  <si>
+    <t>SURYANI PRAMESTI PODO</t>
+  </si>
+  <si>
+    <t>SYIFA FAUZIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL</t>
+  </si>
+  <si>
+    <t>FERY IBNU HADIWIBOWO</t>
+  </si>
+  <si>
+    <t>YANA</t>
+  </si>
+  <si>
+    <t>RATNA SARI</t>
+  </si>
+  <si>
+    <t>IKHWAN KHARIRI, A.Md.</t>
+  </si>
+  <si>
+    <t>HABIB HAMID BAHASYIM</t>
+  </si>
+  <si>
+    <t>RUFAIDAH ARMAWATY, S.Pt.</t>
+  </si>
+  <si>
+    <t>NIDA QUROTAN AYUN</t>
+  </si>
+  <si>
+    <t>H. ALIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOH. ASRORI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI OLLE</t>
+  </si>
+  <si>
+    <t>IMAM KANAPI</t>
+  </si>
+  <si>
+    <t>Ir. M. KURJIANSYAH</t>
+  </si>
+  <si>
+    <t>HEREANSYAH, S.P.</t>
+  </si>
+  <si>
+    <t>RITA MAHRIDA, S.Si.</t>
+  </si>
+  <si>
+    <t>AGUS MULIA HUSIN, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALKAFF</t>
+  </si>
+  <si>
+    <t>Dra. Hj. DJUHAIRIAH (UWAY), M.M.Kes.</t>
+  </si>
+  <si>
+    <t>ROMANSYAH</t>
+  </si>
+  <si>
+    <t>Dra. Hj, EMMY SUTRISNI, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. MINGSIH AFRIANTHY</t>
+  </si>
+  <si>
+    <t>SYARIFAH MONA, A.Md.</t>
+  </si>
+  <si>
+    <t>RIZKY HIDAYAT, S.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. ABDUL HARIS MAKKIE, M.Si.</t>
+  </si>
+  <si>
+    <t>JEMANI</t>
+  </si>
+  <si>
+    <t>NOORLIANA</t>
+  </si>
+  <si>
+    <t>ERLI</t>
+  </si>
+  <si>
+    <t>Dr. ZULFA ASMA VIKRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AMINUDIN AZIZ, S.T.</t>
+  </si>
+  <si>
+    <t>WAHYU UTAMI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZALI, S.Hut., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. HASANUL ERPANI</t>
+  </si>
+  <si>
+    <t>RENY NOOR YULIANA, S.E.</t>
+  </si>
+  <si>
+    <t>MAIMUN, S.M.</t>
+  </si>
+  <si>
+    <t>WAHYUDI, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS PANGGABEAN</t>
+  </si>
+  <si>
+    <t>JEMI ARIADI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIA NURHAYATI</t>
+  </si>
+  <si>
+    <t>SEFRIAN ARYA PRATAMA</t>
+  </si>
+  <si>
+    <t>DOLVINA ELSINE RITTIAW</t>
+  </si>
+  <si>
+    <t>Hj. HASNI, S.H.</t>
+  </si>
+  <si>
+    <t>TOMY FEBRIYONO, A.Md.</t>
+  </si>
+  <si>
+    <t>YANDI SUTIONO, S.E.</t>
+  </si>
+  <si>
+    <t>NAZMANIAH</t>
+  </si>
+  <si>
+    <t>ARIEF RAHMAN HAKIM, S.T.</t>
+  </si>
+  <si>
+    <t>JAINAH, S.Ag., S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUP</t>
+  </si>
+  <si>
+    <t>RINI SEPTIA NINGSIH</t>
+  </si>
+  <si>
+    <t>SURIANI, S.Ag., S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ALIANSYAH</t>
+  </si>
+  <si>
+    <t>ARIE TRIASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD FATEH RAMADHAN</t>
+  </si>
+  <si>
+    <t>H. SYAHRIRAHMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DODI HANANTO</t>
+  </si>
+  <si>
+    <t>N. ANA MUSLIMAH</t>
+  </si>
+  <si>
     <t>630001</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN 1</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>KOTA BANJARMASIN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. SURIPNO SUMAS, S.H., M.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>Dra. Hj. FATIMAH, M.Pd.</t>
   </si>
   <si>
     <t>Drs. H. MUHAMMAD SALEH YUSRAN</t>
   </si>
   <si>
     <t>MUHAMAD NOOR EFRANI</t>
   </si>
   <si>
     <t>Ir. YAZIDIE FAUZI</t>
   </si>
   <si>
     <t>MAYA NOORVIANTY</t>
   </si>
   <si>
     <t>SITI AISYAH</t>
   </si>
   <si>
     <t>MUHAMMAD ZUHRIANSYAH</t>
   </si>
   <si>
     <t>ILHAM NOR, S.T.</t>
   </si>
   <si>
     <t>HASANUDDIN</t>
@@ -770,53 +1409,50 @@
   <si>
     <t>FATIMAH</t>
   </si>
   <si>
     <t>GUSTI ABIDINSYAH, S.Sos., M.M.</t>
   </si>
   <si>
     <t>Drs. H. M. TASRIQ USMAN, M.M.Pd.</t>
   </si>
   <si>
     <t>Maulidayanti, S.H., M.Kn.</t>
   </si>
   <si>
     <t>MUHAMMAD IQBAL, S.E.</t>
   </si>
   <si>
     <t>SYAIFULLAH EFFENDI, S.A.P.</t>
   </si>
   <si>
     <t>YUNITA RAHMAH</t>
   </si>
   <si>
     <t>Drs. H. M. IBRAHIM YAKUB</t>
   </si>
   <si>
-    <t>DARMAWATI</t>
-[...1 lines deleted...]
-  <si>
     <t>ZIAD, S.T.</t>
   </si>
   <si>
     <t>SEPTYAN ARIEF WIBISONO</t>
   </si>
   <si>
     <t>RACHMATULLAH</t>
   </si>
   <si>
     <t>ERMA YUNITA</t>
   </si>
   <si>
     <t>YOYO PRIYO SUDONO</t>
   </si>
   <si>
     <t>Hj. ILLA</t>
   </si>
   <si>
     <t>H. HERMANSYAH</t>
   </si>
   <si>
     <t>ASBULAH, S.H.</t>
   </si>
   <si>
     <t>SAID MUHAMMAD ALWI</t>
@@ -965,53 +1601,50 @@
   <si>
     <t>MAHDIN</t>
   </si>
   <si>
     <t>ELIYATIE, S.Sos.I.</t>
   </si>
   <si>
     <t>HABIB AHMADI AL ATAS, S.E.</t>
   </si>
   <si>
     <t>SYAVIERA NUR MARETHA</t>
   </si>
   <si>
     <t>NUR IZZATY RAHMI, S.Kom.</t>
   </si>
   <si>
     <t>Drs. MAHLIAN</t>
   </si>
   <si>
     <t>SAID ALWI, S.E.</t>
   </si>
   <si>
     <t>SAID HAMID ASVAN</t>
   </si>
   <si>
-    <t>RATNA SARI</t>
-[...1 lines deleted...]
-  <si>
     <t>ANDINI RAHMATUN NISA</t>
   </si>
   <si>
     <t>RIZAL LESMANA</t>
   </si>
   <si>
     <t>MIMIEK HENDAYATIE, S.Pi.</t>
   </si>
   <si>
     <t>IMAM SELAMET, S.Sos., M.A.P.</t>
   </si>
   <si>
     <t>AULIA RAHMAH</t>
   </si>
   <si>
     <t>TAMARA AIDIL</t>
   </si>
   <si>
     <t>NORMILAWATI, S.H.</t>
   </si>
   <si>
     <t>ASPIHANI</t>
   </si>
   <si>
     <t>AGAM WARDANA</t>
@@ -1689,683 +2322,50 @@
     <t>YUSRAN, S.H.</t>
   </si>
   <si>
     <t>NIZA AFRIANI NOOR</t>
   </si>
   <si>
     <t>H. MUHAMMAD HUSAINI ALIMAN, S.E., M.M.</t>
   </si>
   <si>
     <t>Hj. ANNA AZHARNIYAH, S.H., M.H.</t>
   </si>
   <si>
     <t>SAMSI RAIS</t>
   </si>
   <si>
     <t>Hj. RATU NILA KENCANA WATI</t>
   </si>
   <si>
     <t>MUHAMMAD HERIANNOOR, S.Kom.</t>
   </si>
   <si>
     <t>M. MAHDIANSYAH</t>
   </si>
   <si>
     <t>YANTI PARLINA, S.Sos.</t>
-  </si>
-[...631 lines deleted...]
-    <t>N. ANA MUSLIMAH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2745,12494 +2745,12081 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>438</v>
+        <v>480</v>
       </c>
       <c r="D2" t="s">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="E2" t="s">
-        <v>440</v>
+        <v>482</v>
       </c>
       <c r="F2" t="s">
-        <v>441</v>
+        <v>483</v>
       </c>
       <c r="G2">
-        <v>2511</v>
+        <v>11408</v>
       </c>
       <c r="H2">
-        <v>4570</v>
+        <v>11959</v>
       </c>
       <c r="I2">
-        <v>2781</v>
+        <v>16248</v>
       </c>
       <c r="J2">
-        <v>9507</v>
+        <v>44521</v>
       </c>
       <c r="K2">
-        <v>27610</v>
+        <v>24679</v>
       </c>
       <c r="L2">
-        <v>289</v>
+        <v>974</v>
       </c>
       <c r="M2">
-        <v>799</v>
+        <v>1724</v>
       </c>
       <c r="N2">
-        <v>3318</v>
+        <v>21016</v>
       </c>
       <c r="O2">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="P2">
-        <v>57</v>
+        <v>236</v>
       </c>
       <c r="Q2">
-        <v>14944</v>
+        <v>8143</v>
       </c>
       <c r="R2">
-        <v>131</v>
+        <v>879</v>
       </c>
       <c r="S2">
-        <v>3160</v>
+        <v>2822</v>
       </c>
       <c r="T2">
-        <v>179</v>
+        <v>1231</v>
       </c>
       <c r="U2">
-        <v>77</v>
+        <v>601</v>
       </c>
       <c r="V2">
-        <v>5206</v>
+        <v>22031</v>
       </c>
       <c r="W2">
-        <v>157</v>
+        <v>749</v>
       </c>
       <c r="X2">
-        <v>75379</v>
+        <v>169321</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>443</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>21463</v>
+        <v>11408</v>
       </c>
       <c r="H3">
-        <v>7970</v>
+        <v>11959</v>
       </c>
       <c r="I3">
-        <v>6994</v>
+        <v>16248</v>
       </c>
       <c r="J3">
-        <v>46463</v>
+        <v>44521</v>
       </c>
       <c r="K3">
-        <v>10749</v>
+        <v>24679</v>
       </c>
       <c r="L3">
-        <v>254</v>
+        <v>974</v>
       </c>
       <c r="M3">
-        <v>1615</v>
+        <v>1724</v>
       </c>
       <c r="N3">
-        <v>7862</v>
+        <v>21016</v>
       </c>
       <c r="O3">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="P3">
-        <v>78</v>
+        <v>236</v>
       </c>
       <c r="Q3">
-        <v>5360</v>
+        <v>8143</v>
       </c>
       <c r="R3">
-        <v>251</v>
+        <v>879</v>
       </c>
       <c r="S3">
-        <v>2683</v>
+        <v>2822</v>
       </c>
       <c r="T3">
-        <v>263</v>
+        <v>1231</v>
       </c>
       <c r="U3">
-        <v>100</v>
+        <v>601</v>
       </c>
       <c r="V3">
-        <v>7929</v>
+        <v>22031</v>
       </c>
       <c r="W3">
-        <v>1011</v>
+        <v>749</v>
       </c>
       <c r="X3">
-        <v>121117</v>
-[...135 lines deleted...]
-        <v>332968</v>
+        <v>169321</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...9615 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
-        <v>29430</v>
+        <v>11408</v>
       </c>
       <c r="E2">
-        <v>29430</v>
+        <v>11408</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
-        <v>8181</v>
+        <v>4026</v>
       </c>
       <c r="E3">
-        <v>8181</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>484</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
-        <v>12497</v>
+        <v>4253</v>
       </c>
       <c r="E4">
-        <v>12497</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>485</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>2633</v>
+        <v>2513</v>
       </c>
       <c r="E5">
-        <v>2633</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>486</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
-        <v>2845</v>
+        <v>311</v>
       </c>
       <c r="E6">
-        <v>2845</v>
+        <v>311</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>305</v>
+      </c>
+      <c r="E7">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>11959</v>
+      </c>
+      <c r="E9">
+        <v>11959</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>4413</v>
+      </c>
+      <c r="E10">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>487</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>4981</v>
+      </c>
+      <c r="E11">
+        <v>4981</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>488</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>1589</v>
+      </c>
+      <c r="E12">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>489</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>537</v>
+      </c>
+      <c r="E13">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>490</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>439</v>
+      </c>
+      <c r="E14">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>16248</v>
+      </c>
+      <c r="E16">
+        <v>16248</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>3286</v>
+      </c>
+      <c r="E17">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>491</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>11176</v>
+      </c>
+      <c r="E18">
+        <v>11176</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>492</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>873</v>
+      </c>
+      <c r="E19">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>493</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>699</v>
+      </c>
+      <c r="E20">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>494</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>214</v>
+      </c>
+      <c r="E21">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>44521</v>
+      </c>
+      <c r="E23">
+        <v>44521</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>9749</v>
+      </c>
+      <c r="E24">
+        <v>9749</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>495</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>14828</v>
+      </c>
+      <c r="E25">
+        <v>14828</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>496</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>10183</v>
+      </c>
+      <c r="E26">
+        <v>10183</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>497</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>4251</v>
+      </c>
+      <c r="E27">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>498</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>5510</v>
+      </c>
+      <c r="E28">
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>24679</v>
+      </c>
+      <c r="E30">
+        <v>24679</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>3245</v>
+      </c>
+      <c r="E31">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>499</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>19524</v>
+      </c>
+      <c r="E32">
+        <v>19524</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>500</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>695</v>
+      </c>
+      <c r="E33">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>501</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>216</v>
+      </c>
+      <c r="E34">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>502</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>999</v>
+      </c>
+      <c r="E35">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>974</v>
+      </c>
+      <c r="E37">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>394</v>
+      </c>
+      <c r="E38">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>503</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>455</v>
+      </c>
+      <c r="E39">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>504</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>125</v>
+      </c>
+      <c r="E40">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>7</v>
+      </c>
+      <c r="B42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>1724</v>
+      </c>
+      <c r="E42">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>527</v>
+      </c>
+      <c r="E43">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>505</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>819</v>
+      </c>
+      <c r="E44">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>506</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>202</v>
+      </c>
+      <c r="E45">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>507</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>123</v>
+      </c>
+      <c r="E46">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>508</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>53</v>
+      </c>
+      <c r="E47">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>21016</v>
+      </c>
+      <c r="E49">
+        <v>21016</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>2661</v>
+      </c>
+      <c r="E50">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>509</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>7150</v>
+      </c>
+      <c r="E51">
+        <v>7150</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>510</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>697</v>
+      </c>
+      <c r="E52">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>511</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>450</v>
+      </c>
+      <c r="E53">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>512</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>10058</v>
+      </c>
+      <c r="E54">
+        <v>10058</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>100</v>
+      </c>
+      <c r="E56">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>48</v>
+      </c>
+      <c r="E57">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>513</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>52</v>
+      </c>
+      <c r="E58">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>236</v>
+      </c>
+      <c r="E60">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>31</v>
+      </c>
+      <c r="B61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>124</v>
+      </c>
+      <c r="E61">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>514</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>112</v>
+      </c>
+      <c r="E62">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>12</v>
+      </c>
+      <c r="B64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>8143</v>
+      </c>
+      <c r="E64">
+        <v>8143</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>31</v>
+      </c>
+      <c r="B65" t="s">
+        <v>31</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>2419</v>
+      </c>
+      <c r="E65">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>515</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>4800</v>
+      </c>
+      <c r="E66">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>516</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>443</v>
+      </c>
+      <c r="E67">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>517</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>248</v>
+      </c>
+      <c r="E68">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>518</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>233</v>
+      </c>
+      <c r="E69">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>13</v>
+      </c>
+      <c r="B71" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>879</v>
+      </c>
+      <c r="E71">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>216</v>
+      </c>
+      <c r="E72">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>519</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>357</v>
+      </c>
+      <c r="E73">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>520</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>266</v>
+      </c>
+      <c r="E74">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>194</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
         <v>40</v>
       </c>
+      <c r="E75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>2822</v>
+      </c>
+      <c r="E77">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>1088</v>
+      </c>
+      <c r="E78">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>521</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>950</v>
+      </c>
+      <c r="E79">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>522</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>366</v>
+      </c>
+      <c r="E80">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>523</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>154</v>
+      </c>
+      <c r="E81">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>524</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>264</v>
+      </c>
+      <c r="E82">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>15</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>1231</v>
+      </c>
+      <c r="E84">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>504</v>
+      </c>
+      <c r="E85">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>525</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>541</v>
+      </c>
+      <c r="E86">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>526</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>186</v>
+      </c>
+      <c r="E87">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>16</v>
+      </c>
+      <c r="B89" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>601</v>
+      </c>
+      <c r="E89">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>31</v>
+      </c>
+      <c r="B90" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>220</v>
+      </c>
+      <c r="E90">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>527</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>290</v>
+      </c>
+      <c r="E91">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>528</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>58</v>
+      </c>
+      <c r="E92">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>529</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>33</v>
+      </c>
+      <c r="E93">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>17</v>
+      </c>
+      <c r="B95" t="s">
+        <v>21</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>22031</v>
+      </c>
+      <c r="E95">
+        <v>22031</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B96" t="s">
+        <v>31</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>4130</v>
+      </c>
+      <c r="E96">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>530</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>16009</v>
+      </c>
+      <c r="E97">
+        <v>16009</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>531</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>907</v>
+      </c>
+      <c r="E98">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>532</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>391</v>
+      </c>
+      <c r="E99">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>533</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>594</v>
+      </c>
+      <c r="E100">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>24</v>
+      </c>
+      <c r="B102" t="s">
+        <v>22</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>749</v>
+      </c>
+      <c r="E102">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>31</v>
+      </c>
+      <c r="B103" t="s">
+        <v>31</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>276</v>
+      </c>
+      <c r="E103">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>534</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>191</v>
+      </c>
+      <c r="E104">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>535</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>150</v>
+      </c>
+      <c r="E105">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>536</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>132</v>
+      </c>
+      <c r="E106">
+        <v>132</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>537</v>
+      </c>
+      <c r="D2" t="s">
+        <v>538</v>
+      </c>
+      <c r="E2" t="s">
+        <v>539</v>
+      </c>
+      <c r="F2" t="s">
+        <v>540</v>
+      </c>
+      <c r="G2">
+        <v>10695</v>
+      </c>
+      <c r="H2">
+        <v>11090</v>
+      </c>
+      <c r="I2">
+        <v>4468</v>
+      </c>
+      <c r="J2">
+        <v>6503</v>
+      </c>
+      <c r="K2">
+        <v>40244</v>
+      </c>
+      <c r="L2">
+        <v>453</v>
+      </c>
+      <c r="M2">
+        <v>1658</v>
+      </c>
+      <c r="N2">
+        <v>27735</v>
+      </c>
+      <c r="O2">
+        <v>92</v>
+      </c>
+      <c r="P2">
+        <v>161</v>
+      </c>
+      <c r="Q2">
+        <v>13024</v>
+      </c>
+      <c r="R2">
+        <v>471</v>
+      </c>
+      <c r="S2">
+        <v>2543</v>
+      </c>
+      <c r="T2">
+        <v>498</v>
+      </c>
+      <c r="U2">
+        <v>164</v>
+      </c>
+      <c r="V2">
+        <v>2761</v>
+      </c>
+      <c r="W2">
+        <v>350</v>
+      </c>
+      <c r="X2">
+        <v>122910</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D3" t="s">
+        <v>538</v>
+      </c>
+      <c r="E3" t="s">
+        <v>541</v>
+      </c>
+      <c r="F3" t="s">
+        <v>542</v>
+      </c>
+      <c r="G3">
+        <v>9827</v>
+      </c>
+      <c r="H3">
+        <v>18711</v>
+      </c>
+      <c r="I3">
+        <v>5199</v>
+      </c>
+      <c r="J3">
+        <v>22193</v>
+      </c>
+      <c r="K3">
+        <v>16014</v>
+      </c>
+      <c r="L3">
+        <v>867</v>
+      </c>
+      <c r="M3">
+        <v>6562</v>
+      </c>
+      <c r="N3">
+        <v>18533</v>
+      </c>
+      <c r="O3">
+        <v>68</v>
+      </c>
+      <c r="P3">
+        <v>294</v>
+      </c>
+      <c r="Q3">
+        <v>8411</v>
+      </c>
+      <c r="R3">
+        <v>262</v>
+      </c>
+      <c r="S3">
+        <v>29902</v>
+      </c>
+      <c r="T3">
+        <v>594</v>
+      </c>
+      <c r="U3">
+        <v>214</v>
+      </c>
+      <c r="V3">
+        <v>5214</v>
+      </c>
+      <c r="W3">
+        <v>538</v>
+      </c>
+      <c r="X3">
+        <v>143403</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>537</v>
+      </c>
+      <c r="D4" t="s">
+        <v>538</v>
+      </c>
+      <c r="E4" t="s">
+        <v>543</v>
+      </c>
+      <c r="F4" t="s">
+        <v>544</v>
+      </c>
+      <c r="G4">
+        <v>8110</v>
+      </c>
+      <c r="H4">
+        <v>12727</v>
+      </c>
+      <c r="I4">
+        <v>8951</v>
+      </c>
+      <c r="J4">
+        <v>48430</v>
+      </c>
+      <c r="K4">
+        <v>10699</v>
+      </c>
+      <c r="L4">
+        <v>207</v>
+      </c>
+      <c r="M4">
+        <v>517</v>
+      </c>
+      <c r="N4">
+        <v>3944</v>
+      </c>
+      <c r="O4">
+        <v>46</v>
+      </c>
+      <c r="P4">
+        <v>451</v>
+      </c>
+      <c r="Q4">
+        <v>9880</v>
+      </c>
+      <c r="R4">
+        <v>135</v>
+      </c>
+      <c r="S4">
+        <v>4352</v>
+      </c>
+      <c r="T4">
+        <v>317</v>
+      </c>
+      <c r="U4">
+        <v>154</v>
+      </c>
+      <c r="V4">
+        <v>1444</v>
+      </c>
+      <c r="W4">
+        <v>1235</v>
+      </c>
+      <c r="X4">
+        <v>111599</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>28632</v>
+      </c>
+      <c r="H5">
+        <v>42528</v>
+      </c>
+      <c r="I5">
+        <v>18618</v>
+      </c>
+      <c r="J5">
+        <v>77126</v>
+      </c>
+      <c r="K5">
+        <v>66957</v>
+      </c>
+      <c r="L5">
+        <v>1527</v>
+      </c>
+      <c r="M5">
+        <v>8737</v>
+      </c>
+      <c r="N5">
+        <v>50212</v>
+      </c>
+      <c r="O5">
+        <v>206</v>
+      </c>
+      <c r="P5">
+        <v>906</v>
+      </c>
+      <c r="Q5">
+        <v>31315</v>
+      </c>
+      <c r="R5">
+        <v>868</v>
+      </c>
+      <c r="S5">
+        <v>36797</v>
+      </c>
+      <c r="T5">
+        <v>1409</v>
+      </c>
+      <c r="U5">
+        <v>532</v>
+      </c>
+      <c r="V5">
+        <v>9419</v>
+      </c>
+      <c r="W5">
+        <v>2123</v>
+      </c>
+      <c r="X5">
+        <v>377912</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>10695</v>
+      </c>
+      <c r="E2">
+        <v>9827</v>
+      </c>
+      <c r="F2">
+        <v>8110</v>
+      </c>
+      <c r="G2">
+        <v>28632</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3144</v>
+      </c>
+      <c r="E3">
+        <v>2805</v>
+      </c>
+      <c r="F3">
+        <v>2261</v>
+      </c>
+      <c r="G3">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>545</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>6440</v>
+      </c>
+      <c r="E4">
+        <v>5070</v>
+      </c>
+      <c r="F4">
+        <v>5133</v>
+      </c>
+      <c r="G4">
+        <v>16643</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>546</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>244</v>
+      </c>
+      <c r="E5">
+        <v>1331</v>
+      </c>
+      <c r="F5">
+        <v>244</v>
+      </c>
+      <c r="G5">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>547</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>405</v>
+      </c>
+      <c r="E6">
+        <v>155</v>
+      </c>
+      <c r="F6">
+        <v>130</v>
+      </c>
+      <c r="G6">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>548</v>
+      </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
-        <v>1115</v>
+        <v>176</v>
       </c>
       <c r="E7">
-        <v>1115</v>
+        <v>165</v>
+      </c>
+      <c r="F7">
+        <v>119</v>
+      </c>
+      <c r="G7">
+        <v>460</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>549</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>906</v>
+        <v>122</v>
       </c>
       <c r="E8">
-        <v>906</v>
+        <v>114</v>
+      </c>
+      <c r="F8">
+        <v>109</v>
+      </c>
+      <c r="G8">
+        <v>345</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>550</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
-        <v>258</v>
+        <v>32</v>
       </c>
       <c r="E9">
-        <v>258</v>
+        <v>55</v>
+      </c>
+      <c r="F9">
+        <v>25</v>
+      </c>
+      <c r="G9">
+        <v>112</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>551</v>
       </c>
       <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
         <v>37</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>586</v>
+        <v>35</v>
+      </c>
+      <c r="F10">
+        <v>16</v>
+      </c>
+      <c r="G10">
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
+        <v>552</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>52</v>
+      </c>
+      <c r="E11">
+        <v>81</v>
+      </c>
+      <c r="F11">
+        <v>60</v>
+      </c>
+      <c r="G11">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>553</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>16</v>
+      </c>
+      <c r="F12">
+        <v>13</v>
+      </c>
+      <c r="G12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>11090</v>
+      </c>
+      <c r="E14">
+        <v>18711</v>
+      </c>
+      <c r="F14">
+        <v>12727</v>
+      </c>
+      <c r="G14">
+        <v>42528</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>2961</v>
+      </c>
+      <c r="E15">
+        <v>4040</v>
+      </c>
+      <c r="F15">
+        <v>2531</v>
+      </c>
+      <c r="G15">
+        <v>9532</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>554</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>1591</v>
+      </c>
+      <c r="E16">
+        <v>1493</v>
+      </c>
+      <c r="F16">
+        <v>7094</v>
+      </c>
+      <c r="G16">
+        <v>10178</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>555</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>5606</v>
+      </c>
+      <c r="E17">
+        <v>3827</v>
+      </c>
+      <c r="F17">
+        <v>2127</v>
+      </c>
+      <c r="G17">
+        <v>11560</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>556</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>198</v>
+      </c>
+      <c r="E18">
+        <v>419</v>
+      </c>
+      <c r="F18">
+        <v>158</v>
+      </c>
+      <c r="G18">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>557</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>230</v>
+      </c>
+      <c r="E19">
+        <v>334</v>
+      </c>
+      <c r="F19">
+        <v>169</v>
+      </c>
+      <c r="G19">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>558</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>191</v>
+      </c>
+      <c r="E20">
+        <v>8186</v>
+      </c>
+      <c r="F20">
+        <v>438</v>
+      </c>
+      <c r="G20">
+        <v>8815</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>559</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>139</v>
+      </c>
+      <c r="E21">
+        <v>232</v>
+      </c>
+      <c r="F21">
+        <v>78</v>
+      </c>
+      <c r="G21">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>560</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>90</v>
+      </c>
+      <c r="E22">
+        <v>82</v>
+      </c>
+      <c r="F22">
+        <v>35</v>
+      </c>
+      <c r="G22">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>561</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>48</v>
+      </c>
+      <c r="E23">
+        <v>66</v>
+      </c>
+      <c r="F23">
+        <v>56</v>
+      </c>
+      <c r="G23">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>562</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>36</v>
+      </c>
+      <c r="E24">
+        <v>32</v>
+      </c>
+      <c r="F24">
+        <v>41</v>
+      </c>
+      <c r="G24">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>4468</v>
+      </c>
+      <c r="E26">
+        <v>5199</v>
+      </c>
+      <c r="F26">
+        <v>8951</v>
+      </c>
+      <c r="G26">
+        <v>18618</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>1533</v>
+      </c>
+      <c r="E27">
+        <v>2026</v>
+      </c>
+      <c r="F27">
+        <v>1415</v>
+      </c>
+      <c r="G27">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>563</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>1560</v>
+      </c>
+      <c r="E28">
+        <v>1412</v>
+      </c>
+      <c r="F28">
+        <v>6656</v>
+      </c>
+      <c r="G28">
+        <v>9628</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>564</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>320</v>
+      </c>
+      <c r="E29">
+        <v>489</v>
+      </c>
+      <c r="F29">
+        <v>361</v>
+      </c>
+      <c r="G29">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>565</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>280</v>
+      </c>
+      <c r="E30">
+        <v>323</v>
+      </c>
+      <c r="F30">
+        <v>187</v>
+      </c>
+      <c r="G30">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>390</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>200</v>
+      </c>
+      <c r="E31">
+        <v>222</v>
+      </c>
+      <c r="F31">
+        <v>126</v>
+      </c>
+      <c r="G31">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>566</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>247</v>
+      </c>
+      <c r="E32">
+        <v>439</v>
+      </c>
+      <c r="F32">
+        <v>63</v>
+      </c>
+      <c r="G32">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>567</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>125</v>
+      </c>
+      <c r="E33">
+        <v>116</v>
+      </c>
+      <c r="F33">
+        <v>67</v>
+      </c>
+      <c r="G33">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>568</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>102</v>
+      </c>
+      <c r="E34">
+        <v>81</v>
+      </c>
+      <c r="F34">
+        <v>42</v>
+      </c>
+      <c r="G34">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>569</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>68</v>
+      </c>
+      <c r="E35">
+        <v>53</v>
+      </c>
+      <c r="F35">
+        <v>21</v>
+      </c>
+      <c r="G35">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>570</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>33</v>
+      </c>
+      <c r="E36">
+        <v>38</v>
+      </c>
+      <c r="F36">
+        <v>13</v>
+      </c>
+      <c r="G36">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>6503</v>
+      </c>
+      <c r="E38">
+        <v>22193</v>
+      </c>
+      <c r="F38">
+        <v>48430</v>
+      </c>
+      <c r="G38">
+        <v>77126</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>2031</v>
+      </c>
+      <c r="E39">
+        <v>3207</v>
+      </c>
+      <c r="F39">
+        <v>5713</v>
+      </c>
+      <c r="G39">
+        <v>10951</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>571</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>2032</v>
+      </c>
+      <c r="E40">
+        <v>2215</v>
+      </c>
+      <c r="F40">
+        <v>37057</v>
+      </c>
+      <c r="G40">
+        <v>41304</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>572</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1242</v>
+      </c>
+      <c r="E41">
+        <v>2953</v>
+      </c>
+      <c r="F41">
+        <v>1258</v>
+      </c>
+      <c r="G41">
+        <v>5453</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>573</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>246</v>
+      </c>
+      <c r="E42">
+        <v>12299</v>
+      </c>
+      <c r="F42">
+        <v>418</v>
+      </c>
+      <c r="G42">
+        <v>12963</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>574</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>466</v>
+      </c>
+      <c r="E43">
+        <v>683</v>
+      </c>
+      <c r="F43">
+        <v>2554</v>
+      </c>
+      <c r="G43">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>575</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>143</v>
+      </c>
+      <c r="E44">
+        <v>231</v>
+      </c>
+      <c r="F44">
+        <v>414</v>
+      </c>
+      <c r="G44">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>576</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>83</v>
+      </c>
+      <c r="E45">
+        <v>110</v>
+      </c>
+      <c r="F45">
+        <v>385</v>
+      </c>
+      <c r="G45">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>577</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>135</v>
+      </c>
+      <c r="E46">
+        <v>303</v>
+      </c>
+      <c r="F46">
+        <v>287</v>
+      </c>
+      <c r="G46">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>578</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>89</v>
+      </c>
+      <c r="E47">
+        <v>92</v>
+      </c>
+      <c r="F47">
+        <v>256</v>
+      </c>
+      <c r="G47">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>579</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>36</v>
+      </c>
+      <c r="E48">
+        <v>100</v>
+      </c>
+      <c r="F48">
+        <v>88</v>
+      </c>
+      <c r="G48">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>40244</v>
+      </c>
+      <c r="E50">
+        <v>16014</v>
+      </c>
+      <c r="F50">
+        <v>10699</v>
+      </c>
+      <c r="G50">
+        <v>66957</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>3279</v>
+      </c>
+      <c r="E51">
+        <v>2878</v>
+      </c>
+      <c r="F51">
+        <v>1089</v>
+      </c>
+      <c r="G51">
+        <v>7246</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>580</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>25722</v>
+      </c>
+      <c r="E52">
+        <v>3748</v>
+      </c>
+      <c r="F52">
+        <v>726</v>
+      </c>
+      <c r="G52">
+        <v>30196</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>581</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>5306</v>
+      </c>
+      <c r="E53">
+        <v>2302</v>
+      </c>
+      <c r="F53">
+        <v>7086</v>
+      </c>
+      <c r="G53">
+        <v>14694</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>582</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>498</v>
+      </c>
+      <c r="E54">
+        <v>256</v>
+      </c>
+      <c r="F54">
+        <v>94</v>
+      </c>
+      <c r="G54">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>583</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>1332</v>
+      </c>
+      <c r="E55">
+        <v>2558</v>
+      </c>
+      <c r="F55">
+        <v>533</v>
+      </c>
+      <c r="G55">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>584</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>3298</v>
+      </c>
+      <c r="E56">
+        <v>2966</v>
+      </c>
+      <c r="F56">
+        <v>618</v>
+      </c>
+      <c r="G56">
+        <v>6882</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>585</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>54</v>
+      </c>
+      <c r="E57">
+        <v>316</v>
+      </c>
+      <c r="F57">
+        <v>30</v>
+      </c>
+      <c r="G57">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>586</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>648</v>
+      </c>
+      <c r="E58">
+        <v>844</v>
+      </c>
+      <c r="F58">
+        <v>371</v>
+      </c>
+      <c r="G58">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>587</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
         <v>44</v>
       </c>
+      <c r="E59">
+        <v>50</v>
+      </c>
+      <c r="F59">
+        <v>11</v>
+      </c>
+      <c r="G59">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>588</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>63</v>
+      </c>
+      <c r="E60">
+        <v>96</v>
+      </c>
+      <c r="F60">
+        <v>141</v>
+      </c>
+      <c r="G60">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>453</v>
+      </c>
+      <c r="E62">
+        <v>867</v>
+      </c>
+      <c r="F62">
+        <v>207</v>
+      </c>
+      <c r="G62">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>181</v>
+      </c>
+      <c r="E63">
+        <v>295</v>
+      </c>
+      <c r="F63">
+        <v>61</v>
+      </c>
+      <c r="G63">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>589</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>145</v>
+      </c>
+      <c r="E64">
+        <v>357</v>
+      </c>
+      <c r="F64">
+        <v>52</v>
+      </c>
+      <c r="G64">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>590</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>97</v>
+      </c>
+      <c r="E65">
+        <v>148</v>
+      </c>
+      <c r="F65">
+        <v>77</v>
+      </c>
+      <c r="G65">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>591</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>30</v>
+      </c>
+      <c r="E66">
+        <v>67</v>
+      </c>
+      <c r="F66">
+        <v>17</v>
+      </c>
+      <c r="G66">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1658</v>
+      </c>
+      <c r="E68">
+        <v>6562</v>
+      </c>
+      <c r="F68">
+        <v>517</v>
+      </c>
+      <c r="G68">
+        <v>8737</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>31</v>
+      </c>
+      <c r="B69" t="s">
+        <v>31</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>534</v>
+      </c>
+      <c r="E69">
+        <v>1871</v>
+      </c>
+      <c r="F69">
+        <v>180</v>
+      </c>
+      <c r="G69">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>592</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>769</v>
+      </c>
+      <c r="E70">
+        <v>3743</v>
+      </c>
+      <c r="F70">
+        <v>166</v>
+      </c>
+      <c r="G70">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>593</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>132</v>
+      </c>
+      <c r="E71">
+        <v>431</v>
+      </c>
+      <c r="F71">
+        <v>57</v>
+      </c>
+      <c r="G71">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>594</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>48</v>
+      </c>
+      <c r="E72">
+        <v>103</v>
+      </c>
+      <c r="F72">
+        <v>33</v>
+      </c>
+      <c r="G72">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>595</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>58</v>
+      </c>
+      <c r="E73">
+        <v>217</v>
+      </c>
+      <c r="F73">
+        <v>30</v>
+      </c>
+      <c r="G73">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>596</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>40</v>
+      </c>
+      <c r="E74">
+        <v>66</v>
+      </c>
+      <c r="F74">
+        <v>16</v>
+      </c>
+      <c r="G74">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>597</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>17</v>
+      </c>
+      <c r="E75">
+        <v>37</v>
+      </c>
+      <c r="F75">
+        <v>13</v>
+      </c>
+      <c r="G75">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>598</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>60</v>
+      </c>
+      <c r="E76">
+        <v>94</v>
+      </c>
+      <c r="F76">
+        <v>22</v>
+      </c>
+      <c r="G76">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>27735</v>
+      </c>
+      <c r="E78">
+        <v>18533</v>
+      </c>
+      <c r="F78">
+        <v>3944</v>
+      </c>
+      <c r="G78">
+        <v>50212</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>3134</v>
+      </c>
+      <c r="E79">
+        <v>3512</v>
+      </c>
+      <c r="F79">
+        <v>1209</v>
+      </c>
+      <c r="G79">
+        <v>7855</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>599</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>11347</v>
+      </c>
+      <c r="E80">
+        <v>1653</v>
+      </c>
+      <c r="F80">
+        <v>955</v>
+      </c>
+      <c r="G80">
+        <v>13955</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>600</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>11141</v>
+      </c>
+      <c r="E81">
+        <v>2128</v>
+      </c>
+      <c r="F81">
+        <v>641</v>
+      </c>
+      <c r="G81">
+        <v>13910</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>601</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>477</v>
+      </c>
+      <c r="E82">
+        <v>531</v>
+      </c>
+      <c r="F82">
+        <v>179</v>
+      </c>
+      <c r="G82">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>602</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>601</v>
+      </c>
+      <c r="E83">
+        <v>2148</v>
+      </c>
+      <c r="F83">
+        <v>222</v>
+      </c>
+      <c r="G83">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>603</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>208</v>
+      </c>
+      <c r="E84">
+        <v>171</v>
+      </c>
+      <c r="F84">
+        <v>212</v>
+      </c>
+      <c r="G84">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>604</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>137</v>
+      </c>
+      <c r="E85">
+        <v>78</v>
+      </c>
+      <c r="F85">
+        <v>23</v>
+      </c>
+      <c r="G85">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>605</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>243</v>
+      </c>
+      <c r="E86">
+        <v>8059</v>
+      </c>
+      <c r="F86">
+        <v>194</v>
+      </c>
+      <c r="G86">
+        <v>8496</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>606</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>109</v>
+      </c>
+      <c r="E87">
+        <v>127</v>
+      </c>
+      <c r="F87">
+        <v>40</v>
+      </c>
+      <c r="G87">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>607</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>338</v>
+      </c>
+      <c r="E88">
+        <v>126</v>
+      </c>
+      <c r="F88">
+        <v>269</v>
+      </c>
+      <c r="G88">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>92</v>
+      </c>
+      <c r="E90">
+        <v>68</v>
+      </c>
+      <c r="F90">
+        <v>46</v>
+      </c>
+      <c r="G90">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>31</v>
+      </c>
+      <c r="B91" t="s">
+        <v>31</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>60</v>
+      </c>
+      <c r="E91">
+        <v>32</v>
+      </c>
+      <c r="F91">
+        <v>24</v>
+      </c>
+      <c r="G91">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>608</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>32</v>
+      </c>
+      <c r="E92">
+        <v>36</v>
+      </c>
+      <c r="F92">
+        <v>22</v>
+      </c>
+      <c r="G92">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>161</v>
+      </c>
+      <c r="E94">
+        <v>294</v>
+      </c>
+      <c r="F94">
+        <v>451</v>
+      </c>
+      <c r="G94">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>83</v>
+      </c>
+      <c r="E95">
+        <v>102</v>
+      </c>
+      <c r="F95">
+        <v>113</v>
+      </c>
+      <c r="G95">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>609</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>45</v>
+      </c>
+      <c r="E96">
+        <v>101</v>
+      </c>
+      <c r="F96">
+        <v>305</v>
+      </c>
+      <c r="G96">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>610</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>33</v>
+      </c>
+      <c r="E97">
+        <v>91</v>
+      </c>
+      <c r="F97">
+        <v>33</v>
+      </c>
+      <c r="G97">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>12</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>13024</v>
+      </c>
+      <c r="E99">
+        <v>8411</v>
+      </c>
+      <c r="F99">
+        <v>9880</v>
+      </c>
+      <c r="G99">
+        <v>31315</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>31</v>
+      </c>
+      <c r="B100" t="s">
+        <v>31</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>1141</v>
+      </c>
+      <c r="E100">
+        <v>1817</v>
+      </c>
+      <c r="F100">
+        <v>771</v>
+      </c>
+      <c r="G100">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>611</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>9349</v>
+      </c>
+      <c r="E101">
+        <v>1056</v>
+      </c>
+      <c r="F101">
+        <v>7838</v>
+      </c>
+      <c r="G101">
+        <v>18243</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>612</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>1792</v>
+      </c>
+      <c r="E102">
+        <v>4127</v>
+      </c>
+      <c r="F102">
+        <v>840</v>
+      </c>
+      <c r="G102">
+        <v>6759</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>613</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>313</v>
+      </c>
+      <c r="E103">
+        <v>756</v>
+      </c>
+      <c r="F103">
+        <v>222</v>
+      </c>
+      <c r="G103">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>614</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>146</v>
+      </c>
+      <c r="E104">
+        <v>232</v>
+      </c>
+      <c r="F104">
+        <v>74</v>
+      </c>
+      <c r="G104">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>615</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>90</v>
+      </c>
+      <c r="E105">
+        <v>111</v>
+      </c>
+      <c r="F105">
+        <v>44</v>
+      </c>
+      <c r="G105">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>616</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>65</v>
+      </c>
+      <c r="E106">
+        <v>67</v>
+      </c>
+      <c r="F106">
+        <v>34</v>
+      </c>
+      <c r="G106">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>7</v>
+      </c>
+      <c r="B107" t="s">
+        <v>617</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>62</v>
+      </c>
+      <c r="E107">
+        <v>162</v>
+      </c>
+      <c r="F107">
+        <v>30</v>
+      </c>
+      <c r="G107">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>618</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>41</v>
+      </c>
+      <c r="E108">
+        <v>62</v>
+      </c>
+      <c r="F108">
+        <v>19</v>
+      </c>
+      <c r="G108">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>9</v>
+      </c>
+      <c r="B109" t="s">
+        <v>619</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>25</v>
+      </c>
+      <c r="E109">
+        <v>21</v>
+      </c>
+      <c r="F109">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>13</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>471</v>
+      </c>
+      <c r="E111">
+        <v>262</v>
+      </c>
+      <c r="F111">
+        <v>135</v>
+      </c>
+      <c r="G111">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>195</v>
+      </c>
+      <c r="E112">
+        <v>142</v>
+      </c>
+      <c r="F112">
+        <v>67</v>
+      </c>
+      <c r="G112">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>620</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>222</v>
+      </c>
+      <c r="E113">
+        <v>80</v>
+      </c>
+      <c r="F113">
+        <v>52</v>
+      </c>
+      <c r="G113">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>621</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>54</v>
+      </c>
+      <c r="E114">
+        <v>40</v>
+      </c>
+      <c r="F114">
+        <v>16</v>
+      </c>
+      <c r="G114">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>2543</v>
+      </c>
+      <c r="E116">
+        <v>29902</v>
+      </c>
+      <c r="F116">
+        <v>4352</v>
+      </c>
+      <c r="G116">
+        <v>36797</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>31</v>
+      </c>
+      <c r="B117" t="s">
+        <v>31</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>873</v>
+      </c>
+      <c r="E117">
+        <v>4021</v>
+      </c>
+      <c r="F117">
+        <v>756</v>
+      </c>
+      <c r="G117">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>622</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>581</v>
+      </c>
+      <c r="E118">
+        <v>1995</v>
+      </c>
+      <c r="F118">
+        <v>509</v>
+      </c>
+      <c r="G118">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>623</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>374</v>
+      </c>
+      <c r="E119">
+        <v>5504</v>
+      </c>
+      <c r="F119">
+        <v>2319</v>
+      </c>
+      <c r="G119">
+        <v>8197</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>624</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>149</v>
+      </c>
+      <c r="E120">
+        <v>13763</v>
+      </c>
+      <c r="F120">
+        <v>107</v>
+      </c>
+      <c r="G120">
+        <v>14019</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>625</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>184</v>
+      </c>
+      <c r="E121">
+        <v>792</v>
+      </c>
+      <c r="F121">
+        <v>179</v>
+      </c>
+      <c r="G121">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>626</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>239</v>
+      </c>
+      <c r="E122">
+        <v>381</v>
+      </c>
+      <c r="F122">
+        <v>378</v>
+      </c>
+      <c r="G122">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>627</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>40</v>
+      </c>
+      <c r="E123">
+        <v>202</v>
+      </c>
+      <c r="F123">
+        <v>36</v>
+      </c>
+      <c r="G123">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>628</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>53</v>
+      </c>
+      <c r="E124">
+        <v>3112</v>
+      </c>
+      <c r="F124">
+        <v>40</v>
+      </c>
+      <c r="G124">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>629</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>8</v>
+      </c>
+      <c r="E125">
+        <v>75</v>
+      </c>
+      <c r="F125">
+        <v>7</v>
+      </c>
+      <c r="G125">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>630</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>42</v>
+      </c>
+      <c r="E126">
+        <v>57</v>
+      </c>
+      <c r="F126">
+        <v>21</v>
+      </c>
+      <c r="G126">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>15</v>
+      </c>
+      <c r="B128" t="s">
+        <v>19</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>498</v>
+      </c>
+      <c r="E128">
+        <v>594</v>
+      </c>
+      <c r="F128">
+        <v>317</v>
+      </c>
+      <c r="G128">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>31</v>
+      </c>
+      <c r="B129" t="s">
+        <v>31</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>203</v>
+      </c>
+      <c r="E129">
+        <v>288</v>
+      </c>
+      <c r="F129">
+        <v>127</v>
+      </c>
+      <c r="G129">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>631</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>295</v>
+      </c>
+      <c r="E130">
+        <v>306</v>
+      </c>
+      <c r="F130">
+        <v>190</v>
+      </c>
+      <c r="G130">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>16</v>
+      </c>
+      <c r="B132" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>164</v>
+      </c>
+      <c r="E132">
+        <v>214</v>
+      </c>
+      <c r="F132">
+        <v>154</v>
+      </c>
+      <c r="G132">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" t="s">
+        <v>31</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>57</v>
+      </c>
+      <c r="E133">
+        <v>67</v>
+      </c>
+      <c r="F133">
+        <v>49</v>
+      </c>
+      <c r="G133">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>632</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>55</v>
+      </c>
+      <c r="E134">
+        <v>90</v>
+      </c>
+      <c r="F134">
+        <v>73</v>
+      </c>
+      <c r="G134">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>633</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>15</v>
+      </c>
+      <c r="E135">
+        <v>14</v>
+      </c>
+      <c r="F135">
+        <v>14</v>
+      </c>
+      <c r="G135">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>634</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>37</v>
+      </c>
+      <c r="E136">
+        <v>43</v>
+      </c>
+      <c r="F136">
+        <v>18</v>
+      </c>
+      <c r="G136">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>17</v>
+      </c>
+      <c r="B138" t="s">
+        <v>21</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>2761</v>
+      </c>
+      <c r="E138">
+        <v>5214</v>
+      </c>
+      <c r="F138">
+        <v>1444</v>
+      </c>
+      <c r="G138">
+        <v>9419</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" t="s">
+        <v>31</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>969</v>
+      </c>
+      <c r="E139">
+        <v>1499</v>
+      </c>
+      <c r="F139">
+        <v>565</v>
+      </c>
+      <c r="G139">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>635</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>804</v>
+      </c>
+      <c r="E140">
+        <v>1183</v>
+      </c>
+      <c r="F140">
+        <v>489</v>
+      </c>
+      <c r="G140">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>636</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>259</v>
+      </c>
+      <c r="E141">
+        <v>1589</v>
+      </c>
+      <c r="F141">
+        <v>104</v>
+      </c>
+      <c r="G141">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>637</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>83</v>
+      </c>
+      <c r="E142">
+        <v>183</v>
+      </c>
+      <c r="F142">
+        <v>47</v>
+      </c>
+      <c r="G142">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>4</v>
+      </c>
+      <c r="B143" t="s">
+        <v>638</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>114</v>
+      </c>
+      <c r="E143">
+        <v>143</v>
+      </c>
+      <c r="F143">
+        <v>48</v>
+      </c>
+      <c r="G143">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>5</v>
+      </c>
+      <c r="B144" t="s">
+        <v>639</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>120</v>
+      </c>
+      <c r="E144">
+        <v>46</v>
+      </c>
+      <c r="F144">
+        <v>24</v>
+      </c>
+      <c r="G144">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>640</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>33</v>
+      </c>
+      <c r="E145">
+        <v>54</v>
+      </c>
+      <c r="F145">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>7</v>
+      </c>
+      <c r="B146" t="s">
+        <v>641</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>31</v>
+      </c>
+      <c r="E146">
+        <v>62</v>
+      </c>
+      <c r="F146">
+        <v>18</v>
+      </c>
+      <c r="G146">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>642</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>102</v>
+      </c>
+      <c r="E147">
+        <v>409</v>
+      </c>
+      <c r="F147">
+        <v>36</v>
+      </c>
+      <c r="G147">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>9</v>
+      </c>
+      <c r="B148" t="s">
+        <v>643</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>246</v>
+      </c>
+      <c r="E148">
+        <v>46</v>
+      </c>
+      <c r="F148">
+        <v>97</v>
+      </c>
+      <c r="G148">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>24</v>
+      </c>
+      <c r="B150" t="s">
+        <v>22</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>350</v>
+      </c>
+      <c r="E150">
+        <v>538</v>
+      </c>
+      <c r="F150">
+        <v>1235</v>
+      </c>
+      <c r="G150">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>31</v>
+      </c>
+      <c r="B151" t="s">
+        <v>31</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>122</v>
+      </c>
+      <c r="E151">
+        <v>218</v>
+      </c>
+      <c r="F151">
+        <v>203</v>
+      </c>
+      <c r="G151">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>644</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>82</v>
+      </c>
+      <c r="E152">
+        <v>136</v>
+      </c>
+      <c r="F152">
+        <v>164</v>
+      </c>
+      <c r="G152">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>645</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>19</v>
+      </c>
+      <c r="E153">
+        <v>23</v>
+      </c>
+      <c r="F153">
+        <v>23</v>
+      </c>
+      <c r="G153">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>646</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>18</v>
+      </c>
+      <c r="E154">
+        <v>32</v>
+      </c>
+      <c r="F154">
+        <v>30</v>
+      </c>
+      <c r="G154">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>647</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>46</v>
+      </c>
+      <c r="E155">
+        <v>11</v>
+      </c>
+      <c r="F155">
+        <v>9</v>
+      </c>
+      <c r="G155">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>648</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>63</v>
+      </c>
+      <c r="E156">
+        <v>118</v>
+      </c>
+      <c r="F156">
+        <v>806</v>
+      </c>
+      <c r="G156">
+        <v>987</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>649</v>
+      </c>
+      <c r="D2" t="s">
+        <v>650</v>
+      </c>
+      <c r="E2" t="s">
+        <v>651</v>
+      </c>
+      <c r="F2" t="s">
+        <v>652</v>
+      </c>
+      <c r="G2">
+        <v>2511</v>
+      </c>
+      <c r="H2">
+        <v>4570</v>
+      </c>
+      <c r="I2">
+        <v>2781</v>
+      </c>
+      <c r="J2">
+        <v>9507</v>
+      </c>
+      <c r="K2">
+        <v>27610</v>
+      </c>
+      <c r="L2">
+        <v>289</v>
+      </c>
+      <c r="M2">
+        <v>799</v>
+      </c>
+      <c r="N2">
+        <v>3318</v>
+      </c>
+      <c r="O2">
+        <v>83</v>
+      </c>
+      <c r="P2">
+        <v>57</v>
+      </c>
+      <c r="Q2">
+        <v>14944</v>
+      </c>
+      <c r="R2">
+        <v>131</v>
+      </c>
+      <c r="S2">
+        <v>3160</v>
+      </c>
+      <c r="T2">
+        <v>179</v>
+      </c>
+      <c r="U2">
+        <v>77</v>
+      </c>
+      <c r="V2">
+        <v>5206</v>
+      </c>
+      <c r="W2">
+        <v>157</v>
+      </c>
+      <c r="X2">
+        <v>75379</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D3" t="s">
+        <v>650</v>
+      </c>
+      <c r="E3" t="s">
+        <v>653</v>
+      </c>
+      <c r="F3" t="s">
+        <v>654</v>
+      </c>
+      <c r="G3">
+        <v>21463</v>
+      </c>
+      <c r="H3">
+        <v>7970</v>
+      </c>
+      <c r="I3">
+        <v>6994</v>
+      </c>
+      <c r="J3">
+        <v>46463</v>
+      </c>
+      <c r="K3">
+        <v>10749</v>
+      </c>
+      <c r="L3">
+        <v>254</v>
+      </c>
+      <c r="M3">
+        <v>1615</v>
+      </c>
+      <c r="N3">
+        <v>7862</v>
+      </c>
+      <c r="O3">
+        <v>72</v>
+      </c>
+      <c r="P3">
+        <v>78</v>
+      </c>
+      <c r="Q3">
+        <v>5360</v>
+      </c>
+      <c r="R3">
+        <v>251</v>
+      </c>
+      <c r="S3">
+        <v>2683</v>
+      </c>
+      <c r="T3">
+        <v>263</v>
+      </c>
+      <c r="U3">
+        <v>100</v>
+      </c>
+      <c r="V3">
+        <v>7929</v>
+      </c>
+      <c r="W3">
+        <v>1011</v>
+      </c>
+      <c r="X3">
+        <v>121117</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>649</v>
+      </c>
+      <c r="D4" t="s">
+        <v>650</v>
+      </c>
+      <c r="E4" t="s">
+        <v>655</v>
+      </c>
+      <c r="F4" t="s">
+        <v>656</v>
+      </c>
+      <c r="G4">
+        <v>15275</v>
+      </c>
+      <c r="H4">
+        <v>13397</v>
+      </c>
+      <c r="I4">
+        <v>4953</v>
+      </c>
+      <c r="J4">
+        <v>37899</v>
+      </c>
+      <c r="K4">
+        <v>17349</v>
+      </c>
+      <c r="L4">
+        <v>1163</v>
+      </c>
+      <c r="M4">
+        <v>1270</v>
+      </c>
+      <c r="N4">
+        <v>21010</v>
+      </c>
+      <c r="O4">
+        <v>127</v>
+      </c>
+      <c r="P4">
+        <v>147</v>
+      </c>
+      <c r="Q4">
+        <v>12494</v>
+      </c>
+      <c r="R4">
+        <v>216</v>
+      </c>
+      <c r="S4">
+        <v>5425</v>
+      </c>
+      <c r="T4">
+        <v>836</v>
+      </c>
+      <c r="U4">
+        <v>436</v>
+      </c>
+      <c r="V4">
+        <v>3811</v>
+      </c>
+      <c r="W4">
+        <v>664</v>
+      </c>
+      <c r="X4">
+        <v>136472</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>39249</v>
+      </c>
+      <c r="H5">
+        <v>25937</v>
+      </c>
+      <c r="I5">
+        <v>14728</v>
+      </c>
+      <c r="J5">
+        <v>93869</v>
+      </c>
+      <c r="K5">
+        <v>55708</v>
+      </c>
+      <c r="L5">
+        <v>1706</v>
+      </c>
+      <c r="M5">
+        <v>3684</v>
+      </c>
+      <c r="N5">
+        <v>32190</v>
+      </c>
+      <c r="O5">
+        <v>282</v>
+      </c>
+      <c r="P5">
+        <v>282</v>
+      </c>
+      <c r="Q5">
+        <v>32798</v>
+      </c>
+      <c r="R5">
+        <v>598</v>
+      </c>
+      <c r="S5">
+        <v>11268</v>
+      </c>
+      <c r="T5">
+        <v>1278</v>
+      </c>
+      <c r="U5">
+        <v>613</v>
+      </c>
+      <c r="V5">
+        <v>16946</v>
+      </c>
+      <c r="W5">
+        <v>1832</v>
+      </c>
+      <c r="X5">
+        <v>332968</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>2511</v>
+      </c>
+      <c r="E2">
+        <v>21463</v>
+      </c>
+      <c r="F2">
+        <v>15275</v>
+      </c>
+      <c r="G2">
+        <v>39249</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>872</v>
+      </c>
+      <c r="E3">
+        <v>4994</v>
+      </c>
+      <c r="F3">
+        <v>3493</v>
+      </c>
+      <c r="G3">
+        <v>9359</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>657</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>912</v>
+      </c>
+      <c r="E4">
+        <v>13184</v>
+      </c>
+      <c r="F4">
+        <v>3740</v>
+      </c>
+      <c r="G4">
+        <v>17836</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>168</v>
+      </c>
+      <c r="E5">
+        <v>415</v>
+      </c>
+      <c r="F5">
+        <v>578</v>
+      </c>
+      <c r="G5">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>659</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>182</v>
+      </c>
+      <c r="E6">
+        <v>1725</v>
+      </c>
+      <c r="F6">
+        <v>3349</v>
+      </c>
+      <c r="G6">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>660</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>113</v>
+      </c>
+      <c r="E7">
+        <v>328</v>
+      </c>
+      <c r="F7">
+        <v>2966</v>
+      </c>
+      <c r="G7">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>661</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>64</v>
+      </c>
+      <c r="E8">
+        <v>171</v>
+      </c>
+      <c r="F8">
+        <v>183</v>
+      </c>
+      <c r="G8">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>662</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>35</v>
+      </c>
+      <c r="E9">
+        <v>153</v>
+      </c>
+      <c r="F9">
+        <v>142</v>
+      </c>
+      <c r="G9">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>663</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>87</v>
+      </c>
+      <c r="E10">
+        <v>310</v>
+      </c>
+      <c r="F10">
+        <v>481</v>
+      </c>
+      <c r="G10">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>664</v>
+      </c>
       <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>54</v>
+      </c>
+      <c r="E11">
+        <v>74</v>
+      </c>
+      <c r="F11">
+        <v>111</v>
+      </c>
+      <c r="G11">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>665</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>24</v>
+      </c>
+      <c r="E12">
+        <v>109</v>
+      </c>
+      <c r="F12">
+        <v>232</v>
+      </c>
+      <c r="G12">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>4570</v>
+      </c>
+      <c r="E14">
+        <v>7970</v>
+      </c>
+      <c r="F14">
+        <v>13397</v>
+      </c>
+      <c r="G14">
+        <v>25937</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
+      <c r="D15">
+        <v>1005</v>
+      </c>
+      <c r="E15">
+        <v>2074</v>
+      </c>
+      <c r="F15">
+        <v>4878</v>
+      </c>
+      <c r="G15">
+        <v>7957</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>666</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>2374</v>
+      </c>
+      <c r="E16">
+        <v>4248</v>
+      </c>
+      <c r="F16">
+        <v>3621</v>
+      </c>
+      <c r="G16">
+        <v>10243</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>667</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>363</v>
+      </c>
+      <c r="E17">
+        <v>539</v>
+      </c>
+      <c r="F17">
+        <v>1676</v>
+      </c>
+      <c r="G17">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>668</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>102</v>
+      </c>
+      <c r="E18">
+        <v>175</v>
+      </c>
+      <c r="F18">
+        <v>450</v>
+      </c>
+      <c r="G18">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>669</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>204</v>
+      </c>
+      <c r="E19">
+        <v>278</v>
+      </c>
+      <c r="F19">
+        <v>1039</v>
+      </c>
+      <c r="G19">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>670</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>243</v>
+      </c>
+      <c r="E20">
+        <v>395</v>
+      </c>
+      <c r="F20">
+        <v>628</v>
+      </c>
+      <c r="G20">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>671</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>67</v>
+      </c>
+      <c r="E21">
+        <v>145</v>
+      </c>
+      <c r="F21">
+        <v>475</v>
+      </c>
+      <c r="G21">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>672</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>125</v>
+      </c>
+      <c r="E22">
+        <v>50</v>
+      </c>
+      <c r="F22">
+        <v>283</v>
+      </c>
+      <c r="G22">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>673</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>22</v>
+      </c>
+      <c r="E23">
+        <v>23</v>
+      </c>
+      <c r="F23">
+        <v>147</v>
+      </c>
+      <c r="G23">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>674</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>65</v>
+      </c>
+      <c r="E24">
+        <v>43</v>
+      </c>
+      <c r="F24">
+        <v>200</v>
+      </c>
+      <c r="G24">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>2781</v>
+      </c>
+      <c r="E26">
+        <v>6994</v>
+      </c>
+      <c r="F26">
+        <v>4953</v>
+      </c>
+      <c r="G26">
+        <v>14728</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>538</v>
+      </c>
+      <c r="E27">
+        <v>1136</v>
+      </c>
+      <c r="F27">
+        <v>1820</v>
+      </c>
+      <c r="G27">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>675</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>812</v>
+      </c>
+      <c r="E28">
+        <v>5051</v>
+      </c>
+      <c r="F28">
+        <v>1647</v>
+      </c>
+      <c r="G28">
+        <v>7510</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>676</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>223</v>
+      </c>
+      <c r="E29">
+        <v>239</v>
+      </c>
+      <c r="F29">
+        <v>562</v>
+      </c>
+      <c r="G29">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>677</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>636</v>
+      </c>
+      <c r="E30">
+        <v>186</v>
+      </c>
+      <c r="F30">
+        <v>377</v>
+      </c>
+      <c r="G30">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>51</v>
+      </c>
+      <c r="E31">
+        <v>87</v>
+      </c>
+      <c r="F31">
+        <v>129</v>
+      </c>
+      <c r="G31">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>393</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>62</v>
+      </c>
+      <c r="E32">
+        <v>78</v>
+      </c>
+      <c r="F32">
+        <v>143</v>
+      </c>
+      <c r="G32">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>679</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>33</v>
+      </c>
+      <c r="E33">
+        <v>44</v>
+      </c>
+      <c r="F33">
+        <v>54</v>
+      </c>
+      <c r="G33">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>680</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>84</v>
+      </c>
+      <c r="E34">
+        <v>85</v>
+      </c>
+      <c r="F34">
+        <v>54</v>
+      </c>
+      <c r="G34">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>681</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>31</v>
+      </c>
+      <c r="E35">
+        <v>35</v>
+      </c>
+      <c r="F35">
+        <v>81</v>
+      </c>
+      <c r="G35">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>682</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>311</v>
+      </c>
+      <c r="E36">
+        <v>53</v>
+      </c>
+      <c r="F36">
+        <v>86</v>
+      </c>
+      <c r="G36">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>9507</v>
+      </c>
+      <c r="E38">
+        <v>46463</v>
+      </c>
+      <c r="F38">
+        <v>37899</v>
+      </c>
+      <c r="G38">
+        <v>93869</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>867</v>
+      </c>
+      <c r="E39">
+        <v>4782</v>
+      </c>
+      <c r="F39">
+        <v>3760</v>
+      </c>
+      <c r="G39">
+        <v>9409</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>683</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>4154</v>
+      </c>
+      <c r="E40">
+        <v>20244</v>
+      </c>
+      <c r="F40">
+        <v>5777</v>
+      </c>
+      <c r="G40">
+        <v>30175</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>684</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1804</v>
+      </c>
+      <c r="E41">
+        <v>3736</v>
+      </c>
+      <c r="F41">
+        <v>20910</v>
+      </c>
+      <c r="G41">
+        <v>26450</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>685</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>112</v>
+      </c>
+      <c r="E42">
+        <v>662</v>
+      </c>
+      <c r="F42">
+        <v>514</v>
+      </c>
+      <c r="G42">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>686</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>2238</v>
+      </c>
+      <c r="E43">
+        <v>16118</v>
+      </c>
+      <c r="F43">
+        <v>5819</v>
+      </c>
+      <c r="G43">
+        <v>24175</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>687</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>134</v>
+      </c>
+      <c r="E44">
+        <v>294</v>
+      </c>
+      <c r="F44">
+        <v>515</v>
+      </c>
+      <c r="G44">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>688</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>65</v>
+      </c>
+      <c r="E45">
+        <v>137</v>
+      </c>
+      <c r="F45">
+        <v>141</v>
+      </c>
+      <c r="G45">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>689</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>49</v>
+      </c>
+      <c r="E46">
+        <v>102</v>
+      </c>
+      <c r="F46">
+        <v>184</v>
+      </c>
+      <c r="G46">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>690</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>32</v>
+      </c>
+      <c r="E47">
+        <v>188</v>
+      </c>
+      <c r="F47">
+        <v>117</v>
+      </c>
+      <c r="G47">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>691</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>52</v>
+      </c>
+      <c r="E48">
+        <v>200</v>
+      </c>
+      <c r="F48">
+        <v>162</v>
+      </c>
+      <c r="G48">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>27610</v>
+      </c>
+      <c r="E50">
+        <v>10749</v>
+      </c>
+      <c r="F50">
+        <v>17349</v>
+      </c>
+      <c r="G50">
+        <v>55708</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>1202</v>
+      </c>
+      <c r="E51">
+        <v>1603</v>
+      </c>
+      <c r="F51">
+        <v>3577</v>
+      </c>
+      <c r="G51">
+        <v>6382</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>692</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>2383</v>
+      </c>
+      <c r="E52">
+        <v>3486</v>
+      </c>
+      <c r="F52">
+        <v>2516</v>
+      </c>
+      <c r="G52">
+        <v>8385</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>693</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>16622</v>
+      </c>
+      <c r="E53">
+        <v>4055</v>
+      </c>
+      <c r="F53">
+        <v>3701</v>
+      </c>
+      <c r="G53">
+        <v>24378</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>694</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>332</v>
+      </c>
+      <c r="E54">
+        <v>227</v>
+      </c>
+      <c r="F54">
+        <v>892</v>
+      </c>
+      <c r="G54">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>695</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>265</v>
+      </c>
+      <c r="E55">
+        <v>339</v>
+      </c>
+      <c r="F55">
+        <v>1074</v>
+      </c>
+      <c r="G55">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>696</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>323</v>
+      </c>
+      <c r="E56">
+        <v>379</v>
+      </c>
+      <c r="F56">
+        <v>882</v>
+      </c>
+      <c r="G56">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>697</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>82</v>
+      </c>
+      <c r="E57">
+        <v>209</v>
+      </c>
+      <c r="F57">
+        <v>176</v>
+      </c>
+      <c r="G57">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>698</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>6280</v>
+      </c>
+      <c r="E58">
+        <v>311</v>
+      </c>
+      <c r="F58">
+        <v>2068</v>
+      </c>
+      <c r="G58">
+        <v>8659</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>699</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>76</v>
+      </c>
+      <c r="E59">
+        <v>71</v>
+      </c>
+      <c r="F59">
+        <v>2320</v>
+      </c>
+      <c r="G59">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>700</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>45</v>
+      </c>
+      <c r="E60">
+        <v>69</v>
+      </c>
+      <c r="F60">
+        <v>143</v>
+      </c>
+      <c r="G60">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>289</v>
+      </c>
+      <c r="E62">
+        <v>254</v>
+      </c>
+      <c r="F62">
+        <v>1163</v>
+      </c>
+      <c r="G62">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>131</v>
+      </c>
+      <c r="E63">
+        <v>158</v>
+      </c>
+      <c r="F63">
+        <v>341</v>
+      </c>
+      <c r="G63">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>701</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>65</v>
+      </c>
+      <c r="E64">
+        <v>48</v>
+      </c>
+      <c r="F64">
+        <v>263</v>
+      </c>
+      <c r="G64">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>702</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>93</v>
+      </c>
+      <c r="E65">
+        <v>48</v>
+      </c>
+      <c r="F65">
+        <v>559</v>
+      </c>
+      <c r="G65">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>7</v>
+      </c>
+      <c r="B67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>799</v>
+      </c>
+      <c r="E67">
+        <v>1615</v>
+      </c>
+      <c r="F67">
+        <v>1270</v>
+      </c>
+      <c r="G67">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>303</v>
+      </c>
+      <c r="E68">
+        <v>263</v>
+      </c>
+      <c r="F68">
+        <v>490</v>
+      </c>
+      <c r="G68">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>703</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>247</v>
+      </c>
+      <c r="E69">
+        <v>894</v>
+      </c>
+      <c r="F69">
+        <v>346</v>
+      </c>
+      <c r="G69">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>704</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>68</v>
+      </c>
+      <c r="E70">
+        <v>216</v>
+      </c>
+      <c r="F70">
+        <v>134</v>
+      </c>
+      <c r="G70">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>705</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>34</v>
+      </c>
+      <c r="E71">
+        <v>50</v>
+      </c>
+      <c r="F71">
+        <v>110</v>
+      </c>
+      <c r="G71">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>706</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>23</v>
+      </c>
+      <c r="E72">
+        <v>58</v>
+      </c>
+      <c r="F72">
+        <v>53</v>
+      </c>
+      <c r="G72">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>707</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>25</v>
+      </c>
+      <c r="E73">
+        <v>62</v>
+      </c>
+      <c r="F73">
+        <v>50</v>
+      </c>
+      <c r="G73">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>708</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>7</v>
+      </c>
+      <c r="E74">
+        <v>35</v>
+      </c>
+      <c r="F74">
+        <v>25</v>
+      </c>
+      <c r="G74">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>709</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>92</v>
+      </c>
+      <c r="E75">
+        <v>37</v>
+      </c>
+      <c r="F75">
+        <v>62</v>
+      </c>
+      <c r="G75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>3318</v>
+      </c>
+      <c r="E77">
+        <v>7862</v>
+      </c>
+      <c r="F77">
+        <v>21010</v>
+      </c>
+      <c r="G77">
+        <v>32190</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>640</v>
+      </c>
+      <c r="E78">
+        <v>2100</v>
+      </c>
+      <c r="F78">
+        <v>2539</v>
+      </c>
+      <c r="G78">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>710</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>462</v>
+      </c>
+      <c r="E79">
+        <v>1001</v>
+      </c>
+      <c r="F79">
+        <v>8221</v>
+      </c>
+      <c r="G79">
+        <v>9684</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>711</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>129</v>
+      </c>
+      <c r="E80">
+        <v>301</v>
+      </c>
+      <c r="F80">
+        <v>3074</v>
+      </c>
+      <c r="G80">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>712</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>135</v>
+      </c>
+      <c r="E81">
+        <v>627</v>
+      </c>
+      <c r="F81">
+        <v>272</v>
+      </c>
+      <c r="G81">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>713</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>128</v>
+      </c>
+      <c r="E82">
+        <v>111</v>
+      </c>
+      <c r="F82">
+        <v>190</v>
+      </c>
+      <c r="G82">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>714</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>1520</v>
+      </c>
+      <c r="E83">
+        <v>3391</v>
+      </c>
+      <c r="F83">
+        <v>3852</v>
+      </c>
+      <c r="G83">
+        <v>8763</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>715</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>31</v>
+      </c>
+      <c r="E84">
+        <v>93</v>
+      </c>
+      <c r="F84">
+        <v>232</v>
+      </c>
+      <c r="G84">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>716</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>11</v>
+      </c>
+      <c r="E85">
+        <v>29</v>
+      </c>
+      <c r="F85">
+        <v>220</v>
+      </c>
+      <c r="G85">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>717</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>41</v>
+      </c>
+      <c r="E86">
+        <v>107</v>
+      </c>
+      <c r="F86">
+        <v>341</v>
+      </c>
+      <c r="G86">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>718</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>221</v>
+      </c>
+      <c r="E87">
+        <v>102</v>
+      </c>
+      <c r="F87">
+        <v>2069</v>
+      </c>
+      <c r="G87">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>9</v>
+      </c>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>83</v>
+      </c>
+      <c r="E89">
+        <v>72</v>
+      </c>
+      <c r="F89">
+        <v>127</v>
+      </c>
+      <c r="G89">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>31</v>
+      </c>
+      <c r="B90" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>50</v>
+      </c>
+      <c r="E90">
+        <v>48</v>
+      </c>
+      <c r="F90">
+        <v>74</v>
+      </c>
+      <c r="G90">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>719</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>33</v>
+      </c>
+      <c r="E91">
+        <v>24</v>
+      </c>
+      <c r="F91">
+        <v>53</v>
+      </c>
+      <c r="G91">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>57</v>
+      </c>
+      <c r="E93">
+        <v>78</v>
+      </c>
+      <c r="F93">
+        <v>147</v>
+      </c>
+      <c r="G93">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>26</v>
+      </c>
+      <c r="E94">
+        <v>36</v>
+      </c>
+      <c r="F94">
+        <v>70</v>
+      </c>
+      <c r="G94">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>720</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>17</v>
+      </c>
+      <c r="E95">
+        <v>26</v>
+      </c>
+      <c r="F95">
+        <v>42</v>
+      </c>
+      <c r="G95">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>721</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>14</v>
+      </c>
+      <c r="E96">
+        <v>16</v>
+      </c>
+      <c r="F96">
+        <v>35</v>
+      </c>
+      <c r="G96">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>12</v>
+      </c>
+      <c r="B98" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>14944</v>
+      </c>
+      <c r="E98">
+        <v>5360</v>
+      </c>
+      <c r="F98">
+        <v>12494</v>
+      </c>
+      <c r="G98">
+        <v>32798</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>31</v>
+      </c>
+      <c r="B99" t="s">
+        <v>31</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>741</v>
+      </c>
+      <c r="E99">
+        <v>861</v>
+      </c>
+      <c r="F99">
+        <v>1662</v>
+      </c>
+      <c r="G99">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>722</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>5510</v>
+      </c>
+      <c r="E100">
+        <v>3608</v>
+      </c>
+      <c r="F100">
+        <v>8066</v>
+      </c>
+      <c r="G100">
+        <v>17184</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>723</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>238</v>
+      </c>
+      <c r="E101">
+        <v>269</v>
+      </c>
+      <c r="F101">
+        <v>496</v>
+      </c>
+      <c r="G101">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>724</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>141</v>
+      </c>
+      <c r="E102">
+        <v>161</v>
+      </c>
+      <c r="F102">
+        <v>273</v>
+      </c>
+      <c r="G102">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>725</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>109</v>
+      </c>
+      <c r="E103">
+        <v>155</v>
+      </c>
+      <c r="F103">
+        <v>295</v>
+      </c>
+      <c r="G103">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>726</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>100</v>
+      </c>
+      <c r="E104">
+        <v>71</v>
+      </c>
+      <c r="F104">
+        <v>153</v>
+      </c>
+      <c r="G104">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>727</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>26</v>
+      </c>
+      <c r="E105">
+        <v>28</v>
+      </c>
+      <c r="F105">
+        <v>72</v>
+      </c>
+      <c r="G105">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>728</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>69</v>
+      </c>
+      <c r="E106">
+        <v>33</v>
+      </c>
+      <c r="F106">
+        <v>79</v>
+      </c>
+      <c r="G106">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>729</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>55</v>
+      </c>
+      <c r="E107">
+        <v>9</v>
+      </c>
+      <c r="F107">
+        <v>31</v>
+      </c>
+      <c r="G107">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>9</v>
+      </c>
+      <c r="B108" t="s">
+        <v>730</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>7955</v>
+      </c>
+      <c r="E108">
+        <v>165</v>
+      </c>
+      <c r="F108">
+        <v>1367</v>
+      </c>
+      <c r="G108">
+        <v>9487</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>13</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>131</v>
+      </c>
+      <c r="E110">
+        <v>251</v>
+      </c>
+      <c r="F110">
+        <v>216</v>
+      </c>
+      <c r="G110">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>31</v>
+      </c>
+      <c r="B111" t="s">
+        <v>31</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>50</v>
+      </c>
+      <c r="E111">
+        <v>80</v>
+      </c>
+      <c r="F111">
+        <v>108</v>
+      </c>
+      <c r="G111">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>731</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>60</v>
+      </c>
+      <c r="E112">
+        <v>148</v>
+      </c>
+      <c r="F112">
+        <v>77</v>
+      </c>
+      <c r="G112">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>732</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>21</v>
+      </c>
+      <c r="E113">
+        <v>23</v>
+      </c>
+      <c r="F113">
+        <v>31</v>
+      </c>
+      <c r="G113">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>3160</v>
+      </c>
+      <c r="E115">
+        <v>2683</v>
+      </c>
+      <c r="F115">
+        <v>5425</v>
+      </c>
+      <c r="G115">
+        <v>11268</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>31</v>
+      </c>
+      <c r="B116" t="s">
+        <v>31</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>553</v>
+      </c>
+      <c r="E116">
+        <v>596</v>
+      </c>
+      <c r="F116">
+        <v>1330</v>
+      </c>
+      <c r="G116">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>733</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>654</v>
+      </c>
+      <c r="E117">
+        <v>421</v>
+      </c>
+      <c r="F117">
+        <v>2266</v>
+      </c>
+      <c r="G117">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>734</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>190</v>
+      </c>
+      <c r="E118">
+        <v>275</v>
+      </c>
+      <c r="F118">
+        <v>763</v>
+      </c>
+      <c r="G118">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>735</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>135</v>
+      </c>
+      <c r="E119">
+        <v>733</v>
+      </c>
+      <c r="F119">
+        <v>113</v>
+      </c>
+      <c r="G119">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>736</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>172</v>
+      </c>
+      <c r="E120">
+        <v>449</v>
+      </c>
+      <c r="F120">
+        <v>294</v>
+      </c>
+      <c r="G120">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>737</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>1102</v>
+      </c>
+      <c r="E121">
+        <v>98</v>
+      </c>
+      <c r="F121">
+        <v>197</v>
+      </c>
+      <c r="G121">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>738</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>202</v>
+      </c>
+      <c r="E122">
+        <v>41</v>
+      </c>
+      <c r="F122">
+        <v>68</v>
+      </c>
+      <c r="G122">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>739</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>60</v>
+      </c>
+      <c r="E123">
+        <v>32</v>
+      </c>
+      <c r="F123">
+        <v>306</v>
+      </c>
+      <c r="G123">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>740</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>92</v>
+      </c>
+      <c r="E124">
+        <v>38</v>
+      </c>
+      <c r="F124">
+        <v>88</v>
+      </c>
+      <c r="G124">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>15</v>
+      </c>
+      <c r="B126" t="s">
+        <v>19</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>179</v>
+      </c>
+      <c r="E126">
+        <v>263</v>
+      </c>
+      <c r="F126">
+        <v>836</v>
+      </c>
+      <c r="G126">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>31</v>
+      </c>
+      <c r="B127" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>88</v>
+      </c>
+      <c r="E127">
+        <v>130</v>
+      </c>
+      <c r="F127">
+        <v>375</v>
+      </c>
+      <c r="G127">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>741</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>91</v>
+      </c>
+      <c r="E128">
+        <v>133</v>
+      </c>
+      <c r="F128">
+        <v>461</v>
+      </c>
+      <c r="G128">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>77</v>
+      </c>
+      <c r="E130">
+        <v>100</v>
+      </c>
+      <c r="F130">
+        <v>436</v>
+      </c>
+      <c r="G130">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>20</v>
+      </c>
+      <c r="E131">
+        <v>19</v>
+      </c>
+      <c r="F131">
+        <v>105</v>
+      </c>
+      <c r="G131">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>742</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>28</v>
+      </c>
+      <c r="E132">
+        <v>44</v>
+      </c>
+      <c r="F132">
+        <v>228</v>
+      </c>
+      <c r="G132">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>743</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>7</v>
+      </c>
+      <c r="E133">
+        <v>16</v>
+      </c>
+      <c r="F133">
+        <v>52</v>
+      </c>
+      <c r="G133">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>744</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>9</v>
+      </c>
+      <c r="E134">
+        <v>17</v>
+      </c>
+      <c r="F134">
+        <v>21</v>
+      </c>
+      <c r="G134">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>745</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>13</v>
+      </c>
+      <c r="E135">
+        <v>4</v>
+      </c>
+      <c r="F135">
+        <v>30</v>
+      </c>
+      <c r="G135">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>5206</v>
+      </c>
+      <c r="E137">
+        <v>7929</v>
+      </c>
+      <c r="F137">
+        <v>3811</v>
+      </c>
+      <c r="G137">
+        <v>16946</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>31</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>961</v>
+      </c>
+      <c r="E138">
+        <v>1557</v>
+      </c>
+      <c r="F138">
+        <v>955</v>
+      </c>
+      <c r="G138">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>746</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>3173</v>
+      </c>
+      <c r="E139">
+        <v>5437</v>
+      </c>
+      <c r="F139">
+        <v>1979</v>
+      </c>
+      <c r="G139">
+        <v>10589</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>747</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>375</v>
+      </c>
+      <c r="E140">
+        <v>344</v>
+      </c>
+      <c r="F140">
+        <v>368</v>
+      </c>
+      <c r="G140">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>748</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>188</v>
+      </c>
+      <c r="E141">
+        <v>119</v>
+      </c>
+      <c r="F141">
+        <v>95</v>
+      </c>
+      <c r="G141">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>749</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>200</v>
+      </c>
+      <c r="E142">
+        <v>191</v>
+      </c>
+      <c r="F142">
+        <v>132</v>
+      </c>
+      <c r="G142">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>750</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>113</v>
+      </c>
+      <c r="E143">
+        <v>74</v>
+      </c>
+      <c r="F143">
+        <v>48</v>
+      </c>
+      <c r="G143">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>751</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>31</v>
+      </c>
+      <c r="E144">
+        <v>27</v>
+      </c>
+      <c r="F144">
+        <v>42</v>
+      </c>
+      <c r="G144">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>752</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>41</v>
+      </c>
+      <c r="E145">
+        <v>15</v>
+      </c>
+      <c r="F145">
+        <v>35</v>
+      </c>
+      <c r="G145">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>753</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>77</v>
+      </c>
+      <c r="E146">
+        <v>132</v>
+      </c>
+      <c r="F146">
+        <v>118</v>
+      </c>
+      <c r="G146">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>754</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>47</v>
+      </c>
+      <c r="E147">
+        <v>33</v>
+      </c>
+      <c r="F147">
+        <v>39</v>
+      </c>
+      <c r="G147">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>24</v>
+      </c>
+      <c r="B149" t="s">
+        <v>22</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>157</v>
+      </c>
+      <c r="E149">
+        <v>1011</v>
+      </c>
+      <c r="F149">
+        <v>664</v>
+      </c>
+      <c r="G149">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>31</v>
+      </c>
+      <c r="B150" t="s">
+        <v>31</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>45</v>
+      </c>
+      <c r="E150">
+        <v>328</v>
+      </c>
+      <c r="F150">
+        <v>242</v>
+      </c>
+      <c r="G150">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>755</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>69</v>
+      </c>
+      <c r="E151">
+        <v>544</v>
+      </c>
+      <c r="F151">
+        <v>248</v>
+      </c>
+      <c r="G151">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>756</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>10</v>
+      </c>
+      <c r="E152">
+        <v>33</v>
+      </c>
+      <c r="F152">
+        <v>61</v>
+      </c>
+      <c r="G152">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>757</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>11</v>
+      </c>
+      <c r="E153">
+        <v>28</v>
+      </c>
+      <c r="F153">
+        <v>36</v>
+      </c>
+      <c r="G153">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>758</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>3</v>
+      </c>
+      <c r="E154">
+        <v>11</v>
+      </c>
+      <c r="F154">
+        <v>17</v>
+      </c>
+      <c r="G154">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>759</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>6</v>
+      </c>
+      <c r="E155">
+        <v>35</v>
+      </c>
+      <c r="F155">
+        <v>21</v>
+      </c>
+      <c r="G155">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>760</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>4</v>
+      </c>
+      <c r="E156">
+        <v>15</v>
+      </c>
+      <c r="F156">
+        <v>13</v>
+      </c>
+      <c r="G156">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>761</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>9</v>
+      </c>
+      <c r="E157">
+        <v>17</v>
+      </c>
+      <c r="F157">
+        <v>26</v>
+      </c>
+      <c r="G157">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>17649</v>
+      </c>
+      <c r="H2">
+        <v>28032</v>
+      </c>
+      <c r="I2">
+        <v>17963</v>
+      </c>
+      <c r="J2">
+        <v>35920</v>
+      </c>
+      <c r="K2">
+        <v>15782</v>
+      </c>
+      <c r="L2">
+        <v>3181</v>
+      </c>
+      <c r="M2">
+        <v>1378</v>
+      </c>
+      <c r="N2">
+        <v>9264</v>
+      </c>
+      <c r="O2">
+        <v>164</v>
+      </c>
+      <c r="P2">
+        <v>2346</v>
+      </c>
+      <c r="Q2">
+        <v>15003</v>
+      </c>
+      <c r="R2">
+        <v>656</v>
+      </c>
+      <c r="S2">
+        <v>6306</v>
+      </c>
+      <c r="T2">
+        <v>2106</v>
+      </c>
+      <c r="U2">
+        <v>1752</v>
+      </c>
+      <c r="V2">
+        <v>6346</v>
+      </c>
+      <c r="W2">
+        <v>543</v>
+      </c>
+      <c r="X2">
+        <v>164391</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>36205</v>
+      </c>
+      <c r="H3">
+        <v>26333</v>
+      </c>
+      <c r="I3">
+        <v>33395</v>
+      </c>
+      <c r="J3">
+        <v>19355</v>
+      </c>
+      <c r="K3">
+        <v>13963</v>
+      </c>
+      <c r="L3">
+        <v>955</v>
+      </c>
+      <c r="M3">
+        <v>1550</v>
+      </c>
+      <c r="N3">
+        <v>8251</v>
+      </c>
+      <c r="O3">
+        <v>118</v>
+      </c>
+      <c r="P3">
+        <v>328</v>
+      </c>
+      <c r="Q3">
+        <v>34362</v>
+      </c>
+      <c r="R3">
+        <v>141</v>
+      </c>
+      <c r="S3">
+        <v>1933</v>
+      </c>
+      <c r="T3">
+        <v>1336</v>
+      </c>
+      <c r="U3">
+        <v>594</v>
+      </c>
+      <c r="V3">
+        <v>3127</v>
+      </c>
+      <c r="W3">
+        <v>768</v>
+      </c>
+      <c r="X3">
+        <v>182714</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>53854</v>
+      </c>
+      <c r="H4">
+        <v>54365</v>
+      </c>
+      <c r="I4">
+        <v>51358</v>
+      </c>
+      <c r="J4">
+        <v>55275</v>
+      </c>
+      <c r="K4">
+        <v>29745</v>
+      </c>
+      <c r="L4">
+        <v>4136</v>
+      </c>
+      <c r="M4">
+        <v>2928</v>
+      </c>
+      <c r="N4">
+        <v>17515</v>
+      </c>
+      <c r="O4">
+        <v>282</v>
+      </c>
+      <c r="P4">
+        <v>2674</v>
+      </c>
+      <c r="Q4">
+        <v>49365</v>
+      </c>
+      <c r="R4">
+        <v>797</v>
+      </c>
+      <c r="S4">
+        <v>8239</v>
+      </c>
+      <c r="T4">
+        <v>3442</v>
+      </c>
+      <c r="U4">
+        <v>2346</v>
+      </c>
+      <c r="V4">
+        <v>9473</v>
+      </c>
+      <c r="W4">
+        <v>1311</v>
+      </c>
+      <c r="X4">
+        <v>347105</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>17649</v>
+      </c>
+      <c r="E2">
+        <v>36205</v>
+      </c>
+      <c r="F2">
+        <v>53854</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3003</v>
+      </c>
+      <c r="E3">
+        <v>4556</v>
+      </c>
+      <c r="F3">
+        <v>7559</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>2284</v>
+      </c>
+      <c r="E4">
+        <v>11787</v>
+      </c>
+      <c r="F4">
+        <v>14071</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>1456</v>
+      </c>
+      <c r="E5">
+        <v>3545</v>
+      </c>
+      <c r="F5">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>2973</v>
+      </c>
+      <c r="E6">
+        <v>1671</v>
+      </c>
+      <c r="F6">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>753</v>
+      </c>
+      <c r="E7">
+        <v>2697</v>
+      </c>
+      <c r="F7">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>5320</v>
+      </c>
+      <c r="E8">
+        <v>838</v>
+      </c>
+      <c r="F8">
+        <v>6158</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>232</v>
+      </c>
+      <c r="E9">
+        <v>444</v>
+      </c>
+      <c r="F9">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>209</v>
+      </c>
+      <c r="E10">
+        <v>311</v>
+      </c>
+      <c r="F10">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
       <c r="D11">
-        <v>409</v>
+        <v>1419</v>
       </c>
       <c r="E11">
-        <v>409</v>
+        <v>10356</v>
+      </c>
+      <c r="F11">
+        <v>11775</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>26670</v>
+        <v>28032</v>
       </c>
       <c r="E13">
-        <v>26670</v>
+        <v>26333</v>
+      </c>
+      <c r="F13">
+        <v>54365</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>9865</v>
+        <v>5898</v>
       </c>
       <c r="E14">
-        <v>9865</v>
+        <v>6038</v>
+      </c>
+      <c r="F14">
+        <v>11936</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15">
-        <v>5829</v>
+        <v>4942</v>
       </c>
       <c r="E15">
-        <v>5829</v>
+        <v>13887</v>
+      </c>
+      <c r="F15">
+        <v>18829</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16">
-        <v>3159</v>
+        <v>11332</v>
       </c>
       <c r="E16">
-        <v>3159</v>
+        <v>2937</v>
+      </c>
+      <c r="F16">
+        <v>14269</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
-        <v>1634</v>
+        <v>677</v>
       </c>
       <c r="E17">
-        <v>1634</v>
+        <v>1243</v>
+      </c>
+      <c r="F17">
+        <v>1920</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>1344</v>
+        <v>1192</v>
       </c>
       <c r="E18">
-        <v>1344</v>
+        <v>756</v>
+      </c>
+      <c r="F18">
+        <v>1948</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
-        <v>3073</v>
+        <v>1941</v>
       </c>
       <c r="E19">
-        <v>3073</v>
+        <v>410</v>
+      </c>
+      <c r="F19">
+        <v>2351</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
-        <v>418</v>
+        <v>519</v>
       </c>
       <c r="E20">
-        <v>418</v>
+        <v>176</v>
+      </c>
+      <c r="F20">
+        <v>695</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
-        <v>822</v>
+        <v>1151</v>
       </c>
       <c r="E21">
-        <v>822</v>
+        <v>447</v>
+      </c>
+      <c r="F21">
+        <v>1598</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>526</v>
+        <v>380</v>
       </c>
       <c r="E22">
-        <v>526</v>
+        <v>439</v>
+      </c>
+      <c r="F22">
+        <v>819</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>26353</v>
+        <v>17963</v>
       </c>
       <c r="E24">
-        <v>26353</v>
+        <v>33395</v>
+      </c>
+      <c r="F24">
+        <v>51358</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>5364</v>
+        <v>3891</v>
       </c>
       <c r="E25">
-        <v>5364</v>
+        <v>4607</v>
+      </c>
+      <c r="F25">
+        <v>8498</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
-        <v>3553</v>
+        <v>4822</v>
       </c>
       <c r="E26">
-        <v>3553</v>
+        <v>15047</v>
+      </c>
+      <c r="F26">
+        <v>19869</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D27">
-        <v>13258</v>
+        <v>4980</v>
       </c>
       <c r="E27">
-        <v>13258</v>
+        <v>2802</v>
+      </c>
+      <c r="F27">
+        <v>7782</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D28">
-        <v>919</v>
+        <v>863</v>
       </c>
       <c r="E28">
-        <v>919</v>
+        <v>4218</v>
+      </c>
+      <c r="F28">
+        <v>5081</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D29">
-        <v>1118</v>
+        <v>1699</v>
       </c>
       <c r="E29">
-        <v>1118</v>
+        <v>4721</v>
+      </c>
+      <c r="F29">
+        <v>6420</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
-        <v>452</v>
+        <v>730</v>
       </c>
       <c r="E30">
-        <v>452</v>
+        <v>573</v>
+      </c>
+      <c r="F30">
+        <v>1303</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
-        <v>477</v>
+        <v>374</v>
       </c>
       <c r="E31">
-        <v>477</v>
+        <v>304</v>
+      </c>
+      <c r="F31">
+        <v>678</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>204</v>
+        <v>415</v>
       </c>
       <c r="E32">
-        <v>204</v>
+        <v>413</v>
+      </c>
+      <c r="F32">
+        <v>828</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
-        <v>1008</v>
+        <v>189</v>
       </c>
       <c r="E33">
-        <v>1008</v>
+        <v>710</v>
+      </c>
+      <c r="F33">
+        <v>899</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>46189</v>
+        <v>35920</v>
       </c>
       <c r="E35">
-        <v>46189</v>
+        <v>19355</v>
+      </c>
+      <c r="F35">
+        <v>55275</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>8827</v>
+        <v>4434</v>
       </c>
       <c r="E36">
-        <v>8827</v>
+        <v>2488</v>
+      </c>
+      <c r="F36">
+        <v>6922</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>6734</v>
+        <v>15341</v>
       </c>
       <c r="E37">
-        <v>6734</v>
+        <v>8552</v>
+      </c>
+      <c r="F37">
+        <v>23893</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>15671</v>
+        <v>3959</v>
       </c>
       <c r="E38">
-        <v>15671</v>
+        <v>6409</v>
+      </c>
+      <c r="F38">
+        <v>10368</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
-        <v>2454</v>
+        <v>655</v>
       </c>
       <c r="E39">
-        <v>2454</v>
+        <v>460</v>
+      </c>
+      <c r="F39">
+        <v>1115</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D40">
-        <v>3735</v>
+        <v>6777</v>
       </c>
       <c r="E40">
-        <v>3735</v>
+        <v>481</v>
+      </c>
+      <c r="F40">
+        <v>7258</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D41">
-        <v>1717</v>
+        <v>3857</v>
       </c>
       <c r="E41">
-        <v>1717</v>
+        <v>195</v>
+      </c>
+      <c r="F41">
+        <v>4052</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D42">
-        <v>1163</v>
+        <v>320</v>
       </c>
       <c r="E42">
-        <v>1163</v>
+        <v>333</v>
+      </c>
+      <c r="F42">
+        <v>653</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
-        <v>5118</v>
+        <v>406</v>
       </c>
       <c r="E43">
-        <v>5118</v>
+        <v>250</v>
+      </c>
+      <c r="F43">
+        <v>656</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
-        <v>770</v>
+        <v>171</v>
       </c>
       <c r="E44">
-        <v>770</v>
+        <v>187</v>
+      </c>
+      <c r="F44">
+        <v>358</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>33199</v>
+        <v>15782</v>
       </c>
       <c r="E46">
-        <v>33199</v>
+        <v>13963</v>
+      </c>
+      <c r="F46">
+        <v>29745</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>4880</v>
+        <v>2126</v>
       </c>
       <c r="E47">
-        <v>4880</v>
+        <v>1923</v>
+      </c>
+      <c r="F47">
+        <v>4049</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
-        <v>18728</v>
+        <v>2024</v>
       </c>
       <c r="E48">
-        <v>18728</v>
+        <v>3873</v>
+      </c>
+      <c r="F48">
+        <v>5897</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>2080</v>
+        <v>5145</v>
       </c>
       <c r="E49">
-        <v>2080</v>
+        <v>1338</v>
+      </c>
+      <c r="F49">
+        <v>6483</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
-        <v>1088</v>
+        <v>488</v>
       </c>
       <c r="E50">
-        <v>1088</v>
+        <v>440</v>
+      </c>
+      <c r="F50">
+        <v>928</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
-        <v>804</v>
+        <v>4847</v>
       </c>
       <c r="E51">
-        <v>804</v>
+        <v>3282</v>
+      </c>
+      <c r="F51">
+        <v>8129</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>4901</v>
+        <v>437</v>
       </c>
       <c r="E52">
-        <v>4901</v>
+        <v>360</v>
+      </c>
+      <c r="F52">
+        <v>797</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D53">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="E53">
-        <v>304</v>
+        <v>125</v>
+      </c>
+      <c r="F53">
+        <v>266</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D54">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="E54">
-        <v>196</v>
+        <v>2345</v>
+      </c>
+      <c r="F54">
+        <v>2562</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D55">
-        <v>218</v>
+        <v>357</v>
       </c>
       <c r="E55">
-        <v>218</v>
+        <v>277</v>
+      </c>
+      <c r="F55">
+        <v>634</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>2786</v>
+        <v>3181</v>
       </c>
       <c r="E57">
-        <v>2786</v>
+        <v>955</v>
+      </c>
+      <c r="F57">
+        <v>4136</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>906</v>
+        <v>612</v>
       </c>
       <c r="E58">
-        <v>906</v>
+        <v>216</v>
+      </c>
+      <c r="F58">
+        <v>828</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
-        <v>673</v>
+        <v>1240</v>
       </c>
       <c r="E59">
-        <v>673</v>
+        <v>138</v>
+      </c>
+      <c r="F59">
+        <v>1378</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
-        <v>680</v>
+        <v>271</v>
       </c>
       <c r="E60">
-        <v>680</v>
+        <v>174</v>
+      </c>
+      <c r="F60">
+        <v>445</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61">
-        <v>236</v>
+        <v>156</v>
       </c>
       <c r="E61">
-        <v>236</v>
+        <v>75</v>
+      </c>
+      <c r="F61">
+        <v>231</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
-        <v>184</v>
+        <v>568</v>
       </c>
       <c r="E62">
-        <v>184</v>
+        <v>247</v>
+      </c>
+      <c r="F62">
+        <v>815</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="E63">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="A65">
+        <v>45</v>
+      </c>
+      <c r="F63">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>84</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>168</v>
+      </c>
+      <c r="E64">
+        <v>60</v>
+      </c>
+      <c r="F64">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
         <v>7</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B66" t="s">
         <v>12</v>
       </c>
-      <c r="C65" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>1017</v>
+        <v>1378</v>
       </c>
       <c r="E66">
-        <v>1017</v>
+        <v>1550</v>
+      </c>
+      <c r="F66">
+        <v>2928</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>1</v>
+      <c r="A67" t="s">
+        <v>31</v>
       </c>
       <c r="B67" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
-        <v>2150</v>
+        <v>599</v>
       </c>
       <c r="E67">
-        <v>2150</v>
+        <v>369</v>
+      </c>
+      <c r="F67">
+        <v>968</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D68">
-        <v>419</v>
+        <v>465</v>
       </c>
       <c r="E68">
-        <v>419</v>
+        <v>761</v>
+      </c>
+      <c r="F68">
+        <v>1226</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
-        <v>312</v>
+        <v>172</v>
       </c>
       <c r="E69">
-        <v>312</v>
+        <v>226</v>
+      </c>
+      <c r="F69">
+        <v>398</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
-        <v>226</v>
+        <v>76</v>
       </c>
       <c r="E70">
-        <v>226</v>
+        <v>121</v>
+      </c>
+      <c r="F70">
+        <v>197</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D71">
-        <v>146</v>
+        <v>66</v>
       </c>
       <c r="E71">
-        <v>146</v>
-[...18 lines deleted...]
-    </row>
+        <v>73</v>
+      </c>
+      <c r="F71">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>9264</v>
+      </c>
+      <c r="E73">
+        <v>8251</v>
+      </c>
+      <c r="F73">
+        <v>17515</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
         <v>37</v>
       </c>
-      <c r="D73">
-[...6 lines deleted...]
-    <row r="74"/>
+      <c r="D74">
+        <v>1454</v>
+      </c>
+      <c r="E74">
+        <v>1879</v>
+      </c>
+      <c r="F74">
+        <v>3333</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D75">
-        <v>39895</v>
+        <v>1547</v>
       </c>
       <c r="E75">
-        <v>39895</v>
+        <v>1422</v>
+      </c>
+      <c r="F75">
+        <v>2969</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>29</v>
+      <c r="A76">
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D76">
-        <v>9122</v>
+        <v>914</v>
       </c>
       <c r="E76">
-        <v>9122</v>
+        <v>2252</v>
+      </c>
+      <c r="F76">
+        <v>3166</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
-        <v>14157</v>
+        <v>304</v>
       </c>
       <c r="E77">
-        <v>14157</v>
+        <v>399</v>
+      </c>
+      <c r="F77">
+        <v>703</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
-        <v>12264</v>
+        <v>1795</v>
       </c>
       <c r="E78">
-        <v>12264</v>
+        <v>348</v>
+      </c>
+      <c r="F78">
+        <v>2143</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D79">
-        <v>976</v>
+        <v>123</v>
       </c>
       <c r="E79">
-        <v>976</v>
+        <v>201</v>
+      </c>
+      <c r="F79">
+        <v>324</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D80">
-        <v>1100</v>
+        <v>746</v>
       </c>
       <c r="E80">
-        <v>1100</v>
+        <v>867</v>
+      </c>
+      <c r="F80">
+        <v>1613</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D81">
-        <v>841</v>
+        <v>83</v>
       </c>
       <c r="E81">
-        <v>841</v>
+        <v>175</v>
+      </c>
+      <c r="F81">
+        <v>258</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>248</v>
+        <v>2298</v>
       </c>
       <c r="E82">
-        <v>248</v>
-[...18 lines deleted...]
-    </row>
+        <v>708</v>
+      </c>
+      <c r="F82">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>164</v>
+      </c>
+      <c r="E84">
+        <v>118</v>
+      </c>
+      <c r="F84">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
         <v>37</v>
       </c>
-      <c r="D84">
-[...6 lines deleted...]
-    <row r="85"/>
+      <c r="D85">
+        <v>58</v>
+      </c>
+      <c r="E85">
+        <v>36</v>
+      </c>
+      <c r="F85">
+        <v>94</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D86">
-        <v>628</v>
+        <v>106</v>
       </c>
       <c r="E86">
-        <v>628</v>
-[...18 lines deleted...]
-    </row>
+        <v>82</v>
+      </c>
+      <c r="F86">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>275</v>
+        <v>2346</v>
       </c>
       <c r="E88">
-        <v>275</v>
+        <v>328</v>
+      </c>
+      <c r="F88">
+        <v>2674</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>2</v>
+      <c r="A89" t="s">
+        <v>31</v>
       </c>
       <c r="B89" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
-        <v>140</v>
+        <v>933</v>
       </c>
       <c r="E89">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>63</v>
+      </c>
+      <c r="F89">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>98</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>920</v>
+      </c>
+      <c r="E90">
+        <v>78</v>
+      </c>
+      <c r="F90">
+        <v>998</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D91">
-        <v>658</v>
+        <v>323</v>
       </c>
       <c r="E91">
-        <v>658</v>
+        <v>50</v>
+      </c>
+      <c r="F91">
+        <v>373</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>29</v>
+      <c r="A92">
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D92">
-        <v>218</v>
+        <v>170</v>
       </c>
       <c r="E92">
-        <v>218</v>
-[...18 lines deleted...]
-    </row>
+        <v>137</v>
+      </c>
+      <c r="F92">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B94" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>15003</v>
+      </c>
+      <c r="E94">
+        <v>34362</v>
+      </c>
+      <c r="F94">
+        <v>49365</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
         <v>37</v>
       </c>
-      <c r="D94">
-[...6 lines deleted...]
-    <row r="95"/>
+      <c r="D95">
+        <v>2291</v>
+      </c>
+      <c r="E95">
+        <v>3028</v>
+      </c>
+      <c r="F95">
+        <v>5319</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D96">
-        <v>69312</v>
+        <v>4883</v>
       </c>
       <c r="E96">
-        <v>69312</v>
+        <v>10595</v>
+      </c>
+      <c r="F96">
+        <v>15478</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>29</v>
+      <c r="A97">
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D97">
-        <v>7441</v>
+        <v>2379</v>
       </c>
       <c r="E97">
-        <v>7441</v>
+        <v>5114</v>
+      </c>
+      <c r="F97">
+        <v>7493</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
-        <v>16835</v>
+        <v>464</v>
       </c>
       <c r="E98">
-        <v>16835</v>
+        <v>617</v>
+      </c>
+      <c r="F98">
+        <v>1081</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>7649</v>
+        <v>3790</v>
       </c>
       <c r="E99">
-        <v>7649</v>
+        <v>13588</v>
+      </c>
+      <c r="F99">
+        <v>17378</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
-        <v>5292</v>
+        <v>746</v>
       </c>
       <c r="E100">
-        <v>5292</v>
+        <v>175</v>
+      </c>
+      <c r="F100">
+        <v>921</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101">
-        <v>26619</v>
+        <v>152</v>
       </c>
       <c r="E101">
-        <v>26619</v>
+        <v>128</v>
+      </c>
+      <c r="F101">
+        <v>280</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
-        <v>2389</v>
+        <v>239</v>
       </c>
       <c r="E102">
-        <v>2389</v>
+        <v>379</v>
+      </c>
+      <c r="F102">
+        <v>618</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
-        <v>921</v>
+        <v>59</v>
       </c>
       <c r="E103">
-        <v>921</v>
-[...18 lines deleted...]
-    </row>
+        <v>738</v>
+      </c>
+      <c r="F103">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="104"/>
     <row r="105">
       <c r="A105">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B105" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>656</v>
+      </c>
+      <c r="E105">
+        <v>141</v>
+      </c>
+      <c r="F105">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>31</v>
+      </c>
+      <c r="B106" t="s">
+        <v>31</v>
+      </c>
+      <c r="C106" t="s">
         <v>37</v>
       </c>
-      <c r="D105">
-[...6 lines deleted...]
-    <row r="106"/>
+      <c r="D106">
+        <v>236</v>
+      </c>
+      <c r="E106">
+        <v>50</v>
+      </c>
+      <c r="F106">
+        <v>286</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D107">
-        <v>5900</v>
+        <v>252</v>
       </c>
       <c r="E107">
-        <v>5900</v>
+        <v>51</v>
+      </c>
+      <c r="F107">
+        <v>303</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="s">
-        <v>29</v>
+      <c r="A108">
+        <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D108">
-        <v>633</v>
+        <v>96</v>
       </c>
       <c r="E108">
-        <v>633</v>
+        <v>25</v>
+      </c>
+      <c r="F108">
+        <v>121</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
-        <v>4708</v>
+        <v>72</v>
       </c>
       <c r="E109">
-        <v>4708</v>
-[...18 lines deleted...]
-    </row>
+        <v>15</v>
+      </c>
+      <c r="F109">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B111" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>166</v>
+        <v>6306</v>
       </c>
       <c r="E111">
-        <v>166</v>
+        <v>1933</v>
+      </c>
+      <c r="F111">
+        <v>8239</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>4</v>
+      <c r="A112" t="s">
+        <v>31</v>
       </c>
       <c r="B112" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
-        <v>120</v>
+        <v>1109</v>
       </c>
       <c r="E112">
-        <v>120</v>
+        <v>512</v>
+      </c>
+      <c r="F112">
+        <v>1621</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
+        <v>112</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>1671</v>
+      </c>
+      <c r="E113">
+        <v>233</v>
+      </c>
+      <c r="F113">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
         <v>113</v>
       </c>
-      <c r="C113" t="s">
-[...9 lines deleted...]
-    <row r="114"/>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>2428</v>
+      </c>
+      <c r="E114">
+        <v>647</v>
+      </c>
+      <c r="F114">
+        <v>3075</v>
+      </c>
+    </row>
     <row r="115">
       <c r="A115">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D115">
-        <v>24527</v>
+        <v>311</v>
       </c>
       <c r="E115">
-        <v>24527</v>
+        <v>152</v>
+      </c>
+      <c r="F115">
+        <v>463</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="s">
-        <v>29</v>
+      <c r="A116">
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D116">
-        <v>4494</v>
+        <v>455</v>
       </c>
       <c r="E116">
-        <v>4494</v>
+        <v>211</v>
+      </c>
+      <c r="F116">
+        <v>666</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
-        <v>11167</v>
+        <v>164</v>
       </c>
       <c r="E117">
-        <v>11167</v>
+        <v>61</v>
+      </c>
+      <c r="F117">
+        <v>225</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>62</v>
+      </c>
+      <c r="E118">
         <v>37</v>
       </c>
-      <c r="D118">
-[...3 lines deleted...]
-        <v>3684</v>
+      <c r="F118">
+        <v>99</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
-        <v>2137</v>
+        <v>41</v>
       </c>
       <c r="E119">
-        <v>2137</v>
+        <v>20</v>
+      </c>
+      <c r="F119">
+        <v>61</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
-        <v>1292</v>
+        <v>65</v>
       </c>
       <c r="E120">
-        <v>1292</v>
-[...18 lines deleted...]
-    </row>
+        <v>60</v>
+      </c>
+      <c r="F120">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B122" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>427</v>
+        <v>2106</v>
       </c>
       <c r="E122">
-        <v>427</v>
+        <v>1336</v>
+      </c>
+      <c r="F122">
+        <v>3442</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>7</v>
+      <c r="A123" t="s">
+        <v>31</v>
       </c>
       <c r="B123" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
-        <v>173</v>
+        <v>559</v>
       </c>
       <c r="E123">
-        <v>173</v>
+        <v>486</v>
+      </c>
+      <c r="F123">
+        <v>1045</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
+        <v>120</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>884</v>
+      </c>
+      <c r="E124">
+        <v>392</v>
+      </c>
+      <c r="F124">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
         <v>121</v>
       </c>
-      <c r="C124" t="s">
-[...9 lines deleted...]
-    <row r="125"/>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>151</v>
+      </c>
+      <c r="E125">
+        <v>174</v>
+      </c>
+      <c r="F125">
+        <v>325</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D126">
-        <v>8186</v>
+        <v>73</v>
       </c>
       <c r="E126">
-        <v>8186</v>
+        <v>69</v>
+      </c>
+      <c r="F126">
+        <v>142</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>29</v>
+      <c r="A127">
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D127">
-        <v>2550</v>
+        <v>368</v>
       </c>
       <c r="E127">
-        <v>2550</v>
+        <v>161</v>
+      </c>
+      <c r="F127">
+        <v>529</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>1555</v>
+        <v>71</v>
       </c>
       <c r="E128">
-        <v>1555</v>
-[...18 lines deleted...]
-    </row>
+        <v>54</v>
+      </c>
+      <c r="F128">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="129"/>
     <row r="130">
       <c r="A130">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B130" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>1398</v>
+        <v>1752</v>
       </c>
       <c r="E130">
-        <v>1398</v>
+        <v>594</v>
+      </c>
+      <c r="F130">
+        <v>2346</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131">
-        <v>4</v>
+      <c r="A131" t="s">
+        <v>31</v>
       </c>
       <c r="B131" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
-        <v>548</v>
+        <v>385</v>
       </c>
       <c r="E131">
-        <v>548</v>
+        <v>82</v>
+      </c>
+      <c r="F131">
+        <v>467</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
-        <v>187</v>
+        <v>1103</v>
       </c>
       <c r="E132">
-        <v>187</v>
+        <v>359</v>
+      </c>
+      <c r="F132">
+        <v>1462</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B133" t="s">
+        <v>126</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>140</v>
+      </c>
+      <c r="E133">
+        <v>91</v>
+      </c>
+      <c r="F133">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
         <v>127</v>
       </c>
-      <c r="C133" t="s">
-[...26 lines deleted...]
-    </row>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>124</v>
+      </c>
+      <c r="E134">
+        <v>62</v>
+      </c>
+      <c r="F134">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
-      <c r="A136" t="s">
-        <v>29</v>
+      <c r="A136">
+        <v>17</v>
       </c>
       <c r="B136" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D136">
-        <v>558</v>
+        <v>6346</v>
       </c>
       <c r="E136">
-        <v>558</v>
+        <v>3127</v>
+      </c>
+      <c r="F136">
+        <v>9473</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>1</v>
+      <c r="A137" t="s">
+        <v>31</v>
       </c>
       <c r="B137" t="s">
-        <v>128</v>
+        <v>31</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
-        <v>494</v>
+        <v>1125</v>
       </c>
       <c r="E137">
-        <v>494</v>
+        <v>632</v>
+      </c>
+      <c r="F137">
+        <v>1757</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
-        <v>741</v>
+        <v>2000</v>
       </c>
       <c r="E138">
-        <v>741</v>
+        <v>1185</v>
+      </c>
+      <c r="F138">
+        <v>3185</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D139">
-        <v>187</v>
+        <v>654</v>
       </c>
       <c r="E139">
-        <v>187</v>
+        <v>629</v>
+      </c>
+      <c r="F139">
+        <v>1283</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D140">
-        <v>200</v>
+        <v>164</v>
       </c>
       <c r="E140">
-        <v>200</v>
+        <v>190</v>
+      </c>
+      <c r="F140">
+        <v>354</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D141">
-        <v>134</v>
+        <v>2096</v>
       </c>
       <c r="E141">
-        <v>134</v>
+        <v>222</v>
+      </c>
+      <c r="F141">
+        <v>2318</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>132</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>98</v>
+      </c>
+      <c r="E142">
+        <v>48</v>
+      </c>
+      <c r="F142">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
         <v>6</v>
       </c>
-      <c r="B142" t="s">
+      <c r="B143" t="s">
         <v>133</v>
       </c>
-      <c r="C142" t="s">
-[...9 lines deleted...]
-    <row r="143"/>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>75</v>
+      </c>
+      <c r="E143">
+        <v>15</v>
+      </c>
+      <c r="F143">
+        <v>90</v>
+      </c>
+    </row>
     <row r="144">
       <c r="A144">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="C144" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D144">
-        <v>11098</v>
+        <v>74</v>
       </c>
       <c r="E144">
-        <v>11098</v>
+        <v>139</v>
+      </c>
+      <c r="F144">
+        <v>213</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="s">
-        <v>29</v>
+      <c r="A145">
+        <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D145">
-        <v>2231</v>
+        <v>60</v>
       </c>
       <c r="E145">
-        <v>2231</v>
-[...18 lines deleted...]
-    </row>
+        <v>67</v>
+      </c>
+      <c r="F145">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="146"/>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B147" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>2460</v>
+        <v>543</v>
       </c>
       <c r="E147">
-        <v>2460</v>
+        <v>768</v>
+      </c>
+      <c r="F147">
+        <v>1311</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148">
-        <v>3</v>
+      <c r="A148" t="s">
+        <v>31</v>
       </c>
       <c r="B148" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
-        <v>544</v>
+        <v>189</v>
       </c>
       <c r="E148">
-        <v>544</v>
+        <v>178</v>
+      </c>
+      <c r="F148">
+        <v>367</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D149">
-        <v>1237</v>
+        <v>210</v>
       </c>
       <c r="E149">
-        <v>1237</v>
+        <v>446</v>
+      </c>
+      <c r="F149">
+        <v>656</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
-        <v>167</v>
+        <v>94</v>
       </c>
       <c r="E150">
-        <v>167</v>
+        <v>92</v>
+      </c>
+      <c r="F150">
+        <v>186</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B151" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
-        <v>139</v>
+        <v>50</v>
       </c>
       <c r="E151">
-        <v>139</v>
-[...204 lines deleted...]
-        <v>168</v>
+        <v>52</v>
+      </c>
+      <c r="F151">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -15252,8257 +14839,8670 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E2" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F2" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="G2">
-        <v>25081</v>
+        <v>12097</v>
       </c>
       <c r="H2">
-        <v>36573</v>
+        <v>19368</v>
       </c>
       <c r="I2">
-        <v>15070</v>
+        <v>9220</v>
       </c>
       <c r="J2">
-        <v>75076</v>
+        <v>27349</v>
       </c>
       <c r="K2">
-        <v>49693</v>
+        <v>13387</v>
       </c>
       <c r="L2">
-        <v>1506</v>
+        <v>812</v>
       </c>
       <c r="M2">
-        <v>8488</v>
+        <v>2795</v>
       </c>
       <c r="N2">
-        <v>23540</v>
+        <v>13766</v>
       </c>
       <c r="O2">
-        <v>561</v>
+        <v>268</v>
       </c>
       <c r="P2">
-        <v>1063</v>
+        <v>250</v>
       </c>
       <c r="Q2">
-        <v>962</v>
+        <v>9689</v>
       </c>
       <c r="R2">
-        <v>19104</v>
+        <v>1301</v>
       </c>
       <c r="S2">
-        <v>1558</v>
+        <v>10140</v>
       </c>
       <c r="T2">
-        <v>19876</v>
+        <v>3646</v>
       </c>
       <c r="U2">
-        <v>2542</v>
+        <v>609</v>
       </c>
       <c r="V2">
-        <v>881</v>
+        <v>8953</v>
       </c>
       <c r="W2">
-        <v>15372</v>
+        <v>939</v>
       </c>
       <c r="X2">
-        <v>1897</v>
-[...2 lines deleted...]
-        <v>298843</v>
+        <v>134589</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>29</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F3" t="s">
+        <v>144</v>
       </c>
       <c r="G3">
-        <v>25081</v>
+        <v>12640</v>
       </c>
       <c r="H3">
-        <v>36573</v>
+        <v>31580</v>
       </c>
       <c r="I3">
-        <v>15070</v>
+        <v>20112</v>
       </c>
       <c r="J3">
-        <v>75076</v>
+        <v>42840</v>
       </c>
       <c r="K3">
-        <v>49693</v>
+        <v>17581</v>
       </c>
       <c r="L3">
-        <v>1506</v>
+        <v>1023</v>
       </c>
       <c r="M3">
-        <v>8488</v>
+        <v>3951</v>
       </c>
       <c r="N3">
-        <v>23540</v>
+        <v>14432</v>
       </c>
       <c r="O3">
-        <v>561</v>
+        <v>243</v>
       </c>
       <c r="P3">
-        <v>1063</v>
+        <v>1508</v>
       </c>
       <c r="Q3">
-        <v>962</v>
+        <v>17796</v>
       </c>
       <c r="R3">
-        <v>19104</v>
+        <v>573</v>
       </c>
       <c r="S3">
-        <v>1558</v>
+        <v>9034</v>
       </c>
       <c r="T3">
-        <v>19876</v>
+        <v>2078</v>
       </c>
       <c r="U3">
-        <v>2542</v>
+        <v>475</v>
       </c>
       <c r="V3">
-        <v>881</v>
+        <v>5463</v>
       </c>
       <c r="W3">
-        <v>15372</v>
+        <v>597</v>
       </c>
       <c r="X3">
-        <v>1897</v>
-[...2 lines deleted...]
-        <v>298843</v>
+        <v>181926</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>24737</v>
+      </c>
+      <c r="H4">
+        <v>50948</v>
+      </c>
+      <c r="I4">
+        <v>29332</v>
+      </c>
+      <c r="J4">
+        <v>70189</v>
+      </c>
+      <c r="K4">
+        <v>30968</v>
+      </c>
+      <c r="L4">
+        <v>1835</v>
+      </c>
+      <c r="M4">
+        <v>6746</v>
+      </c>
+      <c r="N4">
+        <v>28198</v>
+      </c>
+      <c r="O4">
+        <v>511</v>
+      </c>
+      <c r="P4">
+        <v>1758</v>
+      </c>
+      <c r="Q4">
+        <v>27485</v>
+      </c>
+      <c r="R4">
+        <v>1874</v>
+      </c>
+      <c r="S4">
+        <v>19174</v>
+      </c>
+      <c r="T4">
+        <v>5724</v>
+      </c>
+      <c r="U4">
+        <v>1084</v>
+      </c>
+      <c r="V4">
+        <v>14416</v>
+      </c>
+      <c r="W4">
+        <v>1536</v>
+      </c>
+      <c r="X4">
+        <v>316515</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>12097</v>
+      </c>
+      <c r="E2">
+        <v>12640</v>
+      </c>
+      <c r="F2">
+        <v>24737</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3186</v>
+      </c>
+      <c r="E3">
+        <v>3808</v>
+      </c>
+      <c r="F3">
+        <v>6994</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>2661</v>
+      </c>
+      <c r="E4">
+        <v>2400</v>
+      </c>
+      <c r="F4">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>2899</v>
+      </c>
+      <c r="E5">
+        <v>821</v>
+      </c>
+      <c r="F5">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>147</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>687</v>
+      </c>
+      <c r="E6">
+        <v>675</v>
+      </c>
+      <c r="F6">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>905</v>
+      </c>
+      <c r="E7">
+        <v>3301</v>
+      </c>
+      <c r="F7">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>423</v>
+      </c>
+      <c r="E8">
+        <v>282</v>
+      </c>
+      <c r="F8">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>911</v>
+      </c>
+      <c r="E9">
+        <v>589</v>
+      </c>
+      <c r="F9">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>118</v>
+      </c>
+      <c r="E10">
+        <v>43</v>
+      </c>
+      <c r="F10">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>307</v>
+      </c>
+      <c r="E11">
+        <v>721</v>
+      </c>
+      <c r="F11">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>19368</v>
+      </c>
+      <c r="E13">
+        <v>31580</v>
+      </c>
+      <c r="F13">
+        <v>50948</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>6451</v>
+      </c>
+      <c r="E14">
+        <v>7478</v>
+      </c>
+      <c r="F14">
+        <v>13929</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>153</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>4876</v>
+      </c>
+      <c r="E15">
+        <v>17051</v>
+      </c>
+      <c r="F15">
+        <v>21927</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>154</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>3048</v>
+      </c>
+      <c r="E16">
+        <v>2151</v>
+      </c>
+      <c r="F16">
+        <v>5199</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>1061</v>
+      </c>
+      <c r="E17">
+        <v>859</v>
+      </c>
+      <c r="F17">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>156</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>689</v>
+      </c>
+      <c r="E18">
+        <v>626</v>
+      </c>
+      <c r="F18">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>988</v>
+      </c>
+      <c r="E19">
+        <v>1315</v>
+      </c>
+      <c r="F19">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>158</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>319</v>
+      </c>
+      <c r="E20">
+        <v>573</v>
+      </c>
+      <c r="F20">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>639</v>
+      </c>
+      <c r="E21">
+        <v>449</v>
+      </c>
+      <c r="F21">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>1297</v>
+      </c>
+      <c r="E22">
+        <v>1078</v>
+      </c>
+      <c r="F22">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>9220</v>
+      </c>
+      <c r="E24">
+        <v>20112</v>
+      </c>
+      <c r="F24">
+        <v>29332</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>2815</v>
+      </c>
+      <c r="E25">
+        <v>3729</v>
+      </c>
+      <c r="F25">
+        <v>6544</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>161</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>3163</v>
+      </c>
+      <c r="E26">
+        <v>4629</v>
+      </c>
+      <c r="F26">
+        <v>7792</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>162</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>718</v>
+      </c>
+      <c r="E27">
+        <v>1201</v>
+      </c>
+      <c r="F27">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>163</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>1075</v>
+      </c>
+      <c r="E28">
+        <v>600</v>
+      </c>
+      <c r="F28">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>164</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>369</v>
+      </c>
+      <c r="E29">
+        <v>436</v>
+      </c>
+      <c r="F29">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>165</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>260</v>
+      </c>
+      <c r="E30">
+        <v>393</v>
+      </c>
+      <c r="F30">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>428</v>
+      </c>
+      <c r="E31">
+        <v>8570</v>
+      </c>
+      <c r="F31">
+        <v>8998</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>118</v>
+      </c>
+      <c r="E32">
+        <v>400</v>
+      </c>
+      <c r="F32">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>274</v>
+      </c>
+      <c r="E33">
+        <v>154</v>
+      </c>
+      <c r="F33">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>27349</v>
+      </c>
+      <c r="E35">
+        <v>42840</v>
+      </c>
+      <c r="F35">
+        <v>70189</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>4110</v>
+      </c>
+      <c r="E36">
+        <v>4727</v>
+      </c>
+      <c r="F36">
+        <v>8837</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>169</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>5658</v>
+      </c>
+      <c r="E37">
+        <v>7489</v>
+      </c>
+      <c r="F37">
+        <v>13147</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>170</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>13886</v>
+      </c>
+      <c r="E38">
+        <v>7806</v>
+      </c>
+      <c r="F38">
+        <v>21692</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>874</v>
+      </c>
+      <c r="E39">
+        <v>656</v>
+      </c>
+      <c r="F39">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>172</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>725</v>
+      </c>
+      <c r="E40">
+        <v>20902</v>
+      </c>
+      <c r="F40">
+        <v>21627</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>173</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1546</v>
+      </c>
+      <c r="E41">
+        <v>704</v>
+      </c>
+      <c r="F41">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>174</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>173</v>
+      </c>
+      <c r="E42">
+        <v>134</v>
+      </c>
+      <c r="F42">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>280</v>
+      </c>
+      <c r="E43">
+        <v>275</v>
+      </c>
+      <c r="F43">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>176</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>97</v>
+      </c>
+      <c r="E44">
+        <v>147</v>
+      </c>
+      <c r="F44">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>13387</v>
+      </c>
+      <c r="E46">
+        <v>17581</v>
+      </c>
+      <c r="F46">
+        <v>30968</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>2926</v>
+      </c>
+      <c r="E47">
+        <v>2330</v>
+      </c>
+      <c r="F47">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>177</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>3588</v>
+      </c>
+      <c r="E48">
+        <v>5754</v>
+      </c>
+      <c r="F48">
+        <v>9342</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>178</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>973</v>
+      </c>
+      <c r="E49">
+        <v>7789</v>
+      </c>
+      <c r="F49">
+        <v>8762</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>179</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>4551</v>
+      </c>
+      <c r="E50">
+        <v>452</v>
+      </c>
+      <c r="F50">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>180</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>776</v>
+      </c>
+      <c r="E51">
+        <v>713</v>
+      </c>
+      <c r="F51">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>302</v>
+      </c>
+      <c r="E52">
+        <v>179</v>
+      </c>
+      <c r="F52">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>182</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>91</v>
+      </c>
+      <c r="E53">
+        <v>81</v>
+      </c>
+      <c r="F53">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>59</v>
+      </c>
+      <c r="E54">
+        <v>162</v>
+      </c>
+      <c r="F54">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>184</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>121</v>
+      </c>
+      <c r="E55">
+        <v>121</v>
+      </c>
+      <c r="F55">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>812</v>
+      </c>
+      <c r="E57">
+        <v>1023</v>
+      </c>
+      <c r="F57">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>335</v>
+      </c>
+      <c r="E58">
+        <v>478</v>
+      </c>
+      <c r="F58">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>185</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>250</v>
+      </c>
+      <c r="E59">
+        <v>329</v>
+      </c>
+      <c r="F59">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>186</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>100</v>
+      </c>
+      <c r="E60">
+        <v>97</v>
+      </c>
+      <c r="F60">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>187</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>127</v>
+      </c>
+      <c r="E61">
+        <v>119</v>
+      </c>
+      <c r="F61">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>7</v>
+      </c>
+      <c r="B63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>2795</v>
+      </c>
+      <c r="E63">
+        <v>3951</v>
+      </c>
+      <c r="F63">
+        <v>6746</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B64" t="s">
+        <v>31</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>507</v>
+      </c>
+      <c r="E64">
+        <v>682</v>
+      </c>
+      <c r="F64">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>188</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>1588</v>
+      </c>
+      <c r="E65">
+        <v>1099</v>
+      </c>
+      <c r="F65">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>189</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>111</v>
+      </c>
+      <c r="E66">
+        <v>1718</v>
+      </c>
+      <c r="F66">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>190</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>196</v>
+      </c>
+      <c r="E67">
+        <v>140</v>
+      </c>
+      <c r="F67">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>162</v>
+      </c>
+      <c r="E68">
+        <v>115</v>
+      </c>
+      <c r="F68">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>192</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>115</v>
+      </c>
+      <c r="E69">
+        <v>52</v>
+      </c>
+      <c r="F69">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>63</v>
+      </c>
+      <c r="E70">
+        <v>57</v>
+      </c>
+      <c r="F70">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>194</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>53</v>
+      </c>
+      <c r="E71">
+        <v>88</v>
+      </c>
+      <c r="F71">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>13766</v>
+      </c>
+      <c r="E73">
+        <v>14432</v>
+      </c>
+      <c r="F73">
+        <v>28198</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>3417</v>
+      </c>
+      <c r="E74">
+        <v>1965</v>
+      </c>
+      <c r="F74">
+        <v>5382</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>195</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>2022</v>
+      </c>
+      <c r="E75">
+        <v>4663</v>
+      </c>
+      <c r="F75">
+        <v>6685</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>196</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>5748</v>
+      </c>
+      <c r="E76">
+        <v>5057</v>
+      </c>
+      <c r="F76">
+        <v>10805</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>197</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>1251</v>
+      </c>
+      <c r="E77">
+        <v>160</v>
+      </c>
+      <c r="F77">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>198</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>278</v>
+      </c>
+      <c r="E78">
+        <v>106</v>
+      </c>
+      <c r="F78">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>199</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>253</v>
+      </c>
+      <c r="E79">
+        <v>388</v>
+      </c>
+      <c r="F79">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>200</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>383</v>
+      </c>
+      <c r="E80">
+        <v>95</v>
+      </c>
+      <c r="F80">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>201</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>117</v>
+      </c>
+      <c r="E81">
+        <v>32</v>
+      </c>
+      <c r="F81">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>202</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>297</v>
+      </c>
+      <c r="E82">
+        <v>1966</v>
+      </c>
+      <c r="F82">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>268</v>
+      </c>
+      <c r="E84">
+        <v>243</v>
+      </c>
+      <c r="F84">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>59</v>
+      </c>
+      <c r="E85">
+        <v>123</v>
+      </c>
+      <c r="F85">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>203</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>209</v>
+      </c>
+      <c r="E86">
+        <v>120</v>
+      </c>
+      <c r="F86">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>250</v>
+      </c>
+      <c r="E88">
+        <v>1508</v>
+      </c>
+      <c r="F88">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>31</v>
+      </c>
+      <c r="B89" t="s">
+        <v>31</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>90</v>
+      </c>
+      <c r="E89">
+        <v>732</v>
+      </c>
+      <c r="F89">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>204</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>86</v>
+      </c>
+      <c r="E90">
+        <v>573</v>
+      </c>
+      <c r="F90">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>205</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>74</v>
+      </c>
+      <c r="E91">
+        <v>203</v>
+      </c>
+      <c r="F91">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>12</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>9689</v>
+      </c>
+      <c r="E93">
+        <v>17796</v>
+      </c>
+      <c r="F93">
+        <v>27485</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>1653</v>
+      </c>
+      <c r="E94">
+        <v>4660</v>
+      </c>
+      <c r="F94">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>206</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>5108</v>
+      </c>
+      <c r="E95">
+        <v>8268</v>
+      </c>
+      <c r="F95">
+        <v>13376</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>207</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>718</v>
+      </c>
+      <c r="E96">
+        <v>1348</v>
+      </c>
+      <c r="F96">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>208</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>913</v>
+      </c>
+      <c r="E97">
+        <v>1221</v>
+      </c>
+      <c r="F97">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>209</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>155</v>
+      </c>
+      <c r="E98">
+        <v>740</v>
+      </c>
+      <c r="F98">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>588</v>
+      </c>
+      <c r="E99">
+        <v>416</v>
+      </c>
+      <c r="F99">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>133</v>
+      </c>
+      <c r="E100">
+        <v>331</v>
+      </c>
+      <c r="F100">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>212</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>279</v>
+      </c>
+      <c r="E101">
+        <v>505</v>
+      </c>
+      <c r="F101">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>213</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>142</v>
+      </c>
+      <c r="E102">
+        <v>307</v>
+      </c>
+      <c r="F102">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>13</v>
+      </c>
+      <c r="B104" t="s">
+        <v>17</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>1301</v>
+      </c>
+      <c r="E104">
+        <v>573</v>
+      </c>
+      <c r="F104">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>137</v>
+      </c>
+      <c r="E105">
+        <v>143</v>
+      </c>
+      <c r="F105">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>214</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>814</v>
+      </c>
+      <c r="E106">
+        <v>311</v>
+      </c>
+      <c r="F106">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>215</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>268</v>
+      </c>
+      <c r="E107">
+        <v>39</v>
+      </c>
+      <c r="F107">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>216</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>51</v>
+      </c>
+      <c r="E108">
+        <v>61</v>
+      </c>
+      <c r="F108">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>217</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>31</v>
+      </c>
+      <c r="E109">
+        <v>19</v>
+      </c>
+      <c r="F109">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>10140</v>
+      </c>
+      <c r="E111">
+        <v>9034</v>
+      </c>
+      <c r="F111">
+        <v>19174</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>2435</v>
+      </c>
+      <c r="E112">
+        <v>1826</v>
+      </c>
+      <c r="F112">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>218</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>5184</v>
+      </c>
+      <c r="E113">
+        <v>4742</v>
+      </c>
+      <c r="F113">
+        <v>9926</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>219</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>500</v>
+      </c>
+      <c r="E114">
+        <v>562</v>
+      </c>
+      <c r="F114">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>220</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>465</v>
+      </c>
+      <c r="E115">
+        <v>485</v>
+      </c>
+      <c r="F115">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>221</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>802</v>
+      </c>
+      <c r="E116">
+        <v>419</v>
+      </c>
+      <c r="F116">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>222</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>316</v>
+      </c>
+      <c r="E117">
+        <v>386</v>
+      </c>
+      <c r="F117">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>223</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>209</v>
+      </c>
+      <c r="E118">
+        <v>181</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>224</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>65</v>
+      </c>
+      <c r="E119">
+        <v>59</v>
+      </c>
+      <c r="F119">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>225</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>164</v>
+      </c>
+      <c r="E120">
+        <v>374</v>
+      </c>
+      <c r="F120">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>19</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>3646</v>
+      </c>
+      <c r="E122">
+        <v>2078</v>
+      </c>
+      <c r="F122">
+        <v>5724</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>1373</v>
+      </c>
+      <c r="E123">
+        <v>821</v>
+      </c>
+      <c r="F123">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>226</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>1129</v>
+      </c>
+      <c r="E124">
+        <v>697</v>
+      </c>
+      <c r="F124">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>227</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>375</v>
+      </c>
+      <c r="E125">
+        <v>233</v>
+      </c>
+      <c r="F125">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>228</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>480</v>
+      </c>
+      <c r="E126">
+        <v>216</v>
+      </c>
+      <c r="F126">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>229</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>157</v>
+      </c>
+      <c r="E127">
+        <v>64</v>
+      </c>
+      <c r="F127">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>230</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>132</v>
+      </c>
+      <c r="E128">
+        <v>47</v>
+      </c>
+      <c r="F128">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>609</v>
+      </c>
+      <c r="E130">
+        <v>475</v>
+      </c>
+      <c r="F130">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>170</v>
+      </c>
+      <c r="E131">
+        <v>131</v>
+      </c>
+      <c r="F131">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>231</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>152</v>
+      </c>
+      <c r="E132">
+        <v>207</v>
+      </c>
+      <c r="F132">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>232</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>145</v>
+      </c>
+      <c r="E133">
+        <v>71</v>
+      </c>
+      <c r="F133">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>233</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>113</v>
+      </c>
+      <c r="E134">
+        <v>33</v>
+      </c>
+      <c r="F134">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>234</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>29</v>
+      </c>
+      <c r="E135">
+        <v>33</v>
+      </c>
+      <c r="F135">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>8953</v>
+      </c>
+      <c r="E137">
+        <v>5463</v>
+      </c>
+      <c r="F137">
+        <v>14416</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>31</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>1894</v>
+      </c>
+      <c r="E138">
+        <v>1171</v>
+      </c>
+      <c r="F138">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>235</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>5637</v>
+      </c>
+      <c r="E139">
+        <v>2542</v>
+      </c>
+      <c r="F139">
+        <v>8179</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>236</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>336</v>
+      </c>
+      <c r="E140">
+        <v>241</v>
+      </c>
+      <c r="F140">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>237</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>362</v>
+      </c>
+      <c r="E141">
+        <v>286</v>
+      </c>
+      <c r="F141">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>238</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>148</v>
+      </c>
+      <c r="E142">
+        <v>67</v>
+      </c>
+      <c r="F142">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>239</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>178</v>
+      </c>
+      <c r="E143">
+        <v>93</v>
+      </c>
+      <c r="F143">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>240</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>154</v>
+      </c>
+      <c r="E144">
+        <v>945</v>
+      </c>
+      <c r="F144">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>241</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>112</v>
+      </c>
+      <c r="E145">
+        <v>44</v>
+      </c>
+      <c r="F145">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>242</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>132</v>
+      </c>
+      <c r="E146">
+        <v>74</v>
+      </c>
+      <c r="F146">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="147"/>
+    <row r="148">
+      <c r="A148">
+        <v>24</v>
+      </c>
+      <c r="B148" t="s">
+        <v>22</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>939</v>
+      </c>
+      <c r="E148">
+        <v>597</v>
+      </c>
+      <c r="F148">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>31</v>
+      </c>
+      <c r="B149" t="s">
+        <v>31</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>370</v>
+      </c>
+      <c r="E149">
+        <v>234</v>
+      </c>
+      <c r="F149">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1</v>
+      </c>
+      <c r="B150" t="s">
+        <v>243</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>378</v>
+      </c>
+      <c r="E150">
+        <v>261</v>
+      </c>
+      <c r="F150">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2</v>
+      </c>
+      <c r="B151" t="s">
+        <v>244</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>69</v>
+      </c>
+      <c r="E151">
+        <v>42</v>
+      </c>
+      <c r="F151">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>245</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>122</v>
+      </c>
+      <c r="E152">
+        <v>60</v>
+      </c>
+      <c r="F152">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G2">
+        <v>29430</v>
+      </c>
+      <c r="H2">
+        <v>26670</v>
+      </c>
+      <c r="I2">
+        <v>26353</v>
+      </c>
+      <c r="J2">
+        <v>46189</v>
+      </c>
+      <c r="K2">
+        <v>33199</v>
+      </c>
+      <c r="L2">
+        <v>2786</v>
+      </c>
+      <c r="M2">
+        <v>4529</v>
+      </c>
+      <c r="N2">
+        <v>39895</v>
+      </c>
+      <c r="O2">
+        <v>628</v>
+      </c>
+      <c r="P2">
+        <v>658</v>
+      </c>
+      <c r="Q2">
+        <v>69312</v>
+      </c>
+      <c r="R2">
+        <v>5900</v>
+      </c>
+      <c r="S2">
+        <v>24527</v>
+      </c>
+      <c r="T2">
+        <v>8186</v>
+      </c>
+      <c r="U2">
+        <v>2378</v>
+      </c>
+      <c r="V2">
+        <v>11098</v>
+      </c>
+      <c r="W2">
+        <v>6468</v>
+      </c>
+      <c r="X2">
+        <v>338206</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>29430</v>
+      </c>
+      <c r="H3">
+        <v>26670</v>
+      </c>
+      <c r="I3">
+        <v>26353</v>
+      </c>
+      <c r="J3">
+        <v>46189</v>
+      </c>
+      <c r="K3">
+        <v>33199</v>
+      </c>
+      <c r="L3">
+        <v>2786</v>
+      </c>
+      <c r="M3">
+        <v>4529</v>
+      </c>
+      <c r="N3">
+        <v>39895</v>
+      </c>
+      <c r="O3">
+        <v>628</v>
+      </c>
+      <c r="P3">
+        <v>658</v>
+      </c>
+      <c r="Q3">
+        <v>69312</v>
+      </c>
+      <c r="R3">
+        <v>5900</v>
+      </c>
+      <c r="S3">
+        <v>24527</v>
+      </c>
+      <c r="T3">
+        <v>8186</v>
+      </c>
+      <c r="U3">
+        <v>2378</v>
+      </c>
+      <c r="V3">
+        <v>11098</v>
+      </c>
+      <c r="W3">
+        <v>6468</v>
+      </c>
+      <c r="X3">
+        <v>338206</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>154</v>
+        <v>249</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>29430</v>
+      </c>
+      <c r="E2">
+        <v>29430</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>8181</v>
+      </c>
+      <c r="E3">
+        <v>8181</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>12497</v>
+      </c>
+      <c r="E4">
+        <v>12497</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>2633</v>
+      </c>
+      <c r="E5">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>252</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>2845</v>
+      </c>
+      <c r="E6">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>1115</v>
+      </c>
+      <c r="E7">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>906</v>
+      </c>
+      <c r="E8">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>258</v>
+      </c>
+      <c r="E9">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>586</v>
+      </c>
+      <c r="E10">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>257</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>409</v>
+      </c>
+      <c r="E11">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>26670</v>
+      </c>
+      <c r="E13">
+        <v>26670</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>9865</v>
+      </c>
+      <c r="E14">
+        <v>9865</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>5829</v>
+      </c>
+      <c r="E15">
+        <v>5829</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>259</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>3159</v>
+      </c>
+      <c r="E16">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>260</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>1634</v>
+      </c>
+      <c r="E17">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>261</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>1344</v>
+      </c>
+      <c r="E18">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>262</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>3073</v>
+      </c>
+      <c r="E19">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>263</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>418</v>
+      </c>
+      <c r="E20">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>264</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>822</v>
+      </c>
+      <c r="E21">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>265</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>526</v>
+      </c>
+      <c r="E22">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>26353</v>
+      </c>
+      <c r="E24">
+        <v>26353</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>5364</v>
+      </c>
+      <c r="E25">
+        <v>5364</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>266</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>3553</v>
+      </c>
+      <c r="E26">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>267</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>13258</v>
+      </c>
+      <c r="E27">
+        <v>13258</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>268</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>919</v>
+      </c>
+      <c r="E28">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>269</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>1118</v>
+      </c>
+      <c r="E29">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>270</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>452</v>
+      </c>
+      <c r="E30">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>271</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>477</v>
+      </c>
+      <c r="E31">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>272</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>204</v>
+      </c>
+      <c r="E32">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>273</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>1008</v>
+      </c>
+      <c r="E33">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>46189</v>
+      </c>
+      <c r="E35">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>8827</v>
+      </c>
+      <c r="E36">
+        <v>8827</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>274</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>6734</v>
+      </c>
+      <c r="E37">
+        <v>6734</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>275</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>15671</v>
+      </c>
+      <c r="E38">
+        <v>15671</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>276</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>2454</v>
+      </c>
+      <c r="E39">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>277</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>3735</v>
+      </c>
+      <c r="E40">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>278</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1717</v>
+      </c>
+      <c r="E41">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>279</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>1163</v>
+      </c>
+      <c r="E42">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>280</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>5118</v>
+      </c>
+      <c r="E43">
+        <v>5118</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>281</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>770</v>
+      </c>
+      <c r="E44">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>33199</v>
+      </c>
+      <c r="E46">
+        <v>33199</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>4880</v>
+      </c>
+      <c r="E47">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>282</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>18728</v>
+      </c>
+      <c r="E48">
+        <v>18728</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>283</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>2080</v>
+      </c>
+      <c r="E49">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>284</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>1088</v>
+      </c>
+      <c r="E50">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>285</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>804</v>
+      </c>
+      <c r="E51">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>286</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>4901</v>
+      </c>
+      <c r="E52">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>287</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>304</v>
+      </c>
+      <c r="E53">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>288</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>196</v>
+      </c>
+      <c r="E54">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>289</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>218</v>
+      </c>
+      <c r="E55">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>2786</v>
+      </c>
+      <c r="E57">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>906</v>
+      </c>
+      <c r="E58">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>290</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>673</v>
+      </c>
+      <c r="E59">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>291</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>680</v>
+      </c>
+      <c r="E60">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>292</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>236</v>
+      </c>
+      <c r="E61">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>293</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>184</v>
+      </c>
+      <c r="E62">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>294</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>107</v>
+      </c>
+      <c r="E63">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>4529</v>
+      </c>
+      <c r="E65">
+        <v>4529</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>1017</v>
+      </c>
+      <c r="E66">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>295</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>2150</v>
+      </c>
+      <c r="E67">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>296</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>419</v>
+      </c>
+      <c r="E68">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>297</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>312</v>
+      </c>
+      <c r="E69">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>298</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>226</v>
+      </c>
+      <c r="E70">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>299</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>146</v>
+      </c>
+      <c r="E71">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>300</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>132</v>
+      </c>
+      <c r="E72">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>7</v>
+      </c>
+      <c r="B73" t="s">
+        <v>301</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>127</v>
+      </c>
+      <c r="E73">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>39895</v>
+      </c>
+      <c r="E75">
+        <v>39895</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>31</v>
+      </c>
+      <c r="B76" t="s">
+        <v>31</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>9122</v>
+      </c>
+      <c r="E76">
+        <v>9122</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>302</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>14157</v>
+      </c>
+      <c r="E77">
+        <v>14157</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>303</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>12264</v>
+      </c>
+      <c r="E78">
+        <v>12264</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>304</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>976</v>
+      </c>
+      <c r="E79">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>305</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>1100</v>
+      </c>
+      <c r="E80">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>306</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>841</v>
+      </c>
+      <c r="E81">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>307</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>248</v>
+      </c>
+      <c r="E82">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83" t="s">
+        <v>308</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>852</v>
+      </c>
+      <c r="E83">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>309</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>335</v>
+      </c>
+      <c r="E84">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>628</v>
+      </c>
+      <c r="E86">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>213</v>
+      </c>
+      <c r="E87">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>310</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>275</v>
+      </c>
+      <c r="E88">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>311</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>140</v>
+      </c>
+      <c r="E89">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>658</v>
+      </c>
+      <c r="E91">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>218</v>
+      </c>
+      <c r="E92">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>312</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>254</v>
+      </c>
+      <c r="E93">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>313</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>186</v>
+      </c>
+      <c r="E94">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>69312</v>
+      </c>
+      <c r="E96">
+        <v>69312</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>31</v>
+      </c>
+      <c r="B97" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>7441</v>
+      </c>
+      <c r="E97">
+        <v>7441</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>314</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>16835</v>
+      </c>
+      <c r="E98">
+        <v>16835</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>315</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>7649</v>
+      </c>
+      <c r="E99">
+        <v>7649</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>316</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>5292</v>
+      </c>
+      <c r="E100">
+        <v>5292</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>317</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>26619</v>
+      </c>
+      <c r="E101">
+        <v>26619</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>318</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>2389</v>
+      </c>
+      <c r="E102">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>319</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>921</v>
+      </c>
+      <c r="E103">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>320</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>393</v>
+      </c>
+      <c r="E104">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>321</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>1773</v>
+      </c>
+      <c r="E105">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>13</v>
+      </c>
+      <c r="B107" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>5900</v>
+      </c>
+      <c r="E107">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>633</v>
+      </c>
+      <c r="E108">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>322</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>4708</v>
+      </c>
+      <c r="E109">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>323</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>229</v>
+      </c>
+      <c r="E110">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>324</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>166</v>
+      </c>
+      <c r="E111">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>325</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>120</v>
+      </c>
+      <c r="E112">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>326</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>44</v>
+      </c>
+      <c r="E113">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>24527</v>
+      </c>
+      <c r="E115">
+        <v>24527</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>31</v>
+      </c>
+      <c r="B116" t="s">
+        <v>31</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>4494</v>
+      </c>
+      <c r="E116">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>327</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>11167</v>
+      </c>
+      <c r="E117">
+        <v>11167</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>328</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>3684</v>
+      </c>
+      <c r="E118">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>329</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>2137</v>
+      </c>
+      <c r="E119">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>330</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>1292</v>
+      </c>
+      <c r="E120">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>331</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>469</v>
+      </c>
+      <c r="E121">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>332</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>427</v>
+      </c>
+      <c r="E122">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>333</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>173</v>
+      </c>
+      <c r="E123">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>334</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>684</v>
+      </c>
+      <c r="E124">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>15</v>
+      </c>
+      <c r="B126" t="s">
+        <v>19</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>8186</v>
+      </c>
+      <c r="E126">
+        <v>8186</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>31</v>
+      </c>
+      <c r="B127" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>2550</v>
+      </c>
+      <c r="E127">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>335</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>1555</v>
+      </c>
+      <c r="E128">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>336</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>854</v>
+      </c>
+      <c r="E129">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>337</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>1398</v>
+      </c>
+      <c r="E130">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>338</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>548</v>
+      </c>
+      <c r="E131">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>339</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>187</v>
+      </c>
+      <c r="E132">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>340</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>1094</v>
+      </c>
+      <c r="E133">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>16</v>
+      </c>
+      <c r="B135" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>2378</v>
+      </c>
+      <c r="E135">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" t="s">
+        <v>31</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>558</v>
+      </c>
+      <c r="E136">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>341</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>494</v>
+      </c>
+      <c r="E137">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>342</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>741</v>
+      </c>
+      <c r="E138">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>343</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>187</v>
+      </c>
+      <c r="E139">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>344</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>200</v>
+      </c>
+      <c r="E140">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>345</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>134</v>
+      </c>
+      <c r="E141">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>346</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>64</v>
+      </c>
+      <c r="E142">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>17</v>
+      </c>
+      <c r="B144" t="s">
+        <v>21</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>11098</v>
+      </c>
+      <c r="E144">
+        <v>11098</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>31</v>
+      </c>
+      <c r="B145" t="s">
+        <v>31</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>2231</v>
+      </c>
+      <c r="E145">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>347</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>3845</v>
+      </c>
+      <c r="E146">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>348</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>2460</v>
+      </c>
+      <c r="E147">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>349</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>544</v>
+      </c>
+      <c r="E148">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>350</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>1237</v>
+      </c>
+      <c r="E149">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>351</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>167</v>
+      </c>
+      <c r="E150">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>352</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>139</v>
+      </c>
+      <c r="E151">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>353</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>293</v>
+      </c>
+      <c r="E152">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>354</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>182</v>
+      </c>
+      <c r="E153">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>24</v>
+      </c>
+      <c r="B155" t="s">
+        <v>22</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>6468</v>
+      </c>
+      <c r="E155">
+        <v>6468</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>31</v>
+      </c>
+      <c r="B156" t="s">
+        <v>31</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>1975</v>
+      </c>
+      <c r="E156">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>355</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>1777</v>
+      </c>
+      <c r="E157">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>356</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>752</v>
+      </c>
+      <c r="E158">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>357</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>659</v>
+      </c>
+      <c r="E159">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>358</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>283</v>
+      </c>
+      <c r="E160">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>359</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>433</v>
+      </c>
+      <c r="E161">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>360</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>178</v>
+      </c>
+      <c r="E162">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>361</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>243</v>
+      </c>
+      <c r="E163">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>362</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
+        <v>168</v>
+      </c>
+      <c r="E164">
+        <v>168</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>364</v>
+      </c>
+      <c r="D2" t="s">
+        <v>365</v>
+      </c>
+      <c r="E2" t="s">
+        <v>366</v>
+      </c>
+      <c r="F2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G2">
+        <v>25081</v>
+      </c>
+      <c r="H2">
+        <v>36573</v>
+      </c>
+      <c r="I2">
+        <v>15070</v>
+      </c>
+      <c r="J2">
+        <v>75076</v>
+      </c>
+      <c r="K2">
+        <v>49693</v>
+      </c>
+      <c r="L2">
+        <v>1506</v>
+      </c>
+      <c r="M2">
+        <v>8488</v>
+      </c>
+      <c r="N2">
+        <v>23540</v>
+      </c>
+      <c r="O2">
+        <v>561</v>
+      </c>
+      <c r="P2">
+        <v>1063</v>
+      </c>
+      <c r="Q2">
+        <v>962</v>
+      </c>
+      <c r="R2">
+        <v>19104</v>
+      </c>
+      <c r="S2">
+        <v>1558</v>
+      </c>
+      <c r="T2">
+        <v>19876</v>
+      </c>
+      <c r="U2">
+        <v>2542</v>
+      </c>
+      <c r="V2">
+        <v>881</v>
+      </c>
+      <c r="W2">
+        <v>15372</v>
+      </c>
+      <c r="X2">
+        <v>1897</v>
+      </c>
+      <c r="Y2">
+        <v>298843</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>25081</v>
+      </c>
+      <c r="H3">
+        <v>36573</v>
+      </c>
+      <c r="I3">
+        <v>15070</v>
+      </c>
+      <c r="J3">
+        <v>75076</v>
+      </c>
+      <c r="K3">
+        <v>49693</v>
+      </c>
+      <c r="L3">
+        <v>1506</v>
+      </c>
+      <c r="M3">
+        <v>8488</v>
+      </c>
+      <c r="N3">
+        <v>23540</v>
+      </c>
+      <c r="O3">
+        <v>561</v>
+      </c>
+      <c r="P3">
+        <v>1063</v>
+      </c>
+      <c r="Q3">
+        <v>962</v>
+      </c>
+      <c r="R3">
+        <v>19104</v>
+      </c>
+      <c r="S3">
+        <v>1558</v>
+      </c>
+      <c r="T3">
+        <v>19876</v>
+      </c>
+      <c r="U3">
+        <v>2542</v>
+      </c>
+      <c r="V3">
+        <v>881</v>
+      </c>
+      <c r="W3">
+        <v>15372</v>
+      </c>
+      <c r="X3">
+        <v>1897</v>
+      </c>
+      <c r="Y3">
+        <v>298843</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>25081</v>
       </c>
       <c r="E2">
         <v>25081</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>9229</v>
       </c>
       <c r="E3">
         <v>9229</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>155</v>
+        <v>368</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>4765</v>
       </c>
       <c r="E4">
         <v>4765</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>156</v>
+        <v>369</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>3272</v>
       </c>
       <c r="E5">
         <v>3272</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>157</v>
+        <v>370</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>437</v>
       </c>
       <c r="E6">
         <v>437</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>158</v>
+        <v>371</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>4861</v>
       </c>
       <c r="E7">
         <v>4861</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>159</v>
+        <v>372</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>717</v>
       </c>
       <c r="E8">
         <v>717</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>160</v>
+        <v>373</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>253</v>
       </c>
       <c r="E9">
         <v>253</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>161</v>
+        <v>374</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>986</v>
       </c>
       <c r="E10">
         <v>986</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>162</v>
+        <v>375</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>78</v>
       </c>
       <c r="E11">
         <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>163</v>
+        <v>376</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>483</v>
       </c>
       <c r="E12">
         <v>483</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>36573</v>
       </c>
       <c r="E14">
         <v>36573</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>10915</v>
       </c>
       <c r="E15">
         <v>10915</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>164</v>
+        <v>377</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>15120</v>
       </c>
       <c r="E16">
         <v>15120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>165</v>
+        <v>378</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>3324</v>
       </c>
       <c r="E17">
         <v>3324</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>166</v>
+        <v>379</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>1387</v>
       </c>
       <c r="E18">
         <v>1387</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>167</v>
+        <v>380</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>2013</v>
       </c>
       <c r="E19">
         <v>2013</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>168</v>
+        <v>381</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>850</v>
       </c>
       <c r="E20">
         <v>850</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>169</v>
+        <v>382</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>635</v>
       </c>
       <c r="E21">
         <v>635</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>170</v>
+        <v>383</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>664</v>
       </c>
       <c r="E22">
         <v>664</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>171</v>
+        <v>384</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>480</v>
       </c>
       <c r="E23">
         <v>480</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>172</v>
+        <v>385</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>1185</v>
       </c>
       <c r="E24">
         <v>1185</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D26">
         <v>15070</v>
       </c>
       <c r="E26">
         <v>15070</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>3543</v>
       </c>
       <c r="E27">
         <v>3543</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>173</v>
+        <v>386</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>8405</v>
       </c>
       <c r="E28">
         <v>8405</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>174</v>
+        <v>387</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>967</v>
       </c>
       <c r="E29">
         <v>967</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>175</v>
+        <v>388</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>460</v>
       </c>
       <c r="E30">
         <v>460</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>176</v>
+        <v>389</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>373</v>
       </c>
       <c r="E31">
         <v>373</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>177</v>
+        <v>390</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>371</v>
       </c>
       <c r="E32">
         <v>371</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>178</v>
+        <v>391</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>393</v>
       </c>
       <c r="E33">
         <v>393</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>179</v>
+        <v>392</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>259</v>
       </c>
       <c r="E34">
         <v>259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>180</v>
+        <v>393</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>139</v>
       </c>
       <c r="E35">
         <v>139</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>181</v>
+        <v>394</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>160</v>
       </c>
       <c r="E36">
         <v>160</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>75076</v>
       </c>
       <c r="E38">
         <v>75076</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>11839</v>
       </c>
       <c r="E39">
         <v>11839</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>182</v>
+        <v>395</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>31194</v>
       </c>
       <c r="E40">
         <v>31194</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>183</v>
+        <v>396</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>17555</v>
       </c>
       <c r="E41">
         <v>17555</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>184</v>
+        <v>397</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>5237</v>
       </c>
       <c r="E42">
         <v>5237</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>185</v>
+        <v>398</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>1768</v>
       </c>
       <c r="E43">
         <v>1768</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>186</v>
+        <v>399</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>2338</v>
       </c>
       <c r="E44">
         <v>2338</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>187</v>
+        <v>400</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>3188</v>
       </c>
       <c r="E45">
         <v>3188</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>188</v>
+        <v>401</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>1279</v>
       </c>
       <c r="E46">
         <v>1279</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>189</v>
+        <v>402</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>368</v>
       </c>
       <c r="E47">
         <v>368</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>190</v>
+        <v>403</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>310</v>
       </c>
       <c r="E48">
         <v>310</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D50">
         <v>49693</v>
       </c>
       <c r="E50">
         <v>49693</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>8016</v>
       </c>
       <c r="E51">
         <v>8016</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>191</v>
+        <v>404</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>12291</v>
       </c>
       <c r="E52">
         <v>12291</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>192</v>
+        <v>405</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>2917</v>
       </c>
       <c r="E53">
         <v>2917</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>193</v>
+        <v>406</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>1139</v>
       </c>
       <c r="E54">
         <v>1139</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>194</v>
+        <v>407</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>5125</v>
       </c>
       <c r="E55">
         <v>5125</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>408</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>12893</v>
       </c>
       <c r="E56">
         <v>12893</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>196</v>
+        <v>409</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>1704</v>
       </c>
       <c r="E57">
         <v>1704</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>197</v>
+        <v>410</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>4172</v>
       </c>
       <c r="E58">
         <v>4172</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>411</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>1121</v>
       </c>
       <c r="E59">
         <v>1121</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>412</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>315</v>
       </c>
       <c r="E60">
         <v>315</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>1506</v>
       </c>
       <c r="E62">
         <v>1506</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>709</v>
       </c>
       <c r="E63">
         <v>709</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>200</v>
+        <v>413</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>440</v>
       </c>
       <c r="E64">
         <v>440</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>201</v>
+        <v>414</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>213</v>
       </c>
       <c r="E65">
         <v>213</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>202</v>
+        <v>415</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>144</v>
       </c>
       <c r="E66">
         <v>144</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>8488</v>
       </c>
       <c r="E68">
         <v>8488</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B69" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>2093</v>
       </c>
       <c r="E69">
         <v>2093</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>203</v>
+        <v>416</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>4727</v>
       </c>
       <c r="E70">
         <v>4727</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>204</v>
+        <v>417</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>434</v>
       </c>
       <c r="E71">
         <v>434</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>205</v>
+        <v>418</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>170</v>
       </c>
       <c r="E72">
         <v>170</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>419</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>220</v>
       </c>
       <c r="E73">
         <v>220</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>420</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>227</v>
       </c>
       <c r="E74">
         <v>227</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>208</v>
+        <v>421</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>212</v>
       </c>
       <c r="E75">
         <v>212</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>209</v>
+        <v>422</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>303</v>
       </c>
       <c r="E76">
         <v>303</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>210</v>
+        <v>423</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>102</v>
       </c>
       <c r="E77">
         <v>102</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>8</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D79">
         <v>23540</v>
       </c>
       <c r="E79">
         <v>23540</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B80" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>4585</v>
       </c>
       <c r="E80">
         <v>4585</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>424</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>6115</v>
       </c>
       <c r="E81">
         <v>6115</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>212</v>
+        <v>425</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>10632</v>
       </c>
       <c r="E82">
         <v>10632</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>426</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>373</v>
       </c>
       <c r="E83">
         <v>373</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>427</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>238</v>
       </c>
       <c r="E84">
         <v>238</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>215</v>
+        <v>428</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>327</v>
       </c>
       <c r="E85">
         <v>327</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>429</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>206</v>
       </c>
       <c r="E86">
         <v>206</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>217</v>
+        <v>430</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>675</v>
       </c>
       <c r="E87">
         <v>675</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>218</v>
+        <v>431</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>219</v>
       </c>
       <c r="E88">
         <v>219</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>219</v>
+        <v>432</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>170</v>
       </c>
       <c r="E89">
         <v>170</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>14</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>561</v>
       </c>
       <c r="E91">
         <v>561</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>263</v>
       </c>
       <c r="E92">
         <v>263</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>220</v>
+        <v>433</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>298</v>
       </c>
       <c r="E93">
         <v>298</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>1063</v>
       </c>
       <c r="E95">
         <v>1063</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B96" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>488</v>
       </c>
       <c r="E96">
         <v>488</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>221</v>
+        <v>434</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>425</v>
       </c>
       <c r="E97">
         <v>425</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>222</v>
+        <v>435</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>150</v>
       </c>
       <c r="E98">
         <v>150</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>150</v>
+        <v>363</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>962</v>
       </c>
       <c r="E100">
         <v>962</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B101" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>448</v>
       </c>
       <c r="E101">
         <v>448</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>223</v>
+        <v>436</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>407</v>
       </c>
       <c r="E102">
         <v>407</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>224</v>
+        <v>437</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>107</v>
       </c>
       <c r="E103">
         <v>107</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D105">
         <v>19104</v>
       </c>
       <c r="E105">
         <v>19104</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>3478</v>
       </c>
       <c r="E106">
         <v>3478</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>225</v>
+        <v>438</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>5724</v>
       </c>
       <c r="E107">
         <v>5724</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>226</v>
+        <v>439</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>5939</v>
       </c>
       <c r="E108">
         <v>5939</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>227</v>
+        <v>440</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>424</v>
       </c>
       <c r="E109">
         <v>424</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>228</v>
+        <v>441</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>440</v>
       </c>
       <c r="E110">
         <v>440</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>229</v>
+        <v>442</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>2437</v>
       </c>
       <c r="E111">
         <v>2437</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>230</v>
+        <v>443</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>117</v>
       </c>
       <c r="E112">
         <v>117</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>231</v>
+        <v>444</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>239</v>
       </c>
       <c r="E113">
         <v>239</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>8</v>
       </c>
       <c r="B114" t="s">
-        <v>232</v>
+        <v>445</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>110</v>
       </c>
       <c r="E114">
         <v>110</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>9</v>
       </c>
       <c r="B115" t="s">
-        <v>233</v>
+        <v>446</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>196</v>
       </c>
       <c r="E115">
         <v>196</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>13</v>
       </c>
       <c r="B117" t="s">
         <v>17</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>1558</v>
       </c>
       <c r="E117">
         <v>1558</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B118" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>495</v>
       </c>
       <c r="E118">
         <v>495</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>234</v>
+        <v>447</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>590</v>
       </c>
       <c r="E119">
         <v>590</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>235</v>
+        <v>448</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>155</v>
       </c>
       <c r="E120">
         <v>155</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>199</v>
+        <v>412</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>93</v>
       </c>
       <c r="E121">
         <v>93</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>236</v>
+        <v>449</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>225</v>
       </c>
       <c r="E122">
         <v>225</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>19876</v>
       </c>
       <c r="E124">
         <v>19876</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B125" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>3076</v>
       </c>
       <c r="E125">
         <v>3076</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>237</v>
+        <v>450</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>11606</v>
       </c>
       <c r="E126">
         <v>11606</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>238</v>
+        <v>451</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>2916</v>
       </c>
       <c r="E127">
         <v>2916</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>239</v>
+        <v>452</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>427</v>
       </c>
       <c r="E128">
         <v>427</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>240</v>
+        <v>453</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>669</v>
       </c>
       <c r="E129">
         <v>669</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>241</v>
+        <v>454</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>587</v>
       </c>
       <c r="E130">
         <v>587</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>242</v>
+        <v>455</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>219</v>
       </c>
       <c r="E131">
         <v>219</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>243</v>
+        <v>456</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>148</v>
       </c>
       <c r="E132">
         <v>148</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>71</v>
       </c>
       <c r="E133">
         <v>71</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>245</v>
+        <v>457</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>157</v>
       </c>
       <c r="E134">
         <v>157</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>15</v>
       </c>
       <c r="B136" t="s">
         <v>19</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>2542</v>
       </c>
       <c r="E136">
         <v>2542</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>1231</v>
       </c>
       <c r="E137">
         <v>1231</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>246</v>
+        <v>458</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>663</v>
       </c>
       <c r="E138">
         <v>663</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>247</v>
+        <v>459</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>326</v>
       </c>
       <c r="E139">
         <v>326</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>248</v>
+        <v>460</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>322</v>
       </c>
       <c r="E140">
         <v>322</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>16</v>
       </c>
       <c r="B142" t="s">
         <v>20</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>881</v>
       </c>
       <c r="E142">
         <v>881</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B143" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>291</v>
       </c>
       <c r="E143">
         <v>291</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>249</v>
+        <v>461</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>368</v>
       </c>
       <c r="E144">
         <v>368</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>250</v>
+        <v>462</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>124</v>
       </c>
       <c r="E145">
         <v>124</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>251</v>
+        <v>463</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>98</v>
       </c>
       <c r="E146">
         <v>98</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>17</v>
       </c>
       <c r="B148" t="s">
         <v>21</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D148">
         <v>15372</v>
       </c>
       <c r="E148">
         <v>15372</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B149" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>4324</v>
       </c>
       <c r="E149">
         <v>4324</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>252</v>
+        <v>464</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>6714</v>
       </c>
       <c r="E150">
         <v>6714</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>253</v>
+        <v>465</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>2361</v>
       </c>
       <c r="E151">
         <v>2361</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>254</v>
+        <v>466</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>481</v>
       </c>
       <c r="E152">
         <v>481</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>255</v>
+        <v>467</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>336</v>
       </c>
       <c r="E153">
         <v>336</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>256</v>
+        <v>468</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>304</v>
       </c>
       <c r="E154">
         <v>304</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>257</v>
+        <v>469</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>79</v>
       </c>
       <c r="E155">
         <v>79</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>258</v>
+        <v>470</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>302</v>
       </c>
       <c r="E156">
         <v>302</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>259</v>
+        <v>471</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>233</v>
       </c>
       <c r="E157">
         <v>233</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>260</v>
+        <v>472</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>238</v>
       </c>
       <c r="E158">
         <v>238</v>
       </c>
     </row>
     <row r="159"/>
     <row r="160">
       <c r="A160">
         <v>24</v>
       </c>
       <c r="B160" t="s">
         <v>22</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D160">
         <v>1897</v>
       </c>
       <c r="E160">
         <v>1897</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B161" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>560</v>
       </c>
       <c r="E161">
         <v>560</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1</v>
       </c>
       <c r="B162" t="s">
-        <v>261</v>
+        <v>473</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>621</v>
       </c>
       <c r="E162">
         <v>621</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2</v>
       </c>
       <c r="B163" t="s">
-        <v>262</v>
+        <v>474</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>109</v>
       </c>
       <c r="E163">
         <v>109</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>3</v>
       </c>
       <c r="B164" t="s">
-        <v>263</v>
+        <v>475</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>102</v>
       </c>
       <c r="E164">
         <v>102</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>264</v>
+        <v>476</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>62</v>
       </c>
       <c r="E165">
         <v>62</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>5</v>
       </c>
       <c r="B166" t="s">
-        <v>265</v>
+        <v>477</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>78</v>
       </c>
       <c r="E166">
         <v>78</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>6</v>
       </c>
       <c r="B167" t="s">
-        <v>266</v>
+        <v>478</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>175</v>
       </c>
       <c r="E167">
         <v>175</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>7</v>
       </c>
       <c r="B168" t="s">
-        <v>267</v>
+        <v>479</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>190</v>
       </c>
       <c r="E168">
         <v>190</v>
-      </c>
-[...5428 lines deleted...]
-        <v>987</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>