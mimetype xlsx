--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN SELATAN 6 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="KALIMANTAN SELATAN 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="KALIMANTAN SELATAN 7 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN SELATAN 7 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN SELATAN 1 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN SELATAN 1 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN SELATAN 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN SELATAN 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN SELATAN 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN SELATAN 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN SELATAN 4 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="KALIMANTAN SELATAN 4 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="KALIMANTAN SELATAN 5 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="KALIMANTAN SELATAN 5 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="KALIMANTAN SELATAN 6 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="KALIMANTAN SELATAN 6 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="762">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -113,95 +113,1967 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
+    <t>630007</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 7</t>
+  </si>
+  <si>
+    <t>6372</t>
+  </si>
+  <si>
+    <t>KOTA BANJARBARU</t>
+  </si>
+  <si>
+    <t>6301</t>
+  </si>
+  <si>
+    <t>TANAH LAUT</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>DIRHAM ZAIN</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>EKONURSUJARWO</t>
+  </si>
+  <si>
+    <t>MUTIAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>H. M. AMIN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>M. MADANI AKBAR, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>LISNAWATI</t>
+  </si>
+  <si>
+    <t>MARNO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ERNA HAYATI</t>
+  </si>
+  <si>
+    <t>H. HUSNUL FATAHILLAH</t>
+  </si>
+  <si>
+    <t>ARIS GUNAWAN</t>
+  </si>
+  <si>
+    <t>MEYLINA BORNETA TITO, S.E.</t>
+  </si>
+  <si>
+    <t>SUKARELAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NOOR</t>
+  </si>
+  <si>
+    <t>RUSIDAH</t>
+  </si>
+  <si>
+    <t>Ir. HADIAN SYAHRANI</t>
+  </si>
+  <si>
+    <t>ERWAN FIRDAUS, S.T.</t>
+  </si>
+  <si>
+    <t>IMAM SUPRASTOWO</t>
+  </si>
+  <si>
+    <t>AKHMAD SUNTUNG YANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>LUKASARI, S.T.</t>
+  </si>
+  <si>
+    <t>RIBUT GIYONO</t>
+  </si>
+  <si>
+    <t>RATRI YASIH, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>H. ZAINUDIN</t>
+  </si>
+  <si>
+    <t>GILAR DINO SURYA MUHAROM</t>
+  </si>
+  <si>
+    <t>JIHAN DEVIRA FATMAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>TROY SATRIA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI ISKANDAR SUKMA ALAMSYAH</t>
+  </si>
+  <si>
+    <t>DYAH RATNANINGTYAS, S.Tr.Kes.</t>
+  </si>
+  <si>
+    <t>H. RAHIMULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. WAHYUDDIN, M.A.P.</t>
+  </si>
+  <si>
+    <t>ADHISTIA PUTRI EVELLYN</t>
+  </si>
+  <si>
+    <t>RITA FITRIYANI</t>
+  </si>
+  <si>
+    <t>MARFIL NIRBAYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>GUSTI MIFTAHUL HOTIMAH, S.E.</t>
+  </si>
+  <si>
+    <t>ABDI RAHMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. DARMAWAN JAYA SETIAWAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF, S.E.</t>
+  </si>
+  <si>
+    <t>ZALEHA R., S.K.G., M.M.</t>
+  </si>
+  <si>
+    <t>JANIS RAMADHANTI SAPUTRI, S.Hum.</t>
+  </si>
+  <si>
+    <t>H. ANASI</t>
+  </si>
+  <si>
+    <t>WAHYU SETIAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>HASYIM AS'ARI, S.T.</t>
+  </si>
+  <si>
+    <t>ARMANSYAH HANAFI</t>
+  </si>
+  <si>
+    <t>Maria Ulfah, S.E.</t>
+  </si>
+  <si>
+    <t>WAHYUDI, S.T.</t>
+  </si>
+  <si>
+    <t>SURYANI PRAMESTI PODO</t>
+  </si>
+  <si>
+    <t>SYIFA FAUZIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL</t>
+  </si>
+  <si>
+    <t>FERY IBNU HADIWIBOWO</t>
+  </si>
+  <si>
+    <t>YANA</t>
+  </si>
+  <si>
+    <t>RATNA SARI</t>
+  </si>
+  <si>
+    <t>IKHWAN KHARIRI, A.Md.</t>
+  </si>
+  <si>
+    <t>HABIB HAMID BAHASYIM</t>
+  </si>
+  <si>
+    <t>RUFAIDAH ARMAWATY, S.Pt.</t>
+  </si>
+  <si>
+    <t>NIDA QUROTAN AYUN</t>
+  </si>
+  <si>
+    <t>H. ALIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOH. ASRORI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ANDI TENRI OLLE</t>
+  </si>
+  <si>
+    <t>IMAM KANAPI</t>
+  </si>
+  <si>
+    <t>Ir. M. KURJIANSYAH</t>
+  </si>
+  <si>
+    <t>HEREANSYAH, S.P.</t>
+  </si>
+  <si>
+    <t>RITA MAHRIDA, S.Si.</t>
+  </si>
+  <si>
+    <t>AGUS MULIA HUSIN, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALKAFF</t>
+  </si>
+  <si>
+    <t>Dra. Hj. DJUHAIRIAH (UWAY), M.M.Kes.</t>
+  </si>
+  <si>
+    <t>ROMANSYAH</t>
+  </si>
+  <si>
+    <t>Dra. Hj, EMMY SUTRISNI, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. MINGSIH AFRIANTHY</t>
+  </si>
+  <si>
+    <t>SYARIFAH MONA, A.Md.</t>
+  </si>
+  <si>
+    <t>RIZKY HIDAYAT, S.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. ABDUL HARIS MAKKIE, M.Si.</t>
+  </si>
+  <si>
+    <t>JEMANI</t>
+  </si>
+  <si>
+    <t>NOORLIANA</t>
+  </si>
+  <si>
+    <t>ERLI</t>
+  </si>
+  <si>
+    <t>Dr. ZULFA ASMA VIKRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AMINUDIN AZIZ, S.T.</t>
+  </si>
+  <si>
+    <t>WAHYU UTAMI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZALI, S.Hut., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. HASANUL ERPANI</t>
+  </si>
+  <si>
+    <t>RENY NOOR YULIANA, S.E.</t>
+  </si>
+  <si>
+    <t>MAIMUN, S.M.</t>
+  </si>
+  <si>
+    <t>WAHYUDI, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS PANGGABEAN</t>
+  </si>
+  <si>
+    <t>JEMI ARIADI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIA NURHAYATI</t>
+  </si>
+  <si>
+    <t>SEFRIAN ARYA PRATAMA</t>
+  </si>
+  <si>
+    <t>DOLVINA ELSINE RITTIAW</t>
+  </si>
+  <si>
+    <t>Hj. HASNI, S.H.</t>
+  </si>
+  <si>
+    <t>TOMY FEBRIYONO, A.Md.</t>
+  </si>
+  <si>
+    <t>YANDI SUTIONO, S.E.</t>
+  </si>
+  <si>
+    <t>NAZMANIAH</t>
+  </si>
+  <si>
+    <t>ARIEF RAHMAN HAKIM, S.T.</t>
+  </si>
+  <si>
+    <t>JAINAH, S.Ag., S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUP</t>
+  </si>
+  <si>
+    <t>RINI SEPTIA NINGSIH</t>
+  </si>
+  <si>
+    <t>SURIANI, S.Ag., S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ALIANSYAH</t>
+  </si>
+  <si>
+    <t>ARIE TRIASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD FATEH RAMADHAN</t>
+  </si>
+  <si>
+    <t>H. SYAHRIRAHMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DODI HANANTO</t>
+  </si>
+  <si>
+    <t>N. ANA MUSLIMAH</t>
+  </si>
+  <si>
+    <t>630001</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 1</t>
+  </si>
+  <si>
+    <t>6371</t>
+  </si>
+  <si>
+    <t>KOTA BANJARMASIN</t>
+  </si>
+  <si>
+    <t>H. SURIPNO SUMAS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. FATIMAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHAMMAD SALEH YUSRAN</t>
+  </si>
+  <si>
+    <t>MUHAMAD NOOR EFRANI</t>
+  </si>
+  <si>
+    <t>Ir. YAZIDIE FAUZI</t>
+  </si>
+  <si>
+    <t>MAYA NOORVIANTY</t>
+  </si>
+  <si>
+    <t>SITI AISYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZUHRIANSYAH</t>
+  </si>
+  <si>
+    <t>ILHAM NOR, S.T.</t>
+  </si>
+  <si>
+    <t>HASANUDDIN</t>
+  </si>
+  <si>
+    <t>DEWI MARGASARI</t>
+  </si>
+  <si>
+    <t>RIZKA NURHIDAYAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>M. LUTFI SAIFUDDIN</t>
+  </si>
+  <si>
+    <t>SAFRINA OLPAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WARDITO, A.Md.</t>
+  </si>
+  <si>
+    <t>SANTI YUNIARTI, A.Md.</t>
+  </si>
+  <si>
+    <t>HERMANSYAH</t>
+  </si>
+  <si>
+    <t>H. M. ROSEHAN NOOR BAHRI, S.H.</t>
+  </si>
+  <si>
+    <t>MASRIAH, S.Si.</t>
+  </si>
+  <si>
+    <t>ROSE LINDA, S.E.</t>
+  </si>
+  <si>
+    <t>RINA</t>
+  </si>
+  <si>
+    <t>H. SAMSURI NORIADY, S.A.P.</t>
+  </si>
+  <si>
+    <t>SITI NOR HADIJAH</t>
+  </si>
+  <si>
+    <t>PUNIA DEWI</t>
+  </si>
+  <si>
+    <t>H. PUAR JUNAIDI</t>
+  </si>
+  <si>
+    <t>Hj. DEWI DAMAYANTI SAID, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. FITRI RIFANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. YENNY ANDHINA MAULIDDA, S.E.</t>
+  </si>
+  <si>
+    <t>SITI HAJAR, S.E.</t>
+  </si>
+  <si>
+    <t>H. ACHMAD RUDIANI, S.E.</t>
+  </si>
+  <si>
+    <t>MATNOR ALI F., S.E.</t>
+  </si>
+  <si>
+    <t>PUTRI SANDY, S.T.</t>
+  </si>
+  <si>
+    <t>H. MUSTOHIR ARIFIN</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD RIZANI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EKA YULIANA, S.K.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZKY RAMADHONNI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>HABIB HASYIM BIN ALWI AL BIN YAHYA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RAHMI NORITA</t>
+  </si>
+  <si>
+    <t>WAHYUDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HELMI RIFA'I, S.H.</t>
+  </si>
+  <si>
+    <t>HENNY PUSPITAWATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAFIZ ANSHARI</t>
+  </si>
+  <si>
+    <t>BAMBANG SUWANTO</t>
+  </si>
+  <si>
+    <t>NENENG FARIDA</t>
+  </si>
+  <si>
+    <t>GUNTUR SURYA PUTRA</t>
+  </si>
+  <si>
+    <t>SIRAJUDDIN HABIBI, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZAN</t>
+  </si>
+  <si>
+    <t>EMY MAHRITAWATI</t>
+  </si>
+  <si>
+    <t>HASTAWAN HAKIM, S.T.</t>
+  </si>
+  <si>
+    <t>ELLYA NOOR</t>
+  </si>
+  <si>
+    <t>NORTAJALI</t>
+  </si>
+  <si>
+    <t>NIKEN DYAH UTAMININGRUM</t>
+  </si>
+  <si>
+    <t>H. Mushaffa Zakir</t>
+  </si>
+  <si>
+    <t>H. AWAN SUBARKAH, S.T.P., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>MELLY MELIAWATI KOSIDIN</t>
+  </si>
+  <si>
+    <t>RIDWAN HANAFIAH, S.E.</t>
+  </si>
+  <si>
+    <t>NAYDA FAILASUFA FITRINA, S.Ked.</t>
+  </si>
+  <si>
+    <t>RUKMINI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIDHA</t>
+  </si>
+  <si>
+    <t>ARMAYTINA</t>
+  </si>
+  <si>
+    <t>NOORSEHAN RUSNANDAR</t>
+  </si>
+  <si>
+    <t>RISWAN SETIANDY</t>
+  </si>
+  <si>
+    <t>YUNITA MAYASARI</t>
+  </si>
+  <si>
+    <t>DODI SETIAWAN, S.M.</t>
+  </si>
+  <si>
+    <t>Hj. RAHMAH HAYATI MUHIDIN, S.Ked.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ALDI MUAMMAR</t>
+  </si>
+  <si>
+    <t>Dra. RACHMAH NORLIAS</t>
+  </si>
+  <si>
+    <t>RAIS RUHAYAT, S.H.</t>
+  </si>
+  <si>
+    <t>M. RISKY ASFAN ALI AUDA</t>
+  </si>
+  <si>
+    <t>HAIRUNISA, S.E.</t>
+  </si>
+  <si>
+    <t>BOY SAPTO SURYO SUBIANTORO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ENDANG SETIAWATI</t>
+  </si>
+  <si>
+    <t>HABIB FATHURRACHMAN BAHASYIM</t>
+  </si>
+  <si>
+    <t>NASRULLAH</t>
+  </si>
+  <si>
+    <t>HERAWATI</t>
+  </si>
+  <si>
+    <t>DEDDY ISKANDAR, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>WIDIYAWATI</t>
+  </si>
+  <si>
+    <t>BAMBANG YANTO PERMONO</t>
+  </si>
+  <si>
+    <t>MASNADIAN NOOR, S.E.</t>
+  </si>
+  <si>
+    <t>SRI NURNANINGSIH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HESLY JUNIANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SYAHMARDIAN, S.ST.</t>
+  </si>
+  <si>
+    <t>HERLITA, S.E.</t>
+  </si>
+  <si>
+    <t>DESKA SHERLIANI H., S.E.</t>
+  </si>
+  <si>
+    <t>M. ZULKIFLI, S.Ag.</t>
+  </si>
+  <si>
+    <t>ENDANI</t>
+  </si>
+  <si>
+    <t>ARA EVELINE HADI</t>
+  </si>
+  <si>
+    <t>ROBBY GUNAWAN</t>
+  </si>
+  <si>
+    <t>YUNIARTI, S.Si.</t>
+  </si>
+  <si>
+    <t>MUSTAPA</t>
+  </si>
+  <si>
+    <t>AGUSTINUS TAMBING, S.E.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN, S.P.</t>
+  </si>
+  <si>
+    <t>ROBBY MAHAJAYA, S.Th.</t>
+  </si>
+  <si>
+    <t>NOVIA FARAH DILLA, S.Pd.</t>
+  </si>
+  <si>
+    <t>GUSTI YULIANNOOR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIFIN, S.T.</t>
+  </si>
+  <si>
+    <t>RABBIAH DAMAYANTI LESTARI</t>
+  </si>
+  <si>
+    <t>Dr. Drs. AKHMAD MURJANI, M.Kes., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FATHURRAHMAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NURIDA ARIYANI, S.Ag.</t>
+  </si>
+  <si>
+    <t>K.H. ABDUL SYUKUR ALHAMIDY</t>
+  </si>
+  <si>
+    <t>Hj. IMMAH NORDA</t>
+  </si>
+  <si>
+    <t>ACHMAD JASMADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MASRIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MUJNI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MULHAN, S.E.</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>Dra. Hj. LAILA DARHAM</t>
+  </si>
+  <si>
+    <t>LAILY RACHMAH, S.E.</t>
+  </si>
+  <si>
+    <t>M. ZUHDI ARSYAD</t>
+  </si>
+  <si>
+    <t>RIZA ASPAHANI, S.Kom.</t>
+  </si>
+  <si>
+    <t>MILAWATI, S.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>AGUS SUSMANTORO, S.P.</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>630002</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 2</t>
+  </si>
+  <si>
+    <t>6303</t>
+  </si>
+  <si>
+    <t>BANJAR</t>
+  </si>
+  <si>
+    <t>H. AGUS MAWARDI</t>
+  </si>
+  <si>
+    <t>KH. SYAMSUL BAHRI ARDY</t>
+  </si>
+  <si>
+    <t>Ir. DEAN RUFAIDA</t>
+  </si>
+  <si>
+    <t>HABIB FARHAN HUSEIN BSA, S.T.</t>
+  </si>
+  <si>
+    <t>H. M. SAID HA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YANTI NORLITA, S.Kep., Ns.</t>
+  </si>
+  <si>
+    <t>H. AHMAD FAISAL, S.Hut.</t>
+  </si>
+  <si>
+    <t>JARKIAH AGUSTINA</t>
+  </si>
+  <si>
+    <t>SABERAN</t>
+  </si>
+  <si>
+    <t>JIHAN HANIFHA, S.H.</t>
+  </si>
+  <si>
+    <t>PARAMA ABBY HENDRAGUNA</t>
+  </si>
+  <si>
+    <t>FAHRUL ZAKI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ILHAM HUSAINI</t>
+  </si>
+  <si>
+    <t>METTA AMEILIA DAMAYANTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>NOOR AZMI, S.E.</t>
+  </si>
+  <si>
+    <t>AKHMAD HUSAINI, S.Sos.</t>
+  </si>
+  <si>
+    <t>RIKA HELDAYANTI</t>
+  </si>
+  <si>
+    <t>MANAN RIFANI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FAHRANI</t>
+  </si>
+  <si>
+    <t>H. ACHMAD RIVANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RADUNEVA CAHYANINGRUM</t>
+  </si>
+  <si>
+    <t>Drs. MASDERIANSYAH, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AINI</t>
+  </si>
+  <si>
+    <t>RABIATUL ADAWIYAH</t>
+  </si>
+  <si>
+    <t>SITI FATHIYAH</t>
+  </si>
+  <si>
+    <t>MAHYUDIN</t>
+  </si>
+  <si>
+    <t>MAHARANI</t>
+  </si>
+  <si>
+    <t>Hj. MUKARRAMAH, S.Kep.</t>
+  </si>
+  <si>
+    <t>Hj. SYARIFAH RUGAYAH</t>
+  </si>
+  <si>
+    <t>H. M. ISRA ISMAIL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>GT. PERDANA KESUMA</t>
+  </si>
+  <si>
+    <t>Dr. H. FAUZAN RAMON, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>INDRIANTI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. HUMAIDI SALEH, M.M.</t>
+  </si>
+  <si>
+    <t>MAHMUDAH</t>
+  </si>
+  <si>
+    <t>ROHIMAH</t>
+  </si>
+  <si>
+    <t>Apt. MUSTAQIMAH, S.Farm., M.Si.</t>
+  </si>
+  <si>
+    <t>H. ISMAIL HASAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>RINJANI WAHNAN</t>
+  </si>
+  <si>
+    <t>HABIB SAYYID AMIRUL MU'MININ BAHASYIM</t>
+  </si>
+  <si>
+    <t>AHMAD SARWANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MAYA HANDAYANI, S.E.</t>
+  </si>
+  <si>
+    <t>WARHAMNI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD</t>
+  </si>
+  <si>
+    <t>RAHMAWATI</t>
+  </si>
+  <si>
+    <t>H. ACHMAD JUNAIDI, S.Hut.</t>
+  </si>
+  <si>
+    <t>TAUFIK RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>NURHIDAYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ATHAURRAHMAN</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ABRORY TADJIB</t>
+  </si>
+  <si>
+    <t>NURPATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAYADINOOR, S.Pi.</t>
+  </si>
+  <si>
+    <t>NUR LAILA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FADLI HASANI</t>
+  </si>
+  <si>
+    <t>ERNI ARNIATI NOVIASARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUSTOMO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADNAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HABIB UMAR HASAN ALIE BAHASYIM</t>
+  </si>
+  <si>
+    <t>SARTIKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>GURUH BUDHI SAPUTRA</t>
+  </si>
+  <si>
+    <t>MAHLIDA YULIANTI</t>
+  </si>
+  <si>
+    <t>FATHURRAHMAN</t>
+  </si>
+  <si>
+    <t>SYARIFAH FATIMAH TUZZAHRO</t>
+  </si>
+  <si>
+    <t>AHMAD MUHAJIR, S.Kom.</t>
+  </si>
+  <si>
+    <t>SARIFFANI, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD BALYA</t>
+  </si>
+  <si>
+    <t>TAUFIK NOOR RAKHMAN AM., S.Pd.</t>
+  </si>
+  <si>
+    <t>NOOR ANA</t>
+  </si>
+  <si>
+    <t>MUSA, S.E.</t>
+  </si>
+  <si>
+    <t>ROHAETI</t>
+  </si>
+  <si>
+    <t>SYAHRUDIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>HABIB UMAR ASSSEGAF, S.Sos.</t>
+  </si>
+  <si>
+    <t>NURHASIAH JAMILAH, S.E.</t>
+  </si>
+  <si>
+    <t>A. WAHAB SYA'RANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD GAZALI</t>
+  </si>
+  <si>
+    <t>ARLIANI</t>
+  </si>
+  <si>
+    <t>SA'DIAN NOOR</t>
+  </si>
+  <si>
+    <t>RISKA AULIA WULANDARI, S.A.P.</t>
+  </si>
+  <si>
+    <t>AGUS TEGUH ARIFIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>HAMDAN KASIRA, S.Pd.I., S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>H. JUHDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>FATIMAH</t>
+  </si>
+  <si>
+    <t>GUSTI ABIDINSYAH, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. TASRIQ USMAN, M.M.Pd.</t>
+  </si>
+  <si>
+    <t>Maulidayanti, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL, S.E.</t>
+  </si>
+  <si>
+    <t>SYAIFULLAH EFFENDI, S.A.P.</t>
+  </si>
+  <si>
+    <t>YUNITA RAHMAH</t>
+  </si>
+  <si>
+    <t>Drs. H. M. IBRAHIM YAKUB</t>
+  </si>
+  <si>
+    <t>DARMAWATI</t>
+  </si>
+  <si>
+    <t>ZIAD, S.T.</t>
+  </si>
+  <si>
+    <t>SEPTYAN ARIEF WIBISONO</t>
+  </si>
+  <si>
+    <t>RACHMATULLAH</t>
+  </si>
+  <si>
+    <t>ERMA YUNITA</t>
+  </si>
+  <si>
+    <t>YOYO PRIYO SUDONO</t>
+  </si>
+  <si>
+    <t>Hj. ILLA</t>
+  </si>
+  <si>
+    <t>H. HERMANSYAH</t>
+  </si>
+  <si>
+    <t>ASBULAH, S.H.</t>
+  </si>
+  <si>
+    <t>SAID MUHAMMAD ALWI</t>
+  </si>
+  <si>
+    <t>HUSNUL KHATIMAH, S.E.</t>
+  </si>
+  <si>
+    <t>HAIRUNNISYA</t>
+  </si>
+  <si>
+    <t>HORMANI M.</t>
+  </si>
+  <si>
+    <t>ELYGA NITAMI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYA'BANI</t>
+  </si>
+  <si>
+    <t>M. KAMARULLAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>RAPIKAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>M. ZEN RAFIQ ASSEGAF</t>
+  </si>
+  <si>
+    <t>HENDRA WIJAYA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HUJAIMAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAFI'I</t>
+  </si>
+  <si>
+    <t>ABD. HALIM</t>
+  </si>
+  <si>
+    <t>Dra. PUDJI ASTUTI, M.M.</t>
+  </si>
+  <si>
+    <t>ANDIN KHAFIZSATUNNISA, A.Md.Far.</t>
+  </si>
+  <si>
+    <t>630003</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 3</t>
+  </si>
+  <si>
+    <t>6304</t>
+  </si>
+  <si>
+    <t>BARITO KUALA</t>
+  </si>
+  <si>
+    <t>MUHRAN, S.H.</t>
+  </si>
+  <si>
+    <t>SAYED ALWI AL NAFIS</t>
+  </si>
+  <si>
+    <t>NINA ROYANI</t>
+  </si>
+  <si>
+    <t>SITI NOORTITA AYU FEBRIA R.</t>
+  </si>
+  <si>
+    <t>HAFIDHIL MAJID AL AZIZ</t>
+  </si>
+  <si>
+    <t>SADDIKIN</t>
+  </si>
+  <si>
+    <t>SITI JULIA NORMAWATI ACHSANI, S.E.</t>
+  </si>
+  <si>
+    <t>FAHRIN NIZAR, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Ir. SURYA PURNOMO</t>
+  </si>
+  <si>
+    <t>NURUL ANISA</t>
+  </si>
+  <si>
+    <t>WAHYU CATUR ARIANTO</t>
+  </si>
+  <si>
+    <t>H. ACHMAD MAULANA</t>
+  </si>
+  <si>
+    <t>SUSAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DAHLAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dr. H. KARLIE HANAFI KALIANDA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. JAHRIAN, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. RAHMAH</t>
+  </si>
+  <si>
+    <t>WURRY AGUSTIA NINGSIH</t>
+  </si>
+  <si>
+    <t>Ir. H. RIDUAN</t>
+  </si>
+  <si>
+    <t>SANTO</t>
+  </si>
+  <si>
+    <t>TESALONIKA PRISILIA</t>
+  </si>
+  <si>
+    <t>AMIN HIDAYAT</t>
+  </si>
+  <si>
+    <t>NURUL HUDA SAMSIAH</t>
+  </si>
+  <si>
+    <t>IWAN RUDINI</t>
+  </si>
+  <si>
+    <t>RATNASARI</t>
+  </si>
+  <si>
+    <t>HABIB RAHMAN BAHASYIM</t>
+  </si>
+  <si>
+    <t>MADYA MARTANA, S.E.</t>
+  </si>
+  <si>
+    <t>HERLINA AYU FITRIANI, S.K.M.</t>
+  </si>
+  <si>
+    <t>H. TAUFIK RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>MAHDIN</t>
+  </si>
+  <si>
+    <t>ELIYATIE, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>HABIB AHMADI AL ATAS, S.E.</t>
+  </si>
+  <si>
+    <t>SYAVIERA NUR MARETHA</t>
+  </si>
+  <si>
+    <t>NUR IZZATY RAHMI, S.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. MAHLIAN</t>
+  </si>
+  <si>
+    <t>SAID ALWI, S.E.</t>
+  </si>
+  <si>
+    <t>SAID HAMID ASVAN</t>
+  </si>
+  <si>
+    <t>ANDINI RAHMATUN NISA</t>
+  </si>
+  <si>
+    <t>RIZAL LESMANA</t>
+  </si>
+  <si>
+    <t>MIMIEK HENDAYATIE, S.Pi.</t>
+  </si>
+  <si>
+    <t>IMAM SELAMET, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>AULIA RAHMAH</t>
+  </si>
+  <si>
+    <t>TAMARA AIDIL</t>
+  </si>
+  <si>
+    <t>NORMILAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>ASPIHANI</t>
+  </si>
+  <si>
+    <t>AGAM WARDANA</t>
+  </si>
+  <si>
+    <t>SADAM HUSIN NAPARIN, S.H.</t>
+  </si>
+  <si>
+    <t>ERNAWATI</t>
+  </si>
+  <si>
+    <t>YURIDAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SOFWAN HADI, S.T.</t>
+  </si>
+  <si>
+    <t>SAKDILLAH, A.Md.</t>
+  </si>
+  <si>
+    <t>ROSAIDA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUYITNO</t>
+  </si>
+  <si>
+    <t>630004</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 4</t>
+  </si>
+  <si>
+    <t>6306</t>
+  </si>
+  <si>
+    <t>HULU SUNGAI SELATAN</t>
+  </si>
+  <si>
+    <t>6307</t>
+  </si>
+  <si>
+    <t>HULU SUNGAI TENGAH</t>
+  </si>
+  <si>
+    <t>6305</t>
+  </si>
+  <si>
+    <t>TAPIN</t>
+  </si>
+  <si>
+    <t>HABIB MUSA ASSEGAF</t>
+  </si>
+  <si>
+    <t>FATHAN WUBINA, S.Ag.</t>
+  </si>
+  <si>
+    <t>YUNI ARIATI, S.Ak.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. SAIDY ELMY</t>
+  </si>
+  <si>
+    <t>Drs. MUKHTAR JAUHARI</t>
+  </si>
+  <si>
+    <t>SURIATUN HAFAZAH</t>
+  </si>
+  <si>
+    <t>DANA ASWADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>GUSTI AZRI NAUFAL</t>
+  </si>
+  <si>
+    <t>YESI WULAN DARI, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. M. IZHAR MARZUKI, S.E.</t>
+  </si>
+  <si>
+    <t>HABIB YAHYA ASSEGAF</t>
+  </si>
+  <si>
+    <t>NURLAILI ISNANI, S.E.</t>
+  </si>
+  <si>
+    <t>M. AMIN RIZANI, S.E.</t>
+  </si>
+  <si>
+    <t>MARIA ULFAH</t>
+  </si>
+  <si>
+    <t>RUDIANSYAH</t>
+  </si>
+  <si>
+    <t>NANI FRIANA</t>
+  </si>
+  <si>
+    <t>SAYYIDAH NAFISAH</t>
+  </si>
+  <si>
+    <t>KODRAT PRIYONO</t>
+  </si>
+  <si>
+    <t>WAHYUDI RAHMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NIKEN RIZKI HANDAYANI RANORO, A.Md.</t>
+  </si>
+  <si>
+    <t>RAKHMADTULLAH</t>
+  </si>
+  <si>
+    <t>ELLY RAHMAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MAHFUZ, S.H.</t>
+  </si>
+  <si>
+    <t>NURIPANSYAH</t>
+  </si>
+  <si>
+    <t>NELLA NARULITA</t>
+  </si>
+  <si>
+    <t>SULHAN</t>
+  </si>
+  <si>
+    <t>Hj. HARIYATIE, S.Sos., M.Ikom.</t>
+  </si>
+  <si>
+    <t>H. SABAN EFFENDI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>ATHAILLAH HASBI, S.Sos., S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. RIZALUL GADI, S.H., M.M., M.A.P.</t>
+  </si>
+  <si>
+    <t>SALAWATUL AWALIAH, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>H. BARMAWI, S.E., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. SIRAJUDIN, M.Ed.</t>
+  </si>
+  <si>
+    <t>RINA, S.E.</t>
+  </si>
+  <si>
+    <t>DEDEN AGUS RACHMAN</t>
+  </si>
+  <si>
+    <t>H. KARTOYO</t>
+  </si>
+  <si>
+    <t>H. IBERAHIM NOOR, S.E.</t>
+  </si>
+  <si>
+    <t>MAYA LIESTYA, S.Hut., M.Hut.</t>
+  </si>
+  <si>
+    <t>HABIB KHAIRUDDIN AGIL ALAYDRUS</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHAMMAD YUSUF EFFENDI, M.A.P.</t>
+  </si>
+  <si>
+    <t>NURDIAH HAJJAH</t>
+  </si>
+  <si>
+    <t>HABIB ZEID ASSEGAF, S.T.</t>
+  </si>
+  <si>
+    <t>REZA NANDA PUTRI</t>
+  </si>
+  <si>
+    <t>SABIRIN</t>
+  </si>
+  <si>
+    <t>HASAN EFFENDY</t>
+  </si>
+  <si>
+    <t>BAMBANG SUPRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>RISKA AULIYA RAHMIDA</t>
+  </si>
+  <si>
+    <t>ILHAM MALIK, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>NOR'AINI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>JUMIATI</t>
+  </si>
+  <si>
+    <t>SAMSUDIN</t>
+  </si>
+  <si>
+    <t>ABDUL MUHSHI</t>
+  </si>
+  <si>
+    <t>SYANIA ULYA SHIFA</t>
+  </si>
+  <si>
+    <t>PUTRI AYU</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH, S.Hut.</t>
+  </si>
+  <si>
+    <t>SYAMSURI ARSYAD, S.A.P., M.A.</t>
+  </si>
+  <si>
+    <t>KHAIRUNNISA, S.Ag.</t>
+  </si>
+  <si>
+    <t>ABU YAZID BUSTAMI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUSSYUKUR, S.Pd.</t>
+  </si>
+  <si>
+    <t>ASRORI MAHMUDAH SUBHIY</t>
+  </si>
+  <si>
+    <t>GUSTI ROSYADI ELMI</t>
+  </si>
+  <si>
+    <t>SHABIRAH NUR KHALISA</t>
+  </si>
+  <si>
+    <t>JOKO SANTOSA, S.K.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SEPTIAN ARIANDI</t>
+  </si>
+  <si>
+    <t>Hj. ERMA SYAHRIANI, S.H.</t>
+  </si>
+  <si>
+    <t>GAZALI RAHMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DESY OKTAVIA SARI</t>
+  </si>
+  <si>
+    <t>HABIB MUHAMMAD ALI AL'HABSYI</t>
+  </si>
+  <si>
+    <t>Ir. MUHAMMADI</t>
+  </si>
+  <si>
+    <t>RUDIANSYAH WARDANI</t>
+  </si>
+  <si>
+    <t>MEILY YANTI</t>
+  </si>
+  <si>
+    <t>DEWI FATMAWATI</t>
+  </si>
+  <si>
+    <t>MAYDILA HARIANTI SAPUTRI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>M. FAUZI ASPIAN</t>
+  </si>
+  <si>
+    <t>Ir. JAIDID</t>
+  </si>
+  <si>
+    <t>SITI NOOR AISYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALDIVA NUGRAHA</t>
+  </si>
+  <si>
+    <t>ROSWINI, S.H.</t>
+  </si>
+  <si>
+    <t>SAIDAN PAHMI, S.Pd.I., S.H.</t>
+  </si>
+  <si>
+    <t>YUDISTIRA BAYU BUDJANG, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. LAUHEM MAHFUZI, M.A.P.</t>
+  </si>
+  <si>
+    <t>SRI DAHLIANI, S.P.</t>
+  </si>
+  <si>
+    <t>DEWI MARESSALATU UTAMI, S.E.</t>
+  </si>
+  <si>
+    <t>YULIA RIZKY ANGGERAINI</t>
+  </si>
+  <si>
+    <t>JULIAN HARDINA NUGRAHA</t>
+  </si>
+  <si>
+    <t>SALDIMAN RIYADI</t>
+  </si>
+  <si>
+    <t>NELLY ARIYANI, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGUS HUMAIDI, S.I.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>SYA'ADAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>DESSY ANGGRAINI</t>
+  </si>
+  <si>
+    <t>H. ANSOR RAMADLAN, M.Fil.I.</t>
+  </si>
+  <si>
+    <t>TAUFIQUR RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SRIYATI, S.H.</t>
+  </si>
+  <si>
+    <t>FARID RAHMAN ARIFFIN, S.E.</t>
+  </si>
+  <si>
+    <t>MUHDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NUR HUSNUL KHOTIMI</t>
+  </si>
+  <si>
+    <t>LAILA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. TAJUDDIN NOOR, M.M.</t>
+  </si>
+  <si>
+    <t>ILMI SHALEH, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD RONI KUSUMA WIJAYA</t>
+  </si>
+  <si>
+    <t>SUDARIAH</t>
+  </si>
+  <si>
+    <t>FAISAL</t>
+  </si>
+  <si>
+    <t>RORO BARARIDA</t>
+  </si>
+  <si>
+    <t>DARMAWAN H.D.</t>
+  </si>
+  <si>
+    <t>630005</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN 5</t>
+  </si>
+  <si>
+    <t>6311</t>
+  </si>
+  <si>
+    <t>BALANGAN</t>
+  </si>
+  <si>
+    <t>6308</t>
+  </si>
+  <si>
+    <t>HULU SUNGAI UTARA</t>
+  </si>
+  <si>
+    <t>6309</t>
+  </si>
+  <si>
+    <t>TABALONG</t>
+  </si>
+  <si>
+    <t>H. HORMANSYAH, S.Ag., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Apt. AULIA AZIZAH, S.Farm.</t>
+  </si>
+  <si>
+    <t>ADE SAPUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>H. MAKSUM DAHLAN, S.K.M.</t>
+  </si>
+  <si>
+    <t>RAHMATIAH</t>
+  </si>
+  <si>
+    <t>SISKA AMILIA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. FATHURRAHMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>RASYIDI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>LINA ERLIANI, S.E.</t>
+  </si>
+  <si>
+    <t>NOR FAJRI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. SOLCHAN ROFIQ</t>
+  </si>
+  <si>
+    <t>MASPAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RUS'AN, A.Md., S.E.</t>
+  </si>
+  <si>
+    <t>H. YADI ILHAMI, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>YULISTINA EKAWATI</t>
+  </si>
+  <si>
+    <t>MARJUWAN NIAMI, S.Farm.</t>
+  </si>
+  <si>
+    <t>POPPY IDA FITRIANI</t>
+  </si>
+  <si>
+    <t>HARIS HERMAWAN</t>
+  </si>
+  <si>
+    <t>Dr. H. ABD. HASIB SALIM, M.A.P.</t>
+  </si>
+  <si>
+    <t>ERNA PUSPITAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT, S.T.</t>
+  </si>
+  <si>
+    <t>MA'MUN</t>
+  </si>
+  <si>
+    <t>MAISYARAH</t>
+  </si>
+  <si>
+    <t>RAHMANIAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD RIZAL KHALQI T.</t>
+  </si>
+  <si>
+    <t>Drs. H. YULIANSYAH, M.A.P.</t>
+  </si>
+  <si>
+    <t>DR. (H.C.) H. SUPIAN HK. H. USUP, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HALIDA NOVIASARI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>A.R. IWANSYAH</t>
+  </si>
+  <si>
+    <t>DEWI RAISHA APRILLIA</t>
+  </si>
+  <si>
+    <t>M. RIZA FAHLEVI, S.E.</t>
+  </si>
+  <si>
+    <t>CITRA, S.E.</t>
+  </si>
+  <si>
+    <t>CHANDRA SURTAMINTA SITEPU</t>
+  </si>
+  <si>
+    <t>ARI ASHARI HIDAYAT</t>
+  </si>
+  <si>
+    <t>ELISA RAHMAWATI SURYANA, S.E.</t>
+  </si>
+  <si>
+    <t>GINA MARIATI, S.Sos., M.I.P.</t>
+  </si>
+  <si>
+    <t>HARRY KHAIRIL HADI</t>
+  </si>
+  <si>
+    <t>SYAIFUDDIN ZUHRI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. MOHAMAD MUGENI, M.M.</t>
+  </si>
+  <si>
+    <t>DAMAI MEDIAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARIATUL KIPTIAH</t>
+  </si>
+  <si>
+    <t>UMAR SADIK, S.E.</t>
+  </si>
+  <si>
+    <t>FAHRIANI FAHMI, S.E.</t>
+  </si>
+  <si>
+    <t>RENI FAURINA, S.Si.</t>
+  </si>
+  <si>
+    <t>SUDARSIH</t>
+  </si>
+  <si>
+    <t>MUHAMAD ABDI NOOR RIZA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMAD ARSYAD, S.Pd.I., M.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. HUMAIDI, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>ROSIDAH</t>
+  </si>
+  <si>
+    <t>SYAHRIAN, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD JUNAEDI</t>
+  </si>
+  <si>
+    <t>INTAN KASUMA, S.E.I.</t>
+  </si>
+  <si>
+    <t>KHAIRUL HADI</t>
+  </si>
+  <si>
+    <t>FIRMAN YUSI, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. HIDWAR AHMADI, M.Si.</t>
+  </si>
+  <si>
+    <t>Dra. NOR AINANI</t>
+  </si>
+  <si>
+    <t>RUSDIANSYAH</t>
+  </si>
+  <si>
+    <t>HABIB SAID ARBAIN ASSEGAF</t>
+  </si>
+  <si>
+    <t>ANNISA FITRIANA</t>
+  </si>
+  <si>
+    <t>IKA PERMATA SARI</t>
+  </si>
+  <si>
+    <t>CHANDRA SAPUTRA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>MURJANI, S.H.I., M.Si.</t>
+  </si>
+  <si>
+    <t>ANNA RIZMA ALFIANI</t>
+  </si>
+  <si>
+    <t>MARIYANA</t>
+  </si>
+  <si>
+    <t>AHMAD RIZKI RIFANI</t>
+  </si>
+  <si>
+    <t>HABIB MUHAMMAD ZEN BAHASYIM</t>
+  </si>
+  <si>
+    <t>H. MASRUDDIN, S.Sos., M.M.A.</t>
+  </si>
+  <si>
+    <t>SITI KHADIJAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYAHRI HUSAINI, S.H.</t>
+  </si>
+  <si>
+    <t>ANSARULLAH</t>
+  </si>
+  <si>
+    <t>Hj. MARHAMAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>AHMAD ZUL HAZMI SOFYAN, Lc.</t>
+  </si>
+  <si>
+    <t>MAS ARDHEA PRAMESTI REGITA</t>
+  </si>
+  <si>
+    <t>RINU DARMAJI</t>
+  </si>
+  <si>
+    <t>IMAM HANAFI</t>
+  </si>
+  <si>
+    <t>SITI NOOR ASIYAH</t>
+  </si>
+  <si>
+    <t>GHIFARI JAVIER ALFIANOOR, S.I.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>FAHMI IDRIS TANJUNG, S.E., Ak.</t>
+  </si>
+  <si>
+    <t>ROMEIR EMMA RAMADAYANTI RIVILLA</t>
+  </si>
+  <si>
+    <t>Hj. KAMARIATUL HERLINA, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSUL ARIFIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>CHAIRIL NAJIMI, S.T.</t>
+  </si>
+  <si>
+    <t>RINA YURNIATY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RUDY MUSTAQFIRIN</t>
+  </si>
+  <si>
+    <t>HARMIAH</t>
+  </si>
+  <si>
+    <t>MIMIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>FIKA FIBRIYANITA, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IRWAN WIJAYA</t>
+  </si>
+  <si>
+    <t>FITRIA NINGSIH</t>
+  </si>
+  <si>
+    <t>H. SUWARDI SARLAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUKHTAR YAHYA DAUD, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>YASMIN AMALIA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FUAD RIDHA, S.Ag.</t>
+  </si>
+  <si>
+    <t>ZA'IN JAMALUDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>KAMELIA</t>
+  </si>
+  <si>
+    <t>CITRA</t>
+  </si>
+  <si>
+    <t>YUSRAN, S.H.</t>
+  </si>
+  <si>
+    <t>NIZA AFRIANI NOOR</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD HUSAINI ALIMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ANNA AZHARNIYAH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SAMSI RAIS</t>
+  </si>
+  <si>
+    <t>Hj. RATU NILA KENCANA WATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HERIANNOOR, S.Kom.</t>
+  </si>
+  <si>
+    <t>M. MAHDIANSYAH</t>
+  </si>
+  <si>
+    <t>YANTI PARLINA, S.Sos.</t>
+  </si>
+  <si>
     <t>630006</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN 6</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>KOTABARU</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>TANAH BUMBU</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>dr. M. YADI MAHENDRA MUHYIN</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>H. RUSDIANSYAH</t>
   </si>
   <si>
     <t>Hj. FATMAWATI, A.Md.Kep.</t>
   </si>
   <si>
     <t>WIYONO SETIAWAN</t>
   </si>
   <si>
     <t>H. SYAIFUL RAHMADI, S.E.</t>
   </si>
   <si>
     <t>NOVITA AULIA SARI, A.Md.K.L.</t>
   </si>
   <si>
     <t>ANNISA HIDAYATI, S.H., M.H.</t>
   </si>
   <si>
     <t>MUHAMAD ISMAIL, S.E.</t>
   </si>
   <si>
     <t>H. MUH. ALPIYA RAKHMAN, S.E., M.M.</t>
   </si>
   <si>
     <t>H. FIRMANSYAH, S.P.</t>
@@ -428,1944 +2300,72 @@
   <si>
     <t>NESVI SABANAH</t>
   </si>
   <si>
     <t>HELTON</t>
   </si>
   <si>
     <t>SRI LILIA HARTITAH</t>
   </si>
   <si>
     <t>YANDI KAMITONO</t>
   </si>
   <si>
     <t>ABDUL RAZAK, S.Pd.</t>
   </si>
   <si>
     <t>PUTRI AYU SORAYA</t>
   </si>
   <si>
     <t>ISKANDAR ZULKARNAIN, S.E.</t>
   </si>
   <si>
     <t>H. AMRULLAH IDHAM, S.Pd.I.</t>
   </si>
   <si>
-    <t>DARMAWATI</t>
-[...1 lines deleted...]
-  <si>
     <t>MOHAMAD ERFAN, S.Ag., M.Hum., M.Ag.</t>
   </si>
   <si>
     <t>MUALLIMIN</t>
   </si>
   <si>
     <t>RINA OCTARIA WINARTIE, S.T.</t>
   </si>
   <si>
     <t>MUHAMMAD MIRZA, S.E.</t>
   </si>
   <si>
     <t>RISMA PEBRIYANTY, S.E.</t>
   </si>
   <si>
     <t>SARI PARDAL</t>
   </si>
   <si>
     <t>RAHMATULLAH</t>
   </si>
   <si>
     <t>ADELLIA SAPUTRI AZ-ZAHRA</t>
-  </si>
-[...1867 lines deleted...]
-    <t>YANTI PARLINA, S.Sos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2745,15141 +2745,16127 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>480</v>
+        <v>432</v>
       </c>
       <c r="D2" t="s">
-        <v>481</v>
+        <v>433</v>
       </c>
       <c r="E2" t="s">
-        <v>482</v>
+        <v>434</v>
       </c>
       <c r="F2" t="s">
-        <v>483</v>
+        <v>435</v>
       </c>
       <c r="G2">
-        <v>11408</v>
+        <v>10695</v>
       </c>
       <c r="H2">
-        <v>11959</v>
+        <v>11090</v>
       </c>
       <c r="I2">
-        <v>16248</v>
+        <v>4468</v>
       </c>
       <c r="J2">
-        <v>44521</v>
+        <v>6503</v>
       </c>
       <c r="K2">
-        <v>24679</v>
+        <v>40244</v>
       </c>
       <c r="L2">
-        <v>974</v>
+        <v>453</v>
       </c>
       <c r="M2">
-        <v>1724</v>
+        <v>1658</v>
       </c>
       <c r="N2">
-        <v>21016</v>
+        <v>27735</v>
       </c>
       <c r="O2">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="P2">
-        <v>236</v>
+        <v>161</v>
       </c>
       <c r="Q2">
-        <v>8143</v>
+        <v>13024</v>
       </c>
       <c r="R2">
-        <v>879</v>
+        <v>471</v>
       </c>
       <c r="S2">
-        <v>2822</v>
+        <v>2543</v>
       </c>
       <c r="T2">
-        <v>1231</v>
+        <v>498</v>
       </c>
       <c r="U2">
-        <v>601</v>
+        <v>164</v>
       </c>
       <c r="V2">
-        <v>22031</v>
+        <v>2761</v>
       </c>
       <c r="W2">
-        <v>749</v>
+        <v>350</v>
       </c>
       <c r="X2">
-        <v>169321</v>
+        <v>122910</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>31</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F3" t="s">
+        <v>437</v>
+      </c>
+      <c r="G3">
+        <v>9827</v>
+      </c>
+      <c r="H3">
+        <v>18711</v>
+      </c>
+      <c r="I3">
+        <v>5199</v>
+      </c>
+      <c r="J3">
+        <v>22193</v>
+      </c>
+      <c r="K3">
+        <v>16014</v>
+      </c>
+      <c r="L3">
+        <v>867</v>
+      </c>
+      <c r="M3">
+        <v>6562</v>
+      </c>
+      <c r="N3">
+        <v>18533</v>
+      </c>
+      <c r="O3">
+        <v>68</v>
+      </c>
+      <c r="P3">
+        <v>294</v>
+      </c>
+      <c r="Q3">
+        <v>8411</v>
+      </c>
+      <c r="R3">
+        <v>262</v>
+      </c>
+      <c r="S3">
+        <v>29902</v>
+      </c>
+      <c r="T3">
+        <v>594</v>
+      </c>
+      <c r="U3">
+        <v>214</v>
+      </c>
+      <c r="V3">
+        <v>5214</v>
+      </c>
+      <c r="W3">
+        <v>538</v>
+      </c>
+      <c r="X3">
+        <v>143403</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>432</v>
+      </c>
+      <c r="D4" t="s">
+        <v>433</v>
+      </c>
+      <c r="E4" t="s">
+        <v>438</v>
+      </c>
+      <c r="F4" t="s">
+        <v>439</v>
+      </c>
+      <c r="G4">
+        <v>8110</v>
+      </c>
+      <c r="H4">
+        <v>12727</v>
+      </c>
+      <c r="I4">
+        <v>8951</v>
+      </c>
+      <c r="J4">
+        <v>48430</v>
+      </c>
+      <c r="K4">
+        <v>10699</v>
+      </c>
+      <c r="L4">
+        <v>207</v>
+      </c>
+      <c r="M4">
+        <v>517</v>
+      </c>
+      <c r="N4">
+        <v>3944</v>
+      </c>
+      <c r="O4">
+        <v>46</v>
+      </c>
+      <c r="P4">
+        <v>451</v>
+      </c>
+      <c r="Q4">
+        <v>9880</v>
+      </c>
+      <c r="R4">
+        <v>135</v>
+      </c>
+      <c r="S4">
+        <v>4352</v>
+      </c>
+      <c r="T4">
+        <v>317</v>
+      </c>
+      <c r="U4">
+        <v>154</v>
+      </c>
+      <c r="V4">
+        <v>1444</v>
+      </c>
+      <c r="W4">
+        <v>1235</v>
+      </c>
+      <c r="X4">
+        <v>111599</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
         <v>32</v>
       </c>
-      <c r="G3">
-[...51 lines deleted...]
-        <v>169321</v>
+      <c r="G5">
+        <v>28632</v>
+      </c>
+      <c r="H5">
+        <v>42528</v>
+      </c>
+      <c r="I5">
+        <v>18618</v>
+      </c>
+      <c r="J5">
+        <v>77126</v>
+      </c>
+      <c r="K5">
+        <v>66957</v>
+      </c>
+      <c r="L5">
+        <v>1527</v>
+      </c>
+      <c r="M5">
+        <v>8737</v>
+      </c>
+      <c r="N5">
+        <v>50212</v>
+      </c>
+      <c r="O5">
+        <v>206</v>
+      </c>
+      <c r="P5">
+        <v>906</v>
+      </c>
+      <c r="Q5">
+        <v>31315</v>
+      </c>
+      <c r="R5">
+        <v>868</v>
+      </c>
+      <c r="S5">
+        <v>36797</v>
+      </c>
+      <c r="T5">
+        <v>1409</v>
+      </c>
+      <c r="U5">
+        <v>532</v>
+      </c>
+      <c r="V5">
+        <v>9419</v>
+      </c>
+      <c r="W5">
+        <v>2123</v>
+      </c>
+      <c r="X5">
+        <v>377912</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>10695</v>
+      </c>
+      <c r="E2">
+        <v>9827</v>
+      </c>
+      <c r="F2">
+        <v>8110</v>
+      </c>
+      <c r="G2">
+        <v>28632</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3144</v>
+      </c>
+      <c r="E3">
+        <v>2805</v>
+      </c>
+      <c r="F3">
+        <v>2261</v>
+      </c>
+      <c r="G3">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>440</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>6440</v>
+      </c>
+      <c r="E4">
+        <v>5070</v>
+      </c>
+      <c r="F4">
+        <v>5133</v>
+      </c>
+      <c r="G4">
+        <v>16643</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>244</v>
+      </c>
+      <c r="E5">
+        <v>1331</v>
+      </c>
+      <c r="F5">
+        <v>244</v>
+      </c>
+      <c r="G5">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>442</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>405</v>
+      </c>
+      <c r="E6">
+        <v>155</v>
+      </c>
+      <c r="F6">
+        <v>130</v>
+      </c>
+      <c r="G6">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>176</v>
+      </c>
+      <c r="E7">
+        <v>165</v>
+      </c>
+      <c r="F7">
+        <v>119</v>
+      </c>
+      <c r="G7">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>444</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>122</v>
+      </c>
+      <c r="E8">
+        <v>114</v>
+      </c>
+      <c r="F8">
+        <v>109</v>
+      </c>
+      <c r="G8">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>445</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>32</v>
+      </c>
+      <c r="E9">
+        <v>55</v>
+      </c>
+      <c r="F9">
+        <v>25</v>
+      </c>
+      <c r="G9">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>37</v>
+      </c>
+      <c r="E10">
+        <v>35</v>
+      </c>
+      <c r="F10">
+        <v>16</v>
+      </c>
+      <c r="G10">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>447</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>52</v>
+      </c>
+      <c r="E11">
+        <v>81</v>
+      </c>
+      <c r="F11">
+        <v>60</v>
+      </c>
+      <c r="G11">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>16</v>
+      </c>
+      <c r="F12">
+        <v>13</v>
+      </c>
+      <c r="G12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>11090</v>
+      </c>
+      <c r="E14">
+        <v>18711</v>
+      </c>
+      <c r="F14">
+        <v>12727</v>
+      </c>
+      <c r="G14">
+        <v>42528</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>2961</v>
+      </c>
+      <c r="E15">
+        <v>4040</v>
+      </c>
+      <c r="F15">
+        <v>2531</v>
+      </c>
+      <c r="G15">
+        <v>9532</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>449</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>1591</v>
+      </c>
+      <c r="E16">
+        <v>1493</v>
+      </c>
+      <c r="F16">
+        <v>7094</v>
+      </c>
+      <c r="G16">
+        <v>10178</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>450</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>5606</v>
+      </c>
+      <c r="E17">
+        <v>3827</v>
+      </c>
+      <c r="F17">
+        <v>2127</v>
+      </c>
+      <c r="G17">
+        <v>11560</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>451</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>198</v>
+      </c>
+      <c r="E18">
+        <v>419</v>
+      </c>
+      <c r="F18">
+        <v>158</v>
+      </c>
+      <c r="G18">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>452</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>230</v>
+      </c>
+      <c r="E19">
+        <v>334</v>
+      </c>
+      <c r="F19">
+        <v>169</v>
+      </c>
+      <c r="G19">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>453</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>191</v>
+      </c>
+      <c r="E20">
+        <v>8186</v>
+      </c>
+      <c r="F20">
+        <v>438</v>
+      </c>
+      <c r="G20">
+        <v>8815</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>454</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>139</v>
+      </c>
+      <c r="E21">
+        <v>232</v>
+      </c>
+      <c r="F21">
+        <v>78</v>
+      </c>
+      <c r="G21">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>455</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>90</v>
+      </c>
+      <c r="E22">
+        <v>82</v>
+      </c>
+      <c r="F22">
+        <v>35</v>
+      </c>
+      <c r="G22">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>456</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>48</v>
+      </c>
+      <c r="E23">
+        <v>66</v>
+      </c>
+      <c r="F23">
+        <v>56</v>
+      </c>
+      <c r="G23">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>457</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>36</v>
+      </c>
+      <c r="E24">
+        <v>32</v>
+      </c>
+      <c r="F24">
+        <v>41</v>
+      </c>
+      <c r="G24">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>4468</v>
+      </c>
+      <c r="E26">
+        <v>5199</v>
+      </c>
+      <c r="F26">
+        <v>8951</v>
+      </c>
+      <c r="G26">
+        <v>18618</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>1533</v>
+      </c>
+      <c r="E27">
+        <v>2026</v>
+      </c>
+      <c r="F27">
+        <v>1415</v>
+      </c>
+      <c r="G27">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>458</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>1560</v>
+      </c>
+      <c r="E28">
+        <v>1412</v>
+      </c>
+      <c r="F28">
+        <v>6656</v>
+      </c>
+      <c r="G28">
+        <v>9628</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>459</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>320</v>
+      </c>
+      <c r="E29">
+        <v>489</v>
+      </c>
+      <c r="F29">
+        <v>361</v>
+      </c>
+      <c r="G29">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>460</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>280</v>
+      </c>
+      <c r="E30">
+        <v>323</v>
+      </c>
+      <c r="F30">
+        <v>187</v>
+      </c>
+      <c r="G30">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>284</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>200</v>
+      </c>
+      <c r="E31">
+        <v>222</v>
+      </c>
+      <c r="F31">
+        <v>126</v>
+      </c>
+      <c r="G31">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>461</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>247</v>
+      </c>
+      <c r="E32">
+        <v>439</v>
+      </c>
+      <c r="F32">
+        <v>63</v>
+      </c>
+      <c r="G32">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>462</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>125</v>
+      </c>
+      <c r="E33">
+        <v>116</v>
+      </c>
+      <c r="F33">
+        <v>67</v>
+      </c>
+      <c r="G33">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>463</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>102</v>
+      </c>
+      <c r="E34">
+        <v>81</v>
+      </c>
+      <c r="F34">
+        <v>42</v>
+      </c>
+      <c r="G34">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>464</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>68</v>
+      </c>
+      <c r="E35">
+        <v>53</v>
+      </c>
+      <c r="F35">
+        <v>21</v>
+      </c>
+      <c r="G35">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>465</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>33</v>
+      </c>
+      <c r="E36">
+        <v>38</v>
+      </c>
+      <c r="F36">
+        <v>13</v>
+      </c>
+      <c r="G36">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>6503</v>
+      </c>
+      <c r="E38">
+        <v>22193</v>
+      </c>
+      <c r="F38">
+        <v>48430</v>
+      </c>
+      <c r="G38">
+        <v>77126</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>2031</v>
+      </c>
+      <c r="E39">
+        <v>3207</v>
+      </c>
+      <c r="F39">
+        <v>5713</v>
+      </c>
+      <c r="G39">
+        <v>10951</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>466</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>2032</v>
+      </c>
+      <c r="E40">
+        <v>2215</v>
+      </c>
+      <c r="F40">
+        <v>37057</v>
+      </c>
+      <c r="G40">
+        <v>41304</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>467</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1242</v>
+      </c>
+      <c r="E41">
+        <v>2953</v>
+      </c>
+      <c r="F41">
+        <v>1258</v>
+      </c>
+      <c r="G41">
+        <v>5453</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>468</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>246</v>
+      </c>
+      <c r="E42">
+        <v>12299</v>
+      </c>
+      <c r="F42">
+        <v>418</v>
+      </c>
+      <c r="G42">
+        <v>12963</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>469</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>466</v>
+      </c>
+      <c r="E43">
+        <v>683</v>
+      </c>
+      <c r="F43">
+        <v>2554</v>
+      </c>
+      <c r="G43">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>470</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>143</v>
+      </c>
+      <c r="E44">
+        <v>231</v>
+      </c>
+      <c r="F44">
+        <v>414</v>
+      </c>
+      <c r="G44">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>83</v>
+      </c>
+      <c r="E45">
+        <v>110</v>
+      </c>
+      <c r="F45">
+        <v>385</v>
+      </c>
+      <c r="G45">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>472</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>135</v>
+      </c>
+      <c r="E46">
+        <v>303</v>
+      </c>
+      <c r="F46">
+        <v>287</v>
+      </c>
+      <c r="G46">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>473</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>89</v>
+      </c>
+      <c r="E47">
+        <v>92</v>
+      </c>
+      <c r="F47">
+        <v>256</v>
+      </c>
+      <c r="G47">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>474</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>36</v>
+      </c>
+      <c r="E48">
+        <v>100</v>
+      </c>
+      <c r="F48">
+        <v>88</v>
+      </c>
+      <c r="G48">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>40244</v>
+      </c>
+      <c r="E50">
+        <v>16014</v>
+      </c>
+      <c r="F50">
+        <v>10699</v>
+      </c>
+      <c r="G50">
+        <v>66957</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>3279</v>
+      </c>
+      <c r="E51">
+        <v>2878</v>
+      </c>
+      <c r="F51">
+        <v>1089</v>
+      </c>
+      <c r="G51">
+        <v>7246</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>475</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>25722</v>
+      </c>
+      <c r="E52">
+        <v>3748</v>
+      </c>
+      <c r="F52">
+        <v>726</v>
+      </c>
+      <c r="G52">
+        <v>30196</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>476</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>5306</v>
+      </c>
+      <c r="E53">
+        <v>2302</v>
+      </c>
+      <c r="F53">
+        <v>7086</v>
+      </c>
+      <c r="G53">
+        <v>14694</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>477</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>498</v>
+      </c>
+      <c r="E54">
+        <v>256</v>
+      </c>
+      <c r="F54">
+        <v>94</v>
+      </c>
+      <c r="G54">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>478</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>1332</v>
+      </c>
+      <c r="E55">
+        <v>2558</v>
+      </c>
+      <c r="F55">
+        <v>533</v>
+      </c>
+      <c r="G55">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>479</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>3298</v>
+      </c>
+      <c r="E56">
+        <v>2966</v>
+      </c>
+      <c r="F56">
+        <v>618</v>
+      </c>
+      <c r="G56">
+        <v>6882</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>480</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>54</v>
+      </c>
+      <c r="E57">
+        <v>316</v>
+      </c>
+      <c r="F57">
+        <v>30</v>
+      </c>
+      <c r="G57">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>481</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>648</v>
+      </c>
+      <c r="E58">
+        <v>844</v>
+      </c>
+      <c r="F58">
+        <v>371</v>
+      </c>
+      <c r="G58">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>482</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>44</v>
+      </c>
+      <c r="E59">
+        <v>50</v>
+      </c>
+      <c r="F59">
+        <v>11</v>
+      </c>
+      <c r="G59">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
         <v>483</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>63</v>
+      </c>
+      <c r="E60">
+        <v>96</v>
+      </c>
+      <c r="F60">
+        <v>141</v>
+      </c>
+      <c r="G60">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>453</v>
+      </c>
+      <c r="E62">
+        <v>867</v>
+      </c>
+      <c r="F62">
+        <v>207</v>
+      </c>
+      <c r="G62">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>181</v>
+      </c>
+      <c r="E63">
+        <v>295</v>
+      </c>
+      <c r="F63">
+        <v>61</v>
+      </c>
+      <c r="G63">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>484</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>145</v>
+      </c>
+      <c r="E64">
+        <v>357</v>
+      </c>
+      <c r="F64">
+        <v>52</v>
+      </c>
+      <c r="G64">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>485</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>97</v>
+      </c>
+      <c r="E65">
+        <v>148</v>
+      </c>
+      <c r="F65">
+        <v>77</v>
+      </c>
+      <c r="G65">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>486</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>30</v>
+      </c>
+      <c r="E66">
+        <v>67</v>
+      </c>
+      <c r="F66">
+        <v>17</v>
+      </c>
+      <c r="G66">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1658</v>
+      </c>
+      <c r="E68">
+        <v>6562</v>
+      </c>
+      <c r="F68">
+        <v>517</v>
+      </c>
+      <c r="G68">
+        <v>8737</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>31</v>
+      </c>
+      <c r="B69" t="s">
+        <v>31</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>534</v>
+      </c>
+      <c r="E69">
+        <v>1871</v>
+      </c>
+      <c r="F69">
+        <v>180</v>
+      </c>
+      <c r="G69">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>487</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>769</v>
+      </c>
+      <c r="E70">
+        <v>3743</v>
+      </c>
+      <c r="F70">
+        <v>166</v>
+      </c>
+      <c r="G70">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>488</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>132</v>
+      </c>
+      <c r="E71">
+        <v>431</v>
+      </c>
+      <c r="F71">
+        <v>57</v>
+      </c>
+      <c r="G71">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>489</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>48</v>
+      </c>
+      <c r="E72">
+        <v>103</v>
+      </c>
+      <c r="F72">
+        <v>33</v>
+      </c>
+      <c r="G72">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>490</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>58</v>
+      </c>
+      <c r="E73">
+        <v>217</v>
+      </c>
+      <c r="F73">
+        <v>30</v>
+      </c>
+      <c r="G73">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>491</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>40</v>
+      </c>
+      <c r="E74">
+        <v>66</v>
+      </c>
+      <c r="F74">
+        <v>16</v>
+      </c>
+      <c r="G74">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>492</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>17</v>
+      </c>
+      <c r="E75">
+        <v>37</v>
+      </c>
+      <c r="F75">
+        <v>13</v>
+      </c>
+      <c r="G75">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>493</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>60</v>
+      </c>
+      <c r="E76">
+        <v>94</v>
+      </c>
+      <c r="F76">
+        <v>22</v>
+      </c>
+      <c r="G76">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>27735</v>
+      </c>
+      <c r="E78">
+        <v>18533</v>
+      </c>
+      <c r="F78">
+        <v>3944</v>
+      </c>
+      <c r="G78">
+        <v>50212</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>3134</v>
+      </c>
+      <c r="E79">
+        <v>3512</v>
+      </c>
+      <c r="F79">
+        <v>1209</v>
+      </c>
+      <c r="G79">
+        <v>7855</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>494</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>11347</v>
+      </c>
+      <c r="E80">
+        <v>1653</v>
+      </c>
+      <c r="F80">
+        <v>955</v>
+      </c>
+      <c r="G80">
+        <v>13955</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>495</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>11141</v>
+      </c>
+      <c r="E81">
+        <v>2128</v>
+      </c>
+      <c r="F81">
+        <v>641</v>
+      </c>
+      <c r="G81">
+        <v>13910</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>496</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>477</v>
+      </c>
+      <c r="E82">
+        <v>531</v>
+      </c>
+      <c r="F82">
+        <v>179</v>
+      </c>
+      <c r="G82">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>497</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>601</v>
+      </c>
+      <c r="E83">
+        <v>2148</v>
+      </c>
+      <c r="F83">
+        <v>222</v>
+      </c>
+      <c r="G83">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>498</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>208</v>
+      </c>
+      <c r="E84">
+        <v>171</v>
+      </c>
+      <c r="F84">
+        <v>212</v>
+      </c>
+      <c r="G84">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>499</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>137</v>
+      </c>
+      <c r="E85">
+        <v>78</v>
+      </c>
+      <c r="F85">
+        <v>23</v>
+      </c>
+      <c r="G85">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>500</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>243</v>
+      </c>
+      <c r="E86">
+        <v>8059</v>
+      </c>
+      <c r="F86">
+        <v>194</v>
+      </c>
+      <c r="G86">
+        <v>8496</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>501</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>109</v>
+      </c>
+      <c r="E87">
+        <v>127</v>
+      </c>
+      <c r="F87">
+        <v>40</v>
+      </c>
+      <c r="G87">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>502</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>338</v>
+      </c>
+      <c r="E88">
+        <v>126</v>
+      </c>
+      <c r="F88">
+        <v>269</v>
+      </c>
+      <c r="G88">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>92</v>
+      </c>
+      <c r="E90">
+        <v>68</v>
+      </c>
+      <c r="F90">
+        <v>46</v>
+      </c>
+      <c r="G90">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>31</v>
+      </c>
+      <c r="B91" t="s">
+        <v>31</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>60</v>
+      </c>
+      <c r="E91">
+        <v>32</v>
+      </c>
+      <c r="F91">
+        <v>24</v>
+      </c>
+      <c r="G91">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>503</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>32</v>
+      </c>
+      <c r="E92">
+        <v>36</v>
+      </c>
+      <c r="F92">
+        <v>22</v>
+      </c>
+      <c r="G92">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>161</v>
+      </c>
+      <c r="E94">
+        <v>294</v>
+      </c>
+      <c r="F94">
+        <v>451</v>
+      </c>
+      <c r="G94">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>83</v>
+      </c>
+      <c r="E95">
+        <v>102</v>
+      </c>
+      <c r="F95">
+        <v>113</v>
+      </c>
+      <c r="G95">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>504</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>45</v>
+      </c>
+      <c r="E96">
+        <v>101</v>
+      </c>
+      <c r="F96">
+        <v>305</v>
+      </c>
+      <c r="G96">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>505</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>33</v>
+      </c>
+      <c r="E97">
+        <v>91</v>
+      </c>
+      <c r="F97">
+        <v>33</v>
+      </c>
+      <c r="G97">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>12</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>13024</v>
+      </c>
+      <c r="E99">
+        <v>8411</v>
+      </c>
+      <c r="F99">
+        <v>9880</v>
+      </c>
+      <c r="G99">
+        <v>31315</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>31</v>
+      </c>
+      <c r="B100" t="s">
+        <v>31</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>1141</v>
+      </c>
+      <c r="E100">
+        <v>1817</v>
+      </c>
+      <c r="F100">
+        <v>771</v>
+      </c>
+      <c r="G100">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>506</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>9349</v>
+      </c>
+      <c r="E101">
+        <v>1056</v>
+      </c>
+      <c r="F101">
+        <v>7838</v>
+      </c>
+      <c r="G101">
+        <v>18243</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>507</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>1792</v>
+      </c>
+      <c r="E102">
+        <v>4127</v>
+      </c>
+      <c r="F102">
+        <v>840</v>
+      </c>
+      <c r="G102">
+        <v>6759</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>508</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>313</v>
+      </c>
+      <c r="E103">
+        <v>756</v>
+      </c>
+      <c r="F103">
+        <v>222</v>
+      </c>
+      <c r="G103">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>509</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>146</v>
+      </c>
+      <c r="E104">
+        <v>232</v>
+      </c>
+      <c r="F104">
+        <v>74</v>
+      </c>
+      <c r="G104">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>510</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>90</v>
+      </c>
+      <c r="E105">
+        <v>111</v>
+      </c>
+      <c r="F105">
+        <v>44</v>
+      </c>
+      <c r="G105">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>511</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>65</v>
+      </c>
+      <c r="E106">
+        <v>67</v>
+      </c>
+      <c r="F106">
+        <v>34</v>
+      </c>
+      <c r="G106">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>7</v>
+      </c>
+      <c r="B107" t="s">
+        <v>512</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>62</v>
+      </c>
+      <c r="E107">
+        <v>162</v>
+      </c>
+      <c r="F107">
+        <v>30</v>
+      </c>
+      <c r="G107">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>513</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>41</v>
+      </c>
+      <c r="E108">
+        <v>62</v>
+      </c>
+      <c r="F108">
+        <v>19</v>
+      </c>
+      <c r="G108">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>9</v>
+      </c>
+      <c r="B109" t="s">
+        <v>514</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>25</v>
+      </c>
+      <c r="E109">
+        <v>21</v>
+      </c>
+      <c r="F109">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>13</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>471</v>
+      </c>
+      <c r="E111">
+        <v>262</v>
+      </c>
+      <c r="F111">
+        <v>135</v>
+      </c>
+      <c r="G111">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>195</v>
+      </c>
+      <c r="E112">
+        <v>142</v>
+      </c>
+      <c r="F112">
+        <v>67</v>
+      </c>
+      <c r="G112">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>515</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>222</v>
+      </c>
+      <c r="E113">
+        <v>80</v>
+      </c>
+      <c r="F113">
+        <v>52</v>
+      </c>
+      <c r="G113">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>516</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>54</v>
+      </c>
+      <c r="E114">
+        <v>40</v>
+      </c>
+      <c r="F114">
+        <v>16</v>
+      </c>
+      <c r="G114">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>2543</v>
+      </c>
+      <c r="E116">
+        <v>29902</v>
+      </c>
+      <c r="F116">
+        <v>4352</v>
+      </c>
+      <c r="G116">
+        <v>36797</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>31</v>
+      </c>
+      <c r="B117" t="s">
+        <v>31</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>873</v>
+      </c>
+      <c r="E117">
+        <v>4021</v>
+      </c>
+      <c r="F117">
+        <v>756</v>
+      </c>
+      <c r="G117">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>517</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>581</v>
+      </c>
+      <c r="E118">
+        <v>1995</v>
+      </c>
+      <c r="F118">
+        <v>509</v>
+      </c>
+      <c r="G118">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>518</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>374</v>
+      </c>
+      <c r="E119">
+        <v>5504</v>
+      </c>
+      <c r="F119">
+        <v>2319</v>
+      </c>
+      <c r="G119">
+        <v>8197</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>519</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>149</v>
+      </c>
+      <c r="E120">
+        <v>13763</v>
+      </c>
+      <c r="F120">
+        <v>107</v>
+      </c>
+      <c r="G120">
+        <v>14019</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>520</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>184</v>
+      </c>
+      <c r="E121">
+        <v>792</v>
+      </c>
+      <c r="F121">
+        <v>179</v>
+      </c>
+      <c r="G121">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>521</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>239</v>
+      </c>
+      <c r="E122">
+        <v>381</v>
+      </c>
+      <c r="F122">
+        <v>378</v>
+      </c>
+      <c r="G122">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>522</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>40</v>
+      </c>
+      <c r="E123">
+        <v>202</v>
+      </c>
+      <c r="F123">
+        <v>36</v>
+      </c>
+      <c r="G123">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>523</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>53</v>
+      </c>
+      <c r="E124">
+        <v>3112</v>
+      </c>
+      <c r="F124">
+        <v>40</v>
+      </c>
+      <c r="G124">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>524</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>8</v>
+      </c>
+      <c r="E125">
+        <v>75</v>
+      </c>
+      <c r="F125">
+        <v>7</v>
+      </c>
+      <c r="G125">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>525</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>42</v>
+      </c>
+      <c r="E126">
+        <v>57</v>
+      </c>
+      <c r="F126">
+        <v>21</v>
+      </c>
+      <c r="G126">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>15</v>
+      </c>
+      <c r="B128" t="s">
+        <v>19</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>498</v>
+      </c>
+      <c r="E128">
+        <v>594</v>
+      </c>
+      <c r="F128">
+        <v>317</v>
+      </c>
+      <c r="G128">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>31</v>
+      </c>
+      <c r="B129" t="s">
+        <v>31</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>203</v>
+      </c>
+      <c r="E129">
+        <v>288</v>
+      </c>
+      <c r="F129">
+        <v>127</v>
+      </c>
+      <c r="G129">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>526</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>295</v>
+      </c>
+      <c r="E130">
+        <v>306</v>
+      </c>
+      <c r="F130">
+        <v>190</v>
+      </c>
+      <c r="G130">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>16</v>
+      </c>
+      <c r="B132" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>164</v>
+      </c>
+      <c r="E132">
+        <v>214</v>
+      </c>
+      <c r="F132">
+        <v>154</v>
+      </c>
+      <c r="G132">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" t="s">
+        <v>31</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>57</v>
+      </c>
+      <c r="E133">
+        <v>67</v>
+      </c>
+      <c r="F133">
+        <v>49</v>
+      </c>
+      <c r="G133">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>527</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>55</v>
+      </c>
+      <c r="E134">
+        <v>90</v>
+      </c>
+      <c r="F134">
+        <v>73</v>
+      </c>
+      <c r="G134">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>528</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>15</v>
+      </c>
+      <c r="E135">
+        <v>14</v>
+      </c>
+      <c r="F135">
+        <v>14</v>
+      </c>
+      <c r="G135">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>529</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>37</v>
+      </c>
+      <c r="E136">
+        <v>43</v>
+      </c>
+      <c r="F136">
+        <v>18</v>
+      </c>
+      <c r="G136">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>17</v>
+      </c>
+      <c r="B138" t="s">
+        <v>21</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>2761</v>
+      </c>
+      <c r="E138">
+        <v>5214</v>
+      </c>
+      <c r="F138">
+        <v>1444</v>
+      </c>
+      <c r="G138">
+        <v>9419</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" t="s">
+        <v>31</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>969</v>
+      </c>
+      <c r="E139">
+        <v>1499</v>
+      </c>
+      <c r="F139">
+        <v>565</v>
+      </c>
+      <c r="G139">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>530</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>804</v>
+      </c>
+      <c r="E140">
+        <v>1183</v>
+      </c>
+      <c r="F140">
+        <v>489</v>
+      </c>
+      <c r="G140">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>531</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>259</v>
+      </c>
+      <c r="E141">
+        <v>1589</v>
+      </c>
+      <c r="F141">
+        <v>104</v>
+      </c>
+      <c r="G141">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>532</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>83</v>
+      </c>
+      <c r="E142">
+        <v>183</v>
+      </c>
+      <c r="F142">
+        <v>47</v>
+      </c>
+      <c r="G142">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>4</v>
+      </c>
+      <c r="B143" t="s">
+        <v>533</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>114</v>
+      </c>
+      <c r="E143">
+        <v>143</v>
+      </c>
+      <c r="F143">
+        <v>48</v>
+      </c>
+      <c r="G143">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>5</v>
+      </c>
+      <c r="B144" t="s">
+        <v>534</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>120</v>
+      </c>
+      <c r="E144">
+        <v>46</v>
+      </c>
+      <c r="F144">
+        <v>24</v>
+      </c>
+      <c r="G144">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>535</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>33</v>
+      </c>
+      <c r="E145">
+        <v>54</v>
+      </c>
+      <c r="F145">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>7</v>
+      </c>
+      <c r="B146" t="s">
+        <v>536</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>31</v>
+      </c>
+      <c r="E146">
+        <v>62</v>
+      </c>
+      <c r="F146">
+        <v>18</v>
+      </c>
+      <c r="G146">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>537</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>102</v>
+      </c>
+      <c r="E147">
+        <v>409</v>
+      </c>
+      <c r="F147">
+        <v>36</v>
+      </c>
+      <c r="G147">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>9</v>
+      </c>
+      <c r="B148" t="s">
+        <v>538</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>246</v>
+      </c>
+      <c r="E148">
+        <v>46</v>
+      </c>
+      <c r="F148">
+        <v>97</v>
+      </c>
+      <c r="G148">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>24</v>
+      </c>
+      <c r="B150" t="s">
+        <v>22</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>350</v>
+      </c>
+      <c r="E150">
+        <v>538</v>
+      </c>
+      <c r="F150">
+        <v>1235</v>
+      </c>
+      <c r="G150">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>31</v>
+      </c>
+      <c r="B151" t="s">
+        <v>31</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>122</v>
+      </c>
+      <c r="E151">
+        <v>218</v>
+      </c>
+      <c r="F151">
+        <v>203</v>
+      </c>
+      <c r="G151">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>539</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>82</v>
+      </c>
+      <c r="E152">
+        <v>136</v>
+      </c>
+      <c r="F152">
+        <v>164</v>
+      </c>
+      <c r="G152">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>540</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>19</v>
+      </c>
+      <c r="E153">
+        <v>23</v>
+      </c>
+      <c r="F153">
+        <v>23</v>
+      </c>
+      <c r="G153">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>541</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>18</v>
+      </c>
+      <c r="E154">
+        <v>32</v>
+      </c>
+      <c r="F154">
+        <v>30</v>
+      </c>
+      <c r="G154">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>542</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>46</v>
+      </c>
+      <c r="E155">
+        <v>11</v>
+      </c>
+      <c r="F155">
+        <v>9</v>
+      </c>
+      <c r="G155">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>543</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>63</v>
+      </c>
+      <c r="E156">
+        <v>118</v>
+      </c>
+      <c r="F156">
+        <v>806</v>
+      </c>
+      <c r="G156">
+        <v>987</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>544</v>
+      </c>
+      <c r="D2" t="s">
+        <v>545</v>
+      </c>
+      <c r="E2" t="s">
+        <v>546</v>
+      </c>
+      <c r="F2" t="s">
+        <v>547</v>
+      </c>
+      <c r="G2">
+        <v>2511</v>
+      </c>
+      <c r="H2">
+        <v>4570</v>
+      </c>
+      <c r="I2">
+        <v>2781</v>
+      </c>
+      <c r="J2">
+        <v>9507</v>
+      </c>
+      <c r="K2">
+        <v>27610</v>
+      </c>
+      <c r="L2">
+        <v>289</v>
+      </c>
+      <c r="M2">
+        <v>799</v>
+      </c>
+      <c r="N2">
+        <v>3318</v>
+      </c>
+      <c r="O2">
+        <v>83</v>
+      </c>
+      <c r="P2">
+        <v>57</v>
+      </c>
+      <c r="Q2">
+        <v>14944</v>
+      </c>
+      <c r="R2">
+        <v>131</v>
+      </c>
+      <c r="S2">
+        <v>3160</v>
+      </c>
+      <c r="T2">
+        <v>179</v>
+      </c>
+      <c r="U2">
+        <v>77</v>
+      </c>
+      <c r="V2">
+        <v>5206</v>
+      </c>
+      <c r="W2">
+        <v>157</v>
+      </c>
+      <c r="X2">
+        <v>75379</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>544</v>
+      </c>
+      <c r="D3" t="s">
+        <v>545</v>
+      </c>
+      <c r="E3" t="s">
+        <v>548</v>
+      </c>
+      <c r="F3" t="s">
+        <v>549</v>
+      </c>
+      <c r="G3">
+        <v>21463</v>
+      </c>
+      <c r="H3">
+        <v>7970</v>
+      </c>
+      <c r="I3">
+        <v>6994</v>
+      </c>
+      <c r="J3">
+        <v>46463</v>
+      </c>
+      <c r="K3">
+        <v>10749</v>
+      </c>
+      <c r="L3">
+        <v>254</v>
+      </c>
+      <c r="M3">
+        <v>1615</v>
+      </c>
+      <c r="N3">
+        <v>7862</v>
+      </c>
+      <c r="O3">
+        <v>72</v>
+      </c>
+      <c r="P3">
+        <v>78</v>
+      </c>
+      <c r="Q3">
+        <v>5360</v>
+      </c>
+      <c r="R3">
+        <v>251</v>
+      </c>
+      <c r="S3">
+        <v>2683</v>
+      </c>
+      <c r="T3">
+        <v>263</v>
+      </c>
+      <c r="U3">
+        <v>100</v>
+      </c>
+      <c r="V3">
+        <v>7929</v>
+      </c>
+      <c r="W3">
+        <v>1011</v>
+      </c>
+      <c r="X3">
+        <v>121117</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>544</v>
+      </c>
+      <c r="D4" t="s">
+        <v>545</v>
+      </c>
+      <c r="E4" t="s">
+        <v>550</v>
+      </c>
+      <c r="F4" t="s">
+        <v>551</v>
+      </c>
+      <c r="G4">
+        <v>15275</v>
+      </c>
+      <c r="H4">
+        <v>13397</v>
+      </c>
+      <c r="I4">
+        <v>4953</v>
+      </c>
+      <c r="J4">
+        <v>37899</v>
+      </c>
+      <c r="K4">
+        <v>17349</v>
+      </c>
+      <c r="L4">
+        <v>1163</v>
+      </c>
+      <c r="M4">
+        <v>1270</v>
+      </c>
+      <c r="N4">
+        <v>21010</v>
+      </c>
+      <c r="O4">
+        <v>127</v>
+      </c>
+      <c r="P4">
+        <v>147</v>
+      </c>
+      <c r="Q4">
+        <v>12494</v>
+      </c>
+      <c r="R4">
+        <v>216</v>
+      </c>
+      <c r="S4">
+        <v>5425</v>
+      </c>
+      <c r="T4">
+        <v>836</v>
+      </c>
+      <c r="U4">
+        <v>436</v>
+      </c>
+      <c r="V4">
+        <v>3811</v>
+      </c>
+      <c r="W4">
+        <v>664</v>
+      </c>
+      <c r="X4">
+        <v>136472</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>39249</v>
+      </c>
+      <c r="H5">
+        <v>25937</v>
+      </c>
+      <c r="I5">
+        <v>14728</v>
+      </c>
+      <c r="J5">
+        <v>93869</v>
+      </c>
+      <c r="K5">
+        <v>55708</v>
+      </c>
+      <c r="L5">
+        <v>1706</v>
+      </c>
+      <c r="M5">
+        <v>3684</v>
+      </c>
+      <c r="N5">
+        <v>32190</v>
+      </c>
+      <c r="O5">
+        <v>282</v>
+      </c>
+      <c r="P5">
+        <v>282</v>
+      </c>
+      <c r="Q5">
+        <v>32798</v>
+      </c>
+      <c r="R5">
+        <v>598</v>
+      </c>
+      <c r="S5">
+        <v>11268</v>
+      </c>
+      <c r="T5">
+        <v>1278</v>
+      </c>
+      <c r="U5">
+        <v>613</v>
+      </c>
+      <c r="V5">
+        <v>16946</v>
+      </c>
+      <c r="W5">
+        <v>1832</v>
+      </c>
+      <c r="X5">
+        <v>332968</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>2511</v>
+      </c>
+      <c r="E2">
+        <v>21463</v>
+      </c>
+      <c r="F2">
+        <v>15275</v>
+      </c>
+      <c r="G2">
+        <v>39249</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>872</v>
+      </c>
+      <c r="E3">
+        <v>4994</v>
+      </c>
+      <c r="F3">
+        <v>3493</v>
+      </c>
+      <c r="G3">
+        <v>9359</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>552</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>912</v>
+      </c>
+      <c r="E4">
+        <v>13184</v>
+      </c>
+      <c r="F4">
+        <v>3740</v>
+      </c>
+      <c r="G4">
+        <v>17836</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>553</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>168</v>
+      </c>
+      <c r="E5">
+        <v>415</v>
+      </c>
+      <c r="F5">
+        <v>578</v>
+      </c>
+      <c r="G5">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>554</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>182</v>
+      </c>
+      <c r="E6">
+        <v>1725</v>
+      </c>
+      <c r="F6">
+        <v>3349</v>
+      </c>
+      <c r="G6">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>113</v>
+      </c>
+      <c r="E7">
+        <v>328</v>
+      </c>
+      <c r="F7">
+        <v>2966</v>
+      </c>
+      <c r="G7">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>556</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>64</v>
+      </c>
+      <c r="E8">
+        <v>171</v>
+      </c>
+      <c r="F8">
+        <v>183</v>
+      </c>
+      <c r="G8">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>557</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>35</v>
+      </c>
+      <c r="E9">
+        <v>153</v>
+      </c>
+      <c r="F9">
+        <v>142</v>
+      </c>
+      <c r="G9">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>558</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>87</v>
+      </c>
+      <c r="E10">
+        <v>310</v>
+      </c>
+      <c r="F10">
+        <v>481</v>
+      </c>
+      <c r="G10">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>559</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>54</v>
+      </c>
+      <c r="E11">
+        <v>74</v>
+      </c>
+      <c r="F11">
+        <v>111</v>
+      </c>
+      <c r="G11">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>560</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>24</v>
+      </c>
+      <c r="E12">
+        <v>109</v>
+      </c>
+      <c r="F12">
+        <v>232</v>
+      </c>
+      <c r="G12">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>4570</v>
+      </c>
+      <c r="E14">
+        <v>7970</v>
+      </c>
+      <c r="F14">
+        <v>13397</v>
+      </c>
+      <c r="G14">
+        <v>25937</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>1005</v>
+      </c>
+      <c r="E15">
+        <v>2074</v>
+      </c>
+      <c r="F15">
+        <v>4878</v>
+      </c>
+      <c r="G15">
+        <v>7957</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>561</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>2374</v>
+      </c>
+      <c r="E16">
+        <v>4248</v>
+      </c>
+      <c r="F16">
+        <v>3621</v>
+      </c>
+      <c r="G16">
+        <v>10243</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>562</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>363</v>
+      </c>
+      <c r="E17">
+        <v>539</v>
+      </c>
+      <c r="F17">
+        <v>1676</v>
+      </c>
+      <c r="G17">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>563</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>102</v>
+      </c>
+      <c r="E18">
+        <v>175</v>
+      </c>
+      <c r="F18">
+        <v>450</v>
+      </c>
+      <c r="G18">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>564</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>204</v>
+      </c>
+      <c r="E19">
+        <v>278</v>
+      </c>
+      <c r="F19">
+        <v>1039</v>
+      </c>
+      <c r="G19">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>565</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>243</v>
+      </c>
+      <c r="E20">
+        <v>395</v>
+      </c>
+      <c r="F20">
+        <v>628</v>
+      </c>
+      <c r="G20">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>566</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>67</v>
+      </c>
+      <c r="E21">
+        <v>145</v>
+      </c>
+      <c r="F21">
+        <v>475</v>
+      </c>
+      <c r="G21">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>567</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>125</v>
+      </c>
+      <c r="E22">
+        <v>50</v>
+      </c>
+      <c r="F22">
+        <v>283</v>
+      </c>
+      <c r="G22">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>568</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>22</v>
+      </c>
+      <c r="E23">
+        <v>23</v>
+      </c>
+      <c r="F23">
+        <v>147</v>
+      </c>
+      <c r="G23">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>569</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>65</v>
+      </c>
+      <c r="E24">
+        <v>43</v>
+      </c>
+      <c r="F24">
+        <v>200</v>
+      </c>
+      <c r="G24">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>2781</v>
+      </c>
+      <c r="E26">
+        <v>6994</v>
+      </c>
+      <c r="F26">
+        <v>4953</v>
+      </c>
+      <c r="G26">
+        <v>14728</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>538</v>
+      </c>
+      <c r="E27">
+        <v>1136</v>
+      </c>
+      <c r="F27">
+        <v>1820</v>
+      </c>
+      <c r="G27">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>570</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>812</v>
+      </c>
+      <c r="E28">
+        <v>5051</v>
+      </c>
+      <c r="F28">
+        <v>1647</v>
+      </c>
+      <c r="G28">
+        <v>7510</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>571</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>223</v>
+      </c>
+      <c r="E29">
+        <v>239</v>
+      </c>
+      <c r="F29">
+        <v>562</v>
+      </c>
+      <c r="G29">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>572</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>636</v>
+      </c>
+      <c r="E30">
+        <v>186</v>
+      </c>
+      <c r="F30">
+        <v>377</v>
+      </c>
+      <c r="G30">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>573</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>51</v>
+      </c>
+      <c r="E31">
+        <v>87</v>
+      </c>
+      <c r="F31">
+        <v>129</v>
+      </c>
+      <c r="G31">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>287</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>62</v>
+      </c>
+      <c r="E32">
+        <v>78</v>
+      </c>
+      <c r="F32">
+        <v>143</v>
+      </c>
+      <c r="G32">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>574</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>33</v>
+      </c>
+      <c r="E33">
+        <v>44</v>
+      </c>
+      <c r="F33">
+        <v>54</v>
+      </c>
+      <c r="G33">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>575</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>84</v>
+      </c>
+      <c r="E34">
+        <v>85</v>
+      </c>
+      <c r="F34">
+        <v>54</v>
+      </c>
+      <c r="G34">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>576</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>31</v>
+      </c>
+      <c r="E35">
+        <v>35</v>
+      </c>
+      <c r="F35">
+        <v>81</v>
+      </c>
+      <c r="G35">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>577</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>311</v>
+      </c>
+      <c r="E36">
+        <v>53</v>
+      </c>
+      <c r="F36">
+        <v>86</v>
+      </c>
+      <c r="G36">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>9507</v>
+      </c>
+      <c r="E38">
+        <v>46463</v>
+      </c>
+      <c r="F38">
+        <v>37899</v>
+      </c>
+      <c r="G38">
+        <v>93869</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>867</v>
+      </c>
+      <c r="E39">
+        <v>4782</v>
+      </c>
+      <c r="F39">
+        <v>3760</v>
+      </c>
+      <c r="G39">
+        <v>9409</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>578</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>4154</v>
+      </c>
+      <c r="E40">
+        <v>20244</v>
+      </c>
+      <c r="F40">
+        <v>5777</v>
+      </c>
+      <c r="G40">
+        <v>30175</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>579</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1804</v>
+      </c>
+      <c r="E41">
+        <v>3736</v>
+      </c>
+      <c r="F41">
+        <v>20910</v>
+      </c>
+      <c r="G41">
+        <v>26450</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>580</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>112</v>
+      </c>
+      <c r="E42">
+        <v>662</v>
+      </c>
+      <c r="F42">
+        <v>514</v>
+      </c>
+      <c r="G42">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>581</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>2238</v>
+      </c>
+      <c r="E43">
+        <v>16118</v>
+      </c>
+      <c r="F43">
+        <v>5819</v>
+      </c>
+      <c r="G43">
+        <v>24175</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>582</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>134</v>
+      </c>
+      <c r="E44">
+        <v>294</v>
+      </c>
+      <c r="F44">
+        <v>515</v>
+      </c>
+      <c r="G44">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>583</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>65</v>
+      </c>
+      <c r="E45">
+        <v>137</v>
+      </c>
+      <c r="F45">
+        <v>141</v>
+      </c>
+      <c r="G45">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>584</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>49</v>
+      </c>
+      <c r="E46">
+        <v>102</v>
+      </c>
+      <c r="F46">
+        <v>184</v>
+      </c>
+      <c r="G46">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>585</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>32</v>
+      </c>
+      <c r="E47">
+        <v>188</v>
+      </c>
+      <c r="F47">
+        <v>117</v>
+      </c>
+      <c r="G47">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>586</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>52</v>
+      </c>
+      <c r="E48">
+        <v>200</v>
+      </c>
+      <c r="F48">
+        <v>162</v>
+      </c>
+      <c r="G48">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50">
+        <v>27610</v>
+      </c>
+      <c r="E50">
+        <v>10749</v>
+      </c>
+      <c r="F50">
+        <v>17349</v>
+      </c>
+      <c r="G50">
+        <v>55708</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>1202</v>
+      </c>
+      <c r="E51">
+        <v>1603</v>
+      </c>
+      <c r="F51">
+        <v>3577</v>
+      </c>
+      <c r="G51">
+        <v>6382</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>587</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>2383</v>
+      </c>
+      <c r="E52">
+        <v>3486</v>
+      </c>
+      <c r="F52">
+        <v>2516</v>
+      </c>
+      <c r="G52">
+        <v>8385</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>588</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>16622</v>
+      </c>
+      <c r="E53">
+        <v>4055</v>
+      </c>
+      <c r="F53">
+        <v>3701</v>
+      </c>
+      <c r="G53">
+        <v>24378</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>589</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>332</v>
+      </c>
+      <c r="E54">
+        <v>227</v>
+      </c>
+      <c r="F54">
+        <v>892</v>
+      </c>
+      <c r="G54">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>590</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>265</v>
+      </c>
+      <c r="E55">
+        <v>339</v>
+      </c>
+      <c r="F55">
+        <v>1074</v>
+      </c>
+      <c r="G55">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>591</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>323</v>
+      </c>
+      <c r="E56">
+        <v>379</v>
+      </c>
+      <c r="F56">
+        <v>882</v>
+      </c>
+      <c r="G56">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>592</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>82</v>
+      </c>
+      <c r="E57">
+        <v>209</v>
+      </c>
+      <c r="F57">
+        <v>176</v>
+      </c>
+      <c r="G57">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>593</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>6280</v>
+      </c>
+      <c r="E58">
+        <v>311</v>
+      </c>
+      <c r="F58">
+        <v>2068</v>
+      </c>
+      <c r="G58">
+        <v>8659</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>594</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>76</v>
+      </c>
+      <c r="E59">
+        <v>71</v>
+      </c>
+      <c r="F59">
+        <v>2320</v>
+      </c>
+      <c r="G59">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>595</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>45</v>
+      </c>
+      <c r="E60">
+        <v>69</v>
+      </c>
+      <c r="F60">
+        <v>143</v>
+      </c>
+      <c r="G60">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>289</v>
+      </c>
+      <c r="E62">
+        <v>254</v>
+      </c>
+      <c r="F62">
+        <v>1163</v>
+      </c>
+      <c r="G62">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>131</v>
+      </c>
+      <c r="E63">
+        <v>158</v>
+      </c>
+      <c r="F63">
+        <v>341</v>
+      </c>
+      <c r="G63">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>596</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>65</v>
+      </c>
+      <c r="E64">
+        <v>48</v>
+      </c>
+      <c r="F64">
+        <v>263</v>
+      </c>
+      <c r="G64">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>597</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>93</v>
+      </c>
+      <c r="E65">
+        <v>48</v>
+      </c>
+      <c r="F65">
+        <v>559</v>
+      </c>
+      <c r="G65">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>7</v>
+      </c>
+      <c r="B67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>799</v>
+      </c>
+      <c r="E67">
+        <v>1615</v>
+      </c>
+      <c r="F67">
+        <v>1270</v>
+      </c>
+      <c r="G67">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>303</v>
+      </c>
+      <c r="E68">
+        <v>263</v>
+      </c>
+      <c r="F68">
+        <v>490</v>
+      </c>
+      <c r="G68">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>598</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>247</v>
+      </c>
+      <c r="E69">
+        <v>894</v>
+      </c>
+      <c r="F69">
+        <v>346</v>
+      </c>
+      <c r="G69">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>599</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>68</v>
+      </c>
+      <c r="E70">
+        <v>216</v>
+      </c>
+      <c r="F70">
+        <v>134</v>
+      </c>
+      <c r="G70">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>600</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>34</v>
+      </c>
+      <c r="E71">
+        <v>50</v>
+      </c>
+      <c r="F71">
+        <v>110</v>
+      </c>
+      <c r="G71">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>601</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>23</v>
+      </c>
+      <c r="E72">
+        <v>58</v>
+      </c>
+      <c r="F72">
+        <v>53</v>
+      </c>
+      <c r="G72">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>602</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>25</v>
+      </c>
+      <c r="E73">
+        <v>62</v>
+      </c>
+      <c r="F73">
+        <v>50</v>
+      </c>
+      <c r="G73">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>603</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>7</v>
+      </c>
+      <c r="E74">
+        <v>35</v>
+      </c>
+      <c r="F74">
+        <v>25</v>
+      </c>
+      <c r="G74">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>604</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>92</v>
+      </c>
+      <c r="E75">
+        <v>37</v>
+      </c>
+      <c r="F75">
+        <v>62</v>
+      </c>
+      <c r="G75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>3318</v>
+      </c>
+      <c r="E77">
+        <v>7862</v>
+      </c>
+      <c r="F77">
+        <v>21010</v>
+      </c>
+      <c r="G77">
+        <v>32190</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>640</v>
+      </c>
+      <c r="E78">
+        <v>2100</v>
+      </c>
+      <c r="F78">
+        <v>2539</v>
+      </c>
+      <c r="G78">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>605</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>462</v>
+      </c>
+      <c r="E79">
+        <v>1001</v>
+      </c>
+      <c r="F79">
+        <v>8221</v>
+      </c>
+      <c r="G79">
+        <v>9684</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>606</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>129</v>
+      </c>
+      <c r="E80">
+        <v>301</v>
+      </c>
+      <c r="F80">
+        <v>3074</v>
+      </c>
+      <c r="G80">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>607</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>135</v>
+      </c>
+      <c r="E81">
+        <v>627</v>
+      </c>
+      <c r="F81">
+        <v>272</v>
+      </c>
+      <c r="G81">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>608</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>128</v>
+      </c>
+      <c r="E82">
+        <v>111</v>
+      </c>
+      <c r="F82">
+        <v>190</v>
+      </c>
+      <c r="G82">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>609</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>1520</v>
+      </c>
+      <c r="E83">
+        <v>3391</v>
+      </c>
+      <c r="F83">
+        <v>3852</v>
+      </c>
+      <c r="G83">
+        <v>8763</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>610</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>31</v>
+      </c>
+      <c r="E84">
+        <v>93</v>
+      </c>
+      <c r="F84">
+        <v>232</v>
+      </c>
+      <c r="G84">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>611</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>11</v>
+      </c>
+      <c r="E85">
+        <v>29</v>
+      </c>
+      <c r="F85">
+        <v>220</v>
+      </c>
+      <c r="G85">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>612</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>41</v>
+      </c>
+      <c r="E86">
+        <v>107</v>
+      </c>
+      <c r="F86">
+        <v>341</v>
+      </c>
+      <c r="G86">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>613</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>221</v>
+      </c>
+      <c r="E87">
+        <v>102</v>
+      </c>
+      <c r="F87">
+        <v>2069</v>
+      </c>
+      <c r="G87">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>9</v>
+      </c>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>83</v>
+      </c>
+      <c r="E89">
+        <v>72</v>
+      </c>
+      <c r="F89">
+        <v>127</v>
+      </c>
+      <c r="G89">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>31</v>
+      </c>
+      <c r="B90" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>50</v>
+      </c>
+      <c r="E90">
+        <v>48</v>
+      </c>
+      <c r="F90">
+        <v>74</v>
+      </c>
+      <c r="G90">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>614</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>33</v>
+      </c>
+      <c r="E91">
+        <v>24</v>
+      </c>
+      <c r="F91">
+        <v>53</v>
+      </c>
+      <c r="G91">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>57</v>
+      </c>
+      <c r="E93">
+        <v>78</v>
+      </c>
+      <c r="F93">
+        <v>147</v>
+      </c>
+      <c r="G93">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>26</v>
+      </c>
+      <c r="E94">
+        <v>36</v>
+      </c>
+      <c r="F94">
+        <v>70</v>
+      </c>
+      <c r="G94">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>615</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>17</v>
+      </c>
+      <c r="E95">
+        <v>26</v>
+      </c>
+      <c r="F95">
+        <v>42</v>
+      </c>
+      <c r="G95">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>616</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>14</v>
+      </c>
+      <c r="E96">
+        <v>16</v>
+      </c>
+      <c r="F96">
+        <v>35</v>
+      </c>
+      <c r="G96">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>12</v>
+      </c>
+      <c r="B98" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>14944</v>
+      </c>
+      <c r="E98">
+        <v>5360</v>
+      </c>
+      <c r="F98">
+        <v>12494</v>
+      </c>
+      <c r="G98">
+        <v>32798</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>31</v>
+      </c>
+      <c r="B99" t="s">
+        <v>31</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>741</v>
+      </c>
+      <c r="E99">
+        <v>861</v>
+      </c>
+      <c r="F99">
+        <v>1662</v>
+      </c>
+      <c r="G99">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>617</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>5510</v>
+      </c>
+      <c r="E100">
+        <v>3608</v>
+      </c>
+      <c r="F100">
+        <v>8066</v>
+      </c>
+      <c r="G100">
+        <v>17184</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>618</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>238</v>
+      </c>
+      <c r="E101">
+        <v>269</v>
+      </c>
+      <c r="F101">
+        <v>496</v>
+      </c>
+      <c r="G101">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>619</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>141</v>
+      </c>
+      <c r="E102">
+        <v>161</v>
+      </c>
+      <c r="F102">
+        <v>273</v>
+      </c>
+      <c r="G102">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>620</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>109</v>
+      </c>
+      <c r="E103">
+        <v>155</v>
+      </c>
+      <c r="F103">
+        <v>295</v>
+      </c>
+      <c r="G103">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>621</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>100</v>
+      </c>
+      <c r="E104">
+        <v>71</v>
+      </c>
+      <c r="F104">
+        <v>153</v>
+      </c>
+      <c r="G104">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>622</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>26</v>
+      </c>
+      <c r="E105">
+        <v>28</v>
+      </c>
+      <c r="F105">
+        <v>72</v>
+      </c>
+      <c r="G105">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>623</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>69</v>
+      </c>
+      <c r="E106">
+        <v>33</v>
+      </c>
+      <c r="F106">
+        <v>79</v>
+      </c>
+      <c r="G106">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>624</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>55</v>
+      </c>
+      <c r="E107">
+        <v>9</v>
+      </c>
+      <c r="F107">
+        <v>31</v>
+      </c>
+      <c r="G107">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>9</v>
+      </c>
+      <c r="B108" t="s">
+        <v>625</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>7955</v>
+      </c>
+      <c r="E108">
+        <v>165</v>
+      </c>
+      <c r="F108">
+        <v>1367</v>
+      </c>
+      <c r="G108">
+        <v>9487</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>13</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>131</v>
+      </c>
+      <c r="E110">
+        <v>251</v>
+      </c>
+      <c r="F110">
+        <v>216</v>
+      </c>
+      <c r="G110">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>31</v>
+      </c>
+      <c r="B111" t="s">
+        <v>31</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>50</v>
+      </c>
+      <c r="E111">
+        <v>80</v>
+      </c>
+      <c r="F111">
+        <v>108</v>
+      </c>
+      <c r="G111">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>626</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>60</v>
+      </c>
+      <c r="E112">
+        <v>148</v>
+      </c>
+      <c r="F112">
+        <v>77</v>
+      </c>
+      <c r="G112">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>627</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>21</v>
+      </c>
+      <c r="E113">
+        <v>23</v>
+      </c>
+      <c r="F113">
+        <v>31</v>
+      </c>
+      <c r="G113">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>3160</v>
+      </c>
+      <c r="E115">
+        <v>2683</v>
+      </c>
+      <c r="F115">
+        <v>5425</v>
+      </c>
+      <c r="G115">
+        <v>11268</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>31</v>
+      </c>
+      <c r="B116" t="s">
+        <v>31</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>553</v>
+      </c>
+      <c r="E116">
+        <v>596</v>
+      </c>
+      <c r="F116">
+        <v>1330</v>
+      </c>
+      <c r="G116">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>628</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>654</v>
+      </c>
+      <c r="E117">
+        <v>421</v>
+      </c>
+      <c r="F117">
+        <v>2266</v>
+      </c>
+      <c r="G117">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>629</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>190</v>
+      </c>
+      <c r="E118">
+        <v>275</v>
+      </c>
+      <c r="F118">
+        <v>763</v>
+      </c>
+      <c r="G118">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>630</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>135</v>
+      </c>
+      <c r="E119">
+        <v>733</v>
+      </c>
+      <c r="F119">
+        <v>113</v>
+      </c>
+      <c r="G119">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>631</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>172</v>
+      </c>
+      <c r="E120">
+        <v>449</v>
+      </c>
+      <c r="F120">
+        <v>294</v>
+      </c>
+      <c r="G120">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>632</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>1102</v>
+      </c>
+      <c r="E121">
+        <v>98</v>
+      </c>
+      <c r="F121">
+        <v>197</v>
+      </c>
+      <c r="G121">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>633</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>202</v>
+      </c>
+      <c r="E122">
+        <v>41</v>
+      </c>
+      <c r="F122">
+        <v>68</v>
+      </c>
+      <c r="G122">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>634</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>60</v>
+      </c>
+      <c r="E123">
+        <v>32</v>
+      </c>
+      <c r="F123">
+        <v>306</v>
+      </c>
+      <c r="G123">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>635</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>92</v>
+      </c>
+      <c r="E124">
+        <v>38</v>
+      </c>
+      <c r="F124">
+        <v>88</v>
+      </c>
+      <c r="G124">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>15</v>
+      </c>
+      <c r="B126" t="s">
+        <v>19</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>179</v>
+      </c>
+      <c r="E126">
+        <v>263</v>
+      </c>
+      <c r="F126">
+        <v>836</v>
+      </c>
+      <c r="G126">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>31</v>
+      </c>
+      <c r="B127" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>88</v>
+      </c>
+      <c r="E127">
+        <v>130</v>
+      </c>
+      <c r="F127">
+        <v>375</v>
+      </c>
+      <c r="G127">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>636</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>91</v>
+      </c>
+      <c r="E128">
+        <v>133</v>
+      </c>
+      <c r="F128">
+        <v>461</v>
+      </c>
+      <c r="G128">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>77</v>
+      </c>
+      <c r="E130">
+        <v>100</v>
+      </c>
+      <c r="F130">
+        <v>436</v>
+      </c>
+      <c r="G130">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>20</v>
+      </c>
+      <c r="E131">
+        <v>19</v>
+      </c>
+      <c r="F131">
+        <v>105</v>
+      </c>
+      <c r="G131">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>637</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>28</v>
+      </c>
+      <c r="E132">
+        <v>44</v>
+      </c>
+      <c r="F132">
+        <v>228</v>
+      </c>
+      <c r="G132">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>638</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>7</v>
+      </c>
+      <c r="E133">
+        <v>16</v>
+      </c>
+      <c r="F133">
+        <v>52</v>
+      </c>
+      <c r="G133">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>639</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>9</v>
+      </c>
+      <c r="E134">
+        <v>17</v>
+      </c>
+      <c r="F134">
+        <v>21</v>
+      </c>
+      <c r="G134">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>640</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>13</v>
+      </c>
+      <c r="E135">
+        <v>4</v>
+      </c>
+      <c r="F135">
+        <v>30</v>
+      </c>
+      <c r="G135">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>5206</v>
+      </c>
+      <c r="E137">
+        <v>7929</v>
+      </c>
+      <c r="F137">
+        <v>3811</v>
+      </c>
+      <c r="G137">
+        <v>16946</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>31</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>961</v>
+      </c>
+      <c r="E138">
+        <v>1557</v>
+      </c>
+      <c r="F138">
+        <v>955</v>
+      </c>
+      <c r="G138">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>641</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>3173</v>
+      </c>
+      <c r="E139">
+        <v>5437</v>
+      </c>
+      <c r="F139">
+        <v>1979</v>
+      </c>
+      <c r="G139">
+        <v>10589</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>642</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>375</v>
+      </c>
+      <c r="E140">
+        <v>344</v>
+      </c>
+      <c r="F140">
+        <v>368</v>
+      </c>
+      <c r="G140">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>643</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>188</v>
+      </c>
+      <c r="E141">
+        <v>119</v>
+      </c>
+      <c r="F141">
+        <v>95</v>
+      </c>
+      <c r="G141">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>644</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>200</v>
+      </c>
+      <c r="E142">
+        <v>191</v>
+      </c>
+      <c r="F142">
+        <v>132</v>
+      </c>
+      <c r="G142">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>645</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>113</v>
+      </c>
+      <c r="E143">
+        <v>74</v>
+      </c>
+      <c r="F143">
+        <v>48</v>
+      </c>
+      <c r="G143">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>646</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>31</v>
+      </c>
+      <c r="E144">
+        <v>27</v>
+      </c>
+      <c r="F144">
+        <v>42</v>
+      </c>
+      <c r="G144">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>647</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>41</v>
+      </c>
+      <c r="E145">
+        <v>15</v>
+      </c>
+      <c r="F145">
+        <v>35</v>
+      </c>
+      <c r="G145">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>648</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>77</v>
+      </c>
+      <c r="E146">
+        <v>132</v>
+      </c>
+      <c r="F146">
+        <v>118</v>
+      </c>
+      <c r="G146">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>649</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>47</v>
+      </c>
+      <c r="E147">
+        <v>33</v>
+      </c>
+      <c r="F147">
+        <v>39</v>
+      </c>
+      <c r="G147">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>24</v>
+      </c>
+      <c r="B149" t="s">
+        <v>22</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>157</v>
+      </c>
+      <c r="E149">
+        <v>1011</v>
+      </c>
+      <c r="F149">
+        <v>664</v>
+      </c>
+      <c r="G149">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>31</v>
+      </c>
+      <c r="B150" t="s">
+        <v>31</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>45</v>
+      </c>
+      <c r="E150">
+        <v>328</v>
+      </c>
+      <c r="F150">
+        <v>242</v>
+      </c>
+      <c r="G150">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>650</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>69</v>
+      </c>
+      <c r="E151">
+        <v>544</v>
+      </c>
+      <c r="F151">
+        <v>248</v>
+      </c>
+      <c r="G151">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>651</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>10</v>
+      </c>
+      <c r="E152">
+        <v>33</v>
+      </c>
+      <c r="F152">
+        <v>61</v>
+      </c>
+      <c r="G152">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>652</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>11</v>
+      </c>
+      <c r="E153">
+        <v>28</v>
+      </c>
+      <c r="F153">
+        <v>36</v>
+      </c>
+      <c r="G153">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>653</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>3</v>
+      </c>
+      <c r="E154">
+        <v>11</v>
+      </c>
+      <c r="F154">
+        <v>17</v>
+      </c>
+      <c r="G154">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>654</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>6</v>
+      </c>
+      <c r="E155">
+        <v>35</v>
+      </c>
+      <c r="F155">
+        <v>21</v>
+      </c>
+      <c r="G155">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>655</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>4</v>
+      </c>
+      <c r="E156">
+        <v>15</v>
+      </c>
+      <c r="F156">
+        <v>13</v>
+      </c>
+      <c r="G156">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>656</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>9</v>
+      </c>
+      <c r="E157">
+        <v>17</v>
+      </c>
+      <c r="F157">
+        <v>26</v>
+      </c>
+      <c r="G157">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>657</v>
+      </c>
+      <c r="D2" t="s">
+        <v>658</v>
+      </c>
+      <c r="E2" t="s">
+        <v>659</v>
+      </c>
+      <c r="F2" t="s">
+        <v>660</v>
+      </c>
+      <c r="G2">
+        <v>17649</v>
+      </c>
+      <c r="H2">
+        <v>28032</v>
+      </c>
+      <c r="I2">
+        <v>17963</v>
+      </c>
+      <c r="J2">
+        <v>35920</v>
+      </c>
+      <c r="K2">
+        <v>15782</v>
+      </c>
+      <c r="L2">
+        <v>3181</v>
+      </c>
+      <c r="M2">
+        <v>1378</v>
+      </c>
+      <c r="N2">
+        <v>9264</v>
+      </c>
+      <c r="O2">
+        <v>164</v>
+      </c>
+      <c r="P2">
+        <v>2346</v>
+      </c>
+      <c r="Q2">
+        <v>15003</v>
+      </c>
+      <c r="R2">
+        <v>656</v>
+      </c>
+      <c r="S2">
+        <v>6306</v>
+      </c>
+      <c r="T2">
+        <v>2106</v>
+      </c>
+      <c r="U2">
+        <v>1752</v>
+      </c>
+      <c r="V2">
+        <v>6346</v>
+      </c>
+      <c r="W2">
+        <v>543</v>
+      </c>
+      <c r="X2">
+        <v>164391</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>657</v>
+      </c>
+      <c r="D3" t="s">
+        <v>658</v>
+      </c>
+      <c r="E3" t="s">
+        <v>661</v>
+      </c>
+      <c r="F3" t="s">
+        <v>662</v>
+      </c>
+      <c r="G3">
+        <v>36205</v>
+      </c>
+      <c r="H3">
+        <v>26333</v>
+      </c>
+      <c r="I3">
+        <v>33395</v>
+      </c>
+      <c r="J3">
+        <v>19355</v>
+      </c>
+      <c r="K3">
+        <v>13963</v>
+      </c>
+      <c r="L3">
+        <v>955</v>
+      </c>
+      <c r="M3">
+        <v>1550</v>
+      </c>
+      <c r="N3">
+        <v>8251</v>
+      </c>
+      <c r="O3">
+        <v>118</v>
+      </c>
+      <c r="P3">
+        <v>328</v>
+      </c>
+      <c r="Q3">
+        <v>34362</v>
+      </c>
+      <c r="R3">
+        <v>141</v>
+      </c>
+      <c r="S3">
+        <v>1933</v>
+      </c>
+      <c r="T3">
+        <v>1336</v>
+      </c>
+      <c r="U3">
+        <v>594</v>
+      </c>
+      <c r="V3">
+        <v>3127</v>
+      </c>
+      <c r="W3">
+        <v>768</v>
+      </c>
+      <c r="X3">
+        <v>182714</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>53854</v>
+      </c>
+      <c r="H4">
+        <v>54365</v>
+      </c>
+      <c r="I4">
+        <v>51358</v>
+      </c>
+      <c r="J4">
+        <v>55275</v>
+      </c>
+      <c r="K4">
+        <v>29745</v>
+      </c>
+      <c r="L4">
+        <v>4136</v>
+      </c>
+      <c r="M4">
+        <v>2928</v>
+      </c>
+      <c r="N4">
+        <v>17515</v>
+      </c>
+      <c r="O4">
+        <v>282</v>
+      </c>
+      <c r="P4">
+        <v>2674</v>
+      </c>
+      <c r="Q4">
+        <v>49365</v>
+      </c>
+      <c r="R4">
+        <v>797</v>
+      </c>
+      <c r="S4">
+        <v>8239</v>
+      </c>
+      <c r="T4">
+        <v>3442</v>
+      </c>
+      <c r="U4">
+        <v>2346</v>
+      </c>
+      <c r="V4">
+        <v>9473</v>
+      </c>
+      <c r="W4">
+        <v>1311</v>
+      </c>
+      <c r="X4">
+        <v>347105</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>17649</v>
+      </c>
+      <c r="E2">
+        <v>36205</v>
+      </c>
+      <c r="F2">
+        <v>53854</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3003</v>
+      </c>
+      <c r="E3">
+        <v>4556</v>
+      </c>
+      <c r="F3">
+        <v>7559</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>663</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>2284</v>
+      </c>
+      <c r="E4">
+        <v>11787</v>
+      </c>
+      <c r="F4">
+        <v>14071</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>664</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>1456</v>
+      </c>
+      <c r="E5">
+        <v>3545</v>
+      </c>
+      <c r="F5">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>665</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>2973</v>
+      </c>
+      <c r="E6">
+        <v>1671</v>
+      </c>
+      <c r="F6">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>666</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>753</v>
+      </c>
+      <c r="E7">
+        <v>2697</v>
+      </c>
+      <c r="F7">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>667</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>5320</v>
+      </c>
+      <c r="E8">
+        <v>838</v>
+      </c>
+      <c r="F8">
+        <v>6158</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>668</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>232</v>
+      </c>
+      <c r="E9">
+        <v>444</v>
+      </c>
+      <c r="F9">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>669</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>209</v>
+      </c>
+      <c r="E10">
+        <v>311</v>
+      </c>
+      <c r="F10">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>670</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>1419</v>
+      </c>
+      <c r="E11">
+        <v>10356</v>
+      </c>
+      <c r="F11">
+        <v>11775</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>28032</v>
+      </c>
+      <c r="E13">
+        <v>26333</v>
+      </c>
+      <c r="F13">
+        <v>54365</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>5898</v>
+      </c>
+      <c r="E14">
+        <v>6038</v>
+      </c>
+      <c r="F14">
+        <v>11936</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>671</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>4942</v>
+      </c>
+      <c r="E15">
+        <v>13887</v>
+      </c>
+      <c r="F15">
+        <v>18829</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>672</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>11332</v>
+      </c>
+      <c r="E16">
+        <v>2937</v>
+      </c>
+      <c r="F16">
+        <v>14269</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>673</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>677</v>
+      </c>
+      <c r="E17">
+        <v>1243</v>
+      </c>
+      <c r="F17">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>674</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>1192</v>
+      </c>
+      <c r="E18">
+        <v>756</v>
+      </c>
+      <c r="F18">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>675</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>1941</v>
+      </c>
+      <c r="E19">
+        <v>410</v>
+      </c>
+      <c r="F19">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>676</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>519</v>
+      </c>
+      <c r="E20">
+        <v>176</v>
+      </c>
+      <c r="F20">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>677</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>1151</v>
+      </c>
+      <c r="E21">
+        <v>447</v>
+      </c>
+      <c r="F21">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>678</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>380</v>
+      </c>
+      <c r="E22">
+        <v>439</v>
+      </c>
+      <c r="F22">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>17963</v>
+      </c>
+      <c r="E24">
+        <v>33395</v>
+      </c>
+      <c r="F24">
+        <v>51358</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>3891</v>
+      </c>
+      <c r="E25">
+        <v>4607</v>
+      </c>
+      <c r="F25">
+        <v>8498</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>679</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>4822</v>
+      </c>
+      <c r="E26">
+        <v>15047</v>
+      </c>
+      <c r="F26">
+        <v>19869</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>680</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>4980</v>
+      </c>
+      <c r="E27">
+        <v>2802</v>
+      </c>
+      <c r="F27">
+        <v>7782</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>681</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>863</v>
+      </c>
+      <c r="E28">
+        <v>4218</v>
+      </c>
+      <c r="F28">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>682</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>1699</v>
+      </c>
+      <c r="E29">
+        <v>4721</v>
+      </c>
+      <c r="F29">
+        <v>6420</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>683</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>730</v>
+      </c>
+      <c r="E30">
+        <v>573</v>
+      </c>
+      <c r="F30">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>684</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>374</v>
+      </c>
+      <c r="E31">
+        <v>304</v>
+      </c>
+      <c r="F31">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>685</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>415</v>
+      </c>
+      <c r="E32">
+        <v>413</v>
+      </c>
+      <c r="F32">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>686</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>189</v>
+      </c>
+      <c r="E33">
+        <v>710</v>
+      </c>
+      <c r="F33">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>35920</v>
+      </c>
+      <c r="E35">
+        <v>19355</v>
+      </c>
+      <c r="F35">
+        <v>55275</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>4434</v>
+      </c>
+      <c r="E36">
+        <v>2488</v>
+      </c>
+      <c r="F36">
+        <v>6922</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>687</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>15341</v>
+      </c>
+      <c r="E37">
+        <v>8552</v>
+      </c>
+      <c r="F37">
+        <v>23893</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>688</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>3959</v>
+      </c>
+      <c r="E38">
+        <v>6409</v>
+      </c>
+      <c r="F38">
+        <v>10368</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>689</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>655</v>
+      </c>
+      <c r="E39">
+        <v>460</v>
+      </c>
+      <c r="F39">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>690</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>6777</v>
+      </c>
+      <c r="E40">
+        <v>481</v>
+      </c>
+      <c r="F40">
+        <v>7258</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>691</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>3857</v>
+      </c>
+      <c r="E41">
+        <v>195</v>
+      </c>
+      <c r="F41">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>692</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>320</v>
+      </c>
+      <c r="E42">
+        <v>333</v>
+      </c>
+      <c r="F42">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>693</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>406</v>
+      </c>
+      <c r="E43">
+        <v>250</v>
+      </c>
+      <c r="F43">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>694</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>171</v>
+      </c>
+      <c r="E44">
+        <v>187</v>
+      </c>
+      <c r="F44">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>15782</v>
+      </c>
+      <c r="E46">
+        <v>13963</v>
+      </c>
+      <c r="F46">
+        <v>29745</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>2126</v>
+      </c>
+      <c r="E47">
+        <v>1923</v>
+      </c>
+      <c r="F47">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>695</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>2024</v>
+      </c>
+      <c r="E48">
+        <v>3873</v>
+      </c>
+      <c r="F48">
+        <v>5897</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>696</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>5145</v>
+      </c>
+      <c r="E49">
+        <v>1338</v>
+      </c>
+      <c r="F49">
+        <v>6483</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>697</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>488</v>
+      </c>
+      <c r="E50">
+        <v>440</v>
+      </c>
+      <c r="F50">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>698</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>4847</v>
+      </c>
+      <c r="E51">
+        <v>3282</v>
+      </c>
+      <c r="F51">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>699</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>437</v>
+      </c>
+      <c r="E52">
+        <v>360</v>
+      </c>
+      <c r="F52">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>700</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>141</v>
+      </c>
+      <c r="E53">
+        <v>125</v>
+      </c>
+      <c r="F53">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>701</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>217</v>
+      </c>
+      <c r="E54">
+        <v>2345</v>
+      </c>
+      <c r="F54">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>702</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>357</v>
+      </c>
+      <c r="E55">
+        <v>277</v>
+      </c>
+      <c r="F55">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>3181</v>
+      </c>
+      <c r="E57">
+        <v>955</v>
+      </c>
+      <c r="F57">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>612</v>
+      </c>
+      <c r="E58">
+        <v>216</v>
+      </c>
+      <c r="F58">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>703</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>1240</v>
+      </c>
+      <c r="E59">
+        <v>138</v>
+      </c>
+      <c r="F59">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>704</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>271</v>
+      </c>
+      <c r="E60">
+        <v>174</v>
+      </c>
+      <c r="F60">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>705</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>156</v>
+      </c>
+      <c r="E61">
+        <v>75</v>
+      </c>
+      <c r="F61">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>706</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>568</v>
+      </c>
+      <c r="E62">
+        <v>247</v>
+      </c>
+      <c r="F62">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>707</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>166</v>
+      </c>
+      <c r="E63">
+        <v>45</v>
+      </c>
+      <c r="F63">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>708</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>168</v>
+      </c>
+      <c r="E64">
+        <v>60</v>
+      </c>
+      <c r="F64">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>1378</v>
+      </c>
+      <c r="E66">
+        <v>1550</v>
+      </c>
+      <c r="F66">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" t="s">
+        <v>31</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>599</v>
+      </c>
+      <c r="E67">
+        <v>369</v>
+      </c>
+      <c r="F67">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>709</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>465</v>
+      </c>
+      <c r="E68">
+        <v>761</v>
+      </c>
+      <c r="F68">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>710</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>172</v>
+      </c>
+      <c r="E69">
+        <v>226</v>
+      </c>
+      <c r="F69">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>711</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>76</v>
+      </c>
+      <c r="E70">
+        <v>121</v>
+      </c>
+      <c r="F70">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>712</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>66</v>
+      </c>
+      <c r="E71">
+        <v>73</v>
+      </c>
+      <c r="F71">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>9264</v>
+      </c>
+      <c r="E73">
+        <v>8251</v>
+      </c>
+      <c r="F73">
+        <v>17515</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>1454</v>
+      </c>
+      <c r="E74">
+        <v>1879</v>
+      </c>
+      <c r="F74">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>713</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>1547</v>
+      </c>
+      <c r="E75">
+        <v>1422</v>
+      </c>
+      <c r="F75">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>714</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>914</v>
+      </c>
+      <c r="E76">
+        <v>2252</v>
+      </c>
+      <c r="F76">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>715</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>304</v>
+      </c>
+      <c r="E77">
+        <v>399</v>
+      </c>
+      <c r="F77">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>716</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>1795</v>
+      </c>
+      <c r="E78">
+        <v>348</v>
+      </c>
+      <c r="F78">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>717</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>123</v>
+      </c>
+      <c r="E79">
+        <v>201</v>
+      </c>
+      <c r="F79">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>718</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>746</v>
+      </c>
+      <c r="E80">
+        <v>867</v>
+      </c>
+      <c r="F80">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>719</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>83</v>
+      </c>
+      <c r="E81">
+        <v>175</v>
+      </c>
+      <c r="F81">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>720</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>2298</v>
+      </c>
+      <c r="E82">
+        <v>708</v>
+      </c>
+      <c r="F82">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>164</v>
+      </c>
+      <c r="E84">
+        <v>118</v>
+      </c>
+      <c r="F84">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>58</v>
+      </c>
+      <c r="E85">
+        <v>36</v>
+      </c>
+      <c r="F85">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>721</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>106</v>
+      </c>
+      <c r="E86">
+        <v>82</v>
+      </c>
+      <c r="F86">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>2346</v>
+      </c>
+      <c r="E88">
+        <v>328</v>
+      </c>
+      <c r="F88">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>31</v>
+      </c>
+      <c r="B89" t="s">
+        <v>31</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>933</v>
+      </c>
+      <c r="E89">
+        <v>63</v>
+      </c>
+      <c r="F89">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>722</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>920</v>
+      </c>
+      <c r="E90">
+        <v>78</v>
+      </c>
+      <c r="F90">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>723</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>323</v>
+      </c>
+      <c r="E91">
+        <v>50</v>
+      </c>
+      <c r="F91">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>724</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>170</v>
+      </c>
+      <c r="E92">
+        <v>137</v>
+      </c>
+      <c r="F92">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>12</v>
+      </c>
+      <c r="B94" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>15003</v>
+      </c>
+      <c r="E94">
+        <v>34362</v>
+      </c>
+      <c r="F94">
+        <v>49365</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>2291</v>
+      </c>
+      <c r="E95">
+        <v>3028</v>
+      </c>
+      <c r="F95">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>725</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>4883</v>
+      </c>
+      <c r="E96">
+        <v>10595</v>
+      </c>
+      <c r="F96">
+        <v>15478</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>726</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>2379</v>
+      </c>
+      <c r="E97">
+        <v>5114</v>
+      </c>
+      <c r="F97">
+        <v>7493</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>727</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>464</v>
+      </c>
+      <c r="E98">
+        <v>617</v>
+      </c>
+      <c r="F98">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>728</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>3790</v>
+      </c>
+      <c r="E99">
+        <v>13588</v>
+      </c>
+      <c r="F99">
+        <v>17378</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>729</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>746</v>
+      </c>
+      <c r="E100">
+        <v>175</v>
+      </c>
+      <c r="F100">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>730</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>152</v>
+      </c>
+      <c r="E101">
+        <v>128</v>
+      </c>
+      <c r="F101">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102" t="s">
+        <v>731</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>239</v>
+      </c>
+      <c r="E102">
+        <v>379</v>
+      </c>
+      <c r="F102">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>732</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>59</v>
+      </c>
+      <c r="E103">
+        <v>738</v>
+      </c>
+      <c r="F103">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>13</v>
+      </c>
+      <c r="B105" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>656</v>
+      </c>
+      <c r="E105">
+        <v>141</v>
+      </c>
+      <c r="F105">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>31</v>
+      </c>
+      <c r="B106" t="s">
+        <v>31</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>236</v>
+      </c>
+      <c r="E106">
+        <v>50</v>
+      </c>
+      <c r="F106">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>733</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>252</v>
+      </c>
+      <c r="E107">
+        <v>51</v>
+      </c>
+      <c r="F107">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>734</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>96</v>
+      </c>
+      <c r="E108">
+        <v>25</v>
+      </c>
+      <c r="F108">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>735</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>72</v>
+      </c>
+      <c r="E109">
+        <v>15</v>
+      </c>
+      <c r="F109">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>6306</v>
+      </c>
+      <c r="E111">
+        <v>1933</v>
+      </c>
+      <c r="F111">
+        <v>8239</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>1109</v>
+      </c>
+      <c r="E112">
+        <v>512</v>
+      </c>
+      <c r="F112">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>736</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>1671</v>
+      </c>
+      <c r="E113">
+        <v>233</v>
+      </c>
+      <c r="F113">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>737</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>2428</v>
+      </c>
+      <c r="E114">
+        <v>647</v>
+      </c>
+      <c r="F114">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>738</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>311</v>
+      </c>
+      <c r="E115">
+        <v>152</v>
+      </c>
+      <c r="F115">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>739</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>455</v>
+      </c>
+      <c r="E116">
+        <v>211</v>
+      </c>
+      <c r="F116">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>740</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>164</v>
+      </c>
+      <c r="E117">
+        <v>61</v>
+      </c>
+      <c r="F117">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>741</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>62</v>
+      </c>
+      <c r="E118">
+        <v>37</v>
+      </c>
+      <c r="F118">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>742</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>41</v>
+      </c>
+      <c r="E119">
+        <v>20</v>
+      </c>
+      <c r="F119">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>743</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>65</v>
+      </c>
+      <c r="E120">
+        <v>60</v>
+      </c>
+      <c r="F120">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>19</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>2106</v>
+      </c>
+      <c r="E122">
+        <v>1336</v>
+      </c>
+      <c r="F122">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>559</v>
+      </c>
+      <c r="E123">
+        <v>486</v>
+      </c>
+      <c r="F123">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>744</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>884</v>
+      </c>
+      <c r="E124">
+        <v>392</v>
+      </c>
+      <c r="F124">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>745</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>151</v>
+      </c>
+      <c r="E125">
+        <v>174</v>
+      </c>
+      <c r="F125">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>746</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>73</v>
+      </c>
+      <c r="E126">
+        <v>69</v>
+      </c>
+      <c r="F126">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>747</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>368</v>
+      </c>
+      <c r="E127">
+        <v>161</v>
+      </c>
+      <c r="F127">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>748</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>71</v>
+      </c>
+      <c r="E128">
+        <v>54</v>
+      </c>
+      <c r="F128">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>1752</v>
+      </c>
+      <c r="E130">
+        <v>594</v>
+      </c>
+      <c r="F130">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>385</v>
+      </c>
+      <c r="E131">
+        <v>82</v>
+      </c>
+      <c r="F131">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>749</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>1103</v>
+      </c>
+      <c r="E132">
+        <v>359</v>
+      </c>
+      <c r="F132">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>750</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>140</v>
+      </c>
+      <c r="E133">
+        <v>91</v>
+      </c>
+      <c r="F133">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>751</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>124</v>
+      </c>
+      <c r="E134">
+        <v>62</v>
+      </c>
+      <c r="F134">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>17</v>
+      </c>
+      <c r="B136" t="s">
+        <v>21</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>6346</v>
+      </c>
+      <c r="E136">
+        <v>3127</v>
+      </c>
+      <c r="F136">
+        <v>9473</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>31</v>
+      </c>
+      <c r="B137" t="s">
+        <v>31</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>1125</v>
+      </c>
+      <c r="E137">
+        <v>632</v>
+      </c>
+      <c r="F137">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>752</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>2000</v>
+      </c>
+      <c r="E138">
+        <v>1185</v>
+      </c>
+      <c r="F138">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>753</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>654</v>
+      </c>
+      <c r="E139">
+        <v>629</v>
+      </c>
+      <c r="F139">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>351</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>164</v>
+      </c>
+      <c r="E140">
+        <v>190</v>
+      </c>
+      <c r="F140">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>754</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>2096</v>
+      </c>
+      <c r="E141">
+        <v>222</v>
+      </c>
+      <c r="F141">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>755</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>98</v>
+      </c>
+      <c r="E142">
+        <v>48</v>
+      </c>
+      <c r="F142">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>756</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>75</v>
+      </c>
+      <c r="E143">
+        <v>15</v>
+      </c>
+      <c r="F143">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>7</v>
+      </c>
+      <c r="B144" t="s">
+        <v>757</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>74</v>
+      </c>
+      <c r="E144">
+        <v>139</v>
+      </c>
+      <c r="F144">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>758</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>60</v>
+      </c>
+      <c r="E145">
+        <v>67</v>
+      </c>
+      <c r="F145">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>24</v>
+      </c>
+      <c r="B147" t="s">
+        <v>22</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>543</v>
+      </c>
+      <c r="E147">
+        <v>768</v>
+      </c>
+      <c r="F147">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>31</v>
+      </c>
+      <c r="B148" t="s">
+        <v>31</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>189</v>
+      </c>
+      <c r="E148">
+        <v>178</v>
+      </c>
+      <c r="F148">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>759</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>210</v>
+      </c>
+      <c r="E149">
+        <v>446</v>
+      </c>
+      <c r="F149">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>760</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>94</v>
+      </c>
+      <c r="E150">
+        <v>92</v>
+      </c>
+      <c r="F150">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>761</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>50</v>
+      </c>
+      <c r="E151">
+        <v>52</v>
+      </c>
+      <c r="F151">
+        <v>102</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>12097</v>
+      </c>
+      <c r="H2">
+        <v>19368</v>
+      </c>
+      <c r="I2">
+        <v>9220</v>
+      </c>
+      <c r="J2">
+        <v>27349</v>
+      </c>
+      <c r="K2">
+        <v>13387</v>
+      </c>
+      <c r="L2">
+        <v>812</v>
+      </c>
+      <c r="M2">
+        <v>2795</v>
+      </c>
+      <c r="N2">
+        <v>13766</v>
+      </c>
+      <c r="O2">
+        <v>268</v>
+      </c>
+      <c r="P2">
+        <v>250</v>
+      </c>
+      <c r="Q2">
+        <v>9689</v>
+      </c>
+      <c r="R2">
+        <v>1301</v>
+      </c>
+      <c r="S2">
+        <v>10140</v>
+      </c>
+      <c r="T2">
+        <v>3646</v>
+      </c>
+      <c r="U2">
+        <v>609</v>
+      </c>
+      <c r="V2">
+        <v>8953</v>
+      </c>
+      <c r="W2">
+        <v>939</v>
+      </c>
+      <c r="X2">
+        <v>134589</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>12640</v>
+      </c>
+      <c r="H3">
+        <v>31580</v>
+      </c>
+      <c r="I3">
+        <v>20112</v>
+      </c>
+      <c r="J3">
+        <v>42840</v>
+      </c>
+      <c r="K3">
+        <v>17581</v>
+      </c>
+      <c r="L3">
+        <v>1023</v>
+      </c>
+      <c r="M3">
+        <v>3951</v>
+      </c>
+      <c r="N3">
+        <v>14432</v>
+      </c>
+      <c r="O3">
+        <v>243</v>
+      </c>
+      <c r="P3">
+        <v>1508</v>
+      </c>
+      <c r="Q3">
+        <v>17796</v>
+      </c>
+      <c r="R3">
+        <v>573</v>
+      </c>
+      <c r="S3">
+        <v>9034</v>
+      </c>
+      <c r="T3">
+        <v>2078</v>
+      </c>
+      <c r="U3">
+        <v>475</v>
+      </c>
+      <c r="V3">
+        <v>5463</v>
+      </c>
+      <c r="W3">
+        <v>597</v>
+      </c>
+      <c r="X3">
+        <v>181926</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>24737</v>
+      </c>
+      <c r="H4">
+        <v>50948</v>
+      </c>
+      <c r="I4">
+        <v>29332</v>
+      </c>
+      <c r="J4">
+        <v>70189</v>
+      </c>
+      <c r="K4">
+        <v>30968</v>
+      </c>
+      <c r="L4">
+        <v>1835</v>
+      </c>
+      <c r="M4">
+        <v>6746</v>
+      </c>
+      <c r="N4">
+        <v>28198</v>
+      </c>
+      <c r="O4">
+        <v>511</v>
+      </c>
+      <c r="P4">
+        <v>1758</v>
+      </c>
+      <c r="Q4">
+        <v>27485</v>
+      </c>
+      <c r="R4">
+        <v>1874</v>
+      </c>
+      <c r="S4">
+        <v>19174</v>
+      </c>
+      <c r="T4">
+        <v>5724</v>
+      </c>
+      <c r="U4">
+        <v>1084</v>
+      </c>
+      <c r="V4">
+        <v>14416</v>
+      </c>
+      <c r="W4">
+        <v>1536</v>
+      </c>
+      <c r="X4">
+        <v>316515</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>12097</v>
+      </c>
+      <c r="E2">
+        <v>12640</v>
+      </c>
+      <c r="F2">
+        <v>24737</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3186</v>
+      </c>
+      <c r="E3">
+        <v>3808</v>
+      </c>
+      <c r="F3">
+        <v>6994</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>2661</v>
+      </c>
+      <c r="E4">
+        <v>2400</v>
+      </c>
+      <c r="F4">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>2899</v>
+      </c>
+      <c r="E5">
+        <v>821</v>
+      </c>
+      <c r="F5">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>687</v>
+      </c>
+      <c r="E6">
+        <v>675</v>
+      </c>
+      <c r="F6">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>905</v>
+      </c>
+      <c r="E7">
+        <v>3301</v>
+      </c>
+      <c r="F7">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>423</v>
+      </c>
+      <c r="E8">
+        <v>282</v>
+      </c>
+      <c r="F8">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>911</v>
+      </c>
+      <c r="E9">
+        <v>589</v>
+      </c>
+      <c r="F9">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>118</v>
+      </c>
+      <c r="E10">
+        <v>43</v>
+      </c>
+      <c r="F10">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>307</v>
+      </c>
+      <c r="E11">
+        <v>721</v>
+      </c>
+      <c r="F11">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>19368</v>
+      </c>
+      <c r="E13">
+        <v>31580</v>
+      </c>
+      <c r="F13">
+        <v>50948</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>6451</v>
+      </c>
+      <c r="E14">
+        <v>7478</v>
+      </c>
+      <c r="F14">
+        <v>13929</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>4876</v>
+      </c>
+      <c r="E15">
+        <v>17051</v>
+      </c>
+      <c r="F15">
+        <v>21927</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>3048</v>
+      </c>
+      <c r="E16">
+        <v>2151</v>
+      </c>
+      <c r="F16">
+        <v>5199</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>1061</v>
+      </c>
+      <c r="E17">
+        <v>859</v>
+      </c>
+      <c r="F17">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>689</v>
+      </c>
+      <c r="E18">
+        <v>626</v>
+      </c>
+      <c r="F18">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>988</v>
+      </c>
+      <c r="E19">
+        <v>1315</v>
+      </c>
+      <c r="F19">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>319</v>
+      </c>
+      <c r="E20">
+        <v>573</v>
+      </c>
+      <c r="F20">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>639</v>
+      </c>
+      <c r="E21">
+        <v>449</v>
+      </c>
+      <c r="F21">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>1297</v>
+      </c>
+      <c r="E22">
+        <v>1078</v>
+      </c>
+      <c r="F22">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>9220</v>
+      </c>
+      <c r="E24">
+        <v>20112</v>
+      </c>
+      <c r="F24">
+        <v>29332</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>2815</v>
+      </c>
+      <c r="E25">
+        <v>3729</v>
+      </c>
+      <c r="F25">
+        <v>6544</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>3163</v>
+      </c>
+      <c r="E26">
+        <v>4629</v>
+      </c>
+      <c r="F26">
+        <v>7792</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>718</v>
+      </c>
+      <c r="E27">
+        <v>1201</v>
+      </c>
+      <c r="F27">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>1075</v>
+      </c>
+      <c r="E28">
+        <v>600</v>
+      </c>
+      <c r="F28">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>369</v>
+      </c>
+      <c r="E29">
+        <v>436</v>
+      </c>
+      <c r="F29">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>260</v>
+      </c>
+      <c r="E30">
+        <v>393</v>
+      </c>
+      <c r="F30">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>428</v>
+      </c>
+      <c r="E31">
+        <v>8570</v>
+      </c>
+      <c r="F31">
+        <v>8998</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>118</v>
+      </c>
+      <c r="E32">
+        <v>400</v>
+      </c>
+      <c r="F32">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>274</v>
+      </c>
+      <c r="E33">
+        <v>154</v>
+      </c>
+      <c r="F33">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>27349</v>
+      </c>
+      <c r="E35">
+        <v>42840</v>
+      </c>
+      <c r="F35">
+        <v>70189</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>4110</v>
+      </c>
+      <c r="E36">
+        <v>4727</v>
+      </c>
+      <c r="F36">
+        <v>8837</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>5658</v>
+      </c>
+      <c r="E37">
+        <v>7489</v>
+      </c>
+      <c r="F37">
+        <v>13147</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>13886</v>
+      </c>
+      <c r="E38">
+        <v>7806</v>
+      </c>
+      <c r="F38">
+        <v>21692</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>874</v>
+      </c>
+      <c r="E39">
+        <v>656</v>
+      </c>
+      <c r="F39">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>725</v>
+      </c>
+      <c r="E40">
+        <v>20902</v>
+      </c>
+      <c r="F40">
+        <v>21627</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1546</v>
+      </c>
+      <c r="E41">
+        <v>704</v>
+      </c>
+      <c r="F41">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>173</v>
+      </c>
+      <c r="E42">
+        <v>134</v>
+      </c>
+      <c r="F42">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>280</v>
+      </c>
+      <c r="E43">
+        <v>275</v>
+      </c>
+      <c r="F43">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>97</v>
+      </c>
+      <c r="E44">
+        <v>147</v>
+      </c>
+      <c r="F44">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>13387</v>
+      </c>
+      <c r="E46">
+        <v>17581</v>
+      </c>
+      <c r="F46">
+        <v>30968</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>2926</v>
+      </c>
+      <c r="E47">
+        <v>2330</v>
+      </c>
+      <c r="F47">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>71</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>3588</v>
+      </c>
+      <c r="E48">
+        <v>5754</v>
+      </c>
+      <c r="F48">
+        <v>9342</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>72</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>973</v>
+      </c>
+      <c r="E49">
+        <v>7789</v>
+      </c>
+      <c r="F49">
+        <v>8762</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>73</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>4551</v>
+      </c>
+      <c r="E50">
+        <v>452</v>
+      </c>
+      <c r="F50">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>776</v>
+      </c>
+      <c r="E51">
+        <v>713</v>
+      </c>
+      <c r="F51">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>302</v>
+      </c>
+      <c r="E52">
+        <v>179</v>
+      </c>
+      <c r="F52">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>76</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>91</v>
+      </c>
+      <c r="E53">
+        <v>81</v>
+      </c>
+      <c r="F53">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>59</v>
+      </c>
+      <c r="E54">
+        <v>162</v>
+      </c>
+      <c r="F54">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>121</v>
+      </c>
+      <c r="E55">
+        <v>121</v>
+      </c>
+      <c r="F55">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>812</v>
+      </c>
+      <c r="E57">
+        <v>1023</v>
+      </c>
+      <c r="F57">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>335</v>
+      </c>
+      <c r="E58">
+        <v>478</v>
+      </c>
+      <c r="F58">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>250</v>
+      </c>
+      <c r="E59">
+        <v>329</v>
+      </c>
+      <c r="F59">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>80</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>100</v>
+      </c>
+      <c r="E60">
+        <v>97</v>
+      </c>
+      <c r="F60">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>127</v>
+      </c>
+      <c r="E61">
+        <v>119</v>
+      </c>
+      <c r="F61">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>7</v>
+      </c>
+      <c r="B63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>2795</v>
+      </c>
+      <c r="E63">
+        <v>3951</v>
+      </c>
+      <c r="F63">
+        <v>6746</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B64" t="s">
+        <v>31</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>507</v>
+      </c>
+      <c r="E64">
+        <v>682</v>
+      </c>
+      <c r="F64">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>82</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>1588</v>
+      </c>
+      <c r="E65">
+        <v>1099</v>
+      </c>
+      <c r="F65">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>111</v>
+      </c>
+      <c r="E66">
+        <v>1718</v>
+      </c>
+      <c r="F66">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>196</v>
+      </c>
+      <c r="E67">
+        <v>140</v>
+      </c>
+      <c r="F67">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>162</v>
+      </c>
+      <c r="E68">
+        <v>115</v>
+      </c>
+      <c r="F68">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>86</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>115</v>
+      </c>
+      <c r="E69">
+        <v>52</v>
+      </c>
+      <c r="F69">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>87</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>63</v>
+      </c>
+      <c r="E70">
+        <v>57</v>
+      </c>
+      <c r="F70">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>88</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>53</v>
+      </c>
+      <c r="E71">
+        <v>88</v>
+      </c>
+      <c r="F71">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>13766</v>
+      </c>
+      <c r="E73">
+        <v>14432</v>
+      </c>
+      <c r="F73">
+        <v>28198</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>3417</v>
+      </c>
+      <c r="E74">
+        <v>1965</v>
+      </c>
+      <c r="F74">
+        <v>5382</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>2022</v>
+      </c>
+      <c r="E75">
+        <v>4663</v>
+      </c>
+      <c r="F75">
+        <v>6685</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>90</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>5748</v>
+      </c>
+      <c r="E76">
+        <v>5057</v>
+      </c>
+      <c r="F76">
+        <v>10805</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>91</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>1251</v>
+      </c>
+      <c r="E77">
+        <v>160</v>
+      </c>
+      <c r="F77">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>92</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>278</v>
+      </c>
+      <c r="E78">
+        <v>106</v>
+      </c>
+      <c r="F78">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>93</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>253</v>
+      </c>
+      <c r="E79">
+        <v>388</v>
+      </c>
+      <c r="F79">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>383</v>
+      </c>
+      <c r="E80">
+        <v>95</v>
+      </c>
+      <c r="F80">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>117</v>
+      </c>
+      <c r="E81">
+        <v>32</v>
+      </c>
+      <c r="F81">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>297</v>
+      </c>
+      <c r="E82">
+        <v>1966</v>
+      </c>
+      <c r="F82">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>268</v>
+      </c>
+      <c r="E84">
+        <v>243</v>
+      </c>
+      <c r="F84">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>59</v>
+      </c>
+      <c r="E85">
+        <v>123</v>
+      </c>
+      <c r="F85">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>97</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>209</v>
+      </c>
+      <c r="E86">
+        <v>120</v>
+      </c>
+      <c r="F86">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>250</v>
+      </c>
+      <c r="E88">
+        <v>1508</v>
+      </c>
+      <c r="F88">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>31</v>
+      </c>
+      <c r="B89" t="s">
+        <v>31</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>90</v>
+      </c>
+      <c r="E89">
+        <v>732</v>
+      </c>
+      <c r="F89">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>98</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>86</v>
+      </c>
+      <c r="E90">
+        <v>573</v>
+      </c>
+      <c r="F90">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>99</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>74</v>
+      </c>
+      <c r="E91">
+        <v>203</v>
+      </c>
+      <c r="F91">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>12</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>9689</v>
+      </c>
+      <c r="E93">
+        <v>17796</v>
+      </c>
+      <c r="F93">
+        <v>27485</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>1653</v>
+      </c>
+      <c r="E94">
+        <v>4660</v>
+      </c>
+      <c r="F94">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>100</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>5108</v>
+      </c>
+      <c r="E95">
+        <v>8268</v>
+      </c>
+      <c r="F95">
+        <v>13376</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>101</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>718</v>
+      </c>
+      <c r="E96">
+        <v>1348</v>
+      </c>
+      <c r="F96">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>913</v>
+      </c>
+      <c r="E97">
+        <v>1221</v>
+      </c>
+      <c r="F97">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>103</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>155</v>
+      </c>
+      <c r="E98">
+        <v>740</v>
+      </c>
+      <c r="F98">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>104</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>588</v>
+      </c>
+      <c r="E99">
+        <v>416</v>
+      </c>
+      <c r="F99">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>105</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>133</v>
+      </c>
+      <c r="E100">
+        <v>331</v>
+      </c>
+      <c r="F100">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>106</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>279</v>
+      </c>
+      <c r="E101">
+        <v>505</v>
+      </c>
+      <c r="F101">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>107</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>142</v>
+      </c>
+      <c r="E102">
+        <v>307</v>
+      </c>
+      <c r="F102">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>13</v>
+      </c>
+      <c r="B104" t="s">
+        <v>17</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>1301</v>
+      </c>
+      <c r="E104">
+        <v>573</v>
+      </c>
+      <c r="F104">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>137</v>
+      </c>
+      <c r="E105">
+        <v>143</v>
+      </c>
+      <c r="F105">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>108</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>814</v>
+      </c>
+      <c r="E106">
+        <v>311</v>
+      </c>
+      <c r="F106">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>109</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>268</v>
+      </c>
+      <c r="E107">
+        <v>39</v>
+      </c>
+      <c r="F107">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>110</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>51</v>
+      </c>
+      <c r="E108">
+        <v>61</v>
+      </c>
+      <c r="F108">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>111</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>31</v>
+      </c>
+      <c r="E109">
+        <v>19</v>
+      </c>
+      <c r="F109">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>10140</v>
+      </c>
+      <c r="E111">
+        <v>9034</v>
+      </c>
+      <c r="F111">
+        <v>19174</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>2435</v>
+      </c>
+      <c r="E112">
+        <v>1826</v>
+      </c>
+      <c r="F112">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>112</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>5184</v>
+      </c>
+      <c r="E113">
+        <v>4742</v>
+      </c>
+      <c r="F113">
+        <v>9926</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>113</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>500</v>
+      </c>
+      <c r="E114">
+        <v>562</v>
+      </c>
+      <c r="F114">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>114</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>465</v>
+      </c>
+      <c r="E115">
+        <v>485</v>
+      </c>
+      <c r="F115">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>115</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>802</v>
+      </c>
+      <c r="E116">
+        <v>419</v>
+      </c>
+      <c r="F116">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>116</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>316</v>
+      </c>
+      <c r="E117">
+        <v>386</v>
+      </c>
+      <c r="F117">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>117</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>209</v>
+      </c>
+      <c r="E118">
+        <v>181</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>118</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>65</v>
+      </c>
+      <c r="E119">
+        <v>59</v>
+      </c>
+      <c r="F119">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>119</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>164</v>
+      </c>
+      <c r="E120">
+        <v>374</v>
+      </c>
+      <c r="F120">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>19</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>3646</v>
+      </c>
+      <c r="E122">
+        <v>2078</v>
+      </c>
+      <c r="F122">
+        <v>5724</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>1373</v>
+      </c>
+      <c r="E123">
+        <v>821</v>
+      </c>
+      <c r="F123">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>120</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>1129</v>
+      </c>
+      <c r="E124">
+        <v>697</v>
+      </c>
+      <c r="F124">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>375</v>
+      </c>
+      <c r="E125">
+        <v>233</v>
+      </c>
+      <c r="F125">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>480</v>
+      </c>
+      <c r="E126">
+        <v>216</v>
+      </c>
+      <c r="F126">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>157</v>
+      </c>
+      <c r="E127">
+        <v>64</v>
+      </c>
+      <c r="F127">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>132</v>
+      </c>
+      <c r="E128">
+        <v>47</v>
+      </c>
+      <c r="F128">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>609</v>
+      </c>
+      <c r="E130">
+        <v>475</v>
+      </c>
+      <c r="F130">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>170</v>
+      </c>
+      <c r="E131">
+        <v>131</v>
+      </c>
+      <c r="F131">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>125</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>152</v>
+      </c>
+      <c r="E132">
+        <v>207</v>
+      </c>
+      <c r="F132">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>126</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>145</v>
+      </c>
+      <c r="E133">
+        <v>71</v>
+      </c>
+      <c r="F133">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>127</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>113</v>
+      </c>
+      <c r="E134">
+        <v>33</v>
+      </c>
+      <c r="F134">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>128</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>29</v>
+      </c>
+      <c r="E135">
+        <v>33</v>
+      </c>
+      <c r="F135">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>8953</v>
+      </c>
+      <c r="E137">
+        <v>5463</v>
+      </c>
+      <c r="F137">
+        <v>14416</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>31</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>1894</v>
+      </c>
+      <c r="E138">
+        <v>1171</v>
+      </c>
+      <c r="F138">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>129</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>5637</v>
+      </c>
+      <c r="E139">
+        <v>2542</v>
+      </c>
+      <c r="F139">
+        <v>8179</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>130</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>336</v>
+      </c>
+      <c r="E140">
+        <v>241</v>
+      </c>
+      <c r="F140">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>131</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>362</v>
+      </c>
+      <c r="E141">
+        <v>286</v>
+      </c>
+      <c r="F141">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>132</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>148</v>
+      </c>
+      <c r="E142">
+        <v>67</v>
+      </c>
+      <c r="F142">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>133</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>178</v>
+      </c>
+      <c r="E143">
+        <v>93</v>
+      </c>
+      <c r="F143">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>134</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>154</v>
+      </c>
+      <c r="E144">
+        <v>945</v>
+      </c>
+      <c r="F144">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>135</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>112</v>
+      </c>
+      <c r="E145">
+        <v>44</v>
+      </c>
+      <c r="F145">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>136</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>132</v>
+      </c>
+      <c r="E146">
+        <v>74</v>
+      </c>
+      <c r="F146">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="147"/>
+    <row r="148">
+      <c r="A148">
+        <v>24</v>
+      </c>
+      <c r="B148" t="s">
+        <v>22</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>939</v>
+      </c>
+      <c r="E148">
+        <v>597</v>
+      </c>
+      <c r="F148">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>31</v>
+      </c>
+      <c r="B149" t="s">
+        <v>31</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>370</v>
+      </c>
+      <c r="E149">
+        <v>234</v>
+      </c>
+      <c r="F149">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1</v>
+      </c>
+      <c r="B150" t="s">
+        <v>137</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>378</v>
+      </c>
+      <c r="E150">
+        <v>261</v>
+      </c>
+      <c r="F150">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2</v>
+      </c>
+      <c r="B151" t="s">
+        <v>138</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>69</v>
+      </c>
+      <c r="E151">
+        <v>42</v>
+      </c>
+      <c r="F151">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>139</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>122</v>
+      </c>
+      <c r="E152">
+        <v>60</v>
+      </c>
+      <c r="F152">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G2">
+        <v>29430</v>
+      </c>
+      <c r="H2">
+        <v>26670</v>
+      </c>
+      <c r="I2">
+        <v>26353</v>
+      </c>
+      <c r="J2">
+        <v>46189</v>
+      </c>
+      <c r="K2">
+        <v>33199</v>
+      </c>
+      <c r="L2">
+        <v>2786</v>
+      </c>
+      <c r="M2">
+        <v>4529</v>
+      </c>
+      <c r="N2">
+        <v>39895</v>
+      </c>
+      <c r="O2">
+        <v>628</v>
+      </c>
+      <c r="P2">
+        <v>658</v>
+      </c>
+      <c r="Q2">
+        <v>69312</v>
+      </c>
+      <c r="R2">
+        <v>5900</v>
+      </c>
+      <c r="S2">
+        <v>24527</v>
+      </c>
+      <c r="T2">
+        <v>8186</v>
+      </c>
+      <c r="U2">
+        <v>2378</v>
+      </c>
+      <c r="V2">
+        <v>11098</v>
+      </c>
+      <c r="W2">
+        <v>6468</v>
+      </c>
+      <c r="X2">
+        <v>338206</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>29430</v>
+      </c>
+      <c r="H3">
+        <v>26670</v>
+      </c>
+      <c r="I3">
+        <v>26353</v>
+      </c>
+      <c r="J3">
+        <v>46189</v>
+      </c>
+      <c r="K3">
+        <v>33199</v>
+      </c>
+      <c r="L3">
+        <v>2786</v>
+      </c>
+      <c r="M3">
+        <v>4529</v>
+      </c>
+      <c r="N3">
+        <v>39895</v>
+      </c>
+      <c r="O3">
+        <v>628</v>
+      </c>
+      <c r="P3">
+        <v>658</v>
+      </c>
+      <c r="Q3">
+        <v>69312</v>
+      </c>
+      <c r="R3">
+        <v>5900</v>
+      </c>
+      <c r="S3">
+        <v>24527</v>
+      </c>
+      <c r="T3">
+        <v>8186</v>
+      </c>
+      <c r="U3">
+        <v>2378</v>
+      </c>
+      <c r="V3">
+        <v>11098</v>
+      </c>
+      <c r="W3">
+        <v>6468</v>
+      </c>
+      <c r="X3">
+        <v>338206</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2">
-        <v>11408</v>
+        <v>29430</v>
       </c>
       <c r="E2">
-        <v>11408</v>
+        <v>29430</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
-        <v>4026</v>
+        <v>8181</v>
       </c>
       <c r="E3">
-        <v>4026</v>
+        <v>8181</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>484</v>
+        <v>144</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
-        <v>4253</v>
+        <v>12497</v>
       </c>
       <c r="E4">
-        <v>4253</v>
+        <v>12497</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>485</v>
+        <v>145</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
-        <v>2513</v>
+        <v>2633</v>
       </c>
       <c r="E5">
-        <v>2513</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>486</v>
+        <v>146</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
-        <v>311</v>
+        <v>2845</v>
       </c>
       <c r="E6">
-        <v>311</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>412</v>
+        <v>147</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
-        <v>305</v>
+        <v>1115</v>
       </c>
       <c r="E7">
-        <v>305</v>
-[...2 lines deleted...]
-    <row r="8"/>
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>906</v>
+      </c>
+      <c r="E8">
+        <v>906</v>
+      </c>
+    </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>258</v>
+      </c>
+      <c r="E9">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
         <v>7</v>
       </c>
-      <c r="C9" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>4413</v>
+        <v>586</v>
       </c>
       <c r="E10">
-        <v>4413</v>
+        <v>586</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>487</v>
+        <v>151</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
-        <v>4981</v>
+        <v>409</v>
       </c>
       <c r="E11">
-        <v>4981</v>
-[...18 lines deleted...]
-    </row>
+        <v>409</v>
+      </c>
+    </row>
+    <row r="12"/>
     <row r="13">
       <c r="A13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>537</v>
+        <v>26670</v>
       </c>
       <c r="E13">
-        <v>537</v>
+        <v>26670</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14">
-        <v>4</v>
+      <c r="A14" t="s">
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>490</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>439</v>
+        <v>9865</v>
       </c>
       <c r="E14">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>9865</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>5829</v>
+      </c>
+      <c r="E15">
+        <v>5829</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>3159</v>
+      </c>
+      <c r="E16">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
         <v>3</v>
       </c>
-      <c r="B16" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>154</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
-        <v>3286</v>
+        <v>1634</v>
       </c>
       <c r="E17">
-        <v>3286</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>491</v>
+        <v>155</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>11176</v>
+        <v>1344</v>
       </c>
       <c r="E18">
-        <v>11176</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>492</v>
+        <v>156</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>873</v>
+        <v>3073</v>
       </c>
       <c r="E19">
-        <v>873</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>493</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>699</v>
+        <v>418</v>
       </c>
       <c r="E20">
-        <v>699</v>
+        <v>418</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>494</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>214</v>
+        <v>822</v>
       </c>
       <c r="E21">
-        <v>214</v>
-[...10 lines deleted...]
-      <c r="C23" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>526</v>
+      </c>
+      <c r="E22">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
         <v>36</v>
       </c>
-      <c r="D23">
-[...13 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>26353</v>
+      </c>
+      <c r="E24">
+        <v>26353</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
         <v>37</v>
       </c>
-      <c r="D24">
-[...15 lines deleted...]
-      </c>
       <c r="D25">
-        <v>14828</v>
+        <v>5364</v>
       </c>
       <c r="E25">
-        <v>14828</v>
+        <v>5364</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>496</v>
+        <v>160</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
-        <v>10183</v>
+        <v>3553</v>
       </c>
       <c r="E26">
-        <v>10183</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>497</v>
+        <v>161</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27">
-        <v>4251</v>
+        <v>13258</v>
       </c>
       <c r="E27">
-        <v>4251</v>
+        <v>13258</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>162</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>919</v>
+      </c>
+      <c r="E28">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
         <v>4</v>
       </c>
-      <c r="B28" t="s">
-[...12 lines deleted...]
-    <row r="29"/>
+      <c r="B29" t="s">
+        <v>163</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>1118</v>
+      </c>
+      <c r="E29">
+        <v>1118</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30">
-        <v>24679</v>
+        <v>452</v>
       </c>
       <c r="E30">
-        <v>24679</v>
+        <v>452</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>31</v>
+      <c r="A31">
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
-        <v>3245</v>
+        <v>477</v>
       </c>
       <c r="E31">
-        <v>3245</v>
+        <v>477</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>499</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
-        <v>19524</v>
+        <v>204</v>
       </c>
       <c r="E32">
-        <v>19524</v>
+        <v>204</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>500</v>
+        <v>167</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
-        <v>695</v>
+        <v>1008</v>
       </c>
       <c r="E33">
-        <v>695</v>
-[...18 lines deleted...]
-    </row>
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>502</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>999</v>
+        <v>46189</v>
       </c>
       <c r="E35">
-        <v>999</v>
-[...2 lines deleted...]
-    <row r="36"/>
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>8827</v>
+      </c>
+      <c r="E36">
+        <v>8827</v>
+      </c>
+    </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>974</v>
+        <v>6734</v>
       </c>
       <c r="E37">
-        <v>974</v>
+        <v>6734</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="s">
-        <v>31</v>
+      <c r="A38">
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>31</v>
+        <v>169</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>394</v>
+        <v>15671</v>
       </c>
       <c r="E38">
-        <v>394</v>
+        <v>15671</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>503</v>
+        <v>170</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
-        <v>455</v>
+        <v>2454</v>
       </c>
       <c r="E39">
-        <v>455</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>504</v>
+        <v>171</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
-        <v>125</v>
+        <v>3735</v>
       </c>
       <c r="E40">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>172</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1717</v>
+      </c>
+      <c r="E41">
+        <v>1717</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>173</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>1163</v>
+      </c>
+      <c r="E42">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
         <v>7</v>
       </c>
-      <c r="B42" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B43" t="s">
-        <v>31</v>
+        <v>174</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
-        <v>527</v>
+        <v>5118</v>
       </c>
       <c r="E43">
-        <v>527</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>505</v>
+        <v>175</v>
       </c>
       <c r="C44" t="s">
         <v>39</v>
       </c>
       <c r="D44">
-        <v>819</v>
+        <v>770</v>
       </c>
       <c r="E44">
-        <v>819</v>
-[...18 lines deleted...]
-    </row>
+        <v>770</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>507</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>123</v>
+        <v>33199</v>
       </c>
       <c r="E46">
-        <v>123</v>
+        <v>33199</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>508</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>53</v>
+        <v>4880</v>
       </c>
       <c r="E47">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="48"/>
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>176</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>18728</v>
+      </c>
+      <c r="E48">
+        <v>18728</v>
+      </c>
+    </row>
     <row r="49">
       <c r="A49">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>21016</v>
+        <v>2080</v>
       </c>
       <c r="E49">
-        <v>21016</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="s">
-        <v>31</v>
+      <c r="A50">
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>31</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
-        <v>2661</v>
+        <v>1088</v>
       </c>
       <c r="E50">
-        <v>2661</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>509</v>
+        <v>179</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
-        <v>7150</v>
+        <v>804</v>
       </c>
       <c r="E51">
-        <v>7150</v>
+        <v>804</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>510</v>
+        <v>180</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
-        <v>697</v>
+        <v>4901</v>
       </c>
       <c r="E52">
-        <v>697</v>
+        <v>4901</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>511</v>
+        <v>181</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53">
-        <v>450</v>
+        <v>304</v>
       </c>
       <c r="E53">
-        <v>450</v>
+        <v>304</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>512</v>
+        <v>182</v>
       </c>
       <c r="C54" t="s">
         <v>39</v>
       </c>
       <c r="D54">
-        <v>10058</v>
+        <v>196</v>
       </c>
       <c r="E54">
-        <v>10058</v>
-[...2290 lines deleted...]
-        <v>848</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>583</v>
+        <v>183</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
       <c r="D55">
-        <v>1332</v>
+        <v>218</v>
       </c>
       <c r="E55">
-        <v>2558</v>
-[...30 lines deleted...]
-    </row>
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>585</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>54</v>
+        <v>2786</v>
       </c>
       <c r="E57">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>7</v>
+      <c r="A58" t="s">
+        <v>31</v>
       </c>
       <c r="B58" t="s">
-        <v>586</v>
+        <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>648</v>
+        <v>906</v>
       </c>
       <c r="E58">
-        <v>844</v>
-[...5 lines deleted...]
-        <v>1863</v>
+        <v>906</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>587</v>
+        <v>184</v>
       </c>
       <c r="C59" t="s">
         <v>39</v>
       </c>
       <c r="D59">
-        <v>44</v>
+        <v>673</v>
       </c>
       <c r="E59">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>673</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>588</v>
+        <v>185</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
-        <v>63</v>
+        <v>680</v>
       </c>
       <c r="E60">
-        <v>96</v>
-[...8 lines deleted...]
-    <row r="61"/>
+        <v>680</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>236</v>
+      </c>
+      <c r="E61">
+        <v>236</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>187</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D62">
-        <v>453</v>
+        <v>184</v>
       </c>
       <c r="E62">
-        <v>867</v>
-[...5 lines deleted...]
-        <v>1527</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>31</v>
+      <c r="A63">
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
-        <v>181</v>
+        <v>107</v>
       </c>
       <c r="E63">
-        <v>295</v>
-[...30 lines deleted...]
-    </row>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="64"/>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>590</v>
+        <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>97</v>
+        <v>4529</v>
       </c>
       <c r="E65">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>4529</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66">
-        <v>3</v>
+      <c r="A66" t="s">
+        <v>31</v>
       </c>
       <c r="B66" t="s">
-        <v>591</v>
+        <v>31</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>1017</v>
       </c>
       <c r="E66">
-        <v>67</v>
-[...8 lines deleted...]
-    <row r="67"/>
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>189</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>2150</v>
+      </c>
+      <c r="E67">
+        <v>2150</v>
+      </c>
+    </row>
     <row r="68">
       <c r="A68">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>190</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D68">
-        <v>1658</v>
+        <v>419</v>
       </c>
       <c r="E68">
-        <v>6562</v>
-[...5 lines deleted...]
-        <v>8737</v>
+        <v>419</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="s">
-        <v>31</v>
+      <c r="A69">
+        <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
-        <v>534</v>
+        <v>312</v>
       </c>
       <c r="E69">
-        <v>1871</v>
-[...5 lines deleted...]
-        <v>2585</v>
+        <v>312</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>592</v>
+        <v>192</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
-        <v>769</v>
+        <v>226</v>
       </c>
       <c r="E70">
-        <v>3743</v>
-[...5 lines deleted...]
-        <v>4678</v>
+        <v>226</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>593</v>
+        <v>193</v>
       </c>
       <c r="C71" t="s">
         <v>39</v>
       </c>
       <c r="D71">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="E71">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>146</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>594</v>
+        <v>194</v>
       </c>
       <c r="C72" t="s">
         <v>39</v>
       </c>
       <c r="D72">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="E72">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>132</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B73" t="s">
-        <v>595</v>
+        <v>195</v>
       </c>
       <c r="C73" t="s">
         <v>39</v>
       </c>
       <c r="D73">
-        <v>58</v>
+        <v>127</v>
       </c>
       <c r="E73">
-        <v>217</v>
-[...30 lines deleted...]
-    </row>
+        <v>127</v>
+      </c>
+    </row>
+    <row r="74"/>
     <row r="75">
       <c r="A75">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>597</v>
+        <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>39895</v>
       </c>
       <c r="E75">
+        <v>39895</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>31</v>
+      </c>
+      <c r="B76" t="s">
+        <v>31</v>
+      </c>
+      <c r="C76" t="s">
         <v>37</v>
       </c>
-      <c r="F75">
-[...15 lines deleted...]
-      </c>
       <c r="D76">
-        <v>60</v>
+        <v>9122</v>
       </c>
       <c r="E76">
-        <v>94</v>
-[...8 lines deleted...]
-    <row r="77"/>
+        <v>9122</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>196</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>14157</v>
+      </c>
+      <c r="E77">
+        <v>14157</v>
+      </c>
+    </row>
     <row r="78">
       <c r="A78">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D78">
-        <v>27735</v>
+        <v>12264</v>
       </c>
       <c r="E78">
-        <v>18533</v>
-[...5 lines deleted...]
-        <v>50212</v>
+        <v>12264</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="s">
-        <v>31</v>
+      <c r="A79">
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>31</v>
+        <v>198</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D79">
-        <v>3134</v>
+        <v>976</v>
       </c>
       <c r="E79">
-        <v>3512</v>
-[...5 lines deleted...]
-        <v>7855</v>
+        <v>976</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>599</v>
+        <v>199</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
-        <v>11347</v>
+        <v>1100</v>
       </c>
       <c r="E80">
-        <v>1653</v>
-[...5 lines deleted...]
-        <v>13955</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
-        <v>11141</v>
+        <v>841</v>
       </c>
       <c r="E81">
-        <v>2128</v>
-[...5 lines deleted...]
-        <v>13910</v>
+        <v>841</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>601</v>
+        <v>201</v>
       </c>
       <c r="C82" t="s">
         <v>39</v>
       </c>
       <c r="D82">
-        <v>477</v>
+        <v>248</v>
       </c>
       <c r="E82">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>1187</v>
+        <v>248</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>602</v>
+        <v>202</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
-        <v>601</v>
+        <v>852</v>
       </c>
       <c r="E83">
-        <v>2148</v>
-[...5 lines deleted...]
-        <v>2971</v>
+        <v>852</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>603</v>
+        <v>203</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
-        <v>208</v>
+        <v>335</v>
       </c>
       <c r="E84">
-        <v>171</v>
-[...30 lines deleted...]
-    </row>
+        <v>335</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>605</v>
+        <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>243</v>
+        <v>628</v>
       </c>
       <c r="E86">
-        <v>8059</v>
-[...5 lines deleted...]
-        <v>8496</v>
+        <v>628</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>8</v>
+      <c r="A87" t="s">
+        <v>31</v>
       </c>
       <c r="B87" t="s">
-        <v>606</v>
+        <v>31</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D87">
-        <v>109</v>
+        <v>213</v>
       </c>
       <c r="E87">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>213</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>607</v>
+        <v>204</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
-        <v>338</v>
+        <v>275</v>
       </c>
       <c r="E88">
-        <v>126</v>
-[...16 lines deleted...]
-      <c r="C90" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>140</v>
+      </c>
+      <c r="E89">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
         <v>36</v>
       </c>
-      <c r="D90">
-[...8 lines deleted...]
-      <c r="G90">
+      <c r="D91">
+        <v>658</v>
+      </c>
+      <c r="E91">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>218</v>
+      </c>
+      <c r="E92">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
         <v>206</v>
       </c>
-    </row>
-[...46 lines deleted...]
-    <row r="93"/>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>254</v>
+      </c>
+      <c r="E93">
+        <v>254</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D94">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="E94">
-        <v>294</v>
-[...30 lines deleted...]
-    </row>
+        <v>186</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>69312</v>
+      </c>
+      <c r="E96">
+        <v>69312</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>31</v>
+      </c>
+      <c r="B97" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>7441</v>
+      </c>
+      <c r="E97">
+        <v>7441</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
         <v>1</v>
       </c>
-      <c r="B96" t="s">
-[...41 lines deleted...]
-    <row r="98"/>
+      <c r="B98" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>16835</v>
+      </c>
+      <c r="E98">
+        <v>16835</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>13024</v>
+        <v>7649</v>
       </c>
       <c r="E99">
-        <v>8411</v>
-[...5 lines deleted...]
-        <v>31315</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>31</v>
+      <c r="A100">
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>31</v>
+        <v>210</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
-        <v>1141</v>
+        <v>5292</v>
       </c>
       <c r="E100">
-        <v>1817</v>
-[...5 lines deleted...]
-        <v>3729</v>
+        <v>5292</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>611</v>
+        <v>211</v>
       </c>
       <c r="C101" t="s">
         <v>39</v>
       </c>
       <c r="D101">
-        <v>9349</v>
+        <v>26619</v>
       </c>
       <c r="E101">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>18243</v>
+        <v>26619</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>612</v>
+        <v>212</v>
       </c>
       <c r="C102" t="s">
         <v>39</v>
       </c>
       <c r="D102">
-        <v>1792</v>
+        <v>2389</v>
       </c>
       <c r="E102">
-        <v>4127</v>
-[...5 lines deleted...]
-        <v>6759</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>613</v>
+        <v>213</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
-        <v>313</v>
+        <v>921</v>
       </c>
       <c r="E103">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>1291</v>
+        <v>921</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>614</v>
+        <v>214</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
-        <v>146</v>
+        <v>393</v>
       </c>
       <c r="E104">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>393</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>615</v>
+        <v>215</v>
       </c>
       <c r="C105" t="s">
         <v>39</v>
       </c>
       <c r="D105">
-        <v>90</v>
+        <v>1773</v>
       </c>
       <c r="E105">
-        <v>111</v>
-[...30 lines deleted...]
-    </row>
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B107" t="s">
-        <v>617</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>62</v>
+        <v>5900</v>
       </c>
       <c r="E107">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>8</v>
+      <c r="A108" t="s">
+        <v>31</v>
       </c>
       <c r="B108" t="s">
-        <v>618</v>
+        <v>31</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>41</v>
+        <v>633</v>
       </c>
       <c r="E108">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>633</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>619</v>
+        <v>216</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>4708</v>
       </c>
       <c r="E109">
-        <v>21</v>
-[...8 lines deleted...]
-    <row r="110"/>
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>217</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>229</v>
+      </c>
+      <c r="E110">
+        <v>229</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D111">
-        <v>471</v>
+        <v>166</v>
       </c>
       <c r="E111">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>868</v>
+        <v>166</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>31</v>
+      <c r="A112">
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>31</v>
+        <v>219</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
-        <v>195</v>
+        <v>120</v>
       </c>
       <c r="E112">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>120</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>620</v>
+        <v>220</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="E113">
-        <v>80</v>
-[...1989 lines deleted...]
-      <c r="E33">
         <v>44</v>
-      </c>
-[...1646 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
         <v>36</v>
       </c>
       <c r="D115">
-        <v>3160</v>
+        <v>24527</v>
       </c>
       <c r="E115">
-        <v>2683</v>
-[...5 lines deleted...]
-        <v>11268</v>
+        <v>24527</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>31</v>
       </c>
       <c r="B116" t="s">
         <v>31</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
-        <v>553</v>
+        <v>4494</v>
       </c>
       <c r="E116">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>2479</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>733</v>
+        <v>221</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
-        <v>654</v>
+        <v>11167</v>
       </c>
       <c r="E117">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>3341</v>
+        <v>11167</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>734</v>
+        <v>222</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
-        <v>190</v>
+        <v>3684</v>
       </c>
       <c r="E118">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>1228</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>735</v>
+        <v>223</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
-        <v>135</v>
+        <v>2137</v>
       </c>
       <c r="E119">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>736</v>
+        <v>224</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
-        <v>172</v>
+        <v>1292</v>
       </c>
       <c r="E120">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>915</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>737</v>
+        <v>225</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
-        <v>1102</v>
+        <v>469</v>
       </c>
       <c r="E121">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>1397</v>
+        <v>469</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>738</v>
+        <v>226</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
-        <v>202</v>
+        <v>427</v>
       </c>
       <c r="E122">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>427</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>739</v>
+        <v>227</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123">
-        <v>60</v>
+        <v>173</v>
       </c>
       <c r="E123">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>173</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>740</v>
+        <v>228</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
-        <v>92</v>
+        <v>684</v>
       </c>
       <c r="E124">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>684</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>15</v>
       </c>
       <c r="B126" t="s">
         <v>19</v>
       </c>
       <c r="C126" t="s">
         <v>36</v>
       </c>
       <c r="D126">
-        <v>179</v>
+        <v>8186</v>
       </c>
       <c r="E126">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>1278</v>
+        <v>8186</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>31</v>
       </c>
       <c r="B127" t="s">
         <v>31</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
-        <v>88</v>
+        <v>2550</v>
       </c>
       <c r="E127">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>741</v>
+        <v>229</v>
       </c>
       <c r="C128" t="s">
         <v>39</v>
       </c>
       <c r="D128">
-        <v>91</v>
+        <v>1555</v>
       </c>
       <c r="E128">
-        <v>133</v>
-[...8 lines deleted...]
-    <row r="129"/>
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>230</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>854</v>
+      </c>
+      <c r="E129">
+        <v>854</v>
+      </c>
+    </row>
     <row r="130">
       <c r="A130">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>20</v>
+        <v>231</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
-        <v>77</v>
+        <v>1398</v>
       </c>
       <c r="E130">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="s">
-        <v>31</v>
+      <c r="A131">
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>31</v>
+        <v>232</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>548</v>
       </c>
       <c r="E131">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>548</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>742</v>
+        <v>233</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
-        <v>28</v>
+        <v>187</v>
       </c>
       <c r="E132">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>187</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>743</v>
+        <v>234</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
-        <v>7</v>
+        <v>1094</v>
       </c>
       <c r="E133">
-        <v>16</v>
-[...30 lines deleted...]
-    </row>
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="134"/>
     <row r="135">
       <c r="A135">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B135" t="s">
-        <v>745</v>
+        <v>20</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>13</v>
+        <v>2378</v>
       </c>
       <c r="E135">
-        <v>4</v>
-[...8 lines deleted...]
-    <row r="136"/>
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" t="s">
+        <v>31</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>558</v>
+      </c>
+      <c r="E136">
+        <v>558</v>
+      </c>
+    </row>
     <row r="137">
       <c r="A137">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>21</v>
+        <v>235</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D137">
-        <v>5206</v>
+        <v>494</v>
       </c>
       <c r="E137">
-        <v>7929</v>
-[...5 lines deleted...]
-        <v>16946</v>
+        <v>494</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="s">
-        <v>31</v>
+      <c r="A138">
+        <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>31</v>
+        <v>236</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
-        <v>961</v>
+        <v>741</v>
       </c>
       <c r="E138">
-        <v>1557</v>
-[...5 lines deleted...]
-        <v>3473</v>
+        <v>741</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>746</v>
+        <v>237</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
-        <v>3173</v>
+        <v>187</v>
       </c>
       <c r="E139">
-        <v>5437</v>
-[...5 lines deleted...]
-        <v>10589</v>
+        <v>187</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>747</v>
+        <v>238</v>
       </c>
       <c r="C140" t="s">
         <v>39</v>
       </c>
       <c r="D140">
-        <v>375</v>
+        <v>200</v>
       </c>
       <c r="E140">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>1087</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B141" t="s">
-        <v>748</v>
+        <v>239</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
       <c r="D141">
-        <v>188</v>
+        <v>134</v>
       </c>
       <c r="E141">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>134</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>749</v>
+        <v>240</v>
       </c>
       <c r="C142" t="s">
         <v>39</v>
       </c>
       <c r="D142">
-        <v>200</v>
+        <v>64</v>
       </c>
       <c r="E142">
-        <v>191</v>
-[...30 lines deleted...]
-    </row>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="143"/>
     <row r="144">
       <c r="A144">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B144" t="s">
-        <v>751</v>
+        <v>21</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>31</v>
+        <v>11098</v>
       </c>
       <c r="E144">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>11098</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145">
-        <v>7</v>
+      <c r="A145" t="s">
+        <v>31</v>
       </c>
       <c r="B145" t="s">
-        <v>752</v>
+        <v>31</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>41</v>
+        <v>2231</v>
       </c>
       <c r="E145">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>753</v>
+        <v>241</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
-        <v>77</v>
+        <v>3845</v>
       </c>
       <c r="E146">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>754</v>
+        <v>242</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
-        <v>47</v>
+        <v>2460</v>
       </c>
       <c r="E147">
-        <v>33</v>
-[...8 lines deleted...]
-    <row r="148"/>
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>243</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>544</v>
+      </c>
+      <c r="E148">
+        <v>544</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D149">
-        <v>157</v>
+        <v>1237</v>
       </c>
       <c r="E149">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>1832</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>31</v>
+      <c r="A150">
+        <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>31</v>
+        <v>245</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
-        <v>45</v>
+        <v>167</v>
       </c>
       <c r="E150">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>167</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>755</v>
+        <v>246</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
-        <v>69</v>
+        <v>139</v>
       </c>
       <c r="E151">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>861</v>
+        <v>139</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>756</v>
+        <v>247</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="E152">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>293</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>757</v>
+        <v>248</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="E153">
-        <v>28</v>
-[...30 lines deleted...]
-    </row>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B155" t="s">
-        <v>759</v>
+        <v>22</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>6</v>
+        <v>6468</v>
       </c>
       <c r="E155">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>6468</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156">
-        <v>6</v>
+      <c r="A156" t="s">
+        <v>31</v>
       </c>
       <c r="B156" t="s">
-        <v>760</v>
+        <v>31</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D156">
-        <v>4</v>
+        <v>1975</v>
       </c>
       <c r="E156">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>249</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>1777</v>
+      </c>
+      <c r="E157">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>250</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>752</v>
+      </c>
+      <c r="E158">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>251</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>659</v>
+      </c>
+      <c r="E159">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>252</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>283</v>
+      </c>
+      <c r="E160">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>253</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>433</v>
+      </c>
+      <c r="E161">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>254</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>178</v>
+      </c>
+      <c r="E162">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
         <v>7</v>
       </c>
-      <c r="B157" t="s">
-[...54 lines deleted...]
-      <c r="I1" s="1" t="s">
+      <c r="B163" t="s">
+        <v>255</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>243</v>
+      </c>
+      <c r="E163">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
-[...1459 lines deleted...]
-      <c r="D64">
+      <c r="B164" t="s">
+        <v>256</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
         <v>168</v>
       </c>
-      <c r="E64">
-[...2467 lines deleted...]
-      <c r="B33" t="s">
+      <c r="E164">
         <v>168</v>
-      </c>
-[...2124 lines deleted...]
-        <v>182</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -17899,3025 +18885,242 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="E2" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="F2" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="G2">
-        <v>29430</v>
+        <v>25081</v>
       </c>
       <c r="H2">
-        <v>26670</v>
+        <v>36573</v>
       </c>
       <c r="I2">
-        <v>26353</v>
+        <v>15070</v>
       </c>
       <c r="J2">
-        <v>46189</v>
+        <v>75076</v>
       </c>
       <c r="K2">
-        <v>33199</v>
+        <v>49693</v>
       </c>
       <c r="L2">
-        <v>2786</v>
+        <v>1506</v>
       </c>
       <c r="M2">
-        <v>4529</v>
+        <v>8488</v>
       </c>
       <c r="N2">
-        <v>39895</v>
+        <v>23540</v>
       </c>
       <c r="O2">
-        <v>628</v>
+        <v>561</v>
       </c>
       <c r="P2">
-        <v>658</v>
+        <v>1063</v>
       </c>
       <c r="Q2">
-        <v>69312</v>
+        <v>962</v>
       </c>
       <c r="R2">
-        <v>5900</v>
+        <v>19104</v>
       </c>
       <c r="S2">
-        <v>24527</v>
+        <v>1558</v>
       </c>
       <c r="T2">
-        <v>8186</v>
+        <v>19876</v>
       </c>
       <c r="U2">
-        <v>2378</v>
+        <v>2542</v>
       </c>
       <c r="V2">
-        <v>11098</v>
+        <v>881</v>
       </c>
       <c r="W2">
-        <v>6468</v>
+        <v>15372</v>
       </c>
       <c r="X2">
-        <v>338206</v>
+        <v>1897</v>
+      </c>
+      <c r="Y2">
+        <v>298843</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="G3">
-        <v>29430</v>
+        <v>25081</v>
       </c>
       <c r="H3">
-        <v>26670</v>
+        <v>36573</v>
       </c>
       <c r="I3">
-        <v>26353</v>
+        <v>15070</v>
       </c>
       <c r="J3">
-        <v>46189</v>
+        <v>75076</v>
       </c>
       <c r="K3">
-        <v>33199</v>
+        <v>49693</v>
       </c>
       <c r="L3">
-        <v>2786</v>
+        <v>1506</v>
       </c>
       <c r="M3">
-        <v>4529</v>
+        <v>8488</v>
       </c>
       <c r="N3">
-        <v>39895</v>
+        <v>23540</v>
       </c>
       <c r="O3">
-        <v>628</v>
+        <v>561</v>
       </c>
       <c r="P3">
-        <v>658</v>
+        <v>1063</v>
       </c>
       <c r="Q3">
-        <v>69312</v>
+        <v>962</v>
       </c>
       <c r="R3">
-        <v>5900</v>
+        <v>19104</v>
       </c>
       <c r="S3">
-        <v>24527</v>
+        <v>1558</v>
       </c>
       <c r="T3">
-        <v>8186</v>
+        <v>19876</v>
       </c>
       <c r="U3">
-        <v>2378</v>
+        <v>2542</v>
       </c>
       <c r="V3">
-        <v>11098</v>
+        <v>881</v>
       </c>
       <c r="W3">
-        <v>6468</v>
+        <v>15372</v>
       </c>
       <c r="X3">
-        <v>338206</v>
+        <v>1897</v>
+      </c>
+      <c r="Y3">
+        <v>298843</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>249</v>
-[...284 lines deleted...]
-      <c r="B18" t="s">
         <v>261</v>
-      </c>
-[...2504 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -20938,187 +19141,187 @@
         <v>25081</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>9229</v>
       </c>
       <c r="E3">
         <v>9229</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>368</v>
+        <v>262</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>4765</v>
       </c>
       <c r="E4">
         <v>4765</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>369</v>
+        <v>263</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>3272</v>
       </c>
       <c r="E5">
         <v>3272</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>370</v>
+        <v>264</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>437</v>
       </c>
       <c r="E6">
         <v>437</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>371</v>
+        <v>265</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>4861</v>
       </c>
       <c r="E7">
         <v>4861</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>717</v>
       </c>
       <c r="E8">
         <v>717</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>373</v>
+        <v>267</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>253</v>
       </c>
       <c r="E9">
         <v>253</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>374</v>
+        <v>268</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>986</v>
       </c>
       <c r="E10">
         <v>986</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>375</v>
+        <v>269</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>78</v>
       </c>
       <c r="E11">
         <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>376</v>
+        <v>270</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>483</v>
       </c>
       <c r="E12">
         <v>483</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>36573</v>
       </c>
@@ -21126,187 +19329,187 @@
         <v>36573</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>10915</v>
       </c>
       <c r="E15">
         <v>10915</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>377</v>
+        <v>271</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>15120</v>
       </c>
       <c r="E16">
         <v>15120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>378</v>
+        <v>272</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>3324</v>
       </c>
       <c r="E17">
         <v>3324</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>379</v>
+        <v>273</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>1387</v>
       </c>
       <c r="E18">
         <v>1387</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>380</v>
+        <v>274</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>2013</v>
       </c>
       <c r="E19">
         <v>2013</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>381</v>
+        <v>275</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>850</v>
       </c>
       <c r="E20">
         <v>850</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>382</v>
+        <v>276</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>635</v>
       </c>
       <c r="E21">
         <v>635</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>383</v>
+        <v>277</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>664</v>
       </c>
       <c r="E22">
         <v>664</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>384</v>
+        <v>278</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>480</v>
       </c>
       <c r="E23">
         <v>480</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>385</v>
+        <v>279</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>1185</v>
       </c>
       <c r="E24">
         <v>1185</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26">
         <v>15070</v>
       </c>
@@ -21314,187 +19517,187 @@
         <v>15070</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
         <v>3543</v>
       </c>
       <c r="E27">
         <v>3543</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>386</v>
+        <v>280</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28">
         <v>8405</v>
       </c>
       <c r="E28">
         <v>8405</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>387</v>
+        <v>281</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
       <c r="D29">
         <v>967</v>
       </c>
       <c r="E29">
         <v>967</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>388</v>
+        <v>282</v>
       </c>
       <c r="C30" t="s">
         <v>39</v>
       </c>
       <c r="D30">
         <v>460</v>
       </c>
       <c r="E30">
         <v>460</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>389</v>
+        <v>283</v>
       </c>
       <c r="C31" t="s">
         <v>39</v>
       </c>
       <c r="D31">
         <v>373</v>
       </c>
       <c r="E31">
         <v>373</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>390</v>
+        <v>284</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>371</v>
       </c>
       <c r="E32">
         <v>371</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>391</v>
+        <v>285</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>393</v>
       </c>
       <c r="E33">
         <v>393</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>392</v>
+        <v>286</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>259</v>
       </c>
       <c r="E34">
         <v>259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>393</v>
+        <v>287</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>139</v>
       </c>
       <c r="E35">
         <v>139</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>394</v>
+        <v>288</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>160</v>
       </c>
       <c r="E36">
         <v>160</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>36</v>
       </c>
       <c r="D38">
         <v>75076</v>
       </c>
@@ -21502,187 +19705,187 @@
         <v>75076</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>31</v>
       </c>
       <c r="B39" t="s">
         <v>31</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
         <v>11839</v>
       </c>
       <c r="E39">
         <v>11839</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>395</v>
+        <v>289</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
         <v>31194</v>
       </c>
       <c r="E40">
         <v>31194</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>396</v>
+        <v>290</v>
       </c>
       <c r="C41" t="s">
         <v>39</v>
       </c>
       <c r="D41">
         <v>17555</v>
       </c>
       <c r="E41">
         <v>17555</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>397</v>
+        <v>291</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
         <v>5237</v>
       </c>
       <c r="E42">
         <v>5237</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>398</v>
+        <v>292</v>
       </c>
       <c r="C43" t="s">
         <v>39</v>
       </c>
       <c r="D43">
         <v>1768</v>
       </c>
       <c r="E43">
         <v>1768</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>399</v>
+        <v>293</v>
       </c>
       <c r="C44" t="s">
         <v>39</v>
       </c>
       <c r="D44">
         <v>2338</v>
       </c>
       <c r="E44">
         <v>2338</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>400</v>
+        <v>294</v>
       </c>
       <c r="C45" t="s">
         <v>39</v>
       </c>
       <c r="D45">
         <v>3188</v>
       </c>
       <c r="E45">
         <v>3188</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>401</v>
+        <v>295</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>1279</v>
       </c>
       <c r="E46">
         <v>1279</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>402</v>
+        <v>296</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>368</v>
       </c>
       <c r="E47">
         <v>368</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>403</v>
+        <v>297</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>310</v>
       </c>
       <c r="E48">
         <v>310</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50">
         <v>49693</v>
       </c>
@@ -21690,187 +19893,187 @@
         <v>49693</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>31</v>
       </c>
       <c r="B51" t="s">
         <v>31</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51">
         <v>8016</v>
       </c>
       <c r="E51">
         <v>8016</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>404</v>
+        <v>298</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>12291</v>
       </c>
       <c r="E52">
         <v>12291</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>405</v>
+        <v>299</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53">
         <v>2917</v>
       </c>
       <c r="E53">
         <v>2917</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>406</v>
+        <v>300</v>
       </c>
       <c r="C54" t="s">
         <v>39</v>
       </c>
       <c r="D54">
         <v>1139</v>
       </c>
       <c r="E54">
         <v>1139</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>407</v>
+        <v>301</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
       <c r="D55">
         <v>5125</v>
       </c>
       <c r="E55">
         <v>5125</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>408</v>
+        <v>302</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>12893</v>
       </c>
       <c r="E56">
         <v>12893</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>409</v>
+        <v>303</v>
       </c>
       <c r="C57" t="s">
         <v>39</v>
       </c>
       <c r="D57">
         <v>1704</v>
       </c>
       <c r="E57">
         <v>1704</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>410</v>
+        <v>304</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58">
         <v>4172</v>
       </c>
       <c r="E58">
         <v>4172</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>411</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
         <v>39</v>
       </c>
       <c r="D59">
         <v>1121</v>
       </c>
       <c r="E59">
         <v>1121</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>412</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>315</v>
       </c>
       <c r="E60">
         <v>315</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>36</v>
       </c>
       <c r="D62">
         <v>1506</v>
       </c>
@@ -21878,85 +20081,85 @@
         <v>1506</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>31</v>
       </c>
       <c r="B63" t="s">
         <v>31</v>
       </c>
       <c r="C63" t="s">
         <v>37</v>
       </c>
       <c r="D63">
         <v>709</v>
       </c>
       <c r="E63">
         <v>709</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>413</v>
+        <v>307</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>440</v>
       </c>
       <c r="E64">
         <v>440</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>414</v>
+        <v>308</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>213</v>
       </c>
       <c r="E65">
         <v>213</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>415</v>
+        <v>309</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
         <v>144</v>
       </c>
       <c r="E66">
         <v>144</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>36</v>
       </c>
       <c r="D68">
         <v>8488</v>
       </c>
@@ -21964,170 +20167,170 @@
         <v>8488</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>31</v>
       </c>
       <c r="B69" t="s">
         <v>31</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
         <v>2093</v>
       </c>
       <c r="E69">
         <v>2093</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>416</v>
+        <v>310</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>4727</v>
       </c>
       <c r="E70">
         <v>4727</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>417</v>
+        <v>311</v>
       </c>
       <c r="C71" t="s">
         <v>39</v>
       </c>
       <c r="D71">
         <v>434</v>
       </c>
       <c r="E71">
         <v>434</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>418</v>
+        <v>312</v>
       </c>
       <c r="C72" t="s">
         <v>39</v>
       </c>
       <c r="D72">
         <v>170</v>
       </c>
       <c r="E72">
         <v>170</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>419</v>
+        <v>313</v>
       </c>
       <c r="C73" t="s">
         <v>39</v>
       </c>
       <c r="D73">
         <v>220</v>
       </c>
       <c r="E73">
         <v>220</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>420</v>
+        <v>314</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>227</v>
       </c>
       <c r="E74">
         <v>227</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>421</v>
+        <v>315</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>212</v>
       </c>
       <c r="E75">
         <v>212</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>422</v>
+        <v>316</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76">
         <v>303</v>
       </c>
       <c r="E76">
         <v>303</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>423</v>
+        <v>317</v>
       </c>
       <c r="C77" t="s">
         <v>39</v>
       </c>
       <c r="D77">
         <v>102</v>
       </c>
       <c r="E77">
         <v>102</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>8</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>36</v>
       </c>
       <c r="D79">
         <v>23540</v>
       </c>
@@ -22135,187 +20338,187 @@
         <v>23540</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>31</v>
       </c>
       <c r="B80" t="s">
         <v>31</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
         <v>4585</v>
       </c>
       <c r="E80">
         <v>4585</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>424</v>
+        <v>318</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
         <v>6115</v>
       </c>
       <c r="E81">
         <v>6115</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>425</v>
+        <v>319</v>
       </c>
       <c r="C82" t="s">
         <v>39</v>
       </c>
       <c r="D82">
         <v>10632</v>
       </c>
       <c r="E82">
         <v>10632</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>426</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>373</v>
       </c>
       <c r="E83">
         <v>373</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>427</v>
+        <v>321</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>238</v>
       </c>
       <c r="E84">
         <v>238</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>428</v>
+        <v>322</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>327</v>
       </c>
       <c r="E85">
         <v>327</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>429</v>
+        <v>323</v>
       </c>
       <c r="C86" t="s">
         <v>39</v>
       </c>
       <c r="D86">
         <v>206</v>
       </c>
       <c r="E86">
         <v>206</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>430</v>
+        <v>324</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>675</v>
       </c>
       <c r="E87">
         <v>675</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>431</v>
+        <v>325</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>219</v>
       </c>
       <c r="E88">
         <v>219</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>432</v>
+        <v>326</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89">
         <v>170</v>
       </c>
       <c r="E89">
         <v>170</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>14</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
         <v>561</v>
       </c>
@@ -22323,51 +20526,51 @@
         <v>561</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>31</v>
       </c>
       <c r="B92" t="s">
         <v>31</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
         <v>263</v>
       </c>
       <c r="E92">
         <v>263</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>433</v>
+        <v>327</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>298</v>
       </c>
       <c r="E93">
         <v>298</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
         <v>36</v>
       </c>
       <c r="D95">
         <v>1063</v>
       </c>
@@ -22375,137 +20578,137 @@
         <v>1063</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>31</v>
       </c>
       <c r="B96" t="s">
         <v>31</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
         <v>488</v>
       </c>
       <c r="E96">
         <v>488</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>434</v>
+        <v>328</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97">
         <v>425</v>
       </c>
       <c r="E97">
         <v>425</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>435</v>
+        <v>329</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98">
         <v>150</v>
       </c>
       <c r="E98">
         <v>150</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>363</v>
+        <v>257</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100">
         <v>962</v>
       </c>
       <c r="E100">
         <v>962</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>31</v>
       </c>
       <c r="B101" t="s">
         <v>31</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
         <v>448</v>
       </c>
       <c r="E101">
         <v>448</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>436</v>
+        <v>330</v>
       </c>
       <c r="C102" t="s">
         <v>39</v>
       </c>
       <c r="D102">
         <v>407</v>
       </c>
       <c r="E102">
         <v>407</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>437</v>
+        <v>331</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>107</v>
       </c>
       <c r="E103">
         <v>107</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
         <v>36</v>
       </c>
       <c r="D105">
         <v>19104</v>
       </c>
@@ -22513,187 +20716,187 @@
         <v>19104</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>31</v>
       </c>
       <c r="B106" t="s">
         <v>31</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
         <v>3478</v>
       </c>
       <c r="E106">
         <v>3478</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>438</v>
+        <v>332</v>
       </c>
       <c r="C107" t="s">
         <v>39</v>
       </c>
       <c r="D107">
         <v>5724</v>
       </c>
       <c r="E107">
         <v>5724</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>439</v>
+        <v>333</v>
       </c>
       <c r="C108" t="s">
         <v>39</v>
       </c>
       <c r="D108">
         <v>5939</v>
       </c>
       <c r="E108">
         <v>5939</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>440</v>
+        <v>334</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109">
         <v>424</v>
       </c>
       <c r="E109">
         <v>424</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>441</v>
+        <v>335</v>
       </c>
       <c r="C110" t="s">
         <v>39</v>
       </c>
       <c r="D110">
         <v>440</v>
       </c>
       <c r="E110">
         <v>440</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>442</v>
+        <v>336</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>2437</v>
       </c>
       <c r="E111">
         <v>2437</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>443</v>
+        <v>337</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>117</v>
       </c>
       <c r="E112">
         <v>117</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>444</v>
+        <v>338</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
         <v>239</v>
       </c>
       <c r="E113">
         <v>239</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>8</v>
       </c>
       <c r="B114" t="s">
-        <v>445</v>
+        <v>339</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>110</v>
       </c>
       <c r="E114">
         <v>110</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>9</v>
       </c>
       <c r="B115" t="s">
-        <v>446</v>
+        <v>340</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>196</v>
       </c>
       <c r="E115">
         <v>196</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>13</v>
       </c>
       <c r="B117" t="s">
         <v>17</v>
       </c>
       <c r="C117" t="s">
         <v>36</v>
       </c>
       <c r="D117">
         <v>1558</v>
       </c>
@@ -22701,102 +20904,102 @@
         <v>1558</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>31</v>
       </c>
       <c r="B118" t="s">
         <v>31</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
         <v>495</v>
       </c>
       <c r="E118">
         <v>495</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>447</v>
+        <v>341</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>590</v>
       </c>
       <c r="E119">
         <v>590</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>448</v>
+        <v>342</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
         <v>155</v>
       </c>
       <c r="E120">
         <v>155</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>412</v>
+        <v>306</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>93</v>
       </c>
       <c r="E121">
         <v>93</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>449</v>
+        <v>343</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
         <v>225</v>
       </c>
       <c r="E122">
         <v>225</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
         <v>19876</v>
       </c>
@@ -22804,187 +21007,187 @@
         <v>19876</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>31</v>
       </c>
       <c r="B125" t="s">
         <v>31</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
         <v>3076</v>
       </c>
       <c r="E125">
         <v>3076</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>450</v>
+        <v>344</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>11606</v>
       </c>
       <c r="E126">
         <v>11606</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>451</v>
+        <v>345</v>
       </c>
       <c r="C127" t="s">
         <v>39</v>
       </c>
       <c r="D127">
         <v>2916</v>
       </c>
       <c r="E127">
         <v>2916</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>452</v>
+        <v>346</v>
       </c>
       <c r="C128" t="s">
         <v>39</v>
       </c>
       <c r="D128">
         <v>427</v>
       </c>
       <c r="E128">
         <v>427</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>453</v>
+        <v>347</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
       <c r="D129">
         <v>669</v>
       </c>
       <c r="E129">
         <v>669</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>454</v>
+        <v>348</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>587</v>
       </c>
       <c r="E130">
         <v>587</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>455</v>
+        <v>349</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>219</v>
       </c>
       <c r="E131">
         <v>219</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>456</v>
+        <v>350</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>148</v>
       </c>
       <c r="E132">
         <v>148</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>71</v>
       </c>
       <c r="E133">
         <v>71</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>457</v>
+        <v>352</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>157</v>
       </c>
       <c r="E134">
         <v>157</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>15</v>
       </c>
       <c r="B136" t="s">
         <v>19</v>
       </c>
       <c r="C136" t="s">
         <v>36</v>
       </c>
       <c r="D136">
         <v>2542</v>
       </c>
@@ -22992,85 +21195,85 @@
         <v>2542</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>31</v>
       </c>
       <c r="B137" t="s">
         <v>31</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
         <v>1231</v>
       </c>
       <c r="E137">
         <v>1231</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>458</v>
+        <v>353</v>
       </c>
       <c r="C138" t="s">
         <v>39</v>
       </c>
       <c r="D138">
         <v>663</v>
       </c>
       <c r="E138">
         <v>663</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>459</v>
+        <v>354</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>326</v>
       </c>
       <c r="E139">
         <v>326</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>460</v>
+        <v>355</v>
       </c>
       <c r="C140" t="s">
         <v>39</v>
       </c>
       <c r="D140">
         <v>322</v>
       </c>
       <c r="E140">
         <v>322</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>16</v>
       </c>
       <c r="B142" t="s">
         <v>20</v>
       </c>
       <c r="C142" t="s">
         <v>36</v>
       </c>
       <c r="D142">
         <v>881</v>
       </c>
@@ -23078,85 +21281,85 @@
         <v>881</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>31</v>
       </c>
       <c r="B143" t="s">
         <v>31</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
         <v>291</v>
       </c>
       <c r="E143">
         <v>291</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>461</v>
+        <v>356</v>
       </c>
       <c r="C144" t="s">
         <v>39</v>
       </c>
       <c r="D144">
         <v>368</v>
       </c>
       <c r="E144">
         <v>368</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>462</v>
+        <v>357</v>
       </c>
       <c r="C145" t="s">
         <v>39</v>
       </c>
       <c r="D145">
         <v>124</v>
       </c>
       <c r="E145">
         <v>124</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>358</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
         <v>98</v>
       </c>
       <c r="E146">
         <v>98</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>17</v>
       </c>
       <c r="B148" t="s">
         <v>21</v>
       </c>
       <c r="C148" t="s">
         <v>36</v>
       </c>
       <c r="D148">
         <v>15372</v>
       </c>
@@ -23164,187 +21367,187 @@
         <v>15372</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>31</v>
       </c>
       <c r="B149" t="s">
         <v>31</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
         <v>4324</v>
       </c>
       <c r="E149">
         <v>4324</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>464</v>
+        <v>359</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>6714</v>
       </c>
       <c r="E150">
         <v>6714</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>465</v>
+        <v>360</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>2361</v>
       </c>
       <c r="E151">
         <v>2361</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>466</v>
+        <v>361</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>481</v>
       </c>
       <c r="E152">
         <v>481</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>467</v>
+        <v>362</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
         <v>336</v>
       </c>
       <c r="E153">
         <v>336</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>468</v>
+        <v>363</v>
       </c>
       <c r="C154" t="s">
         <v>39</v>
       </c>
       <c r="D154">
         <v>304</v>
       </c>
       <c r="E154">
         <v>304</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>469</v>
+        <v>364</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>79</v>
       </c>
       <c r="E155">
         <v>79</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>470</v>
+        <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>39</v>
       </c>
       <c r="D156">
         <v>302</v>
       </c>
       <c r="E156">
         <v>302</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>471</v>
+        <v>366</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>233</v>
       </c>
       <c r="E157">
         <v>233</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>472</v>
+        <v>367</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>238</v>
       </c>
       <c r="E158">
         <v>238</v>
       </c>
     </row>
     <row r="159"/>
     <row r="160">
       <c r="A160">
         <v>24</v>
       </c>
       <c r="B160" t="s">
         <v>22</v>
       </c>
       <c r="C160" t="s">
         <v>36</v>
       </c>
       <c r="D160">
         <v>1897</v>
       </c>
@@ -23352,157 +21555,1954 @@
         <v>1897</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>31</v>
       </c>
       <c r="B161" t="s">
         <v>31</v>
       </c>
       <c r="C161" t="s">
         <v>37</v>
       </c>
       <c r="D161">
         <v>560</v>
       </c>
       <c r="E161">
         <v>560</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1</v>
       </c>
       <c r="B162" t="s">
-        <v>473</v>
+        <v>368</v>
       </c>
       <c r="C162" t="s">
         <v>39</v>
       </c>
       <c r="D162">
         <v>621</v>
       </c>
       <c r="E162">
         <v>621</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2</v>
       </c>
       <c r="B163" t="s">
-        <v>474</v>
+        <v>369</v>
       </c>
       <c r="C163" t="s">
         <v>39</v>
       </c>
       <c r="D163">
         <v>109</v>
       </c>
       <c r="E163">
         <v>109</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>3</v>
       </c>
       <c r="B164" t="s">
-        <v>475</v>
+        <v>370</v>
       </c>
       <c r="C164" t="s">
         <v>39</v>
       </c>
       <c r="D164">
         <v>102</v>
       </c>
       <c r="E164">
         <v>102</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>476</v>
+        <v>371</v>
       </c>
       <c r="C165" t="s">
         <v>39</v>
       </c>
       <c r="D165">
         <v>62</v>
       </c>
       <c r="E165">
         <v>62</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>5</v>
       </c>
       <c r="B166" t="s">
-        <v>477</v>
+        <v>372</v>
       </c>
       <c r="C166" t="s">
         <v>39</v>
       </c>
       <c r="D166">
         <v>78</v>
       </c>
       <c r="E166">
         <v>78</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>6</v>
       </c>
       <c r="B167" t="s">
-        <v>478</v>
+        <v>373</v>
       </c>
       <c r="C167" t="s">
         <v>39</v>
       </c>
       <c r="D167">
         <v>175</v>
       </c>
       <c r="E167">
         <v>175</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>7</v>
       </c>
       <c r="B168" t="s">
-        <v>479</v>
+        <v>374</v>
       </c>
       <c r="C168" t="s">
         <v>39</v>
       </c>
       <c r="D168">
         <v>190</v>
       </c>
       <c r="E168">
         <v>190</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F2" t="s">
+        <v>378</v>
+      </c>
+      <c r="G2">
+        <v>11408</v>
+      </c>
+      <c r="H2">
+        <v>11959</v>
+      </c>
+      <c r="I2">
+        <v>16248</v>
+      </c>
+      <c r="J2">
+        <v>44521</v>
+      </c>
+      <c r="K2">
+        <v>24679</v>
+      </c>
+      <c r="L2">
+        <v>974</v>
+      </c>
+      <c r="M2">
+        <v>1724</v>
+      </c>
+      <c r="N2">
+        <v>21016</v>
+      </c>
+      <c r="O2">
+        <v>100</v>
+      </c>
+      <c r="P2">
+        <v>236</v>
+      </c>
+      <c r="Q2">
+        <v>8143</v>
+      </c>
+      <c r="R2">
+        <v>879</v>
+      </c>
+      <c r="S2">
+        <v>2822</v>
+      </c>
+      <c r="T2">
+        <v>1231</v>
+      </c>
+      <c r="U2">
+        <v>601</v>
+      </c>
+      <c r="V2">
+        <v>22031</v>
+      </c>
+      <c r="W2">
+        <v>749</v>
+      </c>
+      <c r="X2">
+        <v>169321</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>11408</v>
+      </c>
+      <c r="H3">
+        <v>11959</v>
+      </c>
+      <c r="I3">
+        <v>16248</v>
+      </c>
+      <c r="J3">
+        <v>44521</v>
+      </c>
+      <c r="K3">
+        <v>24679</v>
+      </c>
+      <c r="L3">
+        <v>974</v>
+      </c>
+      <c r="M3">
+        <v>1724</v>
+      </c>
+      <c r="N3">
+        <v>21016</v>
+      </c>
+      <c r="O3">
+        <v>100</v>
+      </c>
+      <c r="P3">
+        <v>236</v>
+      </c>
+      <c r="Q3">
+        <v>8143</v>
+      </c>
+      <c r="R3">
+        <v>879</v>
+      </c>
+      <c r="S3">
+        <v>2822</v>
+      </c>
+      <c r="T3">
+        <v>1231</v>
+      </c>
+      <c r="U3">
+        <v>601</v>
+      </c>
+      <c r="V3">
+        <v>22031</v>
+      </c>
+      <c r="W3">
+        <v>749</v>
+      </c>
+      <c r="X3">
+        <v>169321</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>11408</v>
+      </c>
+      <c r="E2">
+        <v>11408</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>4026</v>
+      </c>
+      <c r="E3">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>4253</v>
+      </c>
+      <c r="E4">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>380</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>2513</v>
+      </c>
+      <c r="E5">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>381</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>311</v>
+      </c>
+      <c r="E6">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>305</v>
+      </c>
+      <c r="E7">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>11959</v>
+      </c>
+      <c r="E9">
+        <v>11959</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>4413</v>
+      </c>
+      <c r="E10">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>382</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>4981</v>
+      </c>
+      <c r="E11">
+        <v>4981</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>383</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>1589</v>
+      </c>
+      <c r="E12">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>384</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>537</v>
+      </c>
+      <c r="E13">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>385</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>439</v>
+      </c>
+      <c r="E14">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>16248</v>
+      </c>
+      <c r="E16">
+        <v>16248</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>3286</v>
+      </c>
+      <c r="E17">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>386</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>11176</v>
+      </c>
+      <c r="E18">
+        <v>11176</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>387</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>873</v>
+      </c>
+      <c r="E19">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>388</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>699</v>
+      </c>
+      <c r="E20">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>389</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>214</v>
+      </c>
+      <c r="E21">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>44521</v>
+      </c>
+      <c r="E23">
+        <v>44521</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>9749</v>
+      </c>
+      <c r="E24">
+        <v>9749</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>390</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>14828</v>
+      </c>
+      <c r="E25">
+        <v>14828</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>391</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>10183</v>
+      </c>
+      <c r="E26">
+        <v>10183</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>392</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>4251</v>
+      </c>
+      <c r="E27">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>393</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>5510</v>
+      </c>
+      <c r="E28">
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>24679</v>
+      </c>
+      <c r="E30">
+        <v>24679</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>3245</v>
+      </c>
+      <c r="E31">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>394</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>19524</v>
+      </c>
+      <c r="E32">
+        <v>19524</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>395</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>695</v>
+      </c>
+      <c r="E33">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>396</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>216</v>
+      </c>
+      <c r="E34">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>397</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>999</v>
+      </c>
+      <c r="E35">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>974</v>
+      </c>
+      <c r="E37">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>394</v>
+      </c>
+      <c r="E38">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>398</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>455</v>
+      </c>
+      <c r="E39">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>399</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>125</v>
+      </c>
+      <c r="E40">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>7</v>
+      </c>
+      <c r="B42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>1724</v>
+      </c>
+      <c r="E42">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>527</v>
+      </c>
+      <c r="E43">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>400</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>819</v>
+      </c>
+      <c r="E44">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>401</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>202</v>
+      </c>
+      <c r="E45">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>402</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>123</v>
+      </c>
+      <c r="E46">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>403</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>53</v>
+      </c>
+      <c r="E47">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="48"/>
+    <row r="49">
+      <c r="A49">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>21016</v>
+      </c>
+      <c r="E49">
+        <v>21016</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>2661</v>
+      </c>
+      <c r="E50">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>404</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>7150</v>
+      </c>
+      <c r="E51">
+        <v>7150</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>405</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>697</v>
+      </c>
+      <c r="E52">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>406</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>450</v>
+      </c>
+      <c r="E53">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>407</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>10058</v>
+      </c>
+      <c r="E54">
+        <v>10058</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>100</v>
+      </c>
+      <c r="E56">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>48</v>
+      </c>
+      <c r="E57">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>408</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>52</v>
+      </c>
+      <c r="E58">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>236</v>
+      </c>
+      <c r="E60">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>31</v>
+      </c>
+      <c r="B61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>124</v>
+      </c>
+      <c r="E61">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>409</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>112</v>
+      </c>
+      <c r="E62">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>12</v>
+      </c>
+      <c r="B64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>8143</v>
+      </c>
+      <c r="E64">
+        <v>8143</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>31</v>
+      </c>
+      <c r="B65" t="s">
+        <v>31</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>2419</v>
+      </c>
+      <c r="E65">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>410</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>4800</v>
+      </c>
+      <c r="E66">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>411</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>443</v>
+      </c>
+      <c r="E67">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>412</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>248</v>
+      </c>
+      <c r="E68">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>413</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>233</v>
+      </c>
+      <c r="E69">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>13</v>
+      </c>
+      <c r="B71" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>879</v>
+      </c>
+      <c r="E71">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>216</v>
+      </c>
+      <c r="E72">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>414</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>357</v>
+      </c>
+      <c r="E73">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>415</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>266</v>
+      </c>
+      <c r="E74">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>88</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>40</v>
+      </c>
+      <c r="E75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>2822</v>
+      </c>
+      <c r="E77">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>1088</v>
+      </c>
+      <c r="E78">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>416</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>950</v>
+      </c>
+      <c r="E79">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>417</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>366</v>
+      </c>
+      <c r="E80">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>418</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>154</v>
+      </c>
+      <c r="E81">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>419</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>264</v>
+      </c>
+      <c r="E82">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>15</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>1231</v>
+      </c>
+      <c r="E84">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>504</v>
+      </c>
+      <c r="E85">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>420</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>541</v>
+      </c>
+      <c r="E86">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>421</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>186</v>
+      </c>
+      <c r="E87">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>16</v>
+      </c>
+      <c r="B89" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>601</v>
+      </c>
+      <c r="E89">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>31</v>
+      </c>
+      <c r="B90" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>220</v>
+      </c>
+      <c r="E90">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>422</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>290</v>
+      </c>
+      <c r="E91">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>423</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>58</v>
+      </c>
+      <c r="E92">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>424</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>33</v>
+      </c>
+      <c r="E93">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>17</v>
+      </c>
+      <c r="B95" t="s">
+        <v>21</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>22031</v>
+      </c>
+      <c r="E95">
+        <v>22031</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B96" t="s">
+        <v>31</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>4130</v>
+      </c>
+      <c r="E96">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>425</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>16009</v>
+      </c>
+      <c r="E97">
+        <v>16009</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>426</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>907</v>
+      </c>
+      <c r="E98">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>427</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>391</v>
+      </c>
+      <c r="E99">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>428</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>594</v>
+      </c>
+      <c r="E100">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>24</v>
+      </c>
+      <c r="B102" t="s">
+        <v>22</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>749</v>
+      </c>
+      <c r="E102">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>31</v>
+      </c>
+      <c r="B103" t="s">
+        <v>31</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>276</v>
+      </c>
+      <c r="E103">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>429</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>191</v>
+      </c>
+      <c r="E104">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>430</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>150</v>
+      </c>
+      <c r="E105">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>431</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>132</v>
+      </c>
+      <c r="E106">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>