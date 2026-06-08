--- v0 (2026-02-07)
+++ v1 (2026-06-08)
@@ -12,197 +12,1310 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN TENGAH 1 - Partai" sheetId="2" r:id="rId4"/>
-[...8 lines deleted...]
-    <sheet name="KALIMANTAN TENGAH 5 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="KALIMANTAN TENGAH 3 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN TENGAH 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN TENGAH 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN TENGAH 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN TENGAH 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN TENGAH 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN TENGAH 1 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN TENGAH 1 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN TENGAH 2 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="KALIMANTAN TENGAH 2 - Caleg" sheetId="11" r:id="rId14"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="701">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH</t>
+  </si>
+  <si>
+    <t>620003</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH 3</t>
+  </si>
+  <si>
+    <t>6201</t>
+  </si>
+  <si>
+    <t>KOTAWARINGIN BARAT</t>
+  </si>
+  <si>
+    <t>6209</t>
+  </si>
+  <si>
+    <t>LAMANDAU</t>
+  </si>
+  <si>
+    <t>6208</t>
+  </si>
+  <si>
+    <t>SUKAMARA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>GUSTI MUHAMMAD HADIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>RAHMAD, S.Sos.</t>
+  </si>
+  <si>
+    <t>KIKI RISVA LIANDARI</t>
+  </si>
+  <si>
+    <t>FOPI ARISKA</t>
+  </si>
+  <si>
+    <t>ABDUL SYUKUR, S.H.</t>
+  </si>
+  <si>
+    <t>FRISILA CAROLIN</t>
+  </si>
+  <si>
+    <t>JAMALUDIN, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. H. SUGIYARTO, M.A.P.</t>
+  </si>
+  <si>
+    <t>H. BAMBANG SUHERMAN, S.P.</t>
+  </si>
+  <si>
+    <t>ANNYSA SOVIA NURANI</t>
+  </si>
+  <si>
+    <t>MASYAKIN</t>
+  </si>
+  <si>
+    <t>SYAMSUL RIZAL</t>
+  </si>
+  <si>
+    <t>SABINA OKTAVIA</t>
+  </si>
+  <si>
+    <t>IKHSANUL RIZAL</t>
+  </si>
+  <si>
+    <t>H. JUBAIR ARIFIN</t>
+  </si>
+  <si>
+    <t>WARDA ROCKY MARZIANO</t>
+  </si>
+  <si>
+    <t>MARYANI SABRAN</t>
+  </si>
+  <si>
+    <t>AHMADI RIANSYAH</t>
+  </si>
+  <si>
+    <t>PUTIR</t>
+  </si>
+  <si>
+    <t>TIRSA MISNA WATI</t>
+  </si>
+  <si>
+    <t>AHMAD BAIRONI</t>
+  </si>
+  <si>
+    <t>RISKA AGUSTIN, S.Ak.</t>
+  </si>
+  <si>
+    <t>OKKI MAULANA</t>
+  </si>
+  <si>
+    <t>H. M. RUSDI GOZALI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>EDDY ALRUSNADI, S.E.</t>
+  </si>
+  <si>
+    <t>DANTHE THEODORE, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>EMA WARDANI</t>
+  </si>
+  <si>
+    <t>WILLY PRATAMA, S.H.</t>
+  </si>
+  <si>
+    <t>BRYAN ISKANDAR, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. PRIHATI TITIK MULYANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>BAMBANG WIGUNO</t>
+  </si>
+  <si>
+    <t>MUHAMAD RAMLAN</t>
+  </si>
+  <si>
+    <t>MIKA</t>
+  </si>
+  <si>
+    <t>NURHANA</t>
+  </si>
+  <si>
+    <t>DEDI SETIAWAN</t>
+  </si>
+  <si>
+    <t>SARLIANES RIAL</t>
+  </si>
+  <si>
+    <t>HANITYO KUSUMA NURRAKHMAN</t>
+  </si>
+  <si>
+    <t>NOOR HASANAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURUL KARTIKA</t>
+  </si>
+  <si>
+    <t>H. SAMSUDIN, S.KM., M.Si.</t>
+  </si>
+  <si>
+    <t>ACH. RAMLIANSYAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>IWAN PERMANA</t>
+  </si>
+  <si>
+    <t>WAHYU SETIO, S.I.P.</t>
+  </si>
+  <si>
+    <t>DETY CANTIKA WAHYU RINI</t>
+  </si>
+  <si>
+    <t>SITI NOR HAJENAH</t>
+  </si>
+  <si>
+    <t>H. BAMBANG DWIPOJONO</t>
+  </si>
+  <si>
+    <t>NORVITA REZKI YANTI</t>
+  </si>
+  <si>
+    <t>Ir. DARWISEM SIGAN TAWAY, M.T.</t>
+  </si>
+  <si>
+    <t>H. ABDUL KADIR ZAILANI</t>
+  </si>
+  <si>
+    <t>H. HARKANI AH, S.H.</t>
+  </si>
+  <si>
+    <t>NURHANI</t>
+  </si>
+  <si>
+    <t>Drs. YUANO, M.Si.</t>
+  </si>
+  <si>
+    <t>KHAIRIL ANWAR</t>
+  </si>
+  <si>
+    <t>MUHAMAD SURYADI</t>
+  </si>
+  <si>
+    <t>BQ. WINA SANTIA IKADA</t>
+  </si>
+  <si>
+    <t>H. SUTRISNO, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>RINI WULANDARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. HADI RAHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. GUSTI M. IMANSYAH, M.Si.</t>
+  </si>
+  <si>
+    <t>ARANTIKA PRAMUSWARI</t>
+  </si>
+  <si>
+    <t>AYU NURMALA SARI</t>
+  </si>
+  <si>
+    <t>M. KADAFY, M.Pd.</t>
+  </si>
+  <si>
+    <t>ACHMAD NIRWANTO</t>
+  </si>
+  <si>
+    <t>HERI SANTOSO</t>
+  </si>
+  <si>
+    <t>Dra. MARIYANI, M.A.P.</t>
+  </si>
+  <si>
+    <t>HERY PURWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>H. YOMIE KAMALE, S.S.</t>
+  </si>
+  <si>
+    <t>MARDANI, S.T.</t>
+  </si>
+  <si>
+    <t>KUSNUL KHOTIMAH, S.E.</t>
+  </si>
+  <si>
+    <t>DINE TRANSETYO, S.E.</t>
+  </si>
+  <si>
+    <t>ARO HARAPANKO</t>
+  </si>
+  <si>
+    <t>LAURENVIA ANGELI, A. Md.</t>
+  </si>
+  <si>
+    <t>ELKI FRIANDO</t>
+  </si>
+  <si>
+    <t>LIBNI YETRISIA</t>
+  </si>
+  <si>
+    <t>VERONIKA JUWITA</t>
+  </si>
+  <si>
+    <t>CINDY CLAUDIA BR. SILAEN</t>
+  </si>
+  <si>
+    <t>VINDY LIANA SAFITRIE</t>
+  </si>
+  <si>
+    <t>HEPPY CORNELIS, S.P., M.T.</t>
+  </si>
+  <si>
+    <t>RATNO, S.Pd.</t>
+  </si>
+  <si>
+    <t>LIDYA ANGRENY</t>
+  </si>
+  <si>
+    <t>FAHRYAN EKO SANTOSA</t>
+  </si>
+  <si>
+    <t>JAKARIYADI IKAT, S.P.</t>
+  </si>
+  <si>
+    <t>SEPTIANI RAHAYU SRI WULANDARI</t>
+  </si>
+  <si>
+    <t>LOLA ANGRIYANI</t>
+  </si>
+  <si>
+    <t>H. ZULKIFLI</t>
+  </si>
+  <si>
+    <t>SYARIFAH  FAHMA RIFA ALIYA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. SYAKLUL</t>
+  </si>
+  <si>
+    <t>WAHYU KURNIAWAN</t>
+  </si>
+  <si>
+    <t>RUSMAWATI</t>
+  </si>
+  <si>
+    <t>HADI WIJAYA</t>
+  </si>
+  <si>
+    <t>SITI ROMLAH</t>
+  </si>
+  <si>
+    <t>Dr. drg. INDRAWAN SAKTI, M.Kes.</t>
+  </si>
+  <si>
+    <t>DODI HARYANTO</t>
+  </si>
+  <si>
+    <t>YANI ULANDARI</t>
+  </si>
+  <si>
+    <t>EDY SUPRIYONO</t>
+  </si>
+  <si>
+    <t>GUSTI JAMHARI</t>
+  </si>
+  <si>
+    <t>IIS SUGIARTI</t>
+  </si>
+  <si>
+    <t>AHMAD SANDI FAHRIYANNUR</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
-    <t>HANURA</t>
-[...29 lines deleted...]
-    <t>KALIMANTAN TENGAH</t>
+    <t>620004</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH 4</t>
+  </si>
+  <si>
+    <t>6204</t>
+  </si>
+  <si>
+    <t>BARITO SELATAN</t>
+  </si>
+  <si>
+    <t>6213</t>
+  </si>
+  <si>
+    <t>BARITO TIMUR</t>
+  </si>
+  <si>
+    <t>6205</t>
+  </si>
+  <si>
+    <t>BARITO UTARA</t>
+  </si>
+  <si>
+    <t>6212</t>
+  </si>
+  <si>
+    <t>MURUNG RAYA</t>
+  </si>
+  <si>
+    <t>Hj. RAYUHANI, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. HABIB SAYID ABDURRAHMAN, M.M.</t>
+  </si>
+  <si>
+    <t>BAKHTIAR HADI NEGARA, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. HERTIN KILAT</t>
+  </si>
+  <si>
+    <t>SURIANY, S.T.</t>
+  </si>
+  <si>
+    <t>YUNIARTI, S.Hut.</t>
+  </si>
+  <si>
+    <t>DEBBY OKTAVIA</t>
+  </si>
+  <si>
+    <t>BINYAMIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUPIATMA H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANSYARI</t>
+  </si>
+  <si>
+    <t>H. ACHMAD RASYID</t>
+  </si>
+  <si>
+    <t>ANING GENGSI RAKYATI H.S., S.H.</t>
+  </si>
+  <si>
+    <t>JOHAN ARIFIN, S.E.</t>
+  </si>
+  <si>
+    <t>NIMERADIE WIDEN</t>
+  </si>
+  <si>
+    <t>NINDITA KRESNA MURTI</t>
+  </si>
+  <si>
+    <t>HADRIANSYAH</t>
+  </si>
+  <si>
+    <t>DINI PUSPITASARI</t>
+  </si>
+  <si>
+    <t>AHMAD FIRDAUS ALAMSYAH</t>
+  </si>
+  <si>
+    <t>INA PRAYAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. FRANSISCUS WELAFUBUN, M.M.</t>
+  </si>
+  <si>
+    <t>TAMARZAM</t>
+  </si>
+  <si>
+    <t>AYESHA VANIAKU LIHARFIN, S.I.P., M.A.P.</t>
+  </si>
+  <si>
+    <t>YETRO MIDEL YOSEPH</t>
+  </si>
+  <si>
+    <t>Dr. AMPERA A. Y. MEBAS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BROELALANO, S.H.</t>
+  </si>
+  <si>
+    <t>SUHARDI, S.Ag., M.A.P.</t>
+  </si>
+  <si>
+    <t>ROSSY NURNANDA, S.A.N., M.A.P.</t>
+  </si>
+  <si>
+    <t>IDA ARYANI WENTHE, S.P.</t>
+  </si>
+  <si>
+    <t>JOHN HERI MARJONO, S.H.</t>
+  </si>
+  <si>
+    <t>SYALIMUDDIN MAYASIN, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. ANTONIA MARGARETHA THEY KUPA</t>
+  </si>
+  <si>
+    <t>IZVAN RAHDIANI, A.Md.</t>
+  </si>
+  <si>
+    <t>SETAHAN AWINGNU, A.Md.</t>
+  </si>
+  <si>
+    <t>SONYA AFIATY ROSADA</t>
+  </si>
+  <si>
+    <t>PURDIONO, S.E.</t>
+  </si>
+  <si>
+    <t>FAZADIO REYNALDI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>HENRY MIDEL YOSEPH, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>SATYA TITIEK ATYANI DJOEDIR</t>
+  </si>
+  <si>
+    <t>TOMMY ALFERDO</t>
+  </si>
+  <si>
+    <t>DWI GITA SEPTIANI, S.A.N.</t>
+  </si>
+  <si>
+    <t>RAUDHAH ASSYAVIIYAH PUTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>PAMELA ANASTASYA LUMBANTOBING, S.H.</t>
+  </si>
+  <si>
+    <t>ALBERT SESIO</t>
+  </si>
+  <si>
+    <t>HALIMATUSSA'DIAH</t>
+  </si>
+  <si>
+    <t>MASHURD TOEPAK</t>
+  </si>
+  <si>
+    <t>SADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>HENDRI</t>
+  </si>
+  <si>
+    <t>NORLELA</t>
+  </si>
+  <si>
+    <t>SARIPUDIN</t>
+  </si>
+  <si>
+    <t>BUDI SANTOSO, S.Sos.</t>
+  </si>
+  <si>
+    <t>NINA ANDRIYANI, M.Pd.</t>
+  </si>
+  <si>
+    <t>SUKMA SRI BAYU</t>
+  </si>
+  <si>
+    <t>SIRAJUL RAHMAN, S.Hut., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>HABIB YUSUF BAHASYIM, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ELLY RAHMAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SAPRIANSYAH, A.Ma.</t>
+  </si>
+  <si>
+    <t>H. ABD. WAHID HASYIMI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SUKARELAWATI</t>
+  </si>
+  <si>
+    <t>SULDIANSYAH</t>
+  </si>
+  <si>
+    <t>GURDANSYAH</t>
+  </si>
+  <si>
+    <t>Hj. SETIAWATI, S.E., M.A.</t>
+  </si>
+  <si>
+    <t>ERJO, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>SIMPAN LELIASI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. WOLYANI</t>
+  </si>
+  <si>
+    <t>Ir. MULYADI NGINDRA, M.M.A.</t>
+  </si>
+  <si>
+    <t>ALFONSIUS MAURITS DOMPAS, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>FRAN MOLATELU</t>
+  </si>
+  <si>
+    <t>JAMATUL SOLIHIN</t>
+  </si>
+  <si>
+    <t>Dr. H. ROJIKINNOR, M.Si.</t>
+  </si>
+  <si>
+    <t>MAX FREDY SITANIAPESSY</t>
+  </si>
+  <si>
+    <t>MITRA YULIANA, S.P.</t>
+  </si>
+  <si>
+    <t>TITAN, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD RUBIADI</t>
+  </si>
+  <si>
+    <t>SELLA CLAUDIA</t>
+  </si>
+  <si>
+    <t>MUCHLIS SAFARI</t>
+  </si>
+  <si>
+    <t>FRANSISKA GAYATRI VITALOKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARMADA, S.E.</t>
+  </si>
+  <si>
+    <t>MAWARDI</t>
+  </si>
+  <si>
+    <t>ABDURAHMAN</t>
+  </si>
+  <si>
+    <t>SHYNTA</t>
+  </si>
+  <si>
+    <t>H. JIMMY CARTER</t>
+  </si>
+  <si>
+    <t>AMONIUS TUYUM, S.A.B.</t>
+  </si>
+  <si>
+    <t>ERVINA RUSANDI</t>
+  </si>
+  <si>
+    <t>SISWANDI</t>
+  </si>
+  <si>
+    <t>PUJIONO</t>
+  </si>
+  <si>
+    <t>KASRI YANI</t>
+  </si>
+  <si>
+    <t>RUSDIANDI</t>
+  </si>
+  <si>
+    <t>NATALIA</t>
+  </si>
+  <si>
+    <t>PUNGKI</t>
+  </si>
+  <si>
+    <t>NICKY ANTONIO UKUR</t>
+  </si>
+  <si>
+    <t>AJIS USMAN</t>
+  </si>
+  <si>
+    <t>ERMINA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>CHAERUL ICHSAN</t>
+  </si>
+  <si>
+    <t>MARLINA, S.IP.</t>
+  </si>
+  <si>
+    <t>DATA BRAJA DAUD</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RENALDI RIZKY PUTRA PRATAMA</t>
+  </si>
+  <si>
+    <t>ARISTA MARNI</t>
+  </si>
+  <si>
+    <t>JULIA KRISTINA</t>
+  </si>
+  <si>
+    <t>TANIT PRAYITNO, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. TUUWATNO</t>
+  </si>
+  <si>
+    <t>MIMING DEWI SUSANTI</t>
+  </si>
+  <si>
+    <t>SETH AJANG, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>NOPELITALIUS</t>
+  </si>
+  <si>
+    <t>YANORE HAWINOTI</t>
+  </si>
+  <si>
+    <t>NOPRIANTO DUNDUM, S.I.P.</t>
+  </si>
+  <si>
+    <t>ASNAWIYAH, S.E.</t>
+  </si>
+  <si>
+    <t>KASMIANTI</t>
+  </si>
+  <si>
+    <t>H. ABDUL HADI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>RUSIANI</t>
+  </si>
+  <si>
+    <t>HARTATI</t>
+  </si>
+  <si>
+    <t>KHAIRUNISA</t>
+  </si>
+  <si>
+    <t>ZAID MUAMMAR, S.T.</t>
+  </si>
+  <si>
+    <t>RAHMAWATI</t>
+  </si>
+  <si>
+    <t>AHMAD FRENDY SAPUTRA</t>
+  </si>
+  <si>
+    <t>MASPAH RIYANTI</t>
+  </si>
+  <si>
+    <t>ACHMAD ARI PONDA DALIMUNTHE, S.P.</t>
+  </si>
+  <si>
+    <t>YULIANIL FADILAH</t>
+  </si>
+  <si>
+    <t>SETIANUDIN AGUS PUTRA</t>
+  </si>
+  <si>
+    <t>RETNO AMELIA</t>
+  </si>
+  <si>
+    <t>TOMI IRAWAN</t>
+  </si>
+  <si>
+    <t>MUFTI ANSARI</t>
+  </si>
+  <si>
+    <t>620005</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH 5</t>
+  </si>
+  <si>
+    <t>6203</t>
+  </si>
+  <si>
+    <t>KAPUAS</t>
+  </si>
+  <si>
+    <t>6211</t>
+  </si>
+  <si>
+    <t>PULANG PISAU</t>
+  </si>
+  <si>
+    <t>SAYYID MUHAMMAD ZEIN</t>
+  </si>
+  <si>
+    <t>IWAN YUSMADIANTO, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. RUSITA IRMA, S.Pi.</t>
+  </si>
+  <si>
+    <t>H. JAMBRI, S.E.</t>
+  </si>
+  <si>
+    <t>H. BAKRAN</t>
+  </si>
+  <si>
+    <t>ST. ARBAYAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEDE ARNADO</t>
+  </si>
+  <si>
+    <t>SARIAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>AKHMAD YUS HANDOKO</t>
+  </si>
+  <si>
+    <t>H. HELMI, S.Ag.</t>
+  </si>
+  <si>
+    <t>ANDAYANI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. EDVIN MANDALLA, M.A.P.</t>
+  </si>
+  <si>
+    <t>YUEL</t>
+  </si>
+  <si>
+    <t>LIKE PRIS DIAN CAHYANINGTYAS</t>
+  </si>
+  <si>
+    <t>YANTO</t>
+  </si>
+  <si>
+    <t>LODEWIK</t>
+  </si>
+  <si>
+    <t>EUGENIA TRIANTY ANGGEN</t>
+  </si>
+  <si>
+    <t>KRESA MONITA PUTRI</t>
+  </si>
+  <si>
+    <t>H. WIYATNO, S.P.</t>
+  </si>
+  <si>
+    <t>Ir. NYELONG INGA SIMON</t>
+  </si>
+  <si>
+    <t>Drs. YOHANES FREDDY ERING, M.Si.</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN, S.St.Pi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALFIAN MAWARDI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. SISTO HARTATI</t>
+  </si>
+  <si>
+    <t>ALFRIDEL DJINU, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. NOOR FAZARIAH KAMAYANTI, S.E., M.A.</t>
+  </si>
+  <si>
+    <t>H. MARUADI, S.H., S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>ASSENDER UCIN RABING, S.E.</t>
+  </si>
+  <si>
+    <t>IDA LAMPANG, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>IVAN OCTOVIAN DIAUW, S.Hut.</t>
+  </si>
+  <si>
+    <t>HENDRAWAN PUTERA</t>
+  </si>
+  <si>
+    <t>WIWI KEMALA SARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUPARNO, S.Hut.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI</t>
+  </si>
+  <si>
+    <t>dr. NIKSEN S. BAHAT</t>
+  </si>
+  <si>
+    <t>HERRY SUSANTO MOELYONO</t>
+  </si>
+  <si>
+    <t>RAUDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>PATNA WIGATI</t>
+  </si>
+  <si>
+    <t>SA'ADUDDIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>R. ANGGORO D. PURNAMA, S.E.</t>
+  </si>
+  <si>
+    <t>HETIYANA</t>
+  </si>
+  <si>
+    <t>WAHLINNUSA</t>
+  </si>
+  <si>
+    <t>NABILA MULQI, S.E.</t>
+  </si>
+  <si>
+    <t>KARTINA D. PULANG, A.Md.</t>
+  </si>
+  <si>
+    <t>ARIF BESTARI MASDIPURA</t>
+  </si>
+  <si>
+    <t>ARIEF FADILLAH</t>
+  </si>
+  <si>
+    <t>SISKA MASARI</t>
+  </si>
+  <si>
+    <t>MARSAD</t>
+  </si>
+  <si>
+    <t>ARIS WIBOWO, M.E.</t>
+  </si>
+  <si>
+    <t>HERNIYAWATI</t>
+  </si>
+  <si>
+    <t>RAHMUDIN</t>
+  </si>
+  <si>
+    <t>BAJA SUKMA, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>WIDIYA KUNTALA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUGENG SUKRIYANTO</t>
+  </si>
+  <si>
+    <t>IDA SUZANA WATI</t>
+  </si>
+  <si>
+    <t>SUYATNO</t>
+  </si>
+  <si>
+    <t>SITI MUFIDATUL JARIYAH</t>
+  </si>
+  <si>
+    <t>AMINANTO, S.P.</t>
+  </si>
+  <si>
+    <t>ACHMAD SAFARRUDIN</t>
+  </si>
+  <si>
+    <t>RAIH</t>
+  </si>
+  <si>
+    <t>SUMANTO</t>
+  </si>
+  <si>
+    <t>RIRIS NORHIKAMAH</t>
+  </si>
+  <si>
+    <t>RINTIS SANTANA</t>
+  </si>
+  <si>
+    <t>KARYA</t>
+  </si>
+  <si>
+    <t>JAHRATUN NISA</t>
+  </si>
+  <si>
+    <t>YULIUS BENDI, S.H.</t>
+  </si>
+  <si>
+    <t>BAHTARUNG PAUL, S.T.</t>
+  </si>
+  <si>
+    <t>LILIS</t>
+  </si>
+  <si>
+    <t>MIRA YULISTIANA</t>
+  </si>
+  <si>
+    <t>FEBRUASAE PUNGKAL NUAS KUNUM, S.H.</t>
+  </si>
+  <si>
+    <t>NURDIANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURJUNIANSYAH</t>
+  </si>
+  <si>
+    <t>ORLANDO SUTHAROM DANDEL</t>
+  </si>
+  <si>
+    <t>ENJA LINA BEA SISWATI</t>
+  </si>
+  <si>
+    <t>DARE</t>
+  </si>
+  <si>
+    <t>IMAM SURYADI</t>
+  </si>
+  <si>
+    <t>TOMY IRAWAN DIRAN, S.E.</t>
+  </si>
+  <si>
+    <t>YELIANA</t>
+  </si>
+  <si>
+    <t>M. AULIA AKBAR</t>
+  </si>
+  <si>
+    <t>ABDUH HAMID KOLI HOBOL, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>MERRY SEPTHIA MASAL, S.Ak.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FILA SETIAWAN</t>
+  </si>
+  <si>
+    <t>DEKKIE SETIAWAN ARBAEN</t>
+  </si>
+  <si>
+    <t>NOOR INTAN SUWARNI T.S.</t>
+  </si>
+  <si>
+    <t>PRIYONO, S.H.I.</t>
+  </si>
+  <si>
+    <t>RUDY EKA SYAPUTRA</t>
+  </si>
+  <si>
+    <t>RABIATUL ADAWIYAH</t>
+  </si>
+  <si>
+    <t>MIDI</t>
+  </si>
+  <si>
+    <t>Drs. SURIANSYAH</t>
+  </si>
+  <si>
+    <t>OKTAVIANA YULIA PUTRI</t>
+  </si>
+  <si>
+    <t>Ir. H. MUHAJIRIN, M.P.</t>
+  </si>
+  <si>
+    <t>NURMANSYAH, S.M.</t>
+  </si>
+  <si>
+    <t>MURNI RAYA I. BANGAS</t>
+  </si>
+  <si>
+    <t>H. MULYADI</t>
+  </si>
+  <si>
+    <t>DIDIANTO M. BAGUS</t>
+  </si>
+  <si>
+    <t>MERIKA SOSILA</t>
+  </si>
+  <si>
+    <t>SUTRISNO</t>
+  </si>
+  <si>
+    <t>DIVA DARDA DAVITA, S.H.</t>
+  </si>
+  <si>
+    <t>EFRIMON ARIDODO, S.T.</t>
+  </si>
+  <si>
+    <t>FRANKOLIN, S.H.</t>
+  </si>
+  <si>
+    <t>YAYANK PUTRI APRILIA</t>
+  </si>
+  <si>
+    <t>YULIA INDRAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARNITA</t>
+  </si>
+  <si>
+    <t>HELENA AUGUSTA</t>
+  </si>
+  <si>
+    <t>INDRA YATIE</t>
+  </si>
+  <si>
+    <t>MARJO PRANATA, S.I.P.</t>
+  </si>
+  <si>
+    <t>KRISTIN TAMARA MAHARANI</t>
+  </si>
+  <si>
+    <t>VICKY YEHEZKIEL</t>
+  </si>
+  <si>
+    <t>SUPENPRI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. TUNDAN</t>
+  </si>
+  <si>
+    <t>RINESI</t>
+  </si>
+  <si>
+    <t>YOHANES I. ATOT, B.A., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TARI APRIASI, S.Sos.</t>
+  </si>
+  <si>
+    <t>LINDA CHRISTIN</t>
+  </si>
+  <si>
+    <t>GAPARIN, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. TOMARA, M.Si.</t>
+  </si>
+  <si>
+    <t>ERAINI PERA, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. ACHMAD AMUR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>EKO HERI SUNARTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>FARIDA SALEH</t>
+  </si>
+  <si>
+    <t>M. ALPIAN FIRNADY A.B.</t>
+  </si>
+  <si>
+    <t>HABIB MASHUR BACHSIN</t>
+  </si>
+  <si>
+    <t>MARYATUN</t>
+  </si>
+  <si>
+    <t>RIZKY KURNIAWAN</t>
+  </si>
+  <si>
+    <t>AISYAH KURNIAWAN</t>
+  </si>
+  <si>
+    <t>IRIADY AWONG</t>
   </si>
   <si>
     <t>620001</t>
   </si>
   <si>
     <t>KALIMANTAN TENGAH 1</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>GUNUNG MAS</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>KATINGAN</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>KOTA PALANGKARAYA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>HABIB SAYID ABDUL RASYID</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SUGIANOR</t>
   </si>
   <si>
     <t>EVI KAHAYANTI, S.Sos. M.Pd.K.</t>
   </si>
   <si>
     <t>H. RIDHA RAHMADANI</t>
   </si>
   <si>
     <t>SITI TYAS LIANY</t>
   </si>
   <si>
     <t>RUMBUN, S.T.</t>
   </si>
   <si>
     <t>DEDDY FAIZAL</t>
   </si>
   <si>
     <t>HILLARY</t>
   </si>
   <si>
     <t>YANSON, S.S.T.</t>
   </si>
   <si>
     <t>SASONGKO YUWONO</t>
@@ -432,53 +1545,50 @@
   <si>
     <t>ALI SAMEON ANOM</t>
   </si>
   <si>
     <t>LESDIE</t>
   </si>
   <si>
     <t>KAROLIN, S.Hut.</t>
   </si>
   <si>
     <t>MELISA FEBRIANI</t>
   </si>
   <si>
     <t>Drs. MOHAMAD YUSRAN</t>
   </si>
   <si>
     <t>MUHAMMAD DARSYAH</t>
   </si>
   <si>
     <t>DARYATMO KARTOSOEWARNO</t>
   </si>
   <si>
     <t>FITRIANI</t>
   </si>
   <si>
-    <t>RAHMAWATI</t>
-[...1 lines deleted...]
-  <si>
     <t>ADRIANUS JONA</t>
   </si>
   <si>
     <t>AULIA SULISTYA RAHMAH</t>
   </si>
   <si>
     <t>RADOVA SEKAR JAGAD</t>
   </si>
   <si>
     <t>ABDI RABANI</t>
   </si>
   <si>
     <t>H. ADE SUPRIADI, S.P., M.H.</t>
   </si>
   <si>
     <t>OKTO FY TUNDAN, S.Sos., M.Th.</t>
   </si>
   <si>
     <t>SOPHIA FIDUSIA BUSTAN, S.E.</t>
   </si>
   <si>
     <t>AGIE, M.Hum.</t>
   </si>
   <si>
     <t>SARI FATIMAH, S.Pd.I.</t>
@@ -531,53 +1641,50 @@
   <si>
     <t>NOPERI IMELDA</t>
   </si>
   <si>
     <t>RANO</t>
   </si>
   <si>
     <t>PARLUHUTAN DODO BINOTO, S.P., M.P.</t>
   </si>
   <si>
     <t>TRISNA CICA K.D. RAHAN, S.I.P.</t>
   </si>
   <si>
     <t>YAYANG SILAWATI</t>
   </si>
   <si>
     <t>KRISMANDIYO</t>
   </si>
   <si>
     <t>REZA NOPEMBRI</t>
   </si>
   <si>
     <t>ETRI JAYANTI</t>
   </si>
   <si>
-    <t>SUSILAWATI</t>
-[...1 lines deleted...]
-  <si>
     <t>NUPENDRI SANDRA, S.IP.</t>
   </si>
   <si>
     <t>MERAN DJEMAN</t>
   </si>
   <si>
     <t>SENGKON, S.E.</t>
   </si>
   <si>
     <t>Dra. RUSSALY ANDEL EMOND, M.Pd.</t>
   </si>
   <si>
     <t>Ir. GETRIS S. DJIMAT</t>
   </si>
   <si>
     <t>EDI PRAHARA ROMONG</t>
   </si>
   <si>
     <t>NOPELITA, A.Md.</t>
   </si>
   <si>
     <t>AGUSTINAR, S.H.</t>
   </si>
   <si>
     <t>BARTHOLOMEUS, S.Pd.</t>
@@ -1024,1157 +2131,50 @@
     <t>MARHUSIN</t>
   </si>
   <si>
     <t>SASLI RAIS, S.E.</t>
   </si>
   <si>
     <t>ROMANSYAH</t>
   </si>
   <si>
     <t>SITI ROHAMAH</t>
   </si>
   <si>
     <t>AHMAD BAKI, S.E.</t>
   </si>
   <si>
     <t>ROIS MAHFUD, M.Pd.</t>
   </si>
   <si>
     <t>H. SUARDI, S.E.</t>
   </si>
   <si>
     <t>MAISUN MUMTAZAH</t>
   </si>
   <si>
     <t>JARNATA</t>
-  </si>
-[...1105 lines deleted...]
-    <t>IRIADY AWONG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2516,3573 +2516,3693 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="D2" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="E2" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F2" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="G2">
-        <v>17120</v>
+        <v>20756</v>
       </c>
       <c r="H2">
-        <v>22290</v>
+        <v>44318</v>
       </c>
       <c r="I2">
-        <v>63472</v>
+        <v>46263</v>
       </c>
       <c r="J2">
-        <v>16969</v>
+        <v>33347</v>
       </c>
       <c r="K2">
-        <v>20775</v>
+        <v>12713</v>
       </c>
       <c r="L2">
-        <v>959</v>
+        <v>973</v>
       </c>
       <c r="M2">
-        <v>1262</v>
+        <v>1932</v>
       </c>
       <c r="N2">
-        <v>3763</v>
+        <v>9889</v>
       </c>
       <c r="O2">
-        <v>746</v>
+        <v>332</v>
       </c>
       <c r="P2">
-        <v>1767</v>
+        <v>920</v>
       </c>
       <c r="Q2">
-        <v>653</v>
+        <v>433</v>
       </c>
       <c r="R2">
-        <v>18699</v>
+        <v>18965</v>
       </c>
       <c r="S2">
-        <v>1287</v>
+        <v>13992</v>
       </c>
       <c r="T2">
-        <v>12467</v>
+        <v>2097</v>
       </c>
       <c r="U2">
-        <v>1342</v>
+        <v>2951</v>
       </c>
       <c r="V2">
-        <v>2455</v>
+        <v>3271</v>
       </c>
       <c r="W2">
-        <v>5065</v>
+        <v>457</v>
       </c>
       <c r="X2">
-        <v>191091</v>
+        <v>213609</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="D3" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="E3" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F3" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>7837</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>7099</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>24121</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>12928</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>9992</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>191</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>1687</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>550</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="R3">
-        <v>0</v>
+        <v>3098</v>
       </c>
       <c r="S3">
-        <v>0</v>
+        <v>5253</v>
       </c>
       <c r="T3">
-        <v>0</v>
+        <v>571</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>404</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>1178</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>75831</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>17120</v>
+        <v>28593</v>
       </c>
       <c r="H4">
-        <v>22290</v>
+        <v>51417</v>
       </c>
       <c r="I4">
-        <v>63472</v>
+        <v>70384</v>
       </c>
       <c r="J4">
-        <v>16969</v>
+        <v>46275</v>
       </c>
       <c r="K4">
-        <v>20775</v>
+        <v>22705</v>
       </c>
       <c r="L4">
-        <v>959</v>
+        <v>1164</v>
       </c>
       <c r="M4">
-        <v>1262</v>
+        <v>2437</v>
       </c>
       <c r="N4">
-        <v>3763</v>
+        <v>11576</v>
       </c>
       <c r="O4">
-        <v>746</v>
+        <v>489</v>
       </c>
       <c r="P4">
-        <v>1767</v>
+        <v>1470</v>
       </c>
       <c r="Q4">
-        <v>653</v>
+        <v>549</v>
       </c>
       <c r="R4">
-        <v>18699</v>
+        <v>22063</v>
       </c>
       <c r="S4">
-        <v>1287</v>
+        <v>19245</v>
       </c>
       <c r="T4">
-        <v>12467</v>
+        <v>2668</v>
       </c>
       <c r="U4">
-        <v>1342</v>
+        <v>3355</v>
       </c>
       <c r="V4">
-        <v>2455</v>
+        <v>4449</v>
       </c>
       <c r="W4">
-        <v>5065</v>
+        <v>601</v>
       </c>
       <c r="X4">
-        <v>191091</v>
+        <v>289440</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D2">
-        <v>17120</v>
+        <v>20756</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>7837</v>
       </c>
       <c r="F2">
-        <v>17120</v>
+        <v>28593</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D3">
-        <v>3993</v>
+        <v>3474</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>1273</v>
       </c>
       <c r="F3">
-        <v>3993</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D4">
-        <v>7789</v>
+        <v>6140</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1214</v>
       </c>
       <c r="F4">
-        <v>7789</v>
+        <v>7354</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D5">
-        <v>961</v>
+        <v>6358</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>752</v>
       </c>
       <c r="F5">
-        <v>961</v>
+        <v>7110</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D6">
-        <v>850</v>
+        <v>626</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="F6">
-        <v>850</v>
+        <v>763</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D7">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>3468</v>
       </c>
       <c r="F7">
-        <v>1095</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D8">
-        <v>277</v>
+        <v>1290</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>607</v>
       </c>
       <c r="F8">
-        <v>277</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D9">
-        <v>83</v>
+        <v>210</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="F9">
-        <v>83</v>
+        <v>279</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D10">
-        <v>60</v>
+        <v>326</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="F10">
-        <v>60</v>
+        <v>412</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D11">
-        <v>148</v>
+        <v>499</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="F11">
-        <v>148</v>
+        <v>593</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D12">
-        <v>1864</v>
+        <v>535</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="F12">
-        <v>1864</v>
-[...4 lines deleted...]
-      <c r="A14">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>577</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13">
+        <v>202</v>
+      </c>
+      <c r="E13">
+        <v>19</v>
+      </c>
+      <c r="F13">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
         <v>2</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B15" t="s">
         <v>7</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>44318</v>
+      </c>
+      <c r="E15">
+        <v>7099</v>
+      </c>
+      <c r="F15">
+        <v>51417</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
         <v>39</v>
       </c>
-      <c r="D14">
-[...38 lines deleted...]
-      </c>
       <c r="D16">
-        <v>5827</v>
+        <v>8965</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>2468</v>
       </c>
       <c r="F16">
-        <v>5827</v>
+        <v>11433</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D17">
-        <v>2620</v>
+        <v>3344</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1761</v>
       </c>
       <c r="F17">
-        <v>2620</v>
+        <v>5105</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D18">
-        <v>2489</v>
+        <v>17410</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1038</v>
       </c>
       <c r="F18">
-        <v>2489</v>
+        <v>18448</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D19">
-        <v>581</v>
+        <v>1196</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>332</v>
       </c>
       <c r="F19">
-        <v>581</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D20">
-        <v>1996</v>
+        <v>7860</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>609</v>
       </c>
       <c r="F20">
-        <v>1996</v>
+        <v>8469</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D21">
-        <v>522</v>
+        <v>2960</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>348</v>
       </c>
       <c r="F21">
-        <v>522</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D22">
-        <v>274</v>
+        <v>914</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="F22">
-        <v>274</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D23">
-        <v>120</v>
+        <v>1075</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="F23">
-        <v>120</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>585</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>203</v>
+      </c>
+      <c r="E24">
+        <v>67</v>
+      </c>
+      <c r="F24">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
         <v>9</v>
       </c>
-      <c r="B24" t="s">
-[...15 lines deleted...]
-    <row r="25"/>
+      <c r="B25" t="s">
+        <v>586</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25">
+        <v>222</v>
+      </c>
+      <c r="E25">
+        <v>43</v>
+      </c>
+      <c r="F25">
+        <v>265</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>587</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D26">
-        <v>63472</v>
+        <v>169</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="F26">
-        <v>63472</v>
-[...21 lines deleted...]
-    </row>
+        <v>343</v>
+      </c>
+    </row>
+    <row r="27"/>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>593</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>20056</v>
+        <v>46263</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>24121</v>
       </c>
       <c r="F28">
-        <v>20056</v>
+        <v>70384</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29">
-        <v>2</v>
+      <c r="A29" t="s">
+        <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>594</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D29">
-        <v>5620</v>
+        <v>7146</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>2236</v>
       </c>
       <c r="F29">
-        <v>5620</v>
+        <v>9382</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D30">
-        <v>4048</v>
+        <v>2327</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1202</v>
       </c>
       <c r="F30">
-        <v>4048</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D31">
-        <v>7148</v>
+        <v>6761</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>848</v>
       </c>
       <c r="F31">
-        <v>7148</v>
+        <v>7609</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D32">
-        <v>19965</v>
+        <v>7985</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1195</v>
       </c>
       <c r="F32">
-        <v>19965</v>
+        <v>9180</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D33">
-        <v>1175</v>
+        <v>2455</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>11283</v>
       </c>
       <c r="F33">
-        <v>1175</v>
+        <v>13738</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D34">
-        <v>321</v>
+        <v>7936</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>617</v>
       </c>
       <c r="F34">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="35"/>
+        <v>8553</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>593</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>1663</v>
+      </c>
+      <c r="E35">
+        <v>328</v>
+      </c>
+      <c r="F35">
+        <v>1991</v>
+      </c>
+    </row>
     <row r="36">
       <c r="A36">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>594</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D36">
-        <v>16969</v>
+        <v>991</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="F36">
-        <v>16969</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="s">
-        <v>34</v>
+      <c r="A37">
+        <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>34</v>
+        <v>595</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D37">
-        <v>3642</v>
+        <v>5876</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="F37">
-        <v>3642</v>
+        <v>6189</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D38">
-        <v>7289</v>
+        <v>2767</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>5791</v>
       </c>
       <c r="F38">
-        <v>7289</v>
+        <v>8558</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D39">
-        <v>2840</v>
+        <v>356</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="F39">
-        <v>2840</v>
-[...21 lines deleted...]
-    </row>
+        <v>460</v>
+      </c>
+    </row>
+    <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>603</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>796</v>
+        <v>33347</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>12928</v>
       </c>
       <c r="F41">
-        <v>796</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42">
-        <v>5</v>
+      <c r="A42" t="s">
+        <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>604</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D42">
-        <v>210</v>
+        <v>4887</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>2158</v>
       </c>
       <c r="F42">
-        <v>210</v>
+        <v>7045</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D43">
-        <v>247</v>
+        <v>4821</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>2589</v>
       </c>
       <c r="F43">
-        <v>247</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="C44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D44">
-        <v>243</v>
+        <v>2238</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>5446</v>
       </c>
       <c r="F44">
-        <v>243</v>
+        <v>7684</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D45">
-        <v>114</v>
+        <v>3835</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="F45">
-        <v>114</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>167</v>
+        <v>601</v>
       </c>
       <c r="C46" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D46">
-        <v>216</v>
+        <v>13893</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>1673</v>
       </c>
       <c r="F46">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="47"/>
+        <v>15566</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>602</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47">
+        <v>805</v>
+      </c>
+      <c r="E47">
+        <v>244</v>
+      </c>
+      <c r="F47">
+        <v>1049</v>
+      </c>
+    </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>10</v>
+        <v>603</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D48">
-        <v>20775</v>
+        <v>539</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="F48">
-        <v>20775</v>
+        <v>657</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="s">
-        <v>34</v>
+      <c r="A49">
+        <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>604</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D49">
-        <v>2343</v>
+        <v>780</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>311</v>
       </c>
       <c r="F49">
-        <v>2343</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C50" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D50">
-        <v>3369</v>
+        <v>170</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="F50">
-        <v>3369</v>
+        <v>217</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D51">
-        <v>703</v>
+        <v>313</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="F51">
-        <v>703</v>
+        <v>348</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D52">
-        <v>6313</v>
+        <v>1066</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="F52">
-        <v>6313</v>
-[...21 lines deleted...]
-    </row>
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>612</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>586</v>
+        <v>12713</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>9992</v>
       </c>
       <c r="F54">
-        <v>586</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55">
-        <v>6</v>
+      <c r="A55" t="s">
+        <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>613</v>
+        <v>33</v>
       </c>
       <c r="C55" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D55">
-        <v>439</v>
+        <v>2208</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>883</v>
       </c>
       <c r="F55">
-        <v>439</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C56" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D56">
-        <v>102</v>
+        <v>5086</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>2569</v>
       </c>
       <c r="F56">
-        <v>102</v>
+        <v>7655</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D57">
-        <v>34</v>
+        <v>1236</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="F57">
-        <v>34</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D58">
-        <v>228</v>
+        <v>441</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="F58">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="59"/>
+        <v>519</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>611</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>370</v>
+      </c>
+      <c r="E59">
+        <v>245</v>
+      </c>
+      <c r="F59">
+        <v>615</v>
+      </c>
+    </row>
     <row r="60">
       <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>612</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>1898</v>
+      </c>
+      <c r="E60">
+        <v>5541</v>
+      </c>
+      <c r="F60">
+        <v>7439</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
         <v>6</v>
       </c>
-      <c r="B60" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B61" t="s">
-        <v>34</v>
+        <v>613</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D61">
-        <v>372</v>
+        <v>82</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="F61">
-        <v>372</v>
+        <v>115</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D62">
-        <v>203</v>
+        <v>290</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="F62">
-        <v>203</v>
+        <v>469</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D63">
-        <v>251</v>
+        <v>128</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="F63">
-        <v>251</v>
+        <v>161</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C64" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D64">
-        <v>78</v>
+        <v>963</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="F64">
-        <v>78</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>617</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>11</v>
+      </c>
+      <c r="E65">
         <v>4</v>
       </c>
-      <c r="B65" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F65">
-        <v>36</v>
-[...22 lines deleted...]
-    <row r="67"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>973</v>
+      </c>
+      <c r="E67">
+        <v>191</v>
+      </c>
+      <c r="F67">
+        <v>1164</v>
+      </c>
+    </row>
     <row r="68">
-      <c r="A68">
-        <v>7</v>
+      <c r="A68" t="s">
+        <v>33</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
-        <v>1262</v>
+        <v>516</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="F68">
-        <v>1262</v>
+        <v>607</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="s">
-        <v>34</v>
+      <c r="A69">
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>34</v>
+        <v>618</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D69">
-        <v>553</v>
+        <v>289</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="F69">
-        <v>553</v>
+        <v>355</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C70" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D70">
-        <v>466</v>
+        <v>98</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F70">
-        <v>466</v>
+        <v>123</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C71" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D71">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F71">
-        <v>145</v>
-[...22 lines deleted...]
-    <row r="73"/>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>7</v>
+      </c>
+      <c r="B73" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1932</v>
+      </c>
+      <c r="E73">
+        <v>505</v>
+      </c>
+      <c r="F73">
+        <v>2437</v>
+      </c>
+    </row>
     <row r="74">
-      <c r="A74">
-        <v>8</v>
+      <c r="A74" t="s">
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
-        <v>3763</v>
+        <v>791</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="F74">
-        <v>3763</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="s">
-        <v>34</v>
+      <c r="A75">
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>621</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D75">
-        <v>1213</v>
+        <v>428</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="F75">
-        <v>1213</v>
+        <v>556</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C76" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D76">
-        <v>572</v>
+        <v>415</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="F76">
-        <v>572</v>
+        <v>486</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C77" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D77">
-        <v>1021</v>
+        <v>115</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F77">
-        <v>1021</v>
+        <v>139</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C78" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D78">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F78">
-        <v>185</v>
+        <v>122</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C79" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D79">
-        <v>304</v>
+        <v>83</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F79">
-        <v>304</v>
-[...21 lines deleted...]
-    </row>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>630</v>
+        <v>13</v>
       </c>
       <c r="C81" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>96</v>
+        <v>9889</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>1687</v>
       </c>
       <c r="F81">
-        <v>96</v>
+        <v>11576</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>7</v>
+      <c r="A82" t="s">
+        <v>33</v>
       </c>
       <c r="B82" t="s">
-        <v>631</v>
+        <v>33</v>
       </c>
       <c r="C82" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>128</v>
+        <v>2075</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>456</v>
       </c>
       <c r="F82">
-        <v>128</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C83" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D83">
-        <v>81</v>
+        <v>1136</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>389</v>
       </c>
       <c r="F83">
-        <v>81</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="C84" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D84">
-        <v>103</v>
+        <v>3721</v>
       </c>
       <c r="E84">
-        <v>0</v>
+        <v>378</v>
       </c>
       <c r="F84">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="85"/>
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>628</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>1203</v>
+      </c>
+      <c r="E85">
+        <v>128</v>
+      </c>
+      <c r="F85">
+        <v>1331</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>14</v>
+        <v>629</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D86">
-        <v>746</v>
+        <v>614</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="F86">
-        <v>746</v>
+        <v>695</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="s">
-        <v>34</v>
+      <c r="A87">
+        <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>34</v>
+        <v>630</v>
       </c>
       <c r="C87" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D87">
-        <v>321</v>
+        <v>360</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="F87">
-        <v>321</v>
+        <v>419</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C88" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D88">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F88">
-        <v>112</v>
+        <v>143</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C89" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D89">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="F89">
-        <v>182</v>
+        <v>266</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C90" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D90">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F90">
-        <v>46</v>
+        <v>163</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C91" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F91">
-        <v>24</v>
+        <v>152</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C92" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D92">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="F92">
-        <v>49</v>
-[...22 lines deleted...]
-    <row r="94"/>
+        <v>252</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>140</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>332</v>
+      </c>
+      <c r="E94">
+        <v>157</v>
+      </c>
+      <c r="F94">
+        <v>489</v>
+      </c>
+    </row>
     <row r="95">
-      <c r="A95">
-        <v>10</v>
+      <c r="A95" t="s">
+        <v>33</v>
       </c>
       <c r="B95" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C95" t="s">
         <v>39</v>
       </c>
       <c r="D95">
-        <v>1767</v>
+        <v>209</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>106</v>
       </c>
       <c r="F95">
-        <v>1767</v>
+        <v>315</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96" t="s">
-        <v>34</v>
+      <c r="A96">
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>34</v>
+        <v>636</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D96">
-        <v>553</v>
+        <v>44</v>
       </c>
       <c r="E96">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F96">
-        <v>553</v>
+        <v>67</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C97" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D97">
-        <v>687</v>
+        <v>16</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F97">
-        <v>687</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="C98" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D98">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F98">
-        <v>144</v>
+        <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C99" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D99">
-        <v>179</v>
+        <v>21</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F99">
-        <v>179</v>
+        <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="C100" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D100">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F100">
-        <v>78</v>
-[...21 lines deleted...]
-    </row>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>645</v>
+        <v>14</v>
       </c>
       <c r="C102" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>54</v>
+        <v>920</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>550</v>
       </c>
       <c r="F102">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="103"/>
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" t="s">
+        <v>33</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>241</v>
+      </c>
+      <c r="E103">
+        <v>208</v>
+      </c>
+      <c r="F103">
+        <v>449</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D104">
-        <v>653</v>
+        <v>271</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="F104">
-        <v>653</v>
+        <v>446</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>34</v>
+      <c r="A105">
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>34</v>
+        <v>642</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D105">
-        <v>198</v>
+        <v>281</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="F105">
-        <v>198</v>
+        <v>375</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="C106" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D106">
-        <v>274</v>
+        <v>38</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="F106">
-        <v>274</v>
+        <v>73</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C107" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D107">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F107">
-        <v>52</v>
+        <v>72</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="C108" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D108">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F108">
-        <v>54</v>
-[...21 lines deleted...]
-    </row>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B110" t="s">
-        <v>650</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>44</v>
+        <v>433</v>
       </c>
       <c r="E110">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="F110">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>549</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" t="s">
+        <v>33</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>181</v>
+      </c>
+      <c r="E111">
+        <v>55</v>
+      </c>
+      <c r="F111">
+        <v>236</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>17</v>
+        <v>646</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D112">
-        <v>18699</v>
+        <v>252</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="F112">
-        <v>18699</v>
-[...21 lines deleted...]
-    </row>
+        <v>313</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>651</v>
+        <v>16</v>
       </c>
       <c r="C114" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>10557</v>
+        <v>18965</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>3098</v>
       </c>
       <c r="F114">
-        <v>10557</v>
+        <v>22063</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>2</v>
+      <c r="A115" t="s">
+        <v>33</v>
       </c>
       <c r="B115" t="s">
-        <v>652</v>
+        <v>33</v>
       </c>
       <c r="C115" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D115">
-        <v>707</v>
+        <v>2198</v>
       </c>
       <c r="E115">
-        <v>0</v>
+        <v>430</v>
       </c>
       <c r="F115">
-        <v>707</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D116">
-        <v>1799</v>
+        <v>5581</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>957</v>
       </c>
       <c r="F116">
-        <v>1799</v>
+        <v>6538</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D117">
-        <v>2726</v>
+        <v>1391</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="F117">
-        <v>2726</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="C118" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D118">
-        <v>205</v>
+        <v>6395</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="F118">
-        <v>205</v>
+        <v>6956</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="C119" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D119">
-        <v>320</v>
+        <v>1516</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="F119">
-        <v>320</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="C120" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D120">
-        <v>41</v>
+        <v>693</v>
       </c>
       <c r="E120">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="F120">
-        <v>41</v>
+        <v>772</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="C121" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D121">
-        <v>66</v>
+        <v>304</v>
       </c>
       <c r="E121">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F121">
-        <v>66</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="C122" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122">
+        <v>286</v>
+      </c>
+      <c r="E122">
         <v>42</v>
       </c>
-      <c r="D122">
-[...4 lines deleted...]
-      </c>
       <c r="F122">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="123"/>
+        <v>328</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>654</v>
+      </c>
+      <c r="C123" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123">
+        <v>180</v>
+      </c>
+      <c r="E123">
+        <v>29</v>
+      </c>
+      <c r="F123">
+        <v>209</v>
+      </c>
+    </row>
     <row r="124">
       <c r="A124">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>18</v>
+        <v>655</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D124">
-        <v>1287</v>
+        <v>237</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="F124">
-        <v>1287</v>
+        <v>294</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="s">
-        <v>34</v>
+      <c r="A125">
+        <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>34</v>
+        <v>656</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D125">
-        <v>411</v>
+        <v>184</v>
       </c>
       <c r="E125">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F125">
-        <v>411</v>
-[...21 lines deleted...]
-    </row>
+        <v>199</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
-        <v>661</v>
+        <v>18</v>
       </c>
       <c r="C127" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>102</v>
+        <v>13992</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>5253</v>
       </c>
       <c r="F127">
-        <v>102</v>
+        <v>19245</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>3</v>
+      <c r="A128" t="s">
+        <v>33</v>
       </c>
       <c r="B128" t="s">
-        <v>662</v>
+        <v>33</v>
       </c>
       <c r="C128" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>242</v>
+        <v>2268</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>569</v>
       </c>
       <c r="F128">
-        <v>242</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="C129" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D129">
-        <v>71</v>
+        <v>5400</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>491</v>
       </c>
       <c r="F129">
-        <v>71</v>
+        <v>5891</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="C130" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D130">
-        <v>38</v>
+        <v>1264</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="F130">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="131"/>
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>659</v>
+      </c>
+      <c r="C131" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131">
+        <v>728</v>
+      </c>
+      <c r="E131">
+        <v>84</v>
+      </c>
+      <c r="F131">
+        <v>812</v>
+      </c>
+    </row>
     <row r="132">
       <c r="A132">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>19</v>
+        <v>660</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D132">
-        <v>12467</v>
+        <v>589</v>
       </c>
       <c r="E132">
-        <v>0</v>
+        <v>2988</v>
       </c>
       <c r="F132">
-        <v>12467</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="s">
-        <v>34</v>
+      <c r="A133">
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>34</v>
+        <v>661</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D133">
-        <v>1684</v>
+        <v>1596</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="F133">
-        <v>1684</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C134" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D134">
-        <v>6971</v>
+        <v>363</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="F134">
-        <v>6971</v>
+        <v>441</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D135">
-        <v>726</v>
+        <v>387</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="F135">
-        <v>726</v>
+        <v>543</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="C136" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D136">
-        <v>299</v>
+        <v>521</v>
       </c>
       <c r="E136">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F136">
-        <v>299</v>
+        <v>545</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C137" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D137">
-        <v>602</v>
+        <v>767</v>
       </c>
       <c r="E137">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="F137">
-        <v>602</v>
+        <v>798</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="C138" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D138">
-        <v>1488</v>
+        <v>109</v>
       </c>
       <c r="E138">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="F138">
-        <v>1488</v>
-[...21 lines deleted...]
-    </row>
+        <v>275</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>671</v>
+        <v>19</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>170</v>
+        <v>2097</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>571</v>
       </c>
       <c r="F140">
-        <v>170</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>8</v>
+      <c r="A141" t="s">
+        <v>33</v>
       </c>
       <c r="B141" t="s">
-        <v>672</v>
+        <v>33</v>
       </c>
       <c r="C141" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D141">
-        <v>60</v>
+        <v>925</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="F141">
-        <v>60</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="C142" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D142">
-        <v>112</v>
+        <v>413</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="F142">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="143"/>
+        <v>553</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>668</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143">
+        <v>215</v>
+      </c>
+      <c r="E143">
+        <v>53</v>
+      </c>
+      <c r="F143">
+        <v>268</v>
+      </c>
+    </row>
     <row r="144">
       <c r="A144">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>20</v>
+        <v>669</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D144">
-        <v>1342</v>
+        <v>89</v>
       </c>
       <c r="E144">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F144">
-        <v>1342</v>
+        <v>112</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="s">
-        <v>34</v>
+      <c r="A145">
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>34</v>
+        <v>670</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D145">
-        <v>539</v>
+        <v>110</v>
       </c>
       <c r="E145">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="F145">
-        <v>539</v>
+        <v>147</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C146" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D146">
-        <v>274</v>
+        <v>125</v>
       </c>
       <c r="E146">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F146">
-        <v>274</v>
+        <v>149</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="C147" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D147">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E147">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F147">
-        <v>83</v>
+        <v>93</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C148" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D148">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F148">
-        <v>138</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="C149" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D149">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="E149">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F149">
-        <v>109</v>
+        <v>29</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C150" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D150">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E150">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F150">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="C151" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D151">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="E151">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F151">
-        <v>37</v>
-[...21 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="152"/>
     <row r="153">
       <c r="A153">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B153" t="s">
-        <v>681</v>
+        <v>20</v>
       </c>
       <c r="C153" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>38</v>
+        <v>2951</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>404</v>
       </c>
       <c r="F153">
-        <v>38</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154">
-        <v>9</v>
+      <c r="A154" t="s">
+        <v>33</v>
       </c>
       <c r="B154" t="s">
-        <v>682</v>
+        <v>33</v>
       </c>
       <c r="C154" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D154">
-        <v>15</v>
+        <v>581</v>
       </c>
       <c r="E154">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="F154">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="155"/>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>677</v>
+      </c>
+      <c r="C155" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155">
+        <v>1221</v>
+      </c>
+      <c r="E155">
+        <v>39</v>
+      </c>
+      <c r="F155">
+        <v>1260</v>
+      </c>
+    </row>
     <row r="156">
       <c r="A156">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>21</v>
+        <v>678</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D156">
-        <v>2455</v>
+        <v>213</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F156">
-        <v>2455</v>
+        <v>236</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="s">
-        <v>34</v>
+      <c r="A157">
+        <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>34</v>
+        <v>679</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D157">
-        <v>226</v>
+        <v>356</v>
       </c>
       <c r="E157">
-        <v>0</v>
+        <v>206</v>
       </c>
       <c r="F157">
-        <v>226</v>
+        <v>562</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C158" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D158">
-        <v>1101</v>
+        <v>266</v>
       </c>
       <c r="E158">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F158">
-        <v>1101</v>
+        <v>286</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C159" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D159">
-        <v>615</v>
+        <v>60</v>
       </c>
       <c r="E159">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F159">
-        <v>615</v>
+        <v>70</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B160" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="C160" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D160">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="E160">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F160">
-        <v>63</v>
+        <v>83</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B161" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C161" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D161">
-        <v>149</v>
+        <v>59</v>
       </c>
       <c r="E161">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F161">
-        <v>149</v>
+        <v>73</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B162" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C162" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D162">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="E162">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F162">
-        <v>97</v>
+        <v>62</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="C163" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D163">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E163">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F163">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B164" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C164" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D164">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F164">
-        <v>14</v>
-[...21 lines deleted...]
-    </row>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="165"/>
     <row r="166">
       <c r="A166">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B166" t="s">
-        <v>691</v>
+        <v>21</v>
       </c>
       <c r="C166" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>128</v>
+        <v>3271</v>
       </c>
       <c r="E166">
-        <v>0</v>
+        <v>1178</v>
       </c>
       <c r="F166">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="167"/>
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>33</v>
+      </c>
+      <c r="B167" t="s">
+        <v>33</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>447</v>
+      </c>
+      <c r="E167">
+        <v>311</v>
+      </c>
+      <c r="F167">
+        <v>758</v>
+      </c>
+    </row>
     <row r="168">
       <c r="A168">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B168" t="s">
-        <v>22</v>
+        <v>687</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D168">
-        <v>5065</v>
+        <v>249</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>265</v>
       </c>
       <c r="F168">
-        <v>5065</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" t="s">
-        <v>34</v>
+      <c r="A169">
+        <v>2</v>
       </c>
       <c r="B169" t="s">
-        <v>34</v>
+        <v>688</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D169">
-        <v>1023</v>
+        <v>1318</v>
       </c>
       <c r="E169">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="F169">
-        <v>1023</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B170" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C170" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D170">
-        <v>2510</v>
+        <v>400</v>
       </c>
       <c r="E170">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="F170">
-        <v>2510</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B171" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="C171" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D171">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E171">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="F171">
-        <v>123</v>
+        <v>286</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B172" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C172" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D172">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="E172">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="F172">
         <v>100</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="C173" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D173">
-        <v>180</v>
+        <v>291</v>
       </c>
       <c r="E173">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F173">
-        <v>180</v>
+        <v>334</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B174" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C174" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D174">
-        <v>915</v>
+        <v>114</v>
       </c>
       <c r="E174">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="F174">
-        <v>915</v>
+        <v>167</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B175" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="C175" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D175">
+        <v>68</v>
+      </c>
+      <c r="E175">
         <v>32</v>
       </c>
-      <c r="E175">
-[...1 lines deleted...]
-      </c>
       <c r="F175">
-        <v>32</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C176" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D176">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="E176">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="F176">
-        <v>118</v>
+        <v>137</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B177" t="s">
+        <v>696</v>
+      </c>
+      <c r="C177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177">
+        <v>113</v>
+      </c>
+      <c r="E177">
+        <v>34</v>
+      </c>
+      <c r="F177">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>24</v>
+      </c>
+      <c r="B179" t="s">
+        <v>22</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>457</v>
+      </c>
+      <c r="E179">
+        <v>144</v>
+      </c>
+      <c r="F179">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>33</v>
+      </c>
+      <c r="B180" t="s">
+        <v>33</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>155</v>
+      </c>
+      <c r="E180">
+        <v>45</v>
+      </c>
+      <c r="F180">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1</v>
+      </c>
+      <c r="B181" t="s">
+        <v>697</v>
+      </c>
+      <c r="C181" t="s">
+        <v>41</v>
+      </c>
+      <c r="D181">
+        <v>106</v>
+      </c>
+      <c r="E181">
+        <v>16</v>
+      </c>
+      <c r="F181">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182" t="s">
+        <v>698</v>
+      </c>
+      <c r="C182" t="s">
+        <v>41</v>
+      </c>
+      <c r="D182">
+        <v>52</v>
+      </c>
+      <c r="E182">
+        <v>14</v>
+      </c>
+      <c r="F182">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>3</v>
+      </c>
+      <c r="B183" t="s">
         <v>699</v>
       </c>
-      <c r="C177" t="s">
-[...16 lines deleted...]
-      <c r="B178" t="s">
+      <c r="C183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183">
+        <v>24</v>
+      </c>
+      <c r="E183">
+        <v>3</v>
+      </c>
+      <c r="F183">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
         <v>700</v>
       </c>
-      <c r="C178" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="C184" t="s">
+        <v>41</v>
+      </c>
+      <c r="D184">
+        <v>120</v>
+      </c>
+      <c r="E184">
+        <v>66</v>
+      </c>
+      <c r="F184">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6125,16522 +6245,16402 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
         <v>25</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>26</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>27</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>28</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>2249</v>
+        <v>8661</v>
       </c>
       <c r="H2">
-        <v>7313</v>
+        <v>20733</v>
       </c>
       <c r="I2">
-        <v>24440</v>
+        <v>23893</v>
       </c>
       <c r="J2">
-        <v>12092</v>
+        <v>44473</v>
       </c>
       <c r="K2">
-        <v>5544</v>
+        <v>13822</v>
       </c>
       <c r="L2">
-        <v>334</v>
+        <v>378</v>
       </c>
       <c r="M2">
-        <v>365</v>
+        <v>604</v>
       </c>
       <c r="N2">
-        <v>314</v>
+        <v>4523</v>
       </c>
       <c r="O2">
-        <v>39</v>
+        <v>2367</v>
       </c>
       <c r="P2">
-        <v>1416</v>
+        <v>499</v>
       </c>
       <c r="Q2">
-        <v>274</v>
+        <v>4993</v>
       </c>
       <c r="R2">
-        <v>2160</v>
+        <v>221</v>
       </c>
       <c r="S2">
-        <v>30</v>
+        <v>11441</v>
       </c>
       <c r="T2">
-        <v>3507</v>
+        <v>1522</v>
       </c>
       <c r="U2">
-        <v>1316</v>
+        <v>3139</v>
       </c>
       <c r="V2">
-        <v>5361</v>
+        <v>2279</v>
       </c>
       <c r="W2">
-        <v>186</v>
+        <v>1063</v>
       </c>
       <c r="X2">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>66990</v>
+        <v>144611</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
         <v>25</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>26</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>12212</v>
+        <v>1699</v>
       </c>
       <c r="H3">
-        <v>13537</v>
+        <v>11035</v>
       </c>
       <c r="I3">
-        <v>18968</v>
+        <v>6866</v>
       </c>
       <c r="J3">
-        <v>9638</v>
+        <v>15920</v>
       </c>
       <c r="K3">
-        <v>6863</v>
+        <v>3097</v>
       </c>
       <c r="L3">
-        <v>428</v>
+        <v>271</v>
       </c>
       <c r="M3">
-        <v>809</v>
+        <v>413</v>
       </c>
       <c r="N3">
-        <v>4289</v>
+        <v>628</v>
       </c>
       <c r="O3">
-        <v>129</v>
+        <v>1347</v>
       </c>
       <c r="P3">
-        <v>3773</v>
+        <v>128</v>
       </c>
       <c r="Q3">
-        <v>480</v>
+        <v>1103</v>
       </c>
       <c r="R3">
-        <v>5233</v>
+        <v>35</v>
       </c>
       <c r="S3">
-        <v>69</v>
+        <v>1891</v>
       </c>
       <c r="T3">
-        <v>2967</v>
+        <v>780</v>
       </c>
       <c r="U3">
-        <v>1653</v>
+        <v>4716</v>
       </c>
       <c r="V3">
-        <v>7037</v>
+        <v>738</v>
       </c>
       <c r="W3">
-        <v>1080</v>
+        <v>155</v>
       </c>
       <c r="X3">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>89344</v>
+        <v>50822</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>12771</v>
+        <v>909</v>
       </c>
       <c r="H4">
-        <v>17415</v>
+        <v>5781</v>
       </c>
       <c r="I4">
-        <v>18335</v>
+        <v>7092</v>
       </c>
       <c r="J4">
-        <v>17244</v>
+        <v>5680</v>
       </c>
       <c r="K4">
-        <v>27771</v>
+        <v>1740</v>
       </c>
       <c r="L4">
-        <v>638</v>
+        <v>62</v>
       </c>
       <c r="M4">
-        <v>1040</v>
+        <v>148</v>
       </c>
       <c r="N4">
-        <v>6642</v>
+        <v>694</v>
       </c>
       <c r="O4">
-        <v>236</v>
+        <v>6751</v>
       </c>
       <c r="P4">
-        <v>3785</v>
+        <v>50</v>
       </c>
       <c r="Q4">
-        <v>791</v>
+        <v>837</v>
       </c>
       <c r="R4">
-        <v>15278</v>
+        <v>25</v>
       </c>
       <c r="S4">
-        <v>392</v>
+        <v>1378</v>
       </c>
       <c r="T4">
-        <v>13488</v>
+        <v>228</v>
       </c>
       <c r="U4">
-        <v>9109</v>
+        <v>2120</v>
       </c>
       <c r="V4">
-        <v>6488</v>
+        <v>600</v>
       </c>
       <c r="W4">
-        <v>2237</v>
+        <v>124</v>
       </c>
       <c r="X4">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>154010</v>
+        <v>34219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>27232</v>
+        <v>11269</v>
       </c>
       <c r="H5">
-        <v>38265</v>
+        <v>37549</v>
       </c>
       <c r="I5">
-        <v>61743</v>
+        <v>37851</v>
       </c>
       <c r="J5">
-        <v>38974</v>
+        <v>66073</v>
       </c>
       <c r="K5">
-        <v>40178</v>
+        <v>18659</v>
       </c>
       <c r="L5">
-        <v>1400</v>
+        <v>711</v>
       </c>
       <c r="M5">
-        <v>2214</v>
+        <v>1165</v>
       </c>
       <c r="N5">
-        <v>11245</v>
+        <v>5845</v>
       </c>
       <c r="O5">
-        <v>404</v>
+        <v>10465</v>
       </c>
       <c r="P5">
-        <v>8974</v>
+        <v>677</v>
       </c>
       <c r="Q5">
-        <v>1545</v>
+        <v>6933</v>
       </c>
       <c r="R5">
-        <v>22671</v>
+        <v>281</v>
       </c>
       <c r="S5">
-        <v>491</v>
+        <v>14710</v>
       </c>
       <c r="T5">
-        <v>19962</v>
+        <v>2530</v>
       </c>
       <c r="U5">
-        <v>12078</v>
+        <v>9975</v>
       </c>
       <c r="V5">
-        <v>18886</v>
+        <v>3617</v>
       </c>
       <c r="W5">
-        <v>3503</v>
+        <v>1342</v>
       </c>
       <c r="X5">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>310344</v>
+        <v>229652</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>36</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>8661</v>
+      </c>
+      <c r="E2">
+        <v>1699</v>
+      </c>
+      <c r="F2">
+        <v>909</v>
+      </c>
+      <c r="G2">
+        <v>11269</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>1614</v>
+      </c>
+      <c r="E3">
+        <v>550</v>
+      </c>
+      <c r="F3">
+        <v>288</v>
+      </c>
+      <c r="G3">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>2314</v>
+      </c>
+      <c r="E4">
+        <v>645</v>
+      </c>
+      <c r="F4">
+        <v>357</v>
+      </c>
+      <c r="G4">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>2122</v>
+      </c>
+      <c r="E5">
+        <v>152</v>
+      </c>
+      <c r="F5">
+        <v>108</v>
+      </c>
+      <c r="G5">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>991</v>
+      </c>
+      <c r="E6">
+        <v>95</v>
+      </c>
+      <c r="F6">
+        <v>39</v>
+      </c>
+      <c r="G6">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>121</v>
+      </c>
+      <c r="E7">
+        <v>38</v>
+      </c>
+      <c r="F7">
+        <v>16</v>
+      </c>
+      <c r="G7">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>275</v>
+      </c>
+      <c r="E8">
+        <v>81</v>
+      </c>
+      <c r="F8">
+        <v>34</v>
+      </c>
+      <c r="G8">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>95</v>
+      </c>
+      <c r="E9">
+        <v>15</v>
+      </c>
+      <c r="F9">
+        <v>6</v>
+      </c>
+      <c r="G9">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>1129</v>
+      </c>
+      <c r="E10">
+        <v>123</v>
+      </c>
+      <c r="F10">
+        <v>61</v>
+      </c>
+      <c r="G10">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>20733</v>
+      </c>
+      <c r="E12">
+        <v>11035</v>
+      </c>
+      <c r="F12">
+        <v>5781</v>
+      </c>
+      <c r="G12">
+        <v>37549</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>4792</v>
+      </c>
+      <c r="E13">
+        <v>2716</v>
+      </c>
+      <c r="F13">
+        <v>930</v>
+      </c>
+      <c r="G13">
+        <v>8438</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14">
+        <v>3607</v>
+      </c>
+      <c r="E14">
+        <v>5840</v>
+      </c>
+      <c r="F14">
+        <v>1606</v>
+      </c>
+      <c r="G14">
+        <v>11053</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>6186</v>
+      </c>
+      <c r="E15">
+        <v>1055</v>
+      </c>
+      <c r="F15">
+        <v>1646</v>
+      </c>
+      <c r="G15">
+        <v>8887</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>657</v>
+      </c>
+      <c r="E16">
+        <v>279</v>
+      </c>
+      <c r="F16">
+        <v>131</v>
+      </c>
+      <c r="G16">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>3995</v>
+      </c>
+      <c r="E17">
+        <v>830</v>
+      </c>
+      <c r="F17">
+        <v>1289</v>
+      </c>
+      <c r="G17">
+        <v>6114</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>1165</v>
+      </c>
+      <c r="E18">
+        <v>128</v>
+      </c>
+      <c r="F18">
+        <v>103</v>
+      </c>
+      <c r="G18">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>214</v>
+      </c>
+      <c r="E19">
+        <v>114</v>
+      </c>
+      <c r="F19">
+        <v>43</v>
+      </c>
+      <c r="G19">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>117</v>
+      </c>
+      <c r="E20">
+        <v>73</v>
+      </c>
+      <c r="F20">
+        <v>33</v>
+      </c>
+      <c r="G20">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>23893</v>
+      </c>
+      <c r="E22">
+        <v>6866</v>
+      </c>
+      <c r="F22">
+        <v>7092</v>
+      </c>
+      <c r="G22">
+        <v>37851</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>3870</v>
+      </c>
+      <c r="E23">
+        <v>2108</v>
+      </c>
+      <c r="F23">
+        <v>840</v>
+      </c>
+      <c r="G23">
+        <v>6818</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>3964</v>
+      </c>
+      <c r="E24">
+        <v>1005</v>
+      </c>
+      <c r="F24">
+        <v>686</v>
+      </c>
+      <c r="G24">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25">
+        <v>604</v>
+      </c>
+      <c r="E25">
+        <v>1243</v>
+      </c>
+      <c r="F25">
+        <v>227</v>
+      </c>
+      <c r="G25">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>5978</v>
+      </c>
+      <c r="E26">
+        <v>1468</v>
+      </c>
+      <c r="F26">
+        <v>1314</v>
+      </c>
+      <c r="G26">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>7707</v>
+      </c>
+      <c r="E27">
+        <v>476</v>
+      </c>
+      <c r="F27">
+        <v>181</v>
+      </c>
+      <c r="G27">
+        <v>8364</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>233</v>
+      </c>
+      <c r="E28">
+        <v>193</v>
+      </c>
+      <c r="F28">
+        <v>53</v>
+      </c>
+      <c r="G28">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>322</v>
+      </c>
+      <c r="E29">
+        <v>162</v>
+      </c>
+      <c r="F29">
+        <v>37</v>
+      </c>
+      <c r="G29">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>1215</v>
+      </c>
+      <c r="E30">
+        <v>211</v>
+      </c>
+      <c r="F30">
+        <v>3754</v>
+      </c>
+      <c r="G30">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>44473</v>
+      </c>
+      <c r="E32">
+        <v>15920</v>
+      </c>
+      <c r="F32">
+        <v>5680</v>
+      </c>
+      <c r="G32">
+        <v>66073</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>4307</v>
+      </c>
+      <c r="E33">
+        <v>3231</v>
+      </c>
+      <c r="F33">
+        <v>505</v>
+      </c>
+      <c r="G33">
+        <v>8043</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>21357</v>
+      </c>
+      <c r="E34">
+        <v>4408</v>
+      </c>
+      <c r="F34">
+        <v>1077</v>
+      </c>
+      <c r="G34">
+        <v>26842</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>6388</v>
+      </c>
+      <c r="E35">
+        <v>1146</v>
+      </c>
+      <c r="F35">
+        <v>1612</v>
+      </c>
+      <c r="G35">
+        <v>9146</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36">
+        <v>10239</v>
+      </c>
+      <c r="E36">
+        <v>1248</v>
+      </c>
+      <c r="F36">
+        <v>438</v>
+      </c>
+      <c r="G36">
+        <v>11925</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37">
+        <v>652</v>
+      </c>
+      <c r="E37">
+        <v>450</v>
+      </c>
+      <c r="F37">
+        <v>630</v>
+      </c>
+      <c r="G37">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>523</v>
+      </c>
+      <c r="E38">
+        <v>439</v>
+      </c>
+      <c r="F38">
+        <v>31</v>
+      </c>
+      <c r="G38">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>451</v>
+      </c>
+      <c r="E39">
+        <v>157</v>
+      </c>
+      <c r="F39">
+        <v>20</v>
+      </c>
+      <c r="G39">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>556</v>
+      </c>
+      <c r="E40">
+        <v>4841</v>
+      </c>
+      <c r="F40">
+        <v>1367</v>
+      </c>
+      <c r="G40">
+        <v>6764</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>13822</v>
+      </c>
+      <c r="E42">
+        <v>3097</v>
+      </c>
+      <c r="F42">
+        <v>1740</v>
+      </c>
+      <c r="G42">
+        <v>18659</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" t="s">
+        <v>33</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>1243</v>
+      </c>
+      <c r="E43">
+        <v>744</v>
+      </c>
+      <c r="F43">
+        <v>194</v>
+      </c>
+      <c r="G43">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>10725</v>
+      </c>
+      <c r="E44">
+        <v>1198</v>
+      </c>
+      <c r="F44">
+        <v>1177</v>
+      </c>
+      <c r="G44">
+        <v>13100</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45">
+        <v>652</v>
+      </c>
+      <c r="E45">
+        <v>280</v>
+      </c>
+      <c r="F45">
+        <v>53</v>
+      </c>
+      <c r="G45">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46">
+        <v>558</v>
+      </c>
+      <c r="E46">
+        <v>230</v>
+      </c>
+      <c r="F46">
+        <v>187</v>
+      </c>
+      <c r="G46">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47">
+        <v>508</v>
+      </c>
+      <c r="E47">
+        <v>444</v>
+      </c>
+      <c r="F47">
+        <v>83</v>
+      </c>
+      <c r="G47">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>79</v>
+      </c>
+      <c r="E48">
+        <v>80</v>
+      </c>
+      <c r="F48">
+        <v>25</v>
+      </c>
+      <c r="G48">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>17</v>
+      </c>
+      <c r="E49">
+        <v>27</v>
+      </c>
+      <c r="F49">
+        <v>4</v>
+      </c>
+      <c r="G49">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>40</v>
+      </c>
+      <c r="E50">
+        <v>94</v>
+      </c>
+      <c r="F50">
+        <v>17</v>
+      </c>
+      <c r="G50">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>378</v>
+      </c>
+      <c r="E52">
+        <v>271</v>
+      </c>
+      <c r="F52">
+        <v>62</v>
+      </c>
+      <c r="G52">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>202</v>
+      </c>
+      <c r="E53">
+        <v>113</v>
+      </c>
+      <c r="F53">
+        <v>31</v>
+      </c>
+      <c r="G53">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>176</v>
+      </c>
+      <c r="E54">
+        <v>158</v>
+      </c>
+      <c r="F54">
+        <v>31</v>
+      </c>
+      <c r="G54">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>604</v>
+      </c>
+      <c r="E56">
+        <v>413</v>
+      </c>
+      <c r="F56">
+        <v>148</v>
+      </c>
+      <c r="G56">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" t="s">
+        <v>33</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>350</v>
+      </c>
+      <c r="E57">
+        <v>257</v>
+      </c>
+      <c r="F57">
+        <v>67</v>
+      </c>
+      <c r="G57">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>77</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58">
+        <v>129</v>
+      </c>
+      <c r="E58">
+        <v>83</v>
+      </c>
+      <c r="F58">
+        <v>50</v>
+      </c>
+      <c r="G58">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>78</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>72</v>
+      </c>
+      <c r="E59">
+        <v>45</v>
+      </c>
+      <c r="F59">
+        <v>21</v>
+      </c>
+      <c r="G59">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>53</v>
+      </c>
+      <c r="E60">
+        <v>28</v>
+      </c>
+      <c r="F60">
+        <v>10</v>
+      </c>
+      <c r="G60">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>4523</v>
+      </c>
+      <c r="E62">
+        <v>628</v>
+      </c>
+      <c r="F62">
+        <v>694</v>
+      </c>
+      <c r="G62">
+        <v>5845</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>1255</v>
+      </c>
+      <c r="E63">
+        <v>208</v>
+      </c>
+      <c r="F63">
+        <v>97</v>
+      </c>
+      <c r="G63">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>1592</v>
+      </c>
+      <c r="E64">
+        <v>245</v>
+      </c>
+      <c r="F64">
+        <v>140</v>
+      </c>
+      <c r="G64">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>81</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>324</v>
+      </c>
+      <c r="E65">
+        <v>28</v>
+      </c>
+      <c r="F65">
+        <v>416</v>
+      </c>
+      <c r="G65">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>82</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>775</v>
+      </c>
+      <c r="E66">
+        <v>54</v>
+      </c>
+      <c r="F66">
+        <v>27</v>
+      </c>
+      <c r="G66">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>83</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>166</v>
+      </c>
+      <c r="E67">
+        <v>14</v>
+      </c>
+      <c r="F67">
+        <v>2</v>
+      </c>
+      <c r="G67">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>84</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68">
+        <v>132</v>
+      </c>
+      <c r="E68">
+        <v>3</v>
+      </c>
+      <c r="F68">
+        <v>6</v>
+      </c>
+      <c r="G68">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69">
+        <v>221</v>
+      </c>
+      <c r="E69">
+        <v>15</v>
+      </c>
+      <c r="F69">
+        <v>2</v>
+      </c>
+      <c r="G69">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>86</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70">
+        <v>58</v>
+      </c>
+      <c r="E70">
+        <v>61</v>
+      </c>
+      <c r="F70">
+        <v>4</v>
+      </c>
+      <c r="G70">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>2367</v>
+      </c>
+      <c r="E72">
+        <v>1347</v>
+      </c>
+      <c r="F72">
+        <v>6751</v>
+      </c>
+      <c r="G72">
+        <v>10465</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>130</v>
+      </c>
+      <c r="E73">
+        <v>186</v>
+      </c>
+      <c r="F73">
+        <v>275</v>
+      </c>
+      <c r="G73">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>87</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74">
+        <v>1952</v>
+      </c>
+      <c r="E74">
+        <v>448</v>
+      </c>
+      <c r="F74">
+        <v>5647</v>
+      </c>
+      <c r="G74">
+        <v>8047</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>88</v>
+      </c>
+      <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75">
+        <v>92</v>
+      </c>
+      <c r="E75">
+        <v>61</v>
+      </c>
+      <c r="F75">
+        <v>132</v>
+      </c>
+      <c r="G75">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>89</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>42</v>
+      </c>
+      <c r="E76">
+        <v>109</v>
+      </c>
+      <c r="F76">
+        <v>185</v>
+      </c>
+      <c r="G76">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>90</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>53</v>
+      </c>
+      <c r="E77">
+        <v>40</v>
+      </c>
+      <c r="F77">
+        <v>267</v>
+      </c>
+      <c r="G77">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>91</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>31</v>
+      </c>
+      <c r="E78">
+        <v>10</v>
+      </c>
+      <c r="F78">
+        <v>199</v>
+      </c>
+      <c r="G78">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>92</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>25</v>
+      </c>
+      <c r="E79">
+        <v>13</v>
+      </c>
+      <c r="F79">
+        <v>32</v>
+      </c>
+      <c r="G79">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>93</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>42</v>
+      </c>
+      <c r="E80">
+        <v>480</v>
+      </c>
+      <c r="F80">
+        <v>14</v>
+      </c>
+      <c r="G80">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>11</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>499</v>
+      </c>
+      <c r="E82">
+        <v>128</v>
+      </c>
+      <c r="F82">
+        <v>50</v>
+      </c>
+      <c r="G82">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>140</v>
+      </c>
+      <c r="E83">
+        <v>43</v>
+      </c>
+      <c r="F83">
+        <v>15</v>
+      </c>
+      <c r="G83">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>94</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>215</v>
+      </c>
+      <c r="E84">
+        <v>41</v>
+      </c>
+      <c r="F84">
+        <v>21</v>
+      </c>
+      <c r="G84">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>95</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>124</v>
+      </c>
+      <c r="E85">
+        <v>37</v>
+      </c>
+      <c r="F85">
+        <v>10</v>
+      </c>
+      <c r="G85">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>96</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>20</v>
+      </c>
+      <c r="E86">
+        <v>7</v>
+      </c>
+      <c r="F86">
+        <v>4</v>
+      </c>
+      <c r="G86">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>12</v>
+      </c>
+      <c r="B88" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>4993</v>
+      </c>
+      <c r="E88">
+        <v>1103</v>
+      </c>
+      <c r="F88">
+        <v>837</v>
+      </c>
+      <c r="G88">
+        <v>6933</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" t="s">
+        <v>33</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>778</v>
+      </c>
+      <c r="E89">
+        <v>370</v>
+      </c>
+      <c r="F89">
+        <v>111</v>
+      </c>
+      <c r="G89">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>97</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>1025</v>
+      </c>
+      <c r="E90">
+        <v>301</v>
+      </c>
+      <c r="F90">
+        <v>369</v>
+      </c>
+      <c r="G90">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>98</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>408</v>
+      </c>
+      <c r="E91">
+        <v>188</v>
+      </c>
+      <c r="F91">
+        <v>98</v>
+      </c>
+      <c r="G91">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>99</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>359</v>
+      </c>
+      <c r="E92">
+        <v>74</v>
+      </c>
+      <c r="F92">
+        <v>130</v>
+      </c>
+      <c r="G92">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>100</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>1001</v>
+      </c>
+      <c r="E93">
+        <v>96</v>
+      </c>
+      <c r="F93">
+        <v>73</v>
+      </c>
+      <c r="G93">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>101</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>73</v>
+      </c>
+      <c r="E94">
+        <v>28</v>
+      </c>
+      <c r="F94">
+        <v>16</v>
+      </c>
+      <c r="G94">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>102</v>
+      </c>
+      <c r="C95" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95">
+        <v>69</v>
+      </c>
+      <c r="E95">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>19</v>
+      </c>
+      <c r="G95">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>103</v>
+      </c>
+      <c r="C96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96">
+        <v>1280</v>
+      </c>
+      <c r="E96">
+        <v>12</v>
+      </c>
+      <c r="F96">
+        <v>21</v>
+      </c>
+      <c r="G96">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>13</v>
+      </c>
+      <c r="B98" t="s">
+        <v>17</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>221</v>
+      </c>
+      <c r="E98">
+        <v>35</v>
+      </c>
+      <c r="F98">
+        <v>25</v>
+      </c>
+      <c r="G98">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B99" t="s">
+        <v>33</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>66</v>
+      </c>
+      <c r="E99">
+        <v>16</v>
+      </c>
+      <c r="F99">
+        <v>13</v>
+      </c>
+      <c r="G99">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>104</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100">
+        <v>155</v>
+      </c>
+      <c r="E100">
+        <v>19</v>
+      </c>
+      <c r="F100">
+        <v>12</v>
+      </c>
+      <c r="G100">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>11441</v>
+      </c>
+      <c r="E102">
+        <v>1891</v>
+      </c>
+      <c r="F102">
+        <v>1378</v>
+      </c>
+      <c r="G102">
+        <v>14710</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" t="s">
+        <v>33</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>1596</v>
+      </c>
+      <c r="E103">
+        <v>573</v>
+      </c>
+      <c r="F103">
+        <v>232</v>
+      </c>
+      <c r="G103">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>105</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>5584</v>
+      </c>
+      <c r="E104">
+        <v>472</v>
+      </c>
+      <c r="F104">
+        <v>743</v>
+      </c>
+      <c r="G104">
+        <v>6799</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>106</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>894</v>
+      </c>
+      <c r="E105">
+        <v>204</v>
+      </c>
+      <c r="F105">
+        <v>103</v>
+      </c>
+      <c r="G105">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>107</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>875</v>
+      </c>
+      <c r="E106">
+        <v>226</v>
+      </c>
+      <c r="F106">
+        <v>148</v>
+      </c>
+      <c r="G106">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>108</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>822</v>
+      </c>
+      <c r="E107">
+        <v>137</v>
+      </c>
+      <c r="F107">
+        <v>64</v>
+      </c>
+      <c r="G107">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>109</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>813</v>
+      </c>
+      <c r="E108">
+        <v>176</v>
+      </c>
+      <c r="F108">
+        <v>37</v>
+      </c>
+      <c r="G108">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>110</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>167</v>
+      </c>
+      <c r="E109">
+        <v>48</v>
+      </c>
+      <c r="F109">
+        <v>39</v>
+      </c>
+      <c r="G109">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>111</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>690</v>
+      </c>
+      <c r="E110">
+        <v>55</v>
+      </c>
+      <c r="F110">
+        <v>12</v>
+      </c>
+      <c r="G110">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>15</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>1522</v>
+      </c>
+      <c r="E112">
+        <v>780</v>
+      </c>
+      <c r="F112">
+        <v>228</v>
+      </c>
+      <c r="G112">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>33</v>
+      </c>
+      <c r="B113" t="s">
+        <v>33</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>622</v>
+      </c>
+      <c r="E113">
+        <v>351</v>
+      </c>
+      <c r="F113">
+        <v>111</v>
+      </c>
+      <c r="G113">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>112</v>
+      </c>
+      <c r="C114" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114">
+        <v>234</v>
+      </c>
+      <c r="E114">
+        <v>110</v>
+      </c>
+      <c r="F114">
+        <v>38</v>
+      </c>
+      <c r="G114">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>113</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>307</v>
+      </c>
+      <c r="E115">
+        <v>108</v>
+      </c>
+      <c r="F115">
+        <v>27</v>
+      </c>
+      <c r="G115">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>114</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>66</v>
+      </c>
+      <c r="E116">
+        <v>41</v>
+      </c>
+      <c r="F116">
+        <v>11</v>
+      </c>
+      <c r="G116">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>115</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>27</v>
+      </c>
+      <c r="E117">
+        <v>17</v>
+      </c>
+      <c r="F117">
+        <v>3</v>
+      </c>
+      <c r="G117">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>116</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>123</v>
+      </c>
+      <c r="E118">
+        <v>74</v>
+      </c>
+      <c r="F118">
+        <v>21</v>
+      </c>
+      <c r="G118">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>117</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>121</v>
+      </c>
+      <c r="E119">
+        <v>70</v>
+      </c>
+      <c r="F119">
+        <v>10</v>
+      </c>
+      <c r="G119">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>118</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>22</v>
+      </c>
+      <c r="E120">
+        <v>9</v>
+      </c>
+      <c r="F120">
+        <v>7</v>
+      </c>
+      <c r="G120">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>16</v>
+      </c>
+      <c r="B122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>3139</v>
+      </c>
+      <c r="E122">
+        <v>4716</v>
+      </c>
+      <c r="F122">
+        <v>2120</v>
+      </c>
+      <c r="G122">
+        <v>9975</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>33</v>
+      </c>
+      <c r="B123" t="s">
+        <v>33</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>211</v>
+      </c>
+      <c r="E123">
+        <v>178</v>
+      </c>
+      <c r="F123">
+        <v>194</v>
+      </c>
+      <c r="G123">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>119</v>
+      </c>
+      <c r="C124" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124">
+        <v>2203</v>
+      </c>
+      <c r="E124">
+        <v>915</v>
+      </c>
+      <c r="F124">
+        <v>1741</v>
+      </c>
+      <c r="G124">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>120</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125">
+        <v>564</v>
+      </c>
+      <c r="E125">
+        <v>3520</v>
+      </c>
+      <c r="F125">
+        <v>122</v>
+      </c>
+      <c r="G125">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>121</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>77</v>
+      </c>
+      <c r="E126">
+        <v>38</v>
+      </c>
+      <c r="F126">
+        <v>32</v>
+      </c>
+      <c r="G126">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>122</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>36</v>
+      </c>
+      <c r="E127">
+        <v>18</v>
+      </c>
+      <c r="F127">
+        <v>13</v>
+      </c>
+      <c r="G127">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>123</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>4</v>
+      </c>
+      <c r="E128">
+        <v>5</v>
+      </c>
+      <c r="F128">
+        <v>5</v>
+      </c>
+      <c r="G128">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>124</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>25</v>
+      </c>
+      <c r="E129">
+        <v>10</v>
+      </c>
+      <c r="F129">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>7</v>
+      </c>
+      <c r="B130" t="s">
+        <v>125</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>19</v>
+      </c>
+      <c r="E130">
+        <v>32</v>
+      </c>
+      <c r="F130">
+        <v>5</v>
+      </c>
+      <c r="G130">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>17</v>
+      </c>
+      <c r="B132" t="s">
+        <v>21</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>2279</v>
+      </c>
+      <c r="E132">
+        <v>738</v>
+      </c>
+      <c r="F132">
+        <v>600</v>
+      </c>
+      <c r="G132">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" t="s">
+        <v>33</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>405</v>
+      </c>
+      <c r="E133">
+        <v>253</v>
+      </c>
+      <c r="F133">
+        <v>160</v>
+      </c>
+      <c r="G133">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>126</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>1450</v>
+      </c>
+      <c r="E134">
+        <v>230</v>
+      </c>
+      <c r="F134">
+        <v>136</v>
+      </c>
+      <c r="G134">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>127</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>148</v>
+      </c>
+      <c r="E135">
+        <v>119</v>
+      </c>
+      <c r="F135">
+        <v>56</v>
+      </c>
+      <c r="G135">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>128</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>97</v>
+      </c>
+      <c r="E136">
+        <v>24</v>
+      </c>
+      <c r="F136">
+        <v>153</v>
+      </c>
+      <c r="G136">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>129</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>33</v>
+      </c>
+      <c r="E137">
+        <v>37</v>
+      </c>
+      <c r="F137">
+        <v>29</v>
+      </c>
+      <c r="G137">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>130</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>77</v>
+      </c>
+      <c r="E138">
+        <v>25</v>
+      </c>
+      <c r="F138">
+        <v>26</v>
+      </c>
+      <c r="G138">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>131</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>18</v>
+      </c>
+      <c r="E139">
+        <v>12</v>
+      </c>
+      <c r="F139">
+        <v>13</v>
+      </c>
+      <c r="G139">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>132</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>51</v>
+      </c>
+      <c r="E140">
+        <v>38</v>
+      </c>
+      <c r="F140">
+        <v>27</v>
+      </c>
+      <c r="G140">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>24</v>
+      </c>
+      <c r="B142" t="s">
+        <v>22</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>1063</v>
+      </c>
+      <c r="E142">
+        <v>155</v>
+      </c>
+      <c r="F142">
+        <v>124</v>
+      </c>
+      <c r="G142">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>33</v>
+      </c>
+      <c r="B143" t="s">
+        <v>33</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>75</v>
+      </c>
+      <c r="E143">
+        <v>22</v>
+      </c>
+      <c r="F143">
+        <v>13</v>
+      </c>
+      <c r="G143">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>133</v>
+      </c>
+      <c r="C144" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144">
+        <v>820</v>
+      </c>
+      <c r="E144">
+        <v>74</v>
+      </c>
+      <c r="F144">
+        <v>66</v>
+      </c>
+      <c r="G144">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2</v>
+      </c>
+      <c r="B145" t="s">
+        <v>134</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145">
+        <v>63</v>
+      </c>
+      <c r="E145">
+        <v>6</v>
+      </c>
+      <c r="F145">
+        <v>13</v>
+      </c>
+      <c r="G145">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>3</v>
+      </c>
+      <c r="B146" t="s">
+        <v>135</v>
+      </c>
+      <c r="C146" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146">
+        <v>13</v>
+      </c>
+      <c r="E146">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>16</v>
+      </c>
+      <c r="G146">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>4</v>
+      </c>
+      <c r="B147" t="s">
+        <v>136</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>24</v>
+      </c>
+      <c r="E147">
+        <v>24</v>
+      </c>
+      <c r="F147">
+        <v>7</v>
+      </c>
+      <c r="G147">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>5</v>
+      </c>
+      <c r="B148" t="s">
+        <v>137</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>26</v>
+      </c>
+      <c r="E148">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>4</v>
+      </c>
+      <c r="G148">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>6</v>
+      </c>
+      <c r="B149" t="s">
+        <v>138</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>24</v>
+      </c>
+      <c r="E149">
+        <v>7</v>
+      </c>
+      <c r="F149">
+        <v>4</v>
+      </c>
+      <c r="G149">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>7</v>
+      </c>
+      <c r="B150" t="s">
+        <v>139</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>18</v>
+      </c>
+      <c r="E150">
+        <v>6</v>
+      </c>
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="G150">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G2">
+        <v>7301</v>
+      </c>
+      <c r="H2">
+        <v>6176</v>
+      </c>
+      <c r="I2">
+        <v>22651</v>
+      </c>
+      <c r="J2">
+        <v>9339</v>
+      </c>
+      <c r="K2">
+        <v>4097</v>
+      </c>
+      <c r="L2">
+        <v>157</v>
+      </c>
+      <c r="M2">
+        <v>305</v>
+      </c>
+      <c r="N2">
+        <v>2653</v>
+      </c>
+      <c r="O2">
+        <v>113</v>
+      </c>
+      <c r="P2">
+        <v>209</v>
+      </c>
+      <c r="Q2">
+        <v>106</v>
+      </c>
+      <c r="R2">
+        <v>8356</v>
+      </c>
+      <c r="S2">
+        <v>230</v>
+      </c>
+      <c r="T2">
+        <v>7905</v>
+      </c>
+      <c r="U2">
+        <v>845</v>
+      </c>
+      <c r="V2">
+        <v>1542</v>
+      </c>
+      <c r="W2">
+        <v>947</v>
+      </c>
+      <c r="X2">
+        <v>111</v>
+      </c>
+      <c r="Y2">
+        <v>73043</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G3">
+        <v>4135</v>
+      </c>
+      <c r="H3">
+        <v>6994</v>
+      </c>
+      <c r="I3">
+        <v>18680</v>
+      </c>
+      <c r="J3">
+        <v>12717</v>
+      </c>
+      <c r="K3">
+        <v>2027</v>
+      </c>
+      <c r="L3">
+        <v>311</v>
+      </c>
+      <c r="M3">
+        <v>220</v>
+      </c>
+      <c r="N3">
+        <v>2219</v>
+      </c>
+      <c r="O3">
+        <v>356</v>
+      </c>
+      <c r="P3">
+        <v>1136</v>
+      </c>
+      <c r="Q3">
+        <v>104</v>
+      </c>
+      <c r="R3">
+        <v>2757</v>
+      </c>
+      <c r="S3">
+        <v>101</v>
+      </c>
+      <c r="T3">
+        <v>8178</v>
+      </c>
+      <c r="U3">
+        <v>2207</v>
+      </c>
+      <c r="V3">
+        <v>1891</v>
+      </c>
+      <c r="W3">
+        <v>796</v>
+      </c>
+      <c r="X3">
+        <v>67</v>
+      </c>
+      <c r="Y3">
+        <v>64896</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>141</v>
+      </c>
+      <c r="D4" t="s">
+        <v>142</v>
+      </c>
+      <c r="E4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F4" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4">
+        <v>7955</v>
+      </c>
+      <c r="H4">
+        <v>6670</v>
+      </c>
+      <c r="I4">
+        <v>7904</v>
+      </c>
+      <c r="J4">
+        <v>9421</v>
+      </c>
+      <c r="K4">
+        <v>1807</v>
+      </c>
+      <c r="L4">
+        <v>317</v>
+      </c>
+      <c r="M4">
+        <v>253</v>
+      </c>
+      <c r="N4">
+        <v>2663</v>
+      </c>
+      <c r="O4">
+        <v>114</v>
+      </c>
+      <c r="P4">
+        <v>1410</v>
+      </c>
+      <c r="Q4">
+        <v>171</v>
+      </c>
+      <c r="R4">
+        <v>5311</v>
+      </c>
+      <c r="S4">
+        <v>178</v>
+      </c>
+      <c r="T4">
+        <v>28487</v>
+      </c>
+      <c r="U4">
+        <v>758</v>
+      </c>
+      <c r="V4">
+        <v>1476</v>
+      </c>
+      <c r="W4">
+        <v>1974</v>
+      </c>
+      <c r="X4">
+        <v>112</v>
+      </c>
+      <c r="Y4">
+        <v>76981</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5">
+        <v>4878</v>
+      </c>
+      <c r="H5">
+        <v>6044</v>
+      </c>
+      <c r="I5">
+        <v>14983</v>
+      </c>
+      <c r="J5">
+        <v>2634</v>
+      </c>
+      <c r="K5">
+        <v>4612</v>
+      </c>
+      <c r="L5">
+        <v>266</v>
+      </c>
+      <c r="M5">
+        <v>205</v>
+      </c>
+      <c r="N5">
+        <v>8407</v>
+      </c>
+      <c r="O5">
+        <v>93</v>
+      </c>
+      <c r="P5">
+        <v>227</v>
+      </c>
+      <c r="Q5">
+        <v>266</v>
+      </c>
+      <c r="R5">
+        <v>6490</v>
+      </c>
+      <c r="S5">
+        <v>70</v>
+      </c>
+      <c r="T5">
+        <v>15178</v>
+      </c>
+      <c r="U5">
+        <v>299</v>
+      </c>
+      <c r="V5">
+        <v>620</v>
+      </c>
+      <c r="W5">
+        <v>1240</v>
+      </c>
+      <c r="X5">
+        <v>334</v>
+      </c>
+      <c r="Y5">
+        <v>66846</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6">
+        <v>24269</v>
+      </c>
+      <c r="H6">
+        <v>25884</v>
+      </c>
+      <c r="I6">
+        <v>64218</v>
+      </c>
+      <c r="J6">
+        <v>34111</v>
+      </c>
+      <c r="K6">
+        <v>12543</v>
+      </c>
+      <c r="L6">
+        <v>1051</v>
+      </c>
+      <c r="M6">
+        <v>983</v>
+      </c>
+      <c r="N6">
+        <v>15942</v>
+      </c>
+      <c r="O6">
+        <v>676</v>
+      </c>
+      <c r="P6">
+        <v>2982</v>
+      </c>
+      <c r="Q6">
+        <v>647</v>
+      </c>
+      <c r="R6">
+        <v>22914</v>
+      </c>
+      <c r="S6">
+        <v>579</v>
+      </c>
+      <c r="T6">
+        <v>59748</v>
+      </c>
+      <c r="U6">
+        <v>4109</v>
+      </c>
+      <c r="V6">
+        <v>5529</v>
+      </c>
+      <c r="W6">
+        <v>4957</v>
+      </c>
+      <c r="X6">
+        <v>624</v>
+      </c>
+      <c r="Y6">
+        <v>281766</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>37</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>7301</v>
+      </c>
+      <c r="E2">
+        <v>4135</v>
+      </c>
+      <c r="F2">
+        <v>7955</v>
+      </c>
+      <c r="G2">
+        <v>4878</v>
+      </c>
+      <c r="H2">
+        <v>24269</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>767</v>
+      </c>
+      <c r="E3">
+        <v>815</v>
+      </c>
+      <c r="F3">
+        <v>1639</v>
+      </c>
+      <c r="G3">
+        <v>1148</v>
+      </c>
+      <c r="H3">
+        <v>4369</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>1976</v>
+      </c>
+      <c r="E4">
+        <v>1104</v>
+      </c>
+      <c r="F4">
+        <v>1394</v>
+      </c>
+      <c r="G4">
+        <v>1676</v>
+      </c>
+      <c r="H4">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>2018</v>
+      </c>
+      <c r="E5">
+        <v>1605</v>
+      </c>
+      <c r="F5">
+        <v>3919</v>
+      </c>
+      <c r="G5">
+        <v>1402</v>
+      </c>
+      <c r="H5">
+        <v>8944</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>57</v>
+      </c>
+      <c r="E6">
+        <v>90</v>
+      </c>
+      <c r="F6">
+        <v>149</v>
+      </c>
+      <c r="G6">
+        <v>143</v>
+      </c>
+      <c r="H6">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>76</v>
+      </c>
+      <c r="E7">
+        <v>61</v>
+      </c>
+      <c r="F7">
+        <v>454</v>
+      </c>
+      <c r="G7">
+        <v>177</v>
+      </c>
+      <c r="H7">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>396</v>
+      </c>
+      <c r="E8">
+        <v>136</v>
+      </c>
+      <c r="F8">
+        <v>167</v>
+      </c>
+      <c r="G8">
+        <v>108</v>
+      </c>
+      <c r="H8">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>156</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>66</v>
+      </c>
+      <c r="E9">
+        <v>62</v>
+      </c>
+      <c r="F9">
+        <v>70</v>
+      </c>
+      <c r="G9">
+        <v>56</v>
+      </c>
+      <c r="H9">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>157</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>42</v>
+      </c>
+      <c r="E10">
+        <v>12</v>
+      </c>
+      <c r="F10">
+        <v>43</v>
+      </c>
+      <c r="G10">
+        <v>69</v>
+      </c>
+      <c r="H10">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>158</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>34</v>
+      </c>
+      <c r="E11">
+        <v>20</v>
+      </c>
+      <c r="F11">
+        <v>43</v>
+      </c>
+      <c r="G11">
+        <v>37</v>
+      </c>
+      <c r="H11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>159</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12">
+        <v>1869</v>
+      </c>
+      <c r="E12">
+        <v>230</v>
+      </c>
+      <c r="F12">
+        <v>77</v>
+      </c>
+      <c r="G12">
+        <v>62</v>
+      </c>
+      <c r="H12">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>6176</v>
+      </c>
+      <c r="E14">
+        <v>6994</v>
+      </c>
+      <c r="F14">
+        <v>6670</v>
+      </c>
+      <c r="G14">
+        <v>6044</v>
+      </c>
+      <c r="H14">
+        <v>25884</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>1277</v>
+      </c>
+      <c r="E15">
+        <v>2056</v>
+      </c>
+      <c r="F15">
+        <v>2126</v>
+      </c>
+      <c r="G15">
+        <v>1056</v>
+      </c>
+      <c r="H15">
+        <v>6515</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>939</v>
+      </c>
+      <c r="E16">
+        <v>1564</v>
+      </c>
+      <c r="F16">
+        <v>1865</v>
+      </c>
+      <c r="G16">
+        <v>881</v>
+      </c>
+      <c r="H16">
+        <v>5249</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>161</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>3042</v>
+      </c>
+      <c r="E17">
+        <v>597</v>
+      </c>
+      <c r="F17">
+        <v>570</v>
+      </c>
+      <c r="G17">
+        <v>456</v>
+      </c>
+      <c r="H17">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>162</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>129</v>
+      </c>
+      <c r="E18">
+        <v>296</v>
+      </c>
+      <c r="F18">
+        <v>829</v>
+      </c>
+      <c r="G18">
+        <v>2779</v>
+      </c>
+      <c r="H18">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>163</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>137</v>
+      </c>
+      <c r="E19">
+        <v>243</v>
+      </c>
+      <c r="F19">
+        <v>825</v>
+      </c>
+      <c r="G19">
+        <v>301</v>
+      </c>
+      <c r="H19">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>164</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>341</v>
+      </c>
+      <c r="E20">
+        <v>1816</v>
+      </c>
+      <c r="F20">
+        <v>98</v>
+      </c>
+      <c r="G20">
+        <v>126</v>
+      </c>
+      <c r="H20">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>165</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>79</v>
+      </c>
+      <c r="E21">
+        <v>195</v>
+      </c>
+      <c r="F21">
+        <v>78</v>
+      </c>
+      <c r="G21">
+        <v>52</v>
+      </c>
+      <c r="H21">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>135</v>
+      </c>
+      <c r="E22">
+        <v>82</v>
+      </c>
+      <c r="F22">
+        <v>115</v>
+      </c>
+      <c r="G22">
+        <v>64</v>
+      </c>
+      <c r="H22">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23">
+        <v>60</v>
+      </c>
+      <c r="E23">
+        <v>96</v>
+      </c>
+      <c r="F23">
+        <v>70</v>
+      </c>
+      <c r="G23">
+        <v>56</v>
+      </c>
+      <c r="H23">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>37</v>
+      </c>
+      <c r="E24">
+        <v>49</v>
+      </c>
+      <c r="F24">
+        <v>94</v>
+      </c>
+      <c r="G24">
+        <v>273</v>
+      </c>
+      <c r="H24">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>22651</v>
+      </c>
+      <c r="E26">
+        <v>18680</v>
+      </c>
+      <c r="F26">
+        <v>7904</v>
+      </c>
+      <c r="G26">
+        <v>14983</v>
+      </c>
+      <c r="H26">
+        <v>64218</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>1743</v>
+      </c>
+      <c r="E27">
+        <v>1555</v>
+      </c>
+      <c r="F27">
+        <v>2214</v>
+      </c>
+      <c r="G27">
+        <v>1793</v>
+      </c>
+      <c r="H27">
+        <v>7305</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>169</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>3108</v>
+      </c>
+      <c r="E28">
+        <v>1191</v>
+      </c>
+      <c r="F28">
+        <v>1355</v>
+      </c>
+      <c r="G28">
+        <v>1711</v>
+      </c>
+      <c r="H28">
+        <v>7365</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>170</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>391</v>
+      </c>
+      <c r="E29">
+        <v>360</v>
+      </c>
+      <c r="F29">
+        <v>444</v>
+      </c>
+      <c r="G29">
+        <v>516</v>
+      </c>
+      <c r="H29">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>6041</v>
+      </c>
+      <c r="E30">
+        <v>1388</v>
+      </c>
+      <c r="F30">
+        <v>1067</v>
+      </c>
+      <c r="G30">
+        <v>332</v>
+      </c>
+      <c r="H30">
+        <v>8828</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>172</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>928</v>
+      </c>
+      <c r="E31">
+        <v>203</v>
+      </c>
+      <c r="F31">
+        <v>304</v>
+      </c>
+      <c r="G31">
+        <v>409</v>
+      </c>
+      <c r="H31">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>173</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>1096</v>
+      </c>
+      <c r="E32">
+        <v>1493</v>
+      </c>
+      <c r="F32">
+        <v>1416</v>
+      </c>
+      <c r="G32">
+        <v>8950</v>
+      </c>
+      <c r="H32">
+        <v>12955</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>174</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>2381</v>
+      </c>
+      <c r="E33">
+        <v>9943</v>
+      </c>
+      <c r="F33">
+        <v>532</v>
+      </c>
+      <c r="G33">
+        <v>182</v>
+      </c>
+      <c r="H33">
+        <v>13038</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>175</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>204</v>
+      </c>
+      <c r="E34">
+        <v>1034</v>
+      </c>
+      <c r="F34">
+        <v>85</v>
+      </c>
+      <c r="G34">
+        <v>129</v>
+      </c>
+      <c r="H34">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>176</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>6668</v>
+      </c>
+      <c r="E35">
+        <v>1421</v>
+      </c>
+      <c r="F35">
+        <v>268</v>
+      </c>
+      <c r="G35">
+        <v>813</v>
+      </c>
+      <c r="H35">
+        <v>9170</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>177</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36">
+        <v>91</v>
+      </c>
+      <c r="E36">
+        <v>92</v>
+      </c>
+      <c r="F36">
+        <v>219</v>
+      </c>
+      <c r="G36">
+        <v>148</v>
+      </c>
+      <c r="H36">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>9339</v>
+      </c>
+      <c r="E38">
+        <v>12717</v>
+      </c>
+      <c r="F38">
+        <v>9421</v>
+      </c>
+      <c r="G38">
+        <v>2634</v>
+      </c>
+      <c r="H38">
+        <v>34111</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>1066</v>
+      </c>
+      <c r="E39">
+        <v>1554</v>
+      </c>
+      <c r="F39">
+        <v>1288</v>
+      </c>
+      <c r="G39">
+        <v>431</v>
+      </c>
+      <c r="H39">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>1568</v>
+      </c>
+      <c r="E40">
+        <v>1358</v>
+      </c>
+      <c r="F40">
+        <v>876</v>
+      </c>
+      <c r="G40">
+        <v>414</v>
+      </c>
+      <c r="H40">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>179</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>778</v>
+      </c>
+      <c r="E41">
+        <v>852</v>
+      </c>
+      <c r="F41">
+        <v>1732</v>
+      </c>
+      <c r="G41">
+        <v>828</v>
+      </c>
+      <c r="H41">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>180</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>241</v>
+      </c>
+      <c r="E42">
+        <v>217</v>
+      </c>
+      <c r="F42">
+        <v>964</v>
+      </c>
+      <c r="G42">
+        <v>102</v>
+      </c>
+      <c r="H42">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>598</v>
+      </c>
+      <c r="E43">
+        <v>478</v>
+      </c>
+      <c r="F43">
+        <v>425</v>
+      </c>
+      <c r="G43">
+        <v>202</v>
+      </c>
+      <c r="H43">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>182</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>672</v>
+      </c>
+      <c r="E44">
+        <v>309</v>
+      </c>
+      <c r="F44">
+        <v>2626</v>
+      </c>
+      <c r="G44">
+        <v>156</v>
+      </c>
+      <c r="H44">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45">
+        <v>94</v>
+      </c>
+      <c r="E45">
+        <v>102</v>
+      </c>
+      <c r="F45">
+        <v>443</v>
+      </c>
+      <c r="G45">
+        <v>126</v>
+      </c>
+      <c r="H45">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46">
+        <v>3234</v>
+      </c>
+      <c r="E46">
+        <v>487</v>
+      </c>
+      <c r="F46">
+        <v>87</v>
+      </c>
+      <c r="G46">
+        <v>325</v>
+      </c>
+      <c r="H46">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>185</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47">
+        <v>582</v>
+      </c>
+      <c r="E47">
+        <v>4676</v>
+      </c>
+      <c r="F47">
+        <v>197</v>
+      </c>
+      <c r="G47">
+        <v>21</v>
+      </c>
+      <c r="H47">
+        <v>5476</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>186</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>506</v>
+      </c>
+      <c r="E48">
+        <v>2684</v>
+      </c>
+      <c r="F48">
+        <v>783</v>
+      </c>
+      <c r="G48">
+        <v>29</v>
+      </c>
+      <c r="H48">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>4097</v>
+      </c>
+      <c r="E50">
+        <v>2027</v>
+      </c>
+      <c r="F50">
+        <v>1807</v>
+      </c>
+      <c r="G50">
+        <v>4612</v>
+      </c>
+      <c r="H50">
+        <v>12543</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>33</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>425</v>
+      </c>
+      <c r="E51">
+        <v>391</v>
+      </c>
+      <c r="F51">
+        <v>615</v>
+      </c>
+      <c r="G51">
+        <v>561</v>
+      </c>
+      <c r="H51">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>187</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>528</v>
+      </c>
+      <c r="E52">
+        <v>811</v>
+      </c>
+      <c r="F52">
+        <v>682</v>
+      </c>
+      <c r="G52">
+        <v>3583</v>
+      </c>
+      <c r="H52">
+        <v>5604</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>188</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>1470</v>
+      </c>
+      <c r="E53">
+        <v>480</v>
+      </c>
+      <c r="F53">
+        <v>187</v>
+      </c>
+      <c r="G53">
+        <v>206</v>
+      </c>
+      <c r="H53">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>189</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>119</v>
+      </c>
+      <c r="E54">
+        <v>86</v>
+      </c>
+      <c r="F54">
+        <v>91</v>
+      </c>
+      <c r="G54">
+        <v>55</v>
+      </c>
+      <c r="H54">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>91</v>
+      </c>
+      <c r="E55">
+        <v>51</v>
+      </c>
+      <c r="F55">
+        <v>62</v>
+      </c>
+      <c r="G55">
+        <v>51</v>
+      </c>
+      <c r="H55">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>191</v>
+      </c>
+      <c r="C56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56">
+        <v>1335</v>
+      </c>
+      <c r="E56">
+        <v>155</v>
+      </c>
+      <c r="F56">
+        <v>95</v>
+      </c>
+      <c r="G56">
+        <v>64</v>
+      </c>
+      <c r="H56">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57">
+        <v>27</v>
+      </c>
+      <c r="E57">
+        <v>19</v>
+      </c>
+      <c r="F57">
+        <v>16</v>
+      </c>
+      <c r="G57">
+        <v>33</v>
+      </c>
+      <c r="H57">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58">
+        <v>43</v>
+      </c>
+      <c r="E58">
+        <v>10</v>
+      </c>
+      <c r="F58">
+        <v>15</v>
+      </c>
+      <c r="G58">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>49</v>
+      </c>
+      <c r="E59">
+        <v>18</v>
+      </c>
+      <c r="F59">
+        <v>39</v>
+      </c>
+      <c r="G59">
+        <v>21</v>
+      </c>
+      <c r="H59">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>195</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>10</v>
+      </c>
+      <c r="E60">
+        <v>6</v>
+      </c>
+      <c r="F60">
+        <v>5</v>
+      </c>
+      <c r="G60">
+        <v>16</v>
+      </c>
+      <c r="H60">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>157</v>
+      </c>
+      <c r="E62">
+        <v>311</v>
+      </c>
+      <c r="F62">
+        <v>317</v>
+      </c>
+      <c r="G62">
+        <v>266</v>
+      </c>
+      <c r="H62">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>70</v>
+      </c>
+      <c r="E63">
+        <v>174</v>
+      </c>
+      <c r="F63">
+        <v>146</v>
+      </c>
+      <c r="G63">
+        <v>112</v>
+      </c>
+      <c r="H63">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>196</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>36</v>
+      </c>
+      <c r="E64">
+        <v>78</v>
+      </c>
+      <c r="F64">
+        <v>75</v>
+      </c>
+      <c r="G64">
+        <v>52</v>
+      </c>
+      <c r="H64">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>197</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>19</v>
+      </c>
+      <c r="E65">
+        <v>32</v>
+      </c>
+      <c r="F65">
+        <v>48</v>
+      </c>
+      <c r="G65">
+        <v>72</v>
+      </c>
+      <c r="H65">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>198</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>21</v>
+      </c>
+      <c r="E66">
+        <v>12</v>
+      </c>
+      <c r="F66">
+        <v>26</v>
+      </c>
+      <c r="G66">
+        <v>14</v>
+      </c>
+      <c r="H66">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>199</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>11</v>
+      </c>
+      <c r="E67">
+        <v>15</v>
+      </c>
+      <c r="F67">
+        <v>22</v>
+      </c>
+      <c r="G67">
+        <v>16</v>
+      </c>
+      <c r="H67">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>305</v>
+      </c>
+      <c r="E69">
+        <v>220</v>
+      </c>
+      <c r="F69">
+        <v>253</v>
+      </c>
+      <c r="G69">
+        <v>205</v>
+      </c>
+      <c r="H69">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>33</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>152</v>
+      </c>
+      <c r="E70">
+        <v>106</v>
+      </c>
+      <c r="F70">
+        <v>108</v>
+      </c>
+      <c r="G70">
+        <v>102</v>
+      </c>
+      <c r="H70">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>200</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71">
+        <v>89</v>
+      </c>
+      <c r="E71">
+        <v>78</v>
+      </c>
+      <c r="F71">
+        <v>97</v>
+      </c>
+      <c r="G71">
+        <v>71</v>
+      </c>
+      <c r="H71">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72">
+        <v>40</v>
+      </c>
+      <c r="E72">
+        <v>25</v>
+      </c>
+      <c r="F72">
+        <v>31</v>
+      </c>
+      <c r="G72">
+        <v>20</v>
+      </c>
+      <c r="H72">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>202</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>24</v>
+      </c>
+      <c r="E73">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>17</v>
+      </c>
+      <c r="G73">
+        <v>12</v>
+      </c>
+      <c r="H73">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>2653</v>
+      </c>
+      <c r="E75">
+        <v>2219</v>
+      </c>
+      <c r="F75">
+        <v>2663</v>
+      </c>
+      <c r="G75">
+        <v>8407</v>
+      </c>
+      <c r="H75">
+        <v>15942</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" t="s">
+        <v>33</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>356</v>
+      </c>
+      <c r="E76">
+        <v>280</v>
+      </c>
+      <c r="F76">
+        <v>539</v>
+      </c>
+      <c r="G76">
+        <v>525</v>
+      </c>
+      <c r="H76">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>203</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>1031</v>
+      </c>
+      <c r="E77">
+        <v>560</v>
+      </c>
+      <c r="F77">
+        <v>908</v>
+      </c>
+      <c r="G77">
+        <v>6278</v>
+      </c>
+      <c r="H77">
+        <v>8777</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>204</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>752</v>
+      </c>
+      <c r="E78">
+        <v>662</v>
+      </c>
+      <c r="F78">
+        <v>781</v>
+      </c>
+      <c r="G78">
+        <v>380</v>
+      </c>
+      <c r="H78">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>205</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>145</v>
+      </c>
+      <c r="E79">
+        <v>127</v>
+      </c>
+      <c r="F79">
+        <v>56</v>
+      </c>
+      <c r="G79">
+        <v>73</v>
+      </c>
+      <c r="H79">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>206</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>44</v>
+      </c>
+      <c r="E80">
+        <v>431</v>
+      </c>
+      <c r="F80">
+        <v>32</v>
+      </c>
+      <c r="G80">
+        <v>42</v>
+      </c>
+      <c r="H80">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>207</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81">
+        <v>54</v>
+      </c>
+      <c r="E81">
+        <v>49</v>
+      </c>
+      <c r="F81">
+        <v>68</v>
+      </c>
+      <c r="G81">
+        <v>41</v>
+      </c>
+      <c r="H81">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>208</v>
+      </c>
+      <c r="C82" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82">
+        <v>50</v>
+      </c>
+      <c r="E82">
+        <v>48</v>
+      </c>
+      <c r="F82">
+        <v>28</v>
+      </c>
+      <c r="G82">
+        <v>20</v>
+      </c>
+      <c r="H82">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83" t="s">
+        <v>209</v>
+      </c>
+      <c r="C83" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83">
+        <v>111</v>
+      </c>
+      <c r="E83">
+        <v>12</v>
+      </c>
+      <c r="F83">
+        <v>14</v>
+      </c>
+      <c r="G83">
+        <v>37</v>
+      </c>
+      <c r="H83">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>210</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>85</v>
+      </c>
+      <c r="E84">
+        <v>28</v>
+      </c>
+      <c r="F84">
+        <v>153</v>
+      </c>
+      <c r="G84">
+        <v>927</v>
+      </c>
+      <c r="H84">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>9</v>
+      </c>
+      <c r="B85" t="s">
+        <v>211</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>25</v>
+      </c>
+      <c r="E85">
+        <v>22</v>
+      </c>
+      <c r="F85">
+        <v>84</v>
+      </c>
+      <c r="G85">
+        <v>84</v>
+      </c>
+      <c r="H85">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>140</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>113</v>
+      </c>
+      <c r="E87">
+        <v>356</v>
+      </c>
+      <c r="F87">
+        <v>114</v>
+      </c>
+      <c r="G87">
+        <v>93</v>
+      </c>
+      <c r="H87">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>33</v>
+      </c>
+      <c r="B88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>66</v>
+      </c>
+      <c r="E88">
+        <v>106</v>
+      </c>
+      <c r="F88">
+        <v>77</v>
+      </c>
+      <c r="G88">
+        <v>70</v>
+      </c>
+      <c r="H88">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>212</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>35</v>
+      </c>
+      <c r="E89">
+        <v>181</v>
+      </c>
+      <c r="F89">
+        <v>22</v>
+      </c>
+      <c r="G89">
+        <v>14</v>
+      </c>
+      <c r="H89">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>213</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>12</v>
+      </c>
+      <c r="E90">
+        <v>69</v>
+      </c>
+      <c r="F90">
+        <v>15</v>
+      </c>
+      <c r="G90">
+        <v>9</v>
+      </c>
+      <c r="H90">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>209</v>
+      </c>
+      <c r="E92">
+        <v>1136</v>
+      </c>
+      <c r="F92">
+        <v>1410</v>
+      </c>
+      <c r="G92">
+        <v>227</v>
+      </c>
+      <c r="H92">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B93" t="s">
+        <v>33</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>45</v>
+      </c>
+      <c r="E93">
+        <v>272</v>
+      </c>
+      <c r="F93">
+        <v>248</v>
+      </c>
+      <c r="G93">
+        <v>67</v>
+      </c>
+      <c r="H93">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>214</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>60</v>
+      </c>
+      <c r="E94">
+        <v>154</v>
+      </c>
+      <c r="F94">
+        <v>910</v>
+      </c>
+      <c r="G94">
+        <v>96</v>
+      </c>
+      <c r="H94">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>215</v>
+      </c>
+      <c r="C95" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95">
+        <v>83</v>
+      </c>
+      <c r="E95">
+        <v>608</v>
+      </c>
+      <c r="F95">
+        <v>193</v>
+      </c>
+      <c r="G95">
+        <v>39</v>
+      </c>
+      <c r="H95">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>216</v>
+      </c>
+      <c r="C96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96">
+        <v>6</v>
+      </c>
+      <c r="E96">
+        <v>55</v>
+      </c>
+      <c r="F96">
+        <v>39</v>
+      </c>
+      <c r="G96">
+        <v>15</v>
+      </c>
+      <c r="H96">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>217</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>15</v>
+      </c>
+      <c r="E97">
+        <v>47</v>
+      </c>
+      <c r="F97">
+        <v>20</v>
+      </c>
+      <c r="G97">
+        <v>10</v>
+      </c>
+      <c r="H97">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>11</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>106</v>
+      </c>
+      <c r="E99">
+        <v>104</v>
+      </c>
+      <c r="F99">
+        <v>171</v>
+      </c>
+      <c r="G99">
+        <v>266</v>
+      </c>
+      <c r="H99">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" t="s">
+        <v>33</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>45</v>
+      </c>
+      <c r="E100">
+        <v>57</v>
+      </c>
+      <c r="F100">
+        <v>78</v>
+      </c>
+      <c r="G100">
+        <v>46</v>
+      </c>
+      <c r="H100">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>218</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101">
+        <v>61</v>
+      </c>
+      <c r="E101">
+        <v>47</v>
+      </c>
+      <c r="F101">
+        <v>93</v>
+      </c>
+      <c r="G101">
+        <v>220</v>
+      </c>
+      <c r="H101">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>12</v>
+      </c>
+      <c r="B103" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>8356</v>
+      </c>
+      <c r="E103">
+        <v>2757</v>
+      </c>
+      <c r="F103">
+        <v>5311</v>
+      </c>
+      <c r="G103">
+        <v>6490</v>
+      </c>
+      <c r="H103">
+        <v>22914</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>33</v>
+      </c>
+      <c r="B104" t="s">
+        <v>33</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>595</v>
+      </c>
+      <c r="E104">
+        <v>283</v>
+      </c>
+      <c r="F104">
+        <v>852</v>
+      </c>
+      <c r="G104">
+        <v>462</v>
+      </c>
+      <c r="H104">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>219</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>859</v>
+      </c>
+      <c r="E105">
+        <v>1134</v>
+      </c>
+      <c r="F105">
+        <v>1269</v>
+      </c>
+      <c r="G105">
+        <v>3996</v>
+      </c>
+      <c r="H105">
+        <v>7258</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>220</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>193</v>
+      </c>
+      <c r="E106">
+        <v>51</v>
+      </c>
+      <c r="F106">
+        <v>126</v>
+      </c>
+      <c r="G106">
+        <v>143</v>
+      </c>
+      <c r="H106">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>221</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>123</v>
+      </c>
+      <c r="E107">
+        <v>44</v>
+      </c>
+      <c r="F107">
+        <v>108</v>
+      </c>
+      <c r="G107">
+        <v>58</v>
+      </c>
+      <c r="H107">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>222</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>324</v>
+      </c>
+      <c r="E108">
+        <v>185</v>
+      </c>
+      <c r="F108">
+        <v>2452</v>
+      </c>
+      <c r="G108">
+        <v>489</v>
+      </c>
+      <c r="H108">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>155</v>
+      </c>
+      <c r="E109">
+        <v>50</v>
+      </c>
+      <c r="F109">
+        <v>126</v>
+      </c>
+      <c r="G109">
+        <v>1074</v>
+      </c>
+      <c r="H109">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>47</v>
+      </c>
+      <c r="E110">
+        <v>36</v>
+      </c>
+      <c r="F110">
+        <v>49</v>
+      </c>
+      <c r="G110">
+        <v>52</v>
+      </c>
+      <c r="H110">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>225</v>
+      </c>
+      <c r="C111" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111">
+        <v>32</v>
+      </c>
+      <c r="E111">
+        <v>67</v>
+      </c>
+      <c r="F111">
+        <v>46</v>
+      </c>
+      <c r="G111">
+        <v>16</v>
+      </c>
+      <c r="H111">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>226</v>
+      </c>
+      <c r="C112" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112">
+        <v>64</v>
+      </c>
+      <c r="E112">
+        <v>32</v>
+      </c>
+      <c r="F112">
+        <v>33</v>
+      </c>
+      <c r="G112">
+        <v>28</v>
+      </c>
+      <c r="H112">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>9</v>
+      </c>
+      <c r="B113" t="s">
+        <v>227</v>
+      </c>
+      <c r="C113" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113">
+        <v>5964</v>
+      </c>
+      <c r="E113">
+        <v>875</v>
+      </c>
+      <c r="F113">
+        <v>250</v>
+      </c>
+      <c r="G113">
+        <v>172</v>
+      </c>
+      <c r="H113">
+        <v>7261</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>13</v>
+      </c>
+      <c r="B115" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>230</v>
+      </c>
+      <c r="E115">
+        <v>101</v>
+      </c>
+      <c r="F115">
+        <v>178</v>
+      </c>
+      <c r="G115">
+        <v>70</v>
+      </c>
+      <c r="H115">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" t="s">
+        <v>33</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>39</v>
+      </c>
+      <c r="E116">
+        <v>17</v>
+      </c>
+      <c r="F116">
+        <v>49</v>
+      </c>
+      <c r="G116">
+        <v>25</v>
+      </c>
+      <c r="H116">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>228</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>94</v>
+      </c>
+      <c r="E117">
+        <v>20</v>
+      </c>
+      <c r="F117">
+        <v>60</v>
+      </c>
+      <c r="G117">
+        <v>27</v>
+      </c>
+      <c r="H117">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>229</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>81</v>
+      </c>
+      <c r="E118">
+        <v>58</v>
+      </c>
+      <c r="F118">
+        <v>44</v>
+      </c>
+      <c r="G118">
+        <v>14</v>
+      </c>
+      <c r="H118">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>230</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>16</v>
+      </c>
+      <c r="E119">
+        <v>6</v>
+      </c>
+      <c r="F119">
+        <v>25</v>
+      </c>
+      <c r="G119">
+        <v>4</v>
+      </c>
+      <c r="H119">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>7905</v>
+      </c>
+      <c r="E121">
+        <v>8178</v>
+      </c>
+      <c r="F121">
+        <v>28487</v>
+      </c>
+      <c r="G121">
+        <v>15178</v>
+      </c>
+      <c r="H121">
+        <v>59748</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>33</v>
+      </c>
+      <c r="B122" t="s">
+        <v>33</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>820</v>
+      </c>
+      <c r="E122">
+        <v>824</v>
+      </c>
+      <c r="F122">
+        <v>2564</v>
+      </c>
+      <c r="G122">
+        <v>943</v>
+      </c>
+      <c r="H122">
+        <v>5151</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>231</v>
+      </c>
+      <c r="C123" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123">
+        <v>4879</v>
+      </c>
+      <c r="E123">
+        <v>2284</v>
+      </c>
+      <c r="F123">
+        <v>20284</v>
+      </c>
+      <c r="G123">
+        <v>6498</v>
+      </c>
+      <c r="H123">
+        <v>33945</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>232</v>
+      </c>
+      <c r="C124" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124">
+        <v>441</v>
+      </c>
+      <c r="E124">
+        <v>3854</v>
+      </c>
+      <c r="F124">
+        <v>410</v>
+      </c>
+      <c r="G124">
+        <v>190</v>
+      </c>
+      <c r="H124">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>233</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125">
+        <v>129</v>
+      </c>
+      <c r="E125">
+        <v>104</v>
+      </c>
+      <c r="F125">
+        <v>306</v>
+      </c>
+      <c r="G125">
+        <v>142</v>
+      </c>
+      <c r="H125">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>234</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>536</v>
+      </c>
+      <c r="E126">
+        <v>255</v>
+      </c>
+      <c r="F126">
+        <v>1363</v>
+      </c>
+      <c r="G126">
+        <v>1831</v>
+      </c>
+      <c r="H126">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>235</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>65</v>
+      </c>
+      <c r="E127">
+        <v>69</v>
+      </c>
+      <c r="F127">
+        <v>402</v>
+      </c>
+      <c r="G127">
+        <v>102</v>
+      </c>
+      <c r="H127">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>236</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>714</v>
+      </c>
+      <c r="E128">
+        <v>674</v>
+      </c>
+      <c r="F128">
+        <v>2884</v>
+      </c>
+      <c r="G128">
+        <v>4453</v>
+      </c>
+      <c r="H128">
+        <v>8725</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>237</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>190</v>
+      </c>
+      <c r="E129">
+        <v>46</v>
+      </c>
+      <c r="F129">
+        <v>124</v>
+      </c>
+      <c r="G129">
+        <v>47</v>
+      </c>
+      <c r="H129">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>238</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>64</v>
+      </c>
+      <c r="E130">
+        <v>52</v>
+      </c>
+      <c r="F130">
+        <v>97</v>
+      </c>
+      <c r="G130">
+        <v>44</v>
+      </c>
+      <c r="H130">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>239</v>
+      </c>
+      <c r="C131" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131">
+        <v>67</v>
+      </c>
+      <c r="E131">
+        <v>16</v>
+      </c>
+      <c r="F131">
+        <v>53</v>
+      </c>
+      <c r="G131">
+        <v>928</v>
+      </c>
+      <c r="H131">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
+        <v>15</v>
+      </c>
+      <c r="B133" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>845</v>
+      </c>
+      <c r="E133">
+        <v>2207</v>
+      </c>
+      <c r="F133">
+        <v>758</v>
+      </c>
+      <c r="G133">
+        <v>299</v>
+      </c>
+      <c r="H133">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>33</v>
+      </c>
+      <c r="B134" t="s">
+        <v>33</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>250</v>
+      </c>
+      <c r="E134">
+        <v>662</v>
+      </c>
+      <c r="F134">
+        <v>338</v>
+      </c>
+      <c r="G134">
+        <v>102</v>
+      </c>
+      <c r="H134">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1</v>
+      </c>
+      <c r="B135" t="s">
+        <v>240</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>124</v>
+      </c>
+      <c r="E135">
+        <v>311</v>
+      </c>
+      <c r="F135">
+        <v>145</v>
+      </c>
+      <c r="G135">
+        <v>74</v>
+      </c>
+      <c r="H135">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2</v>
+      </c>
+      <c r="B136" t="s">
+        <v>241</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>27</v>
+      </c>
+      <c r="E136">
+        <v>405</v>
+      </c>
+      <c r="F136">
+        <v>48</v>
+      </c>
+      <c r="G136">
+        <v>33</v>
+      </c>
+      <c r="H136">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>3</v>
+      </c>
+      <c r="B137" t="s">
+        <v>242</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>230</v>
+      </c>
+      <c r="E137">
+        <v>298</v>
+      </c>
+      <c r="F137">
+        <v>57</v>
+      </c>
+      <c r="G137">
+        <v>31</v>
+      </c>
+      <c r="H137">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>243</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>17</v>
+      </c>
+      <c r="E138">
+        <v>112</v>
+      </c>
+      <c r="F138">
+        <v>18</v>
+      </c>
+      <c r="G138">
+        <v>7</v>
+      </c>
+      <c r="H138">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>244</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>60</v>
+      </c>
+      <c r="E139">
+        <v>87</v>
+      </c>
+      <c r="F139">
+        <v>63</v>
+      </c>
+      <c r="G139">
+        <v>18</v>
+      </c>
+      <c r="H139">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>245</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>3</v>
+      </c>
+      <c r="E140">
+        <v>16</v>
+      </c>
+      <c r="F140">
+        <v>9</v>
+      </c>
+      <c r="G140">
+        <v>6</v>
+      </c>
+      <c r="H140">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>7</v>
+      </c>
+      <c r="B141" t="s">
+        <v>246</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>29</v>
+      </c>
+      <c r="E141">
+        <v>47</v>
+      </c>
+      <c r="F141">
+        <v>28</v>
+      </c>
+      <c r="G141">
+        <v>4</v>
+      </c>
+      <c r="H141">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>247</v>
+      </c>
+      <c r="C142" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142">
+        <v>14</v>
+      </c>
+      <c r="E142">
+        <v>15</v>
+      </c>
+      <c r="F142">
+        <v>25</v>
+      </c>
+      <c r="G142">
+        <v>7</v>
+      </c>
+      <c r="H142">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>9</v>
+      </c>
+      <c r="B143" t="s">
+        <v>248</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143">
+        <v>91</v>
+      </c>
+      <c r="E143">
+        <v>254</v>
+      </c>
+      <c r="F143">
+        <v>27</v>
+      </c>
+      <c r="G143">
+        <v>17</v>
+      </c>
+      <c r="H143">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="144"/>
+    <row r="145">
+      <c r="A145">
+        <v>16</v>
+      </c>
+      <c r="B145" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>1542</v>
+      </c>
+      <c r="E145">
+        <v>1891</v>
+      </c>
+      <c r="F145">
+        <v>1476</v>
+      </c>
+      <c r="G145">
+        <v>620</v>
+      </c>
+      <c r="H145">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>33</v>
+      </c>
+      <c r="B146" t="s">
+        <v>33</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>220</v>
+      </c>
+      <c r="E146">
+        <v>531</v>
+      </c>
+      <c r="F146">
+        <v>435</v>
+      </c>
+      <c r="G146">
+        <v>70</v>
+      </c>
+      <c r="H146">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>1</v>
+      </c>
+      <c r="B147" t="s">
+        <v>249</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>286</v>
+      </c>
+      <c r="E147">
+        <v>375</v>
+      </c>
+      <c r="F147">
+        <v>379</v>
+      </c>
+      <c r="G147">
+        <v>133</v>
+      </c>
+      <c r="H147">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>250</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>709</v>
+      </c>
+      <c r="E148">
+        <v>526</v>
+      </c>
+      <c r="F148">
+        <v>124</v>
+      </c>
+      <c r="G148">
+        <v>44</v>
+      </c>
+      <c r="H148">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>3</v>
+      </c>
+      <c r="B149" t="s">
+        <v>251</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>32</v>
+      </c>
+      <c r="E149">
+        <v>99</v>
+      </c>
+      <c r="F149">
+        <v>48</v>
+      </c>
+      <c r="G149">
+        <v>15</v>
+      </c>
+      <c r="H149">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>4</v>
+      </c>
+      <c r="B150" t="s">
+        <v>252</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>103</v>
+      </c>
+      <c r="E150">
+        <v>149</v>
+      </c>
+      <c r="F150">
+        <v>51</v>
+      </c>
+      <c r="G150">
+        <v>17</v>
+      </c>
+      <c r="H150">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>5</v>
+      </c>
+      <c r="B151" t="s">
+        <v>253</v>
+      </c>
+      <c r="C151" t="s">
+        <v>41</v>
+      </c>
+      <c r="D151">
+        <v>67</v>
+      </c>
+      <c r="E151">
+        <v>87</v>
+      </c>
+      <c r="F151">
+        <v>345</v>
+      </c>
+      <c r="G151">
+        <v>84</v>
+      </c>
+      <c r="H151">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>254</v>
+      </c>
+      <c r="C152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152">
+        <v>21</v>
+      </c>
+      <c r="E152">
+        <v>28</v>
+      </c>
+      <c r="F152">
+        <v>19</v>
+      </c>
+      <c r="G152">
+        <v>17</v>
+      </c>
+      <c r="H152">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>7</v>
+      </c>
+      <c r="B153" t="s">
+        <v>255</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>10</v>
+      </c>
+      <c r="E153">
+        <v>20</v>
+      </c>
+      <c r="F153">
+        <v>14</v>
+      </c>
+      <c r="G153">
+        <v>5</v>
+      </c>
+      <c r="H153">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>256</v>
+      </c>
+      <c r="C154" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154">
+        <v>66</v>
+      </c>
+      <c r="E154">
+        <v>28</v>
+      </c>
+      <c r="F154">
+        <v>26</v>
+      </c>
+      <c r="G154">
+        <v>226</v>
+      </c>
+      <c r="H154">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>9</v>
+      </c>
+      <c r="B155" t="s">
+        <v>257</v>
+      </c>
+      <c r="C155" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155">
+        <v>28</v>
+      </c>
+      <c r="E155">
+        <v>48</v>
+      </c>
+      <c r="F155">
+        <v>35</v>
+      </c>
+      <c r="G155">
+        <v>9</v>
+      </c>
+      <c r="H155">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="156"/>
+    <row r="157">
+      <c r="A157">
+        <v>17</v>
+      </c>
+      <c r="B157" t="s">
+        <v>21</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>947</v>
+      </c>
+      <c r="E157">
+        <v>796</v>
+      </c>
+      <c r="F157">
+        <v>1974</v>
+      </c>
+      <c r="G157">
+        <v>1240</v>
+      </c>
+      <c r="H157">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>33</v>
+      </c>
+      <c r="B158" t="s">
+        <v>33</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>252</v>
+      </c>
+      <c r="E158">
+        <v>251</v>
+      </c>
+      <c r="F158">
+        <v>583</v>
+      </c>
+      <c r="G158">
+        <v>317</v>
+      </c>
+      <c r="H158">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1</v>
+      </c>
+      <c r="B159" t="s">
+        <v>258</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159">
+        <v>412</v>
+      </c>
+      <c r="E159">
+        <v>418</v>
+      </c>
+      <c r="F159">
+        <v>661</v>
+      </c>
+      <c r="G159">
+        <v>556</v>
+      </c>
+      <c r="H159">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>2</v>
+      </c>
+      <c r="B160" t="s">
+        <v>259</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>57</v>
+      </c>
+      <c r="E160">
+        <v>33</v>
+      </c>
+      <c r="F160">
+        <v>379</v>
+      </c>
+      <c r="G160">
+        <v>94</v>
+      </c>
+      <c r="H160">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>3</v>
+      </c>
+      <c r="B161" t="s">
+        <v>260</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161">
+        <v>26</v>
+      </c>
+      <c r="E161">
+        <v>18</v>
+      </c>
+      <c r="F161">
+        <v>68</v>
+      </c>
+      <c r="G161">
+        <v>44</v>
+      </c>
+      <c r="H161">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>4</v>
+      </c>
+      <c r="B162" t="s">
+        <v>261</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162">
+        <v>94</v>
+      </c>
+      <c r="E162">
+        <v>19</v>
+      </c>
+      <c r="F162">
+        <v>62</v>
+      </c>
+      <c r="G162">
+        <v>21</v>
+      </c>
+      <c r="H162">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>5</v>
+      </c>
+      <c r="B163" t="s">
+        <v>262</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163">
+        <v>27</v>
+      </c>
+      <c r="E163">
+        <v>15</v>
+      </c>
+      <c r="F163">
+        <v>28</v>
+      </c>
+      <c r="G163">
+        <v>133</v>
+      </c>
+      <c r="H163">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>263</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164">
+        <v>22</v>
+      </c>
+      <c r="E164">
+        <v>16</v>
+      </c>
+      <c r="F164">
+        <v>57</v>
+      </c>
+      <c r="G164">
+        <v>25</v>
+      </c>
+      <c r="H164">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>7</v>
+      </c>
+      <c r="B165" t="s">
+        <v>264</v>
+      </c>
+      <c r="C165" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165">
+        <v>16</v>
+      </c>
+      <c r="E165">
+        <v>6</v>
+      </c>
+      <c r="F165">
+        <v>34</v>
+      </c>
+      <c r="G165">
+        <v>21</v>
+      </c>
+      <c r="H165">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>265</v>
+      </c>
+      <c r="C166" t="s">
+        <v>41</v>
+      </c>
+      <c r="D166">
+        <v>11</v>
+      </c>
+      <c r="E166">
+        <v>10</v>
+      </c>
+      <c r="F166">
+        <v>17</v>
+      </c>
+      <c r="G166">
+        <v>11</v>
+      </c>
+      <c r="H166">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>9</v>
+      </c>
+      <c r="B167" t="s">
+        <v>266</v>
+      </c>
+      <c r="C167" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167">
+        <v>30</v>
+      </c>
+      <c r="E167">
+        <v>10</v>
+      </c>
+      <c r="F167">
+        <v>85</v>
+      </c>
+      <c r="G167">
+        <v>18</v>
+      </c>
+      <c r="H167">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="168"/>
+    <row r="169">
+      <c r="A169">
+        <v>24</v>
+      </c>
+      <c r="B169" t="s">
+        <v>22</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>111</v>
+      </c>
+      <c r="E169">
+        <v>67</v>
+      </c>
+      <c r="F169">
+        <v>112</v>
+      </c>
+      <c r="G169">
+        <v>334</v>
+      </c>
+      <c r="H169">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>33</v>
+      </c>
+      <c r="B170" t="s">
+        <v>33</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>32</v>
+      </c>
+      <c r="E170">
+        <v>30</v>
+      </c>
+      <c r="F170">
+        <v>40</v>
+      </c>
+      <c r="G170">
+        <v>37</v>
+      </c>
+      <c r="H170">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1</v>
+      </c>
+      <c r="B171" t="s">
+        <v>267</v>
+      </c>
+      <c r="C171" t="s">
+        <v>41</v>
+      </c>
+      <c r="D171">
+        <v>33</v>
+      </c>
+      <c r="E171">
+        <v>26</v>
+      </c>
+      <c r="F171">
+        <v>23</v>
+      </c>
+      <c r="G171">
+        <v>19</v>
+      </c>
+      <c r="H171">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2</v>
+      </c>
+      <c r="B172" t="s">
+        <v>268</v>
+      </c>
+      <c r="C172" t="s">
+        <v>41</v>
+      </c>
+      <c r="D172">
+        <v>33</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
+      </c>
+      <c r="F172">
+        <v>3</v>
+      </c>
+      <c r="G172">
+        <v>3</v>
+      </c>
+      <c r="H172">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>3</v>
+      </c>
+      <c r="B173" t="s">
+        <v>269</v>
+      </c>
+      <c r="C173" t="s">
+        <v>41</v>
+      </c>
+      <c r="D173">
+        <v>6</v>
+      </c>
+      <c r="E173">
+        <v>4</v>
+      </c>
+      <c r="F173">
+        <v>28</v>
+      </c>
+      <c r="G173">
+        <v>6</v>
+      </c>
+      <c r="H173">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>270</v>
+      </c>
+      <c r="C174" t="s">
+        <v>41</v>
+      </c>
+      <c r="D174">
+        <v>1</v>
+      </c>
+      <c r="E174">
+        <v>5</v>
+      </c>
+      <c r="F174">
+        <v>10</v>
+      </c>
+      <c r="G174">
+        <v>252</v>
+      </c>
+      <c r="H174">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>5</v>
+      </c>
+      <c r="B175" t="s">
+        <v>271</v>
+      </c>
+      <c r="C175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175">
+        <v>6</v>
+      </c>
+      <c r="E175">
+        <v>1</v>
+      </c>
+      <c r="F175">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>17</v>
+      </c>
+      <c r="H175">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E2" t="s">
+        <v>274</v>
+      </c>
+      <c r="F2" t="s">
+        <v>275</v>
+      </c>
+      <c r="G2">
+        <v>17120</v>
+      </c>
+      <c r="H2">
+        <v>22290</v>
+      </c>
+      <c r="I2">
+        <v>63472</v>
+      </c>
+      <c r="J2">
+        <v>16969</v>
+      </c>
+      <c r="K2">
+        <v>20775</v>
+      </c>
+      <c r="L2">
+        <v>959</v>
+      </c>
+      <c r="M2">
+        <v>1262</v>
+      </c>
+      <c r="N2">
+        <v>3763</v>
+      </c>
+      <c r="O2">
+        <v>746</v>
+      </c>
+      <c r="P2">
+        <v>1767</v>
+      </c>
+      <c r="Q2">
+        <v>653</v>
+      </c>
+      <c r="R2">
+        <v>18699</v>
+      </c>
+      <c r="S2">
+        <v>1287</v>
+      </c>
+      <c r="T2">
+        <v>12467</v>
+      </c>
+      <c r="U2">
+        <v>1342</v>
+      </c>
+      <c r="V2">
+        <v>2455</v>
+      </c>
+      <c r="W2">
+        <v>5065</v>
+      </c>
+      <c r="X2">
+        <v>191091</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4">
+        <v>17120</v>
+      </c>
+      <c r="H4">
+        <v>22290</v>
+      </c>
+      <c r="I4">
+        <v>63472</v>
+      </c>
+      <c r="J4">
+        <v>16969</v>
+      </c>
+      <c r="K4">
+        <v>20775</v>
+      </c>
+      <c r="L4">
+        <v>959</v>
+      </c>
+      <c r="M4">
+        <v>1262</v>
+      </c>
+      <c r="N4">
+        <v>3763</v>
+      </c>
+      <c r="O4">
+        <v>746</v>
+      </c>
+      <c r="P4">
+        <v>1767</v>
+      </c>
+      <c r="Q4">
+        <v>653</v>
+      </c>
+      <c r="R4">
+        <v>18699</v>
+      </c>
+      <c r="S4">
+        <v>1287</v>
+      </c>
+      <c r="T4">
+        <v>12467</v>
+      </c>
+      <c r="U4">
+        <v>1342</v>
+      </c>
+      <c r="V4">
+        <v>2455</v>
+      </c>
+      <c r="W4">
+        <v>5065</v>
+      </c>
+      <c r="X4">
+        <v>191091</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
         <v>38</v>
       </c>
+      <c r="D2">
+        <v>17120</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+      <c r="F2">
+        <v>17120</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>3993</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>7789</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>7789</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>961</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>850</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>1095</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>282</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>277</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>283</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>83</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>60</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>285</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>148</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>286</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12">
+        <v>1864</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>22290</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>22290</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>4521</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>287</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>5827</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>5827</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>288</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>2620</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>289</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>2489</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>290</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>581</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>291</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>1996</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>522</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>293</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>274</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>294</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23">
+        <v>120</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>295</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>3340</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>63472</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>63472</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>5139</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>296</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>20056</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>20056</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>297</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>5620</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>298</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>4048</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>299</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>7148</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>7148</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>300</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>19965</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>19965</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>301</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>1175</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>302</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>321</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="35"/>
+    <row r="36">
+      <c r="A36">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>16969</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>16969</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>3642</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1</v>
+      </c>
+      <c r="B38" t="s">
+        <v>303</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>7289</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>7289</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>2</v>
+      </c>
+      <c r="B39" t="s">
+        <v>304</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>2840</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>3</v>
+      </c>
+      <c r="B40" t="s">
+        <v>305</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>1372</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>306</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>796</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>307</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>210</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>6</v>
+      </c>
+      <c r="B43" t="s">
+        <v>308</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>247</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>7</v>
+      </c>
+      <c r="B44" t="s">
+        <v>309</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>243</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>310</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45">
+        <v>114</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>9</v>
+      </c>
+      <c r="B46" t="s">
+        <v>311</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46">
+        <v>216</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>20775</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>20775</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>2343</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>312</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>3369</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>313</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>703</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>314</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>6313</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>315</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>6658</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>316</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>586</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>6</v>
+      </c>
+      <c r="B55" t="s">
+        <v>317</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>439</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>318</v>
+      </c>
+      <c r="C56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56">
+        <v>102</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>319</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57">
+        <v>34</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>9</v>
+      </c>
+      <c r="B58" t="s">
+        <v>320</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58">
+        <v>228</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>6</v>
+      </c>
+      <c r="B60" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>959</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" t="s">
+        <v>33</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>372</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>321</v>
+      </c>
+      <c r="C62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62">
+        <v>203</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>322</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63">
+        <v>251</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>323</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>78</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>324</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>36</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>5</v>
+      </c>
+      <c r="B66" t="s">
+        <v>325</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>19</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1262</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" t="s">
+        <v>33</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>553</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>326</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70">
+        <v>466</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>327</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71">
+        <v>145</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>328</v>
+      </c>
+      <c r="C72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72">
+        <v>98</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>3763</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" t="s">
+        <v>33</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>1213</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>329</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>572</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>330</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>1021</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>331</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>185</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>332</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>304</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>333</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>60</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>334</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81">
+        <v>96</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>335</v>
+      </c>
+      <c r="C82" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82">
+        <v>128</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>336</v>
+      </c>
+      <c r="C83" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83">
+        <v>81</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>337</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>103</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>140</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>746</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" t="s">
+        <v>33</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>321</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>338</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88">
+        <v>112</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>339</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>182</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>340</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>46</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>341</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>24</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>342</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>49</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>343</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>12</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1767</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>33</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>553</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>344</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>687</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>345</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>144</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>346</v>
+      </c>
+      <c r="C99" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99">
+        <v>179</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>347</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100">
+        <v>78</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>348</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101">
+        <v>72</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>349</v>
+      </c>
+      <c r="C102" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102">
+        <v>54</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>11</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>653</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" t="s">
+        <v>33</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>198</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>350</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>274</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>351</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>52</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>352</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>54</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>353</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>31</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>354</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>44</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>12</v>
+      </c>
+      <c r="B112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>18699</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>18699</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>33</v>
+      </c>
+      <c r="B113" t="s">
+        <v>33</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>2064</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>355</v>
+      </c>
+      <c r="C114" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114">
+        <v>10557</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>10557</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>356</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>707</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>357</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>1799</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>358</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>2726</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>359</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>205</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>360</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>320</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>361</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>41</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>8</v>
+      </c>
+      <c r="B121" t="s">
+        <v>362</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121">
+        <v>66</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>9</v>
+      </c>
+      <c r="B122" t="s">
+        <v>363</v>
+      </c>
+      <c r="C122" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122">
+        <v>214</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>13</v>
+      </c>
+      <c r="B124" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>1287</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" t="s">
+        <v>33</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>411</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>364</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>423</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>365</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>102</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>366</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>242</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>367</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>71</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>368</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>38</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>12467</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132">
+        <v>12467</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" t="s">
+        <v>33</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>1684</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>369</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>6971</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>6971</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>370</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>726</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>371</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>299</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>372</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>602</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>373</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>1488</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>374</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>355</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>375</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>170</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>376</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>60</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>377</v>
+      </c>
+      <c r="C142" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142">
+        <v>112</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>15</v>
+      </c>
+      <c r="B144" t="s">
+        <v>19</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>1342</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>33</v>
+      </c>
+      <c r="B145" t="s">
+        <v>33</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>539</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>378</v>
+      </c>
+      <c r="C146" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146">
+        <v>274</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>379</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>83</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>380</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>138</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>381</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>109</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>382</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>53</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>383</v>
+      </c>
+      <c r="C151" t="s">
+        <v>41</v>
+      </c>
+      <c r="D151">
+        <v>37</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>384</v>
+      </c>
+      <c r="C152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152">
+        <v>56</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>385</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>38</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>9</v>
+      </c>
+      <c r="B154" t="s">
+        <v>386</v>
+      </c>
+      <c r="C154" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154">
+        <v>15</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>16</v>
+      </c>
+      <c r="B156" t="s">
+        <v>20</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>2455</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>33</v>
+      </c>
+      <c r="B157" t="s">
+        <v>33</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>226</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>387</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158">
+        <v>1101</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>388</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159">
+        <v>615</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>389</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>63</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>390</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161">
+        <v>149</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>391</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162">
+        <v>97</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>392</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163">
+        <v>39</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>7</v>
+      </c>
+      <c r="B164" t="s">
+        <v>393</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164">
+        <v>14</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>394</v>
+      </c>
+      <c r="C165" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165">
+        <v>23</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>9</v>
+      </c>
+      <c r="B166" t="s">
+        <v>395</v>
+      </c>
+      <c r="C166" t="s">
+        <v>41</v>
+      </c>
+      <c r="D166">
+        <v>128</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="167"/>
+    <row r="168">
+      <c r="A168">
+        <v>17</v>
+      </c>
+      <c r="B168" t="s">
+        <v>21</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>5065</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>33</v>
+      </c>
+      <c r="B169" t="s">
+        <v>33</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>1023</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1</v>
+      </c>
+      <c r="B170" t="s">
+        <v>396</v>
+      </c>
+      <c r="C170" t="s">
+        <v>41</v>
+      </c>
+      <c r="D170">
+        <v>2510</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2</v>
+      </c>
+      <c r="B171" t="s">
+        <v>397</v>
+      </c>
+      <c r="C171" t="s">
+        <v>41</v>
+      </c>
+      <c r="D171">
+        <v>123</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>3</v>
+      </c>
+      <c r="B172" t="s">
+        <v>398</v>
+      </c>
+      <c r="C172" t="s">
+        <v>41</v>
+      </c>
+      <c r="D172">
+        <v>100</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>4</v>
+      </c>
+      <c r="B173" t="s">
+        <v>399</v>
+      </c>
+      <c r="C173" t="s">
+        <v>41</v>
+      </c>
+      <c r="D173">
+        <v>180</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>5</v>
+      </c>
+      <c r="B174" t="s">
+        <v>400</v>
+      </c>
+      <c r="C174" t="s">
+        <v>41</v>
+      </c>
+      <c r="D174">
+        <v>915</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>6</v>
+      </c>
+      <c r="B175" t="s">
+        <v>401</v>
+      </c>
+      <c r="C175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175">
+        <v>32</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>7</v>
+      </c>
+      <c r="B176" t="s">
+        <v>402</v>
+      </c>
+      <c r="C176" t="s">
+        <v>41</v>
+      </c>
+      <c r="D176">
+        <v>118</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>403</v>
+      </c>
+      <c r="C177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177">
+        <v>40</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>9</v>
+      </c>
+      <c r="B178" t="s">
+        <v>404</v>
+      </c>
+      <c r="C178" t="s">
+        <v>41</v>
+      </c>
+      <c r="D178">
+        <v>24</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>405</v>
+      </c>
+      <c r="D2" t="s">
+        <v>406</v>
+      </c>
+      <c r="E2" t="s">
+        <v>407</v>
+      </c>
+      <c r="F2" t="s">
+        <v>408</v>
+      </c>
+      <c r="G2">
+        <v>2249</v>
+      </c>
+      <c r="H2">
+        <v>7313</v>
+      </c>
+      <c r="I2">
+        <v>24440</v>
+      </c>
+      <c r="J2">
+        <v>12092</v>
+      </c>
+      <c r="K2">
+        <v>5544</v>
+      </c>
+      <c r="L2">
+        <v>334</v>
+      </c>
+      <c r="M2">
+        <v>365</v>
+      </c>
+      <c r="N2">
+        <v>314</v>
+      </c>
+      <c r="O2">
+        <v>39</v>
+      </c>
+      <c r="P2">
+        <v>1416</v>
+      </c>
+      <c r="Q2">
+        <v>274</v>
+      </c>
+      <c r="R2">
+        <v>2160</v>
+      </c>
+      <c r="S2">
+        <v>30</v>
+      </c>
+      <c r="T2">
+        <v>3507</v>
+      </c>
+      <c r="U2">
+        <v>1316</v>
+      </c>
+      <c r="V2">
+        <v>5361</v>
+      </c>
+      <c r="W2">
+        <v>186</v>
+      </c>
+      <c r="X2">
+        <v>50</v>
+      </c>
+      <c r="Y2">
+        <v>66990</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E3" t="s">
+        <v>409</v>
+      </c>
+      <c r="F3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G3">
+        <v>12212</v>
+      </c>
+      <c r="H3">
+        <v>13537</v>
+      </c>
+      <c r="I3">
+        <v>18968</v>
+      </c>
+      <c r="J3">
+        <v>9638</v>
+      </c>
+      <c r="K3">
+        <v>6863</v>
+      </c>
+      <c r="L3">
+        <v>428</v>
+      </c>
+      <c r="M3">
+        <v>809</v>
+      </c>
+      <c r="N3">
+        <v>4289</v>
+      </c>
+      <c r="O3">
+        <v>129</v>
+      </c>
+      <c r="P3">
+        <v>3773</v>
+      </c>
+      <c r="Q3">
+        <v>480</v>
+      </c>
+      <c r="R3">
+        <v>5233</v>
+      </c>
+      <c r="S3">
+        <v>69</v>
+      </c>
+      <c r="T3">
+        <v>2967</v>
+      </c>
+      <c r="U3">
+        <v>1653</v>
+      </c>
+      <c r="V3">
+        <v>7037</v>
+      </c>
+      <c r="W3">
+        <v>1080</v>
+      </c>
+      <c r="X3">
+        <v>179</v>
+      </c>
+      <c r="Y3">
+        <v>89344</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>405</v>
+      </c>
+      <c r="D4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E4" t="s">
+        <v>411</v>
+      </c>
+      <c r="F4" t="s">
+        <v>412</v>
+      </c>
+      <c r="G4">
+        <v>12771</v>
+      </c>
+      <c r="H4">
+        <v>17415</v>
+      </c>
+      <c r="I4">
+        <v>18335</v>
+      </c>
+      <c r="J4">
+        <v>17244</v>
+      </c>
+      <c r="K4">
+        <v>27771</v>
+      </c>
+      <c r="L4">
+        <v>638</v>
+      </c>
+      <c r="M4">
+        <v>1040</v>
+      </c>
+      <c r="N4">
+        <v>6642</v>
+      </c>
+      <c r="O4">
+        <v>236</v>
+      </c>
+      <c r="P4">
+        <v>3785</v>
+      </c>
+      <c r="Q4">
+        <v>791</v>
+      </c>
+      <c r="R4">
+        <v>15278</v>
+      </c>
+      <c r="S4">
+        <v>392</v>
+      </c>
+      <c r="T4">
+        <v>13488</v>
+      </c>
+      <c r="U4">
+        <v>9109</v>
+      </c>
+      <c r="V4">
+        <v>6488</v>
+      </c>
+      <c r="W4">
+        <v>2237</v>
+      </c>
+      <c r="X4">
+        <v>350</v>
+      </c>
+      <c r="Y4">
+        <v>154010</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>33</v>
       </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5">
+        <v>27232</v>
+      </c>
+      <c r="H5">
+        <v>38265</v>
+      </c>
+      <c r="I5">
+        <v>61743</v>
+      </c>
+      <c r="J5">
+        <v>38974</v>
+      </c>
+      <c r="K5">
+        <v>40178</v>
+      </c>
+      <c r="L5">
+        <v>1400</v>
+      </c>
+      <c r="M5">
+        <v>2214</v>
+      </c>
+      <c r="N5">
+        <v>11245</v>
+      </c>
+      <c r="O5">
+        <v>404</v>
+      </c>
+      <c r="P5">
+        <v>8974</v>
+      </c>
+      <c r="Q5">
+        <v>1545</v>
+      </c>
+      <c r="R5">
+        <v>22671</v>
+      </c>
+      <c r="S5">
+        <v>491</v>
+      </c>
+      <c r="T5">
+        <v>19962</v>
+      </c>
+      <c r="U5">
+        <v>12078</v>
+      </c>
+      <c r="V5">
+        <v>18886</v>
+      </c>
+      <c r="W5">
+        <v>3503</v>
+      </c>
+      <c r="X5">
+        <v>579</v>
+      </c>
+      <c r="Y5">
+        <v>310344</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>412</v>
+      </c>
       <c r="G1" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>2249</v>
       </c>
       <c r="E2">
         <v>12212</v>
       </c>
       <c r="F2">
         <v>12771</v>
       </c>
       <c r="G2">
         <v>27232</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>416</v>
       </c>
       <c r="E3">
         <v>1423</v>
       </c>
       <c r="F3">
         <v>1703</v>
       </c>
       <c r="G3">
         <v>3542</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>413</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>955</v>
       </c>
       <c r="E4">
         <v>2855</v>
       </c>
       <c r="F4">
         <v>6672</v>
       </c>
       <c r="G4">
         <v>10482</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>414</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>106</v>
       </c>
       <c r="E5">
         <v>519</v>
       </c>
       <c r="F5">
         <v>1196</v>
       </c>
       <c r="G5">
         <v>1821</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>415</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>562</v>
       </c>
       <c r="E6">
         <v>4100</v>
       </c>
       <c r="F6">
         <v>1851</v>
       </c>
       <c r="G6">
         <v>6513</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>416</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>47</v>
       </c>
       <c r="E7">
         <v>658</v>
       </c>
       <c r="F7">
         <v>488</v>
       </c>
       <c r="G7">
         <v>1193</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>417</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>79</v>
       </c>
       <c r="E8">
         <v>626</v>
       </c>
       <c r="F8">
         <v>196</v>
       </c>
       <c r="G8">
         <v>901</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>418</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9">
         <v>693</v>
       </c>
       <c r="F9">
         <v>256</v>
       </c>
       <c r="G9">
         <v>982</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>419</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10">
         <v>554</v>
       </c>
       <c r="F10">
         <v>103</v>
       </c>
       <c r="G10">
         <v>673</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>420</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11">
         <v>23</v>
       </c>
       <c r="F11">
         <v>12</v>
       </c>
       <c r="G11">
         <v>40</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>421</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12">
         <v>617</v>
       </c>
       <c r="F12">
         <v>54</v>
       </c>
       <c r="G12">
         <v>684</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>422</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13">
         <v>144</v>
       </c>
       <c r="F13">
         <v>240</v>
       </c>
       <c r="G13">
         <v>401</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>7313</v>
       </c>
       <c r="E15">
         <v>13537</v>
       </c>
       <c r="F15">
         <v>17415</v>
       </c>
       <c r="G15">
         <v>38265</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>1403</v>
       </c>
       <c r="E16">
         <v>2456</v>
       </c>
       <c r="F16">
         <v>4105</v>
       </c>
       <c r="G16">
         <v>7964</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>423</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>878</v>
       </c>
       <c r="E17">
         <v>1561</v>
       </c>
       <c r="F17">
         <v>4192</v>
       </c>
       <c r="G17">
         <v>6631</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>424</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>697</v>
       </c>
       <c r="E18">
         <v>948</v>
       </c>
       <c r="F18">
         <v>2822</v>
       </c>
       <c r="G18">
         <v>4467</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>425</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>223</v>
       </c>
       <c r="E19">
         <v>5439</v>
       </c>
       <c r="F19">
         <v>768</v>
       </c>
       <c r="G19">
         <v>6430</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>426</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D20">
         <v>463</v>
       </c>
       <c r="E20">
         <v>220</v>
       </c>
       <c r="F20">
         <v>763</v>
       </c>
       <c r="G20">
         <v>1446</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>427</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D21">
         <v>2150</v>
       </c>
       <c r="E21">
         <v>1337</v>
       </c>
       <c r="F21">
         <v>2458</v>
       </c>
       <c r="G21">
         <v>5945</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>428</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D22">
         <v>900</v>
       </c>
       <c r="E22">
         <v>354</v>
       </c>
       <c r="F22">
         <v>771</v>
       </c>
       <c r="G22">
         <v>2025</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>429</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D23">
         <v>61</v>
       </c>
       <c r="E23">
         <v>425</v>
       </c>
       <c r="F23">
         <v>640</v>
       </c>
       <c r="G23">
         <v>1126</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>430</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>341</v>
       </c>
       <c r="E24">
         <v>76</v>
       </c>
       <c r="F24">
         <v>231</v>
       </c>
       <c r="G24">
         <v>648</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>431</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25">
         <v>124</v>
       </c>
       <c r="F25">
         <v>251</v>
       </c>
       <c r="G25">
         <v>408</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>432</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>164</v>
       </c>
       <c r="E26">
         <v>597</v>
       </c>
       <c r="F26">
         <v>414</v>
       </c>
       <c r="G26">
         <v>1175</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>24440</v>
       </c>
       <c r="E28">
         <v>18968</v>
       </c>
       <c r="F28">
         <v>18335</v>
       </c>
       <c r="G28">
         <v>61743</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>2182</v>
       </c>
       <c r="E29">
         <v>2968</v>
       </c>
       <c r="F29">
         <v>2313</v>
       </c>
       <c r="G29">
         <v>7463</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>433</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D30">
         <v>9301</v>
       </c>
       <c r="E30">
         <v>5802</v>
       </c>
       <c r="F30">
         <v>6090</v>
       </c>
       <c r="G30">
         <v>21193</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>434</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D31">
         <v>10266</v>
       </c>
       <c r="E31">
         <v>1149</v>
       </c>
       <c r="F31">
         <v>3066</v>
       </c>
       <c r="G31">
         <v>14481</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>435</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D32">
         <v>392</v>
       </c>
       <c r="E32">
         <v>632</v>
       </c>
       <c r="F32">
         <v>1668</v>
       </c>
       <c r="G32">
         <v>2692</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>436</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D33">
         <v>398</v>
       </c>
       <c r="E33">
         <v>4946</v>
       </c>
       <c r="F33">
         <v>1313</v>
       </c>
       <c r="G33">
         <v>6657</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>437</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D34">
         <v>299</v>
       </c>
       <c r="E34">
         <v>447</v>
       </c>
       <c r="F34">
         <v>615</v>
       </c>
       <c r="G34">
         <v>1361</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>438</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>123</v>
       </c>
       <c r="E35">
         <v>1074</v>
       </c>
       <c r="F35">
         <v>194</v>
       </c>
       <c r="G35">
         <v>1391</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>68</v>
+        <v>439</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>186</v>
       </c>
       <c r="E36">
         <v>765</v>
       </c>
       <c r="F36">
         <v>682</v>
       </c>
       <c r="G36">
         <v>1633</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>69</v>
+        <v>440</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>148</v>
       </c>
       <c r="E37">
         <v>468</v>
       </c>
       <c r="F37">
         <v>470</v>
       </c>
       <c r="G37">
         <v>1086</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>70</v>
+        <v>441</v>
       </c>
       <c r="C38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>131</v>
       </c>
       <c r="E38">
         <v>199</v>
       </c>
       <c r="F38">
         <v>202</v>
       </c>
       <c r="G38">
         <v>532</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>71</v>
+        <v>442</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>1014</v>
       </c>
       <c r="E39">
         <v>518</v>
       </c>
       <c r="F39">
         <v>1722</v>
       </c>
       <c r="G39">
         <v>3254</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>12092</v>
       </c>
       <c r="E41">
         <v>9638</v>
       </c>
       <c r="F41">
         <v>17244</v>
       </c>
       <c r="G41">
         <v>38974</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>2071</v>
       </c>
       <c r="E42">
         <v>1438</v>
       </c>
       <c r="F42">
         <v>2925</v>
       </c>
       <c r="G42">
         <v>6434</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>72</v>
+        <v>443</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>1871</v>
       </c>
       <c r="E43">
         <v>2863</v>
       </c>
       <c r="F43">
         <v>6927</v>
       </c>
       <c r="G43">
         <v>11661</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>73</v>
+        <v>444</v>
       </c>
       <c r="C44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>574</v>
       </c>
       <c r="E44">
         <v>459</v>
       </c>
       <c r="F44">
         <v>803</v>
       </c>
       <c r="G44">
         <v>1836</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>74</v>
+        <v>445</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>380</v>
       </c>
       <c r="E45">
         <v>562</v>
       </c>
       <c r="F45">
         <v>1173</v>
       </c>
       <c r="G45">
         <v>2115</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>75</v>
+        <v>446</v>
       </c>
       <c r="C46" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D46">
         <v>945</v>
       </c>
       <c r="E46">
         <v>338</v>
       </c>
       <c r="F46">
         <v>1923</v>
       </c>
       <c r="G46">
         <v>3206</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>76</v>
+        <v>447</v>
       </c>
       <c r="C47" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D47">
         <v>5193</v>
       </c>
       <c r="E47">
         <v>955</v>
       </c>
       <c r="F47">
         <v>1362</v>
       </c>
       <c r="G47">
         <v>7510</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>77</v>
+        <v>448</v>
       </c>
       <c r="C48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>371</v>
       </c>
       <c r="E48">
         <v>101</v>
       </c>
       <c r="F48">
         <v>546</v>
       </c>
       <c r="G48">
         <v>1018</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>78</v>
+        <v>449</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>177</v>
       </c>
       <c r="E49">
         <v>114</v>
       </c>
       <c r="F49">
         <v>579</v>
       </c>
       <c r="G49">
         <v>870</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>79</v>
+        <v>450</v>
       </c>
       <c r="C50" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>60</v>
       </c>
       <c r="E50">
         <v>1532</v>
       </c>
       <c r="F50">
         <v>279</v>
       </c>
       <c r="G50">
         <v>1871</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>80</v>
+        <v>451</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D51">
         <v>368</v>
       </c>
       <c r="E51">
         <v>1036</v>
       </c>
       <c r="F51">
         <v>323</v>
       </c>
       <c r="G51">
         <v>1727</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>81</v>
+        <v>452</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D52">
         <v>82</v>
       </c>
       <c r="E52">
         <v>240</v>
       </c>
       <c r="F52">
         <v>404</v>
       </c>
       <c r="G52">
         <v>726</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>5544</v>
       </c>
       <c r="E54">
         <v>6863</v>
       </c>
       <c r="F54">
         <v>27771</v>
       </c>
       <c r="G54">
         <v>40178</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>680</v>
       </c>
       <c r="E55">
         <v>897</v>
       </c>
       <c r="F55">
         <v>3041</v>
       </c>
       <c r="G55">
         <v>4618</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>82</v>
+        <v>453</v>
       </c>
       <c r="C56" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D56">
         <v>1570</v>
       </c>
       <c r="E56">
         <v>2669</v>
       </c>
       <c r="F56">
         <v>11087</v>
       </c>
       <c r="G56">
         <v>15326</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>83</v>
+        <v>454</v>
       </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D57">
         <v>2257</v>
       </c>
       <c r="E57">
         <v>2357</v>
       </c>
       <c r="F57">
         <v>10278</v>
       </c>
       <c r="G57">
         <v>14892</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>84</v>
+        <v>455</v>
       </c>
       <c r="C58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D58">
         <v>209</v>
       </c>
       <c r="E58">
         <v>240</v>
       </c>
       <c r="F58">
         <v>621</v>
       </c>
       <c r="G58">
         <v>1070</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>456</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>167</v>
       </c>
       <c r="E59">
         <v>120</v>
       </c>
       <c r="F59">
         <v>1406</v>
       </c>
       <c r="G59">
         <v>1693</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>86</v>
+        <v>457</v>
       </c>
       <c r="C60" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>234</v>
       </c>
       <c r="E60">
         <v>216</v>
       </c>
       <c r="F60">
         <v>521</v>
       </c>
       <c r="G60">
         <v>971</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>87</v>
+        <v>458</v>
       </c>
       <c r="C61" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>44</v>
       </c>
       <c r="E61">
         <v>79</v>
       </c>
       <c r="F61">
         <v>318</v>
       </c>
       <c r="G61">
         <v>441</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>88</v>
+        <v>459</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D62">
         <v>129</v>
       </c>
       <c r="E62">
         <v>72</v>
       </c>
       <c r="F62">
         <v>314</v>
       </c>
       <c r="G62">
         <v>515</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>89</v>
+        <v>460</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D63">
         <v>10</v>
       </c>
       <c r="E63">
         <v>81</v>
       </c>
       <c r="F63">
         <v>55</v>
       </c>
       <c r="G63">
         <v>146</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>90</v>
+        <v>461</v>
       </c>
       <c r="C64" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D64">
         <v>9</v>
       </c>
       <c r="E64">
         <v>33</v>
       </c>
       <c r="F64">
         <v>74</v>
       </c>
       <c r="G64">
         <v>116</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>91</v>
+        <v>462</v>
       </c>
       <c r="C65" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>235</v>
       </c>
       <c r="E65">
         <v>99</v>
       </c>
       <c r="F65">
         <v>56</v>
       </c>
       <c r="G65">
         <v>390</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>334</v>
       </c>
       <c r="E67">
         <v>428</v>
       </c>
       <c r="F67">
         <v>638</v>
       </c>
       <c r="G67">
         <v>1400</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B68" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>122</v>
       </c>
       <c r="E68">
         <v>125</v>
       </c>
       <c r="F68">
         <v>208</v>
       </c>
       <c r="G68">
         <v>455</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>92</v>
+        <v>463</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D69">
         <v>87</v>
       </c>
       <c r="E69">
         <v>95</v>
       </c>
       <c r="F69">
         <v>216</v>
       </c>
       <c r="G69">
         <v>398</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>93</v>
+        <v>464</v>
       </c>
       <c r="C70" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70">
         <v>92</v>
       </c>
       <c r="F70">
         <v>66</v>
       </c>
       <c r="G70">
         <v>180</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>94</v>
+        <v>465</v>
       </c>
       <c r="C71" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>36</v>
       </c>
       <c r="E71">
         <v>32</v>
       </c>
       <c r="F71">
         <v>41</v>
       </c>
       <c r="G71">
         <v>109</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>95</v>
+        <v>466</v>
       </c>
       <c r="C72" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D72">
         <v>14</v>
       </c>
       <c r="E72">
         <v>23</v>
       </c>
       <c r="F72">
         <v>24</v>
       </c>
       <c r="G72">
         <v>61</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>96</v>
+        <v>467</v>
       </c>
       <c r="C73" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73">
         <v>25</v>
       </c>
       <c r="F73">
         <v>21</v>
       </c>
       <c r="G73">
         <v>61</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>97</v>
+        <v>468</v>
       </c>
       <c r="C74" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74">
         <v>17</v>
       </c>
       <c r="F74">
         <v>27</v>
       </c>
       <c r="G74">
         <v>75</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>98</v>
+        <v>469</v>
       </c>
       <c r="C75" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D75">
         <v>5</v>
       </c>
       <c r="E75">
         <v>2</v>
       </c>
       <c r="F75">
         <v>4</v>
       </c>
       <c r="G75">
         <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>99</v>
+        <v>470</v>
       </c>
       <c r="C76" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D76">
         <v>1</v>
       </c>
       <c r="E76">
         <v>10</v>
       </c>
       <c r="F76">
         <v>17</v>
       </c>
       <c r="G76">
         <v>28</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>100</v>
+        <v>471</v>
       </c>
       <c r="C77" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>1</v>
       </c>
       <c r="E77">
         <v>7</v>
       </c>
       <c r="F77">
         <v>14</v>
       </c>
       <c r="G77">
         <v>22</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>365</v>
       </c>
       <c r="E79">
         <v>809</v>
       </c>
       <c r="F79">
         <v>1040</v>
       </c>
       <c r="G79">
         <v>2214</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>151</v>
       </c>
       <c r="E80">
         <v>236</v>
       </c>
       <c r="F80">
         <v>220</v>
       </c>
       <c r="G80">
         <v>607</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>101</v>
+        <v>472</v>
       </c>
       <c r="C81" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>69</v>
       </c>
       <c r="E81">
         <v>279</v>
       </c>
       <c r="F81">
         <v>309</v>
       </c>
       <c r="G81">
         <v>657</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>102</v>
+        <v>473</v>
       </c>
       <c r="C82" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82">
         <v>69</v>
       </c>
       <c r="F82">
         <v>229</v>
       </c>
       <c r="G82">
         <v>329</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>103</v>
+        <v>474</v>
       </c>
       <c r="C83" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83">
         <v>73</v>
       </c>
       <c r="F83">
         <v>82</v>
       </c>
       <c r="G83">
         <v>187</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>104</v>
+        <v>475</v>
       </c>
       <c r="C84" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84">
         <v>47</v>
       </c>
       <c r="F84">
         <v>44</v>
       </c>
       <c r="G84">
         <v>118</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>105</v>
+        <v>476</v>
       </c>
       <c r="C85" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85">
         <v>35</v>
       </c>
       <c r="F85">
         <v>46</v>
       </c>
       <c r="G85">
         <v>107</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>106</v>
+        <v>477</v>
       </c>
       <c r="C86" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D86">
         <v>6</v>
       </c>
       <c r="E86">
         <v>22</v>
       </c>
       <c r="F86">
         <v>44</v>
       </c>
       <c r="G86">
         <v>72</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>107</v>
+        <v>478</v>
       </c>
       <c r="C87" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D87">
         <v>11</v>
       </c>
       <c r="E87">
         <v>26</v>
       </c>
       <c r="F87">
         <v>34</v>
       </c>
       <c r="G87">
         <v>71</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>108</v>
+        <v>479</v>
       </c>
       <c r="C88" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D88">
         <v>12</v>
       </c>
       <c r="E88">
         <v>22</v>
       </c>
       <c r="F88">
         <v>32</v>
       </c>
       <c r="G88">
         <v>66</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
         <v>13</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>314</v>
       </c>
       <c r="E90">
         <v>4289</v>
       </c>
       <c r="F90">
         <v>6642</v>
       </c>
       <c r="G90">
         <v>11245</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B91" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>85</v>
       </c>
       <c r="E91">
         <v>266</v>
       </c>
       <c r="F91">
         <v>1406</v>
       </c>
       <c r="G91">
         <v>1757</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>109</v>
+        <v>480</v>
       </c>
       <c r="C92" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>102</v>
       </c>
       <c r="E92">
         <v>379</v>
       </c>
       <c r="F92">
         <v>3774</v>
       </c>
       <c r="G92">
         <v>4255</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>110</v>
+        <v>481</v>
       </c>
       <c r="C93" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93">
         <v>3440</v>
       </c>
       <c r="F93">
         <v>300</v>
       </c>
       <c r="G93">
         <v>3754</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>111</v>
+        <v>482</v>
       </c>
       <c r="C94" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94">
         <v>44</v>
       </c>
       <c r="F94">
         <v>248</v>
       </c>
       <c r="G94">
         <v>307</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>112</v>
+        <v>483</v>
       </c>
       <c r="C95" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>12</v>
       </c>
       <c r="E95">
         <v>41</v>
       </c>
       <c r="F95">
         <v>88</v>
       </c>
       <c r="G95">
         <v>141</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>113</v>
+        <v>484</v>
       </c>
       <c r="C96" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D96">
         <v>12</v>
       </c>
       <c r="E96">
         <v>36</v>
       </c>
       <c r="F96">
         <v>472</v>
       </c>
       <c r="G96">
         <v>520</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>114</v>
+        <v>485</v>
       </c>
       <c r="C97" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D97">
         <v>53</v>
       </c>
       <c r="E97">
         <v>21</v>
       </c>
       <c r="F97">
         <v>81</v>
       </c>
       <c r="G97">
         <v>155</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>115</v>
+        <v>486</v>
       </c>
       <c r="C98" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D98">
         <v>8</v>
       </c>
       <c r="E98">
         <v>9</v>
       </c>
       <c r="F98">
         <v>55</v>
       </c>
       <c r="G98">
         <v>72</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>8</v>
       </c>
       <c r="B99" t="s">
-        <v>116</v>
+        <v>487</v>
       </c>
       <c r="C99" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>11</v>
       </c>
       <c r="E99">
         <v>40</v>
       </c>
       <c r="F99">
         <v>115</v>
       </c>
       <c r="G99">
         <v>166</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>9</v>
       </c>
       <c r="B100" t="s">
-        <v>117</v>
+        <v>488</v>
       </c>
       <c r="C100" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>10</v>
       </c>
       <c r="F100">
         <v>32</v>
       </c>
       <c r="G100">
         <v>42</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>118</v>
+        <v>489</v>
       </c>
       <c r="C101" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>2</v>
       </c>
       <c r="E101">
         <v>3</v>
       </c>
       <c r="F101">
         <v>71</v>
       </c>
       <c r="G101">
         <v>76</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>39</v>
       </c>
       <c r="E103">
         <v>129</v>
       </c>
       <c r="F103">
         <v>236</v>
       </c>
       <c r="G103">
         <v>404</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B104" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104">
         <v>69</v>
       </c>
       <c r="F104">
         <v>82</v>
       </c>
       <c r="G104">
         <v>168</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>119</v>
+        <v>490</v>
       </c>
       <c r="C105" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D105">
         <v>9</v>
       </c>
       <c r="E105">
         <v>18</v>
       </c>
       <c r="F105">
         <v>96</v>
       </c>
       <c r="G105">
         <v>123</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>120</v>
+        <v>491</v>
       </c>
       <c r="C106" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>6</v>
       </c>
       <c r="F106">
         <v>17</v>
       </c>
       <c r="G106">
         <v>23</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>121</v>
+        <v>492</v>
       </c>
       <c r="C107" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D107">
         <v>7</v>
       </c>
       <c r="E107">
         <v>27</v>
       </c>
       <c r="F107">
         <v>21</v>
       </c>
       <c r="G107">
         <v>55</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>122</v>
+        <v>493</v>
       </c>
       <c r="C108" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D108">
         <v>6</v>
       </c>
       <c r="E108">
         <v>9</v>
       </c>
       <c r="F108">
         <v>20</v>
       </c>
       <c r="G108">
         <v>35</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>1416</v>
       </c>
       <c r="E110">
         <v>3773</v>
       </c>
       <c r="F110">
         <v>3785</v>
       </c>
       <c r="G110">
         <v>8974</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B111" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C111" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>180</v>
       </c>
       <c r="E111">
         <v>354</v>
       </c>
       <c r="F111">
         <v>352</v>
       </c>
       <c r="G111">
         <v>886</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>123</v>
+        <v>494</v>
       </c>
       <c r="C112" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>120</v>
       </c>
       <c r="E112">
         <v>266</v>
       </c>
       <c r="F112">
         <v>473</v>
       </c>
       <c r="G112">
         <v>859</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>124</v>
+        <v>495</v>
       </c>
       <c r="C113" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D113">
         <v>573</v>
       </c>
       <c r="E113">
         <v>2211</v>
       </c>
       <c r="F113">
         <v>2225</v>
       </c>
       <c r="G113">
         <v>5009</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>125</v>
+        <v>496</v>
       </c>
       <c r="C114" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D114">
         <v>286</v>
       </c>
       <c r="E114">
         <v>72</v>
       </c>
       <c r="F114">
         <v>432</v>
       </c>
       <c r="G114">
         <v>790</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>126</v>
+        <v>497</v>
       </c>
       <c r="C115" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115">
         <v>253</v>
       </c>
       <c r="F115">
         <v>53</v>
       </c>
       <c r="G115">
         <v>331</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>127</v>
+        <v>498</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>42</v>
       </c>
       <c r="E116">
         <v>541</v>
       </c>
       <c r="F116">
         <v>50</v>
       </c>
       <c r="G116">
         <v>633</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>128</v>
+        <v>499</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>143</v>
       </c>
       <c r="E117">
         <v>29</v>
       </c>
       <c r="F117">
         <v>69</v>
       </c>
       <c r="G117">
         <v>241</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>129</v>
+        <v>500</v>
       </c>
       <c r="C118" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>14</v>
       </c>
       <c r="E118">
         <v>22</v>
       </c>
       <c r="F118">
         <v>20</v>
       </c>
       <c r="G118">
         <v>56</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>130</v>
+        <v>501</v>
       </c>
       <c r="C119" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>33</v>
       </c>
       <c r="E119">
         <v>25</v>
       </c>
       <c r="F119">
         <v>111</v>
       </c>
       <c r="G119">
         <v>169</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>274</v>
       </c>
       <c r="E121">
         <v>480</v>
       </c>
       <c r="F121">
         <v>791</v>
       </c>
       <c r="G121">
         <v>1545</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B122" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>38</v>
       </c>
       <c r="E122">
         <v>110</v>
       </c>
       <c r="F122">
         <v>139</v>
       </c>
       <c r="G122">
         <v>287</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>131</v>
+        <v>502</v>
       </c>
       <c r="C123" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>52</v>
       </c>
       <c r="E123">
         <v>133</v>
       </c>
       <c r="F123">
         <v>297</v>
       </c>
       <c r="G123">
         <v>482</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>132</v>
+        <v>503</v>
       </c>
       <c r="C124" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D124">
         <v>51</v>
       </c>
       <c r="E124">
         <v>41</v>
       </c>
       <c r="F124">
         <v>62</v>
       </c>
       <c r="G124">
         <v>154</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>133</v>
+        <v>504</v>
       </c>
       <c r="C125" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D125">
         <v>79</v>
       </c>
       <c r="E125">
         <v>122</v>
       </c>
       <c r="F125">
         <v>94</v>
       </c>
       <c r="G125">
         <v>295</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="C126" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126">
         <v>32</v>
       </c>
       <c r="F126">
         <v>64</v>
       </c>
       <c r="G126">
         <v>115</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>135</v>
+        <v>505</v>
       </c>
       <c r="C127" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127">
         <v>25</v>
       </c>
       <c r="F127">
         <v>54</v>
       </c>
       <c r="G127">
         <v>97</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>136</v>
+        <v>506</v>
       </c>
       <c r="C128" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D128">
         <v>10</v>
       </c>
       <c r="E128">
         <v>5</v>
       </c>
       <c r="F128">
         <v>36</v>
       </c>
       <c r="G128">
         <v>51</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>137</v>
+        <v>507</v>
       </c>
       <c r="C129" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>4</v>
       </c>
       <c r="E129">
         <v>6</v>
       </c>
       <c r="F129">
         <v>9</v>
       </c>
       <c r="G129">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>138</v>
+        <v>508</v>
       </c>
       <c r="C130" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D130">
         <v>3</v>
       </c>
       <c r="E130">
         <v>6</v>
       </c>
       <c r="F130">
         <v>36</v>
       </c>
       <c r="G130">
         <v>45</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>12</v>
       </c>
       <c r="B132" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>2160</v>
       </c>
       <c r="E132">
         <v>5233</v>
       </c>
       <c r="F132">
         <v>15278</v>
       </c>
       <c r="G132">
         <v>22671</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B133" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>334</v>
       </c>
       <c r="E133">
         <v>524</v>
       </c>
       <c r="F133">
         <v>1693</v>
       </c>
       <c r="G133">
         <v>2551</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>139</v>
+        <v>509</v>
       </c>
       <c r="C134" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D134">
         <v>408</v>
       </c>
       <c r="E134">
         <v>2375</v>
       </c>
       <c r="F134">
         <v>5797</v>
       </c>
       <c r="G134">
         <v>8580</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>140</v>
+        <v>510</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D135">
         <v>157</v>
       </c>
       <c r="E135">
         <v>137</v>
       </c>
       <c r="F135">
         <v>434</v>
       </c>
       <c r="G135">
         <v>728</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>141</v>
+        <v>511</v>
       </c>
       <c r="C136" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D136">
         <v>134</v>
       </c>
       <c r="E136">
         <v>99</v>
       </c>
       <c r="F136">
         <v>496</v>
       </c>
       <c r="G136">
         <v>729</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>142</v>
+        <v>512</v>
       </c>
       <c r="C137" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D137">
         <v>924</v>
       </c>
       <c r="E137">
         <v>1354</v>
       </c>
       <c r="F137">
         <v>4838</v>
       </c>
       <c r="G137">
         <v>7116</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>143</v>
+        <v>513</v>
       </c>
       <c r="C138" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D138">
         <v>58</v>
       </c>
       <c r="E138">
         <v>96</v>
       </c>
       <c r="F138">
         <v>424</v>
       </c>
       <c r="G138">
         <v>578</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>144</v>
+        <v>514</v>
       </c>
       <c r="C139" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139">
         <v>27</v>
       </c>
       <c r="F139">
         <v>280</v>
       </c>
       <c r="G139">
         <v>337</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>145</v>
+        <v>515</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D140">
         <v>29</v>
       </c>
       <c r="E140">
         <v>401</v>
       </c>
       <c r="F140">
         <v>434</v>
       </c>
       <c r="G140">
         <v>864</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>146</v>
+        <v>516</v>
       </c>
       <c r="C141" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D141">
         <v>44</v>
       </c>
       <c r="E141">
         <v>153</v>
       </c>
       <c r="F141">
         <v>295</v>
       </c>
       <c r="G141">
         <v>492</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>9</v>
       </c>
       <c r="B142" t="s">
-        <v>147</v>
+        <v>517</v>
       </c>
       <c r="C142" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142">
         <v>28</v>
       </c>
       <c r="F142">
         <v>469</v>
       </c>
       <c r="G142">
         <v>516</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>10</v>
       </c>
       <c r="B143" t="s">
-        <v>148</v>
+        <v>518</v>
       </c>
       <c r="C143" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143">
         <v>39</v>
       </c>
       <c r="F143">
         <v>118</v>
       </c>
       <c r="G143">
         <v>180</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>13</v>
       </c>
       <c r="B145" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>30</v>
       </c>
       <c r="E145">
         <v>69</v>
       </c>
       <c r="F145">
         <v>392</v>
       </c>
       <c r="G145">
         <v>491</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B146" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>13</v>
       </c>
       <c r="E146">
         <v>32</v>
       </c>
       <c r="F146">
         <v>95</v>
       </c>
       <c r="G146">
         <v>140</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>149</v>
+        <v>519</v>
       </c>
       <c r="C147" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147">
         <v>37</v>
       </c>
       <c r="F147">
         <v>297</v>
       </c>
       <c r="G147">
         <v>351</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>14</v>
       </c>
       <c r="B149" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>3507</v>
       </c>
       <c r="E149">
         <v>2967</v>
       </c>
       <c r="F149">
         <v>13488</v>
       </c>
       <c r="G149">
         <v>19962</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B150" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C150" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>371</v>
       </c>
       <c r="E150">
         <v>579</v>
       </c>
       <c r="F150">
         <v>1512</v>
       </c>
       <c r="G150">
         <v>2462</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>150</v>
+        <v>520</v>
       </c>
       <c r="C151" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D151">
         <v>401</v>
       </c>
       <c r="E151">
         <v>1624</v>
       </c>
       <c r="F151">
         <v>9158</v>
       </c>
       <c r="G151">
         <v>11183</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>151</v>
+        <v>521</v>
       </c>
       <c r="C152" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D152">
         <v>121</v>
       </c>
       <c r="E152">
         <v>184</v>
       </c>
       <c r="F152">
         <v>378</v>
       </c>
       <c r="G152">
         <v>683</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>152</v>
+        <v>522</v>
       </c>
       <c r="C153" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D153">
         <v>200</v>
       </c>
       <c r="E153">
         <v>119</v>
       </c>
       <c r="F153">
         <v>340</v>
       </c>
       <c r="G153">
         <v>659</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>153</v>
+        <v>523</v>
       </c>
       <c r="C154" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D154">
         <v>2160</v>
       </c>
       <c r="E154">
         <v>245</v>
       </c>
       <c r="F154">
         <v>877</v>
       </c>
       <c r="G154">
         <v>3282</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>154</v>
+        <v>524</v>
       </c>
       <c r="C155" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D155">
         <v>67</v>
       </c>
       <c r="E155">
         <v>39</v>
       </c>
       <c r="F155">
         <v>161</v>
       </c>
       <c r="G155">
         <v>267</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>155</v>
+        <v>525</v>
       </c>
       <c r="C156" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D156">
         <v>40</v>
       </c>
       <c r="E156">
         <v>25</v>
       </c>
       <c r="F156">
         <v>147</v>
       </c>
       <c r="G156">
         <v>212</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>156</v>
+        <v>526</v>
       </c>
       <c r="C157" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D157">
         <v>37</v>
       </c>
       <c r="E157">
         <v>39</v>
       </c>
       <c r="F157">
         <v>154</v>
       </c>
       <c r="G157">
         <v>230</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>157</v>
+        <v>527</v>
       </c>
       <c r="C158" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158">
         <v>67</v>
       </c>
       <c r="F158">
         <v>244</v>
       </c>
       <c r="G158">
         <v>331</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>158</v>
+        <v>528</v>
       </c>
       <c r="C159" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D159">
         <v>74</v>
       </c>
       <c r="E159">
         <v>27</v>
       </c>
       <c r="F159">
         <v>372</v>
       </c>
       <c r="G159">
         <v>473</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>159</v>
+        <v>529</v>
       </c>
       <c r="C160" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160">
         <v>19</v>
       </c>
       <c r="F160">
         <v>145</v>
       </c>
       <c r="G160">
         <v>180</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>15</v>
       </c>
       <c r="B162" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>1316</v>
       </c>
       <c r="E162">
         <v>1653</v>
       </c>
       <c r="F162">
         <v>9109</v>
       </c>
       <c r="G162">
         <v>12078</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B163" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C163" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>259</v>
       </c>
       <c r="E163">
         <v>284</v>
       </c>
       <c r="F163">
         <v>1781</v>
       </c>
       <c r="G163">
         <v>2324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>160</v>
+        <v>530</v>
       </c>
       <c r="C164" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D164">
         <v>132</v>
       </c>
       <c r="E164">
         <v>193</v>
       </c>
       <c r="F164">
         <v>867</v>
       </c>
       <c r="G164">
         <v>1192</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>161</v>
+        <v>531</v>
       </c>
       <c r="C165" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D165">
         <v>436</v>
       </c>
       <c r="E165">
         <v>881</v>
       </c>
       <c r="F165">
         <v>4701</v>
       </c>
       <c r="G165">
         <v>6018</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>162</v>
+        <v>532</v>
       </c>
       <c r="C166" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D166">
         <v>34</v>
       </c>
       <c r="E166">
         <v>51</v>
       </c>
       <c r="F166">
         <v>295</v>
       </c>
       <c r="G166">
         <v>380</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>163</v>
+        <v>533</v>
       </c>
       <c r="C167" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D167">
         <v>74</v>
       </c>
       <c r="E167">
         <v>32</v>
       </c>
       <c r="F167">
         <v>277</v>
       </c>
       <c r="G167">
         <v>383</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>164</v>
+        <v>534</v>
       </c>
       <c r="C168" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D168">
         <v>71</v>
       </c>
       <c r="E168">
         <v>86</v>
       </c>
       <c r="F168">
         <v>215</v>
       </c>
       <c r="G168">
         <v>372</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>165</v>
+        <v>535</v>
       </c>
       <c r="C169" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169">
         <v>23</v>
       </c>
       <c r="F169">
         <v>191</v>
       </c>
       <c r="G169">
         <v>231</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>166</v>
+        <v>536</v>
       </c>
       <c r="C170" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170">
         <v>30</v>
       </c>
       <c r="F170">
         <v>70</v>
       </c>
       <c r="G170">
         <v>117</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>167</v>
+        <v>311</v>
       </c>
       <c r="C171" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D171">
         <v>36</v>
       </c>
       <c r="E171">
         <v>27</v>
       </c>
       <c r="F171">
         <v>142</v>
       </c>
       <c r="G171">
         <v>205</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>168</v>
+        <v>537</v>
       </c>
       <c r="C172" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D172">
         <v>105</v>
       </c>
       <c r="E172">
         <v>27</v>
       </c>
       <c r="F172">
         <v>151</v>
       </c>
       <c r="G172">
         <v>283</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>10</v>
       </c>
       <c r="B173" t="s">
-        <v>169</v>
+        <v>538</v>
       </c>
       <c r="C173" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D173">
         <v>135</v>
       </c>
       <c r="E173">
         <v>19</v>
       </c>
       <c r="F173">
         <v>419</v>
       </c>
       <c r="G173">
         <v>573</v>
       </c>
     </row>
     <row r="174"/>
     <row r="175">
       <c r="A175">
         <v>16</v>
       </c>
       <c r="B175" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>5361</v>
       </c>
       <c r="E175">
         <v>7037</v>
       </c>
       <c r="F175">
         <v>6488</v>
       </c>
       <c r="G175">
         <v>18886</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B176" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C176" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>347</v>
       </c>
       <c r="E176">
         <v>362</v>
       </c>
       <c r="F176">
         <v>505</v>
       </c>
       <c r="G176">
         <v>1214</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1</v>
       </c>
       <c r="B177" t="s">
-        <v>170</v>
+        <v>539</v>
       </c>
       <c r="C177" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D177">
         <v>1132</v>
       </c>
       <c r="E177">
         <v>4557</v>
       </c>
       <c r="F177">
         <v>1195</v>
       </c>
       <c r="G177">
         <v>6884</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2</v>
       </c>
       <c r="B178" t="s">
-        <v>171</v>
+        <v>540</v>
       </c>
       <c r="C178" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D178">
         <v>261</v>
       </c>
       <c r="E178">
         <v>149</v>
       </c>
       <c r="F178">
         <v>508</v>
       </c>
       <c r="G178">
         <v>918</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>3</v>
       </c>
       <c r="B179" t="s">
-        <v>172</v>
+        <v>541</v>
       </c>
       <c r="C179" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D179">
         <v>46</v>
       </c>
       <c r="E179">
         <v>144</v>
       </c>
       <c r="F179">
         <v>1023</v>
       </c>
       <c r="G179">
         <v>1213</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>4</v>
       </c>
       <c r="B180" t="s">
-        <v>173</v>
+        <v>542</v>
       </c>
       <c r="C180" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D180">
         <v>75</v>
       </c>
       <c r="E180">
         <v>85</v>
       </c>
       <c r="F180">
         <v>97</v>
       </c>
       <c r="G180">
         <v>257</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>5</v>
       </c>
       <c r="B181" t="s">
-        <v>174</v>
+        <v>543</v>
       </c>
       <c r="C181" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D181">
         <v>1597</v>
       </c>
       <c r="E181">
         <v>409</v>
       </c>
       <c r="F181">
         <v>1933</v>
       </c>
       <c r="G181">
         <v>3939</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>6</v>
       </c>
       <c r="B182" t="s">
-        <v>175</v>
+        <v>544</v>
       </c>
       <c r="C182" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D182">
         <v>568</v>
       </c>
       <c r="E182">
         <v>113</v>
       </c>
       <c r="F182">
         <v>692</v>
       </c>
       <c r="G182">
         <v>1373</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>7</v>
       </c>
       <c r="B183" t="s">
-        <v>176</v>
+        <v>545</v>
       </c>
       <c r="C183" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D183">
         <v>103</v>
       </c>
       <c r="E183">
         <v>24</v>
       </c>
       <c r="F183">
         <v>81</v>
       </c>
       <c r="G183">
         <v>208</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>8</v>
       </c>
       <c r="B184" t="s">
-        <v>177</v>
+        <v>546</v>
       </c>
       <c r="C184" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D184">
         <v>37</v>
       </c>
       <c r="E184">
         <v>27</v>
       </c>
       <c r="F184">
         <v>43</v>
       </c>
       <c r="G184">
         <v>107</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>9</v>
       </c>
       <c r="B185" t="s">
-        <v>178</v>
+        <v>547</v>
       </c>
       <c r="C185" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D185">
         <v>1172</v>
       </c>
       <c r="E185">
         <v>1133</v>
       </c>
       <c r="F185">
         <v>354</v>
       </c>
       <c r="G185">
         <v>2659</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>10</v>
       </c>
       <c r="B186" t="s">
-        <v>179</v>
+        <v>548</v>
       </c>
       <c r="C186" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D186">
         <v>23</v>
       </c>
       <c r="E186">
         <v>34</v>
       </c>
       <c r="F186">
         <v>57</v>
       </c>
       <c r="G186">
         <v>114</v>
       </c>
     </row>
     <row r="187"/>
     <row r="188">
       <c r="A188">
         <v>17</v>
       </c>
       <c r="B188" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C188" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D188">
         <v>186</v>
       </c>
       <c r="E188">
         <v>1080</v>
       </c>
       <c r="F188">
         <v>2237</v>
       </c>
       <c r="G188">
         <v>3503</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B189" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C189" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D189">
         <v>32</v>
       </c>
       <c r="E189">
         <v>280</v>
       </c>
       <c r="F189">
         <v>344</v>
       </c>
       <c r="G189">
         <v>656</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1</v>
       </c>
       <c r="B190" t="s">
-        <v>180</v>
+        <v>549</v>
       </c>
       <c r="C190" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D190">
         <v>32</v>
       </c>
       <c r="E190">
         <v>200</v>
       </c>
       <c r="F190">
         <v>220</v>
       </c>
       <c r="G190">
         <v>452</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>2</v>
       </c>
       <c r="B191" t="s">
-        <v>181</v>
+        <v>550</v>
       </c>
       <c r="C191" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191">
         <v>64</v>
       </c>
       <c r="F191">
         <v>86</v>
       </c>
       <c r="G191">
         <v>171</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>3</v>
       </c>
       <c r="B192" t="s">
-        <v>182</v>
+        <v>551</v>
       </c>
       <c r="C192" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D192">
         <v>40</v>
       </c>
       <c r="E192">
         <v>283</v>
       </c>
       <c r="F192">
         <v>564</v>
       </c>
       <c r="G192">
         <v>887</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>183</v>
+        <v>552</v>
       </c>
       <c r="C193" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D193">
         <v>13</v>
       </c>
       <c r="E193">
         <v>38</v>
       </c>
       <c r="F193">
         <v>105</v>
       </c>
       <c r="G193">
         <v>156</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>5</v>
       </c>
       <c r="B194" t="s">
-        <v>184</v>
+        <v>553</v>
       </c>
       <c r="C194" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D194">
         <v>8</v>
       </c>
       <c r="E194">
         <v>41</v>
       </c>
       <c r="F194">
         <v>32</v>
       </c>
       <c r="G194">
         <v>81</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>6</v>
       </c>
       <c r="B195" t="s">
-        <v>185</v>
+        <v>554</v>
       </c>
       <c r="C195" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D195">
         <v>14</v>
       </c>
       <c r="E195">
         <v>17</v>
       </c>
       <c r="F195">
         <v>49</v>
       </c>
       <c r="G195">
         <v>80</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>7</v>
       </c>
       <c r="B196" t="s">
-        <v>186</v>
+        <v>555</v>
       </c>
       <c r="C196" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D196">
         <v>12</v>
       </c>
       <c r="E196">
         <v>100</v>
       </c>
       <c r="F196">
         <v>587</v>
       </c>
       <c r="G196">
         <v>699</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>8</v>
       </c>
       <c r="B197" t="s">
-        <v>187</v>
+        <v>556</v>
       </c>
       <c r="C197" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D197">
         <v>4</v>
       </c>
       <c r="E197">
         <v>20</v>
       </c>
       <c r="F197">
         <v>148</v>
       </c>
       <c r="G197">
         <v>172</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>9</v>
       </c>
       <c r="B198" t="s">
-        <v>188</v>
+        <v>557</v>
       </c>
       <c r="C198" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D198">
         <v>10</v>
       </c>
       <c r="E198">
         <v>37</v>
       </c>
       <c r="F198">
         <v>102</v>
       </c>
       <c r="G198">
         <v>149</v>
       </c>
     </row>
     <row r="199"/>
     <row r="200">
       <c r="A200">
         <v>24</v>
       </c>
       <c r="B200" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C200" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D200">
         <v>50</v>
       </c>
       <c r="E200">
         <v>179</v>
       </c>
       <c r="F200">
         <v>350</v>
       </c>
       <c r="G200">
         <v>579</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B201" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C201" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201">
         <v>37</v>
       </c>
       <c r="F201">
         <v>106</v>
       </c>
       <c r="G201">
         <v>162</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1</v>
       </c>
       <c r="B202" t="s">
-        <v>189</v>
+        <v>558</v>
       </c>
       <c r="C202" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D202">
         <v>14</v>
       </c>
       <c r="E202">
         <v>27</v>
       </c>
       <c r="F202">
         <v>146</v>
       </c>
       <c r="G202">
         <v>187</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>2</v>
       </c>
       <c r="B203" t="s">
-        <v>190</v>
+        <v>559</v>
       </c>
       <c r="C203" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D203">
         <v>7</v>
       </c>
       <c r="E203">
         <v>58</v>
       </c>
       <c r="F203">
         <v>26</v>
       </c>
       <c r="G203">
         <v>91</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>191</v>
+        <v>560</v>
       </c>
       <c r="C204" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D204">
         <v>6</v>
       </c>
       <c r="E204">
         <v>2</v>
       </c>
       <c r="F204">
         <v>47</v>
       </c>
       <c r="G204">
         <v>55</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>192</v>
+        <v>561</v>
       </c>
       <c r="C205" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D205">
         <v>4</v>
       </c>
       <c r="E205">
         <v>55</v>
       </c>
       <c r="F205">
         <v>25</v>
       </c>
       <c r="G205">
         <v>84</v>
-      </c>
-[...11807 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>