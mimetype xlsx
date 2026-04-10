--- v0 (2026-02-07)
+++ v1 (2026-04-10)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN BARAT 4 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="KALIMANTAN BARAT 2 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="KALIMANTAN BARAT 3 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN BARAT 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN BARAT 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN BARAT 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN BARAT 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN BARAT 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN BARAT 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN BARAT 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN BARAT 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="KALIMANTAN BARAT 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="KALIMANTAN BARAT 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="KALIMANTAN BARAT 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="KALIMANTAN BARAT 5 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="KALIMANTAN BARAT 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="KALIMANTAN BARAT 8 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="KALIMANTAN BARAT 8 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="1008">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -96,113 +96,386 @@
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT</t>
+  </si>
+  <si>
+    <t>610003</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 3</t>
+  </si>
+  <si>
+    <t>6107</t>
+  </si>
+  <si>
+    <t>BENGKAYANG</t>
+  </si>
+  <si>
+    <t>6172</t>
+  </si>
+  <si>
+    <t>KOTA SINGKAWANG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>YOHANES PASTI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>H. RUSLAN</t>
+  </si>
+  <si>
+    <t>RISNA UDUR SIREGAR, S.H.</t>
+  </si>
+  <si>
+    <t>SALSABILA SHOFA HIBATULLAH</t>
+  </si>
+  <si>
+    <t>FATKHAN ROFIQ</t>
+  </si>
+  <si>
+    <t>AHMAD WARI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS, M.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HERMAN IVO, M.Pd.</t>
+  </si>
+  <si>
+    <t>THEODORA WULAN REVO</t>
+  </si>
+  <si>
+    <t>ALEKSANDER, S.Ag.</t>
+  </si>
+  <si>
+    <t>ELLA SHANTIKA, S.Par.</t>
+  </si>
+  <si>
+    <t>INDIARTO EDI PRATOMO</t>
+  </si>
+  <si>
+    <t>NIKEN TIA TANTINA, S.Hut.</t>
+  </si>
+  <si>
+    <t>ELIAS AJAN</t>
+  </si>
+  <si>
+    <t>EDDY. A, S.H.</t>
+  </si>
+  <si>
+    <t>TJHAI CHUI MIE, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>MARTINUS, S.M.</t>
+  </si>
+  <si>
+    <t>PUJI SUSWANTO</t>
+  </si>
+  <si>
+    <t>Dra. Yuliati</t>
+  </si>
+  <si>
+    <t>Dr. H. Edy R. Yacoub, M.Si.</t>
+  </si>
+  <si>
+    <t>dr. Irwanda</t>
+  </si>
+  <si>
+    <t>Phung Tjin Khiong</t>
+  </si>
+  <si>
+    <t>Maria Christy Laura, S.P.</t>
+  </si>
+  <si>
+    <t>Rozanuddin, S.P.</t>
+  </si>
+  <si>
+    <t>SUDIANTONO</t>
+  </si>
+  <si>
+    <t>Drs. HAPPY LANGI</t>
+  </si>
+  <si>
+    <t>MUJILASTUTI, S.M.</t>
+  </si>
+  <si>
+    <t>SUSANTI, S.E.</t>
+  </si>
+  <si>
+    <t>AHYAR</t>
+  </si>
+  <si>
+    <t>HUSIN</t>
+  </si>
+  <si>
+    <t>A. HALIQ, S.H.</t>
+  </si>
+  <si>
+    <t>KHAIRIAH, S.E.</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>SABIRIN, S.P.</t>
+  </si>
+  <si>
+    <t>H. MAULUDIN, S.PKP.</t>
+  </si>
+  <si>
+    <t>IRENAWATI</t>
+  </si>
+  <si>
+    <t>SUCI APRIANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUR RAZAQ, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKARNAIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>WILLEM, S.M.</t>
+  </si>
+  <si>
+    <t>BLIONES YOYO</t>
+  </si>
+  <si>
+    <t>LINDA SANDRARIA</t>
+  </si>
+  <si>
+    <t>MOK FO TJHIU, S.H.</t>
+  </si>
+  <si>
+    <t>AMIRUDDIN</t>
+  </si>
+  <si>
+    <t>YUYUN DWI RIESTIANTARI</t>
+  </si>
+  <si>
+    <t>THEO RINALDY</t>
+  </si>
+  <si>
+    <t>STEVEN HANS</t>
+  </si>
+  <si>
+    <t>SAGITA DESTY RIANA</t>
+  </si>
+  <si>
+    <t>SUHARMIJOYO</t>
+  </si>
+  <si>
+    <t>PRIHARTININGSIH</t>
+  </si>
+  <si>
+    <t>RIDHUAN ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>MAKSAR ALEK</t>
+  </si>
+  <si>
+    <t>SUSANA</t>
+  </si>
+  <si>
+    <t>KASPER SITOHANG</t>
+  </si>
+  <si>
+    <t>RENNY ANDRIANY</t>
+  </si>
+  <si>
+    <t>MASLUHI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NENENG, S.Sos., M.Sos.</t>
+  </si>
+  <si>
+    <t>NEHEMIA, S.Th.</t>
+  </si>
+  <si>
+    <t>Ir. Siman Siahaan</t>
+  </si>
+  <si>
+    <t>YOSUA SUGARA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUGIMAN</t>
+  </si>
+  <si>
+    <t>NOOR AISYAH</t>
+  </si>
+  <si>
+    <t>WILIAM</t>
+  </si>
+  <si>
+    <t>DALMASIUS ROY</t>
+  </si>
+  <si>
+    <t>LENI, S.M.</t>
+  </si>
+  <si>
+    <t>PONTIUS, S.Hut.</t>
+  </si>
+  <si>
+    <t>ANTON SURYA WIJAYA ATMAJA, S.Kom.</t>
+  </si>
+  <si>
+    <t>ETIKA NURMAHLI</t>
+  </si>
+  <si>
+    <t>YOVID, S.E., M.Sos.</t>
+  </si>
+  <si>
+    <t>RENCANA SURYADI RANIK, S.H.</t>
+  </si>
+  <si>
+    <t>DESSY ARINI, A.Md.</t>
+  </si>
+  <si>
+    <t>AFEN WILRIADY</t>
+  </si>
+  <si>
+    <t>AYUN, A.Md.</t>
+  </si>
+  <si>
+    <t>WEDI SUBRATA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>TEGUH DHARMAWAN</t>
+  </si>
+  <si>
+    <t>SYARDI</t>
+  </si>
+  <si>
+    <t>DINA LESTARI</t>
+  </si>
+  <si>
+    <t>MAULIDI</t>
+  </si>
+  <si>
+    <t>AHMAD DANI</t>
+  </si>
+  <si>
+    <t>JAMIARTI</t>
+  </si>
+  <si>
+    <t>SUTRISNO DIHARJO</t>
+  </si>
+  <si>
+    <t>SITI JENAB</t>
+  </si>
+  <si>
+    <t>MIZWADI</t>
+  </si>
+  <si>
+    <t>NINING</t>
+  </si>
+  <si>
+    <t>NURHIDAYAH</t>
+  </si>
+  <si>
     <t>PBB</t>
   </si>
   <si>
-    <t>DEMOKRAT</t>
-[...19 lines deleted...]
-  <si>
     <t>610004</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 4</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>SAMBAS</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>dr. Hj. JULIARTI DJUHARDI ALWI, M.P.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>MAHENDRA PERDANA, S.P.</t>
   </si>
   <si>
     <t>ISKANDAR, S.Pd.I.</t>
   </si>
   <si>
     <t>SUWARTI</t>
   </si>
   <si>
     <t>ILHAM ANUGRAH RIVALDO</t>
   </si>
   <si>
     <t>ISLAWATI</t>
   </si>
   <si>
     <t>RIZKI UTOMO</t>
   </si>
   <si>
     <t>ABDI MASKUR</t>
   </si>
   <si>
     <t>Ir. SURIANSYAH, M.M.A.</t>
   </si>
   <si>
     <t>M.A MUHAMMADYAH, S.H.</t>
@@ -831,50 +1104,1634 @@
   <si>
     <t>MUHAMMAD NURAMIN YULIANTO</t>
   </si>
   <si>
     <t>H. SUHAIRI, S.Sos.</t>
   </si>
   <si>
     <t>ABANG SUPIRMAN</t>
   </si>
   <si>
     <t>RICA MASYITA</t>
   </si>
   <si>
     <t>IRAWAN</t>
   </si>
   <si>
     <t>ICHA ISMAWATI</t>
   </si>
   <si>
     <t>SAPTO NUGROHO</t>
   </si>
   <si>
     <t>IMAS ROSDIANA NINGSIH</t>
   </si>
   <si>
+    <t>610007</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 7</t>
+  </si>
+  <si>
+    <t>6106</t>
+  </si>
+  <si>
+    <t>KAPUAS HULU</t>
+  </si>
+  <si>
+    <t>6110</t>
+  </si>
+  <si>
+    <t>MELAWI</t>
+  </si>
+  <si>
+    <t>6105</t>
+  </si>
+  <si>
+    <t>SINTANG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZKA WAHAB</t>
+  </si>
+  <si>
+    <t>KALVIN ANDRIA, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>MASNIWATI</t>
+  </si>
+  <si>
+    <t>ERWIN KARNAIN, A.Md.</t>
+  </si>
+  <si>
+    <t>KUSNADI, S.E.</t>
+  </si>
+  <si>
+    <t>MARDIANA</t>
+  </si>
+  <si>
+    <t>ACHMAD SALMAN ZUHDI</t>
+  </si>
+  <si>
+    <t>ANGGI NOVITASARI</t>
+  </si>
+  <si>
+    <t>RUSTAMIL ARIFIN</t>
+  </si>
+  <si>
+    <t>STEPANUS ENSURAI</t>
+  </si>
+  <si>
+    <t>H. SYARIF USMAN EFENDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS SITUMORANG</t>
+  </si>
+  <si>
+    <t>GREGORIUS HERKULANUS BALA</t>
+  </si>
+  <si>
+    <t>RIANA DEWI KURNIAWATI</t>
+  </si>
+  <si>
+    <t>NUKI MARLINA</t>
+  </si>
+  <si>
+    <t>ABDURRANI, S.E.</t>
+  </si>
+  <si>
+    <t>KORNELIA PUTRI LANDHA</t>
+  </si>
+  <si>
+    <t>HAMDI JAFAR, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>HENDRIYONO, S.H.</t>
+  </si>
+  <si>
+    <t>RIMA MONIKA</t>
+  </si>
+  <si>
+    <t>ACHMAD MUNZAKI ARIF</t>
+  </si>
+  <si>
+    <t>ANTONIUS CLERY HITLER</t>
+  </si>
+  <si>
+    <t>JEFFRAY EDWARD, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MALIN, S.H.</t>
+  </si>
+  <si>
+    <t>SELVIANA DARASWANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. KEBING L</t>
+  </si>
+  <si>
+    <t>Drs. YOSEPH ALEXANDER, M.Si.</t>
+  </si>
+  <si>
+    <t>INDAH PURNAMA SARI</t>
+  </si>
+  <si>
+    <t>HARJUIS GEDIYUN, S.T., M.Th.</t>
+  </si>
+  <si>
+    <t>JERI WALDI</t>
+  </si>
+  <si>
+    <t>CINDY MARISKA BLESZYNKI</t>
+  </si>
+  <si>
+    <t>HALIDAH</t>
+  </si>
+  <si>
+    <t>PANGGI PRATAMA PUTRA LASARUS</t>
+  </si>
+  <si>
+    <t>H. USMANDY S, M.Si.</t>
+  </si>
+  <si>
+    <t>HARJONO, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ELISABET ETARUSNI</t>
+  </si>
+  <si>
+    <t>INDRA LAKSAMANA PUTRA, S.Kg.</t>
+  </si>
+  <si>
+    <t>AHMAD SUGIRI, S.H.</t>
+  </si>
+  <si>
+    <t>AURELIA SEPTI MARIANI, S.Pd., M.E.</t>
+  </si>
+  <si>
+    <t>BAGUS SETHA, S.T.</t>
+  </si>
+  <si>
+    <t>ANGGI PURNAMASARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DADANG ZUL IMAN, S.A.P., M.A.P.</t>
+  </si>
+  <si>
+    <t>SAWANG RENESIUS, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>YULIANUS ASRONI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. LIDYA NATALIA SARTONO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dra. YOSEPHA HASNAH, M.Si.</t>
+  </si>
+  <si>
+    <t>HARUN NASUTION</t>
+  </si>
+  <si>
+    <t>H. AMRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. SARBANI, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>VIRGINIA NELY</t>
+  </si>
+  <si>
+    <t>SUYADI</t>
+  </si>
+  <si>
+    <t>JHON ETDA SABJANOBA</t>
+  </si>
+  <si>
+    <t>ASRIANI</t>
+  </si>
+  <si>
+    <t>BARTHOLOMEUS BRAMA, S.I.P.</t>
+  </si>
+  <si>
+    <t>ADE JUMHUR</t>
+  </si>
+  <si>
+    <t>Zulkarnaen Jais, S.P.</t>
+  </si>
+  <si>
+    <t>BUDI YANTO, S.E.</t>
+  </si>
+  <si>
+    <t>SUMI RATNAWATI</t>
+  </si>
+  <si>
+    <t>Salbiah, S.Sos.</t>
+  </si>
+  <si>
+    <t>Badransyah</t>
+  </si>
+  <si>
+    <t>KADRI, A.Md.</t>
+  </si>
+  <si>
+    <t>AYUB</t>
+  </si>
+  <si>
+    <t>HASTIYA SARI</t>
+  </si>
+  <si>
+    <t>M. NAPIAH</t>
+  </si>
+  <si>
+    <t>GHITHA OKTASASTI</t>
+  </si>
+  <si>
+    <t>FAJRI LINGGAM SUGARA</t>
+  </si>
+  <si>
+    <t>BASORI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MOCHLIS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RAHMAN PAHWADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MASTIYAH</t>
+  </si>
+  <si>
+    <t>FEBRI AKBAR</t>
+  </si>
+  <si>
+    <t>YANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARUM DARMI USMANTI, S.H.</t>
+  </si>
+  <si>
+    <t>H. ZAILANI ISHAK, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RICKY CANDRA, S.H.</t>
+  </si>
+  <si>
+    <t>JUMISAH</t>
+  </si>
+  <si>
+    <t>SUPARNO</t>
+  </si>
+  <si>
+    <t>SRI OKSARI UTAMI</t>
+  </si>
+  <si>
+    <t>DIMYATILLAH, S.E.</t>
+  </si>
+  <si>
+    <t>MARKUS, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>YENI SUTARYANTI</t>
+  </si>
+  <si>
+    <t>SUYANTO TANJUNG, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>AJIN</t>
+  </si>
+  <si>
+    <t>RITA PURWANTI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RISKI MOSES, S.Sos.</t>
+  </si>
+  <si>
+    <t>CINDY LIUSIANA</t>
+  </si>
+  <si>
+    <t>SANI</t>
+  </si>
+  <si>
+    <t>FEBI ANTARI, S.E.</t>
+  </si>
+  <si>
+    <t>GABRIELLA YUNI SAMARAI</t>
+  </si>
+  <si>
+    <t>JAIDIN</t>
+  </si>
+  <si>
+    <t>RINI LISTRIYANI, S.H.</t>
+  </si>
+  <si>
+    <t>ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>RENY ADRIANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Syahrial</t>
+  </si>
+  <si>
+    <t>RITAUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>HERMANUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>EVY NIARSIH, S.H.</t>
+  </si>
+  <si>
+    <t>H. BENI SYAHBANI</t>
+  </si>
+  <si>
+    <t>ZAINUDIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>SITI HANDAYANI</t>
+  </si>
+  <si>
+    <t>AHMAD KAHFI</t>
+  </si>
+  <si>
+    <t>NUR AMINAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD SUBHAN, S.E.</t>
+  </si>
+  <si>
+    <t>YOSSI TRIANDA PUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>LIANA</t>
+  </si>
+  <si>
+    <t>Kamarsyah</t>
+  </si>
+  <si>
+    <t>Suhaili</t>
+  </si>
+  <si>
+    <t>PUTRI ANDINI</t>
+  </si>
+  <si>
+    <t>WAHYUDIN, S.I.P.</t>
+  </si>
+  <si>
+    <t>GREGORIUS IGO</t>
+  </si>
+  <si>
+    <t>umi yati</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal</t>
+  </si>
+  <si>
+    <t>Radiah</t>
+  </si>
+  <si>
+    <t>Agus darius, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>MAYA SULASTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Harmanto</t>
+  </si>
+  <si>
+    <t>ADRIANUS RUMPE</t>
+  </si>
+  <si>
+    <t>Muhamad Firmansyah</t>
+  </si>
+  <si>
+    <t>Fuji ervansyah</t>
+  </si>
+  <si>
+    <t>Dr. NICODEMUS R. TOUN, M.M.</t>
+  </si>
+  <si>
+    <t>JUNAEDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BERNADETHA, S.Sos.</t>
+  </si>
+  <si>
+    <t>RAMLI</t>
+  </si>
+  <si>
+    <t>ANDREAS</t>
+  </si>
+  <si>
+    <t>DEWANTI</t>
+  </si>
+  <si>
+    <t>MASIUS SAULUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>KIRENIUS</t>
+  </si>
+  <si>
+    <t>MARIA AMELIA</t>
+  </si>
+  <si>
+    <t>SUMPAK</t>
+  </si>
+  <si>
+    <t>KARWADI, S.E.</t>
+  </si>
+  <si>
+    <t>ULSA FEBRIA WIDIA LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>SUPRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>YOHANES JOEY, S.H.</t>
+  </si>
+  <si>
+    <t>AESTETIS WAU</t>
+  </si>
+  <si>
+    <t>JEFFRY AUGUST SAPUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>SETINAH, S.E.</t>
+  </si>
+  <si>
+    <t>JOHN YUDHA RB, S.Sos.</t>
+  </si>
+  <si>
+    <t>SILVY ARISA, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>RUSTAM EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>KIDING</t>
+  </si>
+  <si>
+    <t>EMAYUS ACAI, S.Th., M.A.Min.</t>
+  </si>
+  <si>
+    <t>Drs. BUDI BASADI, M.A.P.</t>
+  </si>
+  <si>
+    <t>RAZALI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YUYUN YUMARTINI MAILAN</t>
+  </si>
+  <si>
+    <t>GHULAM RAZIQ, S.T.</t>
+  </si>
+  <si>
+    <t>LUKMAN ALKOHAR</t>
+  </si>
+  <si>
+    <t>FETY RAHMAH WARDANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>B. SUPRAPTO. S</t>
+  </si>
+  <si>
+    <t>SHINTA YULINDA</t>
+  </si>
+  <si>
+    <t>MUSNINDAR</t>
+  </si>
+  <si>
+    <t>LINDA NURGAYATRI</t>
+  </si>
+  <si>
+    <t>YUNIZAR</t>
+  </si>
+  <si>
+    <t>HIDAYAT NAWAWI</t>
+  </si>
+  <si>
+    <t>AMIR FAISAL</t>
+  </si>
+  <si>
+    <t>ERNA HARDIANTI</t>
+  </si>
+  <si>
+    <t>MAS KUSMAWARNI</t>
+  </si>
+  <si>
+    <t>YUSUF SUDARNANTO</t>
+  </si>
+  <si>
+    <t>610001</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 1</t>
+  </si>
+  <si>
+    <t>6171</t>
+  </si>
+  <si>
+    <t>KOTA PONTIANAK</t>
+  </si>
+  <si>
+    <t>ROBY NAZARUDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HERY ARIANTO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YUSNELLY, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. RIA MELATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SABLI AWALUDIN</t>
+  </si>
+  <si>
+    <t>CORY S. ARDIANSJAH, S.H.</t>
+  </si>
+  <si>
+    <t>CHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>ALPIAN AMINARDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ishak Ali Almuthahar, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. WERRY SYAHRIAL, M.H.</t>
+  </si>
+  <si>
+    <t>ELOK PRATIWI, S.H.</t>
+  </si>
+  <si>
+    <t>AIDI SURYADARMA</t>
+  </si>
+  <si>
+    <t>GULIELMUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARYANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>FERY</t>
+  </si>
+  <si>
+    <t>HUAT JONG</t>
+  </si>
+  <si>
+    <t>PAULUS ANDY MURSALIM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EKA KURNIAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AGATHA JANITA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ACUI SIMANJAYA, S.P.</t>
+  </si>
+  <si>
+    <t>M. MERZA BERLIANDY</t>
+  </si>
+  <si>
+    <t>LINDA ANGO</t>
+  </si>
+  <si>
+    <t>ALEX SANDRA, S.H.</t>
+  </si>
+  <si>
+    <t>BAIHAQI HENDRI. S</t>
+  </si>
+  <si>
+    <t>HERI MUSTAMIN, S.H.</t>
+  </si>
+  <si>
+    <t>IMILDA, A.Md.</t>
+  </si>
+  <si>
+    <t>MUSTAAT SAMAN, S.Hut.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IRFAN</t>
+  </si>
+  <si>
+    <t>SRI SOELASTRI AS, S.E.</t>
+  </si>
+  <si>
+    <t>RENDY LESMANA, S.H.</t>
+  </si>
+  <si>
+    <t>EDDY SANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HARYADI ZURIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>MICHAEL YAN SRIWIDODO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SY. SYARIF ASSEGAF</t>
+  </si>
+  <si>
+    <t>SYARIFAH SAKINAH, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ALI ANAFIA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>HERY KURDY, S.I.P., M.Sos.</t>
+  </si>
+  <si>
+    <t>LATIFAH</t>
+  </si>
+  <si>
+    <t>Ir. RSM. BAMBANG SANCOYO</t>
+  </si>
+  <si>
+    <t>Ir. ANGGRAITO, M.M.</t>
+  </si>
+  <si>
+    <t>Galuh Aminah</t>
+  </si>
+  <si>
+    <t>YONG ARIFIN</t>
+  </si>
+  <si>
+    <t>Uray Rendra Maisastra</t>
+  </si>
+  <si>
+    <t>Zulhijah Hussalamah</t>
+  </si>
+  <si>
+    <t>Suriyanda</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>FAKHRUL</t>
+  </si>
+  <si>
+    <t>TOMMY TRI HANDOKO</t>
+  </si>
+  <si>
+    <t>LILIK HARYATI. S</t>
+  </si>
+  <si>
+    <t>ECKY CATURTHA YANMANTO</t>
+  </si>
+  <si>
+    <t>NIRMALASARI, S.H.</t>
+  </si>
+  <si>
+    <t>ZULFIKAR</t>
+  </si>
+  <si>
+    <t>SYARIF DEDE APRIYANTO</t>
+  </si>
+  <si>
+    <t>HAMZAH</t>
+  </si>
+  <si>
+    <t>H. ARIF JONI P, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NUNUNG HUSNUL KHATIMAH, S.P.</t>
+  </si>
+  <si>
+    <t>SY. USMULYANI ALQADRIE, S.E.</t>
+  </si>
+  <si>
+    <t>H. ARIEF BUDIMAN ADHA</t>
+  </si>
+  <si>
+    <t>dr. H. NURSYAM IBRAHIM</t>
+  </si>
+  <si>
+    <t>ISNIYATUN MA'RIFAH</t>
+  </si>
+  <si>
+    <t>YULIANTI</t>
+  </si>
+  <si>
+    <t>M. YASER SYAIFUDIN, S.T.</t>
+  </si>
+  <si>
+    <t>ELMAR AGUSTIAN, S.T.</t>
+  </si>
+  <si>
+    <t>JASRIANSYAH</t>
+  </si>
+  <si>
+    <t>WINARNI</t>
+  </si>
+  <si>
+    <t>TASYA DEFVIRA KALKHOVE, S.H.</t>
+  </si>
+  <si>
+    <t>RIDHO DHARMAWAN AKBAR, S.H., S.T.</t>
+  </si>
+  <si>
+    <t>DIAN EKA MUCHAIRI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>HANDOKO SALIM</t>
+  </si>
+  <si>
+    <t>ANITA IDA KAROLINA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ARIO FRANZA</t>
+  </si>
+  <si>
+    <t>SAHJON HARIANGAN HARAHAP</t>
+  </si>
+  <si>
+    <t>Dra. HILFIRA HAMID</t>
+  </si>
+  <si>
+    <t>HASANI, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BUDI SETYONO, S.E.</t>
+  </si>
+  <si>
+    <t>MAYA MIRANDA</t>
+  </si>
+  <si>
+    <t>SULAIMAN</t>
+  </si>
+  <si>
+    <t>ZULFYDAR ZAIDAR MOCHTAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ALWY ALMUTAHAR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>URAY EMI NUR ASMI, S.H.</t>
+  </si>
+  <si>
+    <t>MUJIONO, S.Pd., S.Mn., S.Ak., M.Ak.</t>
+  </si>
+  <si>
+    <t>RUDIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>SEFTIANI, S.E.</t>
+  </si>
+  <si>
+    <t>MENIK KURNIAWATI</t>
+  </si>
+  <si>
+    <t>NANI MUSDHALIFAH, S.St.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. SURONTO</t>
+  </si>
+  <si>
+    <t>BUDIONO</t>
+  </si>
+  <si>
+    <t>HENI MURNIYANTI</t>
+  </si>
+  <si>
+    <t>M. ANSHARI</t>
+  </si>
+  <si>
+    <t>ANWAR ALI, S.H., M.Sos.</t>
+  </si>
+  <si>
+    <t>TAN LIE HIAN, S.H.</t>
+  </si>
+  <si>
+    <t>Dian Nusaria, S.Hut.</t>
+  </si>
+  <si>
+    <t>ENDANG MASRONI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZIE, S.Sos.</t>
+  </si>
+  <si>
+    <t>SOPIAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>MOLYONO MARUKI, S.E.</t>
+  </si>
+  <si>
+    <t>HENDRI MAHYUDIN</t>
+  </si>
+  <si>
+    <t>LASSARUS MARPAUNG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>KRISTIAN WAHYU SUTRISNO</t>
+  </si>
+  <si>
+    <t>MISDARLINA, S.E.</t>
+  </si>
+  <si>
+    <t>BAGUS PRASETYO, S.E.</t>
+  </si>
+  <si>
+    <t>TESYA BARISILA, S.P.</t>
+  </si>
+  <si>
+    <t>MARIA DIAN CINTHIA CAHYANINGRUM</t>
+  </si>
+  <si>
+    <t>YOHANES DEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>FEDERICO TIMOTIUS TAN, S.H.</t>
+  </si>
+  <si>
+    <t>WIYONO, S.E.</t>
+  </si>
+  <si>
+    <t>MARLINA SAMOSIR, S.H.</t>
+  </si>
+  <si>
+    <t>HERMANUS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ALI</t>
+  </si>
+  <si>
+    <t>RINDA SALSABILA</t>
+  </si>
+  <si>
+    <t>SONY YANTO</t>
+  </si>
+  <si>
+    <t>PARIS, S.H.</t>
+  </si>
+  <si>
+    <t>MAD NAWIR</t>
+  </si>
+  <si>
+    <t>MOCHAMAD AKIP, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DWI UTAMI WIJIATI</t>
+  </si>
+  <si>
+    <t>AGUNG PRASTYO</t>
+  </si>
+  <si>
+    <t>MUHAMAD, S.H.</t>
+  </si>
+  <si>
+    <t>SITI HAPSAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SY. USMAN</t>
+  </si>
+  <si>
+    <t>SUMARDI MUHAMMAD NOOR, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARID RIZA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SARMILI</t>
+  </si>
+  <si>
+    <t>YOPPY ANGGRIAWAN</t>
+  </si>
+  <si>
+    <t>SLAMET MARIADI</t>
+  </si>
+  <si>
+    <t>ASMAH, S.H.</t>
+  </si>
+  <si>
+    <t>ANSHORI ISMAIL, S.Kom.</t>
+  </si>
+  <si>
+    <t>FATHUL MA'ARIF</t>
+  </si>
+  <si>
+    <t>610002</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 2</t>
+  </si>
+  <si>
+    <t>6112</t>
+  </si>
+  <si>
+    <t>KUBU RAYA</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>MEMPAWAH</t>
+  </si>
+  <si>
+    <t>MULYADI TAWIK, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>HARIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>LINA AGUSTINA</t>
+  </si>
+  <si>
+    <t>H. AHMAD KHOLIL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ASMAWATI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>BUKHORI</t>
+  </si>
+  <si>
+    <t>SUSANTO, S.E.</t>
+  </si>
+  <si>
+    <t>MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>EVI SINTIYAWATI</t>
+  </si>
+  <si>
+    <t>MOH. HERRY, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD BUDIONO, A.Md.T.</t>
+  </si>
+  <si>
+    <t>YULIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>NOFAL NOFIENDRA, S.H.</t>
+  </si>
+  <si>
+    <t>YUSLANIK, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SITI JAMAAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>EDY MARHANDA, S.H.</t>
+  </si>
+  <si>
+    <t>M. CHANDRA DJAMALUDDIN</t>
+  </si>
+  <si>
+    <t>CAROLINA TIO MINAR, S.E.</t>
+  </si>
+  <si>
+    <t>BENI GUNAWAN</t>
+  </si>
+  <si>
+    <t>NINDA RISMI RAISAH HANUN</t>
+  </si>
+  <si>
+    <t>DEDI RIYADI</t>
+  </si>
+  <si>
+    <t>MANSUR ZAHRI, M.M.</t>
+  </si>
+  <si>
+    <t>AGUS SUDARMANSYAH, S.I.Pem., M.Si.</t>
+  </si>
+  <si>
+    <t>MEISKE ANGGRAINY, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>IROM, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>SETIAWAN LIM, S.H.</t>
+  </si>
+  <si>
+    <t>PARADA NICHOLAS SITOPU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURHAYANI. S</t>
+  </si>
+  <si>
+    <t>M. RULLY STIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>DWI EMILIA, S.H.</t>
+  </si>
+  <si>
+    <t>SABINUS</t>
+  </si>
+  <si>
+    <t>SUSANTIN FAJARIYAH, A.Md.Farm.</t>
+  </si>
+  <si>
+    <t>MOH. DARWIS, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ANDRY, S.E.</t>
+  </si>
+  <si>
+    <t>Arief Rinaldi, S.T.</t>
+  </si>
+  <si>
+    <t>Wahdini, S.E.</t>
+  </si>
+  <si>
+    <t>M. Nurdin, S.Pd.</t>
+  </si>
+  <si>
+    <t>WIDIA BUDIANTI, A.Md.</t>
+  </si>
+  <si>
+    <t>Muhammad Yusuf, S.Pd.</t>
+  </si>
+  <si>
+    <t>TIARA AZZAQIA</t>
+  </si>
+  <si>
+    <t>SYARIF RAFIK, S.E.</t>
+  </si>
+  <si>
+    <t>Riaja Saragih, S.T.</t>
+  </si>
+  <si>
+    <t>Achmad Syahril</t>
+  </si>
+  <si>
+    <t>H. SYARIF AMIN MUHAMMAD, S.Ak.</t>
+  </si>
+  <si>
+    <t>MEYZAR RAKARINDA</t>
+  </si>
+  <si>
+    <t>NABILA MUJAHIDAH VI SABILILLAH</t>
+  </si>
+  <si>
+    <t>IDRIS MAHERU, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. HADIJAH FITRIAH, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR</t>
+  </si>
+  <si>
+    <t>TIA INDAHDIATI, S.Pi.</t>
+  </si>
+  <si>
+    <t>IMAM MUHADI</t>
+  </si>
+  <si>
+    <t>KUSMAWATI</t>
+  </si>
+  <si>
+    <t>IWAN SURYA NEGARA, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. RUSLI ABDULLAH, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. Sahmianto</t>
+  </si>
+  <si>
+    <t>Suryati</t>
+  </si>
+  <si>
+    <t>Abd Rahman</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>M. Hasibuan</t>
+  </si>
+  <si>
+    <t>Nadia Kurnia</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZULFIKAR ANSHORI, S.P.</t>
+  </si>
+  <si>
+    <t>SITI</t>
+  </si>
+  <si>
+    <t>H. FATAHILLAH ABRAR, M.Si.</t>
+  </si>
+  <si>
+    <t>H. HERI HALIDI, M.M.</t>
+  </si>
+  <si>
+    <t>ENY JULIATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. MUDA ARMAWAN</t>
+  </si>
+  <si>
+    <t>ABDUL RASYID</t>
+  </si>
+  <si>
+    <t>SRI WIDIYANI, S.T.</t>
+  </si>
+  <si>
+    <t>ABDUL HARITS, S.Kom.</t>
+  </si>
+  <si>
+    <t>AMI MUHARSA, S.E.</t>
+  </si>
+  <si>
+    <t>NURUL RUSHAFAH AZZAHRAWANI</t>
+  </si>
+  <si>
+    <t>ARJANSYAH</t>
+  </si>
+  <si>
+    <t>YUNIAR, S.P.</t>
+  </si>
+  <si>
+    <t>VIVI LESTARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. HERMAN, M.Si.</t>
+  </si>
+  <si>
+    <t>YULIANA</t>
+  </si>
+  <si>
+    <t>SUIB, S.E., M.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. SAMSIR ISMAIL, M.M.</t>
+  </si>
+  <si>
+    <t>HANIFATUL MILLAH</t>
+  </si>
+  <si>
+    <t>D.E. YOHAKIM. ER</t>
+  </si>
+  <si>
+    <t>SUDIMAN, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>YASINTA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MIDIN</t>
+  </si>
+  <si>
+    <t>AGUS MUSTOFA</t>
+  </si>
+  <si>
+    <t>TRI DIYANINGTIYAS, S.E.</t>
+  </si>
+  <si>
+    <t>IKHLAS MUTTAQIN, S.Kom.</t>
+  </si>
+  <si>
+    <t>ABDURROUF</t>
+  </si>
+  <si>
+    <t>MAIMUNAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RAHMADSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. ARDIYANSYAH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHERMAN FAUZI</t>
+  </si>
+  <si>
+    <t>PRIMA HERLINA</t>
+  </si>
+  <si>
+    <t>ANDIKA REYVIN PRAKARSA</t>
+  </si>
+  <si>
+    <t>SYAHRUL RAMADHAN</t>
+  </si>
+  <si>
+    <t>IRMA SINTANIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULMIYANTI</t>
+  </si>
+  <si>
+    <t>YUNAN HELMI</t>
+  </si>
+  <si>
+    <t>SUCI NUR INDASARI</t>
+  </si>
+  <si>
+    <t>CALVIEN MUHAMMAD THAMRIEN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SUNANDA HIDAYAH</t>
+  </si>
+  <si>
+    <t>Hanafi</t>
+  </si>
+  <si>
+    <t>RANI MELIANA</t>
+  </si>
+  <si>
+    <t>ERMIN ELVIANI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. USMAN</t>
+  </si>
+  <si>
+    <t>LUSIANA IRMALIA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARIZI</t>
+  </si>
+  <si>
+    <t>RITA NINGSIH</t>
+  </si>
+  <si>
+    <t>SURYA MUCHLIS</t>
+  </si>
+  <si>
+    <t>Drs. H. HERMAN FAUZIE</t>
+  </si>
+  <si>
+    <t>SHINTA PRIMASARI, S.E., S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ANDRI DARMAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>M. Sholeh</t>
+  </si>
+  <si>
+    <t>MARIUS MARCELLUS TJ, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>M. HUSNI THAMRIEN</t>
+  </si>
+  <si>
+    <t>IKA FRANSISKA</t>
+  </si>
+  <si>
+    <t>MARSELUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>HERMAN, S.P.</t>
+  </si>
+  <si>
+    <t>IWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>LINUSIANA, S.Pd.AUD.</t>
+  </si>
+  <si>
+    <t>SHARON GRACIA</t>
+  </si>
+  <si>
+    <t>OKTAVIANUS KRISTIAN TITUS, A.Md.</t>
+  </si>
+  <si>
+    <t>DANIEL DJOKO PRAPMONO, S.E.</t>
+  </si>
+  <si>
+    <t>ARI AGUSTIAN</t>
+  </si>
+  <si>
+    <t>STEPANUS WIWIN, S.Th.</t>
+  </si>
+  <si>
+    <t>MEGAWATI, A.Md.</t>
+  </si>
+  <si>
+    <t>NOVALINA, A.Md.</t>
+  </si>
+  <si>
+    <t>HENDRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULHAM EFFENDI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MUSNI KALIB, S.Sos.</t>
+  </si>
+  <si>
+    <t>PARIDAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>R. NURALAM, S.Ag.</t>
+  </si>
+  <si>
+    <t>MOH ASLAN, S.H.</t>
+  </si>
+  <si>
+    <t>KURNIA MARYANTININGSIH, S.Si.</t>
+  </si>
+  <si>
+    <t>ARIANDI</t>
+  </si>
+  <si>
+    <t>JURIANSYAH</t>
+  </si>
+  <si>
+    <t>INTAN MILLENIA QADARSIH</t>
+  </si>
+  <si>
+    <t>RIZKA ARABIA WULANDARI</t>
+  </si>
+  <si>
+    <t>M. TOHIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SYARIF KURNIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>MAMAN SURATMAN, S.Pd.I., M.Sos.</t>
+  </si>
+  <si>
+    <t>ENDANG SUAIDAH, S.K.M., M.P.H.</t>
+  </si>
+  <si>
+    <t>A.RACHMAN, S.T.</t>
+  </si>
+  <si>
+    <t>FAUZIAH, S.E.</t>
+  </si>
+  <si>
+    <t>PARDI MOCHTAR</t>
+  </si>
+  <si>
+    <t>HERTY VUSPITA</t>
+  </si>
+  <si>
+    <t>SUCIPTO</t>
+  </si>
+  <si>
+    <t>RURY FEBRIAN HARDIANI, S.E.</t>
+  </si>
+  <si>
+    <t>PURWADI</t>
+  </si>
+  <si>
+    <t>H. BAMBANG WIDIANTO, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>610005</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 5</t>
+  </si>
+  <si>
+    <t>6108</t>
+  </si>
+  <si>
+    <t>LANDAK</t>
+  </si>
+  <si>
+    <t>TUAN GURU JASMIN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>SUKMA INDRA HARY</t>
+  </si>
+  <si>
+    <t>NYEMAS EVI SUMARNI, A.Ma.Pd.</t>
+  </si>
+  <si>
+    <t>RAMAWAN RAMPAS</t>
+  </si>
+  <si>
+    <t>ISTIQOMAH ANJANI</t>
+  </si>
+  <si>
+    <t>R. EPESUS NYARONG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUMADI</t>
+  </si>
+  <si>
+    <t>DEVIS</t>
+  </si>
+  <si>
+    <t>YOHANES DESIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIA EKALIANA, S.P., M.M.A.</t>
+  </si>
+  <si>
+    <t>MINSEN, S.H.</t>
+  </si>
+  <si>
+    <t>ANGELINE FREMALCO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TAPANUS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RAMLI RAMA, S.P.</t>
+  </si>
+  <si>
+    <t>NOVIA KURNIAWATI, S.M., M.H.</t>
+  </si>
+  <si>
+    <t>Fabianus Suparda, S.H.</t>
+  </si>
+  <si>
+    <t>N. Nehen, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>May Jessy P B</t>
+  </si>
+  <si>
+    <t>MELIANI LINGKA, A.Md.S.I.Ak.</t>
+  </si>
+  <si>
+    <t>Claudio Amor De Rosario, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>OKTAPIUS</t>
+  </si>
+  <si>
+    <t>PETRONELA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t>MIRANTY MARSON, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF</t>
+  </si>
+  <si>
+    <t>Darwin Munthe</t>
+  </si>
+  <si>
+    <t>Dra. BONOSA BONAWATI, M.Si.</t>
+  </si>
+  <si>
+    <t>DEOMEDES ARIE VANTAR, S.H.</t>
+  </si>
+  <si>
+    <t>MARWAN HADI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN</t>
+  </si>
+  <si>
+    <t>DWI PURIYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HAJAIRIN, S.E.</t>
+  </si>
+  <si>
+    <t>AGUSTINA</t>
+  </si>
+  <si>
+    <t>DAPAN, S.H.</t>
+  </si>
+  <si>
+    <t>SUKARDI, S.M.</t>
+  </si>
+  <si>
+    <t>OLIVIA SOFIE</t>
+  </si>
+  <si>
+    <t>SURAHMANTO, S.T., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>CENDRA SUNARDI</t>
+  </si>
+  <si>
+    <t>KLEMEN APUI</t>
+  </si>
+  <si>
+    <t>JULIANA</t>
+  </si>
+  <si>
+    <t>Pdt. KOLNATUS SUGIANTO, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>I'IN NORMANIKA, S.H.</t>
+  </si>
+  <si>
+    <t>SULISTYO SAPTA ANDONI, S.Tr.T.</t>
+  </si>
+  <si>
+    <t>DEA CAULA LASTRIANI, A.P.Ds.</t>
+  </si>
+  <si>
+    <t>YOSEF ELWARDUS MURTI PUTRA, S.Hut.</t>
+  </si>
+  <si>
+    <t>SYAHRIL RAMADAN</t>
+  </si>
+  <si>
+    <t>DEWI RATNA SARI</t>
+  </si>
+  <si>
+    <t>JOHAN SETIAWAN</t>
+  </si>
+  <si>
+    <t>SILVIA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>TOBING</t>
+  </si>
+  <si>
+    <t>MALAYATI</t>
+  </si>
+  <si>
+    <t>SUDOMO</t>
+  </si>
+  <si>
+    <t>MAKSIMA SULAIMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>BUDI SANTOSO, S.H.</t>
+  </si>
+  <si>
+    <t>N. CH. SAIYAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUSTAM UMAR</t>
+  </si>
+  <si>
+    <t>ADERIANA</t>
+  </si>
+  <si>
+    <t>IRA SUSANAWATI, S.Kom.</t>
+  </si>
+  <si>
+    <t>EGING REIGEN, S.Kom.</t>
+  </si>
+  <si>
+    <t>Pdt. LAJIB, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>HENDRIANUS,  S.K.M., M.K.M.</t>
+  </si>
+  <si>
+    <t>RENI APRIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTINUS, S.Th.</t>
+  </si>
+  <si>
+    <t>EVA WIA SONATA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HASANUDIN</t>
+  </si>
+  <si>
+    <t>JUNAINAH</t>
+  </si>
+  <si>
+    <t>FEBRIA ASPRIONO</t>
+  </si>
+  <si>
+    <t>RINA ISWANDARI</t>
+  </si>
+  <si>
+    <t>SAPAR DIANSYAH</t>
+  </si>
+  <si>
+    <t>TEDI HARIYADI, S.T.</t>
+  </si>
+  <si>
+    <t>ROFIKH SETIYAJI</t>
+  </si>
+  <si>
+    <t>SONYA SAFITRI</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO</t>
+  </si>
+  <si>
     <t>610008</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 8</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>KAYONG UTARA</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>KETAPANG</t>
   </si>
   <si>
     <t>MUHAMMAD THOHIR, S.Ag.</t>
   </si>
   <si>
     <t>HENDRA</t>
   </si>
   <si>
     <t>SALWA</t>
@@ -1119,53 +2976,50 @@
   <si>
     <t>SELVI DZULKAIDAH NINGSIH</t>
   </si>
   <si>
     <t>H. RASMIDI, S.E., M.M.</t>
   </si>
   <si>
     <t>MUHAMMAD SUKARDI, S.E.</t>
   </si>
   <si>
     <t>Devi Anggraini</t>
   </si>
   <si>
     <t>H. Nizarwan Achmad, S.Sos., M.Si.</t>
   </si>
   <si>
     <t>AMANTUS SUMARNO, S.E.</t>
   </si>
   <si>
     <t>WIDIA GUSMIYARTI</t>
   </si>
   <si>
     <t>INDAH KURNIATI</t>
   </si>
   <si>
-    <t>RUDI HARTONO</t>
-[...1 lines deleted...]
-  <si>
     <t>SUSILO AHENG</t>
   </si>
   <si>
     <t>HOLTIAMAN SARAGIH, S.H., M.H.</t>
   </si>
   <si>
     <t>PEGGY SAVIRA MANGUNDAP, A.Md.I.K.</t>
   </si>
   <si>
     <t>ADE HARTAWAN</t>
   </si>
   <si>
     <t>YUSTINUS ANGGA</t>
   </si>
   <si>
     <t>NATALIA ROHRISKI</t>
   </si>
   <si>
     <t>MEUBY, S.H.</t>
   </si>
   <si>
     <t>YAKOBUS DINGUM SUDI YANTO, A.Md.</t>
   </si>
   <si>
     <t>GUSTI M HUKMA, S.E.</t>
@@ -1210,1904 +3064,50 @@
     <t>PUTRI DWI APRIANI</t>
   </si>
   <si>
     <t>EDWARD EDO ARIFIANDHIKA, A.Md.</t>
   </si>
   <si>
     <t>EDI HARTONO</t>
   </si>
   <si>
     <t>NURUL UYUN, A.Md.</t>
   </si>
   <si>
     <t>SYARIF HELMI FAUZIANSYAH, S.T.</t>
   </si>
   <si>
     <t>ANTARIDA</t>
   </si>
   <si>
     <t>TRI ISMANTO, S.T.</t>
   </si>
   <si>
     <t>UMI SURIFATONAH</t>
   </si>
   <si>
     <t>ZAINOL ARIFI</t>
-  </si>
-[...1852 lines deleted...]
-    <t>H. BAMBANG WIDIANTO, S.T., M.T.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3443,10039 +3443,3089 @@
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>481</v>
+        <v>519</v>
       </c>
       <c r="D2" t="s">
-        <v>482</v>
+        <v>520</v>
       </c>
       <c r="E2" t="s">
-        <v>483</v>
+        <v>521</v>
       </c>
       <c r="F2" t="s">
-        <v>484</v>
+        <v>522</v>
       </c>
       <c r="G2">
-        <v>15526</v>
+        <v>31037</v>
       </c>
       <c r="H2">
-        <v>30552</v>
+        <v>36215</v>
       </c>
       <c r="I2">
-        <v>100695</v>
+        <v>32305</v>
       </c>
       <c r="J2">
-        <v>30308</v>
+        <v>45274</v>
       </c>
       <c r="K2">
-        <v>29914</v>
+        <v>59349</v>
       </c>
       <c r="L2">
-        <v>599</v>
+        <v>1493</v>
       </c>
       <c r="M2">
-        <v>2424</v>
+        <v>1456</v>
       </c>
       <c r="N2">
-        <v>414</v>
+        <v>38121</v>
       </c>
       <c r="O2">
-        <v>11629</v>
+        <v>409</v>
       </c>
       <c r="P2">
-        <v>334</v>
+        <v>27930</v>
       </c>
       <c r="Q2">
-        <v>1551</v>
+        <v>520</v>
       </c>
       <c r="R2">
-        <v>8088</v>
+        <v>35852</v>
       </c>
       <c r="S2">
-        <v>8129</v>
+        <v>959</v>
       </c>
       <c r="T2">
-        <v>5076</v>
+        <v>27928</v>
       </c>
       <c r="U2">
-        <v>1140</v>
+        <v>8459</v>
       </c>
       <c r="V2">
-        <v>264</v>
+        <v>4218</v>
       </c>
       <c r="W2">
-        <v>246643</v>
+        <v>8982</v>
+      </c>
+      <c r="X2">
+        <v>5240</v>
+      </c>
+      <c r="Y2">
+        <v>365747</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>15526</v>
+        <v>31037</v>
       </c>
       <c r="H3">
-        <v>30552</v>
+        <v>36215</v>
       </c>
       <c r="I3">
-        <v>100695</v>
+        <v>32305</v>
       </c>
       <c r="J3">
-        <v>30308</v>
+        <v>45274</v>
       </c>
       <c r="K3">
-        <v>29914</v>
+        <v>59349</v>
       </c>
       <c r="L3">
-        <v>599</v>
+        <v>1493</v>
       </c>
       <c r="M3">
-        <v>2424</v>
+        <v>1456</v>
       </c>
       <c r="N3">
-        <v>414</v>
+        <v>38121</v>
       </c>
       <c r="O3">
-        <v>11629</v>
+        <v>409</v>
       </c>
       <c r="P3">
-        <v>334</v>
+        <v>27930</v>
       </c>
       <c r="Q3">
-        <v>1551</v>
+        <v>520</v>
       </c>
       <c r="R3">
-        <v>8088</v>
+        <v>35852</v>
       </c>
       <c r="S3">
-        <v>8129</v>
+        <v>959</v>
       </c>
       <c r="T3">
-        <v>5076</v>
+        <v>27928</v>
       </c>
       <c r="U3">
-        <v>1140</v>
+        <v>8459</v>
       </c>
       <c r="V3">
-        <v>264</v>
+        <v>4218</v>
       </c>
       <c r="W3">
-        <v>246643</v>
+        <v>8982</v>
+      </c>
+      <c r="X3">
+        <v>5240</v>
+      </c>
+      <c r="Y3">
+        <v>365747</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...6978 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>31037</v>
       </c>
       <c r="E2">
         <v>31037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>3204</v>
       </c>
       <c r="E3">
         <v>3204</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>726</v>
+        <v>523</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>22142</v>
       </c>
       <c r="E4">
         <v>22142</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>727</v>
+        <v>524</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>1177</v>
       </c>
       <c r="E5">
         <v>1177</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>728</v>
+        <v>525</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>551</v>
       </c>
       <c r="E6">
         <v>551</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>729</v>
+        <v>526</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>728</v>
       </c>
       <c r="E7">
         <v>728</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>730</v>
+        <v>527</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>157</v>
       </c>
       <c r="E8">
         <v>157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>731</v>
+        <v>528</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>438</v>
       </c>
       <c r="E9">
         <v>438</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>732</v>
+        <v>529</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>196</v>
       </c>
       <c r="E10">
         <v>196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>733</v>
+        <v>530</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>2444</v>
       </c>
       <c r="E11">
         <v>2444</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>36215</v>
       </c>
       <c r="E13">
         <v>36215</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>6223</v>
       </c>
       <c r="E14">
         <v>6223</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>734</v>
+        <v>531</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>23113</v>
       </c>
       <c r="E15">
         <v>23113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>735</v>
+        <v>532</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>2288</v>
       </c>
       <c r="E16">
         <v>2288</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>736</v>
+        <v>533</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>797</v>
       </c>
       <c r="E17">
         <v>797</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>737</v>
+        <v>534</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>526</v>
       </c>
       <c r="E18">
         <v>526</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>738</v>
+        <v>535</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>326</v>
       </c>
       <c r="E19">
         <v>326</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>739</v>
+        <v>536</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>519</v>
       </c>
       <c r="E20">
         <v>519</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>740</v>
+        <v>537</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>473</v>
       </c>
       <c r="E21">
         <v>473</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>741</v>
+        <v>538</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>1950</v>
       </c>
       <c r="E22">
         <v>1950</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
         <v>32305</v>
       </c>
       <c r="E24">
         <v>32305</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>6805</v>
       </c>
       <c r="E25">
         <v>6805</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>742</v>
+        <v>539</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>9007</v>
       </c>
       <c r="E26">
         <v>9007</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>743</v>
+        <v>540</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>1994</v>
       </c>
       <c r="E27">
         <v>1994</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>744</v>
+        <v>541</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>2476</v>
       </c>
       <c r="E28">
         <v>2476</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>745</v>
+        <v>542</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>2109</v>
       </c>
       <c r="E29">
         <v>2109</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>746</v>
+        <v>543</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>445</v>
       </c>
       <c r="E30">
         <v>445</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>747</v>
+        <v>544</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>7953</v>
       </c>
       <c r="E31">
         <v>7953</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>748</v>
+        <v>545</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>920</v>
       </c>
       <c r="E32">
         <v>920</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>749</v>
+        <v>546</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>596</v>
       </c>
       <c r="E33">
         <v>596</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>45274</v>
       </c>
       <c r="E35">
         <v>45274</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>3545</v>
       </c>
       <c r="E36">
         <v>3545</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>750</v>
+        <v>547</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>17151</v>
       </c>
       <c r="E37">
         <v>17151</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>751</v>
+        <v>548</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>1146</v>
       </c>
       <c r="E38">
         <v>1146</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>752</v>
+        <v>549</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>14655</v>
       </c>
       <c r="E39">
         <v>14655</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>753</v>
+        <v>550</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>1326</v>
       </c>
       <c r="E40">
         <v>1326</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>754</v>
+        <v>551</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>826</v>
       </c>
       <c r="E41">
         <v>826</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>755</v>
+        <v>552</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>1370</v>
       </c>
       <c r="E42">
         <v>1370</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>756</v>
+        <v>553</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>631</v>
       </c>
       <c r="E43">
         <v>631</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>757</v>
+        <v>554</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>4624</v>
       </c>
       <c r="E44">
         <v>4624</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D46">
         <v>59349</v>
       </c>
       <c r="E46">
         <v>59349</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>3641</v>
       </c>
       <c r="E47">
         <v>3641</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>758</v>
+        <v>555</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>12880</v>
       </c>
       <c r="E48">
         <v>12880</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>759</v>
+        <v>556</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>19618</v>
       </c>
       <c r="E49">
         <v>19618</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>760</v>
+        <v>557</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>1016</v>
       </c>
       <c r="E50">
         <v>1016</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>761</v>
+        <v>558</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>1192</v>
       </c>
       <c r="E51">
         <v>1192</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>762</v>
+        <v>559</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>20124</v>
       </c>
       <c r="E52">
         <v>20124</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>763</v>
+        <v>560</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>377</v>
       </c>
       <c r="E53">
         <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>764</v>
+        <v>561</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>177</v>
       </c>
       <c r="E54">
         <v>177</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>765</v>
+        <v>562</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>324</v>
       </c>
       <c r="E55">
         <v>324</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D57">
         <v>1493</v>
       </c>
       <c r="E57">
         <v>1493</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>403</v>
       </c>
       <c r="E58">
         <v>403</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>766</v>
+        <v>563</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>516</v>
       </c>
       <c r="E59">
         <v>516</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>767</v>
+        <v>564</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>158</v>
       </c>
       <c r="E60">
         <v>158</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>768</v>
+        <v>565</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>122</v>
       </c>
       <c r="E61">
         <v>122</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>769</v>
+        <v>566</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>98</v>
       </c>
       <c r="E62">
         <v>98</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>770</v>
+        <v>567</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>94</v>
       </c>
       <c r="E63">
         <v>94</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>771</v>
+        <v>568</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>102</v>
       </c>
       <c r="E64">
         <v>102</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
         <v>1456</v>
       </c>
       <c r="E66">
         <v>1456</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>291</v>
       </c>
       <c r="E67">
         <v>291</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>772</v>
+        <v>569</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>184</v>
       </c>
       <c r="E68">
         <v>184</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>773</v>
+        <v>570</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>395</v>
       </c>
       <c r="E69">
         <v>395</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>774</v>
+        <v>571</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>66</v>
       </c>
       <c r="E70">
         <v>66</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>775</v>
+        <v>572</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>73</v>
       </c>
       <c r="E71">
         <v>73</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>776</v>
+        <v>573</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>166</v>
       </c>
       <c r="E72">
         <v>166</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>777</v>
+        <v>574</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>117</v>
       </c>
       <c r="E73">
         <v>117</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>778</v>
+        <v>575</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>122</v>
       </c>
       <c r="E74">
         <v>122</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>779</v>
+        <v>576</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>42</v>
       </c>
       <c r="E75">
         <v>42</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>38121</v>
       </c>
       <c r="E77">
         <v>38121</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>7621</v>
       </c>
       <c r="E78">
         <v>7621</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>780</v>
+        <v>577</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>19594</v>
       </c>
       <c r="E79">
         <v>19594</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>781</v>
+        <v>578</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>4564</v>
       </c>
       <c r="E80">
         <v>4564</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>782</v>
+        <v>579</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>2280</v>
       </c>
       <c r="E81">
         <v>2280</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>783</v>
+        <v>580</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>1109</v>
       </c>
       <c r="E82">
         <v>1109</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>784</v>
+        <v>581</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>1576</v>
       </c>
       <c r="E83">
         <v>1576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>785</v>
+        <v>582</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>175</v>
       </c>
       <c r="E84">
         <v>175</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>786</v>
+        <v>583</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>593</v>
       </c>
       <c r="E85">
         <v>593</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>787</v>
+        <v>584</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>609</v>
       </c>
       <c r="E86">
         <v>609</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>409</v>
       </c>
       <c r="E88">
         <v>409</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B89" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>113</v>
       </c>
       <c r="E89">
         <v>113</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>788</v>
+        <v>585</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>42</v>
       </c>
       <c r="E90">
         <v>42</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>789</v>
+        <v>586</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>129</v>
       </c>
       <c r="E91">
         <v>129</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>790</v>
+        <v>587</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>46</v>
       </c>
       <c r="E92">
         <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>791</v>
+        <v>588</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>42</v>
       </c>
       <c r="E93">
         <v>42</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>792</v>
+        <v>589</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>37</v>
       </c>
       <c r="E94">
         <v>37</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>27930</v>
       </c>
       <c r="E96">
         <v>27930</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>1224</v>
       </c>
       <c r="E97">
         <v>1224</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>793</v>
+        <v>590</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>22070</v>
       </c>
       <c r="E98">
         <v>22070</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>794</v>
+        <v>591</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>2004</v>
       </c>
       <c r="E99">
         <v>2004</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>795</v>
+        <v>592</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>453</v>
       </c>
       <c r="E100">
         <v>453</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>796</v>
+        <v>593</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>313</v>
       </c>
       <c r="E101">
         <v>313</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>797</v>
+        <v>594</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>470</v>
       </c>
       <c r="E102">
         <v>470</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>798</v>
+        <v>595</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>373</v>
       </c>
       <c r="E103">
         <v>373</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>799</v>
+        <v>596</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>806</v>
       </c>
       <c r="E104">
         <v>806</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>800</v>
+        <v>597</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>217</v>
       </c>
       <c r="E105">
         <v>217</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>11</v>
       </c>
       <c r="B107" t="s">
         <v>16</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>520</v>
       </c>
       <c r="E107">
         <v>520</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>190</v>
       </c>
       <c r="E108">
         <v>190</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>801</v>
+        <v>598</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>205</v>
       </c>
       <c r="E109">
         <v>205</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>802</v>
+        <v>599</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>125</v>
       </c>
       <c r="E110">
         <v>125</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>17</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D112">
         <v>35852</v>
       </c>
       <c r="E112">
         <v>35852</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B113" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>1526</v>
       </c>
       <c r="E113">
         <v>1526</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>803</v>
+        <v>600</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>12874</v>
       </c>
       <c r="E114">
         <v>12874</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>804</v>
+        <v>601</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>5811</v>
       </c>
       <c r="E115">
         <v>5811</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>805</v>
+        <v>602</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>423</v>
       </c>
       <c r="E116">
         <v>423</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>806</v>
+        <v>603</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>12510</v>
       </c>
       <c r="E117">
         <v>12510</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>807</v>
+        <v>604</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>2381</v>
       </c>
       <c r="E118">
         <v>2381</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>808</v>
+        <v>605</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>107</v>
       </c>
       <c r="E119">
         <v>107</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>809</v>
+        <v>606</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>112</v>
       </c>
       <c r="E120">
         <v>112</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>810</v>
+        <v>607</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>108</v>
       </c>
       <c r="E121">
         <v>108</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>13</v>
       </c>
       <c r="B123" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
         <v>959</v>
       </c>
       <c r="E123">
         <v>959</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B124" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>189</v>
       </c>
       <c r="E124">
         <v>189</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>811</v>
+        <v>608</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>610</v>
       </c>
       <c r="E125">
         <v>610</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>812</v>
+        <v>609</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>81</v>
       </c>
       <c r="E126">
         <v>81</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>813</v>
+        <v>610</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>42</v>
       </c>
       <c r="E127">
         <v>42</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>814</v>
+        <v>611</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>37</v>
       </c>
       <c r="E128">
         <v>37</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>14</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D130">
         <v>27928</v>
       </c>
       <c r="E130">
         <v>27928</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B131" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D131">
         <v>2622</v>
       </c>
       <c r="E131">
         <v>2622</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>815</v>
+        <v>612</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>1747</v>
       </c>
       <c r="E132">
         <v>1747</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>816</v>
+        <v>613</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>8199</v>
       </c>
       <c r="E133">
         <v>8199</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>817</v>
+        <v>614</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>735</v>
       </c>
       <c r="E134">
         <v>735</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>818</v>
+        <v>615</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>1171</v>
       </c>
       <c r="E135">
         <v>1171</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>819</v>
+        <v>616</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>1892</v>
       </c>
       <c r="E136">
         <v>1892</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>820</v>
+        <v>617</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>349</v>
       </c>
       <c r="E137">
         <v>349</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>7</v>
       </c>
       <c r="B138" t="s">
-        <v>821</v>
+        <v>618</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>9633</v>
       </c>
       <c r="E138">
         <v>9633</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>8</v>
       </c>
       <c r="B139" t="s">
-        <v>822</v>
+        <v>619</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>1580</v>
       </c>
       <c r="E139">
         <v>1580</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>8459</v>
       </c>
       <c r="E141">
         <v>8459</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B142" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>2608</v>
       </c>
       <c r="E142">
         <v>2608</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>823</v>
+        <v>620</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>2985</v>
       </c>
       <c r="E143">
         <v>2985</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>824</v>
+        <v>621</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>1115</v>
       </c>
       <c r="E144">
         <v>1115</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>825</v>
+        <v>622</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>328</v>
       </c>
       <c r="E145">
         <v>328</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>826</v>
+        <v>623</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>332</v>
       </c>
       <c r="E146">
         <v>332</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>827</v>
+        <v>624</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>192</v>
       </c>
       <c r="E147">
         <v>192</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>828</v>
+        <v>625</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>512</v>
       </c>
       <c r="E148">
         <v>512</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>829</v>
+        <v>626</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>387</v>
       </c>
       <c r="E149">
         <v>387</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D151">
         <v>4218</v>
       </c>
       <c r="E151">
         <v>4218</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B152" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D152">
         <v>398</v>
       </c>
       <c r="E152">
         <v>398</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>830</v>
+        <v>627</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>2541</v>
       </c>
       <c r="E153">
         <v>2541</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>831</v>
+        <v>628</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>495</v>
       </c>
       <c r="E154">
         <v>495</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>832</v>
+        <v>629</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>216</v>
       </c>
       <c r="E155">
         <v>216</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>833</v>
+        <v>630</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>152</v>
       </c>
       <c r="E156">
         <v>152</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>834</v>
+        <v>631</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>178</v>
       </c>
       <c r="E157">
         <v>178</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>835</v>
+        <v>632</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>33</v>
       </c>
       <c r="E158">
         <v>33</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>836</v>
+        <v>633</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>70</v>
       </c>
       <c r="E159">
         <v>70</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>837</v>
+        <v>634</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>135</v>
       </c>
       <c r="E160">
         <v>135</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>17</v>
       </c>
       <c r="B162" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D162">
         <v>8982</v>
       </c>
       <c r="E162">
         <v>8982</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B163" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>1093</v>
       </c>
       <c r="E163">
         <v>1093</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>838</v>
+        <v>635</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>4066</v>
       </c>
       <c r="E164">
         <v>4066</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>839</v>
+        <v>636</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>1037</v>
       </c>
       <c r="E165">
         <v>1037</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>840</v>
+        <v>637</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>246</v>
       </c>
       <c r="E166">
         <v>246</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>841</v>
+        <v>638</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>435</v>
       </c>
       <c r="E167">
         <v>435</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>842</v>
+        <v>639</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>746</v>
       </c>
       <c r="E168">
         <v>746</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>843</v>
+        <v>640</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>207</v>
       </c>
       <c r="E169">
         <v>207</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>844</v>
+        <v>641</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>628</v>
       </c>
       <c r="E170">
         <v>628</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>845</v>
+        <v>642</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>524</v>
       </c>
       <c r="E171">
         <v>524</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
         <v>24</v>
       </c>
       <c r="B173" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C173" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D173">
         <v>5240</v>
       </c>
       <c r="E173">
         <v>5240</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B174" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C174" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D174">
         <v>716</v>
       </c>
       <c r="E174">
         <v>716</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>846</v>
+        <v>643</v>
       </c>
       <c r="C175" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>2396</v>
       </c>
       <c r="E175">
         <v>2396</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>448</v>
+        <v>91</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>232</v>
       </c>
       <c r="E176">
         <v>232</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>847</v>
+        <v>644</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D177">
         <v>272</v>
       </c>
       <c r="E177">
         <v>272</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>848</v>
+        <v>645</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D178">
         <v>1029</v>
       </c>
       <c r="E178">
         <v>1029</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>5</v>
       </c>
       <c r="B179" t="s">
-        <v>849</v>
+        <v>646</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D179">
         <v>47</v>
       </c>
       <c r="E179">
         <v>47</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>6</v>
       </c>
       <c r="B180" t="s">
-        <v>850</v>
+        <v>647</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D180">
         <v>213</v>
       </c>
       <c r="E180">
         <v>213</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>7</v>
       </c>
       <c r="B181" t="s">
-        <v>851</v>
+        <v>648</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D181">
         <v>179</v>
       </c>
       <c r="E181">
         <v>179</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>8</v>
       </c>
       <c r="B182" t="s">
-        <v>852</v>
+        <v>649</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D182">
         <v>156</v>
       </c>
       <c r="E182">
         <v>156</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -13494,89 +6544,89 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>853</v>
+        <v>650</v>
       </c>
       <c r="D2" t="s">
-        <v>854</v>
+        <v>651</v>
       </c>
       <c r="E2" t="s">
-        <v>855</v>
+        <v>652</v>
       </c>
       <c r="F2" t="s">
-        <v>856</v>
+        <v>653</v>
       </c>
       <c r="G2">
         <v>18597</v>
       </c>
       <c r="H2">
         <v>55608</v>
       </c>
       <c r="I2">
         <v>74767</v>
       </c>
       <c r="J2">
         <v>40944</v>
       </c>
       <c r="K2">
         <v>61921</v>
       </c>
       <c r="L2">
         <v>788</v>
       </c>
       <c r="M2">
         <v>897</v>
       </c>
       <c r="N2">
         <v>20585</v>
       </c>
@@ -13597,63 +6647,63 @@
       </c>
       <c r="T2">
         <v>23239</v>
       </c>
       <c r="U2">
         <v>4050</v>
       </c>
       <c r="V2">
         <v>1665</v>
       </c>
       <c r="W2">
         <v>13951</v>
       </c>
       <c r="X2">
         <v>2047</v>
       </c>
       <c r="Y2">
         <v>355862</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>853</v>
+        <v>650</v>
       </c>
       <c r="D3" t="s">
-        <v>854</v>
+        <v>651</v>
       </c>
       <c r="E3" t="s">
-        <v>857</v>
+        <v>654</v>
       </c>
       <c r="F3" t="s">
-        <v>858</v>
+        <v>655</v>
       </c>
       <c r="G3">
         <v>5784</v>
       </c>
       <c r="H3">
         <v>16540</v>
       </c>
       <c r="I3">
         <v>16876</v>
       </c>
       <c r="J3">
         <v>25219</v>
       </c>
       <c r="K3">
         <v>20552</v>
       </c>
       <c r="L3">
         <v>322</v>
       </c>
       <c r="M3">
         <v>329</v>
       </c>
       <c r="N3">
         <v>3789</v>
       </c>
@@ -13671,54 +6721,54 @@
       </c>
       <c r="S3">
         <v>136</v>
       </c>
       <c r="T3">
         <v>45878</v>
       </c>
       <c r="U3">
         <v>1721</v>
       </c>
       <c r="V3">
         <v>449</v>
       </c>
       <c r="W3">
         <v>7183</v>
       </c>
       <c r="X3">
         <v>784</v>
       </c>
       <c r="Y3">
         <v>157451</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4">
         <v>24381</v>
       </c>
       <c r="H4">
         <v>72148</v>
       </c>
       <c r="I4">
         <v>91643</v>
       </c>
       <c r="J4">
         <v>66163</v>
       </c>
       <c r="K4">
         <v>82473</v>
       </c>
       <c r="L4">
         <v>1110</v>
       </c>
       <c r="M4">
         <v>1226</v>
       </c>
       <c r="N4">
         <v>24374</v>
       </c>
@@ -13738,3851 +6788,9423 @@
         <v>349</v>
       </c>
       <c r="T4">
         <v>69117</v>
       </c>
       <c r="U4">
         <v>5771</v>
       </c>
       <c r="V4">
         <v>2114</v>
       </c>
       <c r="W4">
         <v>21134</v>
       </c>
       <c r="X4">
         <v>2831</v>
       </c>
       <c r="Y4">
         <v>513313</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>18597</v>
       </c>
       <c r="E2">
         <v>5784</v>
       </c>
       <c r="F2">
         <v>24381</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>4128</v>
       </c>
       <c r="E3">
         <v>1357</v>
       </c>
       <c r="F3">
         <v>5485</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>859</v>
+        <v>656</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>6662</v>
       </c>
       <c r="E4">
         <v>1623</v>
       </c>
       <c r="F4">
         <v>8285</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>860</v>
+        <v>657</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>1714</v>
       </c>
       <c r="E5">
         <v>677</v>
       </c>
       <c r="F5">
         <v>2391</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>861</v>
+        <v>658</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>453</v>
       </c>
       <c r="E6">
         <v>189</v>
       </c>
       <c r="F6">
         <v>642</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>862</v>
+        <v>659</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>756</v>
       </c>
       <c r="E7">
         <v>271</v>
       </c>
       <c r="F7">
         <v>1027</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>863</v>
+        <v>660</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>265</v>
       </c>
       <c r="E8">
         <v>90</v>
       </c>
       <c r="F8">
         <v>355</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>864</v>
+        <v>661</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>178</v>
       </c>
       <c r="E9">
         <v>74</v>
       </c>
       <c r="F9">
         <v>252</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>865</v>
+        <v>662</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>447</v>
       </c>
       <c r="E10">
         <v>396</v>
       </c>
       <c r="F10">
         <v>843</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>866</v>
+        <v>663</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>266</v>
       </c>
       <c r="E11">
         <v>115</v>
       </c>
       <c r="F11">
         <v>381</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>867</v>
+        <v>664</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>135</v>
       </c>
       <c r="E12">
         <v>368</v>
       </c>
       <c r="F12">
         <v>503</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>868</v>
+        <v>665</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>3434</v>
       </c>
       <c r="E13">
         <v>552</v>
       </c>
       <c r="F13">
         <v>3986</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>869</v>
+        <v>666</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>159</v>
       </c>
       <c r="E14">
         <v>72</v>
       </c>
       <c r="F14">
         <v>231</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>55608</v>
       </c>
       <c r="E16">
         <v>16540</v>
       </c>
       <c r="F16">
         <v>72148</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>6613</v>
       </c>
       <c r="E17">
         <v>2042</v>
       </c>
       <c r="F17">
         <v>8655</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>870</v>
+        <v>667</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>9454</v>
       </c>
       <c r="E18">
         <v>5660</v>
       </c>
       <c r="F18">
         <v>15114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>871</v>
+        <v>668</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>16658</v>
       </c>
       <c r="E19">
         <v>4211</v>
       </c>
       <c r="F19">
         <v>20869</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>872</v>
+        <v>669</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>7994</v>
       </c>
       <c r="E20">
         <v>204</v>
       </c>
       <c r="F20">
         <v>8198</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>873</v>
+        <v>670</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>716</v>
       </c>
       <c r="E21">
         <v>205</v>
       </c>
       <c r="F21">
         <v>921</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>874</v>
+        <v>671</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>594</v>
       </c>
       <c r="E22">
         <v>246</v>
       </c>
       <c r="F22">
         <v>840</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>875</v>
+        <v>672</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>266</v>
       </c>
       <c r="E23">
         <v>78</v>
       </c>
       <c r="F23">
         <v>344</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>876</v>
+        <v>673</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>1061</v>
       </c>
       <c r="E24">
         <v>371</v>
       </c>
       <c r="F24">
         <v>1432</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>877</v>
+        <v>674</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>451</v>
       </c>
       <c r="E25">
         <v>65</v>
       </c>
       <c r="F25">
         <v>516</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>878</v>
+        <v>675</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>92</v>
       </c>
       <c r="E26">
         <v>39</v>
       </c>
       <c r="F26">
         <v>131</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>879</v>
+        <v>676</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>233</v>
       </c>
       <c r="E27">
         <v>213</v>
       </c>
       <c r="F27">
         <v>446</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>880</v>
+        <v>677</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>11476</v>
       </c>
       <c r="E28">
         <v>3206</v>
       </c>
       <c r="F28">
         <v>14682</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>74767</v>
       </c>
       <c r="E30">
         <v>16876</v>
       </c>
       <c r="F30">
         <v>91643</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>7445</v>
       </c>
       <c r="E31">
         <v>2784</v>
       </c>
       <c r="F31">
         <v>10229</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>881</v>
+        <v>678</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>18868</v>
       </c>
       <c r="E32">
         <v>2364</v>
       </c>
       <c r="F32">
         <v>21232</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>882</v>
+        <v>679</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>7467</v>
       </c>
       <c r="E33">
         <v>2594</v>
       </c>
       <c r="F33">
         <v>10061</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>883</v>
+        <v>680</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>8465</v>
       </c>
       <c r="E34">
         <v>1344</v>
       </c>
       <c r="F34">
         <v>9809</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>884</v>
+        <v>681</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>3961</v>
       </c>
       <c r="E35">
         <v>1889</v>
       </c>
       <c r="F35">
         <v>5850</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>885</v>
+        <v>682</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>857</v>
       </c>
       <c r="E36">
         <v>525</v>
       </c>
       <c r="F36">
         <v>1382</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>886</v>
+        <v>683</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>501</v>
       </c>
       <c r="E37">
         <v>174</v>
       </c>
       <c r="F37">
         <v>675</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>887</v>
+        <v>684</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>6981</v>
       </c>
       <c r="E38">
         <v>1984</v>
       </c>
       <c r="F38">
         <v>8965</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>888</v>
+        <v>685</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>413</v>
       </c>
       <c r="E39">
         <v>212</v>
       </c>
       <c r="F39">
         <v>625</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>889</v>
+        <v>686</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>475</v>
       </c>
       <c r="E40">
         <v>1331</v>
       </c>
       <c r="F40">
         <v>1806</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>890</v>
+        <v>687</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>200</v>
       </c>
       <c r="E41">
         <v>101</v>
       </c>
       <c r="F41">
         <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>891</v>
+        <v>688</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>19134</v>
       </c>
       <c r="E42">
         <v>1574</v>
       </c>
       <c r="F42">
         <v>20708</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>40944</v>
       </c>
       <c r="E44">
         <v>25219</v>
       </c>
       <c r="F44">
         <v>66163</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>5049</v>
       </c>
       <c r="E45">
         <v>1516</v>
       </c>
       <c r="F45">
         <v>6565</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>892</v>
+        <v>689</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>11688</v>
       </c>
       <c r="E46">
         <v>3679</v>
       </c>
       <c r="F46">
         <v>15367</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>893</v>
+        <v>690</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>15023</v>
       </c>
       <c r="E47">
         <v>14963</v>
       </c>
       <c r="F47">
         <v>29986</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>894</v>
+        <v>691</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>416</v>
       </c>
       <c r="E48">
         <v>279</v>
       </c>
       <c r="F48">
         <v>695</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>895</v>
+        <v>692</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>5549</v>
       </c>
       <c r="E49">
         <v>2299</v>
       </c>
       <c r="F49">
         <v>7848</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>896</v>
+        <v>693</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>389</v>
       </c>
       <c r="E50">
         <v>107</v>
       </c>
       <c r="F50">
         <v>496</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>802</v>
+        <v>599</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>365</v>
       </c>
       <c r="E51">
         <v>208</v>
       </c>
       <c r="F51">
         <v>573</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>897</v>
+        <v>694</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>547</v>
       </c>
       <c r="E52">
         <v>138</v>
       </c>
       <c r="F52">
         <v>685</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>898</v>
+        <v>695</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>132</v>
       </c>
       <c r="E53">
         <v>51</v>
       </c>
       <c r="F53">
         <v>183</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>899</v>
+        <v>696</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>301</v>
       </c>
       <c r="E54">
         <v>147</v>
       </c>
       <c r="F54">
         <v>448</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>900</v>
+        <v>697</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>203</v>
       </c>
       <c r="E55">
         <v>52</v>
       </c>
       <c r="F55">
         <v>255</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>901</v>
+        <v>698</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>1282</v>
       </c>
       <c r="E56">
         <v>1780</v>
       </c>
       <c r="F56">
         <v>3062</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>61921</v>
       </c>
       <c r="E58">
         <v>20552</v>
       </c>
       <c r="F58">
         <v>82473</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>4502</v>
       </c>
       <c r="E59">
         <v>1381</v>
       </c>
       <c r="F59">
         <v>5883</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>902</v>
+        <v>699</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>22221</v>
       </c>
       <c r="E60">
         <v>6349</v>
       </c>
       <c r="F60">
         <v>28570</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>903</v>
+        <v>700</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>11231</v>
       </c>
       <c r="E61">
         <v>9210</v>
       </c>
       <c r="F61">
         <v>20441</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>904</v>
+        <v>701</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>1664</v>
       </c>
       <c r="E62">
         <v>148</v>
       </c>
       <c r="F62">
         <v>1812</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>905</v>
+        <v>702</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>1118</v>
       </c>
       <c r="E63">
         <v>301</v>
       </c>
       <c r="F63">
         <v>1419</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>906</v>
+        <v>703</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>20322</v>
       </c>
       <c r="E64">
         <v>2382</v>
       </c>
       <c r="F64">
         <v>22704</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>907</v>
+        <v>704</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>179</v>
       </c>
       <c r="E65">
         <v>51</v>
       </c>
       <c r="F65">
         <v>230</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>908</v>
+        <v>705</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>109</v>
       </c>
       <c r="E66">
         <v>32</v>
       </c>
       <c r="F66">
         <v>141</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>909</v>
+        <v>706</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>145</v>
       </c>
       <c r="E67">
         <v>44</v>
       </c>
       <c r="F67">
         <v>189</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>910</v>
+        <v>707</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>71</v>
       </c>
       <c r="E68">
         <v>113</v>
       </c>
       <c r="F68">
         <v>184</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>911</v>
+        <v>708</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>45</v>
       </c>
       <c r="E69">
         <v>29</v>
       </c>
       <c r="F69">
         <v>74</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>912</v>
+        <v>709</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>314</v>
       </c>
       <c r="E70">
         <v>512</v>
       </c>
       <c r="F70">
         <v>826</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>788</v>
       </c>
       <c r="E72">
         <v>322</v>
       </c>
       <c r="F72">
         <v>1110</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>258</v>
       </c>
       <c r="E73">
         <v>120</v>
       </c>
       <c r="F73">
         <v>378</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>913</v>
+        <v>710</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>178</v>
       </c>
       <c r="E74">
         <v>77</v>
       </c>
       <c r="F74">
         <v>255</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>914</v>
+        <v>711</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>115</v>
       </c>
       <c r="E75">
         <v>49</v>
       </c>
       <c r="F75">
         <v>164</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>915</v>
+        <v>712</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>54</v>
       </c>
       <c r="E76">
         <v>24</v>
       </c>
       <c r="F76">
         <v>78</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>916</v>
+        <v>713</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>59</v>
       </c>
       <c r="E77">
         <v>19</v>
       </c>
       <c r="F77">
         <v>78</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>917</v>
+        <v>714</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>39</v>
       </c>
       <c r="E78">
         <v>11</v>
       </c>
       <c r="F78">
         <v>50</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>918</v>
+        <v>715</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>85</v>
       </c>
       <c r="E79">
         <v>22</v>
       </c>
       <c r="F79">
         <v>107</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>897</v>
       </c>
       <c r="E81">
         <v>329</v>
       </c>
       <c r="F81">
         <v>1226</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B82" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>505</v>
       </c>
       <c r="E82">
         <v>201</v>
       </c>
       <c r="F82">
         <v>706</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>919</v>
+        <v>716</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>271</v>
       </c>
       <c r="E83">
         <v>93</v>
       </c>
       <c r="F83">
         <v>364</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>920</v>
+        <v>717</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>121</v>
       </c>
       <c r="E84">
         <v>35</v>
       </c>
       <c r="F84">
         <v>156</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86">
         <v>20585</v>
       </c>
       <c r="E86">
         <v>3789</v>
       </c>
       <c r="F86">
         <v>24374</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B87" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>3798</v>
       </c>
       <c r="E87">
         <v>885</v>
       </c>
       <c r="F87">
         <v>4683</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>921</v>
+        <v>718</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>11379</v>
       </c>
       <c r="E88">
         <v>1907</v>
       </c>
       <c r="F88">
         <v>13286</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>922</v>
+        <v>719</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>3073</v>
       </c>
       <c r="E89">
         <v>214</v>
       </c>
       <c r="F89">
         <v>3287</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>923</v>
+        <v>720</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>530</v>
       </c>
       <c r="E90">
         <v>75</v>
       </c>
       <c r="F90">
         <v>605</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>924</v>
+        <v>721</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>404</v>
       </c>
       <c r="E91">
         <v>54</v>
       </c>
       <c r="F91">
         <v>458</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>925</v>
+        <v>722</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>350</v>
       </c>
       <c r="E92">
         <v>97</v>
       </c>
       <c r="F92">
         <v>447</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>926</v>
+        <v>723</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>109</v>
       </c>
       <c r="E93">
         <v>46</v>
       </c>
       <c r="F93">
         <v>155</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>927</v>
+        <v>724</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>141</v>
       </c>
       <c r="E94">
         <v>16</v>
       </c>
       <c r="F94">
         <v>157</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>928</v>
+        <v>725</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>406</v>
       </c>
       <c r="E95">
         <v>322</v>
       </c>
       <c r="F95">
         <v>728</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>929</v>
+        <v>726</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>92</v>
       </c>
       <c r="E96">
         <v>21</v>
       </c>
       <c r="F96">
         <v>113</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>930</v>
+        <v>727</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>191</v>
       </c>
       <c r="E97">
         <v>30</v>
       </c>
       <c r="F97">
         <v>221</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>931</v>
+        <v>728</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>112</v>
       </c>
       <c r="E98">
         <v>122</v>
       </c>
       <c r="F98">
         <v>234</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>419</v>
       </c>
       <c r="E100">
         <v>193</v>
       </c>
       <c r="F100">
         <v>612</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>113</v>
       </c>
       <c r="E101">
         <v>68</v>
       </c>
       <c r="F101">
         <v>181</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>932</v>
+        <v>729</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>149</v>
       </c>
       <c r="E102">
         <v>46</v>
       </c>
       <c r="F102">
         <v>195</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>933</v>
+        <v>730</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103">
         <v>45</v>
       </c>
       <c r="F103">
         <v>68</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>934</v>
+        <v>731</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>134</v>
       </c>
       <c r="E104">
         <v>34</v>
       </c>
       <c r="F104">
         <v>168</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>10</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>21766</v>
       </c>
       <c r="E106">
         <v>8761</v>
       </c>
       <c r="F106">
         <v>30527</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B107" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>937</v>
       </c>
       <c r="E107">
         <v>460</v>
       </c>
       <c r="F107">
         <v>1397</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>935</v>
+        <v>732</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>16055</v>
       </c>
       <c r="E108">
         <v>3346</v>
       </c>
       <c r="F108">
         <v>19401</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>936</v>
+        <v>733</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>3867</v>
       </c>
       <c r="E109">
         <v>4033</v>
       </c>
       <c r="F109">
         <v>7900</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>937</v>
+        <v>734</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>139</v>
       </c>
       <c r="E110">
         <v>90</v>
       </c>
       <c r="F110">
         <v>229</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>938</v>
+        <v>735</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>108</v>
       </c>
       <c r="E111">
         <v>66</v>
       </c>
       <c r="F111">
         <v>174</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>939</v>
+        <v>736</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>103</v>
       </c>
       <c r="E112">
         <v>371</v>
       </c>
       <c r="F112">
         <v>474</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>940</v>
+        <v>737</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>117</v>
       </c>
       <c r="E113">
         <v>64</v>
       </c>
       <c r="F113">
         <v>181</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>941</v>
+        <v>738</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>66</v>
       </c>
       <c r="E114">
         <v>69</v>
       </c>
       <c r="F114">
         <v>135</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>8</v>
       </c>
       <c r="B115" t="s">
-        <v>942</v>
+        <v>739</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>102</v>
       </c>
       <c r="E115">
         <v>39</v>
       </c>
       <c r="F115">
         <v>141</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>9</v>
       </c>
       <c r="B116" t="s">
-        <v>943</v>
+        <v>740</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>14</v>
       </c>
       <c r="E116">
         <v>50</v>
       </c>
       <c r="F116">
         <v>64</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>10</v>
       </c>
       <c r="B117" t="s">
-        <v>944</v>
+        <v>741</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>107</v>
       </c>
       <c r="E117">
         <v>119</v>
       </c>
       <c r="F117">
         <v>226</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>11</v>
       </c>
       <c r="B118" t="s">
-        <v>945</v>
+        <v>742</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>151</v>
       </c>
       <c r="E118">
         <v>54</v>
       </c>
       <c r="F118">
         <v>205</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
         <v>11</v>
       </c>
       <c r="B120" t="s">
         <v>16</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>788</v>
       </c>
       <c r="E120">
         <v>212</v>
       </c>
       <c r="F120">
         <v>1000</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B121" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>414</v>
       </c>
       <c r="E121">
         <v>112</v>
       </c>
       <c r="F121">
         <v>526</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>946</v>
+        <v>743</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>262</v>
       </c>
       <c r="E122">
         <v>64</v>
       </c>
       <c r="F122">
         <v>326</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>947</v>
+        <v>744</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>112</v>
       </c>
       <c r="E123">
         <v>36</v>
       </c>
       <c r="F123">
         <v>148</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>12</v>
       </c>
       <c r="B125" t="s">
         <v>17</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>13617</v>
       </c>
       <c r="E125">
         <v>2723</v>
       </c>
       <c r="F125">
         <v>16340</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B126" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>1683</v>
       </c>
       <c r="E126">
         <v>416</v>
       </c>
       <c r="F126">
         <v>2099</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>948</v>
+        <v>745</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>10241</v>
       </c>
       <c r="E127">
         <v>1092</v>
       </c>
       <c r="F127">
         <v>11333</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>949</v>
+        <v>746</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>692</v>
       </c>
       <c r="E128">
         <v>792</v>
       </c>
       <c r="F128">
         <v>1484</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>950</v>
+        <v>747</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>155</v>
       </c>
       <c r="E129">
         <v>99</v>
       </c>
       <c r="F129">
         <v>254</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>4</v>
       </c>
       <c r="B130" t="s">
-        <v>951</v>
+        <v>748</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>190</v>
       </c>
       <c r="E130">
         <v>67</v>
       </c>
       <c r="F130">
         <v>257</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>5</v>
       </c>
       <c r="B131" t="s">
-        <v>952</v>
+        <v>749</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>178</v>
       </c>
       <c r="E131">
         <v>67</v>
       </c>
       <c r="F131">
         <v>245</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>6</v>
       </c>
       <c r="B132" t="s">
-        <v>953</v>
+        <v>750</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>181</v>
       </c>
       <c r="E132">
         <v>42</v>
       </c>
       <c r="F132">
         <v>223</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>7</v>
       </c>
       <c r="B133" t="s">
-        <v>954</v>
+        <v>751</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>74</v>
       </c>
       <c r="E133">
         <v>46</v>
       </c>
       <c r="F133">
         <v>120</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>8</v>
       </c>
       <c r="B134" t="s">
-        <v>955</v>
+        <v>752</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>41</v>
       </c>
       <c r="E134">
         <v>16</v>
       </c>
       <c r="F134">
         <v>57</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>9</v>
       </c>
       <c r="B135" t="s">
-        <v>956</v>
+        <v>753</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>72</v>
       </c>
       <c r="E135">
         <v>38</v>
       </c>
       <c r="F135">
         <v>110</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>10</v>
       </c>
       <c r="B136" t="s">
-        <v>957</v>
+        <v>754</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>38</v>
       </c>
       <c r="E136">
         <v>22</v>
       </c>
       <c r="F136">
         <v>60</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>958</v>
+        <v>755</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>72</v>
       </c>
       <c r="E137">
         <v>26</v>
       </c>
       <c r="F137">
         <v>98</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>13</v>
       </c>
       <c r="B139" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>213</v>
       </c>
       <c r="E139">
         <v>136</v>
       </c>
       <c r="F139">
         <v>349</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B140" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>93</v>
       </c>
       <c r="E140">
         <v>34</v>
       </c>
       <c r="F140">
         <v>127</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>959</v>
+        <v>756</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>87</v>
       </c>
       <c r="E141">
         <v>81</v>
       </c>
       <c r="F141">
         <v>168</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>960</v>
+        <v>757</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>33</v>
       </c>
       <c r="E142">
         <v>21</v>
       </c>
       <c r="F142">
         <v>54</v>
       </c>
     </row>
     <row r="143"/>
     <row r="144">
       <c r="A144">
         <v>14</v>
       </c>
       <c r="B144" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>23239</v>
       </c>
       <c r="E144">
         <v>45878</v>
       </c>
       <c r="F144">
         <v>69117</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B145" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>2892</v>
       </c>
       <c r="E145">
         <v>1733</v>
       </c>
       <c r="F145">
         <v>4625</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>961</v>
+        <v>758</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>3910</v>
       </c>
       <c r="E146">
         <v>28044</v>
       </c>
       <c r="F146">
         <v>31954</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>962</v>
+        <v>759</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>7818</v>
       </c>
       <c r="E147">
         <v>602</v>
       </c>
       <c r="F147">
         <v>8420</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>963</v>
+        <v>760</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>494</v>
       </c>
       <c r="E148">
         <v>296</v>
       </c>
       <c r="F148">
         <v>790</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>964</v>
+        <v>761</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>6012</v>
       </c>
       <c r="E149">
         <v>12259</v>
       </c>
       <c r="F149">
         <v>18271</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>965</v>
+        <v>762</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>268</v>
       </c>
       <c r="E150">
         <v>126</v>
       </c>
       <c r="F150">
         <v>394</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>966</v>
+        <v>763</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>352</v>
       </c>
       <c r="E151">
         <v>2305</v>
       </c>
       <c r="F151">
         <v>2657</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>967</v>
+        <v>764</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>406</v>
       </c>
       <c r="E152">
         <v>202</v>
       </c>
       <c r="F152">
         <v>608</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>968</v>
+        <v>765</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>230</v>
       </c>
       <c r="E153">
         <v>67</v>
       </c>
       <c r="F153">
         <v>297</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>969</v>
+        <v>766</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>102</v>
       </c>
       <c r="E154">
         <v>70</v>
       </c>
       <c r="F154">
         <v>172</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>10</v>
       </c>
       <c r="B155" t="s">
-        <v>251</v>
+        <v>342</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>227</v>
       </c>
       <c r="E155">
         <v>47</v>
       </c>
       <c r="F155">
         <v>274</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>970</v>
+        <v>767</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>528</v>
       </c>
       <c r="E156">
         <v>127</v>
       </c>
       <c r="F156">
         <v>655</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>15</v>
       </c>
       <c r="B158" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C158" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>4050</v>
       </c>
       <c r="E158">
         <v>1721</v>
       </c>
       <c r="F158">
         <v>5771</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B159" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>1319</v>
       </c>
       <c r="E159">
         <v>452</v>
       </c>
       <c r="F159">
         <v>1771</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>971</v>
+        <v>768</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>1659</v>
       </c>
       <c r="E160">
         <v>567</v>
       </c>
       <c r="F160">
         <v>2226</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>972</v>
+        <v>769</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>404</v>
       </c>
       <c r="E161">
         <v>277</v>
       </c>
       <c r="F161">
         <v>681</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>973</v>
+        <v>770</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>431</v>
       </c>
       <c r="E162">
         <v>98</v>
       </c>
       <c r="F162">
         <v>529</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>974</v>
+        <v>771</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>237</v>
       </c>
       <c r="E163">
         <v>327</v>
       </c>
       <c r="F163">
         <v>564</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D165">
         <v>1665</v>
       </c>
       <c r="E165">
         <v>449</v>
       </c>
       <c r="F165">
         <v>2114</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B166" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D166">
         <v>267</v>
       </c>
       <c r="E166">
         <v>81</v>
       </c>
       <c r="F166">
         <v>348</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>975</v>
+        <v>772</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>436</v>
       </c>
       <c r="E167">
         <v>103</v>
       </c>
       <c r="F167">
         <v>539</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>976</v>
+        <v>773</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>224</v>
       </c>
       <c r="E168">
         <v>28</v>
       </c>
       <c r="F168">
         <v>252</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>977</v>
+        <v>774</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>102</v>
       </c>
       <c r="E169">
         <v>28</v>
       </c>
       <c r="F169">
         <v>130</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>978</v>
+        <v>775</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>72</v>
       </c>
       <c r="E170">
         <v>12</v>
       </c>
       <c r="F170">
         <v>84</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>979</v>
+        <v>776</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>146</v>
       </c>
       <c r="E171">
         <v>51</v>
       </c>
       <c r="F171">
         <v>197</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>980</v>
+        <v>777</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>197</v>
       </c>
       <c r="E172">
         <v>91</v>
       </c>
       <c r="F172">
         <v>288</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>7</v>
       </c>
       <c r="B173" t="s">
-        <v>981</v>
+        <v>778</v>
       </c>
       <c r="C173" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173">
         <v>10</v>
       </c>
       <c r="F173">
         <v>28</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>8</v>
       </c>
       <c r="B174" t="s">
-        <v>982</v>
+        <v>779</v>
       </c>
       <c r="C174" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D174">
         <v>81</v>
       </c>
       <c r="E174">
         <v>18</v>
       </c>
       <c r="F174">
         <v>99</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>9</v>
       </c>
       <c r="B175" t="s">
-        <v>983</v>
+        <v>780</v>
       </c>
       <c r="C175" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175">
         <v>11</v>
       </c>
       <c r="F175">
         <v>39</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>10</v>
       </c>
       <c r="B176" t="s">
-        <v>984</v>
+        <v>781</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>37</v>
       </c>
       <c r="E176">
         <v>9</v>
       </c>
       <c r="F176">
         <v>46</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>11</v>
       </c>
       <c r="B177" t="s">
-        <v>985</v>
+        <v>782</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D177">
         <v>57</v>
       </c>
       <c r="E177">
         <v>7</v>
       </c>
       <c r="F177">
         <v>64</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>17</v>
       </c>
       <c r="B179" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C179" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D179">
         <v>13951</v>
       </c>
       <c r="E179">
         <v>7183</v>
       </c>
       <c r="F179">
         <v>21134</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B180" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C180" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D180">
         <v>897</v>
       </c>
       <c r="E180">
         <v>326</v>
       </c>
       <c r="F180">
         <v>1223</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>986</v>
+        <v>783</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D181">
         <v>4125</v>
       </c>
       <c r="E181">
         <v>3920</v>
       </c>
       <c r="F181">
         <v>8045</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>987</v>
+        <v>784</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D182">
         <v>473</v>
       </c>
       <c r="E182">
         <v>111</v>
       </c>
       <c r="F182">
         <v>584</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>988</v>
+        <v>785</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D183">
         <v>90</v>
       </c>
       <c r="E183">
         <v>22</v>
       </c>
       <c r="F183">
         <v>112</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>989</v>
+        <v>786</v>
       </c>
       <c r="C184" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D184">
         <v>160</v>
       </c>
       <c r="E184">
         <v>46</v>
       </c>
       <c r="F184">
         <v>206</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>990</v>
+        <v>787</v>
       </c>
       <c r="C185" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D185">
         <v>346</v>
       </c>
       <c r="E185">
         <v>49</v>
       </c>
       <c r="F185">
         <v>395</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>991</v>
+        <v>788</v>
       </c>
       <c r="C186" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D186">
         <v>41</v>
       </c>
       <c r="E186">
         <v>19</v>
       </c>
       <c r="F186">
         <v>60</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>7</v>
       </c>
       <c r="B187" t="s">
-        <v>992</v>
+        <v>789</v>
       </c>
       <c r="C187" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D187">
         <v>6316</v>
       </c>
       <c r="E187">
         <v>1513</v>
       </c>
       <c r="F187">
         <v>7829</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>8</v>
       </c>
       <c r="B188" t="s">
-        <v>993</v>
+        <v>790</v>
       </c>
       <c r="C188" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D188">
         <v>94</v>
       </c>
       <c r="E188">
         <v>36</v>
       </c>
       <c r="F188">
         <v>130</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>994</v>
+        <v>791</v>
       </c>
       <c r="C189" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D189">
         <v>24</v>
       </c>
       <c r="E189">
         <v>8</v>
       </c>
       <c r="F189">
         <v>32</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>10</v>
       </c>
       <c r="B190" t="s">
-        <v>995</v>
+        <v>792</v>
       </c>
       <c r="C190" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D190">
         <v>33</v>
       </c>
       <c r="E190">
         <v>20</v>
       </c>
       <c r="F190">
         <v>53</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>11</v>
       </c>
       <c r="B191" t="s">
-        <v>996</v>
+        <v>793</v>
       </c>
       <c r="C191" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D191">
         <v>1352</v>
       </c>
       <c r="E191">
         <v>1113</v>
       </c>
       <c r="F191">
         <v>2465</v>
       </c>
     </row>
     <row r="192"/>
     <row r="193">
       <c r="A193">
         <v>24</v>
       </c>
       <c r="B193" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D193">
         <v>2047</v>
       </c>
       <c r="E193">
         <v>784</v>
       </c>
       <c r="F193">
         <v>2831</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B194" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C194" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D194">
         <v>346</v>
       </c>
       <c r="E194">
         <v>75</v>
       </c>
       <c r="F194">
         <v>421</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1</v>
       </c>
       <c r="B195" t="s">
-        <v>997</v>
+        <v>794</v>
       </c>
       <c r="C195" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D195">
         <v>879</v>
       </c>
       <c r="E195">
         <v>163</v>
       </c>
       <c r="F195">
         <v>1042</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>2</v>
       </c>
       <c r="B196" t="s">
-        <v>998</v>
+        <v>795</v>
       </c>
       <c r="C196" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D196">
         <v>225</v>
       </c>
       <c r="E196">
         <v>461</v>
       </c>
       <c r="F196">
         <v>686</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>3</v>
       </c>
       <c r="B197" t="s">
-        <v>999</v>
+        <v>796</v>
       </c>
       <c r="C197" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D197">
         <v>47</v>
       </c>
       <c r="E197">
         <v>14</v>
       </c>
       <c r="F197">
         <v>61</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>4</v>
       </c>
       <c r="B198" t="s">
-        <v>1000</v>
+        <v>797</v>
       </c>
       <c r="C198" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D198">
         <v>113</v>
       </c>
       <c r="E198">
         <v>20</v>
       </c>
       <c r="F198">
         <v>133</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>5</v>
       </c>
       <c r="B199" t="s">
-        <v>1001</v>
+        <v>798</v>
       </c>
       <c r="C199" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199">
         <v>5</v>
       </c>
       <c r="F199">
         <v>26</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>6</v>
       </c>
       <c r="B200" t="s">
-        <v>1002</v>
+        <v>799</v>
       </c>
       <c r="C200" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D200">
         <v>55</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
       <c r="F200">
         <v>63</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>7</v>
       </c>
       <c r="B201" t="s">
-        <v>1003</v>
+        <v>800</v>
       </c>
       <c r="C201" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D201">
         <v>6</v>
       </c>
       <c r="E201">
         <v>5</v>
       </c>
       <c r="F201">
         <v>11</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>8</v>
       </c>
       <c r="B202" t="s">
-        <v>1004</v>
+        <v>801</v>
       </c>
       <c r="C202" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D202">
         <v>164</v>
       </c>
       <c r="E202">
         <v>8</v>
       </c>
       <c r="F202">
         <v>172</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>9</v>
       </c>
       <c r="B203" t="s">
-        <v>1005</v>
+        <v>802</v>
       </c>
       <c r="C203" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D203">
         <v>45</v>
       </c>
       <c r="E203">
         <v>3</v>
       </c>
       <c r="F203">
         <v>48</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>10</v>
       </c>
       <c r="B204" t="s">
-        <v>1006</v>
+        <v>803</v>
       </c>
       <c r="C204" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D204">
         <v>20</v>
       </c>
       <c r="E204">
         <v>8</v>
       </c>
       <c r="F204">
         <v>28</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>11</v>
       </c>
       <c r="B205" t="s">
-        <v>1007</v>
+        <v>804</v>
       </c>
       <c r="C205" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D205">
         <v>126</v>
       </c>
       <c r="E205">
         <v>14</v>
       </c>
       <c r="F205">
         <v>140</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>805</v>
+      </c>
+      <c r="D2" t="s">
+        <v>806</v>
+      </c>
+      <c r="E2" t="s">
+        <v>807</v>
+      </c>
+      <c r="F2" t="s">
+        <v>808</v>
+      </c>
+      <c r="G2">
+        <v>15526</v>
+      </c>
+      <c r="H2">
+        <v>30552</v>
+      </c>
+      <c r="I2">
+        <v>100695</v>
+      </c>
+      <c r="J2">
+        <v>30308</v>
+      </c>
+      <c r="K2">
+        <v>29914</v>
+      </c>
+      <c r="L2">
+        <v>599</v>
+      </c>
+      <c r="M2">
+        <v>2424</v>
+      </c>
+      <c r="N2">
+        <v>414</v>
+      </c>
+      <c r="O2">
+        <v>11629</v>
+      </c>
+      <c r="P2">
+        <v>334</v>
+      </c>
+      <c r="Q2">
+        <v>1551</v>
+      </c>
+      <c r="R2">
+        <v>8088</v>
+      </c>
+      <c r="S2">
+        <v>8129</v>
+      </c>
+      <c r="T2">
+        <v>5076</v>
+      </c>
+      <c r="U2">
+        <v>1140</v>
+      </c>
+      <c r="V2">
+        <v>264</v>
+      </c>
+      <c r="W2">
+        <v>246643</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>15526</v>
+      </c>
+      <c r="H3">
+        <v>30552</v>
+      </c>
+      <c r="I3">
+        <v>100695</v>
+      </c>
+      <c r="J3">
+        <v>30308</v>
+      </c>
+      <c r="K3">
+        <v>29914</v>
+      </c>
+      <c r="L3">
+        <v>599</v>
+      </c>
+      <c r="M3">
+        <v>2424</v>
+      </c>
+      <c r="N3">
+        <v>414</v>
+      </c>
+      <c r="O3">
+        <v>11629</v>
+      </c>
+      <c r="P3">
+        <v>334</v>
+      </c>
+      <c r="Q3">
+        <v>1551</v>
+      </c>
+      <c r="R3">
+        <v>8088</v>
+      </c>
+      <c r="S3">
+        <v>8129</v>
+      </c>
+      <c r="T3">
+        <v>5076</v>
+      </c>
+      <c r="U3">
+        <v>1140</v>
+      </c>
+      <c r="V3">
+        <v>264</v>
+      </c>
+      <c r="W3">
+        <v>246643</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>15526</v>
+      </c>
+      <c r="E2">
+        <v>15526</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>1707</v>
+      </c>
+      <c r="E3">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>3674</v>
+      </c>
+      <c r="E4">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>810</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>2815</v>
+      </c>
+      <c r="E5">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>811</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>503</v>
+      </c>
+      <c r="E6">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>812</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>6708</v>
+      </c>
+      <c r="E7">
+        <v>6708</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>813</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>119</v>
+      </c>
+      <c r="E8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>30552</v>
+      </c>
+      <c r="E10">
+        <v>30552</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>5023</v>
+      </c>
+      <c r="E11">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>814</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>3618</v>
+      </c>
+      <c r="E12">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>815</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>9223</v>
+      </c>
+      <c r="E13">
+        <v>9223</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>816</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>434</v>
+      </c>
+      <c r="E14">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>817</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>11841</v>
+      </c>
+      <c r="E15">
+        <v>11841</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>818</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>413</v>
+      </c>
+      <c r="E16">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>100695</v>
+      </c>
+      <c r="E18">
+        <v>100695</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>7570</v>
+      </c>
+      <c r="E19">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>819</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>21577</v>
+      </c>
+      <c r="E20">
+        <v>21577</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>820</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>26839</v>
+      </c>
+      <c r="E21">
+        <v>26839</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>821</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>15435</v>
+      </c>
+      <c r="E22">
+        <v>15435</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>822</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>14156</v>
+      </c>
+      <c r="E23">
+        <v>14156</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>823</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>15118</v>
+      </c>
+      <c r="E24">
+        <v>15118</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>30308</v>
+      </c>
+      <c r="E26">
+        <v>30308</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>2872</v>
+      </c>
+      <c r="E27">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>824</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>14370</v>
+      </c>
+      <c r="E28">
+        <v>14370</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>825</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>9437</v>
+      </c>
+      <c r="E29">
+        <v>9437</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>826</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>698</v>
+      </c>
+      <c r="E30">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>827</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>467</v>
+      </c>
+      <c r="E31">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>828</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>2464</v>
+      </c>
+      <c r="E32">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>29914</v>
+      </c>
+      <c r="E34">
+        <v>29914</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>2256</v>
+      </c>
+      <c r="E35">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>829</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>22222</v>
+      </c>
+      <c r="E36">
+        <v>22222</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>830</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>3823</v>
+      </c>
+      <c r="E37">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>831</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>939</v>
+      </c>
+      <c r="E38">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>832</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>321</v>
+      </c>
+      <c r="E39">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>833</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>353</v>
+      </c>
+      <c r="E40">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>599</v>
+      </c>
+      <c r="E42">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>199</v>
+      </c>
+      <c r="E43">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>834</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>195</v>
+      </c>
+      <c r="E44">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>835</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>116</v>
+      </c>
+      <c r="E45">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>836</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>89</v>
+      </c>
+      <c r="E46">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>2424</v>
+      </c>
+      <c r="E48">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" t="s">
+        <v>31</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>478</v>
+      </c>
+      <c r="E49">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>837</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>1276</v>
+      </c>
+      <c r="E50">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>838</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>224</v>
+      </c>
+      <c r="E51">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>839</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>239</v>
+      </c>
+      <c r="E52">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>840</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>110</v>
+      </c>
+      <c r="E53">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>841</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>97</v>
+      </c>
+      <c r="E54">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>414</v>
+      </c>
+      <c r="E56">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>50</v>
+      </c>
+      <c r="E57">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>842</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>64</v>
+      </c>
+      <c r="E58">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>843</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>248</v>
+      </c>
+      <c r="E59">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>844</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>30</v>
+      </c>
+      <c r="E60">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>845</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>22</v>
+      </c>
+      <c r="E61">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>10</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>11629</v>
+      </c>
+      <c r="E63">
+        <v>11629</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B64" t="s">
+        <v>31</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>1033</v>
+      </c>
+      <c r="E64">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>846</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>4715</v>
+      </c>
+      <c r="E65">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>847</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>3522</v>
+      </c>
+      <c r="E66">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>848</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>978</v>
+      </c>
+      <c r="E67">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>849</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>1303</v>
+      </c>
+      <c r="E68">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>850</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>78</v>
+      </c>
+      <c r="E69">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>11</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>334</v>
+      </c>
+      <c r="E71">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>186</v>
+      </c>
+      <c r="E72">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>851</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>102</v>
+      </c>
+      <c r="E73">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>852</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>46</v>
+      </c>
+      <c r="E74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>12</v>
+      </c>
+      <c r="B76" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>1551</v>
+      </c>
+      <c r="E76">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>31</v>
+      </c>
+      <c r="B77" t="s">
+        <v>31</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>502</v>
+      </c>
+      <c r="E77">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>853</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>473</v>
+      </c>
+      <c r="E78">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>854</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>244</v>
+      </c>
+      <c r="E79">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>855</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>165</v>
+      </c>
+      <c r="E80">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>856</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>103</v>
+      </c>
+      <c r="E81">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>857</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>64</v>
+      </c>
+      <c r="E82">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>8088</v>
+      </c>
+      <c r="E84">
+        <v>8088</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>1644</v>
+      </c>
+      <c r="E85">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>858</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>3795</v>
+      </c>
+      <c r="E86">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>859</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>1430</v>
+      </c>
+      <c r="E87">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>860</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>351</v>
+      </c>
+      <c r="E88">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>861</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>232</v>
+      </c>
+      <c r="E89">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>862</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>636</v>
+      </c>
+      <c r="E90">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>15</v>
+      </c>
+      <c r="B92" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>8129</v>
+      </c>
+      <c r="E92">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>31</v>
+      </c>
+      <c r="B93" t="s">
+        <v>31</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>1615</v>
+      </c>
+      <c r="E93">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>863</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>4374</v>
+      </c>
+      <c r="E94">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>864</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>1221</v>
+      </c>
+      <c r="E95">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>865</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>361</v>
+      </c>
+      <c r="E96">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>866</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>228</v>
+      </c>
+      <c r="E97">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>867</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>330</v>
+      </c>
+      <c r="E98">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>16</v>
+      </c>
+      <c r="B100" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>5076</v>
+      </c>
+      <c r="E100">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>408</v>
+      </c>
+      <c r="E101">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>868</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>3201</v>
+      </c>
+      <c r="E102">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>869</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>755</v>
+      </c>
+      <c r="E103">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>870</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>208</v>
+      </c>
+      <c r="E104">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>871</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>206</v>
+      </c>
+      <c r="E105">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>872</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>298</v>
+      </c>
+      <c r="E106">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>21</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>1140</v>
+      </c>
+      <c r="E108">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>31</v>
+      </c>
+      <c r="B109" t="s">
+        <v>31</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>243</v>
+      </c>
+      <c r="E109">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>873</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>721</v>
+      </c>
+      <c r="E110">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>874</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>60</v>
+      </c>
+      <c r="E111">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>875</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>35</v>
+      </c>
+      <c r="E112">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>876</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>36</v>
+      </c>
+      <c r="E113">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>877</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>45</v>
+      </c>
+      <c r="E114">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>24</v>
+      </c>
+      <c r="B116" t="s">
+        <v>22</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>264</v>
+      </c>
+      <c r="E116">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>31</v>
+      </c>
+      <c r="B117" t="s">
+        <v>31</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>58</v>
+      </c>
+      <c r="E117">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>878</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>86</v>
+      </c>
+      <c r="E118">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>879</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>53</v>
+      </c>
+      <c r="E119">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>880</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>16</v>
+      </c>
+      <c r="E120">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>881</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>51</v>
+      </c>
+      <c r="E121">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>882</v>
+      </c>
+      <c r="D2" t="s">
+        <v>883</v>
+      </c>
+      <c r="E2" t="s">
+        <v>884</v>
+      </c>
+      <c r="F2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G2">
+        <v>5420</v>
+      </c>
+      <c r="H2">
+        <v>3395</v>
+      </c>
+      <c r="I2">
+        <v>2274</v>
+      </c>
+      <c r="J2">
+        <v>6055</v>
+      </c>
+      <c r="K2">
+        <v>8821</v>
+      </c>
+      <c r="L2">
+        <v>474</v>
+      </c>
+      <c r="M2">
+        <v>2110</v>
+      </c>
+      <c r="N2">
+        <v>3936</v>
+      </c>
+      <c r="O2">
+        <v>30</v>
+      </c>
+      <c r="P2">
+        <v>14210</v>
+      </c>
+      <c r="Q2">
+        <v>256</v>
+      </c>
+      <c r="R2">
+        <v>3405</v>
+      </c>
+      <c r="S2">
+        <v>100</v>
+      </c>
+      <c r="T2">
+        <v>7725</v>
+      </c>
+      <c r="U2">
+        <v>511</v>
+      </c>
+      <c r="V2">
+        <v>1781</v>
+      </c>
+      <c r="W2">
+        <v>1893</v>
+      </c>
+      <c r="X2">
+        <v>551</v>
+      </c>
+      <c r="Y2">
+        <v>62947</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D3" t="s">
+        <v>883</v>
+      </c>
+      <c r="E3" t="s">
+        <v>886</v>
+      </c>
+      <c r="F3" t="s">
+        <v>887</v>
+      </c>
+      <c r="G3">
+        <v>22171</v>
+      </c>
+      <c r="H3">
+        <v>33730</v>
+      </c>
+      <c r="I3">
+        <v>44142</v>
+      </c>
+      <c r="J3">
+        <v>42191</v>
+      </c>
+      <c r="K3">
+        <v>51582</v>
+      </c>
+      <c r="L3">
+        <v>1984</v>
+      </c>
+      <c r="M3">
+        <v>2321</v>
+      </c>
+      <c r="N3">
+        <v>6844</v>
+      </c>
+      <c r="O3">
+        <v>139</v>
+      </c>
+      <c r="P3">
+        <v>14754</v>
+      </c>
+      <c r="Q3">
+        <v>532</v>
+      </c>
+      <c r="R3">
+        <v>22074</v>
+      </c>
+      <c r="S3">
+        <v>569</v>
+      </c>
+      <c r="T3">
+        <v>20345</v>
+      </c>
+      <c r="U3">
+        <v>5393</v>
+      </c>
+      <c r="V3">
+        <v>12623</v>
+      </c>
+      <c r="W3">
+        <v>9104</v>
+      </c>
+      <c r="X3">
+        <v>1175</v>
+      </c>
+      <c r="Y3">
+        <v>291673</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>27591</v>
+      </c>
+      <c r="H4">
+        <v>37125</v>
+      </c>
+      <c r="I4">
+        <v>46416</v>
+      </c>
+      <c r="J4">
+        <v>48246</v>
+      </c>
+      <c r="K4">
+        <v>60403</v>
+      </c>
+      <c r="L4">
+        <v>2458</v>
+      </c>
+      <c r="M4">
+        <v>4431</v>
+      </c>
+      <c r="N4">
+        <v>10780</v>
+      </c>
+      <c r="O4">
+        <v>169</v>
+      </c>
+      <c r="P4">
+        <v>28964</v>
+      </c>
+      <c r="Q4">
+        <v>788</v>
+      </c>
+      <c r="R4">
+        <v>25479</v>
+      </c>
+      <c r="S4">
+        <v>669</v>
+      </c>
+      <c r="T4">
+        <v>28070</v>
+      </c>
+      <c r="U4">
+        <v>5904</v>
+      </c>
+      <c r="V4">
+        <v>14404</v>
+      </c>
+      <c r="W4">
+        <v>10997</v>
+      </c>
+      <c r="X4">
+        <v>1726</v>
+      </c>
+      <c r="Y4">
+        <v>354620</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>5420</v>
+      </c>
+      <c r="E2">
+        <v>22171</v>
+      </c>
+      <c r="F2">
+        <v>27591</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>820</v>
+      </c>
+      <c r="E3">
+        <v>3824</v>
+      </c>
+      <c r="F3">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>888</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>3824</v>
+      </c>
+      <c r="E4">
+        <v>12890</v>
+      </c>
+      <c r="F4">
+        <v>16714</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>889</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>244</v>
+      </c>
+      <c r="E5">
+        <v>1157</v>
+      </c>
+      <c r="F5">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>890</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>77</v>
+      </c>
+      <c r="E6">
+        <v>692</v>
+      </c>
+      <c r="F6">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>891</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>186</v>
+      </c>
+      <c r="E7">
+        <v>1835</v>
+      </c>
+      <c r="F7">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>892</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>94</v>
+      </c>
+      <c r="E8">
+        <v>964</v>
+      </c>
+      <c r="F8">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>893</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>48</v>
+      </c>
+      <c r="E9">
+        <v>166</v>
+      </c>
+      <c r="F9">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>894</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>57</v>
+      </c>
+      <c r="E10">
+        <v>502</v>
+      </c>
+      <c r="F10">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>895</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>70</v>
+      </c>
+      <c r="E11">
+        <v>141</v>
+      </c>
+      <c r="F11">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>3395</v>
+      </c>
+      <c r="E13">
+        <v>33730</v>
+      </c>
+      <c r="F13">
+        <v>37125</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>1036</v>
+      </c>
+      <c r="E14">
+        <v>9105</v>
+      </c>
+      <c r="F14">
+        <v>10141</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>896</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>559</v>
+      </c>
+      <c r="E15">
+        <v>12074</v>
+      </c>
+      <c r="F15">
+        <v>12633</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>897</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>944</v>
+      </c>
+      <c r="E16">
+        <v>7993</v>
+      </c>
+      <c r="F16">
+        <v>8937</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>898</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>250</v>
+      </c>
+      <c r="E17">
+        <v>1020</v>
+      </c>
+      <c r="F17">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>899</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>136</v>
+      </c>
+      <c r="E18">
+        <v>1005</v>
+      </c>
+      <c r="F18">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>900</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>183</v>
+      </c>
+      <c r="E19">
+        <v>712</v>
+      </c>
+      <c r="F19">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>901</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>100</v>
+      </c>
+      <c r="E20">
+        <v>636</v>
+      </c>
+      <c r="F20">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>902</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>74</v>
+      </c>
+      <c r="E21">
+        <v>234</v>
+      </c>
+      <c r="F21">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>903</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>113</v>
+      </c>
+      <c r="E22">
+        <v>951</v>
+      </c>
+      <c r="F22">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>2274</v>
+      </c>
+      <c r="E24">
+        <v>44142</v>
+      </c>
+      <c r="F24">
+        <v>46416</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>693</v>
+      </c>
+      <c r="E25">
+        <v>9244</v>
+      </c>
+      <c r="F25">
+        <v>9937</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>904</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>855</v>
+      </c>
+      <c r="E26">
+        <v>16396</v>
+      </c>
+      <c r="F26">
+        <v>17251</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>905</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>239</v>
+      </c>
+      <c r="E27">
+        <v>8635</v>
+      </c>
+      <c r="F27">
+        <v>8874</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>906</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>126</v>
+      </c>
+      <c r="E28">
+        <v>1945</v>
+      </c>
+      <c r="F28">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>907</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>136</v>
+      </c>
+      <c r="E29">
+        <v>992</v>
+      </c>
+      <c r="F29">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>908</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>139</v>
+      </c>
+      <c r="E30">
+        <v>5942</v>
+      </c>
+      <c r="F30">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>909</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>26</v>
+      </c>
+      <c r="E31">
+        <v>254</v>
+      </c>
+      <c r="F31">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>910</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>25</v>
+      </c>
+      <c r="E32">
+        <v>276</v>
+      </c>
+      <c r="F32">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>911</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>35</v>
+      </c>
+      <c r="E33">
+        <v>458</v>
+      </c>
+      <c r="F33">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>6055</v>
+      </c>
+      <c r="E35">
+        <v>42191</v>
+      </c>
+      <c r="F35">
+        <v>48246</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>1154</v>
+      </c>
+      <c r="E36">
+        <v>7700</v>
+      </c>
+      <c r="F36">
+        <v>8854</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>912</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>3252</v>
+      </c>
+      <c r="E37">
+        <v>16173</v>
+      </c>
+      <c r="F37">
+        <v>19425</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>913</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>364</v>
+      </c>
+      <c r="E38">
+        <v>6761</v>
+      </c>
+      <c r="F38">
+        <v>7125</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>914</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>196</v>
+      </c>
+      <c r="E39">
+        <v>2549</v>
+      </c>
+      <c r="F39">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>915</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>629</v>
+      </c>
+      <c r="E40">
+        <v>6435</v>
+      </c>
+      <c r="F40">
+        <v>7064</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>916</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>54</v>
+      </c>
+      <c r="E41">
+        <v>834</v>
+      </c>
+      <c r="F41">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>917</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>101</v>
+      </c>
+      <c r="E42">
+        <v>390</v>
+      </c>
+      <c r="F42">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>918</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>64</v>
+      </c>
+      <c r="E43">
+        <v>763</v>
+      </c>
+      <c r="F43">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>919</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>241</v>
+      </c>
+      <c r="E44">
+        <v>586</v>
+      </c>
+      <c r="F44">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>8821</v>
+      </c>
+      <c r="E46">
+        <v>51582</v>
+      </c>
+      <c r="F46">
+        <v>60403</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>898</v>
+      </c>
+      <c r="E47">
+        <v>5003</v>
+      </c>
+      <c r="F47">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>920</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>3155</v>
+      </c>
+      <c r="E48">
+        <v>18018</v>
+      </c>
+      <c r="F48">
+        <v>21173</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>921</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>867</v>
+      </c>
+      <c r="E49">
+        <v>6849</v>
+      </c>
+      <c r="F49">
+        <v>7716</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>922</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>742</v>
+      </c>
+      <c r="E50">
+        <v>9901</v>
+      </c>
+      <c r="F50">
+        <v>10643</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>923</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>113</v>
+      </c>
+      <c r="E51">
+        <v>765</v>
+      </c>
+      <c r="F51">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>924</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>186</v>
+      </c>
+      <c r="E52">
+        <v>5178</v>
+      </c>
+      <c r="F52">
+        <v>5364</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>925</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>94</v>
+      </c>
+      <c r="E53">
+        <v>614</v>
+      </c>
+      <c r="F53">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>926</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>2299</v>
+      </c>
+      <c r="E54">
+        <v>4494</v>
+      </c>
+      <c r="F54">
+        <v>6793</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>927</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>467</v>
+      </c>
+      <c r="E55">
+        <v>760</v>
+      </c>
+      <c r="F55">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>474</v>
+      </c>
+      <c r="E57">
+        <v>1984</v>
+      </c>
+      <c r="F57">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>117</v>
+      </c>
+      <c r="E58">
+        <v>598</v>
+      </c>
+      <c r="F58">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>928</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>212</v>
+      </c>
+      <c r="E59">
+        <v>709</v>
+      </c>
+      <c r="F59">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>929</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>55</v>
+      </c>
+      <c r="E60">
+        <v>313</v>
+      </c>
+      <c r="F60">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>930</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>27</v>
+      </c>
+      <c r="E61">
+        <v>83</v>
+      </c>
+      <c r="F61">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>931</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>34</v>
+      </c>
+      <c r="E62">
+        <v>183</v>
+      </c>
+      <c r="F62">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>932</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>17</v>
+      </c>
+      <c r="E63">
+        <v>45</v>
+      </c>
+      <c r="F63">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>933</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>12</v>
+      </c>
+      <c r="E64">
+        <v>53</v>
+      </c>
+      <c r="F64">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>2110</v>
+      </c>
+      <c r="E66">
+        <v>2321</v>
+      </c>
+      <c r="F66">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" t="s">
+        <v>31</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>598</v>
+      </c>
+      <c r="E67">
+        <v>856</v>
+      </c>
+      <c r="F67">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>934</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>436</v>
+      </c>
+      <c r="E68">
+        <v>777</v>
+      </c>
+      <c r="F68">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>935</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>338</v>
+      </c>
+      <c r="E69">
+        <v>333</v>
+      </c>
+      <c r="F69">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>936</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>200</v>
+      </c>
+      <c r="E70">
+        <v>85</v>
+      </c>
+      <c r="F70">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>937</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>51</v>
+      </c>
+      <c r="E71">
+        <v>128</v>
+      </c>
+      <c r="F71">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>938</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>437</v>
+      </c>
+      <c r="E72">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>939</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>50</v>
+      </c>
+      <c r="E73">
+        <v>90</v>
+      </c>
+      <c r="F73">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>3936</v>
+      </c>
+      <c r="E75">
+        <v>6844</v>
+      </c>
+      <c r="F75">
+        <v>10780</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>31</v>
+      </c>
+      <c r="B76" t="s">
+        <v>31</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>644</v>
+      </c>
+      <c r="E76">
+        <v>1598</v>
+      </c>
+      <c r="F76">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>940</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>1904</v>
+      </c>
+      <c r="E77">
+        <v>1887</v>
+      </c>
+      <c r="F77">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>941</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>197</v>
+      </c>
+      <c r="E78">
+        <v>1398</v>
+      </c>
+      <c r="F78">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>942</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>473</v>
+      </c>
+      <c r="E79">
+        <v>200</v>
+      </c>
+      <c r="F79">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>943</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>62</v>
+      </c>
+      <c r="E80">
+        <v>348</v>
+      </c>
+      <c r="F80">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>944</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>174</v>
+      </c>
+      <c r="E81">
+        <v>451</v>
+      </c>
+      <c r="F81">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>945</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>329</v>
+      </c>
+      <c r="E82">
+        <v>154</v>
+      </c>
+      <c r="F82">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83" t="s">
+        <v>946</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>82</v>
+      </c>
+      <c r="E83">
+        <v>87</v>
+      </c>
+      <c r="F83">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>947</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>71</v>
+      </c>
+      <c r="E84">
+        <v>721</v>
+      </c>
+      <c r="F84">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>30</v>
+      </c>
+      <c r="E86">
+        <v>139</v>
+      </c>
+      <c r="F86">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>16</v>
+      </c>
+      <c r="E87">
+        <v>80</v>
+      </c>
+      <c r="F87">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>948</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>8</v>
+      </c>
+      <c r="E88">
+        <v>38</v>
+      </c>
+      <c r="F88">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>949</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>6</v>
+      </c>
+      <c r="E89">
+        <v>21</v>
+      </c>
+      <c r="F89">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>14210</v>
+      </c>
+      <c r="E91">
+        <v>14754</v>
+      </c>
+      <c r="F91">
+        <v>28964</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>1602</v>
+      </c>
+      <c r="E92">
+        <v>1597</v>
+      </c>
+      <c r="F92">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>950</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>3122</v>
+      </c>
+      <c r="E93">
+        <v>8393</v>
+      </c>
+      <c r="F93">
+        <v>11515</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>951</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>2619</v>
+      </c>
+      <c r="E94">
+        <v>541</v>
+      </c>
+      <c r="F94">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>952</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>4064</v>
+      </c>
+      <c r="E95">
+        <v>686</v>
+      </c>
+      <c r="F95">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>953</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>1252</v>
+      </c>
+      <c r="E96">
+        <v>271</v>
+      </c>
+      <c r="F96">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>954</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>445</v>
+      </c>
+      <c r="E97">
+        <v>1032</v>
+      </c>
+      <c r="F97">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>955</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>145</v>
+      </c>
+      <c r="E98">
+        <v>186</v>
+      </c>
+      <c r="F98">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>956</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>829</v>
+      </c>
+      <c r="E99">
+        <v>712</v>
+      </c>
+      <c r="F99">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>957</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>132</v>
+      </c>
+      <c r="E100">
+        <v>1336</v>
+      </c>
+      <c r="F100">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>256</v>
+      </c>
+      <c r="E102">
+        <v>532</v>
+      </c>
+      <c r="F102">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>31</v>
+      </c>
+      <c r="B103" t="s">
+        <v>31</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>60</v>
+      </c>
+      <c r="E103">
+        <v>282</v>
+      </c>
+      <c r="F103">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>958</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>33</v>
+      </c>
+      <c r="E104">
+        <v>151</v>
+      </c>
+      <c r="F104">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>959</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>163</v>
+      </c>
+      <c r="E105">
+        <v>99</v>
+      </c>
+      <c r="F105">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>12</v>
+      </c>
+      <c r="B107" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>3405</v>
+      </c>
+      <c r="E107">
+        <v>22074</v>
+      </c>
+      <c r="F107">
+        <v>25479</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>522</v>
+      </c>
+      <c r="E108">
+        <v>2649</v>
+      </c>
+      <c r="F108">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>960</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>1759</v>
+      </c>
+      <c r="E109">
+        <v>8985</v>
+      </c>
+      <c r="F109">
+        <v>10744</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>961</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>442</v>
+      </c>
+      <c r="E110">
+        <v>8976</v>
+      </c>
+      <c r="F110">
+        <v>9418</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>962</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>217</v>
+      </c>
+      <c r="E111">
+        <v>415</v>
+      </c>
+      <c r="F111">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>963</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>123</v>
+      </c>
+      <c r="E112">
+        <v>247</v>
+      </c>
+      <c r="F112">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>964</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>138</v>
+      </c>
+      <c r="E113">
+        <v>326</v>
+      </c>
+      <c r="F113">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>965</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>46</v>
+      </c>
+      <c r="E114">
+        <v>69</v>
+      </c>
+      <c r="F114">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>966</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>70</v>
+      </c>
+      <c r="E115">
+        <v>168</v>
+      </c>
+      <c r="F115">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>967</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>88</v>
+      </c>
+      <c r="E116">
+        <v>239</v>
+      </c>
+      <c r="F116">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>13</v>
+      </c>
+      <c r="B118" t="s">
+        <v>124</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>100</v>
+      </c>
+      <c r="E118">
+        <v>569</v>
+      </c>
+      <c r="F118">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>31</v>
+      </c>
+      <c r="B119" t="s">
+        <v>31</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>44</v>
+      </c>
+      <c r="E119">
+        <v>123</v>
+      </c>
+      <c r="F119">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>968</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>24</v>
+      </c>
+      <c r="E120">
+        <v>62</v>
+      </c>
+      <c r="F120">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>969</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>21</v>
+      </c>
+      <c r="E121">
+        <v>363</v>
+      </c>
+      <c r="F121">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>970</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>11</v>
+      </c>
+      <c r="E122">
+        <v>21</v>
+      </c>
+      <c r="F122">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>18</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>7725</v>
+      </c>
+      <c r="E124">
+        <v>20345</v>
+      </c>
+      <c r="F124">
+        <v>28070</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>31</v>
+      </c>
+      <c r="B125" t="s">
+        <v>31</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>611</v>
+      </c>
+      <c r="E125">
+        <v>2834</v>
+      </c>
+      <c r="F125">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>971</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>2047</v>
+      </c>
+      <c r="E126">
+        <v>8290</v>
+      </c>
+      <c r="F126">
+        <v>10337</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>972</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>3792</v>
+      </c>
+      <c r="E127">
+        <v>2770</v>
+      </c>
+      <c r="F127">
+        <v>6562</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>973</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>183</v>
+      </c>
+      <c r="E128">
+        <v>912</v>
+      </c>
+      <c r="F128">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>974</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>151</v>
+      </c>
+      <c r="E129">
+        <v>1922</v>
+      </c>
+      <c r="F129">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>975</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>376</v>
+      </c>
+      <c r="E130">
+        <v>2996</v>
+      </c>
+      <c r="F130">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>976</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>21</v>
+      </c>
+      <c r="E131">
+        <v>216</v>
+      </c>
+      <c r="F131">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>977</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>43</v>
+      </c>
+      <c r="E132">
+        <v>155</v>
+      </c>
+      <c r="F132">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>881</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>501</v>
+      </c>
+      <c r="E133">
+        <v>250</v>
+      </c>
+      <c r="F133">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>15</v>
+      </c>
+      <c r="B135" t="s">
+        <v>19</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>511</v>
+      </c>
+      <c r="E135">
+        <v>5393</v>
+      </c>
+      <c r="F135">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" t="s">
+        <v>31</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>188</v>
+      </c>
+      <c r="E136">
+        <v>1438</v>
+      </c>
+      <c r="F136">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>978</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>125</v>
+      </c>
+      <c r="E137">
+        <v>1632</v>
+      </c>
+      <c r="F137">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>979</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>80</v>
+      </c>
+      <c r="E138">
+        <v>858</v>
+      </c>
+      <c r="F138">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>980</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>17</v>
+      </c>
+      <c r="E139">
+        <v>756</v>
+      </c>
+      <c r="F139">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>981</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>26</v>
+      </c>
+      <c r="E140">
+        <v>157</v>
+      </c>
+      <c r="F140">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>982</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>10</v>
+      </c>
+      <c r="E141">
+        <v>159</v>
+      </c>
+      <c r="F141">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>983</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>16</v>
+      </c>
+      <c r="E142">
+        <v>152</v>
+      </c>
+      <c r="F142">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>984</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>49</v>
+      </c>
+      <c r="E143">
+        <v>241</v>
+      </c>
+      <c r="F143">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="144"/>
+    <row r="145">
+      <c r="A145">
+        <v>16</v>
+      </c>
+      <c r="B145" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>1781</v>
+      </c>
+      <c r="E145">
+        <v>12623</v>
+      </c>
+      <c r="F145">
+        <v>14404</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" t="s">
+        <v>31</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>306</v>
+      </c>
+      <c r="E146">
+        <v>1639</v>
+      </c>
+      <c r="F146">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>1</v>
+      </c>
+      <c r="B147" t="s">
+        <v>985</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>598</v>
+      </c>
+      <c r="E147">
+        <v>5566</v>
+      </c>
+      <c r="F147">
+        <v>6164</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>986</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>316</v>
+      </c>
+      <c r="E148">
+        <v>386</v>
+      </c>
+      <c r="F148">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>3</v>
+      </c>
+      <c r="B149" t="s">
+        <v>987</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>25</v>
+      </c>
+      <c r="E149">
+        <v>212</v>
+      </c>
+      <c r="F149">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>4</v>
+      </c>
+      <c r="B150" t="s">
+        <v>988</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>191</v>
+      </c>
+      <c r="E150">
+        <v>3853</v>
+      </c>
+      <c r="F150">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>5</v>
+      </c>
+      <c r="B151" t="s">
+        <v>989</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>8</v>
+      </c>
+      <c r="E151">
+        <v>545</v>
+      </c>
+      <c r="F151">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>990</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>33</v>
+      </c>
+      <c r="E152">
+        <v>159</v>
+      </c>
+      <c r="F152">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>7</v>
+      </c>
+      <c r="B153" t="s">
+        <v>991</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>33</v>
+      </c>
+      <c r="E153">
+        <v>172</v>
+      </c>
+      <c r="F153">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>992</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>271</v>
+      </c>
+      <c r="E154">
+        <v>91</v>
+      </c>
+      <c r="F154">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>17</v>
+      </c>
+      <c r="B156" t="s">
+        <v>21</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>1893</v>
+      </c>
+      <c r="E156">
+        <v>9104</v>
+      </c>
+      <c r="F156">
+        <v>10997</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>31</v>
+      </c>
+      <c r="B157" t="s">
+        <v>31</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>389</v>
+      </c>
+      <c r="E157">
+        <v>1271</v>
+      </c>
+      <c r="F157">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>993</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>593</v>
+      </c>
+      <c r="E158">
+        <v>4991</v>
+      </c>
+      <c r="F158">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>994</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>631</v>
+      </c>
+      <c r="E159">
+        <v>735</v>
+      </c>
+      <c r="F159">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>995</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>63</v>
+      </c>
+      <c r="E160">
+        <v>122</v>
+      </c>
+      <c r="F160">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>996</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>48</v>
+      </c>
+      <c r="E161">
+        <v>215</v>
+      </c>
+      <c r="F161">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>997</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>73</v>
+      </c>
+      <c r="E162">
+        <v>1238</v>
+      </c>
+      <c r="F162">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>998</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>25</v>
+      </c>
+      <c r="E163">
+        <v>128</v>
+      </c>
+      <c r="F163">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>7</v>
+      </c>
+      <c r="B164" t="s">
+        <v>999</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
+        <v>22</v>
+      </c>
+      <c r="E164">
+        <v>141</v>
+      </c>
+      <c r="F164">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>49</v>
+      </c>
+      <c r="E165">
+        <v>263</v>
+      </c>
+      <c r="F165">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="166"/>
+    <row r="167">
+      <c r="A167">
+        <v>24</v>
+      </c>
+      <c r="B167" t="s">
+        <v>22</v>
+      </c>
+      <c r="C167" t="s">
+        <v>36</v>
+      </c>
+      <c r="D167">
+        <v>551</v>
+      </c>
+      <c r="E167">
+        <v>1175</v>
+      </c>
+      <c r="F167">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>31</v>
+      </c>
+      <c r="B168" t="s">
+        <v>31</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>50</v>
+      </c>
+      <c r="E168">
+        <v>399</v>
+      </c>
+      <c r="F168">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>161</v>
+      </c>
+      <c r="E169">
+        <v>244</v>
+      </c>
+      <c r="F169">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>9</v>
+      </c>
+      <c r="E170">
+        <v>90</v>
+      </c>
+      <c r="F170">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>3</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>292</v>
+      </c>
+      <c r="E171">
+        <v>290</v>
+      </c>
+      <c r="F171">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>4</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C172" t="s">
+        <v>39</v>
+      </c>
+      <c r="D172">
+        <v>11</v>
+      </c>
+      <c r="E172">
+        <v>28</v>
+      </c>
+      <c r="F172">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>5</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>3</v>
+      </c>
+      <c r="E173">
+        <v>28</v>
+      </c>
+      <c r="F173">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>6</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>7</v>
+      </c>
+      <c r="E174">
+        <v>40</v>
+      </c>
+      <c r="F174">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>7</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>18</v>
+      </c>
+      <c r="E175">
+        <v>56</v>
+      </c>
+      <c r="F175">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -17625,2850 +16247,5590 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
         <v>25</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>26</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>27</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>28</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2">
+        <v>6179</v>
+      </c>
+      <c r="H2">
+        <v>33921</v>
+      </c>
+      <c r="I2">
+        <v>22485</v>
+      </c>
+      <c r="J2">
+        <v>31228</v>
+      </c>
+      <c r="K2">
+        <v>8899</v>
+      </c>
+      <c r="L2">
+        <v>366</v>
+      </c>
+      <c r="M2">
+        <v>520</v>
+      </c>
+      <c r="N2">
+        <v>4131</v>
+      </c>
+      <c r="O2">
+        <v>2057</v>
+      </c>
+      <c r="P2">
+        <v>2719</v>
+      </c>
+      <c r="Q2">
+        <v>211</v>
+      </c>
+      <c r="R2">
+        <v>2553</v>
+      </c>
+      <c r="S2">
+        <v>13164</v>
+      </c>
+      <c r="T2">
+        <v>1901</v>
+      </c>
+      <c r="U2">
+        <v>6608</v>
+      </c>
+      <c r="V2">
+        <v>377</v>
+      </c>
+      <c r="W2">
+        <v>159</v>
+      </c>
+      <c r="X2">
+        <v>137478</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
         <v>29</v>
       </c>
-      <c r="G2">
-[...58 lines deleted...]
-      <c r="A3" t="s">
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3">
+        <v>8597</v>
+      </c>
+      <c r="H3">
+        <v>8370</v>
+      </c>
+      <c r="I3">
+        <v>38783</v>
+      </c>
+      <c r="J3">
+        <v>12340</v>
+      </c>
+      <c r="K3">
+        <v>20212</v>
+      </c>
+      <c r="L3">
+        <v>417</v>
+      </c>
+      <c r="M3">
+        <v>379</v>
+      </c>
+      <c r="N3">
+        <v>9673</v>
+      </c>
+      <c r="O3">
+        <v>479</v>
+      </c>
+      <c r="P3">
+        <v>2602</v>
+      </c>
+      <c r="Q3">
+        <v>144</v>
+      </c>
+      <c r="R3">
+        <v>3543</v>
+      </c>
+      <c r="S3">
+        <v>3532</v>
+      </c>
+      <c r="T3">
+        <v>1920</v>
+      </c>
+      <c r="U3">
+        <v>1749</v>
+      </c>
+      <c r="V3">
+        <v>1016</v>
+      </c>
+      <c r="W3">
+        <v>285</v>
+      </c>
+      <c r="X3">
+        <v>114041</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...54 lines deleted...]
-        <v>312001</v>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>14776</v>
+      </c>
+      <c r="H4">
+        <v>42291</v>
+      </c>
+      <c r="I4">
+        <v>61268</v>
+      </c>
+      <c r="J4">
+        <v>43568</v>
+      </c>
+      <c r="K4">
+        <v>29111</v>
+      </c>
+      <c r="L4">
+        <v>783</v>
+      </c>
+      <c r="M4">
+        <v>899</v>
+      </c>
+      <c r="N4">
+        <v>13804</v>
+      </c>
+      <c r="O4">
+        <v>2536</v>
+      </c>
+      <c r="P4">
+        <v>5321</v>
+      </c>
+      <c r="Q4">
+        <v>355</v>
+      </c>
+      <c r="R4">
+        <v>6096</v>
+      </c>
+      <c r="S4">
+        <v>16696</v>
+      </c>
+      <c r="T4">
+        <v>3821</v>
+      </c>
+      <c r="U4">
+        <v>8357</v>
+      </c>
+      <c r="V4">
+        <v>1393</v>
+      </c>
+      <c r="W4">
+        <v>444</v>
+      </c>
+      <c r="X4">
+        <v>251519</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>6179</v>
+      </c>
+      <c r="E2">
+        <v>8597</v>
+      </c>
+      <c r="F2">
+        <v>14776</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>1708</v>
+      </c>
+      <c r="E3">
+        <v>1493</v>
+      </c>
+      <c r="F3">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>2698</v>
+      </c>
+      <c r="E4">
+        <v>1260</v>
+      </c>
+      <c r="F4">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>695</v>
+      </c>
+      <c r="E5">
+        <v>3871</v>
+      </c>
+      <c r="F5">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>118</v>
+      </c>
+      <c r="E6">
+        <v>201</v>
+      </c>
+      <c r="F6">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>114</v>
+      </c>
+      <c r="E7">
+        <v>213</v>
+      </c>
+      <c r="F7">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>356</v>
+      </c>
+      <c r="E8">
+        <v>125</v>
+      </c>
+      <c r="F8">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>490</v>
+      </c>
+      <c r="E9">
+        <v>1434</v>
+      </c>
+      <c r="F9">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>33921</v>
+      </c>
+      <c r="E11">
+        <v>8370</v>
+      </c>
+      <c r="F11">
+        <v>42291</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>5332</v>
+      </c>
+      <c r="E12">
+        <v>2645</v>
+      </c>
+      <c r="F12">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>9864</v>
+      </c>
+      <c r="E13">
+        <v>1129</v>
+      </c>
+      <c r="F13">
+        <v>10993</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>3050</v>
+      </c>
+      <c r="E14">
+        <v>1309</v>
+      </c>
+      <c r="F14">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>430</v>
+      </c>
+      <c r="E15">
+        <v>214</v>
+      </c>
+      <c r="F15">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>14678</v>
+      </c>
+      <c r="E16">
+        <v>2044</v>
+      </c>
+      <c r="F16">
+        <v>16722</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>330</v>
+      </c>
+      <c r="E17">
+        <v>307</v>
+      </c>
+      <c r="F17">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>237</v>
+      </c>
+      <c r="E18">
+        <v>722</v>
+      </c>
+      <c r="F18">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>22485</v>
+      </c>
+      <c r="E20">
+        <v>38783</v>
+      </c>
+      <c r="F20">
+        <v>61268</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>4784</v>
+      </c>
+      <c r="E21">
+        <v>4564</v>
+      </c>
+      <c r="F21">
+        <v>9348</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>4107</v>
+      </c>
+      <c r="E22">
+        <v>10400</v>
+      </c>
+      <c r="F22">
+        <v>14507</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>2836</v>
+      </c>
+      <c r="E23">
+        <v>1396</v>
+      </c>
+      <c r="F23">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>2424</v>
+      </c>
+      <c r="E24">
+        <v>734</v>
+      </c>
+      <c r="F24">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>2609</v>
+      </c>
+      <c r="E25">
+        <v>21035</v>
+      </c>
+      <c r="F25">
+        <v>23644</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>4475</v>
+      </c>
+      <c r="E26">
+        <v>422</v>
+      </c>
+      <c r="F26">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>1250</v>
+      </c>
+      <c r="E27">
+        <v>232</v>
+      </c>
+      <c r="F27">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>31228</v>
+      </c>
+      <c r="E29">
+        <v>12340</v>
+      </c>
+      <c r="F29">
+        <v>43568</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>3434</v>
+      </c>
+      <c r="E30">
+        <v>1753</v>
+      </c>
+      <c r="F30">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>6732</v>
+      </c>
+      <c r="E31">
+        <v>1743</v>
+      </c>
+      <c r="F31">
+        <v>8475</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>2383</v>
+      </c>
+      <c r="E32">
+        <v>4396</v>
+      </c>
+      <c r="F32">
+        <v>6779</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>3221</v>
+      </c>
+      <c r="E33">
+        <v>1498</v>
+      </c>
+      <c r="F33">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>4924</v>
+      </c>
+      <c r="E34">
+        <v>2051</v>
+      </c>
+      <c r="F34">
+        <v>6975</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>10126</v>
+      </c>
+      <c r="E35">
+        <v>390</v>
+      </c>
+      <c r="F35">
+        <v>10516</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>408</v>
+      </c>
+      <c r="E36">
+        <v>509</v>
+      </c>
+      <c r="F36">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>8899</v>
+      </c>
+      <c r="E38">
+        <v>20212</v>
+      </c>
+      <c r="F38">
+        <v>29111</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>1354</v>
+      </c>
+      <c r="E39">
+        <v>1431</v>
+      </c>
+      <c r="F39">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>3707</v>
+      </c>
+      <c r="E40">
+        <v>6777</v>
+      </c>
+      <c r="F40">
+        <v>10484</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>512</v>
+      </c>
+      <c r="E41">
+        <v>250</v>
+      </c>
+      <c r="F41">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>1463</v>
+      </c>
+      <c r="E42">
+        <v>199</v>
+      </c>
+      <c r="F42">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>187</v>
+      </c>
+      <c r="E43">
+        <v>276</v>
+      </c>
+      <c r="F43">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>449</v>
+      </c>
+      <c r="E44">
+        <v>1598</v>
+      </c>
+      <c r="F44">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>1227</v>
+      </c>
+      <c r="E45">
+        <v>9681</v>
+      </c>
+      <c r="F45">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>366</v>
+      </c>
+      <c r="E47">
+        <v>417</v>
+      </c>
+      <c r="F47">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>260</v>
+      </c>
+      <c r="E48">
+        <v>221</v>
+      </c>
+      <c r="F48">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>82</v>
+      </c>
+      <c r="E49">
+        <v>151</v>
+      </c>
+      <c r="F49">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>24</v>
+      </c>
+      <c r="E50">
+        <v>45</v>
+      </c>
+      <c r="F50">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>520</v>
+      </c>
+      <c r="E52">
+        <v>379</v>
+      </c>
+      <c r="F52">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>351</v>
+      </c>
+      <c r="E53">
+        <v>214</v>
+      </c>
+      <c r="F53">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>169</v>
+      </c>
+      <c r="E54">
+        <v>165</v>
+      </c>
+      <c r="F54">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>4131</v>
+      </c>
+      <c r="E56">
+        <v>9673</v>
+      </c>
+      <c r="F56">
+        <v>13804</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>447</v>
+      </c>
+      <c r="E57">
+        <v>2005</v>
+      </c>
+      <c r="F57">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>1157</v>
+      </c>
+      <c r="E58">
+        <v>4603</v>
+      </c>
+      <c r="F58">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>1205</v>
+      </c>
+      <c r="E59">
+        <v>771</v>
+      </c>
+      <c r="F59">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>87</v>
+      </c>
+      <c r="E60">
+        <v>265</v>
+      </c>
+      <c r="F60">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>139</v>
+      </c>
+      <c r="E61">
+        <v>611</v>
+      </c>
+      <c r="F61">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>69</v>
+      </c>
+      <c r="E62">
+        <v>1104</v>
+      </c>
+      <c r="F62">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>1027</v>
+      </c>
+      <c r="E63">
+        <v>314</v>
+      </c>
+      <c r="F63">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>9</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>2057</v>
+      </c>
+      <c r="E65">
+        <v>479</v>
+      </c>
+      <c r="F65">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>191</v>
+      </c>
+      <c r="E66">
+        <v>79</v>
+      </c>
+      <c r="F66">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>1743</v>
+      </c>
+      <c r="E67">
+        <v>374</v>
+      </c>
+      <c r="F67">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>84</v>
+      </c>
+      <c r="E68">
+        <v>14</v>
+      </c>
+      <c r="F68">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>39</v>
+      </c>
+      <c r="E69">
+        <v>12</v>
+      </c>
+      <c r="F69">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>2719</v>
+      </c>
+      <c r="E71">
+        <v>2602</v>
+      </c>
+      <c r="F71">
+        <v>5321</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>556</v>
+      </c>
+      <c r="E72">
+        <v>394</v>
+      </c>
+      <c r="F72">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>1522</v>
+      </c>
+      <c r="E73">
+        <v>873</v>
+      </c>
+      <c r="F73">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>82</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>397</v>
+      </c>
+      <c r="E74">
+        <v>899</v>
+      </c>
+      <c r="F74">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>83</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>111</v>
+      </c>
+      <c r="E75">
+        <v>152</v>
+      </c>
+      <c r="F75">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>84</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>48</v>
+      </c>
+      <c r="E76">
+        <v>177</v>
+      </c>
+      <c r="F76">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>57</v>
+      </c>
+      <c r="E77">
+        <v>76</v>
+      </c>
+      <c r="F77">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>86</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>28</v>
+      </c>
+      <c r="E78">
+        <v>31</v>
+      </c>
+      <c r="F78">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>11</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>211</v>
+      </c>
+      <c r="E80">
+        <v>144</v>
+      </c>
+      <c r="F80">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>90</v>
+      </c>
+      <c r="E81">
+        <v>44</v>
+      </c>
+      <c r="F81">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>108</v>
+      </c>
+      <c r="E82">
+        <v>90</v>
+      </c>
+      <c r="F82">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>13</v>
+      </c>
+      <c r="E83">
+        <v>10</v>
+      </c>
+      <c r="F83">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>12</v>
+      </c>
+      <c r="B85" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>2553</v>
+      </c>
+      <c r="E85">
+        <v>3543</v>
+      </c>
+      <c r="F85">
+        <v>6096</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>31</v>
+      </c>
+      <c r="B86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>392</v>
+      </c>
+      <c r="E86">
+        <v>1002</v>
+      </c>
+      <c r="F86">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>89</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>1218</v>
+      </c>
+      <c r="E87">
+        <v>1700</v>
+      </c>
+      <c r="F87">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>90</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>545</v>
+      </c>
+      <c r="E88">
+        <v>247</v>
+      </c>
+      <c r="F88">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>91</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>112</v>
+      </c>
+      <c r="E89">
+        <v>158</v>
+      </c>
+      <c r="F89">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>92</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>182</v>
+      </c>
+      <c r="E90">
+        <v>151</v>
+      </c>
+      <c r="F90">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>93</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>81</v>
+      </c>
+      <c r="E91">
+        <v>155</v>
+      </c>
+      <c r="F91">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>94</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>23</v>
+      </c>
+      <c r="E92">
+        <v>130</v>
+      </c>
+      <c r="F92">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>13164</v>
+      </c>
+      <c r="E94">
+        <v>3532</v>
+      </c>
+      <c r="F94">
+        <v>16696</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>1649</v>
+      </c>
+      <c r="E95">
+        <v>1010</v>
+      </c>
+      <c r="F95">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>95</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>7105</v>
+      </c>
+      <c r="E96">
+        <v>938</v>
+      </c>
+      <c r="F96">
+        <v>8043</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>96</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>967</v>
+      </c>
+      <c r="E97">
+        <v>364</v>
+      </c>
+      <c r="F97">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>97</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>1127</v>
+      </c>
+      <c r="E98">
+        <v>515</v>
+      </c>
+      <c r="F98">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>98</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>2038</v>
+      </c>
+      <c r="E99">
+        <v>342</v>
+      </c>
+      <c r="F99">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>99</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>184</v>
+      </c>
+      <c r="E100">
+        <v>218</v>
+      </c>
+      <c r="F100">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>100</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>94</v>
+      </c>
+      <c r="E101">
+        <v>145</v>
+      </c>
+      <c r="F101">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>1901</v>
+      </c>
+      <c r="E103">
+        <v>1920</v>
+      </c>
+      <c r="F103">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>31</v>
+      </c>
+      <c r="B104" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>645</v>
+      </c>
+      <c r="E104">
+        <v>697</v>
+      </c>
+      <c r="F104">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>476</v>
+      </c>
+      <c r="E105">
+        <v>470</v>
+      </c>
+      <c r="F105">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>328</v>
+      </c>
+      <c r="E106">
+        <v>289</v>
+      </c>
+      <c r="F106">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>129</v>
+      </c>
+      <c r="E107">
+        <v>254</v>
+      </c>
+      <c r="F107">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>60</v>
+      </c>
+      <c r="E108">
+        <v>46</v>
+      </c>
+      <c r="F108">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>218</v>
+      </c>
+      <c r="E109">
+        <v>132</v>
+      </c>
+      <c r="F109">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>45</v>
+      </c>
+      <c r="E110">
+        <v>32</v>
+      </c>
+      <c r="F110">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>6608</v>
+      </c>
+      <c r="E112">
+        <v>1749</v>
+      </c>
+      <c r="F112">
+        <v>8357</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>31</v>
+      </c>
+      <c r="B113" t="s">
+        <v>31</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>652</v>
+      </c>
+      <c r="E113">
+        <v>231</v>
+      </c>
+      <c r="F113">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>107</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>1118</v>
+      </c>
+      <c r="E114">
+        <v>408</v>
+      </c>
+      <c r="F114">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>108</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>4199</v>
+      </c>
+      <c r="E115">
+        <v>847</v>
+      </c>
+      <c r="F115">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>109</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>122</v>
+      </c>
+      <c r="E116">
+        <v>83</v>
+      </c>
+      <c r="F116">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>110</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>53</v>
+      </c>
+      <c r="E117">
+        <v>56</v>
+      </c>
+      <c r="F117">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>111</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>34</v>
+      </c>
+      <c r="E118">
+        <v>12</v>
+      </c>
+      <c r="F118">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>112</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>430</v>
+      </c>
+      <c r="E119">
+        <v>112</v>
+      </c>
+      <c r="F119">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>17</v>
+      </c>
+      <c r="B121" t="s">
+        <v>21</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>377</v>
+      </c>
+      <c r="E121">
+        <v>1016</v>
+      </c>
+      <c r="F121">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>110</v>
+      </c>
+      <c r="E122">
+        <v>275</v>
+      </c>
+      <c r="F122">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>113</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>94</v>
+      </c>
+      <c r="E123">
+        <v>286</v>
+      </c>
+      <c r="F123">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>114</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>39</v>
+      </c>
+      <c r="E124">
+        <v>115</v>
+      </c>
+      <c r="F124">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>115</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>36</v>
+      </c>
+      <c r="E125">
+        <v>121</v>
+      </c>
+      <c r="F125">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>116</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>37</v>
+      </c>
+      <c r="E126">
+        <v>62</v>
+      </c>
+      <c r="F126">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>117</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>57</v>
+      </c>
+      <c r="F127">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>118</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>35</v>
+      </c>
+      <c r="E128">
+        <v>100</v>
+      </c>
+      <c r="F128">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>24</v>
+      </c>
+      <c r="B130" t="s">
+        <v>22</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>159</v>
+      </c>
+      <c r="E130">
+        <v>285</v>
+      </c>
+      <c r="F130">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>45</v>
+      </c>
+      <c r="E131">
+        <v>132</v>
+      </c>
+      <c r="F131">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>119</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>35</v>
+      </c>
+      <c r="E132">
+        <v>69</v>
+      </c>
+      <c r="F132">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>120</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>24</v>
+      </c>
+      <c r="E133">
+        <v>34</v>
+      </c>
+      <c r="F133">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>121</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>12</v>
+      </c>
+      <c r="E134">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>122</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>17</v>
+      </c>
+      <c r="E135">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>123</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>26</v>
+      </c>
+      <c r="E136">
+        <v>24</v>
+      </c>
+      <c r="F136">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G2">
+        <v>38240</v>
+      </c>
+      <c r="H2">
+        <v>37066</v>
+      </c>
+      <c r="I2">
+        <v>42638</v>
+      </c>
+      <c r="J2">
+        <v>27038</v>
+      </c>
+      <c r="K2">
+        <v>31745</v>
+      </c>
+      <c r="L2">
+        <v>1091</v>
+      </c>
+      <c r="M2">
+        <v>4083</v>
+      </c>
+      <c r="N2">
+        <v>24098</v>
+      </c>
+      <c r="O2">
+        <v>275</v>
+      </c>
+      <c r="P2">
+        <v>4875</v>
+      </c>
+      <c r="Q2">
+        <v>343</v>
+      </c>
+      <c r="R2">
+        <v>33570</v>
+      </c>
+      <c r="S2">
+        <v>463</v>
+      </c>
+      <c r="T2">
+        <v>33685</v>
+      </c>
+      <c r="U2">
+        <v>1764</v>
+      </c>
+      <c r="V2">
+        <v>3285</v>
+      </c>
+      <c r="W2">
+        <v>26007</v>
+      </c>
+      <c r="X2">
+        <v>1735</v>
+      </c>
+      <c r="Y2">
+        <v>312001</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>38240</v>
+      </c>
+      <c r="H3">
+        <v>37066</v>
+      </c>
+      <c r="I3">
+        <v>42638</v>
+      </c>
+      <c r="J3">
+        <v>27038</v>
+      </c>
+      <c r="K3">
+        <v>31745</v>
+      </c>
+      <c r="L3">
+        <v>1091</v>
+      </c>
+      <c r="M3">
+        <v>4083</v>
+      </c>
+      <c r="N3">
+        <v>24098</v>
+      </c>
+      <c r="O3">
+        <v>275</v>
+      </c>
+      <c r="P3">
+        <v>4875</v>
+      </c>
+      <c r="Q3">
+        <v>343</v>
+      </c>
+      <c r="R3">
+        <v>33570</v>
+      </c>
+      <c r="S3">
+        <v>463</v>
+      </c>
+      <c r="T3">
+        <v>33685</v>
+      </c>
+      <c r="U3">
+        <v>1764</v>
+      </c>
+      <c r="V3">
+        <v>3285</v>
+      </c>
+      <c r="W3">
+        <v>26007</v>
+      </c>
+      <c r="X3">
+        <v>1735</v>
+      </c>
+      <c r="Y3">
+        <v>312001</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>38240</v>
       </c>
       <c r="E2">
         <v>38240</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>6381</v>
       </c>
       <c r="E3">
         <v>6381</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>17412</v>
       </c>
       <c r="E4">
         <v>17412</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>12684</v>
       </c>
       <c r="E5">
         <v>12684</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>784</v>
       </c>
       <c r="E6">
         <v>784</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>132</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>358</v>
       </c>
       <c r="E7">
         <v>358</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>133</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>197</v>
       </c>
       <c r="E8">
         <v>197</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>110</v>
       </c>
       <c r="E9">
         <v>110</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>135</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>148</v>
       </c>
       <c r="E10">
         <v>148</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>166</v>
       </c>
       <c r="E11">
         <v>166</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>37066</v>
       </c>
       <c r="E13">
         <v>37066</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>7896</v>
       </c>
       <c r="E14">
         <v>7896</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>137</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>19424</v>
       </c>
       <c r="E15">
         <v>19424</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>3086</v>
       </c>
       <c r="E16">
         <v>3086</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>3145</v>
       </c>
       <c r="E17">
         <v>3145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>140</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>943</v>
       </c>
       <c r="E18">
         <v>943</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>951</v>
       </c>
       <c r="E19">
         <v>951</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>958</v>
       </c>
       <c r="E20">
         <v>958</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>395</v>
       </c>
       <c r="E21">
         <v>395</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>268</v>
       </c>
       <c r="E22">
         <v>268</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
         <v>42638</v>
       </c>
       <c r="E24">
         <v>42638</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>7127</v>
       </c>
       <c r="E25">
         <v>7127</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>9191</v>
       </c>
       <c r="E26">
         <v>9191</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>2276</v>
       </c>
       <c r="E27">
         <v>2276</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>20275</v>
       </c>
       <c r="E28">
         <v>20275</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>825</v>
       </c>
       <c r="E29">
         <v>825</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>2492</v>
       </c>
       <c r="E30">
         <v>2492</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>225</v>
       </c>
       <c r="E31">
         <v>225</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>151</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>139</v>
       </c>
       <c r="E32">
         <v>139</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>152</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>88</v>
       </c>
       <c r="E33">
         <v>88</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>27038</v>
       </c>
       <c r="E35">
         <v>27038</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>4681</v>
       </c>
       <c r="E36">
         <v>4681</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>153</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>16567</v>
       </c>
       <c r="E37">
         <v>16567</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>154</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>988</v>
       </c>
       <c r="E38">
         <v>988</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>155</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>849</v>
       </c>
       <c r="E39">
         <v>849</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>156</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>1037</v>
       </c>
       <c r="E40">
         <v>1037</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>66</v>
+        <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>483</v>
       </c>
       <c r="E41">
         <v>483</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>553</v>
       </c>
       <c r="E42">
         <v>553</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>159</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>1628</v>
       </c>
       <c r="E43">
         <v>1628</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>252</v>
       </c>
       <c r="E44">
         <v>252</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D46">
         <v>31745</v>
       </c>
       <c r="E46">
         <v>31745</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>3759</v>
       </c>
       <c r="E47">
         <v>3759</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>161</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>24461</v>
       </c>
       <c r="E48">
         <v>24461</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>1243</v>
       </c>
       <c r="E49">
         <v>1243</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>72</v>
+        <v>163</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>422</v>
       </c>
       <c r="E50">
         <v>422</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>73</v>
+        <v>164</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>447</v>
       </c>
       <c r="E51">
         <v>447</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>1027</v>
       </c>
       <c r="E52">
         <v>1027</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>75</v>
+        <v>166</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>152</v>
       </c>
       <c r="E53">
         <v>152</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>76</v>
+        <v>167</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>128</v>
       </c>
       <c r="E54">
         <v>128</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>106</v>
       </c>
       <c r="E55">
         <v>106</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D57">
         <v>1091</v>
       </c>
       <c r="E57">
         <v>1091</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>564</v>
       </c>
       <c r="E58">
         <v>564</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>78</v>
+        <v>169</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>281</v>
       </c>
       <c r="E59">
         <v>281</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>79</v>
+        <v>170</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>169</v>
       </c>
       <c r="E60">
         <v>169</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>80</v>
+        <v>171</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>77</v>
       </c>
       <c r="E61">
         <v>77</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>4083</v>
       </c>
       <c r="E63">
         <v>4083</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>1001</v>
       </c>
       <c r="E64">
         <v>1001</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>2089</v>
       </c>
       <c r="E65">
         <v>2089</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>82</v>
+        <v>173</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>179</v>
       </c>
       <c r="E66">
         <v>179</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>83</v>
+        <v>174</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>160</v>
       </c>
       <c r="E67">
         <v>160</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>84</v>
+        <v>175</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>223</v>
       </c>
       <c r="E68">
         <v>223</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>85</v>
+        <v>176</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>44</v>
       </c>
       <c r="E69">
         <v>44</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>86</v>
+        <v>177</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>56</v>
       </c>
       <c r="E70">
         <v>56</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>87</v>
+        <v>178</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>301</v>
       </c>
       <c r="E71">
         <v>301</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72">
         <v>30</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>8</v>
       </c>
       <c r="B74" t="s">
         <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>24098</v>
       </c>
       <c r="E74">
         <v>24098</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>2968</v>
       </c>
       <c r="E75">
         <v>2968</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>89</v>
+        <v>180</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>13767</v>
       </c>
       <c r="E76">
         <v>13767</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>181</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>4581</v>
       </c>
       <c r="E77">
         <v>4581</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>182</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>634</v>
       </c>
       <c r="E78">
         <v>634</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>233</v>
       </c>
       <c r="E79">
         <v>233</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>184</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>239</v>
       </c>
       <c r="E80">
         <v>239</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>185</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>151</v>
       </c>
       <c r="E81">
         <v>151</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>95</v>
+        <v>186</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>428</v>
       </c>
       <c r="E82">
         <v>428</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>1097</v>
       </c>
       <c r="E83">
         <v>1097</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>275</v>
       </c>
       <c r="E85">
         <v>275</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B86" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>56</v>
       </c>
       <c r="E86">
         <v>56</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>97</v>
+        <v>188</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>195</v>
       </c>
       <c r="E87">
         <v>195</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>98</v>
+        <v>189</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88">
         <v>18</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>6</v>
       </c>
       <c r="E89">
         <v>6</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>4875</v>
       </c>
       <c r="E91">
         <v>4875</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>3060</v>
       </c>
       <c r="E92">
         <v>3060</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>100</v>
+        <v>191</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>101</v>
+        <v>192</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>666</v>
       </c>
       <c r="E94">
         <v>666</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>102</v>
+        <v>193</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>354</v>
       </c>
       <c r="E95">
         <v>354</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>103</v>
+        <v>194</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>347</v>
       </c>
       <c r="E96">
         <v>347</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>104</v>
+        <v>195</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>74</v>
       </c>
       <c r="E97">
         <v>74</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>105</v>
+        <v>196</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>171</v>
       </c>
       <c r="E98">
         <v>171</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>197</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>82</v>
       </c>
       <c r="E99">
         <v>82</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>8</v>
       </c>
       <c r="B100" t="s">
-        <v>107</v>
+        <v>198</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>121</v>
       </c>
       <c r="E100">
         <v>121</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>11</v>
       </c>
       <c r="B102" t="s">
         <v>16</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>343</v>
       </c>
       <c r="E102">
         <v>343</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B103" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>180</v>
       </c>
       <c r="E103">
         <v>180</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>108</v>
+        <v>199</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>121</v>
       </c>
       <c r="E104">
         <v>121</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>109</v>
+        <v>200</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>42</v>
       </c>
       <c r="E105">
         <v>42</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>33570</v>
       </c>
       <c r="E107">
         <v>33570</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>3340</v>
       </c>
       <c r="E108">
         <v>3340</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>110</v>
+        <v>201</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>16101</v>
       </c>
       <c r="E109">
         <v>16101</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>111</v>
+        <v>202</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>11773</v>
       </c>
       <c r="E110">
         <v>11773</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>112</v>
+        <v>203</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>360</v>
       </c>
       <c r="E111">
         <v>360</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>113</v>
+        <v>204</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>775</v>
       </c>
       <c r="E112">
         <v>775</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>114</v>
+        <v>205</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>556</v>
       </c>
       <c r="E113">
         <v>556</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>115</v>
+        <v>206</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>191</v>
       </c>
       <c r="E114">
         <v>191</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>116</v>
+        <v>207</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>181</v>
       </c>
       <c r="E115">
         <v>181</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>117</v>
+        <v>208</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>293</v>
       </c>
       <c r="E116">
         <v>293</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>13</v>
       </c>
       <c r="B118" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>463</v>
       </c>
       <c r="E118">
         <v>463</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B119" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>195</v>
       </c>
       <c r="E119">
         <v>195</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>118</v>
+        <v>209</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>211</v>
       </c>
       <c r="E120">
         <v>211</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>119</v>
+        <v>210</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>57</v>
       </c>
       <c r="E121">
         <v>57</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>14</v>
       </c>
       <c r="B123" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
         <v>33685</v>
       </c>
       <c r="E123">
         <v>33685</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B124" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>2556</v>
       </c>
       <c r="E124">
         <v>2556</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>120</v>
+        <v>211</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>14524</v>
       </c>
       <c r="E125">
         <v>14524</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>962</v>
       </c>
       <c r="E126">
         <v>962</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>3085</v>
       </c>
       <c r="E127">
         <v>3085</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>935</v>
       </c>
       <c r="E128">
         <v>935</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>409</v>
       </c>
       <c r="E129">
         <v>409</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>10871</v>
       </c>
       <c r="E130">
         <v>10871</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>126</v>
+        <v>217</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>145</v>
       </c>
       <c r="E131">
         <v>145</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>127</v>
+        <v>218</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>198</v>
       </c>
       <c r="E132">
         <v>198</v>
       </c>
     </row>
     <row r="133"/>
     <row r="134">
       <c r="A134">
         <v>15</v>
       </c>
       <c r="B134" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D134">
         <v>1764</v>
       </c>
       <c r="E134">
         <v>1764</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B135" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>718</v>
       </c>
       <c r="E135">
         <v>718</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>732</v>
       </c>
       <c r="E136">
         <v>732</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2</v>
       </c>
       <c r="B137" t="s">
-        <v>129</v>
+        <v>220</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>122</v>
       </c>
       <c r="E137">
         <v>122</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>3</v>
       </c>
       <c r="B138" t="s">
-        <v>130</v>
+        <v>221</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>192</v>
       </c>
       <c r="E138">
         <v>192</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>16</v>
       </c>
       <c r="B140" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D140">
         <v>3285</v>
       </c>
       <c r="E140">
         <v>3285</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B141" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>555</v>
       </c>
       <c r="E141">
         <v>555</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>131</v>
+        <v>222</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>462</v>
       </c>
       <c r="E142">
         <v>462</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>271</v>
       </c>
       <c r="E143">
         <v>271</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>1657</v>
       </c>
       <c r="E144">
         <v>1657</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>134</v>
+        <v>225</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>81</v>
       </c>
       <c r="E145">
         <v>81</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>135</v>
+        <v>226</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>88</v>
       </c>
       <c r="E146">
         <v>88</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>136</v>
+        <v>227</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>82</v>
       </c>
       <c r="E147">
         <v>82</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>137</v>
+        <v>228</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>89</v>
       </c>
       <c r="E148">
         <v>89</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>17</v>
       </c>
       <c r="B150" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>26007</v>
       </c>
       <c r="E150">
         <v>26007</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B151" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>2029</v>
       </c>
       <c r="E151">
         <v>2029</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>138</v>
+        <v>229</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>8440</v>
       </c>
       <c r="E152">
         <v>8440</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>139</v>
+        <v>230</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>4409</v>
       </c>
       <c r="E153">
         <v>4409</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>140</v>
+        <v>231</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>607</v>
       </c>
       <c r="E154">
         <v>607</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>203</v>
       </c>
       <c r="E155">
         <v>203</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>142</v>
+        <v>233</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>1577</v>
       </c>
       <c r="E156">
         <v>1577</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>143</v>
+        <v>234</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>104</v>
       </c>
       <c r="E157">
         <v>104</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>7</v>
       </c>
       <c r="B158" t="s">
-        <v>144</v>
+        <v>235</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>283</v>
       </c>
       <c r="E158">
         <v>283</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>145</v>
+        <v>236</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>8355</v>
       </c>
       <c r="E159">
         <v>8355</v>
       </c>
     </row>
     <row r="160"/>
     <row r="161">
       <c r="A161">
         <v>24</v>
       </c>
       <c r="B161" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D161">
         <v>1735</v>
       </c>
       <c r="E161">
         <v>1735</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B162" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>329</v>
       </c>
       <c r="E162">
         <v>329</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>146</v>
+        <v>237</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>335</v>
       </c>
       <c r="E163">
         <v>335</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>95</v>
       </c>
       <c r="E164">
         <v>95</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>148</v>
+        <v>239</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>518</v>
       </c>
       <c r="E165">
         <v>518</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>149</v>
+        <v>240</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>46</v>
       </c>
       <c r="E166">
         <v>46</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>150</v>
+        <v>241</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>122</v>
       </c>
       <c r="E167">
         <v>122</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>151</v>
+        <v>242</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>221</v>
       </c>
       <c r="E168">
         <v>221</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>152</v>
+        <v>243</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169">
         <v>28</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>41</v>
       </c>
       <c r="E170">
         <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -20487,86 +21849,86 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>154</v>
+        <v>245</v>
       </c>
       <c r="D2" t="s">
-        <v>155</v>
+        <v>246</v>
       </c>
       <c r="E2" t="s">
-        <v>156</v>
+        <v>247</v>
       </c>
       <c r="F2" t="s">
-        <v>157</v>
+        <v>248</v>
       </c>
       <c r="G2">
         <v>14242</v>
       </c>
       <c r="H2">
         <v>39387</v>
       </c>
       <c r="I2">
         <v>52749</v>
       </c>
       <c r="J2">
         <v>63612</v>
       </c>
       <c r="K2">
         <v>26771</v>
       </c>
       <c r="L2">
         <v>974</v>
       </c>
       <c r="M2">
         <v>2866</v>
       </c>
       <c r="N2">
         <v>8045</v>
       </c>
@@ -20584,63 +21946,63 @@
       </c>
       <c r="S2">
         <v>21163</v>
       </c>
       <c r="T2">
         <v>5991</v>
       </c>
       <c r="U2">
         <v>4076</v>
       </c>
       <c r="V2">
         <v>2645</v>
       </c>
       <c r="W2">
         <v>534</v>
       </c>
       <c r="X2">
         <v>275640</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>154</v>
+        <v>245</v>
       </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>246</v>
       </c>
       <c r="E3" t="s">
-        <v>158</v>
+        <v>249</v>
       </c>
       <c r="F3" t="s">
-        <v>159</v>
+        <v>250</v>
       </c>
       <c r="G3">
         <v>3633</v>
       </c>
       <c r="H3">
         <v>14743</v>
       </c>
       <c r="I3">
         <v>39011</v>
       </c>
       <c r="J3">
         <v>8215</v>
       </c>
       <c r="K3">
         <v>19559</v>
       </c>
       <c r="L3">
         <v>297</v>
       </c>
       <c r="M3">
         <v>809</v>
       </c>
       <c r="N3">
         <v>1725</v>
       </c>
@@ -20655,54 +22017,54 @@
       </c>
       <c r="R3">
         <v>16064</v>
       </c>
       <c r="S3">
         <v>22867</v>
       </c>
       <c r="T3">
         <v>1095</v>
       </c>
       <c r="U3">
         <v>1607</v>
       </c>
       <c r="V3">
         <v>1282</v>
       </c>
       <c r="W3">
         <v>214</v>
       </c>
       <c r="X3">
         <v>132979</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4">
         <v>17875</v>
       </c>
       <c r="H4">
         <v>54130</v>
       </c>
       <c r="I4">
         <v>91760</v>
       </c>
       <c r="J4">
         <v>71827</v>
       </c>
       <c r="K4">
         <v>46330</v>
       </c>
       <c r="L4">
         <v>1271</v>
       </c>
       <c r="M4">
         <v>3675</v>
       </c>
       <c r="N4">
         <v>9770</v>
       </c>
@@ -20719,2856 +22081,2856 @@
         <v>30362</v>
       </c>
       <c r="S4">
         <v>44030</v>
       </c>
       <c r="T4">
         <v>7086</v>
       </c>
       <c r="U4">
         <v>5683</v>
       </c>
       <c r="V4">
         <v>3927</v>
       </c>
       <c r="W4">
         <v>748</v>
       </c>
       <c r="X4">
         <v>408619</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>14242</v>
       </c>
       <c r="E2">
         <v>3633</v>
       </c>
       <c r="F2">
         <v>17875</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>3411</v>
       </c>
       <c r="E3">
         <v>853</v>
       </c>
       <c r="F3">
         <v>4264</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>251</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>5309</v>
       </c>
       <c r="E4">
         <v>652</v>
       </c>
       <c r="F4">
         <v>5961</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>161</v>
+        <v>252</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>1469</v>
       </c>
       <c r="E5">
         <v>689</v>
       </c>
       <c r="F5">
         <v>2158</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>162</v>
+        <v>253</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>440</v>
       </c>
       <c r="E6">
         <v>334</v>
       </c>
       <c r="F6">
         <v>774</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>163</v>
+        <v>254</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>619</v>
       </c>
       <c r="E7">
         <v>84</v>
       </c>
       <c r="F7">
         <v>703</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>164</v>
+        <v>255</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>252</v>
       </c>
       <c r="E8">
         <v>45</v>
       </c>
       <c r="F8">
         <v>297</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>165</v>
+        <v>256</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>219</v>
       </c>
       <c r="E9">
         <v>32</v>
       </c>
       <c r="F9">
         <v>251</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>166</v>
+        <v>257</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>93</v>
       </c>
       <c r="E10">
         <v>32</v>
       </c>
       <c r="F10">
         <v>125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>167</v>
+        <v>258</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>2430</v>
       </c>
       <c r="E11">
         <v>912</v>
       </c>
       <c r="F11">
         <v>3342</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>39387</v>
       </c>
       <c r="E13">
         <v>14743</v>
       </c>
       <c r="F13">
         <v>54130</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>9712</v>
       </c>
       <c r="E14">
         <v>3289</v>
       </c>
       <c r="F14">
         <v>13001</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>168</v>
+        <v>259</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>4964</v>
       </c>
       <c r="E15">
         <v>6087</v>
       </c>
       <c r="F15">
         <v>11051</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>169</v>
+        <v>260</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>20674</v>
       </c>
       <c r="E16">
         <v>3812</v>
       </c>
       <c r="F16">
         <v>24486</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>170</v>
+        <v>261</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>1469</v>
       </c>
       <c r="E17">
         <v>509</v>
       </c>
       <c r="F17">
         <v>1978</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>171</v>
+        <v>262</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>1507</v>
       </c>
       <c r="E18">
         <v>683</v>
       </c>
       <c r="F18">
         <v>2190</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>172</v>
+        <v>263</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>323</v>
       </c>
       <c r="E19">
         <v>167</v>
       </c>
       <c r="F19">
         <v>490</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>173</v>
+        <v>264</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>420</v>
       </c>
       <c r="E20">
         <v>74</v>
       </c>
       <c r="F20">
         <v>494</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>174</v>
+        <v>265</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>318</v>
       </c>
       <c r="E21">
         <v>122</v>
       </c>
       <c r="F21">
         <v>440</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23">
         <v>52749</v>
       </c>
       <c r="E23">
         <v>39011</v>
       </c>
       <c r="F23">
         <v>91760</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>12363</v>
       </c>
       <c r="E24">
         <v>3898</v>
       </c>
       <c r="F24">
         <v>16261</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>175</v>
+        <v>266</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>8992</v>
       </c>
       <c r="E25">
         <v>7464</v>
       </c>
       <c r="F25">
         <v>16456</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>8602</v>
       </c>
       <c r="E26">
         <v>10448</v>
       </c>
       <c r="F26">
         <v>19050</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>268</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>14604</v>
       </c>
       <c r="E27">
         <v>1186</v>
       </c>
       <c r="F27">
         <v>15790</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>178</v>
+        <v>269</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>2382</v>
       </c>
       <c r="E28">
         <v>14805</v>
       </c>
       <c r="F28">
         <v>17187</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>179</v>
+        <v>270</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>1138</v>
       </c>
       <c r="E29">
         <v>401</v>
       </c>
       <c r="F29">
         <v>1539</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>180</v>
+        <v>271</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>567</v>
       </c>
       <c r="E30">
         <v>207</v>
       </c>
       <c r="F30">
         <v>774</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>272</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>2770</v>
       </c>
       <c r="E31">
         <v>413</v>
       </c>
       <c r="F31">
         <v>3183</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>182</v>
+        <v>273</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>1331</v>
       </c>
       <c r="E32">
         <v>189</v>
       </c>
       <c r="F32">
         <v>1520</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
         <v>63612</v>
       </c>
       <c r="E34">
         <v>8215</v>
       </c>
       <c r="F34">
         <v>71827</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>8267</v>
       </c>
       <c r="E35">
         <v>1505</v>
       </c>
       <c r="F35">
         <v>9772</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>274</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>22614</v>
       </c>
       <c r="E36">
         <v>1936</v>
       </c>
       <c r="F36">
         <v>24550</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>184</v>
+        <v>275</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>8603</v>
       </c>
       <c r="E37">
         <v>2257</v>
       </c>
       <c r="F37">
         <v>10860</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>185</v>
+        <v>276</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>12603</v>
       </c>
       <c r="E38">
         <v>709</v>
       </c>
       <c r="F38">
         <v>13312</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>186</v>
+        <v>277</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>6635</v>
       </c>
       <c r="E39">
         <v>401</v>
       </c>
       <c r="F39">
         <v>7036</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>187</v>
+        <v>278</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>713</v>
       </c>
       <c r="E40">
         <v>170</v>
       </c>
       <c r="F40">
         <v>883</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>188</v>
+        <v>279</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>2146</v>
       </c>
       <c r="E41">
         <v>84</v>
       </c>
       <c r="F41">
         <v>2230</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>189</v>
+        <v>280</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>1164</v>
       </c>
       <c r="E42">
         <v>490</v>
       </c>
       <c r="F42">
         <v>1654</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>190</v>
+        <v>281</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>867</v>
       </c>
       <c r="E43">
         <v>663</v>
       </c>
       <c r="F43">
         <v>1530</v>
       </c>
     </row>
     <row r="44"/>
     <row r="45">
       <c r="A45">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45">
         <v>26771</v>
       </c>
       <c r="E45">
         <v>19559</v>
       </c>
       <c r="F45">
         <v>46330</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B46" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>3331</v>
       </c>
       <c r="E46">
         <v>1257</v>
       </c>
       <c r="F46">
         <v>4588</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>191</v>
+        <v>282</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>8236</v>
       </c>
       <c r="E47">
         <v>1463</v>
       </c>
       <c r="F47">
         <v>9699</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>192</v>
+        <v>283</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>6689</v>
       </c>
       <c r="E48">
         <v>588</v>
       </c>
       <c r="F48">
         <v>7277</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>193</v>
+        <v>284</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>4721</v>
       </c>
       <c r="E49">
         <v>13610</v>
       </c>
       <c r="F49">
         <v>18331</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>194</v>
+        <v>285</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>954</v>
       </c>
       <c r="E50">
         <v>1993</v>
       </c>
       <c r="F50">
         <v>2947</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>195</v>
+        <v>286</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>1141</v>
       </c>
       <c r="E51">
         <v>298</v>
       </c>
       <c r="F51">
         <v>1439</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>196</v>
+        <v>287</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>461</v>
       </c>
       <c r="E52">
         <v>171</v>
       </c>
       <c r="F52">
         <v>632</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>197</v>
+        <v>288</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>889</v>
       </c>
       <c r="E53">
         <v>101</v>
       </c>
       <c r="F53">
         <v>990</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>198</v>
+        <v>289</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>349</v>
       </c>
       <c r="E54">
         <v>78</v>
       </c>
       <c r="F54">
         <v>427</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>974</v>
       </c>
       <c r="E56">
         <v>297</v>
       </c>
       <c r="F56">
         <v>1271</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>563</v>
       </c>
       <c r="E57">
         <v>116</v>
       </c>
       <c r="F57">
         <v>679</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>199</v>
+        <v>290</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>411</v>
       </c>
       <c r="E58">
         <v>181</v>
       </c>
       <c r="F58">
         <v>592</v>
       </c>
     </row>
     <row r="59"/>
     <row r="60">
       <c r="A60">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
         <v>2866</v>
       </c>
       <c r="E60">
         <v>809</v>
       </c>
       <c r="F60">
         <v>3675</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B61" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>1103</v>
       </c>
       <c r="E61">
         <v>467</v>
       </c>
       <c r="F61">
         <v>1570</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>291</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>701</v>
       </c>
       <c r="E62">
         <v>200</v>
       </c>
       <c r="F62">
         <v>901</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>201</v>
+        <v>292</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>153</v>
       </c>
       <c r="E63">
         <v>89</v>
       </c>
       <c r="F63">
         <v>242</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>202</v>
+        <v>293</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>909</v>
       </c>
       <c r="E64">
         <v>53</v>
       </c>
       <c r="F64">
         <v>962</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>8</v>
       </c>
       <c r="B66" t="s">
         <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
         <v>8045</v>
       </c>
       <c r="E66">
         <v>1725</v>
       </c>
       <c r="F66">
         <v>9770</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>1602</v>
       </c>
       <c r="E67">
         <v>436</v>
       </c>
       <c r="F67">
         <v>2038</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>203</v>
+        <v>294</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>4727</v>
       </c>
       <c r="E68">
         <v>813</v>
       </c>
       <c r="F68">
         <v>5540</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>204</v>
+        <v>295</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>540</v>
       </c>
       <c r="E69">
         <v>116</v>
       </c>
       <c r="F69">
         <v>656</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>205</v>
+        <v>296</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>171</v>
       </c>
       <c r="E70">
         <v>33</v>
       </c>
       <c r="F70">
         <v>204</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>297</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>306</v>
       </c>
       <c r="E71">
         <v>181</v>
       </c>
       <c r="F71">
         <v>487</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>207</v>
+        <v>298</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>362</v>
       </c>
       <c r="E72">
         <v>89</v>
       </c>
       <c r="F72">
         <v>451</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>299</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>211</v>
       </c>
       <c r="E73">
         <v>23</v>
       </c>
       <c r="F73">
         <v>234</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>209</v>
+        <v>300</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>39</v>
       </c>
       <c r="E74">
         <v>12</v>
       </c>
       <c r="F74">
         <v>51</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>210</v>
+        <v>301</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>87</v>
       </c>
       <c r="E75">
         <v>22</v>
       </c>
       <c r="F75">
         <v>109</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>576</v>
       </c>
       <c r="E77">
         <v>82</v>
       </c>
       <c r="F77">
         <v>658</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>484</v>
       </c>
       <c r="E78">
         <v>32</v>
       </c>
       <c r="F78">
         <v>516</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>211</v>
+        <v>302</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>92</v>
       </c>
       <c r="E79">
         <v>50</v>
       </c>
       <c r="F79">
         <v>142</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>17171</v>
       </c>
       <c r="E81">
         <v>1602</v>
       </c>
       <c r="F81">
         <v>18773</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B82" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>1467</v>
       </c>
       <c r="E82">
         <v>423</v>
       </c>
       <c r="F82">
         <v>1890</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>212</v>
+        <v>303</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>12035</v>
       </c>
       <c r="E83">
         <v>396</v>
       </c>
       <c r="F83">
         <v>12431</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>213</v>
+        <v>304</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>424</v>
       </c>
       <c r="E84">
         <v>218</v>
       </c>
       <c r="F84">
         <v>642</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>305</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>276</v>
       </c>
       <c r="E85">
         <v>79</v>
       </c>
       <c r="F85">
         <v>355</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>215</v>
+        <v>306</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>171</v>
       </c>
       <c r="E86">
         <v>154</v>
       </c>
       <c r="F86">
         <v>325</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>216</v>
+        <v>307</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>112</v>
       </c>
       <c r="E87">
         <v>94</v>
       </c>
       <c r="F87">
         <v>206</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>217</v>
+        <v>308</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>96</v>
       </c>
       <c r="E88">
         <v>19</v>
       </c>
       <c r="F88">
         <v>115</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>218</v>
+        <v>309</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>1176</v>
       </c>
       <c r="E89">
         <v>191</v>
       </c>
       <c r="F89">
         <v>1367</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>219</v>
+        <v>310</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>1414</v>
       </c>
       <c r="E90">
         <v>28</v>
       </c>
       <c r="F90">
         <v>1442</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>11</v>
       </c>
       <c r="B92" t="s">
         <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>540</v>
       </c>
       <c r="E92">
         <v>174</v>
       </c>
       <c r="F92">
         <v>714</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B93" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>316</v>
       </c>
       <c r="E93">
         <v>93</v>
       </c>
       <c r="F93">
         <v>409</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>220</v>
+        <v>311</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>224</v>
       </c>
       <c r="E94">
         <v>81</v>
       </c>
       <c r="F94">
         <v>305</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>17</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>14298</v>
       </c>
       <c r="E96">
         <v>16064</v>
       </c>
       <c r="F96">
         <v>30362</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>1966</v>
       </c>
       <c r="E97">
         <v>1026</v>
       </c>
       <c r="F97">
         <v>2992</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>221</v>
+        <v>312</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>3487</v>
       </c>
       <c r="E98">
         <v>6680</v>
       </c>
       <c r="F98">
         <v>10167</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>222</v>
+        <v>313</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>1922</v>
       </c>
       <c r="E99">
         <v>7113</v>
       </c>
       <c r="F99">
         <v>9035</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>223</v>
+        <v>314</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>677</v>
       </c>
       <c r="E100">
         <v>650</v>
       </c>
       <c r="F100">
         <v>1327</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>224</v>
+        <v>315</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>258</v>
       </c>
       <c r="E101">
         <v>233</v>
       </c>
       <c r="F101">
         <v>491</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>225</v>
+        <v>316</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>5391</v>
       </c>
       <c r="E102">
         <v>173</v>
       </c>
       <c r="F102">
         <v>5564</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>226</v>
+        <v>317</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>60</v>
       </c>
       <c r="E103">
         <v>19</v>
       </c>
       <c r="F103">
         <v>79</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>227</v>
+        <v>318</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>376</v>
       </c>
       <c r="E104">
         <v>119</v>
       </c>
       <c r="F104">
         <v>495</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>228</v>
+        <v>319</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>161</v>
       </c>
       <c r="E105">
         <v>51</v>
       </c>
       <c r="F105">
         <v>212</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>14</v>
       </c>
       <c r="B107" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>21163</v>
       </c>
       <c r="E107">
         <v>22867</v>
       </c>
       <c r="F107">
         <v>44030</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>2404</v>
       </c>
       <c r="E108">
         <v>1366</v>
       </c>
       <c r="F108">
         <v>3770</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>229</v>
+        <v>320</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>15478</v>
       </c>
       <c r="E109">
         <v>1655</v>
       </c>
       <c r="F109">
         <v>17133</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>230</v>
+        <v>321</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>2073</v>
       </c>
       <c r="E110">
         <v>18562</v>
       </c>
       <c r="F110">
         <v>20635</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>322</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>240</v>
       </c>
       <c r="E111">
         <v>221</v>
       </c>
       <c r="F111">
         <v>461</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>232</v>
+        <v>323</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>254</v>
       </c>
       <c r="E112">
         <v>272</v>
       </c>
       <c r="F112">
         <v>526</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>233</v>
+        <v>324</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>90</v>
       </c>
       <c r="E113">
         <v>192</v>
       </c>
       <c r="F113">
         <v>282</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>234</v>
+        <v>325</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>171</v>
       </c>
       <c r="E114">
         <v>113</v>
       </c>
       <c r="F114">
         <v>284</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>235</v>
+        <v>326</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>380</v>
       </c>
       <c r="E115">
         <v>440</v>
       </c>
       <c r="F115">
         <v>820</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>236</v>
+        <v>327</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>73</v>
       </c>
       <c r="E116">
         <v>46</v>
       </c>
       <c r="F116">
         <v>119</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>15</v>
       </c>
       <c r="B118" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>5991</v>
       </c>
       <c r="E118">
         <v>1095</v>
       </c>
       <c r="F118">
         <v>7086</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B119" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>1968</v>
       </c>
       <c r="E119">
         <v>380</v>
       </c>
       <c r="F119">
         <v>2348</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>237</v>
+        <v>328</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>2603</v>
       </c>
       <c r="E120">
         <v>248</v>
       </c>
       <c r="F120">
         <v>2851</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>238</v>
+        <v>329</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>1241</v>
       </c>
       <c r="E121">
         <v>255</v>
       </c>
       <c r="F121">
         <v>1496</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>239</v>
+        <v>330</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>179</v>
       </c>
       <c r="E122">
         <v>212</v>
       </c>
       <c r="F122">
         <v>391</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>16</v>
       </c>
       <c r="B124" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>4076</v>
       </c>
       <c r="E124">
         <v>1607</v>
       </c>
       <c r="F124">
         <v>5683</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B125" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>1017</v>
       </c>
       <c r="E125">
         <v>324</v>
       </c>
       <c r="F125">
         <v>1341</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>240</v>
+        <v>331</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>1120</v>
       </c>
       <c r="E126">
         <v>326</v>
       </c>
       <c r="F126">
         <v>1446</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>241</v>
+        <v>332</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>631</v>
       </c>
       <c r="E127">
         <v>106</v>
       </c>
       <c r="F127">
         <v>737</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>242</v>
+        <v>333</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>217</v>
       </c>
       <c r="E128">
         <v>33</v>
       </c>
       <c r="F128">
         <v>250</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>243</v>
+        <v>334</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>298</v>
       </c>
       <c r="E129">
         <v>48</v>
       </c>
       <c r="F129">
         <v>346</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>244</v>
+        <v>335</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>474</v>
       </c>
       <c r="E130">
         <v>593</v>
       </c>
       <c r="F130">
         <v>1067</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>245</v>
+        <v>336</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>95</v>
       </c>
       <c r="E131">
         <v>40</v>
       </c>
       <c r="F131">
         <v>135</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>246</v>
+        <v>337</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>139</v>
       </c>
       <c r="E132">
         <v>111</v>
       </c>
       <c r="F132">
         <v>250</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>247</v>
+        <v>338</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>85</v>
       </c>
       <c r="E133">
         <v>26</v>
       </c>
       <c r="F133">
         <v>111</v>
       </c>
     </row>
     <row r="134"/>
     <row r="135">
       <c r="A135">
         <v>17</v>
       </c>
       <c r="B135" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D135">
         <v>2645</v>
       </c>
       <c r="E135">
         <v>1282</v>
       </c>
       <c r="F135">
         <v>3927</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B136" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>587</v>
       </c>
       <c r="E136">
         <v>199</v>
       </c>
       <c r="F136">
         <v>786</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>248</v>
+        <v>339</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>1329</v>
       </c>
       <c r="E137">
         <v>360</v>
       </c>
       <c r="F137">
         <v>1689</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>249</v>
+        <v>340</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>108</v>
       </c>
       <c r="E138">
         <v>315</v>
       </c>
       <c r="F138">
         <v>423</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>250</v>
+        <v>341</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>89</v>
       </c>
       <c r="E139">
         <v>37</v>
       </c>
       <c r="F139">
         <v>126</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>251</v>
+        <v>342</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>161</v>
       </c>
       <c r="E140">
         <v>166</v>
       </c>
       <c r="F140">
         <v>327</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>5</v>
       </c>
       <c r="B141" t="s">
-        <v>252</v>
+        <v>343</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>43</v>
       </c>
       <c r="E141">
         <v>62</v>
       </c>
       <c r="F141">
         <v>105</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>253</v>
+        <v>344</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>89</v>
       </c>
       <c r="E142">
         <v>29</v>
       </c>
       <c r="F142">
         <v>118</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>7</v>
       </c>
       <c r="B143" t="s">
-        <v>254</v>
+        <v>345</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>68</v>
       </c>
       <c r="E143">
         <v>47</v>
       </c>
       <c r="F143">
         <v>115</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>8</v>
       </c>
       <c r="B144" t="s">
-        <v>255</v>
+        <v>346</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>171</v>
       </c>
       <c r="E144">
         <v>67</v>
       </c>
       <c r="F144">
         <v>238</v>
       </c>
     </row>
     <row r="145"/>
     <row r="146">
       <c r="A146">
         <v>24</v>
       </c>
       <c r="B146" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>534</v>
       </c>
       <c r="E146">
         <v>214</v>
       </c>
       <c r="F146">
         <v>748</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B147" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>148</v>
       </c>
       <c r="E147">
         <v>52</v>
       </c>
       <c r="F147">
         <v>200</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>256</v>
+        <v>347</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>139</v>
       </c>
       <c r="E148">
         <v>41</v>
       </c>
       <c r="F148">
         <v>180</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>257</v>
+        <v>348</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>57</v>
       </c>
       <c r="E149">
         <v>15</v>
       </c>
       <c r="F149">
         <v>72</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>258</v>
+        <v>349</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>13</v>
       </c>
       <c r="E150">
         <v>13</v>
       </c>
       <c r="F150">
         <v>26</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>259</v>
+        <v>350</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151">
         <v>72</v>
       </c>
       <c r="F151">
         <v>100</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>260</v>
+        <v>351</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>34</v>
       </c>
       <c r="E152">
         <v>7</v>
       </c>
       <c r="F152">
         <v>41</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>261</v>
+        <v>352</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>96</v>
       </c>
       <c r="E153">
         <v>8</v>
       </c>
       <c r="F153">
         <v>104</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>7</v>
       </c>
       <c r="B154" t="s">
-        <v>262</v>
+        <v>353</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154">
         <v>6</v>
       </c>
       <c r="F154">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -23587,6230 +24949,4868 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>263</v>
+        <v>354</v>
       </c>
       <c r="D2" t="s">
-        <v>264</v>
+        <v>355</v>
       </c>
       <c r="E2" t="s">
-        <v>265</v>
+        <v>356</v>
       </c>
       <c r="F2" t="s">
-        <v>266</v>
+        <v>357</v>
       </c>
       <c r="G2">
-        <v>5420</v>
+        <v>9110</v>
       </c>
       <c r="H2">
-        <v>3395</v>
+        <v>17441</v>
       </c>
       <c r="I2">
-        <v>2274</v>
+        <v>30057</v>
       </c>
       <c r="J2">
-        <v>6055</v>
+        <v>13053</v>
       </c>
       <c r="K2">
-        <v>8821</v>
+        <v>26678</v>
       </c>
       <c r="L2">
-        <v>474</v>
+        <v>695</v>
       </c>
       <c r="M2">
-        <v>2110</v>
+        <v>1126</v>
       </c>
       <c r="N2">
-        <v>3936</v>
+        <v>2268</v>
       </c>
       <c r="O2">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="P2">
-        <v>14210</v>
+        <v>2149</v>
       </c>
       <c r="Q2">
+        <v>408</v>
+      </c>
+      <c r="R2">
+        <v>9448</v>
+      </c>
+      <c r="S2">
+        <v>381</v>
+      </c>
+      <c r="T2">
+        <v>22230</v>
+      </c>
+      <c r="U2">
+        <v>1962</v>
+      </c>
+      <c r="V2">
+        <v>1165</v>
+      </c>
+      <c r="W2">
+        <v>18025</v>
+      </c>
+      <c r="X2">
         <v>256</v>
       </c>
-      <c r="R2">
-[...19 lines deleted...]
-      </c>
       <c r="Y2">
-        <v>62947</v>
+        <v>156555</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>263</v>
+        <v>354</v>
       </c>
       <c r="D3" t="s">
-        <v>264</v>
+        <v>355</v>
       </c>
       <c r="E3" t="s">
-        <v>267</v>
+        <v>358</v>
       </c>
       <c r="F3" t="s">
-        <v>268</v>
+        <v>359</v>
       </c>
       <c r="G3">
-        <v>22171</v>
+        <v>7974</v>
       </c>
       <c r="H3">
-        <v>33730</v>
+        <v>7257</v>
       </c>
       <c r="I3">
-        <v>44142</v>
+        <v>23591</v>
       </c>
       <c r="J3">
-        <v>42191</v>
+        <v>6799</v>
       </c>
       <c r="K3">
-        <v>51582</v>
+        <v>18721</v>
       </c>
       <c r="L3">
-        <v>1984</v>
+        <v>183</v>
       </c>
       <c r="M3">
-        <v>2321</v>
+        <v>313</v>
       </c>
       <c r="N3">
-        <v>6844</v>
+        <v>12284</v>
       </c>
       <c r="O3">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="P3">
-        <v>14754</v>
+        <v>3363</v>
       </c>
       <c r="Q3">
-        <v>532</v>
+        <v>162</v>
       </c>
       <c r="R3">
-        <v>22074</v>
+        <v>34868</v>
       </c>
       <c r="S3">
-        <v>569</v>
+        <v>53</v>
       </c>
       <c r="T3">
-        <v>20345</v>
+        <v>19327</v>
       </c>
       <c r="U3">
-        <v>5393</v>
+        <v>1781</v>
       </c>
       <c r="V3">
-        <v>12623</v>
+        <v>4866</v>
       </c>
       <c r="W3">
-        <v>9104</v>
+        <v>3085</v>
       </c>
       <c r="X3">
-        <v>1175</v>
+        <v>61</v>
       </c>
       <c r="Y3">
-        <v>291673</v>
+        <v>144761</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
-        <v>30</v>
+      <c r="A4">
+        <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>354</v>
+      </c>
+      <c r="D4" t="s">
+        <v>355</v>
+      </c>
+      <c r="E4" t="s">
+        <v>360</v>
+      </c>
+      <c r="F4" t="s">
+        <v>361</v>
+      </c>
+      <c r="G4">
+        <v>23795</v>
+      </c>
+      <c r="H4">
+        <v>29839</v>
+      </c>
+      <c r="I4">
+        <v>60125</v>
+      </c>
+      <c r="J4">
+        <v>39917</v>
+      </c>
+      <c r="K4">
+        <v>27038</v>
+      </c>
+      <c r="L4">
+        <v>1104</v>
+      </c>
+      <c r="M4">
+        <v>1287</v>
+      </c>
+      <c r="N4">
+        <v>4572</v>
+      </c>
+      <c r="O4">
+        <v>199</v>
+      </c>
+      <c r="P4">
+        <v>26392</v>
+      </c>
+      <c r="Q4">
+        <v>564</v>
+      </c>
+      <c r="R4">
+        <v>8658</v>
+      </c>
+      <c r="S4">
+        <v>189</v>
+      </c>
+      <c r="T4">
+        <v>15798</v>
+      </c>
+      <c r="U4">
+        <v>14983</v>
+      </c>
+      <c r="V4">
+        <v>2279</v>
+      </c>
+      <c r="W4">
+        <v>10866</v>
+      </c>
+      <c r="X4">
+        <v>433</v>
+      </c>
+      <c r="Y4">
+        <v>268038</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>31</v>
       </c>
-      <c r="G4">
-[...54 lines deleted...]
-        <v>354620</v>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>40879</v>
+      </c>
+      <c r="H5">
+        <v>54537</v>
+      </c>
+      <c r="I5">
+        <v>113773</v>
+      </c>
+      <c r="J5">
+        <v>59769</v>
+      </c>
+      <c r="K5">
+        <v>72437</v>
+      </c>
+      <c r="L5">
+        <v>1982</v>
+      </c>
+      <c r="M5">
+        <v>2726</v>
+      </c>
+      <c r="N5">
+        <v>19124</v>
+      </c>
+      <c r="O5">
+        <v>375</v>
+      </c>
+      <c r="P5">
+        <v>31904</v>
+      </c>
+      <c r="Q5">
+        <v>1134</v>
+      </c>
+      <c r="R5">
+        <v>52974</v>
+      </c>
+      <c r="S5">
+        <v>623</v>
+      </c>
+      <c r="T5">
+        <v>57355</v>
+      </c>
+      <c r="U5">
+        <v>18726</v>
+      </c>
+      <c r="V5">
+        <v>8310</v>
+      </c>
+      <c r="W5">
+        <v>31976</v>
+      </c>
+      <c r="X5">
+        <v>750</v>
+      </c>
+      <c r="Y5">
+        <v>569354</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2">
-        <v>5420</v>
+        <v>9110</v>
       </c>
       <c r="E2">
-        <v>22171</v>
+        <v>7974</v>
       </c>
       <c r="F2">
-        <v>27591</v>
+        <v>23795</v>
+      </c>
+      <c r="G2">
+        <v>40879</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3">
-        <v>820</v>
+        <v>1170</v>
       </c>
       <c r="E3">
-        <v>3824</v>
+        <v>447</v>
       </c>
       <c r="F3">
-        <v>4644</v>
+        <v>2678</v>
+      </c>
+      <c r="G3">
+        <v>4295</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>269</v>
+        <v>362</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4">
-        <v>3824</v>
+        <v>1916</v>
       </c>
       <c r="E4">
-        <v>12890</v>
+        <v>3903</v>
       </c>
       <c r="F4">
-        <v>16714</v>
+        <v>12055</v>
+      </c>
+      <c r="G4">
+        <v>17874</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>270</v>
+        <v>363</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>244</v>
+        <v>4130</v>
       </c>
       <c r="E5">
-        <v>1157</v>
+        <v>384</v>
       </c>
       <c r="F5">
-        <v>1401</v>
+        <v>2366</v>
+      </c>
+      <c r="G5">
+        <v>6880</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>271</v>
+        <v>364</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6">
-        <v>77</v>
+        <v>247</v>
       </c>
       <c r="E6">
-        <v>692</v>
+        <v>46</v>
       </c>
       <c r="F6">
-        <v>769</v>
+        <v>204</v>
+      </c>
+      <c r="G6">
+        <v>497</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>272</v>
+        <v>365</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7">
-        <v>186</v>
+        <v>124</v>
       </c>
       <c r="E7">
-        <v>1835</v>
+        <v>47</v>
       </c>
       <c r="F7">
-        <v>2021</v>
+        <v>232</v>
+      </c>
+      <c r="G7">
+        <v>403</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>273</v>
+        <v>366</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>94</v>
+        <v>209</v>
       </c>
       <c r="E8">
-        <v>964</v>
+        <v>286</v>
       </c>
       <c r="F8">
-        <v>1058</v>
+        <v>2208</v>
+      </c>
+      <c r="G8">
+        <v>2703</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>274</v>
+        <v>367</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="E9">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="F9">
-        <v>214</v>
+        <v>98</v>
+      </c>
+      <c r="G9">
+        <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>275</v>
+        <v>368</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="E10">
-        <v>502</v>
+        <v>28</v>
       </c>
       <c r="F10">
-        <v>559</v>
+        <v>90</v>
+      </c>
+      <c r="G10">
+        <v>185</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>276</v>
+        <v>369</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="E11">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="F11">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="12"/>
+        <v>102</v>
+      </c>
+      <c r="G11">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>370</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>27</v>
+      </c>
+      <c r="E12">
+        <v>13</v>
+      </c>
+      <c r="F12">
+        <v>34</v>
+      </c>
+      <c r="G12">
+        <v>74</v>
+      </c>
+    </row>
     <row r="13">
       <c r="A13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>371</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D13">
-        <v>3395</v>
+        <v>32</v>
       </c>
       <c r="E13">
-        <v>33730</v>
+        <v>19</v>
       </c>
       <c r="F13">
-        <v>37125</v>
+        <v>60</v>
+      </c>
+      <c r="G13">
+        <v>111</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>30</v>
+      <c r="A14">
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>372</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D14">
-        <v>1036</v>
+        <v>1096</v>
       </c>
       <c r="E14">
-        <v>9105</v>
+        <v>2767</v>
       </c>
       <c r="F14">
-        <v>10141</v>
-[...21 lines deleted...]
-    </row>
+        <v>3668</v>
+      </c>
+      <c r="G14">
+        <v>7531</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>278</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>944</v>
+        <v>17441</v>
       </c>
       <c r="E16">
-        <v>7993</v>
+        <v>7257</v>
       </c>
       <c r="F16">
-        <v>8937</v>
+        <v>29839</v>
+      </c>
+      <c r="G16">
+        <v>54537</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>3</v>
+      <c r="A17" t="s">
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>279</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>250</v>
+        <v>2621</v>
       </c>
       <c r="E17">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F17">
-        <v>1270</v>
+        <v>5957</v>
+      </c>
+      <c r="G17">
+        <v>9600</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>280</v>
+        <v>373</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>136</v>
+        <v>2454</v>
       </c>
       <c r="E18">
-        <v>1005</v>
+        <v>794</v>
       </c>
       <c r="F18">
-        <v>1141</v>
+        <v>8726</v>
+      </c>
+      <c r="G18">
+        <v>11974</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>281</v>
+        <v>374</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19">
-        <v>183</v>
+        <v>2349</v>
       </c>
       <c r="E19">
-        <v>712</v>
+        <v>1193</v>
       </c>
       <c r="F19">
-        <v>895</v>
+        <v>12000</v>
+      </c>
+      <c r="G19">
+        <v>15542</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20">
-        <v>100</v>
+        <v>359</v>
       </c>
       <c r="E20">
-        <v>636</v>
+        <v>168</v>
       </c>
       <c r="F20">
-        <v>736</v>
+        <v>773</v>
+      </c>
+      <c r="G20">
+        <v>1300</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>283</v>
+        <v>376</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D21">
-        <v>74</v>
+        <v>237</v>
       </c>
       <c r="E21">
-        <v>234</v>
+        <v>63</v>
       </c>
       <c r="F21">
-        <v>308</v>
+        <v>309</v>
+      </c>
+      <c r="G21">
+        <v>609</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>284</v>
+        <v>377</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>113</v>
+        <v>2983</v>
       </c>
       <c r="E22">
-        <v>951</v>
+        <v>93</v>
       </c>
       <c r="F22">
-        <v>1064</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>318</v>
+      </c>
+      <c r="G22">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>378</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>169</v>
+      </c>
+      <c r="E23">
+        <v>50</v>
+      </c>
+      <c r="F23">
+        <v>273</v>
+      </c>
+      <c r="G23">
+        <v>492</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
+        <v>379</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>5843</v>
+      </c>
+      <c r="E24">
+        <v>88</v>
+      </c>
+      <c r="F24">
+        <v>310</v>
+      </c>
+      <c r="G24">
+        <v>6241</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
         <v>8</v>
       </c>
-      <c r="C24" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>380</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
-        <v>693</v>
+        <v>102</v>
       </c>
       <c r="E25">
-        <v>9244</v>
+        <v>32</v>
       </c>
       <c r="F25">
-        <v>9937</v>
+        <v>311</v>
+      </c>
+      <c r="G25">
+        <v>445</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>285</v>
+        <v>381</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D26">
-        <v>855</v>
+        <v>64</v>
       </c>
       <c r="E26">
-        <v>16396</v>
+        <v>22</v>
       </c>
       <c r="F26">
-        <v>17251</v>
+        <v>119</v>
+      </c>
+      <c r="G26">
+        <v>205</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>286</v>
+        <v>382</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D27">
-        <v>239</v>
+        <v>80</v>
       </c>
       <c r="E27">
-        <v>8635</v>
+        <v>49</v>
       </c>
       <c r="F27">
-        <v>8874</v>
+        <v>206</v>
+      </c>
+      <c r="G27">
+        <v>335</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>287</v>
+        <v>383</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D28">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="E28">
-        <v>1945</v>
+        <v>3683</v>
       </c>
       <c r="F28">
-        <v>2071</v>
-[...21 lines deleted...]
-    </row>
+        <v>537</v>
+      </c>
+      <c r="G28">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>289</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>139</v>
+        <v>30057</v>
       </c>
       <c r="E30">
-        <v>5942</v>
+        <v>23591</v>
       </c>
       <c r="F30">
-        <v>6081</v>
+        <v>60125</v>
+      </c>
+      <c r="G30">
+        <v>113773</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>6</v>
+      <c r="A31" t="s">
+        <v>31</v>
       </c>
       <c r="B31" t="s">
-        <v>290</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>3134</v>
       </c>
       <c r="E31">
-        <v>254</v>
+        <v>1376</v>
       </c>
       <c r="F31">
-        <v>280</v>
+        <v>5759</v>
+      </c>
+      <c r="G31">
+        <v>10269</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>291</v>
+        <v>384</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>4399</v>
       </c>
       <c r="E32">
-        <v>276</v>
+        <v>4136</v>
       </c>
       <c r="F32">
-        <v>301</v>
+        <v>24953</v>
+      </c>
+      <c r="G32">
+        <v>33488</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>292</v>
+        <v>385</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33">
-        <v>35</v>
+        <v>1350</v>
       </c>
       <c r="E33">
-        <v>458</v>
+        <v>11786</v>
       </c>
       <c r="F33">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>1770</v>
+      </c>
+      <c r="G33">
+        <v>14906</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>386</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>898</v>
+      </c>
+      <c r="E34">
+        <v>250</v>
+      </c>
+      <c r="F34">
+        <v>852</v>
+      </c>
+      <c r="G34">
+        <v>2000</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>387</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D35">
-        <v>6055</v>
+        <v>5145</v>
       </c>
       <c r="E35">
-        <v>42191</v>
+        <v>192</v>
       </c>
       <c r="F35">
-        <v>48246</v>
+        <v>1461</v>
+      </c>
+      <c r="G35">
+        <v>6798</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>30</v>
+      <c r="A36">
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>388</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
-        <v>1154</v>
+        <v>4772</v>
       </c>
       <c r="E36">
-        <v>7700</v>
+        <v>229</v>
       </c>
       <c r="F36">
-        <v>8854</v>
+        <v>899</v>
+      </c>
+      <c r="G36">
+        <v>5900</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>293</v>
+        <v>389</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>3252</v>
+        <v>197</v>
       </c>
       <c r="E37">
-        <v>16173</v>
+        <v>93</v>
       </c>
       <c r="F37">
-        <v>19425</v>
+        <v>325</v>
+      </c>
+      <c r="G37">
+        <v>615</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>294</v>
+        <v>390</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>364</v>
+        <v>221</v>
       </c>
       <c r="E38">
-        <v>6761</v>
+        <v>1124</v>
       </c>
       <c r="F38">
-        <v>7125</v>
+        <v>236</v>
+      </c>
+      <c r="G38">
+        <v>1581</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>295</v>
+        <v>391</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="E39">
-        <v>2549</v>
+        <v>60</v>
       </c>
       <c r="F39">
-        <v>2745</v>
+        <v>183</v>
+      </c>
+      <c r="G39">
+        <v>400</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>296</v>
+        <v>392</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40">
-        <v>629</v>
+        <v>90</v>
       </c>
       <c r="E40">
-        <v>6435</v>
+        <v>40</v>
       </c>
       <c r="F40">
-        <v>7064</v>
+        <v>128</v>
+      </c>
+      <c r="G40">
+        <v>258</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>297</v>
+        <v>393</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D41">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="E41">
-        <v>834</v>
+        <v>94</v>
       </c>
       <c r="F41">
-        <v>888</v>
+        <v>122</v>
+      </c>
+      <c r="G41">
+        <v>315</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>298</v>
+        <v>394</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D42">
-        <v>101</v>
+        <v>9595</v>
       </c>
       <c r="E42">
-        <v>390</v>
+        <v>4211</v>
       </c>
       <c r="F42">
-        <v>491</v>
-[...21 lines deleted...]
-    </row>
+        <v>23437</v>
+      </c>
+      <c r="G42">
+        <v>37243</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>300</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>241</v>
+        <v>13053</v>
       </c>
       <c r="E44">
-        <v>586</v>
+        <v>6799</v>
       </c>
       <c r="F44">
-        <v>827</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>39917</v>
+      </c>
+      <c r="G44">
+        <v>59769</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>2040</v>
+      </c>
+      <c r="E45">
+        <v>861</v>
+      </c>
+      <c r="F45">
+        <v>3633</v>
+      </c>
+      <c r="G45">
+        <v>6534</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>395</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D46">
-        <v>8821</v>
+        <v>2874</v>
       </c>
       <c r="E46">
-        <v>51582</v>
+        <v>3095</v>
       </c>
       <c r="F46">
-        <v>60403</v>
+        <v>16111</v>
+      </c>
+      <c r="G46">
+        <v>22080</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>30</v>
+      <c r="A47">
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>396</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D47">
-        <v>898</v>
+        <v>956</v>
       </c>
       <c r="E47">
-        <v>5003</v>
+        <v>1229</v>
       </c>
       <c r="F47">
-        <v>5901</v>
+        <v>10872</v>
+      </c>
+      <c r="G47">
+        <v>13057</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>301</v>
+        <v>397</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D48">
-        <v>3155</v>
+        <v>251</v>
       </c>
       <c r="E48">
-        <v>18018</v>
+        <v>162</v>
       </c>
       <c r="F48">
-        <v>21173</v>
+        <v>416</v>
+      </c>
+      <c r="G48">
+        <v>829</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>302</v>
+        <v>398</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>867</v>
+        <v>507</v>
       </c>
       <c r="E49">
-        <v>6849</v>
+        <v>369</v>
       </c>
       <c r="F49">
-        <v>7716</v>
+        <v>571</v>
+      </c>
+      <c r="G49">
+        <v>1447</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>303</v>
+        <v>399</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D50">
-        <v>742</v>
+        <v>953</v>
       </c>
       <c r="E50">
-        <v>9901</v>
+        <v>100</v>
       </c>
       <c r="F50">
-        <v>10643</v>
+        <v>268</v>
+      </c>
+      <c r="G50">
+        <v>1321</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>304</v>
+        <v>400</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D51">
-        <v>113</v>
+        <v>236</v>
       </c>
       <c r="E51">
-        <v>765</v>
+        <v>116</v>
       </c>
       <c r="F51">
-        <v>878</v>
+        <v>2272</v>
+      </c>
+      <c r="G51">
+        <v>2624</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>305</v>
+        <v>401</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>186</v>
+        <v>257</v>
       </c>
       <c r="E52">
-        <v>5178</v>
+        <v>92</v>
       </c>
       <c r="F52">
-        <v>5364</v>
+        <v>112</v>
+      </c>
+      <c r="G52">
+        <v>461</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>306</v>
+        <v>402</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D53">
-        <v>94</v>
+        <v>142</v>
       </c>
       <c r="E53">
-        <v>614</v>
+        <v>40</v>
       </c>
       <c r="F53">
-        <v>708</v>
+        <v>312</v>
+      </c>
+      <c r="G53">
+        <v>494</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>307</v>
+        <v>403</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D54">
-        <v>2299</v>
+        <v>177</v>
       </c>
       <c r="E54">
-        <v>4494</v>
+        <v>93</v>
       </c>
       <c r="F54">
-        <v>6793</v>
+        <v>212</v>
+      </c>
+      <c r="G54">
+        <v>482</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D55">
-        <v>467</v>
+        <v>1638</v>
       </c>
       <c r="E55">
-        <v>760</v>
+        <v>100</v>
       </c>
       <c r="F55">
-        <v>1227</v>
-[...7 lines deleted...]
-      <c r="B57" t="s">
+        <v>478</v>
+      </c>
+      <c r="G55">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
         <v>11</v>
       </c>
-      <c r="C57" t="s">
-[...11 lines deleted...]
-    </row>
+      <c r="B56" t="s">
+        <v>405</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>3022</v>
+      </c>
+      <c r="E56">
+        <v>542</v>
+      </c>
+      <c r="F56">
+        <v>4660</v>
+      </c>
+      <c r="G56">
+        <v>8224</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>36</v>
       </c>
       <c r="D58">
-        <v>117</v>
+        <v>26678</v>
       </c>
       <c r="E58">
-        <v>598</v>
+        <v>18721</v>
       </c>
       <c r="F58">
-        <v>715</v>
+        <v>27038</v>
+      </c>
+      <c r="G58">
+        <v>72437</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>1</v>
+      <c r="A59" t="s">
+        <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>309</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>212</v>
+        <v>1810</v>
       </c>
       <c r="E59">
-        <v>709</v>
+        <v>458</v>
       </c>
       <c r="F59">
-        <v>921</v>
+        <v>2969</v>
+      </c>
+      <c r="G59">
+        <v>5237</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>310</v>
+        <v>406</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D60">
-        <v>55</v>
+        <v>13447</v>
       </c>
       <c r="E60">
-        <v>313</v>
+        <v>1080</v>
       </c>
       <c r="F60">
-        <v>368</v>
+        <v>5502</v>
+      </c>
+      <c r="G60">
+        <v>20029</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>311</v>
+        <v>407</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>1394</v>
       </c>
       <c r="E61">
-        <v>83</v>
+        <v>419</v>
       </c>
       <c r="F61">
-        <v>110</v>
+        <v>8687</v>
+      </c>
+      <c r="G61">
+        <v>10500</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>312</v>
+        <v>408</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D62">
-        <v>34</v>
+        <v>860</v>
       </c>
       <c r="E62">
-        <v>183</v>
+        <v>125</v>
       </c>
       <c r="F62">
-        <v>217</v>
+        <v>747</v>
+      </c>
+      <c r="G62">
+        <v>1732</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>313</v>
+        <v>409</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>826</v>
       </c>
       <c r="E63">
-        <v>45</v>
+        <v>5187</v>
       </c>
       <c r="F63">
-        <v>62</v>
+        <v>2501</v>
+      </c>
+      <c r="G63">
+        <v>8514</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>410</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>5443</v>
+      </c>
+      <c r="E64">
+        <v>101</v>
+      </c>
+      <c r="F64">
+        <v>494</v>
+      </c>
+      <c r="G64">
+        <v>6038</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
         <v>6</v>
       </c>
-      <c r="B64" t="s">
-[...15 lines deleted...]
-    <row r="65"/>
+      <c r="B65" t="s">
+        <v>411</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>123</v>
+      </c>
+      <c r="E65">
+        <v>23</v>
+      </c>
+      <c r="F65">
+        <v>157</v>
+      </c>
+      <c r="G65">
+        <v>303</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>412</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D66">
-        <v>2110</v>
+        <v>504</v>
       </c>
       <c r="E66">
-        <v>2321</v>
+        <v>179</v>
       </c>
       <c r="F66">
-        <v>4431</v>
+        <v>2377</v>
+      </c>
+      <c r="G66">
+        <v>3060</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>30</v>
+      <c r="A67">
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>413</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D67">
-        <v>598</v>
+        <v>119</v>
       </c>
       <c r="E67">
-        <v>856</v>
+        <v>382</v>
       </c>
       <c r="F67">
-        <v>1454</v>
+        <v>216</v>
+      </c>
+      <c r="G67">
+        <v>717</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>315</v>
+        <v>414</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D68">
-        <v>436</v>
+        <v>88</v>
       </c>
       <c r="E68">
-        <v>777</v>
+        <v>31</v>
       </c>
       <c r="F68">
-        <v>1213</v>
+        <v>89</v>
+      </c>
+      <c r="G68">
+        <v>208</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>316</v>
+        <v>415</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D69">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E69">
-        <v>333</v>
+        <v>10699</v>
       </c>
       <c r="F69">
-        <v>671</v>
+        <v>3111</v>
+      </c>
+      <c r="G69">
+        <v>14144</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>317</v>
+        <v>416</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D70">
-        <v>200</v>
+        <v>1730</v>
       </c>
       <c r="E70">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="F70">
-        <v>285</v>
-[...21 lines deleted...]
-    </row>
+        <v>188</v>
+      </c>
+      <c r="G70">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>319</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>437</v>
+        <v>695</v>
       </c>
       <c r="E72">
-        <v>52</v>
+        <v>183</v>
       </c>
       <c r="F72">
-        <v>489</v>
+        <v>1104</v>
+      </c>
+      <c r="G72">
+        <v>1982</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>6</v>
+      <c r="A73" t="s">
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>320</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
+        <v>162</v>
+      </c>
+      <c r="E73">
+        <v>62</v>
+      </c>
+      <c r="F73">
+        <v>326</v>
+      </c>
+      <c r="G73">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>417</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>172</v>
+      </c>
+      <c r="E74">
         <v>50</v>
       </c>
-      <c r="E73">
-[...6 lines deleted...]
-    <row r="74"/>
+      <c r="F74">
+        <v>432</v>
+      </c>
+      <c r="G74">
+        <v>654</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>13</v>
+        <v>418</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D75">
-        <v>3936</v>
+        <v>220</v>
       </c>
       <c r="E75">
-        <v>6844</v>
+        <v>23</v>
       </c>
       <c r="F75">
-        <v>10780</v>
+        <v>176</v>
+      </c>
+      <c r="G75">
+        <v>419</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>30</v>
+      <c r="A76">
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>419</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D76">
-        <v>644</v>
+        <v>101</v>
       </c>
       <c r="E76">
-        <v>1598</v>
+        <v>15</v>
       </c>
       <c r="F76">
-        <v>2242</v>
+        <v>52</v>
+      </c>
+      <c r="G76">
+        <v>168</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>321</v>
+        <v>420</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D77">
-        <v>1904</v>
+        <v>16</v>
       </c>
       <c r="E77">
-        <v>1887</v>
+        <v>19</v>
       </c>
       <c r="F77">
-        <v>3791</v>
+        <v>74</v>
+      </c>
+      <c r="G77">
+        <v>109</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D78">
-        <v>197</v>
+        <v>24</v>
       </c>
       <c r="E78">
-        <v>1398</v>
+        <v>14</v>
       </c>
       <c r="F78">
-        <v>1595</v>
-[...21 lines deleted...]
-    </row>
+        <v>44</v>
+      </c>
+      <c r="G78">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>324</v>
+        <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>62</v>
+        <v>1126</v>
       </c>
       <c r="E80">
-        <v>348</v>
+        <v>313</v>
       </c>
       <c r="F80">
-        <v>410</v>
+        <v>1287</v>
+      </c>
+      <c r="G80">
+        <v>2726</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>5</v>
+      <c r="A81" t="s">
+        <v>31</v>
       </c>
       <c r="B81" t="s">
-        <v>325</v>
+        <v>31</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
-        <v>174</v>
+        <v>525</v>
       </c>
       <c r="E81">
-        <v>451</v>
+        <v>126</v>
       </c>
       <c r="F81">
-        <v>625</v>
+        <v>491</v>
+      </c>
+      <c r="G81">
+        <v>1142</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>326</v>
+        <v>422</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>329</v>
+        <v>304</v>
       </c>
       <c r="E82">
-        <v>154</v>
+        <v>89</v>
       </c>
       <c r="F82">
-        <v>483</v>
+        <v>368</v>
+      </c>
+      <c r="G82">
+        <v>761</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>327</v>
+        <v>423</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D83">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="E83">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F83">
-        <v>169</v>
+        <v>156</v>
+      </c>
+      <c r="G83">
+        <v>300</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>328</v>
+        <v>424</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D84">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="E84">
-        <v>721</v>
+        <v>23</v>
       </c>
       <c r="F84">
-        <v>792</v>
-[...2 lines deleted...]
-    <row r="85"/>
+        <v>66</v>
+      </c>
+      <c r="G84">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>425</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>44</v>
+      </c>
+      <c r="E85">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>36</v>
+      </c>
+      <c r="G85">
+        <v>91</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B86" t="s">
+        <v>426</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>22</v>
+      </c>
+      <c r="E86">
+        <v>7</v>
+      </c>
+      <c r="F86">
+        <v>29</v>
+      </c>
+      <c r="G86">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>427</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
         <v>14</v>
       </c>
-      <c r="C86" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E87">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="F87">
-        <v>96</v>
+        <v>24</v>
+      </c>
+      <c r="G87">
+        <v>45</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>428</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>64</v>
+      </c>
+      <c r="E88">
+        <v>15</v>
+      </c>
+      <c r="F88">
+        <v>117</v>
+      </c>
+      <c r="G88">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>2268</v>
+      </c>
+      <c r="E90">
+        <v>12284</v>
+      </c>
+      <c r="F90">
+        <v>4572</v>
+      </c>
+      <c r="G90">
+        <v>19124</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>31</v>
+      </c>
+      <c r="B91" t="s">
+        <v>31</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>614</v>
+      </c>
+      <c r="E91">
+        <v>449</v>
+      </c>
+      <c r="F91">
+        <v>1207</v>
+      </c>
+      <c r="G91">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
         <v>1</v>
       </c>
-      <c r="B88" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="B92" t="s">
-        <v>30</v>
+        <v>429</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D92">
-        <v>1602</v>
+        <v>670</v>
       </c>
       <c r="E92">
-        <v>1597</v>
+        <v>11354</v>
       </c>
       <c r="F92">
-        <v>3199</v>
+        <v>2178</v>
+      </c>
+      <c r="G92">
+        <v>14202</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>331</v>
+        <v>430</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D93">
-        <v>3122</v>
+        <v>155</v>
       </c>
       <c r="E93">
-        <v>8393</v>
+        <v>94</v>
       </c>
       <c r="F93">
-        <v>11515</v>
+        <v>153</v>
+      </c>
+      <c r="G93">
+        <v>402</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>332</v>
+        <v>431</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D94">
-        <v>2619</v>
+        <v>66</v>
       </c>
       <c r="E94">
-        <v>541</v>
+        <v>96</v>
       </c>
       <c r="F94">
-        <v>3160</v>
+        <v>51</v>
+      </c>
+      <c r="G94">
+        <v>213</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>333</v>
+        <v>432</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D95">
-        <v>4064</v>
+        <v>128</v>
       </c>
       <c r="E95">
-        <v>686</v>
+        <v>31</v>
       </c>
       <c r="F95">
-        <v>4750</v>
+        <v>123</v>
+      </c>
+      <c r="G95">
+        <v>282</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>334</v>
+        <v>433</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D96">
-        <v>1252</v>
+        <v>122</v>
       </c>
       <c r="E96">
-        <v>271</v>
+        <v>33</v>
       </c>
       <c r="F96">
-        <v>1523</v>
+        <v>310</v>
+      </c>
+      <c r="G96">
+        <v>465</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>335</v>
+        <v>434</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D97">
-        <v>445</v>
+        <v>29</v>
       </c>
       <c r="E97">
-        <v>1032</v>
+        <v>26</v>
       </c>
       <c r="F97">
-        <v>1477</v>
+        <v>62</v>
+      </c>
+      <c r="G97">
+        <v>117</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>336</v>
+        <v>435</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D98">
-        <v>145</v>
+        <v>66</v>
       </c>
       <c r="E98">
-        <v>186</v>
+        <v>91</v>
       </c>
       <c r="F98">
-        <v>331</v>
+        <v>130</v>
+      </c>
+      <c r="G98">
+        <v>287</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B99" t="s">
-        <v>337</v>
+        <v>436</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>829</v>
+        <v>134</v>
       </c>
       <c r="E99">
-        <v>712</v>
+        <v>52</v>
       </c>
       <c r="F99">
-        <v>1541</v>
+        <v>191</v>
+      </c>
+      <c r="G99">
+        <v>377</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>437</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>22</v>
+      </c>
+      <c r="E100">
+        <v>6</v>
+      </c>
+      <c r="F100">
+        <v>13</v>
+      </c>
+      <c r="G100">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>438</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>102</v>
+      </c>
+      <c r="E101">
         <v>8</v>
       </c>
-      <c r="B100" t="s">
-[...15 lines deleted...]
-    <row r="101"/>
+      <c r="F101">
+        <v>36</v>
+      </c>
+      <c r="G101">
+        <v>146</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
         <v>11</v>
       </c>
       <c r="B102" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D102">
-        <v>256</v>
+        <v>160</v>
       </c>
       <c r="E102">
-        <v>532</v>
+        <v>44</v>
       </c>
       <c r="F102">
-        <v>788</v>
-[...21 lines deleted...]
-    </row>
+        <v>118</v>
+      </c>
+      <c r="G102">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="103"/>
     <row r="104">
       <c r="A104">
+        <v>9</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>103</v>
+      </c>
+      <c r="E104">
+        <v>73</v>
+      </c>
+      <c r="F104">
+        <v>199</v>
+      </c>
+      <c r="G104">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>42</v>
+      </c>
+      <c r="E105">
+        <v>44</v>
+      </c>
+      <c r="F105">
+        <v>79</v>
+      </c>
+      <c r="G105">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
         <v>1</v>
       </c>
-      <c r="B104" t="s">
-[...35 lines deleted...]
-    <row r="106"/>
+      <c r="B106" t="s">
+        <v>440</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>17</v>
+      </c>
+      <c r="E106">
+        <v>9</v>
+      </c>
+      <c r="F106">
+        <v>39</v>
+      </c>
+      <c r="G106">
+        <v>65</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>17</v>
+        <v>441</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D107">
-        <v>3405</v>
+        <v>22</v>
       </c>
       <c r="E107">
-        <v>22074</v>
+        <v>14</v>
       </c>
       <c r="F107">
-        <v>25479</v>
+        <v>51</v>
+      </c>
+      <c r="G107">
+        <v>87</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="s">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>442</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>22</v>
+      </c>
+      <c r="E108">
+        <v>6</v>
+      </c>
+      <c r="F108">
         <v>30</v>
       </c>
-      <c r="B108" t="s">
-[...34 lines deleted...]
-    </row>
+      <c r="G108">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>342</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>442</v>
+        <v>2149</v>
       </c>
       <c r="E110">
-        <v>8976</v>
+        <v>3363</v>
       </c>
       <c r="F110">
-        <v>9418</v>
+        <v>26392</v>
+      </c>
+      <c r="G110">
+        <v>31904</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>3</v>
+      <c r="A111" t="s">
+        <v>31</v>
       </c>
       <c r="B111" t="s">
-        <v>343</v>
+        <v>31</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>217</v>
+        <v>439</v>
       </c>
       <c r="E111">
-        <v>415</v>
+        <v>123</v>
       </c>
       <c r="F111">
-        <v>632</v>
+        <v>1321</v>
+      </c>
+      <c r="G111">
+        <v>1883</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>344</v>
+        <v>443</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D112">
-        <v>123</v>
+        <v>814</v>
       </c>
       <c r="E112">
-        <v>247</v>
+        <v>2965</v>
       </c>
       <c r="F112">
-        <v>370</v>
+        <v>17847</v>
+      </c>
+      <c r="G112">
+        <v>21626</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>444</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D113">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="E113">
-        <v>326</v>
+        <v>25</v>
       </c>
       <c r="F113">
-        <v>464</v>
+        <v>558</v>
+      </c>
+      <c r="G113">
+        <v>710</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>346</v>
+        <v>445</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D114">
-        <v>46</v>
+        <v>187</v>
       </c>
       <c r="E114">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F114">
-        <v>115</v>
+        <v>277</v>
+      </c>
+      <c r="G114">
+        <v>488</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>347</v>
+        <v>446</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D115">
-        <v>70</v>
+        <v>225</v>
       </c>
       <c r="E115">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="F115">
-        <v>238</v>
+        <v>5183</v>
+      </c>
+      <c r="G115">
+        <v>5499</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>348</v>
+        <v>447</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D116">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="E116">
-        <v>239</v>
+        <v>12</v>
       </c>
       <c r="F116">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="117"/>
+        <v>133</v>
+      </c>
+      <c r="G116">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>448</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>24</v>
+      </c>
+      <c r="E117">
+        <v>34</v>
+      </c>
+      <c r="F117">
+        <v>52</v>
+      </c>
+      <c r="G117">
+        <v>110</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>18</v>
+        <v>449</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D118">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="E118">
-        <v>569</v>
+        <v>5</v>
       </c>
       <c r="F118">
-        <v>669</v>
+        <v>27</v>
+      </c>
+      <c r="G118">
+        <v>81</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>30</v>
+      <c r="A119">
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>30</v>
+        <v>450</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D119">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E119">
-        <v>123</v>
+        <v>5</v>
       </c>
       <c r="F119">
-        <v>167</v>
+        <v>38</v>
+      </c>
+      <c r="G119">
+        <v>81</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>349</v>
+        <v>451</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E120">
-        <v>62</v>
+        <v>4</v>
       </c>
       <c r="F120">
-        <v>86</v>
+        <v>72</v>
+      </c>
+      <c r="G120">
+        <v>91</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>350</v>
+        <v>452</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E121">
-        <v>363</v>
+        <v>10</v>
       </c>
       <c r="F121">
-        <v>384</v>
+        <v>66</v>
+      </c>
+      <c r="G121">
+        <v>101</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>351</v>
+        <v>453</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D122">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="E122">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="F122">
-        <v>32</v>
+        <v>818</v>
+      </c>
+      <c r="G122">
+        <v>1043</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>7725</v>
+        <v>408</v>
       </c>
       <c r="E124">
-        <v>20345</v>
+        <v>162</v>
       </c>
       <c r="F124">
-        <v>28070</v>
+        <v>564</v>
+      </c>
+      <c r="G124">
+        <v>1134</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B125" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D125">
-        <v>611</v>
+        <v>211</v>
       </c>
       <c r="E125">
-        <v>2834</v>
+        <v>100</v>
       </c>
       <c r="F125">
-        <v>3445</v>
+        <v>288</v>
+      </c>
+      <c r="G125">
+        <v>599</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>352</v>
+        <v>454</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D126">
-        <v>2047</v>
+        <v>130</v>
       </c>
       <c r="E126">
-        <v>8290</v>
+        <v>45</v>
       </c>
       <c r="F126">
-        <v>10337</v>
+        <v>197</v>
+      </c>
+      <c r="G126">
+        <v>372</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>353</v>
+        <v>455</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D127">
-        <v>3792</v>
+        <v>67</v>
       </c>
       <c r="E127">
-        <v>2770</v>
+        <v>17</v>
       </c>
       <c r="F127">
-        <v>6562</v>
-[...21 lines deleted...]
-    </row>
+        <v>79</v>
+      </c>
+      <c r="G127">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B129" t="s">
-        <v>355</v>
+        <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>151</v>
+        <v>9448</v>
       </c>
       <c r="E129">
-        <v>1922</v>
+        <v>34868</v>
       </c>
       <c r="F129">
-        <v>2073</v>
+        <v>8658</v>
+      </c>
+      <c r="G129">
+        <v>52974</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>5</v>
+      <c r="A130" t="s">
+        <v>31</v>
       </c>
       <c r="B130" t="s">
-        <v>356</v>
+        <v>31</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>376</v>
+        <v>1433</v>
       </c>
       <c r="E130">
-        <v>2996</v>
+        <v>1014</v>
       </c>
       <c r="F130">
-        <v>3372</v>
+        <v>1460</v>
+      </c>
+      <c r="G130">
+        <v>3907</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>357</v>
+        <v>456</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>1384</v>
       </c>
       <c r="E131">
-        <v>216</v>
+        <v>17949</v>
       </c>
       <c r="F131">
-        <v>237</v>
+        <v>2623</v>
+      </c>
+      <c r="G131">
+        <v>21956</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>358</v>
+        <v>457</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D132">
-        <v>43</v>
+        <v>1188</v>
       </c>
       <c r="E132">
-        <v>155</v>
+        <v>14528</v>
       </c>
       <c r="F132">
-        <v>198</v>
+        <v>1527</v>
+      </c>
+      <c r="G132">
+        <v>17243</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>359</v>
+        <v>458</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D133">
-        <v>501</v>
+        <v>185</v>
       </c>
       <c r="E133">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F133">
-        <v>751</v>
-[...2 lines deleted...]
-    <row r="134"/>
+        <v>345</v>
+      </c>
+      <c r="G133">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>459</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>479</v>
+      </c>
+      <c r="E134">
+        <v>240</v>
+      </c>
+      <c r="F134">
+        <v>1472</v>
+      </c>
+      <c r="G134">
+        <v>2191</v>
+      </c>
+    </row>
     <row r="135">
       <c r="A135">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>20</v>
+        <v>460</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D135">
-        <v>511</v>
+        <v>4175</v>
       </c>
       <c r="E135">
-        <v>5393</v>
+        <v>153</v>
       </c>
       <c r="F135">
-        <v>5904</v>
+        <v>242</v>
+      </c>
+      <c r="G135">
+        <v>4570</v>
       </c>
     </row>
     <row r="136">
-      <c r="A136" t="s">
-        <v>30</v>
+      <c r="A136">
+        <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>30</v>
+        <v>461</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D136">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="E136">
-        <v>1438</v>
+        <v>204</v>
       </c>
       <c r="F136">
-        <v>1626</v>
+        <v>114</v>
+      </c>
+      <c r="G136">
+        <v>447</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>360</v>
+        <v>462</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D137">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="E137">
-        <v>1632</v>
+        <v>74</v>
       </c>
       <c r="F137">
-        <v>1757</v>
+        <v>482</v>
+      </c>
+      <c r="G137">
+        <v>664</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>361</v>
+        <v>463</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D138">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="E138">
-        <v>858</v>
+        <v>87</v>
       </c>
       <c r="F138">
-        <v>938</v>
+        <v>69</v>
+      </c>
+      <c r="G138">
+        <v>331</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>362</v>
+        <v>464</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="E139">
-        <v>756</v>
+        <v>84</v>
       </c>
       <c r="F139">
-        <v>773</v>
+        <v>158</v>
+      </c>
+      <c r="G139">
+        <v>313</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>363</v>
+        <v>465</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="E140">
-        <v>157</v>
+        <v>221</v>
       </c>
       <c r="F140">
-        <v>183</v>
+        <v>107</v>
+      </c>
+      <c r="G140">
+        <v>396</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>364</v>
+        <v>466</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D141">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="E141">
-        <v>159</v>
+        <v>65</v>
       </c>
       <c r="F141">
-        <v>169</v>
-[...21 lines deleted...]
-    </row>
+        <v>59</v>
+      </c>
+      <c r="G141">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>124</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>49</v>
+        <v>381</v>
       </c>
       <c r="E143">
-        <v>241</v>
+        <v>53</v>
       </c>
       <c r="F143">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="144"/>
+        <v>189</v>
+      </c>
+      <c r="G143">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" t="s">
+        <v>31</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>82</v>
+      </c>
+      <c r="E144">
+        <v>28</v>
+      </c>
+      <c r="F144">
+        <v>86</v>
+      </c>
+      <c r="G144">
+        <v>196</v>
+      </c>
+    </row>
     <row r="145">
       <c r="A145">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>21</v>
+        <v>467</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D145">
-        <v>1781</v>
+        <v>218</v>
       </c>
       <c r="E145">
-        <v>12623</v>
+        <v>12</v>
       </c>
       <c r="F145">
-        <v>14404</v>
+        <v>52</v>
+      </c>
+      <c r="G145">
+        <v>282</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>30</v>
+      <c r="A146">
+        <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>30</v>
+        <v>468</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D146">
-        <v>306</v>
+        <v>53</v>
       </c>
       <c r="E146">
-        <v>1639</v>
+        <v>8</v>
       </c>
       <c r="F146">
-        <v>1945</v>
+        <v>27</v>
+      </c>
+      <c r="G146">
+        <v>88</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>367</v>
+        <v>469</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D147">
-        <v>598</v>
+        <v>28</v>
       </c>
       <c r="E147">
-        <v>5566</v>
+        <v>5</v>
       </c>
       <c r="F147">
-        <v>6164</v>
-[...21 lines deleted...]
-    </row>
+        <v>24</v>
+      </c>
+      <c r="G147">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
-        <v>369</v>
+        <v>18</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D149">
-        <v>25</v>
+        <v>22230</v>
       </c>
       <c r="E149">
-        <v>212</v>
+        <v>19327</v>
       </c>
       <c r="F149">
-        <v>237</v>
+        <v>15798</v>
+      </c>
+      <c r="G149">
+        <v>57355</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150">
-        <v>4</v>
+      <c r="A150" t="s">
+        <v>31</v>
       </c>
       <c r="B150" t="s">
-        <v>370</v>
+        <v>31</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D150">
-        <v>191</v>
+        <v>1166</v>
       </c>
       <c r="E150">
-        <v>3853</v>
+        <v>269</v>
       </c>
       <c r="F150">
-        <v>4044</v>
+        <v>2118</v>
+      </c>
+      <c r="G150">
+        <v>3553</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>371</v>
+        <v>470</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D151">
-        <v>8</v>
+        <v>18479</v>
       </c>
       <c r="E151">
-        <v>545</v>
+        <v>2089</v>
       </c>
       <c r="F151">
-        <v>553</v>
+        <v>1990</v>
+      </c>
+      <c r="G151">
+        <v>22558</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>372</v>
+        <v>471</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D152">
-        <v>33</v>
+        <v>227</v>
       </c>
       <c r="E152">
-        <v>159</v>
+        <v>75</v>
       </c>
       <c r="F152">
-        <v>192</v>
+        <v>733</v>
+      </c>
+      <c r="G152">
+        <v>1035</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>373</v>
+        <v>472</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D153">
-        <v>33</v>
+        <v>320</v>
       </c>
       <c r="E153">
-        <v>172</v>
+        <v>11255</v>
       </c>
       <c r="F153">
-        <v>205</v>
+        <v>608</v>
+      </c>
+      <c r="G153">
+        <v>12183</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>374</v>
+        <v>473</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D154">
-        <v>271</v>
+        <v>210</v>
       </c>
       <c r="E154">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F154">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="155"/>
+        <v>450</v>
+      </c>
+      <c r="G154">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>474</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>56</v>
+      </c>
+      <c r="E155">
+        <v>17</v>
+      </c>
+      <c r="F155">
+        <v>92</v>
+      </c>
+      <c r="G155">
+        <v>165</v>
+      </c>
+    </row>
     <row r="156">
       <c r="A156">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>22</v>
+        <v>475</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D156">
-        <v>1893</v>
+        <v>102</v>
       </c>
       <c r="E156">
-        <v>9104</v>
+        <v>1336</v>
       </c>
       <c r="F156">
-        <v>10997</v>
+        <v>1504</v>
+      </c>
+      <c r="G156">
+        <v>2942</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="s">
-        <v>30</v>
+      <c r="A157">
+        <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>30</v>
+        <v>476</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D157">
-        <v>389</v>
+        <v>66</v>
       </c>
       <c r="E157">
-        <v>1271</v>
+        <v>33</v>
       </c>
       <c r="F157">
-        <v>1660</v>
+        <v>155</v>
+      </c>
+      <c r="G157">
+        <v>254</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>375</v>
+        <v>477</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D158">
-        <v>593</v>
+        <v>1410</v>
       </c>
       <c r="E158">
-        <v>4991</v>
+        <v>3823</v>
       </c>
       <c r="F158">
-        <v>5584</v>
+        <v>5034</v>
+      </c>
+      <c r="G158">
+        <v>10267</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>376</v>
+        <v>478</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D159">
-        <v>631</v>
+        <v>136</v>
       </c>
       <c r="E159">
-        <v>735</v>
+        <v>281</v>
       </c>
       <c r="F159">
-        <v>1366</v>
+        <v>2917</v>
+      </c>
+      <c r="G159">
+        <v>3334</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>377</v>
+        <v>479</v>
       </c>
       <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>40</v>
+      </c>
+      <c r="E160">
         <v>38</v>
       </c>
-      <c r="D160">
-[...4 lines deleted...]
-      </c>
       <c r="F160">
-        <v>185</v>
+        <v>119</v>
+      </c>
+      <c r="G160">
+        <v>197</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B161" t="s">
-        <v>378</v>
+        <v>480</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D161">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E161">
-        <v>215</v>
+        <v>19</v>
       </c>
       <c r="F161">
-        <v>263</v>
-[...21 lines deleted...]
-    </row>
+        <v>78</v>
+      </c>
+      <c r="G161">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="162"/>
     <row r="163">
       <c r="A163">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B163" t="s">
-        <v>380</v>
+        <v>19</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D163">
-        <v>25</v>
+        <v>1962</v>
       </c>
       <c r="E163">
-        <v>128</v>
+        <v>1781</v>
       </c>
       <c r="F163">
-        <v>153</v>
+        <v>14983</v>
+      </c>
+      <c r="G163">
+        <v>18726</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164">
-        <v>7</v>
+      <c r="A164" t="s">
+        <v>31</v>
       </c>
       <c r="B164" t="s">
-        <v>381</v>
+        <v>31</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>364</v>
       </c>
       <c r="E164">
-        <v>141</v>
+        <v>455</v>
       </c>
       <c r="F164">
-        <v>163</v>
+        <v>1201</v>
+      </c>
+      <c r="G164">
+        <v>2020</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>382</v>
+        <v>481</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D165">
-        <v>49</v>
+        <v>515</v>
       </c>
       <c r="E165">
-        <v>263</v>
+        <v>453</v>
       </c>
       <c r="F165">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="166"/>
+        <v>2277</v>
+      </c>
+      <c r="G165">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>482</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>283</v>
+      </c>
+      <c r="E166">
+        <v>498</v>
+      </c>
+      <c r="F166">
+        <v>1269</v>
+      </c>
+      <c r="G166">
+        <v>2050</v>
+      </c>
+    </row>
     <row r="167">
       <c r="A167">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>23</v>
+        <v>483</v>
       </c>
       <c r="C167" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D167">
-        <v>551</v>
+        <v>52</v>
       </c>
       <c r="E167">
-        <v>1175</v>
+        <v>54</v>
       </c>
       <c r="F167">
-        <v>1726</v>
+        <v>143</v>
+      </c>
+      <c r="G167">
+        <v>249</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" t="s">
-        <v>30</v>
+      <c r="A168">
+        <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>30</v>
+        <v>484</v>
       </c>
       <c r="C168" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D168">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="E168">
-        <v>399</v>
+        <v>40</v>
       </c>
       <c r="F168">
-        <v>449</v>
+        <v>263</v>
+      </c>
+      <c r="G168">
+        <v>365</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>383</v>
+        <v>485</v>
       </c>
       <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
         <v>38</v>
       </c>
-      <c r="D169">
-[...1 lines deleted...]
-      </c>
       <c r="E169">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="F169">
-        <v>405</v>
+        <v>5992</v>
+      </c>
+      <c r="G169">
+        <v>6142</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>384</v>
+        <v>486</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D170">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="E170">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="F170">
-        <v>99</v>
+        <v>94</v>
+      </c>
+      <c r="G170">
+        <v>128</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>385</v>
+        <v>487</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D171">
-        <v>292</v>
+        <v>378</v>
       </c>
       <c r="E171">
-        <v>290</v>
+        <v>56</v>
       </c>
       <c r="F171">
-        <v>582</v>
+        <v>2730</v>
+      </c>
+      <c r="G171">
+        <v>3164</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>386</v>
+        <v>488</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>11</v>
       </c>
       <c r="E172">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="F172">
-        <v>39</v>
+        <v>54</v>
+      </c>
+      <c r="G172">
+        <v>143</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B173" t="s">
-        <v>387</v>
+        <v>489</v>
       </c>
       <c r="C173" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D173">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="E173">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F173">
-        <v>31</v>
+        <v>144</v>
+      </c>
+      <c r="G173">
+        <v>197</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B174" t="s">
-        <v>388</v>
+        <v>490</v>
       </c>
       <c r="C174" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D174">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="E174">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="F174">
-        <v>47</v>
+        <v>384</v>
+      </c>
+      <c r="G174">
+        <v>576</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
+        <v>11</v>
+      </c>
+      <c r="B175" t="s">
+        <v>491</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>9</v>
+      </c>
+      <c r="E175">
+        <v>6</v>
+      </c>
+      <c r="F175">
+        <v>432</v>
+      </c>
+      <c r="G175">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="176"/>
+    <row r="177">
+      <c r="A177">
+        <v>16</v>
+      </c>
+      <c r="B177" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177">
+        <v>1165</v>
+      </c>
+      <c r="E177">
+        <v>4866</v>
+      </c>
+      <c r="F177">
+        <v>2279</v>
+      </c>
+      <c r="G177">
+        <v>8310</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>31</v>
+      </c>
+      <c r="B178" t="s">
+        <v>31</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>206</v>
+      </c>
+      <c r="E178">
+        <v>50</v>
+      </c>
+      <c r="F178">
+        <v>430</v>
+      </c>
+      <c r="G178">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1</v>
+      </c>
+      <c r="B179" t="s">
+        <v>492</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>231</v>
+      </c>
+      <c r="E179">
+        <v>3970</v>
+      </c>
+      <c r="F179">
+        <v>819</v>
+      </c>
+      <c r="G179">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>493</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>233</v>
+      </c>
+      <c r="E180">
+        <v>664</v>
+      </c>
+      <c r="F180">
+        <v>415</v>
+      </c>
+      <c r="G180">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>3</v>
+      </c>
+      <c r="B181" t="s">
+        <v>494</v>
+      </c>
+      <c r="C181" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181">
+        <v>89</v>
+      </c>
+      <c r="E181">
+        <v>40</v>
+      </c>
+      <c r="F181">
+        <v>220</v>
+      </c>
+      <c r="G181">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>4</v>
+      </c>
+      <c r="B182" t="s">
+        <v>495</v>
+      </c>
+      <c r="C182" t="s">
+        <v>39</v>
+      </c>
+      <c r="D182">
+        <v>25</v>
+      </c>
+      <c r="E182">
+        <v>5</v>
+      </c>
+      <c r="F182">
+        <v>23</v>
+      </c>
+      <c r="G182">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>5</v>
+      </c>
+      <c r="B183" t="s">
+        <v>496</v>
+      </c>
+      <c r="C183" t="s">
+        <v>39</v>
+      </c>
+      <c r="D183">
+        <v>192</v>
+      </c>
+      <c r="E183">
+        <v>14</v>
+      </c>
+      <c r="F183">
+        <v>107</v>
+      </c>
+      <c r="G183">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>6</v>
+      </c>
+      <c r="B184" t="s">
+        <v>497</v>
+      </c>
+      <c r="C184" t="s">
+        <v>39</v>
+      </c>
+      <c r="D184">
+        <v>11</v>
+      </c>
+      <c r="E184">
+        <v>9</v>
+      </c>
+      <c r="F184">
+        <v>36</v>
+      </c>
+      <c r="G184">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
         <v>7</v>
       </c>
-      <c r="B175" t="s">
-[...30 lines deleted...]
-      <c r="B1" s="1" t="s">
+      <c r="B185" t="s">
+        <v>498</v>
+      </c>
+      <c r="C185" t="s">
+        <v>39</v>
+      </c>
+      <c r="D185">
+        <v>17</v>
+      </c>
+      <c r="E185">
+        <v>9</v>
+      </c>
+      <c r="F185">
+        <v>50</v>
+      </c>
+      <c r="G185">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>8</v>
+      </c>
+      <c r="B186" t="s">
+        <v>499</v>
+      </c>
+      <c r="C186" t="s">
+        <v>39</v>
+      </c>
+      <c r="D186">
+        <v>30</v>
+      </c>
+      <c r="E186">
+        <v>3</v>
+      </c>
+      <c r="F186">
+        <v>34</v>
+      </c>
+      <c r="G186">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>500</v>
+      </c>
+      <c r="C187" t="s">
+        <v>39</v>
+      </c>
+      <c r="D187">
+        <v>14</v>
+      </c>
+      <c r="E187">
+        <v>86</v>
+      </c>
+      <c r="F187">
+        <v>82</v>
+      </c>
+      <c r="G187">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>501</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188">
+        <v>101</v>
+      </c>
+      <c r="E188">
+        <v>2</v>
+      </c>
+      <c r="F188">
+        <v>33</v>
+      </c>
+      <c r="G188">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>11</v>
+      </c>
+      <c r="B189" t="s">
+        <v>502</v>
+      </c>
+      <c r="C189" t="s">
+        <v>39</v>
+      </c>
+      <c r="D189">
+        <v>16</v>
+      </c>
+      <c r="E189">
+        <v>14</v>
+      </c>
+      <c r="F189">
+        <v>30</v>
+      </c>
+      <c r="G189">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="190"/>
+    <row r="191">
+      <c r="A191">
+        <v>17</v>
+      </c>
+      <c r="B191" t="s">
+        <v>21</v>
+      </c>
+      <c r="C191" t="s">
+        <v>36</v>
+      </c>
+      <c r="D191">
+        <v>18025</v>
+      </c>
+      <c r="E191">
+        <v>3085</v>
+      </c>
+      <c r="F191">
+        <v>10866</v>
+      </c>
+      <c r="G191">
+        <v>31976</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>31</v>
+      </c>
+      <c r="B192" t="s">
+        <v>31</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192">
+        <v>980</v>
+      </c>
+      <c r="E192">
+        <v>310</v>
+      </c>
+      <c r="F192">
+        <v>396</v>
+      </c>
+      <c r="G192">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="B193" t="s">
+        <v>503</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>8365</v>
+      </c>
+      <c r="E193">
+        <v>1254</v>
+      </c>
+      <c r="F193">
+        <v>397</v>
+      </c>
+      <c r="G193">
+        <v>10016</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="B194" t="s">
+        <v>504</v>
+      </c>
+      <c r="C194" t="s">
+        <v>39</v>
+      </c>
+      <c r="D194">
+        <v>7020</v>
+      </c>
+      <c r="E194">
+        <v>372</v>
+      </c>
+      <c r="F194">
+        <v>300</v>
+      </c>
+      <c r="G194">
+        <v>7692</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="B195" t="s">
+        <v>505</v>
+      </c>
+      <c r="C195" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195">
+        <v>125</v>
+      </c>
+      <c r="E195">
+        <v>37</v>
+      </c>
+      <c r="F195">
+        <v>45</v>
+      </c>
+      <c r="G195">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="B196" t="s">
+        <v>506</v>
+      </c>
+      <c r="C196" t="s">
+        <v>39</v>
+      </c>
+      <c r="D196">
+        <v>914</v>
+      </c>
+      <c r="E196">
+        <v>997</v>
+      </c>
+      <c r="F196">
+        <v>8520</v>
+      </c>
+      <c r="G196">
+        <v>10431</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="B197" t="s">
+        <v>507</v>
+      </c>
+      <c r="C197" t="s">
+        <v>39</v>
+      </c>
+      <c r="D197">
+        <v>119</v>
+      </c>
+      <c r="E197">
+        <v>10</v>
+      </c>
+      <c r="F197">
+        <v>201</v>
+      </c>
+      <c r="G197">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="B198" t="s">
+        <v>508</v>
+      </c>
+      <c r="C198" t="s">
+        <v>39</v>
+      </c>
+      <c r="D198">
+        <v>76</v>
+      </c>
+      <c r="E198">
+        <v>11</v>
+      </c>
+      <c r="F198">
+        <v>27</v>
+      </c>
+      <c r="G198">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="B199" t="s">
+        <v>509</v>
+      </c>
+      <c r="C199" t="s">
+        <v>39</v>
+      </c>
+      <c r="D199">
+        <v>101</v>
+      </c>
+      <c r="E199">
+        <v>23</v>
+      </c>
+      <c r="F199">
+        <v>122</v>
+      </c>
+      <c r="G199">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="B200" t="s">
+        <v>510</v>
+      </c>
+      <c r="C200" t="s">
+        <v>39</v>
+      </c>
+      <c r="D200">
+        <v>167</v>
+      </c>
+      <c r="E200">
+        <v>46</v>
+      </c>
+      <c r="F200">
+        <v>633</v>
+      </c>
+      <c r="G200">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="B201" t="s">
+        <v>511</v>
+      </c>
+      <c r="C201" t="s">
+        <v>39</v>
+      </c>
+      <c r="D201">
+        <v>35</v>
+      </c>
+      <c r="E201">
+        <v>7</v>
+      </c>
+      <c r="F201">
+        <v>108</v>
+      </c>
+      <c r="G201">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="B202" t="s">
+        <v>512</v>
+      </c>
+      <c r="C202" t="s">
+        <v>39</v>
+      </c>
+      <c r="D202">
+        <v>60</v>
+      </c>
+      <c r="E202">
+        <v>13</v>
+      </c>
+      <c r="F202">
+        <v>29</v>
+      </c>
+      <c r="G202">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N1" s="1" t="s">
+      <c r="B203" t="s">
+        <v>513</v>
+      </c>
+      <c r="C203" t="s">
+        <v>39</v>
+      </c>
+      <c r="D203">
+        <v>63</v>
+      </c>
+      <c r="E203">
+        <v>5</v>
+      </c>
+      <c r="F203">
+        <v>88</v>
+      </c>
+      <c r="G203">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="204"/>
+    <row r="205">
+      <c r="A205">
+        <v>24</v>
+      </c>
+      <c r="B205" t="s">
+        <v>22</v>
+      </c>
+      <c r="C205" t="s">
+        <v>36</v>
+      </c>
+      <c r="D205">
+        <v>256</v>
+      </c>
+      <c r="E205">
+        <v>61</v>
+      </c>
+      <c r="F205">
+        <v>433</v>
+      </c>
+      <c r="G205">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>31</v>
+      </c>
+      <c r="B206" t="s">
+        <v>31</v>
+      </c>
+      <c r="C206" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206">
+        <v>114</v>
+      </c>
+      <c r="E206">
+        <v>29</v>
+      </c>
+      <c r="F206">
+        <v>129</v>
+      </c>
+      <c r="G206">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1</v>
+      </c>
+      <c r="B207" t="s">
+        <v>514</v>
+      </c>
+      <c r="C207" t="s">
+        <v>39</v>
+      </c>
+      <c r="D207">
+        <v>40</v>
+      </c>
+      <c r="E207">
+        <v>16</v>
+      </c>
+      <c r="F207">
+        <v>64</v>
+      </c>
+      <c r="G207">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>2</v>
+      </c>
+      <c r="B208" t="s">
+        <v>515</v>
+      </c>
+      <c r="C208" t="s">
+        <v>39</v>
+      </c>
+      <c r="D208">
+        <v>50</v>
+      </c>
+      <c r="E208">
+        <v>7</v>
+      </c>
+      <c r="F208">
+        <v>147</v>
+      </c>
+      <c r="G208">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>3</v>
+      </c>
+      <c r="B209" t="s">
+        <v>516</v>
+      </c>
+      <c r="C209" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209">
+        <v>27</v>
+      </c>
+      <c r="E209">
+        <v>4</v>
+      </c>
+      <c r="F209">
+        <v>17</v>
+      </c>
+      <c r="G209">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>4</v>
+      </c>
+      <c r="B210" t="s">
+        <v>517</v>
+      </c>
+      <c r="C210" t="s">
+        <v>39</v>
+      </c>
+      <c r="D210">
+        <v>9</v>
+      </c>
+      <c r="E210">
+        <v>3</v>
+      </c>
+      <c r="F210">
+        <v>63</v>
+      </c>
+      <c r="G210">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>5</v>
+      </c>
+      <c r="B211" t="s">
+        <v>518</v>
+      </c>
+      <c r="C211" t="s">
+        <v>39</v>
+      </c>
+      <c r="D211">
+        <v>16</v>
+      </c>
+      <c r="E211">
+        <v>2</v>
+      </c>
+      <c r="F211">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
-[...182 lines deleted...]
-      <c r="B4" t="s">
+      <c r="G211">
         <v>31</v>
-      </c>
-[...2497 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>