--- v1 (2026-04-10)
+++ v2 (2026-06-08)
@@ -18,64 +18,64 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN BARAT 3 - Partai" sheetId="2" r:id="rId4"/>
-    <sheet name="KALIMANTAN BARAT 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN BARAT 2 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN BARAT 2 - Caleg" sheetId="3" r:id="rId6"/>
     <sheet name="KALIMANTAN BARAT 4 - Partai" sheetId="4" r:id="rId7"/>
     <sheet name="KALIMANTAN BARAT 4 - Caleg" sheetId="5" r:id="rId8"/>
-    <sheet name="KALIMANTAN BARAT 6 - Partai" sheetId="6" r:id="rId9"/>
-[...2 lines deleted...]
-    <sheet name="KALIMANTAN BARAT 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN BARAT 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN BARAT 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN BARAT 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN BARAT 6 - Caleg" sheetId="9" r:id="rId12"/>
     <sheet name="KALIMANTAN BARAT 1 - Partai" sheetId="10" r:id="rId13"/>
     <sheet name="KALIMANTAN BARAT 1 - Caleg" sheetId="11" r:id="rId14"/>
-    <sheet name="KALIMANTAN BARAT 2 - Partai" sheetId="12" r:id="rId15"/>
-[...2 lines deleted...]
-    <sheet name="KALIMANTAN BARAT 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="KALIMANTAN BARAT 3 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="KALIMANTAN BARAT 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="KALIMANTAN BARAT 7 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="KALIMANTAN BARAT 7 - Caleg" sheetId="15" r:id="rId18"/>
     <sheet name="KALIMANTAN BARAT 8 - Partai" sheetId="16" r:id="rId19"/>
     <sheet name="KALIMANTAN BARAT 8 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="1008">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
@@ -96,116 +96,1898 @@
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT</t>
   </si>
   <si>
+    <t>610002</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 2</t>
+  </si>
+  <si>
+    <t>6112</t>
+  </si>
+  <si>
+    <t>KUBU RAYA</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>MEMPAWAH</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MULYADI TAWIK, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>HARIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>LINA AGUSTINA</t>
+  </si>
+  <si>
+    <t>H. AHMAD KHOLIL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ASMAWATI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>BUKHORI</t>
+  </si>
+  <si>
+    <t>SUSANTO, S.E.</t>
+  </si>
+  <si>
+    <t>MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>EVI SINTIYAWATI</t>
+  </si>
+  <si>
+    <t>MOH. HERRY, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD BUDIONO, A.Md.T.</t>
+  </si>
+  <si>
+    <t>YULIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>NOFAL NOFIENDRA, S.H.</t>
+  </si>
+  <si>
+    <t>YUSLANIK, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SITI JAMAAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>EDY MARHANDA, S.H.</t>
+  </si>
+  <si>
+    <t>M. CHANDRA DJAMALUDDIN</t>
+  </si>
+  <si>
+    <t>CAROLINA TIO MINAR, S.E.</t>
+  </si>
+  <si>
+    <t>BENI GUNAWAN</t>
+  </si>
+  <si>
+    <t>NINDA RISMI RAISAH HANUN</t>
+  </si>
+  <si>
+    <t>DEDI RIYADI</t>
+  </si>
+  <si>
+    <t>MANSUR ZAHRI, M.M.</t>
+  </si>
+  <si>
+    <t>AGUS SUDARMANSYAH, S.I.Pem., M.Si.</t>
+  </si>
+  <si>
+    <t>MEISKE ANGGRAINY, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>IROM, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>SETIAWAN LIM, S.H.</t>
+  </si>
+  <si>
+    <t>PARADA NICHOLAS SITOPU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURHAYANI. S</t>
+  </si>
+  <si>
+    <t>M. RULLY STIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>DWI EMILIA, S.H.</t>
+  </si>
+  <si>
+    <t>SABINUS</t>
+  </si>
+  <si>
+    <t>SUSANTIN FAJARIYAH, A.Md.Farm.</t>
+  </si>
+  <si>
+    <t>MOH. DARWIS, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ANDRY, S.E.</t>
+  </si>
+  <si>
+    <t>Arief Rinaldi, S.T.</t>
+  </si>
+  <si>
+    <t>Wahdini, S.E.</t>
+  </si>
+  <si>
+    <t>M. Nurdin, S.Pd.</t>
+  </si>
+  <si>
+    <t>WIDIA BUDIANTI, A.Md.</t>
+  </si>
+  <si>
+    <t>SULAIMAN</t>
+  </si>
+  <si>
+    <t>Muhammad Yusuf, S.Pd.</t>
+  </si>
+  <si>
+    <t>TIARA AZZAQIA</t>
+  </si>
+  <si>
+    <t>SYARIF RAFIK, S.E.</t>
+  </si>
+  <si>
+    <t>Riaja Saragih, S.T.</t>
+  </si>
+  <si>
+    <t>Achmad Syahril</t>
+  </si>
+  <si>
+    <t>H. SYARIF AMIN MUHAMMAD, S.Ak.</t>
+  </si>
+  <si>
+    <t>MEYZAR RAKARINDA</t>
+  </si>
+  <si>
+    <t>NABILA MUJAHIDAH VI SABILILLAH</t>
+  </si>
+  <si>
+    <t>IDRIS MAHERU, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. HADIJAH FITRIAH, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR</t>
+  </si>
+  <si>
+    <t>TIA INDAHDIATI, S.Pi.</t>
+  </si>
+  <si>
+    <t>IMAM MUHADI</t>
+  </si>
+  <si>
+    <t>KUSMAWATI</t>
+  </si>
+  <si>
+    <t>IWAN SURYA NEGARA, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. RUSLI ABDULLAH, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. Sahmianto</t>
+  </si>
+  <si>
+    <t>Suryati</t>
+  </si>
+  <si>
+    <t>Abd Rahman</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>M. Hasibuan</t>
+  </si>
+  <si>
+    <t>Nadia Kurnia</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZULFIKAR ANSHORI, S.P.</t>
+  </si>
+  <si>
+    <t>SITI</t>
+  </si>
+  <si>
+    <t>H. FATAHILLAH ABRAR, M.Si.</t>
+  </si>
+  <si>
+    <t>H. HERI HALIDI, M.M.</t>
+  </si>
+  <si>
+    <t>ENY JULIATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. MUDA ARMAWAN</t>
+  </si>
+  <si>
+    <t>ABDUL RASYID</t>
+  </si>
+  <si>
+    <t>SRI WIDIYANI, S.T.</t>
+  </si>
+  <si>
+    <t>ABDUL HARITS, S.Kom.</t>
+  </si>
+  <si>
+    <t>AMI MUHARSA, S.E.</t>
+  </si>
+  <si>
+    <t>NURUL RUSHAFAH AZZAHRAWANI</t>
+  </si>
+  <si>
+    <t>ARJANSYAH</t>
+  </si>
+  <si>
+    <t>YUNIAR, S.P.</t>
+  </si>
+  <si>
+    <t>VIVI LESTARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. HERMAN, M.Si.</t>
+  </si>
+  <si>
+    <t>YULIANA</t>
+  </si>
+  <si>
+    <t>SUIB, S.E., M.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. SAMSIR ISMAIL, M.M.</t>
+  </si>
+  <si>
+    <t>HANIFATUL MILLAH</t>
+  </si>
+  <si>
+    <t>D.E. YOHAKIM. ER</t>
+  </si>
+  <si>
+    <t>SUDIMAN, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>YASINTA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MIDIN</t>
+  </si>
+  <si>
+    <t>AGUS MUSTOFA</t>
+  </si>
+  <si>
+    <t>TRI DIYANINGTIYAS, S.E.</t>
+  </si>
+  <si>
+    <t>IKHLAS MUTTAQIN, S.Kom.</t>
+  </si>
+  <si>
+    <t>ABDURROUF</t>
+  </si>
+  <si>
+    <t>MAIMUNAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RAHMADSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. ARDIYANSYAH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHERMAN FAUZI</t>
+  </si>
+  <si>
+    <t>PRIMA HERLINA</t>
+  </si>
+  <si>
+    <t>ANDIKA REYVIN PRAKARSA</t>
+  </si>
+  <si>
+    <t>SYAHRUL RAMADHAN</t>
+  </si>
+  <si>
+    <t>IRMA SINTANIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULMIYANTI</t>
+  </si>
+  <si>
+    <t>YUNAN HELMI</t>
+  </si>
+  <si>
+    <t>SUCI NUR INDASARI</t>
+  </si>
+  <si>
+    <t>CALVIEN MUHAMMAD THAMRIEN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SUNANDA HIDAYAH</t>
+  </si>
+  <si>
+    <t>Hanafi</t>
+  </si>
+  <si>
+    <t>RANI MELIANA</t>
+  </si>
+  <si>
+    <t>ERMIN ELVIANI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. USMAN</t>
+  </si>
+  <si>
+    <t>LUSIANA IRMALIA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARIZI</t>
+  </si>
+  <si>
+    <t>RITA NINGSIH</t>
+  </si>
+  <si>
+    <t>SURYA MUCHLIS</t>
+  </si>
+  <si>
+    <t>Drs. H. HERMAN FAUZIE</t>
+  </si>
+  <si>
+    <t>SHINTA PRIMASARI, S.E., S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ANDRI DARMAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL HADI</t>
+  </si>
+  <si>
+    <t>M. Sholeh</t>
+  </si>
+  <si>
+    <t>MARIUS MARCELLUS TJ, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>M. HUSNI THAMRIEN</t>
+  </si>
+  <si>
+    <t>IKA FRANSISKA</t>
+  </si>
+  <si>
+    <t>MARSELUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>HERMAN, S.P.</t>
+  </si>
+  <si>
+    <t>IWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>LINUSIANA, S.Pd.AUD.</t>
+  </si>
+  <si>
+    <t>SHARON GRACIA</t>
+  </si>
+  <si>
+    <t>OKTAVIANUS KRISTIAN TITUS, A.Md.</t>
+  </si>
+  <si>
+    <t>DANIEL DJOKO PRAPMONO, S.E.</t>
+  </si>
+  <si>
+    <t>ARI AGUSTIAN</t>
+  </si>
+  <si>
+    <t>STEPANUS WIWIN, S.Th.</t>
+  </si>
+  <si>
+    <t>MEGAWATI, A.Md.</t>
+  </si>
+  <si>
+    <t>NOVALINA, A.Md.</t>
+  </si>
+  <si>
+    <t>HENDRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULHAM EFFENDI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MUSNI KALIB, S.Sos.</t>
+  </si>
+  <si>
+    <t>PARIDAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>R. NURALAM, S.Ag.</t>
+  </si>
+  <si>
+    <t>MOH ASLAN, S.H.</t>
+  </si>
+  <si>
+    <t>KURNIA MARYANTININGSIH, S.Si.</t>
+  </si>
+  <si>
+    <t>ARIANDI</t>
+  </si>
+  <si>
+    <t>JURIANSYAH</t>
+  </si>
+  <si>
+    <t>INTAN MILLENIA QADARSIH</t>
+  </si>
+  <si>
+    <t>RIZKA ARABIA WULANDARI</t>
+  </si>
+  <si>
+    <t>M. TOHIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SYARIF KURNIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>MAMAN SURATMAN, S.Pd.I., M.Sos.</t>
+  </si>
+  <si>
+    <t>ENDANG SUAIDAH, S.K.M., M.P.H.</t>
+  </si>
+  <si>
+    <t>A.RACHMAN, S.T.</t>
+  </si>
+  <si>
+    <t>FAUZIAH, S.E.</t>
+  </si>
+  <si>
+    <t>PARDI MOCHTAR</t>
+  </si>
+  <si>
+    <t>HERTY VUSPITA</t>
+  </si>
+  <si>
+    <t>SUCIPTO</t>
+  </si>
+  <si>
+    <t>RURY FEBRIAN HARDIANI, S.E.</t>
+  </si>
+  <si>
+    <t>PURWADI</t>
+  </si>
+  <si>
+    <t>H. BAMBANG WIDIANTO, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>610004</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 4</t>
+  </si>
+  <si>
+    <t>6101</t>
+  </si>
+  <si>
+    <t>SAMBAS</t>
+  </si>
+  <si>
+    <t>dr. Hj. JULIARTI DJUHARDI ALWI, M.P.H.</t>
+  </si>
+  <si>
+    <t>MAHENDRA PERDANA, S.P.</t>
+  </si>
+  <si>
+    <t>ISKANDAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SUWARTI</t>
+  </si>
+  <si>
+    <t>ILHAM ANUGRAH RIVALDO</t>
+  </si>
+  <si>
+    <t>ISLAWATI</t>
+  </si>
+  <si>
+    <t>RIZKI UTOMO</t>
+  </si>
+  <si>
+    <t>ABDI MASKUR</t>
+  </si>
+  <si>
+    <t>Ir. SURIANSYAH, M.M.A.</t>
+  </si>
+  <si>
+    <t>M.A MUHAMMADYAH, S.H.</t>
+  </si>
+  <si>
+    <t>NUR INDRAWATY, S.H.</t>
+  </si>
+  <si>
+    <t>AKHMADI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RIDWAN SINAGA</t>
+  </si>
+  <si>
+    <t>HETTY HABIBAH, S.H.</t>
+  </si>
+  <si>
+    <t>MARDIANSYAH</t>
+  </si>
+  <si>
+    <t>TAJUDIN</t>
+  </si>
+  <si>
+    <t>DARSO</t>
+  </si>
+  <si>
+    <t>Drs. AGUSTINUS CLARUS, M.Si.</t>
+  </si>
+  <si>
+    <t>ENI LESTARI, S.E.</t>
+  </si>
+  <si>
+    <t>MAWARDI, S.E.</t>
+  </si>
+  <si>
+    <t>NAJLA ASHIFA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>M. NURDIN RAMLI</t>
+  </si>
+  <si>
+    <t>PUJA RISKA AMALIA</t>
+  </si>
+  <si>
+    <t>OLGA DENISS RASSEL VICARIO SANDRA</t>
+  </si>
+  <si>
+    <t>Ir. H. Prabasa Anantatur, M.H.</t>
+  </si>
+  <si>
+    <t>Jamaan Elvi Eluwis, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Siti Muslima, S.Pd.</t>
+  </si>
+  <si>
+    <t>Minhad</t>
+  </si>
+  <si>
+    <t>Drs. Jumadi Asri, M.H.</t>
+  </si>
+  <si>
+    <t>Rita Afrianti, A.Md.</t>
+  </si>
+  <si>
+    <t>Mayadi</t>
+  </si>
+  <si>
+    <t>Reno</t>
+  </si>
+  <si>
+    <t>H. SUBHAN NUR</t>
+  </si>
+  <si>
+    <t>H. ROSLIYAN RAMLI SALEH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DIAH MASTUPAH</t>
+  </si>
+  <si>
+    <t>SAMIAN, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>DARMADI</t>
+  </si>
+  <si>
+    <t>IDA SYAHIDA</t>
+  </si>
+  <si>
+    <t>FRESTY ANGGREANI</t>
+  </si>
+  <si>
+    <t>NELLY KURNIASIH</t>
+  </si>
+  <si>
+    <t>AGYL EKA PRATAMA</t>
+  </si>
+  <si>
+    <t>Dra. Nurhayati, M.Si.</t>
+  </si>
+  <si>
+    <t>SUPRAPTI</t>
+  </si>
+  <si>
+    <t>PURBA SANTOSO</t>
+  </si>
+  <si>
+    <t>SAMSI, S.P.</t>
+  </si>
+  <si>
+    <t>EVA MANDELA</t>
+  </si>
+  <si>
+    <t>TOMI KURNIANSYAH</t>
+  </si>
+  <si>
+    <t>WAN ASWAN CAHYADI</t>
+  </si>
+  <si>
+    <t>MARIANTI</t>
+  </si>
+  <si>
+    <t>IS'AN</t>
+  </si>
+  <si>
+    <t>AHMAD RIDHA</t>
+  </si>
+  <si>
+    <t>H. EKO SUPRIHATINO, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. HASANUSI, M.M.</t>
+  </si>
+  <si>
+    <t>IRMA VITA FURI, S.T.P.</t>
+  </si>
+  <si>
+    <t>AGUSTO MIRANDA, S.T.</t>
+  </si>
+  <si>
+    <t>MUSLIMAH</t>
+  </si>
+  <si>
+    <t>DZAKIYAH MUTHI'AH</t>
+  </si>
+  <si>
+    <t>BAMBANG SUTRISNO, S.Sos.</t>
+  </si>
+  <si>
+    <t>TEGUH APRIANDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ENDO HUTOMO</t>
+  </si>
+  <si>
+    <t>AULIA PRADINA</t>
+  </si>
+  <si>
+    <t>LAMANDA</t>
+  </si>
+  <si>
+    <t>Ir. H. BURHANUDDIN A. RASYID</t>
+  </si>
+  <si>
+    <t>BAMBANG HERMANSYAH, S.Sos., M.I.P.</t>
+  </si>
+  <si>
+    <t>MARIA. S</t>
+  </si>
+  <si>
+    <t>RINO</t>
+  </si>
+  <si>
+    <t>FILHAN</t>
+  </si>
+  <si>
+    <t>LINA SUSANTI</t>
+  </si>
+  <si>
+    <t>RISKA OKTAFIANA</t>
+  </si>
+  <si>
+    <t>A. RASYID</t>
+  </si>
+  <si>
+    <t>SYAHBUDIN</t>
+  </si>
+  <si>
+    <t>NORHASANAH</t>
+  </si>
+  <si>
+    <t>MASKUR, S.S.T.</t>
+  </si>
+  <si>
+    <t>TONY KURNIADI, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>RUSNA</t>
+  </si>
+  <si>
+    <t>MUHAMAD AMIN</t>
+  </si>
+  <si>
+    <t>EDY FAISAL, S.Sos.</t>
+  </si>
+  <si>
+    <t>DELIMAWATY</t>
+  </si>
+  <si>
+    <t>MULIA</t>
+  </si>
+  <si>
+    <t>HERMANSYAH</t>
+  </si>
+  <si>
+    <t>URAY BENY BACHTERA</t>
+  </si>
+  <si>
+    <t>Shella Indriani</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISYA, S.H.</t>
+  </si>
+  <si>
+    <t>Aries Zulfiar</t>
+  </si>
+  <si>
+    <t>MAGDALENA MIJAU, S.H.</t>
+  </si>
+  <si>
+    <t>JAMIAD, S.Pd., M.H.</t>
+  </si>
+  <si>
+    <t>ABDURACHMAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSAN</t>
+  </si>
+  <si>
+    <t>BULYADI, S.I.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>JOKO SUPRIYANTO</t>
+  </si>
+  <si>
+    <t>WILLY BRODUS, S.I.P.</t>
+  </si>
+  <si>
+    <t>DALIUS</t>
+  </si>
+  <si>
+    <t>TRI RINA FEBRIYANTI</t>
+  </si>
+  <si>
+    <t>JERMAN</t>
+  </si>
+  <si>
+    <t>WIDIYAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ST. AGUNG SUSILO</t>
+  </si>
+  <si>
+    <t>AZRA SABRINA</t>
+  </si>
+  <si>
+    <t>EMA KULATA LEBORA</t>
+  </si>
+  <si>
+    <t>MAILIANI</t>
+  </si>
+  <si>
+    <t>DERRY RICHARDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. MUFIZAR, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>IVANDRI, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. RATNAJUITA</t>
+  </si>
+  <si>
+    <t>DESY AFRIANI</t>
+  </si>
+  <si>
+    <t>YUDHIANSYAH</t>
+  </si>
+  <si>
+    <t>ERMIZA</t>
+  </si>
+  <si>
+    <t>GIFFARIAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ERIK DARMANSYAH, S.P., M.M.A.</t>
+  </si>
+  <si>
+    <t>URAI BUDIANTO</t>
+  </si>
+  <si>
+    <t>M.TAUFIK, S.K.M., M.K.M.</t>
+  </si>
+  <si>
+    <t>YUNIARTI, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>WENDY YAPANDRI</t>
+  </si>
+  <si>
+    <t>OVI YANDI, A.Md.</t>
+  </si>
+  <si>
+    <t>WILMA</t>
+  </si>
+  <si>
+    <t>BAGUS HANANSAH</t>
+  </si>
+  <si>
+    <t>YUDI YANIS</t>
+  </si>
+  <si>
+    <t>610005</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 5</t>
+  </si>
+  <si>
+    <t>6108</t>
+  </si>
+  <si>
+    <t>LANDAK</t>
+  </si>
+  <si>
+    <t>TUAN GURU JASMIN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>SUKMA INDRA HARY</t>
+  </si>
+  <si>
+    <t>NYEMAS EVI SUMARNI, A.Ma.Pd.</t>
+  </si>
+  <si>
+    <t>RAMAWAN RAMPAS</t>
+  </si>
+  <si>
+    <t>ISTIQOMAH ANJANI</t>
+  </si>
+  <si>
+    <t>R. EPESUS NYARONG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUMADI</t>
+  </si>
+  <si>
+    <t>DEVIS</t>
+  </si>
+  <si>
+    <t>YOHANES DESIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIA EKALIANA, S.P., M.M.A.</t>
+  </si>
+  <si>
+    <t>MINSEN, S.H.</t>
+  </si>
+  <si>
+    <t>ANGELINE FREMALCO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TAPANUS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RAMLI RAMA, S.P.</t>
+  </si>
+  <si>
+    <t>NOVIA KURNIAWATI, S.M., M.H.</t>
+  </si>
+  <si>
+    <t>Fabianus Suparda, S.H.</t>
+  </si>
+  <si>
+    <t>N. Nehen, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>May Jessy P B</t>
+  </si>
+  <si>
+    <t>MELIANI LINGKA, A.Md.S.I.Ak.</t>
+  </si>
+  <si>
+    <t>Claudio Amor De Rosario, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>OKTAPIUS</t>
+  </si>
+  <si>
+    <t>PETRONELA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t>MIRANTY MARSON, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF</t>
+  </si>
+  <si>
+    <t>Darwin Munthe</t>
+  </si>
+  <si>
+    <t>Dra. BONOSA BONAWATI, M.Si.</t>
+  </si>
+  <si>
+    <t>DEOMEDES ARIE VANTAR, S.H.</t>
+  </si>
+  <si>
+    <t>MARWAN HADI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN</t>
+  </si>
+  <si>
+    <t>DWI PURIYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HAJAIRIN, S.E.</t>
+  </si>
+  <si>
+    <t>AGUSTINA</t>
+  </si>
+  <si>
+    <t>DAPAN, S.H.</t>
+  </si>
+  <si>
+    <t>SUKARDI, S.M.</t>
+  </si>
+  <si>
+    <t>OLIVIA SOFIE</t>
+  </si>
+  <si>
+    <t>SURAHMANTO, S.T., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>CENDRA SUNARDI</t>
+  </si>
+  <si>
+    <t>KLEMEN APUI</t>
+  </si>
+  <si>
+    <t>JULIANA</t>
+  </si>
+  <si>
+    <t>Pdt. KOLNATUS SUGIANTO, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>I'IN NORMANIKA, S.H.</t>
+  </si>
+  <si>
+    <t>SULISTYO SAPTA ANDONI, S.Tr.T.</t>
+  </si>
+  <si>
+    <t>DEA CAULA LASTRIANI, A.P.Ds.</t>
+  </si>
+  <si>
+    <t>YOSEF ELWARDUS MURTI PUTRA, S.Hut.</t>
+  </si>
+  <si>
+    <t>SYAHRIL RAMADAN</t>
+  </si>
+  <si>
+    <t>DEWI RATNA SARI</t>
+  </si>
+  <si>
+    <t>JOHAN SETIAWAN</t>
+  </si>
+  <si>
+    <t>SILVIA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>TOBING</t>
+  </si>
+  <si>
+    <t>MALAYATI</t>
+  </si>
+  <si>
+    <t>SUDOMO</t>
+  </si>
+  <si>
+    <t>MAKSIMA SULAIMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>BUDI SANTOSO, S.H.</t>
+  </si>
+  <si>
+    <t>N. CH. SAIYAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUSTAM UMAR</t>
+  </si>
+  <si>
+    <t>ADERIANA</t>
+  </si>
+  <si>
+    <t>IRA SUSANAWATI, S.Kom.</t>
+  </si>
+  <si>
+    <t>EGING REIGEN, S.Kom.</t>
+  </si>
+  <si>
+    <t>Pdt. LAJIB, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>HENDRIANUS,  S.K.M., M.K.M.</t>
+  </si>
+  <si>
+    <t>RENI APRIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTINUS, S.Th.</t>
+  </si>
+  <si>
+    <t>EVA WIA SONATA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HASANUDIN</t>
+  </si>
+  <si>
+    <t>JUNAINAH</t>
+  </si>
+  <si>
+    <t>FEBRIA ASPRIONO</t>
+  </si>
+  <si>
+    <t>RINA ISWANDARI</t>
+  </si>
+  <si>
+    <t>SAPAR DIANSYAH</t>
+  </si>
+  <si>
+    <t>TEDI HARIYADI, S.T.</t>
+  </si>
+  <si>
+    <t>ROFIKH SETIYAJI</t>
+  </si>
+  <si>
+    <t>SONYA SAFITRI</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO</t>
+  </si>
+  <si>
+    <t>610006</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 6</t>
+  </si>
+  <si>
+    <t>6103</t>
+  </si>
+  <si>
+    <t>SANGGAU</t>
+  </si>
+  <si>
+    <t>6109</t>
+  </si>
+  <si>
+    <t>SEKADAU</t>
+  </si>
+  <si>
+    <t>HASBULLOH</t>
+  </si>
+  <si>
+    <t>RATNAWATI</t>
+  </si>
+  <si>
+    <t>HERYANTO GANI, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>A. TONY, S.Sos.</t>
+  </si>
+  <si>
+    <t>RAPHAEL SAHYUDI</t>
+  </si>
+  <si>
+    <t>SILFI FEBRIYANTI</t>
+  </si>
+  <si>
+    <t>NIA SUKMAWATI ROCHANIA, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. MUHAMMAD FAISAL, M.M.Pd.</t>
+  </si>
+  <si>
+    <t>HENDRI MAKALUASC, A.Md., S.E., M.Th.</t>
+  </si>
+  <si>
+    <t>WILLYSON AFRIZAL SILALAHI</t>
+  </si>
+  <si>
+    <t>HELENA ALI, A.Md.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>EBIET ZAMORANO. B, S.Kom.</t>
+  </si>
+  <si>
+    <t>SINJA PURWANTI, S.E.</t>
+  </si>
+  <si>
+    <t>EFFI SUTIONO, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTINUS SUDARNO, S.H.</t>
+  </si>
+  <si>
+    <t>ALOYSIUS, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ARITA APOLINA, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>MUSA, S.E.</t>
+  </si>
+  <si>
+    <t>HERIYANTI</t>
+  </si>
+  <si>
+    <t>PITALIA</t>
+  </si>
+  <si>
+    <t>URBANUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>BERNARDUS SEDA</t>
+  </si>
+  <si>
+    <t>Fransiskus Ason, S.P.</t>
+  </si>
+  <si>
+    <t>dr. Grace Dirgahayu Tarigas Pabayo</t>
+  </si>
+  <si>
+    <t>Marten Luter, S.Sos.</t>
+  </si>
+  <si>
+    <t>Yohanes Anselmus, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Emy Suslamawati, S.Sos., M.E.</t>
+  </si>
+  <si>
+    <t>Frans Eka Rendra</t>
+  </si>
+  <si>
+    <t>AR Irham, S.P.</t>
+  </si>
+  <si>
+    <t>Dr. Muhamad Ali, M.Psi.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS SUWONDO, S.E.</t>
+  </si>
+  <si>
+    <t>LEWI</t>
+  </si>
+  <si>
+    <t>YUHILDA HARAHAP, S.H.</t>
+  </si>
+  <si>
+    <t>TANTO YAKOBUS, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>LUFTI KAHARUDDIN</t>
+  </si>
+  <si>
+    <t>RATNA SARI WULAN</t>
+  </si>
+  <si>
+    <t>ANTON, S.H.</t>
+  </si>
+  <si>
+    <t>ADENAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>Yulia Michella Kristy, S.K.M.</t>
+  </si>
+  <si>
+    <t>HAMDANI, S.E.</t>
+  </si>
+  <si>
+    <t>M. SUDIARTO</t>
+  </si>
+  <si>
+    <t>IDA</t>
+  </si>
+  <si>
+    <t>Prof. Dr. H. SAMION,AR, M.Pd.</t>
+  </si>
+  <si>
+    <t>EDI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SETIYANING UTAMI, S.Hut.</t>
+  </si>
+  <si>
+    <t>HERIYANTO</t>
+  </si>
+  <si>
+    <t>Hj. ENDANG IRYANI, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>UTIN UMINARSIH KUSUMAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>WIN MUHARDI, S.E.</t>
+  </si>
+  <si>
+    <t>YON KUSNEDI</t>
+  </si>
+  <si>
+    <t>YULIANA, S.P.</t>
+  </si>
+  <si>
+    <t>ACAM, S.E.</t>
+  </si>
+  <si>
+    <t>PARIDA, S.H.</t>
+  </si>
+  <si>
+    <t>NATASYA VIDIA ROMA</t>
+  </si>
+  <si>
+    <t>DOMINIKUS IKUS</t>
+  </si>
+  <si>
+    <t>APIN</t>
+  </si>
+  <si>
+    <t>PIPIN PLANTINI, S.Pt.</t>
+  </si>
+  <si>
+    <t>ALDOMORO, S.A.P.</t>
+  </si>
+  <si>
+    <t>YULIANTO, S.P.</t>
+  </si>
+  <si>
+    <t>DESI HARTATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAIS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>SRI EKA MAWARNI</t>
+  </si>
+  <si>
+    <t>IMELDA NALAPRANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUKANDAR</t>
+  </si>
+  <si>
+    <t>ZHEKA DANIATI</t>
+  </si>
+  <si>
+    <t>EKO AGUS PERMADI</t>
+  </si>
+  <si>
+    <t>BUDI DARMA, S.T.</t>
+  </si>
+  <si>
+    <t>USMAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>HASAN, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>MARNA ARIANTY</t>
+  </si>
+  <si>
+    <t>APOLONIUS ACOI</t>
+  </si>
+  <si>
+    <t>JAFRIAL FILLY PUTRA</t>
+  </si>
+  <si>
+    <t>Sri Wahyuni</t>
+  </si>
+  <si>
+    <t>Iskandar, S.Sos.</t>
+  </si>
+  <si>
+    <t>Sumvin Ardiansyah</t>
+  </si>
+  <si>
+    <t>SHELA APRILIA, S.E.</t>
+  </si>
+  <si>
+    <t>SUPRIONOTO WIJAYA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>LILIAMITHA ICUK</t>
+  </si>
+  <si>
+    <t>AKBP (Purn.) M. WAHYUDI, S.H., M.H., M.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. MOSES TABAH, M.Si.</t>
+  </si>
+  <si>
+    <t>PELAPINA HERIANA, S.Kep.Ns., M.Pd.</t>
+  </si>
+  <si>
+    <t>ISMAN HARTONO</t>
+  </si>
+  <si>
+    <t>SUHARDI, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>CHRISTY MEILENTIKA</t>
+  </si>
+  <si>
+    <t>DONATUS, S.H.</t>
+  </si>
+  <si>
+    <t>KRISTIANUS SANUSI</t>
+  </si>
+  <si>
+    <t>MUNAWWAR RAHIM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>OSVARINUSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MASNORNI</t>
+  </si>
+  <si>
+    <t>VEVITALIYA</t>
+  </si>
+  <si>
+    <t>ISWANDI, A.Md.</t>
+  </si>
+  <si>
+    <t>IKA RAMADAYANTI, S.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURAMIN YULIANTO</t>
+  </si>
+  <si>
+    <t>H. SUHAIRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABANG SUPIRMAN</t>
+  </si>
+  <si>
+    <t>RICA MASYITA</t>
+  </si>
+  <si>
+    <t>IRAWAN</t>
+  </si>
+  <si>
+    <t>ICHA ISMAWATI</t>
+  </si>
+  <si>
+    <t>SAPTO NUGROHO</t>
+  </si>
+  <si>
+    <t>IMAS ROSDIANA NINGSIH</t>
+  </si>
+  <si>
+    <t>610001</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 1</t>
+  </si>
+  <si>
+    <t>6171</t>
+  </si>
+  <si>
+    <t>KOTA PONTIANAK</t>
+  </si>
+  <si>
+    <t>ROBY NAZARUDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HERY ARIANTO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YUSNELLY, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. RIA MELATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SABLI AWALUDIN</t>
+  </si>
+  <si>
+    <t>CORY S. ARDIANSJAH, S.H.</t>
+  </si>
+  <si>
+    <t>CHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>ALPIAN AMINARDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ishak Ali Almuthahar, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. WERRY SYAHRIAL, M.H.</t>
+  </si>
+  <si>
+    <t>ELOK PRATIWI, S.H.</t>
+  </si>
+  <si>
+    <t>AIDI SURYADARMA</t>
+  </si>
+  <si>
+    <t>GULIELMUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARYANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>FERY</t>
+  </si>
+  <si>
+    <t>HUAT JONG</t>
+  </si>
+  <si>
+    <t>PAULUS ANDY MURSALIM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EKA KURNIAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AGATHA JANITA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ACUI SIMANJAYA, S.P.</t>
+  </si>
+  <si>
+    <t>M. MERZA BERLIANDY</t>
+  </si>
+  <si>
+    <t>LINDA ANGO</t>
+  </si>
+  <si>
+    <t>ALEX SANDRA, S.H.</t>
+  </si>
+  <si>
+    <t>BAIHAQI HENDRI. S</t>
+  </si>
+  <si>
+    <t>HERI MUSTAMIN, S.H.</t>
+  </si>
+  <si>
+    <t>IMILDA, A.Md.</t>
+  </si>
+  <si>
+    <t>MUSTAAT SAMAN, S.Hut.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IRFAN</t>
+  </si>
+  <si>
+    <t>SRI SOELASTRI AS, S.E.</t>
+  </si>
+  <si>
+    <t>RENDY LESMANA, S.H.</t>
+  </si>
+  <si>
+    <t>EDDY SANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HARYADI ZURIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>MICHAEL YAN SRIWIDODO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SY. SYARIF ASSEGAF</t>
+  </si>
+  <si>
+    <t>SYARIFAH SAKINAH, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ALI ANAFIA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>HERY KURDY, S.I.P., M.Sos.</t>
+  </si>
+  <si>
+    <t>LATIFAH</t>
+  </si>
+  <si>
+    <t>Ir. RSM. BAMBANG SANCOYO</t>
+  </si>
+  <si>
+    <t>Ir. ANGGRAITO, M.M.</t>
+  </si>
+  <si>
+    <t>Galuh Aminah</t>
+  </si>
+  <si>
+    <t>YONG ARIFIN</t>
+  </si>
+  <si>
+    <t>Uray Rendra Maisastra</t>
+  </si>
+  <si>
+    <t>Zulhijah Hussalamah</t>
+  </si>
+  <si>
+    <t>Suriyanda</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>FAKHRUL</t>
+  </si>
+  <si>
+    <t>TOMMY TRI HANDOKO</t>
+  </si>
+  <si>
+    <t>LILIK HARYATI. S</t>
+  </si>
+  <si>
+    <t>ECKY CATURTHA YANMANTO</t>
+  </si>
+  <si>
+    <t>NIRMALASARI, S.H.</t>
+  </si>
+  <si>
+    <t>ZULFIKAR</t>
+  </si>
+  <si>
+    <t>SYARIF DEDE APRIYANTO</t>
+  </si>
+  <si>
+    <t>HAMZAH</t>
+  </si>
+  <si>
+    <t>H. ARIF JONI P, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NUNUNG HUSNUL KHATIMAH, S.P.</t>
+  </si>
+  <si>
+    <t>SY. USMULYANI ALQADRIE, S.E.</t>
+  </si>
+  <si>
+    <t>H. ARIEF BUDIMAN ADHA</t>
+  </si>
+  <si>
+    <t>dr. H. NURSYAM IBRAHIM</t>
+  </si>
+  <si>
+    <t>ISNIYATUN MA'RIFAH</t>
+  </si>
+  <si>
+    <t>YULIANTI</t>
+  </si>
+  <si>
+    <t>M. YASER SYAIFUDIN, S.T.</t>
+  </si>
+  <si>
+    <t>ELMAR AGUSTIAN, S.T.</t>
+  </si>
+  <si>
+    <t>JASRIANSYAH</t>
+  </si>
+  <si>
+    <t>WINARNI</t>
+  </si>
+  <si>
+    <t>TASYA DEFVIRA KALKHOVE, S.H.</t>
+  </si>
+  <si>
+    <t>RIDHO DHARMAWAN AKBAR, S.H., S.T.</t>
+  </si>
+  <si>
+    <t>DIAN EKA MUCHAIRI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>HANDOKO SALIM</t>
+  </si>
+  <si>
+    <t>ANITA IDA KAROLINA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ARIO FRANZA</t>
+  </si>
+  <si>
+    <t>SAHJON HARIANGAN HARAHAP</t>
+  </si>
+  <si>
+    <t>Dra. HILFIRA HAMID</t>
+  </si>
+  <si>
+    <t>HASANI, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BUDI SETYONO, S.E.</t>
+  </si>
+  <si>
+    <t>MAYA MIRANDA</t>
+  </si>
+  <si>
+    <t>ZULFYDAR ZAIDAR MOCHTAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ALWY ALMUTAHAR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>URAY EMI NUR ASMI, S.H.</t>
+  </si>
+  <si>
+    <t>MUJIONO, S.Pd., S.Mn., S.Ak., M.Ak.</t>
+  </si>
+  <si>
+    <t>RUDIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>SEFTIANI, S.E.</t>
+  </si>
+  <si>
+    <t>MENIK KURNIAWATI</t>
+  </si>
+  <si>
+    <t>NANI MUSDHALIFAH, S.St.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. SURONTO</t>
+  </si>
+  <si>
+    <t>BUDIONO</t>
+  </si>
+  <si>
+    <t>HENI MURNIYANTI</t>
+  </si>
+  <si>
+    <t>M. ANSHARI</t>
+  </si>
+  <si>
+    <t>ANWAR ALI, S.H., M.Sos.</t>
+  </si>
+  <si>
+    <t>TAN LIE HIAN, S.H.</t>
+  </si>
+  <si>
+    <t>Dian Nusaria, S.Hut.</t>
+  </si>
+  <si>
+    <t>ENDANG MASRONI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZIE, S.Sos.</t>
+  </si>
+  <si>
+    <t>SOPIAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>MOLYONO MARUKI, S.E.</t>
+  </si>
+  <si>
+    <t>HENDRI MAHYUDIN</t>
+  </si>
+  <si>
+    <t>LASSARUS MARPAUNG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>KRISTIAN WAHYU SUTRISNO</t>
+  </si>
+  <si>
+    <t>MISDARLINA, S.E.</t>
+  </si>
+  <si>
+    <t>BAGUS PRASETYO, S.E.</t>
+  </si>
+  <si>
+    <t>TESYA BARISILA, S.P.</t>
+  </si>
+  <si>
+    <t>MARIA DIAN CINTHIA CAHYANINGRUM</t>
+  </si>
+  <si>
+    <t>YOHANES DEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>FEDERICO TIMOTIUS TAN, S.H.</t>
+  </si>
+  <si>
+    <t>WIYONO, S.E.</t>
+  </si>
+  <si>
+    <t>MARLINA SAMOSIR, S.H.</t>
+  </si>
+  <si>
+    <t>HERMANUS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ALI</t>
+  </si>
+  <si>
+    <t>RINDA SALSABILA</t>
+  </si>
+  <si>
+    <t>SONY YANTO</t>
+  </si>
+  <si>
+    <t>PARIS, S.H.</t>
+  </si>
+  <si>
+    <t>MAD NAWIR</t>
+  </si>
+  <si>
+    <t>MOCHAMAD AKIP, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DWI UTAMI WIJIATI</t>
+  </si>
+  <si>
+    <t>AGUNG PRASTYO</t>
+  </si>
+  <si>
+    <t>MUHAMAD, S.H.</t>
+  </si>
+  <si>
+    <t>SITI HAPSAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SY. USMAN</t>
+  </si>
+  <si>
+    <t>SUMARDI MUHAMMAD NOOR, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARID RIZA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUSANA</t>
+  </si>
+  <si>
+    <t>SARMILI</t>
+  </si>
+  <si>
+    <t>YOPPY ANGGRIAWAN</t>
+  </si>
+  <si>
+    <t>SLAMET MARIADI</t>
+  </si>
+  <si>
+    <t>ASMAH, S.H.</t>
+  </si>
+  <si>
+    <t>ANSHORI ISMAIL, S.Kom.</t>
+  </si>
+  <si>
+    <t>FATHUL MA'ARIF</t>
+  </si>
+  <si>
     <t>610003</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 3</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>BENGKAYANG</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>KOTA SINGKAWANG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>YOHANES PASTI, S.H., M.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>H. RUSLAN</t>
   </si>
   <si>
     <t>RISNA UDUR SIREGAR, S.H.</t>
   </si>
   <si>
     <t>SALSABILA SHOFA HIBATULLAH</t>
   </si>
   <si>
     <t>FATKHAN ROFIQ</t>
   </si>
   <si>
     <t>AHMAD WARI, S.E., M.Si.</t>
   </si>
   <si>
     <t>FRANSISKUS, M.Pd.</t>
   </si>
   <si>
     <t>Drs. HERMAN IVO, M.Pd.</t>
   </si>
   <si>
     <t>THEODORA WULAN REVO</t>
   </si>
   <si>
     <t>ALEKSANDER, S.Ag.</t>
@@ -315,53 +2097,50 @@
   <si>
     <t>YUYUN DWI RIESTIANTARI</t>
   </si>
   <si>
     <t>THEO RINALDY</t>
   </si>
   <si>
     <t>STEVEN HANS</t>
   </si>
   <si>
     <t>SAGITA DESTY RIANA</t>
   </si>
   <si>
     <t>SUHARMIJOYO</t>
   </si>
   <si>
     <t>PRIHARTININGSIH</t>
   </si>
   <si>
     <t>RIDHUAN ISMAIL, S.H.</t>
   </si>
   <si>
     <t>MAKSAR ALEK</t>
   </si>
   <si>
-    <t>SUSANA</t>
-[...1 lines deleted...]
-  <si>
     <t>KASPER SITOHANG</t>
   </si>
   <si>
     <t>RENNY ANDRIANY</t>
   </si>
   <si>
     <t>MASLUHI, S.H., M.H.</t>
   </si>
   <si>
     <t>NENENG, S.Sos., M.Sos.</t>
   </si>
   <si>
     <t>NEHEMIA, S.Th.</t>
   </si>
   <si>
     <t>Ir. Siman Siahaan</t>
   </si>
   <si>
     <t>YOSUA SUGARA, S.E., M.M.</t>
   </si>
   <si>
     <t>SUGIMAN</t>
   </si>
   <si>
     <t>NOOR AISYAH</t>
@@ -414,740 +2193,50 @@
   <si>
     <t>MAULIDI</t>
   </si>
   <si>
     <t>AHMAD DANI</t>
   </si>
   <si>
     <t>JAMIARTI</t>
   </si>
   <si>
     <t>SUTRISNO DIHARJO</t>
   </si>
   <si>
     <t>SITI JENAB</t>
   </si>
   <si>
     <t>MIZWADI</t>
   </si>
   <si>
     <t>NINING</t>
   </si>
   <si>
     <t>NURHIDAYAH</t>
   </si>
   <si>
-    <t>PBB</t>
-[...688 lines deleted...]
-  <si>
     <t>610007</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 7</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>KAPUAS HULU</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>MELAWI</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>SINTANG</t>
   </si>
   <si>
     <t>MUHAMMAD RIZKA WAHAB</t>
@@ -1597,1139 +2686,50 @@
     <t>SHINTA YULINDA</t>
   </si>
   <si>
     <t>MUSNINDAR</t>
   </si>
   <si>
     <t>LINDA NURGAYATRI</t>
   </si>
   <si>
     <t>YUNIZAR</t>
   </si>
   <si>
     <t>HIDAYAT NAWAWI</t>
   </si>
   <si>
     <t>AMIR FAISAL</t>
   </si>
   <si>
     <t>ERNA HARDIANTI</t>
   </si>
   <si>
     <t>MAS KUSMAWARNI</t>
   </si>
   <si>
     <t>YUSUF SUDARNANTO</t>
-  </si>
-[...1087 lines deleted...]
-    <t>RUDI HARTONO</t>
   </si>
   <si>
     <t>610008</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 8</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>KAYONG UTARA</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>KETAPANG</t>
   </si>
   <si>
     <t>MUHAMMAD THOHIR, S.Ag.</t>
   </si>
   <si>
     <t>HENDRA</t>
   </si>
@@ -3461,89 +3461,89 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>519</v>
+        <v>496</v>
       </c>
       <c r="D2" t="s">
-        <v>520</v>
+        <v>497</v>
       </c>
       <c r="E2" t="s">
-        <v>521</v>
+        <v>498</v>
       </c>
       <c r="F2" t="s">
-        <v>522</v>
+        <v>499</v>
       </c>
       <c r="G2">
         <v>31037</v>
       </c>
       <c r="H2">
         <v>36215</v>
       </c>
       <c r="I2">
         <v>32305</v>
       </c>
       <c r="J2">
         <v>45274</v>
       </c>
       <c r="K2">
         <v>59349</v>
       </c>
       <c r="L2">
         <v>1493</v>
       </c>
       <c r="M2">
         <v>1456</v>
       </c>
       <c r="N2">
         <v>38121</v>
       </c>
@@ -3561,54 +3561,54 @@
       </c>
       <c r="S2">
         <v>959</v>
       </c>
       <c r="T2">
         <v>27928</v>
       </c>
       <c r="U2">
         <v>8459</v>
       </c>
       <c r="V2">
         <v>4218</v>
       </c>
       <c r="W2">
         <v>8982</v>
       </c>
       <c r="X2">
         <v>5240</v>
       </c>
       <c r="Y2">
         <v>365747</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G3">
         <v>31037</v>
       </c>
       <c r="H3">
         <v>36215</v>
       </c>
       <c r="I3">
         <v>32305</v>
       </c>
       <c r="J3">
         <v>45274</v>
       </c>
       <c r="K3">
         <v>59349</v>
       </c>
       <c r="L3">
         <v>1493</v>
       </c>
       <c r="M3">
         <v>1456</v>
       </c>
       <c r="N3">
         <v>38121</v>
       </c>
@@ -3637,2882 +3637,2882 @@
         <v>4218</v>
       </c>
       <c r="W3">
         <v>8982</v>
       </c>
       <c r="X3">
         <v>5240</v>
       </c>
       <c r="Y3">
         <v>365747</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2">
         <v>31037</v>
       </c>
       <c r="E2">
         <v>31037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3">
         <v>3204</v>
       </c>
       <c r="E3">
         <v>3204</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4">
         <v>22142</v>
       </c>
       <c r="E4">
         <v>22142</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5">
         <v>1177</v>
       </c>
       <c r="E5">
         <v>1177</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6">
         <v>551</v>
       </c>
       <c r="E6">
         <v>551</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>526</v>
+        <v>503</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7">
         <v>728</v>
       </c>
       <c r="E7">
         <v>728</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>527</v>
+        <v>504</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8">
         <v>157</v>
       </c>
       <c r="E8">
         <v>157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>528</v>
+        <v>505</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
         <v>438</v>
       </c>
       <c r="E9">
         <v>438</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10">
         <v>196</v>
       </c>
       <c r="E10">
         <v>196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>530</v>
+        <v>507</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
         <v>2444</v>
       </c>
       <c r="E11">
         <v>2444</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>36215</v>
       </c>
       <c r="E13">
         <v>36215</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>6223</v>
       </c>
       <c r="E14">
         <v>6223</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>531</v>
+        <v>508</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15">
         <v>23113</v>
       </c>
       <c r="E15">
         <v>23113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>532</v>
+        <v>509</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16">
         <v>2288</v>
       </c>
       <c r="E16">
         <v>2288</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>533</v>
+        <v>510</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17">
         <v>797</v>
       </c>
       <c r="E17">
         <v>797</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>534</v>
+        <v>511</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18">
         <v>526</v>
       </c>
       <c r="E18">
         <v>526</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>535</v>
+        <v>512</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D19">
         <v>326</v>
       </c>
       <c r="E19">
         <v>326</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>536</v>
+        <v>513</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20">
         <v>519</v>
       </c>
       <c r="E20">
         <v>519</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21">
         <v>473</v>
       </c>
       <c r="E21">
         <v>473</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>538</v>
+        <v>515</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D22">
         <v>1950</v>
       </c>
       <c r="E22">
         <v>1950</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>32305</v>
       </c>
       <c r="E24">
         <v>32305</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>6805</v>
       </c>
       <c r="E25">
         <v>6805</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D26">
         <v>9007</v>
       </c>
       <c r="E26">
         <v>9007</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D27">
         <v>1994</v>
       </c>
       <c r="E27">
         <v>1994</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28">
         <v>2476</v>
       </c>
       <c r="E28">
         <v>2476</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>542</v>
+        <v>519</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D29">
         <v>2109</v>
       </c>
       <c r="E29">
         <v>2109</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>543</v>
+        <v>520</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D30">
         <v>445</v>
       </c>
       <c r="E30">
         <v>445</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>544</v>
+        <v>521</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D31">
         <v>7953</v>
       </c>
       <c r="E31">
         <v>7953</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D32">
         <v>920</v>
       </c>
       <c r="E32">
         <v>920</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>546</v>
+        <v>523</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33">
         <v>596</v>
       </c>
       <c r="E33">
         <v>596</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>45274</v>
       </c>
       <c r="E35">
         <v>45274</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>3545</v>
       </c>
       <c r="E36">
         <v>3545</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D37">
         <v>17151</v>
       </c>
       <c r="E37">
         <v>17151</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D38">
         <v>1146</v>
       </c>
       <c r="E38">
         <v>1146</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D39">
         <v>14655</v>
       </c>
       <c r="E39">
         <v>14655</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>550</v>
+        <v>527</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D40">
         <v>1326</v>
       </c>
       <c r="E40">
         <v>1326</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D41">
         <v>826</v>
       </c>
       <c r="E41">
         <v>826</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D42">
         <v>1370</v>
       </c>
       <c r="E42">
         <v>1370</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>553</v>
+        <v>530</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D43">
         <v>631</v>
       </c>
       <c r="E43">
         <v>631</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>554</v>
+        <v>531</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D44">
         <v>4624</v>
       </c>
       <c r="E44">
         <v>4624</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>59349</v>
       </c>
       <c r="E46">
         <v>59349</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>3641</v>
       </c>
       <c r="E47">
         <v>3641</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>555</v>
+        <v>532</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D48">
         <v>12880</v>
       </c>
       <c r="E48">
         <v>12880</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D49">
         <v>19618</v>
       </c>
       <c r="E49">
         <v>19618</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D50">
         <v>1016</v>
       </c>
       <c r="E50">
         <v>1016</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D51">
         <v>1192</v>
       </c>
       <c r="E51">
         <v>1192</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>559</v>
+        <v>536</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D52">
         <v>20124</v>
       </c>
       <c r="E52">
         <v>20124</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D53">
         <v>377</v>
       </c>
       <c r="E53">
         <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>561</v>
+        <v>538</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D54">
         <v>177</v>
       </c>
       <c r="E54">
         <v>177</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D55">
         <v>324</v>
       </c>
       <c r="E55">
         <v>324</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>1493</v>
       </c>
       <c r="E57">
         <v>1493</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B58" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>403</v>
       </c>
       <c r="E58">
         <v>403</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D59">
         <v>516</v>
       </c>
       <c r="E59">
         <v>516</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>564</v>
+        <v>541</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D60">
         <v>158</v>
       </c>
       <c r="E60">
         <v>158</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D61">
         <v>122</v>
       </c>
       <c r="E61">
         <v>122</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D62">
         <v>98</v>
       </c>
       <c r="E62">
         <v>98</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D63">
         <v>94</v>
       </c>
       <c r="E63">
         <v>94</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D64">
         <v>102</v>
       </c>
       <c r="E64">
         <v>102</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>1456</v>
       </c>
       <c r="E66">
         <v>1456</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B67" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>291</v>
       </c>
       <c r="E67">
         <v>291</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D68">
         <v>184</v>
       </c>
       <c r="E68">
         <v>184</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D69">
         <v>395</v>
       </c>
       <c r="E69">
         <v>395</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D70">
         <v>66</v>
       </c>
       <c r="E70">
         <v>66</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>572</v>
+        <v>549</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D71">
         <v>73</v>
       </c>
       <c r="E71">
         <v>73</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>573</v>
+        <v>550</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D72">
         <v>166</v>
       </c>
       <c r="E72">
         <v>166</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>574</v>
+        <v>551</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D73">
         <v>117</v>
       </c>
       <c r="E73">
         <v>117</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>575</v>
+        <v>552</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D74">
         <v>122</v>
       </c>
       <c r="E74">
         <v>122</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>576</v>
+        <v>553</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D75">
         <v>42</v>
       </c>
       <c r="E75">
         <v>42</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>38121</v>
       </c>
       <c r="E77">
         <v>38121</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B78" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>7621</v>
       </c>
       <c r="E78">
         <v>7621</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>577</v>
+        <v>554</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D79">
         <v>19594</v>
       </c>
       <c r="E79">
         <v>19594</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D80">
         <v>4564</v>
       </c>
       <c r="E80">
         <v>4564</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D81">
         <v>2280</v>
       </c>
       <c r="E81">
         <v>2280</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D82">
         <v>1109</v>
       </c>
       <c r="E82">
         <v>1109</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D83">
         <v>1576</v>
       </c>
       <c r="E83">
         <v>1576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D84">
         <v>175</v>
       </c>
       <c r="E84">
         <v>175</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D85">
         <v>593</v>
       </c>
       <c r="E85">
         <v>593</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>584</v>
+        <v>561</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D86">
         <v>609</v>
       </c>
       <c r="E86">
         <v>609</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>409</v>
       </c>
       <c r="E88">
         <v>409</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>113</v>
       </c>
       <c r="E89">
         <v>113</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>585</v>
+        <v>562</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D90">
         <v>42</v>
       </c>
       <c r="E90">
         <v>42</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D91">
         <v>129</v>
       </c>
       <c r="E91">
         <v>129</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D92">
         <v>46</v>
       </c>
       <c r="E92">
         <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>588</v>
+        <v>565</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D93">
         <v>42</v>
       </c>
       <c r="E93">
         <v>42</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>589</v>
+        <v>566</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D94">
         <v>37</v>
       </c>
       <c r="E94">
         <v>37</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>27930</v>
       </c>
       <c r="E96">
         <v>27930</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B97" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>1224</v>
       </c>
       <c r="E97">
         <v>1224</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>590</v>
+        <v>567</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D98">
         <v>22070</v>
       </c>
       <c r="E98">
         <v>22070</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>591</v>
+        <v>568</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D99">
         <v>2004</v>
       </c>
       <c r="E99">
         <v>2004</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>592</v>
+        <v>569</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D100">
         <v>453</v>
       </c>
       <c r="E100">
         <v>453</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>593</v>
+        <v>570</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D101">
         <v>313</v>
       </c>
       <c r="E101">
         <v>313</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D102">
         <v>470</v>
       </c>
       <c r="E102">
         <v>470</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>595</v>
+        <v>572</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D103">
         <v>373</v>
       </c>
       <c r="E103">
         <v>373</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>596</v>
+        <v>573</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D104">
         <v>806</v>
       </c>
       <c r="E104">
         <v>806</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>597</v>
+        <v>574</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D105">
         <v>217</v>
       </c>
       <c r="E105">
         <v>217</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>11</v>
       </c>
       <c r="B107" t="s">
         <v>16</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>520</v>
       </c>
       <c r="E107">
         <v>520</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>190</v>
       </c>
       <c r="E108">
         <v>190</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D109">
         <v>205</v>
       </c>
       <c r="E109">
         <v>205</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>599</v>
+        <v>78</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D110">
         <v>125</v>
       </c>
       <c r="E110">
         <v>125</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>17</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>35852</v>
       </c>
       <c r="E112">
         <v>35852</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B113" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>1526</v>
       </c>
       <c r="E113">
         <v>1526</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>600</v>
+        <v>576</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D114">
         <v>12874</v>
       </c>
       <c r="E114">
         <v>12874</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>601</v>
+        <v>577</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D115">
         <v>5811</v>
       </c>
       <c r="E115">
         <v>5811</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>602</v>
+        <v>578</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D116">
         <v>423</v>
       </c>
       <c r="E116">
         <v>423</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>603</v>
+        <v>579</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D117">
         <v>12510</v>
       </c>
       <c r="E117">
         <v>12510</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D118">
         <v>2381</v>
       </c>
       <c r="E118">
         <v>2381</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>605</v>
+        <v>581</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D119">
         <v>107</v>
       </c>
       <c r="E119">
         <v>107</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>606</v>
+        <v>582</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D120">
         <v>112</v>
       </c>
       <c r="E120">
         <v>112</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>607</v>
+        <v>583</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D121">
         <v>108</v>
       </c>
       <c r="E121">
         <v>108</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>13</v>
       </c>
       <c r="B123" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>959</v>
       </c>
       <c r="E123">
         <v>959</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B124" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>189</v>
       </c>
       <c r="E124">
         <v>189</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>608</v>
+        <v>584</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D125">
         <v>610</v>
       </c>
       <c r="E125">
         <v>610</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>609</v>
+        <v>585</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D126">
         <v>81</v>
       </c>
       <c r="E126">
         <v>81</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>610</v>
+        <v>586</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D127">
         <v>42</v>
       </c>
       <c r="E127">
         <v>42</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>611</v>
+        <v>587</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D128">
         <v>37</v>
       </c>
       <c r="E128">
         <v>37</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>14</v>
       </c>
       <c r="B130" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D130">
         <v>27928</v>
       </c>
       <c r="E130">
         <v>27928</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B131" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>2622</v>
       </c>
       <c r="E131">
         <v>2622</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>612</v>
+        <v>588</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D132">
         <v>1747</v>
       </c>
       <c r="E132">
         <v>1747</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>613</v>
+        <v>589</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D133">
         <v>8199</v>
       </c>
       <c r="E133">
         <v>8199</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>614</v>
+        <v>590</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D134">
         <v>735</v>
       </c>
       <c r="E134">
         <v>735</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>615</v>
+        <v>591</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D135">
         <v>1171</v>
       </c>
       <c r="E135">
         <v>1171</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>616</v>
+        <v>592</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D136">
         <v>1892</v>
       </c>
       <c r="E136">
         <v>1892</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>617</v>
+        <v>593</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D137">
         <v>349</v>
       </c>
       <c r="E137">
         <v>349</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>7</v>
       </c>
       <c r="B138" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D138">
         <v>9633</v>
       </c>
       <c r="E138">
         <v>9633</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>8</v>
       </c>
       <c r="B139" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D139">
         <v>1580</v>
       </c>
       <c r="E139">
         <v>1580</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>8459</v>
       </c>
       <c r="E141">
         <v>8459</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B142" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>2608</v>
       </c>
       <c r="E142">
         <v>2608</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>620</v>
+        <v>596</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D143">
         <v>2985</v>
       </c>
       <c r="E143">
         <v>2985</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D144">
         <v>1115</v>
       </c>
       <c r="E144">
         <v>1115</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>622</v>
+        <v>598</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D145">
         <v>328</v>
       </c>
       <c r="E145">
         <v>328</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>623</v>
+        <v>599</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D146">
         <v>332</v>
       </c>
       <c r="E146">
         <v>332</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>624</v>
+        <v>600</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D147">
         <v>192</v>
       </c>
       <c r="E147">
         <v>192</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>625</v>
+        <v>601</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D148">
         <v>512</v>
       </c>
       <c r="E148">
         <v>512</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>626</v>
+        <v>602</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D149">
         <v>387</v>
       </c>
       <c r="E149">
         <v>387</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>4218</v>
       </c>
       <c r="E151">
         <v>4218</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B152" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>398</v>
       </c>
       <c r="E152">
         <v>398</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D153">
         <v>2541</v>
       </c>
       <c r="E153">
         <v>2541</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D154">
         <v>495</v>
       </c>
       <c r="E154">
         <v>495</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>629</v>
+        <v>605</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D155">
         <v>216</v>
       </c>
       <c r="E155">
         <v>216</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>630</v>
+        <v>606</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D156">
         <v>152</v>
       </c>
       <c r="E156">
         <v>152</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>631</v>
+        <v>607</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D157">
         <v>178</v>
       </c>
       <c r="E157">
         <v>178</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>632</v>
+        <v>608</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D158">
         <v>33</v>
       </c>
       <c r="E158">
         <v>33</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>633</v>
+        <v>609</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D159">
         <v>70</v>
       </c>
       <c r="E159">
         <v>70</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>634</v>
+        <v>610</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D160">
         <v>135</v>
       </c>
       <c r="E160">
         <v>135</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>17</v>
       </c>
       <c r="B162" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>8982</v>
       </c>
       <c r="E162">
         <v>8982</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B163" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>1093</v>
       </c>
       <c r="E163">
         <v>1093</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>635</v>
+        <v>611</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D164">
         <v>4066</v>
       </c>
       <c r="E164">
         <v>4066</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>636</v>
+        <v>612</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D165">
         <v>1037</v>
       </c>
       <c r="E165">
         <v>1037</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>637</v>
+        <v>613</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D166">
         <v>246</v>
       </c>
       <c r="E166">
         <v>246</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D167">
         <v>435</v>
       </c>
       <c r="E167">
         <v>435</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D168">
         <v>746</v>
       </c>
       <c r="E168">
         <v>746</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>640</v>
+        <v>616</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D169">
         <v>207</v>
       </c>
       <c r="E169">
         <v>207</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>641</v>
+        <v>617</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D170">
         <v>628</v>
       </c>
       <c r="E170">
         <v>628</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>642</v>
+        <v>618</v>
       </c>
       <c r="C171" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D171">
         <v>524</v>
       </c>
       <c r="E171">
         <v>524</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
         <v>24</v>
       </c>
       <c r="B173" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C173" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D173">
         <v>5240</v>
       </c>
       <c r="E173">
         <v>5240</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B174" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>716</v>
       </c>
       <c r="E174">
         <v>716</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>643</v>
+        <v>619</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D175">
         <v>2396</v>
       </c>
       <c r="E175">
         <v>2396</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>91</v>
+        <v>620</v>
       </c>
       <c r="C176" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D176">
         <v>232</v>
       </c>
       <c r="E176">
         <v>232</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>644</v>
+        <v>621</v>
       </c>
       <c r="C177" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D177">
         <v>272</v>
       </c>
       <c r="E177">
         <v>272</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>645</v>
+        <v>622</v>
       </c>
       <c r="C178" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D178">
         <v>1029</v>
       </c>
       <c r="E178">
         <v>1029</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>5</v>
       </c>
       <c r="B179" t="s">
-        <v>646</v>
+        <v>623</v>
       </c>
       <c r="C179" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D179">
         <v>47</v>
       </c>
       <c r="E179">
         <v>47</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>6</v>
       </c>
       <c r="B180" t="s">
-        <v>647</v>
+        <v>624</v>
       </c>
       <c r="C180" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D180">
         <v>213</v>
       </c>
       <c r="E180">
         <v>213</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>7</v>
       </c>
       <c r="B181" t="s">
-        <v>648</v>
+        <v>625</v>
       </c>
       <c r="C181" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D181">
         <v>179</v>
       </c>
       <c r="E181">
         <v>179</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>8</v>
       </c>
       <c r="B182" t="s">
-        <v>649</v>
+        <v>626</v>
       </c>
       <c r="C182" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D182">
         <v>156</v>
       </c>
       <c r="E182">
         <v>156</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -6544,12407 +6544,15241 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="D2" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="E2" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="F2" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="G2">
-        <v>18597</v>
+        <v>6179</v>
       </c>
       <c r="H2">
-        <v>55608</v>
+        <v>33921</v>
       </c>
       <c r="I2">
-        <v>74767</v>
+        <v>22485</v>
       </c>
       <c r="J2">
-        <v>40944</v>
+        <v>31228</v>
       </c>
       <c r="K2">
-        <v>61921</v>
+        <v>8899</v>
       </c>
       <c r="L2">
-        <v>788</v>
+        <v>366</v>
       </c>
       <c r="M2">
-        <v>897</v>
+        <v>520</v>
       </c>
       <c r="N2">
-        <v>20585</v>
+        <v>4131</v>
       </c>
       <c r="O2">
-        <v>419</v>
+        <v>2057</v>
       </c>
       <c r="P2">
-        <v>21766</v>
+        <v>2719</v>
       </c>
       <c r="Q2">
-        <v>788</v>
+        <v>211</v>
       </c>
       <c r="R2">
-        <v>13617</v>
+        <v>2553</v>
       </c>
       <c r="S2">
-        <v>213</v>
+        <v>13164</v>
       </c>
       <c r="T2">
-        <v>23239</v>
+        <v>1901</v>
       </c>
       <c r="U2">
-        <v>4050</v>
+        <v>6608</v>
       </c>
       <c r="V2">
-        <v>1665</v>
+        <v>377</v>
       </c>
       <c r="W2">
-        <v>13951</v>
+        <v>159</v>
       </c>
       <c r="X2">
-        <v>2047</v>
-[...2 lines deleted...]
-        <v>355862</v>
+        <v>137478</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="D3" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="E3" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="F3" t="s">
-        <v>655</v>
+        <v>632</v>
       </c>
       <c r="G3">
-        <v>5784</v>
+        <v>8597</v>
       </c>
       <c r="H3">
-        <v>16540</v>
+        <v>8370</v>
       </c>
       <c r="I3">
-        <v>16876</v>
+        <v>38783</v>
       </c>
       <c r="J3">
-        <v>25219</v>
+        <v>12340</v>
       </c>
       <c r="K3">
-        <v>20552</v>
+        <v>20212</v>
       </c>
       <c r="L3">
-        <v>322</v>
+        <v>417</v>
       </c>
       <c r="M3">
-        <v>329</v>
+        <v>379</v>
       </c>
       <c r="N3">
-        <v>3789</v>
+        <v>9673</v>
       </c>
       <c r="O3">
-        <v>193</v>
+        <v>479</v>
       </c>
       <c r="P3">
-        <v>8761</v>
+        <v>2602</v>
       </c>
       <c r="Q3">
-        <v>212</v>
+        <v>144</v>
       </c>
       <c r="R3">
-        <v>2723</v>
+        <v>3543</v>
       </c>
       <c r="S3">
-        <v>136</v>
+        <v>3532</v>
       </c>
       <c r="T3">
-        <v>45878</v>
+        <v>1920</v>
       </c>
       <c r="U3">
-        <v>1721</v>
+        <v>1749</v>
       </c>
       <c r="V3">
-        <v>449</v>
+        <v>1016</v>
       </c>
       <c r="W3">
-        <v>7183</v>
+        <v>285</v>
       </c>
       <c r="X3">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>157451</v>
+        <v>114041</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G4">
-        <v>24381</v>
+        <v>14776</v>
       </c>
       <c r="H4">
-        <v>72148</v>
+        <v>42291</v>
       </c>
       <c r="I4">
-        <v>91643</v>
+        <v>61268</v>
       </c>
       <c r="J4">
-        <v>66163</v>
+        <v>43568</v>
       </c>
       <c r="K4">
-        <v>82473</v>
+        <v>29111</v>
       </c>
       <c r="L4">
-        <v>1110</v>
+        <v>783</v>
       </c>
       <c r="M4">
-        <v>1226</v>
+        <v>899</v>
       </c>
       <c r="N4">
-        <v>24374</v>
+        <v>13804</v>
       </c>
       <c r="O4">
-        <v>612</v>
+        <v>2536</v>
       </c>
       <c r="P4">
-        <v>30527</v>
+        <v>5321</v>
       </c>
       <c r="Q4">
-        <v>1000</v>
+        <v>355</v>
       </c>
       <c r="R4">
-        <v>16340</v>
+        <v>6096</v>
       </c>
       <c r="S4">
-        <v>349</v>
+        <v>16696</v>
       </c>
       <c r="T4">
-        <v>69117</v>
+        <v>3821</v>
       </c>
       <c r="U4">
-        <v>5771</v>
+        <v>8357</v>
       </c>
       <c r="V4">
-        <v>2114</v>
+        <v>1393</v>
       </c>
       <c r="W4">
-        <v>21134</v>
+        <v>444</v>
       </c>
       <c r="X4">
-        <v>2831</v>
-[...2 lines deleted...]
-        <v>513313</v>
+        <v>251519</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>6179</v>
+      </c>
+      <c r="E2">
+        <v>8597</v>
+      </c>
+      <c r="F2">
+        <v>14776</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>1708</v>
+      </c>
+      <c r="E3">
+        <v>1493</v>
+      </c>
+      <c r="F3">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>633</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>2698</v>
+      </c>
+      <c r="E4">
+        <v>1260</v>
+      </c>
+      <c r="F4">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>634</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>695</v>
+      </c>
+      <c r="E5">
+        <v>3871</v>
+      </c>
+      <c r="F5">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>635</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>118</v>
+      </c>
+      <c r="E6">
+        <v>201</v>
+      </c>
+      <c r="F6">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>114</v>
+      </c>
+      <c r="E7">
+        <v>213</v>
+      </c>
+      <c r="F7">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>637</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>356</v>
+      </c>
+      <c r="E8">
+        <v>125</v>
+      </c>
+      <c r="F8">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>638</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>490</v>
+      </c>
+      <c r="E9">
+        <v>1434</v>
+      </c>
+      <c r="F9">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>33921</v>
+      </c>
+      <c r="E11">
+        <v>8370</v>
+      </c>
+      <c r="F11">
+        <v>42291</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>5332</v>
+      </c>
+      <c r="E12">
+        <v>2645</v>
+      </c>
+      <c r="F12">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>639</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>9864</v>
+      </c>
+      <c r="E13">
+        <v>1129</v>
+      </c>
+      <c r="F13">
+        <v>10993</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>640</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14">
+        <v>3050</v>
+      </c>
+      <c r="E14">
+        <v>1309</v>
+      </c>
+      <c r="F14">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>641</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>430</v>
+      </c>
+      <c r="E15">
+        <v>214</v>
+      </c>
+      <c r="F15">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>642</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>14678</v>
+      </c>
+      <c r="E16">
+        <v>2044</v>
+      </c>
+      <c r="F16">
+        <v>16722</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>643</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>330</v>
+      </c>
+      <c r="E17">
+        <v>307</v>
+      </c>
+      <c r="F17">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>644</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>237</v>
+      </c>
+      <c r="E18">
+        <v>722</v>
+      </c>
+      <c r="F18">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>22485</v>
+      </c>
+      <c r="E20">
+        <v>38783</v>
+      </c>
+      <c r="F20">
+        <v>61268</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>4784</v>
+      </c>
+      <c r="E21">
+        <v>4564</v>
+      </c>
+      <c r="F21">
+        <v>9348</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>645</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>4107</v>
+      </c>
+      <c r="E22">
+        <v>10400</v>
+      </c>
+      <c r="F22">
+        <v>14507</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>646</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>2836</v>
+      </c>
+      <c r="E23">
+        <v>1396</v>
+      </c>
+      <c r="F23">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>647</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>2424</v>
+      </c>
+      <c r="E24">
+        <v>734</v>
+      </c>
+      <c r="F24">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>648</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>2609</v>
+      </c>
+      <c r="E25">
+        <v>21035</v>
+      </c>
+      <c r="F25">
+        <v>23644</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>649</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>4475</v>
+      </c>
+      <c r="E26">
+        <v>422</v>
+      </c>
+      <c r="F26">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>650</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>1250</v>
+      </c>
+      <c r="E27">
+        <v>232</v>
+      </c>
+      <c r="F27">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>31228</v>
+      </c>
+      <c r="E29">
+        <v>12340</v>
+      </c>
+      <c r="F29">
+        <v>43568</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>3434</v>
+      </c>
+      <c r="E30">
+        <v>1753</v>
+      </c>
+      <c r="F30">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>651</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>6732</v>
+      </c>
+      <c r="E31">
+        <v>1743</v>
+      </c>
+      <c r="F31">
+        <v>8475</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>652</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>2383</v>
+      </c>
+      <c r="E32">
+        <v>4396</v>
+      </c>
+      <c r="F32">
+        <v>6779</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>653</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>3221</v>
+      </c>
+      <c r="E33">
+        <v>1498</v>
+      </c>
+      <c r="F33">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>654</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>4924</v>
+      </c>
+      <c r="E34">
+        <v>2051</v>
+      </c>
+      <c r="F34">
+        <v>6975</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>655</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>10126</v>
+      </c>
+      <c r="E35">
+        <v>390</v>
+      </c>
+      <c r="F35">
+        <v>10516</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>656</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>408</v>
+      </c>
+      <c r="E36">
+        <v>509</v>
+      </c>
+      <c r="F36">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>8899</v>
+      </c>
+      <c r="E38">
+        <v>20212</v>
+      </c>
+      <c r="F38">
+        <v>29111</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>1354</v>
+      </c>
+      <c r="E39">
+        <v>1431</v>
+      </c>
+      <c r="F39">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>657</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>3707</v>
+      </c>
+      <c r="E40">
+        <v>6777</v>
+      </c>
+      <c r="F40">
+        <v>10484</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>658</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41">
+        <v>512</v>
+      </c>
+      <c r="E41">
+        <v>250</v>
+      </c>
+      <c r="F41">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>659</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42">
+        <v>1463</v>
+      </c>
+      <c r="E42">
+        <v>199</v>
+      </c>
+      <c r="F42">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>660</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>187</v>
+      </c>
+      <c r="E43">
+        <v>276</v>
+      </c>
+      <c r="F43">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>661</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>449</v>
+      </c>
+      <c r="E44">
+        <v>1598</v>
+      </c>
+      <c r="F44">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>662</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>1227</v>
+      </c>
+      <c r="E45">
+        <v>9681</v>
+      </c>
+      <c r="F45">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>366</v>
+      </c>
+      <c r="E47">
+        <v>417</v>
+      </c>
+      <c r="F47">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B48" t="s">
+        <v>32</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>260</v>
+      </c>
+      <c r="E48">
+        <v>221</v>
+      </c>
+      <c r="F48">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>663</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>82</v>
+      </c>
+      <c r="E49">
+        <v>151</v>
+      </c>
+      <c r="F49">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>664</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>24</v>
+      </c>
+      <c r="E50">
+        <v>45</v>
+      </c>
+      <c r="F50">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>520</v>
+      </c>
+      <c r="E52">
+        <v>379</v>
+      </c>
+      <c r="F52">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>32</v>
+      </c>
+      <c r="B53" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>351</v>
+      </c>
+      <c r="E53">
+        <v>214</v>
+      </c>
+      <c r="F53">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>665</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>169</v>
+      </c>
+      <c r="E54">
+        <v>165</v>
+      </c>
+      <c r="F54">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>4131</v>
+      </c>
+      <c r="E56">
+        <v>9673</v>
+      </c>
+      <c r="F56">
+        <v>13804</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>447</v>
+      </c>
+      <c r="E57">
+        <v>2005</v>
+      </c>
+      <c r="F57">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>666</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>1157</v>
+      </c>
+      <c r="E58">
+        <v>4603</v>
+      </c>
+      <c r="F58">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>667</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>1205</v>
+      </c>
+      <c r="E59">
+        <v>771</v>
+      </c>
+      <c r="F59">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>668</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>87</v>
+      </c>
+      <c r="E60">
+        <v>265</v>
+      </c>
+      <c r="F60">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>669</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>139</v>
+      </c>
+      <c r="E61">
+        <v>611</v>
+      </c>
+      <c r="F61">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>670</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>69</v>
+      </c>
+      <c r="E62">
+        <v>1104</v>
+      </c>
+      <c r="F62">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>671</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>1027</v>
+      </c>
+      <c r="E63">
+        <v>314</v>
+      </c>
+      <c r="F63">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>9</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>2057</v>
+      </c>
+      <c r="E65">
+        <v>479</v>
+      </c>
+      <c r="F65">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B66" t="s">
+        <v>32</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>191</v>
+      </c>
+      <c r="E66">
+        <v>79</v>
+      </c>
+      <c r="F66">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>672</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>1743</v>
+      </c>
+      <c r="E67">
+        <v>374</v>
+      </c>
+      <c r="F67">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>673</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>84</v>
+      </c>
+      <c r="E68">
+        <v>14</v>
+      </c>
+      <c r="F68">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>674</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>39</v>
+      </c>
+      <c r="E69">
+        <v>12</v>
+      </c>
+      <c r="F69">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>2719</v>
+      </c>
+      <c r="E71">
+        <v>2602</v>
+      </c>
+      <c r="F71">
+        <v>5321</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" t="s">
+        <v>32</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>556</v>
+      </c>
+      <c r="E72">
+        <v>394</v>
+      </c>
+      <c r="F72">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>675</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>1522</v>
+      </c>
+      <c r="E73">
+        <v>873</v>
+      </c>
+      <c r="F73">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>676</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>397</v>
+      </c>
+      <c r="E74">
+        <v>899</v>
+      </c>
+      <c r="F74">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>677</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>111</v>
+      </c>
+      <c r="E75">
+        <v>152</v>
+      </c>
+      <c r="F75">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>678</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>48</v>
+      </c>
+      <c r="E76">
+        <v>177</v>
+      </c>
+      <c r="F76">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>679</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>57</v>
+      </c>
+      <c r="E77">
+        <v>76</v>
+      </c>
+      <c r="F77">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>680</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>28</v>
+      </c>
+      <c r="E78">
+        <v>31</v>
+      </c>
+      <c r="F78">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>11</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>211</v>
+      </c>
+      <c r="E80">
+        <v>144</v>
+      </c>
+      <c r="F80">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>32</v>
+      </c>
+      <c r="B81" t="s">
+        <v>32</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>90</v>
+      </c>
+      <c r="E81">
+        <v>44</v>
+      </c>
+      <c r="F81">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>681</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>108</v>
+      </c>
+      <c r="E82">
+        <v>90</v>
+      </c>
+      <c r="F82">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>682</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>13</v>
+      </c>
+      <c r="E83">
+        <v>10</v>
+      </c>
+      <c r="F83">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>12</v>
+      </c>
+      <c r="B85" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>2553</v>
+      </c>
+      <c r="E85">
+        <v>3543</v>
+      </c>
+      <c r="F85">
+        <v>6096</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B86" t="s">
+        <v>32</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>392</v>
+      </c>
+      <c r="E86">
+        <v>1002</v>
+      </c>
+      <c r="F86">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>683</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>1218</v>
+      </c>
+      <c r="E87">
+        <v>1700</v>
+      </c>
+      <c r="F87">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>684</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>545</v>
+      </c>
+      <c r="E88">
+        <v>247</v>
+      </c>
+      <c r="F88">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>620</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>112</v>
+      </c>
+      <c r="E89">
+        <v>158</v>
+      </c>
+      <c r="F89">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>685</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>182</v>
+      </c>
+      <c r="E90">
+        <v>151</v>
+      </c>
+      <c r="F90">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>686</v>
+      </c>
+      <c r="C91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>81</v>
+      </c>
+      <c r="E91">
+        <v>155</v>
+      </c>
+      <c r="F91">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>687</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>23</v>
+      </c>
+      <c r="E92">
+        <v>130</v>
+      </c>
+      <c r="F92">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>13164</v>
+      </c>
+      <c r="E94">
+        <v>3532</v>
+      </c>
+      <c r="F94">
+        <v>16696</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>32</v>
+      </c>
+      <c r="B95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1649</v>
+      </c>
+      <c r="E95">
+        <v>1010</v>
+      </c>
+      <c r="F95">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>688</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>7105</v>
+      </c>
+      <c r="E96">
+        <v>938</v>
+      </c>
+      <c r="F96">
+        <v>8043</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>689</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>967</v>
+      </c>
+      <c r="E97">
+        <v>364</v>
+      </c>
+      <c r="F97">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>690</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>1127</v>
+      </c>
+      <c r="E98">
+        <v>515</v>
+      </c>
+      <c r="F98">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>691</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>2038</v>
+      </c>
+      <c r="E99">
+        <v>342</v>
+      </c>
+      <c r="F99">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>692</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>184</v>
+      </c>
+      <c r="E100">
+        <v>218</v>
+      </c>
+      <c r="F100">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>693</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101">
+        <v>94</v>
+      </c>
+      <c r="E101">
+        <v>145</v>
+      </c>
+      <c r="F101">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>1901</v>
+      </c>
+      <c r="E103">
+        <v>1920</v>
+      </c>
+      <c r="F103">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>32</v>
+      </c>
+      <c r="B104" t="s">
+        <v>32</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>645</v>
+      </c>
+      <c r="E104">
+        <v>697</v>
+      </c>
+      <c r="F104">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>694</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>476</v>
+      </c>
+      <c r="E105">
+        <v>470</v>
+      </c>
+      <c r="F105">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>695</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>328</v>
+      </c>
+      <c r="E106">
+        <v>289</v>
+      </c>
+      <c r="F106">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>696</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>129</v>
+      </c>
+      <c r="E107">
+        <v>254</v>
+      </c>
+      <c r="F107">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>697</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>60</v>
+      </c>
+      <c r="E108">
+        <v>46</v>
+      </c>
+      <c r="F108">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>698</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109">
+        <v>218</v>
+      </c>
+      <c r="E109">
+        <v>132</v>
+      </c>
+      <c r="F109">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>699</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>45</v>
+      </c>
+      <c r="E110">
+        <v>32</v>
+      </c>
+      <c r="F110">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>6608</v>
+      </c>
+      <c r="E112">
+        <v>1749</v>
+      </c>
+      <c r="F112">
+        <v>8357</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>32</v>
+      </c>
+      <c r="B113" t="s">
+        <v>32</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>652</v>
+      </c>
+      <c r="E113">
+        <v>231</v>
+      </c>
+      <c r="F113">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>700</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>1118</v>
+      </c>
+      <c r="E114">
+        <v>408</v>
+      </c>
+      <c r="F114">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>701</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>4199</v>
+      </c>
+      <c r="E115">
+        <v>847</v>
+      </c>
+      <c r="F115">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>702</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>122</v>
+      </c>
+      <c r="E116">
+        <v>83</v>
+      </c>
+      <c r="F116">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>703</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>53</v>
+      </c>
+      <c r="E117">
+        <v>56</v>
+      </c>
+      <c r="F117">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>704</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>34</v>
+      </c>
+      <c r="E118">
+        <v>12</v>
+      </c>
+      <c r="F118">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>705</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>430</v>
+      </c>
+      <c r="E119">
+        <v>112</v>
+      </c>
+      <c r="F119">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>17</v>
+      </c>
+      <c r="B121" t="s">
+        <v>22</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>377</v>
+      </c>
+      <c r="E121">
+        <v>1016</v>
+      </c>
+      <c r="F121">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>32</v>
+      </c>
+      <c r="B122" t="s">
+        <v>32</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>110</v>
+      </c>
+      <c r="E122">
+        <v>275</v>
+      </c>
+      <c r="F122">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>706</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>94</v>
+      </c>
+      <c r="E123">
+        <v>286</v>
+      </c>
+      <c r="F123">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>707</v>
+      </c>
+      <c r="C124" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124">
+        <v>39</v>
+      </c>
+      <c r="E124">
+        <v>115</v>
+      </c>
+      <c r="F124">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>708</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125">
+        <v>36</v>
+      </c>
+      <c r="E125">
+        <v>121</v>
+      </c>
+      <c r="F125">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>709</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126">
+        <v>37</v>
+      </c>
+      <c r="E126">
+        <v>62</v>
+      </c>
+      <c r="F126">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>710</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127">
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>57</v>
+      </c>
+      <c r="F127">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>711</v>
+      </c>
+      <c r="C128" t="s">
+        <v>40</v>
+      </c>
+      <c r="D128">
+        <v>35</v>
+      </c>
+      <c r="E128">
+        <v>100</v>
+      </c>
+      <c r="F128">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>24</v>
+      </c>
+      <c r="B130" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>159</v>
+      </c>
+      <c r="E130">
+        <v>285</v>
+      </c>
+      <c r="F130">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>32</v>
+      </c>
+      <c r="B131" t="s">
+        <v>32</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>45</v>
+      </c>
+      <c r="E131">
+        <v>132</v>
+      </c>
+      <c r="F131">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>712</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>35</v>
+      </c>
+      <c r="E132">
+        <v>69</v>
+      </c>
+      <c r="F132">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>713</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>24</v>
+      </c>
+      <c r="E133">
+        <v>34</v>
+      </c>
+      <c r="F133">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>714</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>12</v>
+      </c>
+      <c r="E134">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>715</v>
+      </c>
+      <c r="C135" t="s">
+        <v>40</v>
+      </c>
+      <c r="D135">
+        <v>17</v>
+      </c>
+      <c r="E135">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>716</v>
+      </c>
+      <c r="C136" t="s">
+        <v>40</v>
+      </c>
+      <c r="D136">
+        <v>26</v>
+      </c>
+      <c r="E136">
+        <v>24</v>
+      </c>
+      <c r="F136">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>717</v>
+      </c>
+      <c r="D2" t="s">
+        <v>718</v>
+      </c>
+      <c r="E2" t="s">
+        <v>719</v>
+      </c>
+      <c r="F2" t="s">
+        <v>720</v>
+      </c>
+      <c r="G2">
+        <v>9110</v>
+      </c>
+      <c r="H2">
+        <v>17441</v>
+      </c>
+      <c r="I2">
+        <v>30057</v>
+      </c>
+      <c r="J2">
+        <v>13053</v>
+      </c>
+      <c r="K2">
+        <v>26678</v>
+      </c>
+      <c r="L2">
+        <v>695</v>
+      </c>
+      <c r="M2">
+        <v>1126</v>
+      </c>
+      <c r="N2">
+        <v>2268</v>
+      </c>
+      <c r="O2">
+        <v>103</v>
+      </c>
+      <c r="P2">
+        <v>2149</v>
+      </c>
+      <c r="Q2">
+        <v>408</v>
+      </c>
+      <c r="R2">
+        <v>9448</v>
+      </c>
+      <c r="S2">
+        <v>381</v>
+      </c>
+      <c r="T2">
+        <v>22230</v>
+      </c>
+      <c r="U2">
+        <v>1962</v>
+      </c>
+      <c r="V2">
+        <v>1165</v>
+      </c>
+      <c r="W2">
+        <v>18025</v>
+      </c>
+      <c r="X2">
+        <v>256</v>
+      </c>
+      <c r="Y2">
+        <v>156555</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D3" t="s">
+        <v>718</v>
+      </c>
+      <c r="E3" t="s">
+        <v>721</v>
+      </c>
+      <c r="F3" t="s">
+        <v>722</v>
+      </c>
+      <c r="G3">
+        <v>7974</v>
+      </c>
+      <c r="H3">
+        <v>7257</v>
+      </c>
+      <c r="I3">
+        <v>23591</v>
+      </c>
+      <c r="J3">
+        <v>6799</v>
+      </c>
+      <c r="K3">
+        <v>18721</v>
+      </c>
+      <c r="L3">
+        <v>183</v>
+      </c>
+      <c r="M3">
+        <v>313</v>
+      </c>
+      <c r="N3">
+        <v>12284</v>
+      </c>
+      <c r="O3">
+        <v>73</v>
+      </c>
+      <c r="P3">
+        <v>3363</v>
+      </c>
+      <c r="Q3">
+        <v>162</v>
+      </c>
+      <c r="R3">
+        <v>34868</v>
+      </c>
+      <c r="S3">
+        <v>53</v>
+      </c>
+      <c r="T3">
+        <v>19327</v>
+      </c>
+      <c r="U3">
+        <v>1781</v>
+      </c>
+      <c r="V3">
+        <v>4866</v>
+      </c>
+      <c r="W3">
+        <v>3085</v>
+      </c>
+      <c r="X3">
+        <v>61</v>
+      </c>
+      <c r="Y3">
+        <v>144761</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>717</v>
+      </c>
+      <c r="D4" t="s">
+        <v>718</v>
+      </c>
+      <c r="E4" t="s">
+        <v>723</v>
+      </c>
+      <c r="F4" t="s">
+        <v>724</v>
+      </c>
+      <c r="G4">
+        <v>23795</v>
+      </c>
+      <c r="H4">
+        <v>29839</v>
+      </c>
+      <c r="I4">
+        <v>60125</v>
+      </c>
+      <c r="J4">
+        <v>39917</v>
+      </c>
+      <c r="K4">
+        <v>27038</v>
+      </c>
+      <c r="L4">
+        <v>1104</v>
+      </c>
+      <c r="M4">
+        <v>1287</v>
+      </c>
+      <c r="N4">
+        <v>4572</v>
+      </c>
+      <c r="O4">
+        <v>199</v>
+      </c>
+      <c r="P4">
+        <v>26392</v>
+      </c>
+      <c r="Q4">
+        <v>564</v>
+      </c>
+      <c r="R4">
+        <v>8658</v>
+      </c>
+      <c r="S4">
+        <v>189</v>
+      </c>
+      <c r="T4">
+        <v>15798</v>
+      </c>
+      <c r="U4">
+        <v>14983</v>
+      </c>
+      <c r="V4">
+        <v>2279</v>
+      </c>
+      <c r="W4">
+        <v>10866</v>
+      </c>
+      <c r="X4">
+        <v>433</v>
+      </c>
+      <c r="Y4">
+        <v>268038</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5">
+        <v>40879</v>
+      </c>
+      <c r="H5">
+        <v>54537</v>
+      </c>
+      <c r="I5">
+        <v>113773</v>
+      </c>
+      <c r="J5">
+        <v>59769</v>
+      </c>
+      <c r="K5">
+        <v>72437</v>
+      </c>
+      <c r="L5">
+        <v>1982</v>
+      </c>
+      <c r="M5">
+        <v>2726</v>
+      </c>
+      <c r="N5">
+        <v>19124</v>
+      </c>
+      <c r="O5">
+        <v>375</v>
+      </c>
+      <c r="P5">
+        <v>31904</v>
+      </c>
+      <c r="Q5">
+        <v>1134</v>
+      </c>
+      <c r="R5">
+        <v>52974</v>
+      </c>
+      <c r="S5">
+        <v>623</v>
+      </c>
+      <c r="T5">
+        <v>57355</v>
+      </c>
+      <c r="U5">
+        <v>18726</v>
+      </c>
+      <c r="V5">
+        <v>8310</v>
+      </c>
+      <c r="W5">
+        <v>31976</v>
+      </c>
+      <c r="X5">
+        <v>750</v>
+      </c>
+      <c r="Y5">
+        <v>569354</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>9110</v>
+      </c>
+      <c r="E2">
+        <v>7974</v>
+      </c>
+      <c r="F2">
+        <v>23795</v>
+      </c>
+      <c r="G2">
+        <v>40879</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>1170</v>
+      </c>
+      <c r="E3">
+        <v>447</v>
+      </c>
+      <c r="F3">
+        <v>2678</v>
+      </c>
+      <c r="G3">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>725</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>1916</v>
+      </c>
+      <c r="E4">
+        <v>3903</v>
+      </c>
+      <c r="F4">
+        <v>12055</v>
+      </c>
+      <c r="G4">
+        <v>17874</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>726</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>4130</v>
+      </c>
+      <c r="E5">
+        <v>384</v>
+      </c>
+      <c r="F5">
+        <v>2366</v>
+      </c>
+      <c r="G5">
+        <v>6880</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>727</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>247</v>
+      </c>
+      <c r="E6">
+        <v>46</v>
+      </c>
+      <c r="F6">
+        <v>204</v>
+      </c>
+      <c r="G6">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>728</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>124</v>
+      </c>
+      <c r="E7">
+        <v>47</v>
+      </c>
+      <c r="F7">
+        <v>232</v>
+      </c>
+      <c r="G7">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>729</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>209</v>
+      </c>
+      <c r="E8">
+        <v>286</v>
+      </c>
+      <c r="F8">
+        <v>2208</v>
+      </c>
+      <c r="G8">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>730</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9">
+        <v>66</v>
+      </c>
+      <c r="E9">
+        <v>14</v>
+      </c>
+      <c r="F9">
+        <v>98</v>
+      </c>
+      <c r="G9">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>67</v>
+      </c>
+      <c r="E10">
+        <v>28</v>
+      </c>
+      <c r="F10">
+        <v>90</v>
+      </c>
+      <c r="G10">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>732</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11">
+        <v>26</v>
+      </c>
+      <c r="E11">
+        <v>20</v>
+      </c>
+      <c r="F11">
+        <v>102</v>
+      </c>
+      <c r="G11">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>733</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>27</v>
+      </c>
+      <c r="E12">
+        <v>13</v>
+      </c>
+      <c r="F12">
+        <v>34</v>
+      </c>
+      <c r="G12">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>734</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>32</v>
+      </c>
+      <c r="E13">
+        <v>19</v>
+      </c>
+      <c r="F13">
+        <v>60</v>
+      </c>
+      <c r="G13">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>735</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14">
+        <v>1096</v>
+      </c>
+      <c r="E14">
+        <v>2767</v>
+      </c>
+      <c r="F14">
+        <v>3668</v>
+      </c>
+      <c r="G14">
+        <v>7531</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>17441</v>
+      </c>
+      <c r="E16">
+        <v>7257</v>
+      </c>
+      <c r="F16">
+        <v>29839</v>
+      </c>
+      <c r="G16">
+        <v>54537</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>2621</v>
+      </c>
+      <c r="E17">
+        <v>1022</v>
+      </c>
+      <c r="F17">
+        <v>5957</v>
+      </c>
+      <c r="G17">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>736</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>2454</v>
+      </c>
+      <c r="E18">
+        <v>794</v>
+      </c>
+      <c r="F18">
+        <v>8726</v>
+      </c>
+      <c r="G18">
+        <v>11974</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>737</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>2349</v>
+      </c>
+      <c r="E19">
+        <v>1193</v>
+      </c>
+      <c r="F19">
+        <v>12000</v>
+      </c>
+      <c r="G19">
+        <v>15542</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>738</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>359</v>
+      </c>
+      <c r="E20">
+        <v>168</v>
+      </c>
+      <c r="F20">
+        <v>773</v>
+      </c>
+      <c r="G20">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>237</v>
+      </c>
+      <c r="E21">
+        <v>63</v>
+      </c>
+      <c r="F21">
+        <v>309</v>
+      </c>
+      <c r="G21">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>740</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>2983</v>
+      </c>
+      <c r="E22">
+        <v>93</v>
+      </c>
+      <c r="F22">
+        <v>318</v>
+      </c>
+      <c r="G22">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>741</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>169</v>
+      </c>
+      <c r="E23">
+        <v>50</v>
+      </c>
+      <c r="F23">
+        <v>273</v>
+      </c>
+      <c r="G23">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>742</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>5843</v>
+      </c>
+      <c r="E24">
+        <v>88</v>
+      </c>
+      <c r="F24">
+        <v>310</v>
+      </c>
+      <c r="G24">
+        <v>6241</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>743</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25">
+        <v>102</v>
+      </c>
+      <c r="E25">
+        <v>32</v>
+      </c>
+      <c r="F25">
+        <v>311</v>
+      </c>
+      <c r="G25">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>744</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>64</v>
+      </c>
+      <c r="E26">
+        <v>22</v>
+      </c>
+      <c r="F26">
+        <v>119</v>
+      </c>
+      <c r="G26">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>745</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27">
+        <v>80</v>
+      </c>
+      <c r="E27">
+        <v>49</v>
+      </c>
+      <c r="F27">
+        <v>206</v>
+      </c>
+      <c r="G27">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>746</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>180</v>
+      </c>
+      <c r="E28">
+        <v>3683</v>
+      </c>
+      <c r="F28">
+        <v>537</v>
+      </c>
+      <c r="G28">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>30057</v>
+      </c>
+      <c r="E30">
+        <v>23591</v>
+      </c>
+      <c r="F30">
+        <v>60125</v>
+      </c>
+      <c r="G30">
+        <v>113773</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>3134</v>
+      </c>
+      <c r="E31">
+        <v>1376</v>
+      </c>
+      <c r="F31">
+        <v>5759</v>
+      </c>
+      <c r="G31">
+        <v>10269</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>747</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>4399</v>
+      </c>
+      <c r="E32">
+        <v>4136</v>
+      </c>
+      <c r="F32">
+        <v>24953</v>
+      </c>
+      <c r="G32">
+        <v>33488</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>748</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33">
+        <v>1350</v>
+      </c>
+      <c r="E33">
+        <v>11786</v>
+      </c>
+      <c r="F33">
+        <v>1770</v>
+      </c>
+      <c r="G33">
+        <v>14906</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>749</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>898</v>
+      </c>
+      <c r="E34">
+        <v>250</v>
+      </c>
+      <c r="F34">
+        <v>852</v>
+      </c>
+      <c r="G34">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>750</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35">
+        <v>5145</v>
+      </c>
+      <c r="E35">
+        <v>192</v>
+      </c>
+      <c r="F35">
+        <v>1461</v>
+      </c>
+      <c r="G35">
+        <v>6798</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>751</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>4772</v>
+      </c>
+      <c r="E36">
+        <v>229</v>
+      </c>
+      <c r="F36">
+        <v>899</v>
+      </c>
+      <c r="G36">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>752</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>197</v>
+      </c>
+      <c r="E37">
+        <v>93</v>
+      </c>
+      <c r="F37">
+        <v>325</v>
+      </c>
+      <c r="G37">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>753</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>221</v>
+      </c>
+      <c r="E38">
+        <v>1124</v>
+      </c>
+      <c r="F38">
+        <v>236</v>
+      </c>
+      <c r="G38">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>754</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>157</v>
+      </c>
+      <c r="E39">
+        <v>60</v>
+      </c>
+      <c r="F39">
+        <v>183</v>
+      </c>
+      <c r="G39">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>755</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>90</v>
+      </c>
+      <c r="E40">
+        <v>40</v>
+      </c>
+      <c r="F40">
+        <v>128</v>
+      </c>
+      <c r="G40">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>756</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41">
+        <v>99</v>
+      </c>
+      <c r="E41">
+        <v>94</v>
+      </c>
+      <c r="F41">
+        <v>122</v>
+      </c>
+      <c r="G41">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>757</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42">
+        <v>9595</v>
+      </c>
+      <c r="E42">
+        <v>4211</v>
+      </c>
+      <c r="F42">
+        <v>23437</v>
+      </c>
+      <c r="G42">
+        <v>37243</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>13053</v>
+      </c>
+      <c r="E44">
+        <v>6799</v>
+      </c>
+      <c r="F44">
+        <v>39917</v>
+      </c>
+      <c r="G44">
+        <v>59769</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>2040</v>
+      </c>
+      <c r="E45">
+        <v>861</v>
+      </c>
+      <c r="F45">
+        <v>3633</v>
+      </c>
+      <c r="G45">
+        <v>6534</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>758</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>2874</v>
+      </c>
+      <c r="E46">
+        <v>3095</v>
+      </c>
+      <c r="F46">
+        <v>16111</v>
+      </c>
+      <c r="G46">
+        <v>22080</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>759</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47">
+        <v>956</v>
+      </c>
+      <c r="E47">
+        <v>1229</v>
+      </c>
+      <c r="F47">
+        <v>10872</v>
+      </c>
+      <c r="G47">
+        <v>13057</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>760</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48">
+        <v>251</v>
+      </c>
+      <c r="E48">
+        <v>162</v>
+      </c>
+      <c r="F48">
+        <v>416</v>
+      </c>
+      <c r="G48">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>761</v>
+      </c>
+      <c r="C49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49">
+        <v>507</v>
+      </c>
+      <c r="E49">
+        <v>369</v>
+      </c>
+      <c r="F49">
+        <v>571</v>
+      </c>
+      <c r="G49">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>762</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>953</v>
+      </c>
+      <c r="E50">
+        <v>100</v>
+      </c>
+      <c r="F50">
+        <v>268</v>
+      </c>
+      <c r="G50">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>763</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>236</v>
+      </c>
+      <c r="E51">
+        <v>116</v>
+      </c>
+      <c r="F51">
+        <v>2272</v>
+      </c>
+      <c r="G51">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>764</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>257</v>
+      </c>
+      <c r="E52">
+        <v>92</v>
+      </c>
+      <c r="F52">
+        <v>112</v>
+      </c>
+      <c r="G52">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>765</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>142</v>
+      </c>
+      <c r="E53">
+        <v>40</v>
+      </c>
+      <c r="F53">
+        <v>312</v>
+      </c>
+      <c r="G53">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>766</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>177</v>
+      </c>
+      <c r="E54">
+        <v>93</v>
+      </c>
+      <c r="F54">
+        <v>212</v>
+      </c>
+      <c r="G54">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>767</v>
+      </c>
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55">
+        <v>1638</v>
+      </c>
+      <c r="E55">
+        <v>100</v>
+      </c>
+      <c r="F55">
+        <v>478</v>
+      </c>
+      <c r="G55">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>768</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>3022</v>
+      </c>
+      <c r="E56">
+        <v>542</v>
+      </c>
+      <c r="F56">
+        <v>4660</v>
+      </c>
+      <c r="G56">
+        <v>8224</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>26678</v>
+      </c>
+      <c r="E58">
+        <v>18721</v>
+      </c>
+      <c r="F58">
+        <v>27038</v>
+      </c>
+      <c r="G58">
+        <v>72437</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" t="s">
+        <v>32</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1810</v>
+      </c>
+      <c r="E59">
+        <v>458</v>
+      </c>
+      <c r="F59">
+        <v>2969</v>
+      </c>
+      <c r="G59">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>769</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>13447</v>
+      </c>
+      <c r="E60">
+        <v>1080</v>
+      </c>
+      <c r="F60">
+        <v>5502</v>
+      </c>
+      <c r="G60">
+        <v>20029</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>770</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>1394</v>
+      </c>
+      <c r="E61">
+        <v>419</v>
+      </c>
+      <c r="F61">
+        <v>8687</v>
+      </c>
+      <c r="G61">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>771</v>
+      </c>
+      <c r="C62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62">
+        <v>860</v>
+      </c>
+      <c r="E62">
+        <v>125</v>
+      </c>
+      <c r="F62">
+        <v>747</v>
+      </c>
+      <c r="G62">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>772</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63">
+        <v>826</v>
+      </c>
+      <c r="E63">
+        <v>5187</v>
+      </c>
+      <c r="F63">
+        <v>2501</v>
+      </c>
+      <c r="G63">
+        <v>8514</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>773</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>5443</v>
+      </c>
+      <c r="E64">
+        <v>101</v>
+      </c>
+      <c r="F64">
+        <v>494</v>
+      </c>
+      <c r="G64">
+        <v>6038</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>774</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>123</v>
+      </c>
+      <c r="E65">
+        <v>23</v>
+      </c>
+      <c r="F65">
+        <v>157</v>
+      </c>
+      <c r="G65">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>775</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66">
+        <v>504</v>
+      </c>
+      <c r="E66">
+        <v>179</v>
+      </c>
+      <c r="F66">
+        <v>2377</v>
+      </c>
+      <c r="G66">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>776</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>119</v>
+      </c>
+      <c r="E67">
+        <v>382</v>
+      </c>
+      <c r="F67">
+        <v>216</v>
+      </c>
+      <c r="G67">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>777</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>88</v>
+      </c>
+      <c r="E68">
+        <v>31</v>
+      </c>
+      <c r="F68">
+        <v>89</v>
+      </c>
+      <c r="G68">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>778</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>334</v>
+      </c>
+      <c r="E69">
+        <v>10699</v>
+      </c>
+      <c r="F69">
+        <v>3111</v>
+      </c>
+      <c r="G69">
+        <v>14144</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>779</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70">
+        <v>1730</v>
+      </c>
+      <c r="E70">
+        <v>37</v>
+      </c>
+      <c r="F70">
+        <v>188</v>
+      </c>
+      <c r="G70">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>695</v>
+      </c>
+      <c r="E72">
+        <v>183</v>
+      </c>
+      <c r="F72">
+        <v>1104</v>
+      </c>
+      <c r="G72">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>32</v>
+      </c>
+      <c r="B73" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>162</v>
+      </c>
+      <c r="E73">
+        <v>62</v>
+      </c>
+      <c r="F73">
+        <v>326</v>
+      </c>
+      <c r="G73">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>780</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>172</v>
+      </c>
+      <c r="E74">
+        <v>50</v>
+      </c>
+      <c r="F74">
+        <v>432</v>
+      </c>
+      <c r="G74">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>781</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75">
+        <v>220</v>
+      </c>
+      <c r="E75">
+        <v>23</v>
+      </c>
+      <c r="F75">
+        <v>176</v>
+      </c>
+      <c r="G75">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>782</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76">
+        <v>101</v>
+      </c>
+      <c r="E76">
+        <v>15</v>
+      </c>
+      <c r="F76">
+        <v>52</v>
+      </c>
+      <c r="G76">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>783</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77">
+        <v>16</v>
+      </c>
+      <c r="E77">
+        <v>19</v>
+      </c>
+      <c r="F77">
+        <v>74</v>
+      </c>
+      <c r="G77">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>784</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>24</v>
+      </c>
+      <c r="E78">
+        <v>14</v>
+      </c>
+      <c r="F78">
+        <v>44</v>
+      </c>
+      <c r="G78">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>1126</v>
+      </c>
+      <c r="E80">
+        <v>313</v>
+      </c>
+      <c r="F80">
+        <v>1287</v>
+      </c>
+      <c r="G80">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>32</v>
+      </c>
+      <c r="B81" t="s">
+        <v>32</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>525</v>
+      </c>
+      <c r="E81">
+        <v>126</v>
+      </c>
+      <c r="F81">
+        <v>491</v>
+      </c>
+      <c r="G81">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>785</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>304</v>
+      </c>
+      <c r="E82">
+        <v>89</v>
+      </c>
+      <c r="F82">
+        <v>368</v>
+      </c>
+      <c r="G82">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>786</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83">
+        <v>109</v>
+      </c>
+      <c r="E83">
         <v>35</v>
       </c>
+      <c r="F83">
+        <v>156</v>
+      </c>
+      <c r="G83">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>787</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84">
+        <v>44</v>
+      </c>
+      <c r="E84">
+        <v>23</v>
+      </c>
+      <c r="F84">
+        <v>66</v>
+      </c>
+      <c r="G84">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>788</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85">
+        <v>44</v>
+      </c>
+      <c r="E85">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>36</v>
+      </c>
+      <c r="G85">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>789</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>22</v>
+      </c>
+      <c r="E86">
+        <v>7</v>
+      </c>
+      <c r="F86">
+        <v>29</v>
+      </c>
+      <c r="G86">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>790</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>14</v>
+      </c>
+      <c r="E87">
+        <v>7</v>
+      </c>
+      <c r="F87">
+        <v>24</v>
+      </c>
+      <c r="G87">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>791</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>64</v>
+      </c>
+      <c r="E88">
+        <v>15</v>
+      </c>
+      <c r="F88">
+        <v>117</v>
+      </c>
+      <c r="G88">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>2268</v>
+      </c>
+      <c r="E90">
+        <v>12284</v>
+      </c>
+      <c r="F90">
+        <v>4572</v>
+      </c>
+      <c r="G90">
+        <v>19124</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>32</v>
+      </c>
+      <c r="B91" t="s">
+        <v>32</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>614</v>
+      </c>
+      <c r="E91">
+        <v>449</v>
+      </c>
+      <c r="F91">
+        <v>1207</v>
+      </c>
+      <c r="G91">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>792</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92">
+        <v>670</v>
+      </c>
+      <c r="E92">
+        <v>11354</v>
+      </c>
+      <c r="F92">
+        <v>2178</v>
+      </c>
+      <c r="G92">
+        <v>14202</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>793</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93">
+        <v>155</v>
+      </c>
+      <c r="E93">
+        <v>94</v>
+      </c>
+      <c r="F93">
+        <v>153</v>
+      </c>
+      <c r="G93">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>794</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>66</v>
+      </c>
+      <c r="E94">
+        <v>96</v>
+      </c>
+      <c r="F94">
+        <v>51</v>
+      </c>
+      <c r="G94">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>795</v>
+      </c>
+      <c r="C95" t="s">
+        <v>40</v>
+      </c>
+      <c r="D95">
+        <v>128</v>
+      </c>
+      <c r="E95">
+        <v>31</v>
+      </c>
+      <c r="F95">
+        <v>123</v>
+      </c>
+      <c r="G95">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>796</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>122</v>
+      </c>
+      <c r="E96">
+        <v>33</v>
+      </c>
+      <c r="F96">
+        <v>310</v>
+      </c>
+      <c r="G96">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>797</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>29</v>
+      </c>
+      <c r="E97">
+        <v>26</v>
+      </c>
+      <c r="F97">
+        <v>62</v>
+      </c>
+      <c r="G97">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>798</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>66</v>
+      </c>
+      <c r="E98">
+        <v>91</v>
+      </c>
+      <c r="F98">
+        <v>130</v>
+      </c>
+      <c r="G98">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>799</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>134</v>
+      </c>
+      <c r="E99">
+        <v>52</v>
+      </c>
+      <c r="F99">
+        <v>191</v>
+      </c>
+      <c r="G99">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>800</v>
+      </c>
+      <c r="C100" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100">
+        <v>22</v>
+      </c>
+      <c r="E100">
+        <v>6</v>
+      </c>
+      <c r="F100">
+        <v>13</v>
+      </c>
+      <c r="G100">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>801</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101">
+        <v>102</v>
+      </c>
+      <c r="E101">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>36</v>
+      </c>
+      <c r="G101">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>802</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102">
+        <v>160</v>
+      </c>
+      <c r="E102">
+        <v>44</v>
+      </c>
+      <c r="F102">
+        <v>118</v>
+      </c>
+      <c r="G102">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>9</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>103</v>
+      </c>
+      <c r="E104">
+        <v>73</v>
+      </c>
+      <c r="F104">
+        <v>199</v>
+      </c>
+      <c r="G104">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>32</v>
+      </c>
+      <c r="B105" t="s">
+        <v>32</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>42</v>
+      </c>
+      <c r="E105">
+        <v>44</v>
+      </c>
+      <c r="F105">
+        <v>79</v>
+      </c>
+      <c r="G105">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>803</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>17</v>
+      </c>
+      <c r="E106">
+        <v>9</v>
+      </c>
+      <c r="F106">
+        <v>39</v>
+      </c>
+      <c r="G106">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>804</v>
+      </c>
+      <c r="C107" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107">
+        <v>22</v>
+      </c>
+      <c r="E107">
+        <v>14</v>
+      </c>
+      <c r="F107">
+        <v>51</v>
+      </c>
+      <c r="G107">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>805</v>
+      </c>
+      <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108">
+        <v>22</v>
+      </c>
+      <c r="E108">
+        <v>6</v>
+      </c>
+      <c r="F108">
+        <v>30</v>
+      </c>
+      <c r="G108">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>2149</v>
+      </c>
+      <c r="E110">
+        <v>3363</v>
+      </c>
+      <c r="F110">
+        <v>26392</v>
+      </c>
+      <c r="G110">
+        <v>31904</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>32</v>
+      </c>
+      <c r="B111" t="s">
+        <v>32</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>439</v>
+      </c>
+      <c r="E111">
+        <v>123</v>
+      </c>
+      <c r="F111">
+        <v>1321</v>
+      </c>
+      <c r="G111">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>806</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>814</v>
+      </c>
+      <c r="E112">
+        <v>2965</v>
+      </c>
+      <c r="F112">
+        <v>17847</v>
+      </c>
+      <c r="G112">
+        <v>21626</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>807</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>127</v>
+      </c>
+      <c r="E113">
+        <v>25</v>
+      </c>
+      <c r="F113">
+        <v>558</v>
+      </c>
+      <c r="G113">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>808</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>187</v>
+      </c>
+      <c r="E114">
+        <v>24</v>
+      </c>
+      <c r="F114">
+        <v>277</v>
+      </c>
+      <c r="G114">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>809</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>225</v>
+      </c>
+      <c r="E115">
+        <v>91</v>
+      </c>
+      <c r="F115">
+        <v>5183</v>
+      </c>
+      <c r="G115">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>810</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116">
+        <v>46</v>
+      </c>
+      <c r="E116">
+        <v>12</v>
+      </c>
+      <c r="F116">
+        <v>133</v>
+      </c>
+      <c r="G116">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>811</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>24</v>
+      </c>
+      <c r="E117">
+        <v>34</v>
+      </c>
+      <c r="F117">
+        <v>52</v>
+      </c>
+      <c r="G117">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>812</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>49</v>
+      </c>
+      <c r="E118">
+        <v>5</v>
+      </c>
+      <c r="F118">
+        <v>27</v>
+      </c>
+      <c r="G118">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>813</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>38</v>
+      </c>
+      <c r="E119">
+        <v>5</v>
+      </c>
+      <c r="F119">
+        <v>38</v>
+      </c>
+      <c r="G119">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>9</v>
+      </c>
+      <c r="B120" t="s">
+        <v>814</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120">
+        <v>15</v>
+      </c>
+      <c r="E120">
+        <v>4</v>
+      </c>
+      <c r="F120">
+        <v>72</v>
+      </c>
+      <c r="G120">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>815</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>25</v>
+      </c>
+      <c r="E121">
+        <v>10</v>
+      </c>
+      <c r="F121">
+        <v>66</v>
+      </c>
+      <c r="G121">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>11</v>
+      </c>
+      <c r="B122" t="s">
+        <v>816</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>160</v>
+      </c>
+      <c r="E122">
+        <v>65</v>
+      </c>
+      <c r="F122">
+        <v>818</v>
+      </c>
+      <c r="G122">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>11</v>
+      </c>
+      <c r="B124" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>408</v>
+      </c>
+      <c r="E124">
+        <v>162</v>
+      </c>
+      <c r="F124">
+        <v>564</v>
+      </c>
+      <c r="G124">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>32</v>
+      </c>
+      <c r="B125" t="s">
+        <v>32</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>211</v>
+      </c>
+      <c r="E125">
+        <v>100</v>
+      </c>
+      <c r="F125">
+        <v>288</v>
+      </c>
+      <c r="G125">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>817</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126">
+        <v>130</v>
+      </c>
+      <c r="E126">
+        <v>45</v>
+      </c>
+      <c r="F126">
+        <v>197</v>
+      </c>
+      <c r="G126">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>818</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127">
+        <v>67</v>
+      </c>
+      <c r="E127">
+        <v>17</v>
+      </c>
+      <c r="F127">
+        <v>79</v>
+      </c>
+      <c r="G127">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>12</v>
+      </c>
+      <c r="B129" t="s">
+        <v>17</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>9448</v>
+      </c>
+      <c r="E129">
+        <v>34868</v>
+      </c>
+      <c r="F129">
+        <v>8658</v>
+      </c>
+      <c r="G129">
+        <v>52974</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>32</v>
+      </c>
+      <c r="B130" t="s">
+        <v>32</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>1433</v>
+      </c>
+      <c r="E130">
+        <v>1014</v>
+      </c>
+      <c r="F130">
+        <v>1460</v>
+      </c>
+      <c r="G130">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>819</v>
+      </c>
+      <c r="C131" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131">
+        <v>1384</v>
+      </c>
+      <c r="E131">
+        <v>17949</v>
+      </c>
+      <c r="F131">
+        <v>2623</v>
+      </c>
+      <c r="G131">
+        <v>21956</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>820</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132">
+        <v>1188</v>
+      </c>
+      <c r="E132">
+        <v>14528</v>
+      </c>
+      <c r="F132">
+        <v>1527</v>
+      </c>
+      <c r="G132">
+        <v>17243</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>821</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>185</v>
+      </c>
+      <c r="E133">
+        <v>249</v>
+      </c>
+      <c r="F133">
+        <v>345</v>
+      </c>
+      <c r="G133">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>822</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>479</v>
+      </c>
+      <c r="E134">
+        <v>240</v>
+      </c>
+      <c r="F134">
+        <v>1472</v>
+      </c>
+      <c r="G134">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>5</v>
+      </c>
+      <c r="B135" t="s">
+        <v>823</v>
+      </c>
+      <c r="C135" t="s">
+        <v>40</v>
+      </c>
+      <c r="D135">
+        <v>4175</v>
+      </c>
+      <c r="E135">
+        <v>153</v>
+      </c>
+      <c r="F135">
+        <v>242</v>
+      </c>
+      <c r="G135">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>6</v>
+      </c>
+      <c r="B136" t="s">
+        <v>824</v>
+      </c>
+      <c r="C136" t="s">
+        <v>40</v>
+      </c>
+      <c r="D136">
+        <v>129</v>
+      </c>
+      <c r="E136">
+        <v>204</v>
+      </c>
+      <c r="F136">
+        <v>114</v>
+      </c>
+      <c r="G136">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>825</v>
+      </c>
+      <c r="C137" t="s">
+        <v>40</v>
+      </c>
+      <c r="D137">
+        <v>108</v>
+      </c>
+      <c r="E137">
+        <v>74</v>
+      </c>
+      <c r="F137">
+        <v>482</v>
+      </c>
+      <c r="G137">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>826</v>
+      </c>
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138">
+        <v>175</v>
+      </c>
+      <c r="E138">
+        <v>87</v>
+      </c>
+      <c r="F138">
+        <v>69</v>
+      </c>
+      <c r="G138">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>827</v>
+      </c>
+      <c r="C139" t="s">
+        <v>40</v>
+      </c>
+      <c r="D139">
+        <v>71</v>
+      </c>
+      <c r="E139">
+        <v>84</v>
+      </c>
+      <c r="F139">
+        <v>158</v>
+      </c>
+      <c r="G139">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>828</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140">
+        <v>68</v>
+      </c>
+      <c r="E140">
+        <v>221</v>
+      </c>
+      <c r="F140">
+        <v>107</v>
+      </c>
+      <c r="G140">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
+        <v>829</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141">
+        <v>53</v>
+      </c>
+      <c r="E141">
+        <v>65</v>
+      </c>
+      <c r="F141">
+        <v>59</v>
+      </c>
+      <c r="G141">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>13</v>
+      </c>
+      <c r="B143" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>381</v>
+      </c>
+      <c r="E143">
+        <v>53</v>
+      </c>
+      <c r="F143">
+        <v>189</v>
+      </c>
+      <c r="G143">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>32</v>
+      </c>
+      <c r="B144" t="s">
+        <v>32</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>82</v>
+      </c>
+      <c r="E144">
+        <v>28</v>
+      </c>
+      <c r="F144">
+        <v>86</v>
+      </c>
+      <c r="G144">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>830</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145">
+        <v>218</v>
+      </c>
+      <c r="E145">
+        <v>12</v>
+      </c>
+      <c r="F145">
+        <v>52</v>
+      </c>
+      <c r="G145">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>831</v>
+      </c>
+      <c r="C146" t="s">
+        <v>40</v>
+      </c>
+      <c r="D146">
+        <v>53</v>
+      </c>
+      <c r="E146">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>27</v>
+      </c>
+      <c r="G146">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>832</v>
+      </c>
+      <c r="C147" t="s">
+        <v>40</v>
+      </c>
+      <c r="D147">
+        <v>28</v>
+      </c>
+      <c r="E147">
+        <v>5</v>
+      </c>
+      <c r="F147">
+        <v>24</v>
+      </c>
+      <c r="G147">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>19</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>22230</v>
+      </c>
+      <c r="E149">
+        <v>19327</v>
+      </c>
+      <c r="F149">
+        <v>15798</v>
+      </c>
+      <c r="G149">
+        <v>57355</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>32</v>
+      </c>
+      <c r="B150" t="s">
+        <v>32</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>1166</v>
+      </c>
+      <c r="E150">
+        <v>269</v>
+      </c>
+      <c r="F150">
+        <v>2118</v>
+      </c>
+      <c r="G150">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>833</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151">
+        <v>18479</v>
+      </c>
+      <c r="E151">
+        <v>2089</v>
+      </c>
+      <c r="F151">
+        <v>1990</v>
+      </c>
+      <c r="G151">
+        <v>22558</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>834</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152">
+        <v>227</v>
+      </c>
+      <c r="E152">
+        <v>75</v>
+      </c>
+      <c r="F152">
+        <v>733</v>
+      </c>
+      <c r="G152">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>835</v>
+      </c>
+      <c r="C153" t="s">
+        <v>40</v>
+      </c>
+      <c r="D153">
+        <v>320</v>
+      </c>
+      <c r="E153">
+        <v>11255</v>
+      </c>
+      <c r="F153">
+        <v>608</v>
+      </c>
+      <c r="G153">
+        <v>12183</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>836</v>
+      </c>
+      <c r="C154" t="s">
+        <v>40</v>
+      </c>
+      <c r="D154">
+        <v>210</v>
+      </c>
+      <c r="E154">
+        <v>92</v>
+      </c>
+      <c r="F154">
+        <v>450</v>
+      </c>
+      <c r="G154">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>837</v>
+      </c>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155">
+        <v>56</v>
+      </c>
+      <c r="E155">
+        <v>17</v>
+      </c>
+      <c r="F155">
+        <v>92</v>
+      </c>
+      <c r="G155">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>838</v>
+      </c>
+      <c r="C156" t="s">
+        <v>40</v>
+      </c>
+      <c r="D156">
+        <v>102</v>
+      </c>
+      <c r="E156">
+        <v>1336</v>
+      </c>
+      <c r="F156">
+        <v>1504</v>
+      </c>
+      <c r="G156">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>839</v>
+      </c>
+      <c r="C157" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157">
+        <v>66</v>
+      </c>
+      <c r="E157">
+        <v>33</v>
+      </c>
+      <c r="F157">
+        <v>155</v>
+      </c>
+      <c r="G157">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>840</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158">
+        <v>1410</v>
+      </c>
+      <c r="E158">
+        <v>3823</v>
+      </c>
+      <c r="F158">
+        <v>5034</v>
+      </c>
+      <c r="G158">
+        <v>10267</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>841</v>
+      </c>
+      <c r="C159" t="s">
+        <v>40</v>
+      </c>
+      <c r="D159">
+        <v>136</v>
+      </c>
+      <c r="E159">
+        <v>281</v>
+      </c>
+      <c r="F159">
+        <v>2917</v>
+      </c>
+      <c r="G159">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>842</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160">
+        <v>40</v>
+      </c>
+      <c r="E160">
+        <v>38</v>
+      </c>
+      <c r="F160">
+        <v>119</v>
+      </c>
+      <c r="G160">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>11</v>
+      </c>
+      <c r="B161" t="s">
+        <v>843</v>
+      </c>
+      <c r="C161" t="s">
+        <v>40</v>
+      </c>
+      <c r="D161">
+        <v>18</v>
+      </c>
+      <c r="E161">
+        <v>19</v>
+      </c>
+      <c r="F161">
+        <v>78</v>
+      </c>
+      <c r="G161">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>15</v>
+      </c>
+      <c r="B163" t="s">
+        <v>20</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>1962</v>
+      </c>
+      <c r="E163">
+        <v>1781</v>
+      </c>
+      <c r="F163">
+        <v>14983</v>
+      </c>
+      <c r="G163">
+        <v>18726</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>32</v>
+      </c>
+      <c r="B164" t="s">
+        <v>32</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>364</v>
+      </c>
+      <c r="E164">
+        <v>455</v>
+      </c>
+      <c r="F164">
+        <v>1201</v>
+      </c>
+      <c r="G164">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>844</v>
+      </c>
+      <c r="C165" t="s">
+        <v>40</v>
+      </c>
+      <c r="D165">
+        <v>515</v>
+      </c>
+      <c r="E165">
+        <v>453</v>
+      </c>
+      <c r="F165">
+        <v>2277</v>
+      </c>
+      <c r="G165">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>845</v>
+      </c>
+      <c r="C166" t="s">
+        <v>40</v>
+      </c>
+      <c r="D166">
+        <v>283</v>
+      </c>
+      <c r="E166">
+        <v>498</v>
+      </c>
+      <c r="F166">
+        <v>1269</v>
+      </c>
+      <c r="G166">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>846</v>
+      </c>
+      <c r="C167" t="s">
+        <v>40</v>
+      </c>
+      <c r="D167">
+        <v>52</v>
+      </c>
+      <c r="E167">
+        <v>54</v>
+      </c>
+      <c r="F167">
+        <v>143</v>
+      </c>
+      <c r="G167">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>847</v>
+      </c>
+      <c r="C168" t="s">
+        <v>40</v>
+      </c>
+      <c r="D168">
+        <v>62</v>
+      </c>
+      <c r="E168">
+        <v>40</v>
+      </c>
+      <c r="F168">
+        <v>263</v>
+      </c>
+      <c r="G168">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5</v>
+      </c>
+      <c r="B169" t="s">
+        <v>848</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169">
+        <v>38</v>
+      </c>
+      <c r="E169">
+        <v>112</v>
+      </c>
+      <c r="F169">
+        <v>5992</v>
+      </c>
+      <c r="G169">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>849</v>
+      </c>
+      <c r="C170" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170">
+        <v>28</v>
+      </c>
+      <c r="E170">
+        <v>6</v>
+      </c>
+      <c r="F170">
+        <v>94</v>
+      </c>
+      <c r="G170">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>7</v>
+      </c>
+      <c r="B171" t="s">
+        <v>850</v>
+      </c>
+      <c r="C171" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171">
+        <v>378</v>
+      </c>
+      <c r="E171">
+        <v>56</v>
+      </c>
+      <c r="F171">
+        <v>2730</v>
+      </c>
+      <c r="G171">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>851</v>
+      </c>
+      <c r="C172" t="s">
+        <v>40</v>
+      </c>
+      <c r="D172">
+        <v>11</v>
+      </c>
+      <c r="E172">
+        <v>78</v>
+      </c>
+      <c r="F172">
+        <v>54</v>
+      </c>
+      <c r="G172">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>852</v>
+      </c>
+      <c r="C173" t="s">
+        <v>40</v>
+      </c>
+      <c r="D173">
+        <v>32</v>
+      </c>
+      <c r="E173">
+        <v>21</v>
+      </c>
+      <c r="F173">
+        <v>144</v>
+      </c>
+      <c r="G173">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>10</v>
+      </c>
+      <c r="B174" t="s">
+        <v>853</v>
+      </c>
+      <c r="C174" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174">
+        <v>190</v>
+      </c>
+      <c r="E174">
+        <v>2</v>
+      </c>
+      <c r="F174">
+        <v>384</v>
+      </c>
+      <c r="G174">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>11</v>
+      </c>
+      <c r="B175" t="s">
+        <v>854</v>
+      </c>
+      <c r="C175" t="s">
+        <v>40</v>
+      </c>
+      <c r="D175">
+        <v>9</v>
+      </c>
+      <c r="E175">
+        <v>6</v>
+      </c>
+      <c r="F175">
+        <v>432</v>
+      </c>
+      <c r="G175">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="176"/>
+    <row r="177">
+      <c r="A177">
+        <v>16</v>
+      </c>
+      <c r="B177" t="s">
+        <v>21</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>1165</v>
+      </c>
+      <c r="E177">
+        <v>4866</v>
+      </c>
+      <c r="F177">
+        <v>2279</v>
+      </c>
+      <c r="G177">
+        <v>8310</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>32</v>
+      </c>
+      <c r="B178" t="s">
+        <v>32</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>206</v>
+      </c>
+      <c r="E178">
+        <v>50</v>
+      </c>
+      <c r="F178">
+        <v>430</v>
+      </c>
+      <c r="G178">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1</v>
+      </c>
+      <c r="B179" t="s">
+        <v>855</v>
+      </c>
+      <c r="C179" t="s">
+        <v>40</v>
+      </c>
+      <c r="D179">
+        <v>231</v>
+      </c>
+      <c r="E179">
+        <v>3970</v>
+      </c>
+      <c r="F179">
+        <v>819</v>
+      </c>
+      <c r="G179">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>856</v>
+      </c>
+      <c r="C180" t="s">
+        <v>40</v>
+      </c>
+      <c r="D180">
+        <v>233</v>
+      </c>
+      <c r="E180">
+        <v>664</v>
+      </c>
+      <c r="F180">
+        <v>415</v>
+      </c>
+      <c r="G180">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>3</v>
+      </c>
+      <c r="B181" t="s">
+        <v>857</v>
+      </c>
+      <c r="C181" t="s">
+        <v>40</v>
+      </c>
+      <c r="D181">
+        <v>89</v>
+      </c>
+      <c r="E181">
+        <v>40</v>
+      </c>
+      <c r="F181">
+        <v>220</v>
+      </c>
+      <c r="G181">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>4</v>
+      </c>
+      <c r="B182" t="s">
+        <v>858</v>
+      </c>
+      <c r="C182" t="s">
+        <v>40</v>
+      </c>
+      <c r="D182">
+        <v>25</v>
+      </c>
+      <c r="E182">
+        <v>5</v>
+      </c>
+      <c r="F182">
+        <v>23</v>
+      </c>
+      <c r="G182">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>5</v>
+      </c>
+      <c r="B183" t="s">
+        <v>859</v>
+      </c>
+      <c r="C183" t="s">
+        <v>40</v>
+      </c>
+      <c r="D183">
+        <v>192</v>
+      </c>
+      <c r="E183">
+        <v>14</v>
+      </c>
+      <c r="F183">
+        <v>107</v>
+      </c>
+      <c r="G183">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>6</v>
+      </c>
+      <c r="B184" t="s">
+        <v>860</v>
+      </c>
+      <c r="C184" t="s">
+        <v>40</v>
+      </c>
+      <c r="D184">
+        <v>11</v>
+      </c>
+      <c r="E184">
+        <v>9</v>
+      </c>
+      <c r="F184">
+        <v>36</v>
+      </c>
+      <c r="G184">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>7</v>
+      </c>
+      <c r="B185" t="s">
+        <v>861</v>
+      </c>
+      <c r="C185" t="s">
+        <v>40</v>
+      </c>
+      <c r="D185">
+        <v>17</v>
+      </c>
+      <c r="E185">
+        <v>9</v>
+      </c>
+      <c r="F185">
+        <v>50</v>
+      </c>
+      <c r="G185">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>8</v>
+      </c>
+      <c r="B186" t="s">
+        <v>862</v>
+      </c>
+      <c r="C186" t="s">
+        <v>40</v>
+      </c>
+      <c r="D186">
+        <v>30</v>
+      </c>
+      <c r="E186">
+        <v>3</v>
+      </c>
+      <c r="F186">
+        <v>34</v>
+      </c>
+      <c r="G186">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>863</v>
+      </c>
+      <c r="C187" t="s">
+        <v>40</v>
+      </c>
+      <c r="D187">
+        <v>14</v>
+      </c>
+      <c r="E187">
+        <v>86</v>
+      </c>
+      <c r="F187">
+        <v>82</v>
+      </c>
+      <c r="G187">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>864</v>
+      </c>
+      <c r="C188" t="s">
+        <v>40</v>
+      </c>
+      <c r="D188">
+        <v>101</v>
+      </c>
+      <c r="E188">
+        <v>2</v>
+      </c>
+      <c r="F188">
+        <v>33</v>
+      </c>
+      <c r="G188">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>11</v>
+      </c>
+      <c r="B189" t="s">
+        <v>865</v>
+      </c>
+      <c r="C189" t="s">
+        <v>40</v>
+      </c>
+      <c r="D189">
+        <v>16</v>
+      </c>
+      <c r="E189">
+        <v>14</v>
+      </c>
+      <c r="F189">
+        <v>30</v>
+      </c>
+      <c r="G189">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="190"/>
+    <row r="191">
+      <c r="A191">
+        <v>17</v>
+      </c>
+      <c r="B191" t="s">
+        <v>22</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>18025</v>
+      </c>
+      <c r="E191">
+        <v>3085</v>
+      </c>
+      <c r="F191">
+        <v>10866</v>
+      </c>
+      <c r="G191">
+        <v>31976</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>32</v>
+      </c>
+      <c r="B192" t="s">
+        <v>32</v>
+      </c>
+      <c r="C192" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192">
+        <v>980</v>
+      </c>
+      <c r="E192">
+        <v>310</v>
+      </c>
+      <c r="F192">
+        <v>396</v>
+      </c>
+      <c r="G192">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1</v>
+      </c>
+      <c r="B193" t="s">
+        <v>866</v>
+      </c>
+      <c r="C193" t="s">
+        <v>40</v>
+      </c>
+      <c r="D193">
+        <v>8365</v>
+      </c>
+      <c r="E193">
+        <v>1254</v>
+      </c>
+      <c r="F193">
+        <v>397</v>
+      </c>
+      <c r="G193">
+        <v>10016</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>2</v>
+      </c>
+      <c r="B194" t="s">
+        <v>867</v>
+      </c>
+      <c r="C194" t="s">
+        <v>40</v>
+      </c>
+      <c r="D194">
+        <v>7020</v>
+      </c>
+      <c r="E194">
+        <v>372</v>
+      </c>
+      <c r="F194">
+        <v>300</v>
+      </c>
+      <c r="G194">
+        <v>7692</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>3</v>
+      </c>
+      <c r="B195" t="s">
+        <v>868</v>
+      </c>
+      <c r="C195" t="s">
+        <v>40</v>
+      </c>
+      <c r="D195">
+        <v>125</v>
+      </c>
+      <c r="E195">
+        <v>37</v>
+      </c>
+      <c r="F195">
+        <v>45</v>
+      </c>
+      <c r="G195">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>4</v>
+      </c>
+      <c r="B196" t="s">
+        <v>869</v>
+      </c>
+      <c r="C196" t="s">
+        <v>40</v>
+      </c>
+      <c r="D196">
+        <v>914</v>
+      </c>
+      <c r="E196">
+        <v>997</v>
+      </c>
+      <c r="F196">
+        <v>8520</v>
+      </c>
+      <c r="G196">
+        <v>10431</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>5</v>
+      </c>
+      <c r="B197" t="s">
+        <v>870</v>
+      </c>
+      <c r="C197" t="s">
+        <v>40</v>
+      </c>
+      <c r="D197">
+        <v>119</v>
+      </c>
+      <c r="E197">
+        <v>10</v>
+      </c>
+      <c r="F197">
+        <v>201</v>
+      </c>
+      <c r="G197">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>6</v>
+      </c>
+      <c r="B198" t="s">
+        <v>871</v>
+      </c>
+      <c r="C198" t="s">
+        <v>40</v>
+      </c>
+      <c r="D198">
+        <v>76</v>
+      </c>
+      <c r="E198">
+        <v>11</v>
+      </c>
+      <c r="F198">
+        <v>27</v>
+      </c>
+      <c r="G198">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>7</v>
+      </c>
+      <c r="B199" t="s">
+        <v>872</v>
+      </c>
+      <c r="C199" t="s">
+        <v>40</v>
+      </c>
+      <c r="D199">
+        <v>101</v>
+      </c>
+      <c r="E199">
+        <v>23</v>
+      </c>
+      <c r="F199">
+        <v>122</v>
+      </c>
+      <c r="G199">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>8</v>
+      </c>
+      <c r="B200" t="s">
+        <v>873</v>
+      </c>
+      <c r="C200" t="s">
+        <v>40</v>
+      </c>
+      <c r="D200">
+        <v>167</v>
+      </c>
+      <c r="E200">
+        <v>46</v>
+      </c>
+      <c r="F200">
+        <v>633</v>
+      </c>
+      <c r="G200">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>9</v>
+      </c>
+      <c r="B201" t="s">
+        <v>874</v>
+      </c>
+      <c r="C201" t="s">
+        <v>40</v>
+      </c>
+      <c r="D201">
+        <v>35</v>
+      </c>
+      <c r="E201">
+        <v>7</v>
+      </c>
+      <c r="F201">
+        <v>108</v>
+      </c>
+      <c r="G201">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>10</v>
+      </c>
+      <c r="B202" t="s">
+        <v>875</v>
+      </c>
+      <c r="C202" t="s">
+        <v>40</v>
+      </c>
+      <c r="D202">
+        <v>60</v>
+      </c>
+      <c r="E202">
+        <v>13</v>
+      </c>
+      <c r="F202">
+        <v>29</v>
+      </c>
+      <c r="G202">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>11</v>
+      </c>
+      <c r="B203" t="s">
+        <v>876</v>
+      </c>
+      <c r="C203" t="s">
+        <v>40</v>
+      </c>
+      <c r="D203">
+        <v>63</v>
+      </c>
+      <c r="E203">
+        <v>5</v>
+      </c>
+      <c r="F203">
+        <v>88</v>
+      </c>
+      <c r="G203">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="204"/>
+    <row r="205">
+      <c r="A205">
+        <v>24</v>
+      </c>
+      <c r="B205" t="s">
+        <v>23</v>
+      </c>
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205">
+        <v>256</v>
+      </c>
+      <c r="E205">
+        <v>61</v>
+      </c>
+      <c r="F205">
+        <v>433</v>
+      </c>
+      <c r="G205">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>32</v>
+      </c>
+      <c r="B206" t="s">
+        <v>32</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206">
+        <v>114</v>
+      </c>
+      <c r="E206">
+        <v>29</v>
+      </c>
+      <c r="F206">
+        <v>129</v>
+      </c>
+      <c r="G206">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1</v>
+      </c>
+      <c r="B207" t="s">
+        <v>877</v>
+      </c>
+      <c r="C207" t="s">
+        <v>40</v>
+      </c>
+      <c r="D207">
+        <v>40</v>
+      </c>
+      <c r="E207">
+        <v>16</v>
+      </c>
+      <c r="F207">
+        <v>64</v>
+      </c>
+      <c r="G207">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>2</v>
+      </c>
+      <c r="B208" t="s">
+        <v>878</v>
+      </c>
+      <c r="C208" t="s">
+        <v>40</v>
+      </c>
+      <c r="D208">
+        <v>50</v>
+      </c>
+      <c r="E208">
+        <v>7</v>
+      </c>
+      <c r="F208">
+        <v>147</v>
+      </c>
+      <c r="G208">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>3</v>
+      </c>
+      <c r="B209" t="s">
+        <v>879</v>
+      </c>
+      <c r="C209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D209">
+        <v>27</v>
+      </c>
+      <c r="E209">
+        <v>4</v>
+      </c>
+      <c r="F209">
+        <v>17</v>
+      </c>
+      <c r="G209">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>4</v>
+      </c>
+      <c r="B210" t="s">
+        <v>880</v>
+      </c>
+      <c r="C210" t="s">
+        <v>40</v>
+      </c>
+      <c r="D210">
+        <v>9</v>
+      </c>
+      <c r="E210">
+        <v>3</v>
+      </c>
+      <c r="F210">
+        <v>63</v>
+      </c>
+      <c r="G210">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>5</v>
+      </c>
+      <c r="B211" t="s">
+        <v>881</v>
+      </c>
+      <c r="C211" t="s">
+        <v>40</v>
+      </c>
+      <c r="D211">
+        <v>16</v>
+      </c>
+      <c r="E211">
+        <v>2</v>
+      </c>
+      <c r="F211">
+        <v>13</v>
+      </c>
+      <c r="G211">
+        <v>31</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>653</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>655</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>882</v>
+      </c>
+      <c r="D2" t="s">
+        <v>883</v>
+      </c>
+      <c r="E2" t="s">
+        <v>884</v>
+      </c>
+      <c r="F2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G2">
+        <v>5420</v>
+      </c>
+      <c r="H2">
+        <v>3395</v>
+      </c>
+      <c r="I2">
+        <v>2274</v>
+      </c>
+      <c r="J2">
+        <v>6055</v>
+      </c>
+      <c r="K2">
+        <v>8821</v>
+      </c>
+      <c r="L2">
+        <v>474</v>
+      </c>
+      <c r="M2">
+        <v>2110</v>
+      </c>
+      <c r="N2">
+        <v>3936</v>
+      </c>
+      <c r="O2">
+        <v>30</v>
+      </c>
+      <c r="P2">
+        <v>14210</v>
+      </c>
+      <c r="Q2">
+        <v>256</v>
+      </c>
+      <c r="R2">
+        <v>3405</v>
+      </c>
+      <c r="S2">
+        <v>100</v>
+      </c>
+      <c r="T2">
+        <v>7725</v>
+      </c>
+      <c r="U2">
+        <v>511</v>
+      </c>
+      <c r="V2">
+        <v>1781</v>
+      </c>
+      <c r="W2">
+        <v>1893</v>
+      </c>
+      <c r="X2">
+        <v>551</v>
+      </c>
+      <c r="Y2">
+        <v>62947</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D3" t="s">
+        <v>883</v>
+      </c>
+      <c r="E3" t="s">
+        <v>886</v>
+      </c>
+      <c r="F3" t="s">
+        <v>887</v>
+      </c>
+      <c r="G3">
+        <v>22171</v>
+      </c>
+      <c r="H3">
+        <v>33730</v>
+      </c>
+      <c r="I3">
+        <v>44142</v>
+      </c>
+      <c r="J3">
+        <v>42191</v>
+      </c>
+      <c r="K3">
+        <v>51582</v>
+      </c>
+      <c r="L3">
+        <v>1984</v>
+      </c>
+      <c r="M3">
+        <v>2321</v>
+      </c>
+      <c r="N3">
+        <v>6844</v>
+      </c>
+      <c r="O3">
+        <v>139</v>
+      </c>
+      <c r="P3">
+        <v>14754</v>
+      </c>
+      <c r="Q3">
+        <v>532</v>
+      </c>
+      <c r="R3">
+        <v>22074</v>
+      </c>
+      <c r="S3">
+        <v>569</v>
+      </c>
+      <c r="T3">
+        <v>20345</v>
+      </c>
+      <c r="U3">
+        <v>5393</v>
+      </c>
+      <c r="V3">
+        <v>12623</v>
+      </c>
+      <c r="W3">
+        <v>9104</v>
+      </c>
+      <c r="X3">
+        <v>1175</v>
+      </c>
+      <c r="Y3">
+        <v>291673</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>27591</v>
+      </c>
+      <c r="H4">
+        <v>37125</v>
+      </c>
+      <c r="I4">
+        <v>46416</v>
+      </c>
+      <c r="J4">
+        <v>48246</v>
+      </c>
+      <c r="K4">
+        <v>60403</v>
+      </c>
+      <c r="L4">
+        <v>2458</v>
+      </c>
+      <c r="M4">
+        <v>4431</v>
+      </c>
+      <c r="N4">
+        <v>10780</v>
+      </c>
+      <c r="O4">
+        <v>169</v>
+      </c>
+      <c r="P4">
+        <v>28964</v>
+      </c>
+      <c r="Q4">
+        <v>788</v>
+      </c>
+      <c r="R4">
+        <v>25479</v>
+      </c>
+      <c r="S4">
+        <v>669</v>
+      </c>
+      <c r="T4">
+        <v>28070</v>
+      </c>
+      <c r="U4">
+        <v>5904</v>
+      </c>
+      <c r="V4">
+        <v>14404</v>
+      </c>
+      <c r="W4">
+        <v>10997</v>
+      </c>
+      <c r="X4">
+        <v>1726</v>
+      </c>
+      <c r="Y4">
+        <v>354620</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>18597</v>
+        <v>5420</v>
       </c>
       <c r="E2">
-        <v>5784</v>
+        <v>22171</v>
       </c>
       <c r="F2">
-        <v>24381</v>
+        <v>27591</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>4128</v>
+        <v>820</v>
       </c>
       <c r="E3">
-        <v>1357</v>
+        <v>3824</v>
       </c>
       <c r="F3">
-        <v>5485</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>656</v>
+        <v>888</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>6662</v>
+        <v>3824</v>
       </c>
       <c r="E4">
-        <v>1623</v>
+        <v>12890</v>
       </c>
       <c r="F4">
-        <v>8285</v>
+        <v>16714</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>657</v>
+        <v>889</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>1714</v>
+        <v>244</v>
       </c>
       <c r="E5">
-        <v>677</v>
+        <v>1157</v>
       </c>
       <c r="F5">
-        <v>2391</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>658</v>
+        <v>890</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>453</v>
+        <v>77</v>
       </c>
       <c r="E6">
-        <v>189</v>
+        <v>692</v>
       </c>
       <c r="F6">
-        <v>642</v>
+        <v>769</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>659</v>
+        <v>891</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>756</v>
+        <v>186</v>
       </c>
       <c r="E7">
-        <v>271</v>
+        <v>1835</v>
       </c>
       <c r="F7">
-        <v>1027</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>660</v>
+        <v>892</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>265</v>
+        <v>94</v>
       </c>
       <c r="E8">
-        <v>90</v>
+        <v>964</v>
       </c>
       <c r="F8">
-        <v>355</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>661</v>
+        <v>893</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E9">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="F9">
-        <v>252</v>
+        <v>214</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>662</v>
+        <v>894</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10">
-        <v>447</v>
+        <v>57</v>
       </c>
       <c r="E10">
-        <v>396</v>
+        <v>502</v>
       </c>
       <c r="F10">
-        <v>843</v>
+        <v>559</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>663</v>
+        <v>895</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
-        <v>266</v>
+        <v>70</v>
       </c>
       <c r="E11">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="F11">
-        <v>381</v>
-[...21 lines deleted...]
-    </row>
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12"/>
     <row r="13">
       <c r="A13">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>665</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D13">
-        <v>3434</v>
+        <v>3395</v>
       </c>
       <c r="E13">
-        <v>552</v>
+        <v>33730</v>
       </c>
       <c r="F13">
-        <v>3986</v>
+        <v>37125</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14">
-        <v>11</v>
+      <c r="A14" t="s">
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>666</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>159</v>
+        <v>1036</v>
       </c>
       <c r="E14">
-        <v>72</v>
+        <v>9105</v>
       </c>
       <c r="F14">
-        <v>231</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>10141</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>896</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>559</v>
+      </c>
+      <c r="E15">
+        <v>12074</v>
+      </c>
+      <c r="F15">
+        <v>12633</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>897</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16">
-        <v>55608</v>
+        <v>944</v>
       </c>
       <c r="E16">
-        <v>16540</v>
+        <v>7993</v>
       </c>
       <c r="F16">
-        <v>72148</v>
+        <v>8937</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>31</v>
+      <c r="A17">
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>898</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17">
-        <v>6613</v>
+        <v>250</v>
       </c>
       <c r="E17">
-        <v>2042</v>
+        <v>1020</v>
       </c>
       <c r="F17">
-        <v>8655</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>667</v>
+        <v>899</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18">
-        <v>9454</v>
+        <v>136</v>
       </c>
       <c r="E18">
-        <v>5660</v>
+        <v>1005</v>
       </c>
       <c r="F18">
-        <v>15114</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>668</v>
+        <v>900</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D19">
-        <v>16658</v>
+        <v>183</v>
       </c>
       <c r="E19">
-        <v>4211</v>
+        <v>712</v>
       </c>
       <c r="F19">
-        <v>20869</v>
+        <v>895</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>669</v>
+        <v>901</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>7994</v>
+        <v>100</v>
       </c>
       <c r="E20">
-        <v>204</v>
+        <v>636</v>
       </c>
       <c r="F20">
-        <v>8198</v>
+        <v>736</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>670</v>
+        <v>902</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21">
-        <v>716</v>
+        <v>74</v>
       </c>
       <c r="E21">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="F21">
-        <v>921</v>
+        <v>308</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>671</v>
+        <v>903</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>594</v>
+        <v>113</v>
       </c>
       <c r="E22">
-        <v>246</v>
+        <v>951</v>
       </c>
       <c r="F22">
-        <v>840</v>
-[...21 lines deleted...]
-    </row>
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>673</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>1061</v>
+        <v>2274</v>
       </c>
       <c r="E24">
-        <v>371</v>
+        <v>44142</v>
       </c>
       <c r="F24">
-        <v>1432</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>8</v>
+      <c r="A25" t="s">
+        <v>32</v>
       </c>
       <c r="B25" t="s">
-        <v>674</v>
+        <v>32</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>451</v>
+        <v>693</v>
       </c>
       <c r="E25">
-        <v>65</v>
+        <v>9244</v>
       </c>
       <c r="F25">
-        <v>516</v>
+        <v>9937</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>675</v>
+        <v>904</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D26">
-        <v>92</v>
+        <v>855</v>
       </c>
       <c r="E26">
-        <v>39</v>
+        <v>16396</v>
       </c>
       <c r="F26">
-        <v>131</v>
+        <v>17251</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>676</v>
+        <v>905</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D27">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="E27">
-        <v>213</v>
+        <v>8635</v>
       </c>
       <c r="F27">
-        <v>446</v>
+        <v>8874</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>677</v>
+        <v>906</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>11476</v>
+        <v>126</v>
       </c>
       <c r="E28">
-        <v>3206</v>
+        <v>1945</v>
       </c>
       <c r="F28">
-        <v>14682</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>907</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>136</v>
+      </c>
+      <c r="E29">
+        <v>992</v>
+      </c>
+      <c r="F29">
+        <v>1128</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>908</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D30">
-        <v>74767</v>
+        <v>139</v>
       </c>
       <c r="E30">
-        <v>16876</v>
+        <v>5942</v>
       </c>
       <c r="F30">
-        <v>91643</v>
+        <v>6081</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>31</v>
+      <c r="A31">
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>31</v>
+        <v>909</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D31">
-        <v>7445</v>
+        <v>26</v>
       </c>
       <c r="E31">
-        <v>2784</v>
+        <v>254</v>
       </c>
       <c r="F31">
-        <v>10229</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>678</v>
+        <v>910</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D32">
-        <v>18868</v>
+        <v>25</v>
       </c>
       <c r="E32">
-        <v>2364</v>
+        <v>276</v>
       </c>
       <c r="F32">
-        <v>21232</v>
+        <v>301</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>679</v>
+        <v>911</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33">
-        <v>7467</v>
+        <v>35</v>
       </c>
       <c r="E33">
-        <v>2594</v>
+        <v>458</v>
       </c>
       <c r="F33">
-        <v>10061</v>
-[...21 lines deleted...]
-    </row>
+        <v>493</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>681</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>3961</v>
+        <v>6055</v>
       </c>
       <c r="E35">
-        <v>1889</v>
+        <v>42191</v>
       </c>
       <c r="F35">
-        <v>5850</v>
+        <v>48246</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>5</v>
+      <c r="A36" t="s">
+        <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>682</v>
+        <v>32</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>857</v>
+        <v>1154</v>
       </c>
       <c r="E36">
-        <v>525</v>
+        <v>7700</v>
       </c>
       <c r="F36">
-        <v>1382</v>
+        <v>8854</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>683</v>
+        <v>912</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D37">
-        <v>501</v>
+        <v>3252</v>
       </c>
       <c r="E37">
-        <v>174</v>
+        <v>16173</v>
       </c>
       <c r="F37">
-        <v>675</v>
+        <v>19425</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>684</v>
+        <v>913</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>6981</v>
+        <v>364</v>
       </c>
       <c r="E38">
-        <v>1984</v>
+        <v>6761</v>
       </c>
       <c r="F38">
-        <v>8965</v>
+        <v>7125</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>685</v>
+        <v>914</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>413</v>
+        <v>196</v>
       </c>
       <c r="E39">
-        <v>212</v>
+        <v>2549</v>
       </c>
       <c r="F39">
-        <v>625</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>686</v>
+        <v>915</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D40">
-        <v>475</v>
+        <v>629</v>
       </c>
       <c r="E40">
-        <v>1331</v>
+        <v>6435</v>
       </c>
       <c r="F40">
-        <v>1806</v>
+        <v>7064</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>687</v>
+        <v>916</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D41">
-        <v>200</v>
+        <v>54</v>
       </c>
       <c r="E41">
-        <v>101</v>
+        <v>834</v>
       </c>
       <c r="F41">
-        <v>301</v>
+        <v>888</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>688</v>
+        <v>917</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D42">
-        <v>19134</v>
+        <v>101</v>
       </c>
       <c r="E42">
-        <v>1574</v>
+        <v>390</v>
       </c>
       <c r="F42">
-        <v>20708</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>491</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>918</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43">
+        <v>64</v>
+      </c>
+      <c r="E43">
+        <v>763</v>
+      </c>
+      <c r="F43">
+        <v>827</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>919</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D44">
-        <v>40944</v>
+        <v>241</v>
       </c>
       <c r="E44">
-        <v>25219</v>
+        <v>586</v>
       </c>
       <c r="F44">
-        <v>66163</v>
-[...21 lines deleted...]
-    </row>
+        <v>827</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>689</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>11688</v>
+        <v>8821</v>
       </c>
       <c r="E46">
-        <v>3679</v>
+        <v>51582</v>
       </c>
       <c r="F46">
-        <v>15367</v>
+        <v>60403</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>2</v>
+      <c r="A47" t="s">
+        <v>32</v>
       </c>
       <c r="B47" t="s">
-        <v>690</v>
+        <v>32</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>15023</v>
+        <v>898</v>
       </c>
       <c r="E47">
-        <v>14963</v>
+        <v>5003</v>
       </c>
       <c r="F47">
-        <v>29986</v>
+        <v>5901</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>691</v>
+        <v>920</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>416</v>
+        <v>3155</v>
       </c>
       <c r="E48">
-        <v>279</v>
+        <v>18018</v>
       </c>
       <c r="F48">
-        <v>695</v>
+        <v>21173</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>692</v>
+        <v>921</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D49">
-        <v>5549</v>
+        <v>867</v>
       </c>
       <c r="E49">
-        <v>2299</v>
+        <v>6849</v>
       </c>
       <c r="F49">
-        <v>7848</v>
+        <v>7716</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>693</v>
+        <v>922</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>389</v>
+        <v>742</v>
       </c>
       <c r="E50">
-        <v>107</v>
+        <v>9901</v>
       </c>
       <c r="F50">
-        <v>496</v>
+        <v>10643</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>599</v>
+        <v>923</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D51">
-        <v>365</v>
+        <v>113</v>
       </c>
       <c r="E51">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="F51">
-        <v>573</v>
+        <v>878</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>694</v>
+        <v>924</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D52">
-        <v>547</v>
+        <v>186</v>
       </c>
       <c r="E52">
-        <v>138</v>
+        <v>5178</v>
       </c>
       <c r="F52">
-        <v>685</v>
+        <v>5364</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>695</v>
+        <v>925</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D53">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="E53">
-        <v>51</v>
+        <v>614</v>
       </c>
       <c r="F53">
-        <v>183</v>
+        <v>708</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>696</v>
+        <v>926</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D54">
-        <v>301</v>
+        <v>2299</v>
       </c>
       <c r="E54">
-        <v>147</v>
+        <v>4494</v>
       </c>
       <c r="F54">
-        <v>448</v>
+        <v>6793</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>697</v>
+        <v>927</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D55">
-        <v>203</v>
+        <v>467</v>
       </c>
       <c r="E55">
-        <v>52</v>
+        <v>760</v>
       </c>
       <c r="F55">
-        <v>255</v>
-[...3 lines deleted...]
-      <c r="A56">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
         <v>11</v>
       </c>
-      <c r="B56" t="s">
-[...15 lines deleted...]
-    <row r="57"/>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>474</v>
+      </c>
+      <c r="E57">
+        <v>1984</v>
+      </c>
+      <c r="F57">
+        <v>2458</v>
+      </c>
+    </row>
     <row r="58">
-      <c r="A58">
-        <v>5</v>
+      <c r="A58" t="s">
+        <v>32</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>61921</v>
+        <v>117</v>
       </c>
       <c r="E58">
-        <v>20552</v>
+        <v>598</v>
       </c>
       <c r="F58">
-        <v>82473</v>
+        <v>715</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>31</v>
+      <c r="A59">
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>31</v>
+        <v>928</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D59">
-        <v>4502</v>
+        <v>212</v>
       </c>
       <c r="E59">
-        <v>1381</v>
+        <v>709</v>
       </c>
       <c r="F59">
-        <v>5883</v>
+        <v>921</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>699</v>
+        <v>929</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>22221</v>
+        <v>55</v>
       </c>
       <c r="E60">
-        <v>6349</v>
+        <v>313</v>
       </c>
       <c r="F60">
-        <v>28570</v>
+        <v>368</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>700</v>
+        <v>930</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D61">
-        <v>11231</v>
+        <v>27</v>
       </c>
       <c r="E61">
-        <v>9210</v>
+        <v>83</v>
       </c>
       <c r="F61">
-        <v>20441</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>701</v>
+        <v>931</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D62">
-        <v>1664</v>
+        <v>34</v>
       </c>
       <c r="E62">
-        <v>148</v>
+        <v>183</v>
       </c>
       <c r="F62">
-        <v>1812</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>702</v>
+        <v>932</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D63">
-        <v>1118</v>
+        <v>17</v>
       </c>
       <c r="E63">
-        <v>301</v>
+        <v>45</v>
       </c>
       <c r="F63">
-        <v>1419</v>
+        <v>62</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>703</v>
+        <v>933</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D64">
-        <v>20322</v>
+        <v>12</v>
       </c>
       <c r="E64">
-        <v>2382</v>
+        <v>53</v>
       </c>
       <c r="F64">
-        <v>22704</v>
-[...21 lines deleted...]
-    </row>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>109</v>
+        <v>2110</v>
       </c>
       <c r="E66">
+        <v>2321</v>
+      </c>
+      <c r="F66">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
         <v>32</v>
       </c>
-      <c r="F66">
-[...6 lines deleted...]
-      </c>
       <c r="B67" t="s">
-        <v>706</v>
+        <v>32</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>145</v>
+        <v>598</v>
       </c>
       <c r="E67">
-        <v>44</v>
+        <v>856</v>
       </c>
       <c r="F67">
-        <v>189</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>707</v>
+        <v>934</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D68">
-        <v>71</v>
+        <v>436</v>
       </c>
       <c r="E68">
-        <v>113</v>
+        <v>777</v>
       </c>
       <c r="F68">
-        <v>184</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>708</v>
+        <v>935</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D69">
-        <v>45</v>
+        <v>338</v>
       </c>
       <c r="E69">
-        <v>29</v>
+        <v>333</v>
       </c>
       <c r="F69">
-        <v>74</v>
+        <v>671</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>709</v>
+        <v>936</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D70">
-        <v>314</v>
+        <v>200</v>
       </c>
       <c r="E70">
-        <v>512</v>
+        <v>85</v>
       </c>
       <c r="F70">
-        <v>826</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>285</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>937</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71">
+        <v>51</v>
+      </c>
+      <c r="E71">
+        <v>128</v>
+      </c>
+      <c r="F71">
+        <v>179</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>938</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>437</v>
+      </c>
+      <c r="E72">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
         <v>6</v>
       </c>
-      <c r="B72" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B73" t="s">
-        <v>31</v>
+        <v>939</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D73">
-        <v>258</v>
+        <v>50</v>
       </c>
       <c r="E73">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="F73">
-        <v>378</v>
-[...21 lines deleted...]
-    </row>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="74"/>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>711</v>
+        <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>115</v>
+        <v>3936</v>
       </c>
       <c r="E75">
-        <v>49</v>
+        <v>6844</v>
       </c>
       <c r="F75">
-        <v>164</v>
+        <v>10780</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76">
-        <v>3</v>
+      <c r="A76" t="s">
+        <v>32</v>
       </c>
       <c r="B76" t="s">
-        <v>712</v>
+        <v>32</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>54</v>
+        <v>644</v>
       </c>
       <c r="E76">
-        <v>24</v>
+        <v>1598</v>
       </c>
       <c r="F76">
-        <v>78</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>713</v>
+        <v>940</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D77">
-        <v>59</v>
+        <v>1904</v>
       </c>
       <c r="E77">
-        <v>19</v>
+        <v>1887</v>
       </c>
       <c r="F77">
-        <v>78</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>714</v>
+        <v>941</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D78">
-        <v>39</v>
+        <v>197</v>
       </c>
       <c r="E78">
-        <v>11</v>
+        <v>1398</v>
       </c>
       <c r="F78">
-        <v>50</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>715</v>
+        <v>942</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D79">
-        <v>85</v>
+        <v>473</v>
       </c>
       <c r="E79">
-        <v>22</v>
+        <v>200</v>
       </c>
       <c r="F79">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="80"/>
+        <v>673</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>943</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>62</v>
+      </c>
+      <c r="E80">
+        <v>348</v>
+      </c>
+      <c r="F80">
+        <v>410</v>
+      </c>
+    </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
+        <v>944</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D81">
-        <v>897</v>
+        <v>174</v>
       </c>
       <c r="E81">
+        <v>451</v>
+      </c>
+      <c r="F81">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>945</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
         <v>329</v>
       </c>
-      <c r="F81">
-[...15 lines deleted...]
-      </c>
       <c r="E82">
-        <v>201</v>
+        <v>154</v>
       </c>
       <c r="F82">
-        <v>706</v>
+        <v>483</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>716</v>
+        <v>946</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D83">
-        <v>271</v>
+        <v>82</v>
       </c>
       <c r="E83">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="F83">
-        <v>364</v>
+        <v>169</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>717</v>
+        <v>947</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D84">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="E84">
-        <v>35</v>
+        <v>721</v>
       </c>
       <c r="F84">
-        <v>156</v>
+        <v>792</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>20585</v>
+        <v>30</v>
       </c>
       <c r="E86">
-        <v>3789</v>
+        <v>139</v>
       </c>
       <c r="F86">
-        <v>24374</v>
+        <v>169</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B87" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>3798</v>
+        <v>16</v>
       </c>
       <c r="E87">
-        <v>885</v>
+        <v>80</v>
       </c>
       <c r="F87">
-        <v>4683</v>
+        <v>96</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>718</v>
+        <v>948</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>11379</v>
+        <v>8</v>
       </c>
       <c r="E88">
-        <v>1907</v>
+        <v>38</v>
       </c>
       <c r="F88">
-        <v>13286</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>719</v>
+        <v>949</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D89">
-        <v>3073</v>
+        <v>6</v>
       </c>
       <c r="E89">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="F89">
-        <v>3287</v>
-[...21 lines deleted...]
-    </row>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>721</v>
+        <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>404</v>
+        <v>14210</v>
       </c>
       <c r="E91">
-        <v>54</v>
+        <v>14754</v>
       </c>
       <c r="F91">
-        <v>458</v>
+        <v>28964</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92">
-        <v>5</v>
+      <c r="A92" t="s">
+        <v>32</v>
       </c>
       <c r="B92" t="s">
-        <v>722</v>
+        <v>32</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>350</v>
+        <v>1602</v>
       </c>
       <c r="E92">
-        <v>97</v>
+        <v>1597</v>
       </c>
       <c r="F92">
-        <v>447</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>723</v>
+        <v>950</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D93">
-        <v>109</v>
+        <v>3122</v>
       </c>
       <c r="E93">
-        <v>46</v>
+        <v>8393</v>
       </c>
       <c r="F93">
-        <v>155</v>
+        <v>11515</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>724</v>
+        <v>951</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>141</v>
+        <v>2619</v>
       </c>
       <c r="E94">
-        <v>16</v>
+        <v>541</v>
       </c>
       <c r="F94">
-        <v>157</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>725</v>
+        <v>952</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>406</v>
+        <v>4064</v>
       </c>
       <c r="E95">
-        <v>322</v>
+        <v>686</v>
       </c>
       <c r="F95">
-        <v>728</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>726</v>
+        <v>953</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D96">
-        <v>92</v>
+        <v>1252</v>
       </c>
       <c r="E96">
-        <v>21</v>
+        <v>271</v>
       </c>
       <c r="F96">
-        <v>113</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>727</v>
+        <v>954</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D97">
-        <v>191</v>
+        <v>445</v>
       </c>
       <c r="E97">
-        <v>30</v>
+        <v>1032</v>
       </c>
       <c r="F97">
-        <v>221</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>728</v>
+        <v>955</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D98">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="E98">
-        <v>122</v>
+        <v>186</v>
       </c>
       <c r="F98">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="99"/>
+        <v>331</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>956</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99">
+        <v>829</v>
+      </c>
+      <c r="E99">
+        <v>712</v>
+      </c>
+      <c r="F99">
+        <v>1541</v>
+      </c>
+    </row>
     <row r="100">
       <c r="A100">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B100" t="s">
-        <v>14</v>
+        <v>957</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D100">
-        <v>419</v>
+        <v>132</v>
       </c>
       <c r="E100">
-        <v>193</v>
+        <v>1336</v>
       </c>
       <c r="F100">
-        <v>612</v>
-[...21 lines deleted...]
-    </row>
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B102" t="s">
-        <v>729</v>
+        <v>16</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D102">
-        <v>149</v>
+        <v>256</v>
       </c>
       <c r="E102">
-        <v>46</v>
+        <v>532</v>
       </c>
       <c r="F102">
-        <v>195</v>
+        <v>788</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103">
-        <v>2</v>
+      <c r="A103" t="s">
+        <v>32</v>
       </c>
       <c r="B103" t="s">
-        <v>730</v>
+        <v>32</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="E103">
-        <v>45</v>
+        <v>282</v>
       </c>
       <c r="F103">
-        <v>68</v>
+        <v>342</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>731</v>
+        <v>958</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="E104">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="F104">
-        <v>168</v>
-[...22 lines deleted...]
-    </row>
+        <v>184</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>959</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>163</v>
+      </c>
+      <c r="E105">
+        <v>99</v>
+      </c>
+      <c r="F105">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
-      <c r="A107" t="s">
-        <v>31</v>
+      <c r="A107">
+        <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
-        <v>937</v>
+        <v>3405</v>
       </c>
       <c r="E107">
-        <v>460</v>
+        <v>22074</v>
       </c>
       <c r="F107">
-        <v>1397</v>
+        <v>25479</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>1</v>
+      <c r="A108" t="s">
+        <v>32</v>
       </c>
       <c r="B108" t="s">
-        <v>732</v>
+        <v>32</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>16055</v>
+        <v>522</v>
       </c>
       <c r="E108">
-        <v>3346</v>
+        <v>2649</v>
       </c>
       <c r="F108">
-        <v>19401</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>733</v>
+        <v>960</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D109">
-        <v>3867</v>
+        <v>1759</v>
       </c>
       <c r="E109">
-        <v>4033</v>
+        <v>8985</v>
       </c>
       <c r="F109">
-        <v>7900</v>
+        <v>10744</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>734</v>
+        <v>961</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D110">
-        <v>139</v>
+        <v>442</v>
       </c>
       <c r="E110">
-        <v>90</v>
+        <v>8976</v>
       </c>
       <c r="F110">
-        <v>229</v>
+        <v>9418</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>735</v>
+        <v>962</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D111">
-        <v>108</v>
+        <v>217</v>
       </c>
       <c r="E111">
-        <v>66</v>
+        <v>415</v>
       </c>
       <c r="F111">
-        <v>174</v>
+        <v>632</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>736</v>
+        <v>963</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="E112">
-        <v>371</v>
+        <v>247</v>
       </c>
       <c r="F112">
-        <v>474</v>
+        <v>370</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>737</v>
+        <v>964</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D113">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="E113">
-        <v>64</v>
+        <v>326</v>
       </c>
       <c r="F113">
-        <v>181</v>
+        <v>464</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>738</v>
+        <v>965</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="E114">
         <v>69</v>
       </c>
       <c r="F114">
-        <v>135</v>
+        <v>115</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>739</v>
+        <v>966</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D115">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="E115">
-        <v>39</v>
+        <v>168</v>
       </c>
       <c r="F115">
-        <v>141</v>
+        <v>238</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>740</v>
+        <v>967</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D116">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="E116">
-        <v>50</v>
+        <v>239</v>
       </c>
       <c r="F116">
-        <v>64</v>
-[...21 lines deleted...]
-    </row>
+        <v>327</v>
+      </c>
+    </row>
+    <row r="117"/>
     <row r="118">
       <c r="A118">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B118" t="s">
-        <v>742</v>
+        <v>18</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>151</v>
+        <v>100</v>
       </c>
       <c r="E118">
-        <v>54</v>
+        <v>569</v>
       </c>
       <c r="F118">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="119"/>
+        <v>669</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>32</v>
+      </c>
+      <c r="B119" t="s">
+        <v>32</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>44</v>
+      </c>
+      <c r="E119">
+        <v>123</v>
+      </c>
+      <c r="F119">
+        <v>167</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>16</v>
+        <v>968</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D120">
-        <v>788</v>
+        <v>24</v>
       </c>
       <c r="E120">
-        <v>212</v>
+        <v>62</v>
       </c>
       <c r="F120">
-        <v>1000</v>
+        <v>86</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="s">
-        <v>31</v>
+      <c r="A121">
+        <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>31</v>
+        <v>969</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D121">
-        <v>414</v>
+        <v>21</v>
       </c>
       <c r="E121">
-        <v>112</v>
+        <v>363</v>
       </c>
       <c r="F121">
-        <v>526</v>
+        <v>384</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>970</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122">
+        <v>11</v>
+      </c>
+      <c r="E122">
+        <v>21</v>
+      </c>
+      <c r="F122">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>19</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>7725</v>
+      </c>
+      <c r="E124">
+        <v>20345</v>
+      </c>
+      <c r="F124">
+        <v>28070</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>32</v>
+      </c>
+      <c r="B125" t="s">
+        <v>32</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>611</v>
+      </c>
+      <c r="E125">
+        <v>2834</v>
+      </c>
+      <c r="F125">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
         <v>1</v>
       </c>
-      <c r="B122" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="B126" t="s">
-        <v>31</v>
+        <v>971</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D126">
-        <v>1683</v>
+        <v>2047</v>
       </c>
       <c r="E126">
-        <v>416</v>
+        <v>8290</v>
       </c>
       <c r="F126">
-        <v>2099</v>
+        <v>10337</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>745</v>
+        <v>972</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D127">
-        <v>10241</v>
+        <v>3792</v>
       </c>
       <c r="E127">
-        <v>1092</v>
+        <v>2770</v>
       </c>
       <c r="F127">
-        <v>11333</v>
+        <v>6562</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>746</v>
+        <v>973</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D128">
-        <v>692</v>
+        <v>183</v>
       </c>
       <c r="E128">
-        <v>792</v>
+        <v>912</v>
       </c>
       <c r="F128">
-        <v>1484</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>747</v>
+        <v>974</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D129">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E129">
-        <v>99</v>
+        <v>1922</v>
       </c>
       <c r="F129">
-        <v>254</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>748</v>
+        <v>975</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D130">
-        <v>190</v>
+        <v>376</v>
       </c>
       <c r="E130">
-        <v>67</v>
+        <v>2996</v>
       </c>
       <c r="F130">
-        <v>257</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>749</v>
+        <v>976</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D131">
-        <v>178</v>
+        <v>21</v>
       </c>
       <c r="E131">
-        <v>67</v>
+        <v>216</v>
       </c>
       <c r="F131">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>750</v>
+        <v>977</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D132">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="E132">
-        <v>42</v>
+        <v>155</v>
       </c>
       <c r="F132">
-        <v>223</v>
+        <v>198</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B133" t="s">
+        <v>387</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>501</v>
+      </c>
+      <c r="E133">
+        <v>250</v>
+      </c>
+      <c r="F133">
         <v>751</v>
       </c>
-      <c r="C133" t="s">
-[...31 lines deleted...]
-    </row>
+    </row>
+    <row r="134"/>
     <row r="135">
       <c r="A135">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B135" t="s">
-        <v>753</v>
+        <v>20</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D135">
-        <v>72</v>
+        <v>511</v>
       </c>
       <c r="E135">
+        <v>5393</v>
+      </c>
+      <c r="F135">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>32</v>
+      </c>
+      <c r="B136" t="s">
+        <v>32</v>
+      </c>
+      <c r="C136" t="s">
         <v>38</v>
       </c>
-      <c r="F135">
-[...12 lines deleted...]
-      </c>
       <c r="D136">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="E136">
-        <v>22</v>
+        <v>1438</v>
       </c>
       <c r="F136">
-        <v>60</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>755</v>
+        <v>978</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D137">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="E137">
-        <v>26</v>
+        <v>1632</v>
       </c>
       <c r="F137">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>979</v>
+      </c>
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138">
+        <v>80</v>
+      </c>
+      <c r="E138">
+        <v>858</v>
+      </c>
+      <c r="F138">
+        <v>938</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>124</v>
+        <v>980</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D139">
-        <v>213</v>
+        <v>17</v>
       </c>
       <c r="E139">
-        <v>136</v>
+        <v>756</v>
       </c>
       <c r="F139">
-        <v>349</v>
+        <v>773</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>31</v>
+      <c r="A140">
+        <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>31</v>
+        <v>981</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D140">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="E140">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="F140">
-        <v>127</v>
+        <v>183</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B141" t="s">
-        <v>756</v>
+        <v>982</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D141">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="E141">
-        <v>81</v>
+        <v>159</v>
       </c>
       <c r="F141">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>757</v>
+        <v>983</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D142">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E142">
+        <v>152</v>
+      </c>
+      <c r="F142">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>984</v>
+      </c>
+      <c r="C143" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143">
+        <v>49</v>
+      </c>
+      <c r="E143">
+        <v>241</v>
+      </c>
+      <c r="F143">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="144"/>
+    <row r="145">
+      <c r="A145">
+        <v>16</v>
+      </c>
+      <c r="B145" t="s">
         <v>21</v>
-      </c>
-[...30 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
-        <v>2892</v>
+        <v>1781</v>
       </c>
       <c r="E145">
-        <v>1733</v>
+        <v>12623</v>
       </c>
       <c r="F145">
-        <v>4625</v>
+        <v>14404</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>1</v>
+      <c r="A146" t="s">
+        <v>32</v>
       </c>
       <c r="B146" t="s">
-        <v>758</v>
+        <v>32</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>3910</v>
+        <v>306</v>
       </c>
       <c r="E146">
-        <v>28044</v>
+        <v>1639</v>
       </c>
       <c r="F146">
-        <v>31954</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>759</v>
+        <v>985</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D147">
-        <v>7818</v>
+        <v>598</v>
       </c>
       <c r="E147">
-        <v>602</v>
+        <v>5566</v>
       </c>
       <c r="F147">
-        <v>8420</v>
+        <v>6164</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>760</v>
+        <v>986</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D148">
-        <v>494</v>
+        <v>316</v>
       </c>
       <c r="E148">
-        <v>296</v>
+        <v>386</v>
       </c>
       <c r="F148">
-        <v>790</v>
+        <v>702</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>761</v>
+        <v>987</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D149">
-        <v>6012</v>
+        <v>25</v>
       </c>
       <c r="E149">
-        <v>12259</v>
+        <v>212</v>
       </c>
       <c r="F149">
-        <v>18271</v>
+        <v>237</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>762</v>
+        <v>988</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D150">
-        <v>268</v>
+        <v>191</v>
       </c>
       <c r="E150">
-        <v>126</v>
+        <v>3853</v>
       </c>
       <c r="F150">
-        <v>394</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>763</v>
+        <v>989</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D151">
-        <v>352</v>
+        <v>8</v>
       </c>
       <c r="E151">
-        <v>2305</v>
+        <v>545</v>
       </c>
       <c r="F151">
-        <v>2657</v>
+        <v>553</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>764</v>
+        <v>990</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D152">
-        <v>406</v>
+        <v>33</v>
       </c>
       <c r="E152">
-        <v>202</v>
+        <v>159</v>
       </c>
       <c r="F152">
-        <v>608</v>
+        <v>192</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B153" t="s">
-        <v>765</v>
+        <v>991</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D153">
-        <v>230</v>
+        <v>33</v>
       </c>
       <c r="E153">
-        <v>67</v>
+        <v>172</v>
       </c>
       <c r="F153">
-        <v>297</v>
+        <v>205</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B154" t="s">
-        <v>766</v>
+        <v>992</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D154">
-        <v>102</v>
+        <v>271</v>
       </c>
       <c r="E154">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="F154">
-        <v>172</v>
-[...21 lines deleted...]
-    </row>
+        <v>362</v>
+      </c>
+    </row>
+    <row r="155"/>
     <row r="156">
       <c r="A156">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B156" t="s">
-        <v>767</v>
+        <v>22</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D156">
-        <v>528</v>
+        <v>1893</v>
       </c>
       <c r="E156">
-        <v>127</v>
+        <v>9104</v>
       </c>
       <c r="F156">
-        <v>655</v>
-[...2 lines deleted...]
-    <row r="157"/>
+        <v>10997</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>32</v>
+      </c>
+      <c r="B157" t="s">
+        <v>32</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>389</v>
+      </c>
+      <c r="E157">
+        <v>1271</v>
+      </c>
+      <c r="F157">
+        <v>1660</v>
+      </c>
+    </row>
     <row r="158">
       <c r="A158">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B158" t="s">
-        <v>19</v>
+        <v>993</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D158">
-        <v>4050</v>
+        <v>593</v>
       </c>
       <c r="E158">
-        <v>1721</v>
+        <v>4991</v>
       </c>
       <c r="F158">
-        <v>5771</v>
+        <v>5584</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159" t="s">
-        <v>31</v>
+      <c r="A159">
+        <v>2</v>
       </c>
       <c r="B159" t="s">
-        <v>31</v>
+        <v>994</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D159">
-        <v>1319</v>
+        <v>631</v>
       </c>
       <c r="E159">
-        <v>452</v>
+        <v>735</v>
       </c>
       <c r="F159">
-        <v>1771</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B160" t="s">
-        <v>768</v>
+        <v>995</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D160">
-        <v>1659</v>
+        <v>63</v>
       </c>
       <c r="E160">
-        <v>567</v>
+        <v>122</v>
       </c>
       <c r="F160">
-        <v>2226</v>
+        <v>185</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B161" t="s">
-        <v>769</v>
+        <v>996</v>
       </c>
       <c r="C161" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D161">
-        <v>404</v>
+        <v>48</v>
       </c>
       <c r="E161">
-        <v>277</v>
+        <v>215</v>
       </c>
       <c r="F161">
-        <v>681</v>
+        <v>263</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B162" t="s">
-        <v>770</v>
+        <v>997</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D162">
-        <v>431</v>
+        <v>73</v>
       </c>
       <c r="E162">
-        <v>98</v>
+        <v>1238</v>
       </c>
       <c r="F162">
-        <v>529</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B163" t="s">
-        <v>771</v>
+        <v>998</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D163">
-        <v>237</v>
+        <v>25</v>
       </c>
       <c r="E163">
-        <v>327</v>
+        <v>128</v>
       </c>
       <c r="F163">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="164"/>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>7</v>
+      </c>
+      <c r="B164" t="s">
+        <v>999</v>
+      </c>
+      <c r="C164" t="s">
+        <v>40</v>
+      </c>
+      <c r="D164">
+        <v>22</v>
+      </c>
+      <c r="E164">
+        <v>141</v>
+      </c>
+      <c r="F164">
+        <v>163</v>
+      </c>
+    </row>
     <row r="165">
       <c r="A165">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B165" t="s">
-        <v>20</v>
+        <v>1000</v>
       </c>
       <c r="C165" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D165">
-        <v>1665</v>
+        <v>49</v>
       </c>
       <c r="E165">
-        <v>449</v>
+        <v>263</v>
       </c>
       <c r="F165">
-        <v>2114</v>
-[...21 lines deleted...]
-    </row>
+        <v>312</v>
+      </c>
+    </row>
+    <row r="166"/>
     <row r="167">
       <c r="A167">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B167" t="s">
-        <v>772</v>
+        <v>23</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D167">
-        <v>436</v>
+        <v>551</v>
       </c>
       <c r="E167">
-        <v>103</v>
+        <v>1175</v>
       </c>
       <c r="F167">
-        <v>539</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168">
-        <v>2</v>
+      <c r="A168" t="s">
+        <v>32</v>
       </c>
       <c r="B168" t="s">
-        <v>773</v>
+        <v>32</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>224</v>
+        <v>50</v>
       </c>
       <c r="E168">
-        <v>28</v>
+        <v>399</v>
       </c>
       <c r="F168">
-        <v>252</v>
+        <v>449</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>774</v>
+        <v>1001</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D169">
-        <v>102</v>
+        <v>161</v>
       </c>
       <c r="E169">
-        <v>28</v>
+        <v>244</v>
       </c>
       <c r="F169">
-        <v>130</v>
+        <v>405</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>775</v>
+        <v>1002</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D170">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="E170">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F170">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>776</v>
+        <v>1003</v>
       </c>
       <c r="C171" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D171">
-        <v>146</v>
+        <v>292</v>
       </c>
       <c r="E171">
-        <v>51</v>
+        <v>290</v>
       </c>
       <c r="F171">
-        <v>197</v>
+        <v>582</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>777</v>
+        <v>1004</v>
       </c>
       <c r="C172" t="s">
+        <v>40</v>
+      </c>
+      <c r="D172">
+        <v>11</v>
+      </c>
+      <c r="E172">
+        <v>28</v>
+      </c>
+      <c r="F172">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>778</v>
+        <v>1005</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E173">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="F173">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>779</v>
+        <v>1006</v>
       </c>
       <c r="C174" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D174">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="E174">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F174">
-        <v>99</v>
+        <v>47</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>780</v>
+        <v>1007</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D175">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E175">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F175">
-        <v>39</v>
-[...561 lines deleted...]
-        <v>140</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>18597</v>
+      </c>
+      <c r="H2">
+        <v>55608</v>
+      </c>
+      <c r="I2">
+        <v>74767</v>
+      </c>
+      <c r="J2">
+        <v>40944</v>
+      </c>
+      <c r="K2">
+        <v>61921</v>
+      </c>
+      <c r="L2">
+        <v>788</v>
+      </c>
+      <c r="M2">
+        <v>897</v>
+      </c>
+      <c r="N2">
+        <v>20585</v>
+      </c>
+      <c r="O2">
+        <v>419</v>
+      </c>
+      <c r="P2">
+        <v>21766</v>
+      </c>
+      <c r="Q2">
+        <v>788</v>
+      </c>
+      <c r="R2">
+        <v>13617</v>
+      </c>
+      <c r="S2">
+        <v>213</v>
+      </c>
+      <c r="T2">
+        <v>23239</v>
+      </c>
+      <c r="U2">
+        <v>4050</v>
+      </c>
+      <c r="V2">
+        <v>1665</v>
+      </c>
+      <c r="W2">
+        <v>13951</v>
+      </c>
+      <c r="X2">
+        <v>2047</v>
+      </c>
+      <c r="Y2">
+        <v>355862</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>5784</v>
+      </c>
+      <c r="H3">
+        <v>16540</v>
+      </c>
+      <c r="I3">
+        <v>16876</v>
+      </c>
+      <c r="J3">
+        <v>25219</v>
+      </c>
+      <c r="K3">
+        <v>20552</v>
+      </c>
+      <c r="L3">
+        <v>322</v>
+      </c>
+      <c r="M3">
+        <v>329</v>
+      </c>
+      <c r="N3">
+        <v>3789</v>
+      </c>
+      <c r="O3">
+        <v>193</v>
+      </c>
+      <c r="P3">
+        <v>8761</v>
+      </c>
+      <c r="Q3">
+        <v>212</v>
+      </c>
+      <c r="R3">
+        <v>2723</v>
+      </c>
+      <c r="S3">
+        <v>136</v>
+      </c>
+      <c r="T3">
+        <v>45878</v>
+      </c>
+      <c r="U3">
+        <v>1721</v>
+      </c>
+      <c r="V3">
+        <v>449</v>
+      </c>
+      <c r="W3">
+        <v>7183</v>
+      </c>
+      <c r="X3">
+        <v>784</v>
+      </c>
+      <c r="Y3">
+        <v>157451</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>24381</v>
+      </c>
+      <c r="H4">
+        <v>72148</v>
+      </c>
+      <c r="I4">
+        <v>91643</v>
+      </c>
+      <c r="J4">
+        <v>66163</v>
+      </c>
+      <c r="K4">
+        <v>82473</v>
+      </c>
+      <c r="L4">
+        <v>1110</v>
+      </c>
+      <c r="M4">
+        <v>1226</v>
+      </c>
+      <c r="N4">
+        <v>24374</v>
+      </c>
+      <c r="O4">
+        <v>612</v>
+      </c>
+      <c r="P4">
+        <v>30527</v>
+      </c>
+      <c r="Q4">
+        <v>1000</v>
+      </c>
+      <c r="R4">
+        <v>16340</v>
+      </c>
+      <c r="S4">
+        <v>349</v>
+      </c>
+      <c r="T4">
+        <v>69117</v>
+      </c>
+      <c r="U4">
+        <v>5771</v>
+      </c>
+      <c r="V4">
+        <v>2114</v>
+      </c>
+      <c r="W4">
+        <v>21134</v>
+      </c>
+      <c r="X4">
+        <v>2831</v>
+      </c>
+      <c r="Y4">
+        <v>513313</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
-[...195 lines deleted...]
-      <c r="A1" s="1" t="s">
         <v>33</v>
-      </c>
-[...2166 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2">
-        <v>5420</v>
+        <v>18597</v>
       </c>
       <c r="E2">
-        <v>22171</v>
+        <v>5784</v>
       </c>
       <c r="F2">
-        <v>27591</v>
+        <v>24381</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3">
-        <v>820</v>
+        <v>4128</v>
       </c>
       <c r="E3">
-        <v>3824</v>
+        <v>1357</v>
       </c>
       <c r="F3">
-        <v>4644</v>
+        <v>5485</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>888</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>3824</v>
+        <v>6662</v>
       </c>
       <c r="E4">
-        <v>12890</v>
+        <v>1623</v>
       </c>
       <c r="F4">
-        <v>16714</v>
+        <v>8285</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>889</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5">
-        <v>244</v>
+        <v>1714</v>
       </c>
       <c r="E5">
-        <v>1157</v>
+        <v>677</v>
       </c>
       <c r="F5">
-        <v>1401</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>890</v>
+        <v>42</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6">
-        <v>77</v>
+        <v>453</v>
       </c>
       <c r="E6">
-        <v>692</v>
+        <v>189</v>
       </c>
       <c r="F6">
-        <v>769</v>
+        <v>642</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>891</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7">
-        <v>186</v>
+        <v>756</v>
       </c>
       <c r="E7">
-        <v>1835</v>
+        <v>271</v>
       </c>
       <c r="F7">
-        <v>2021</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>892</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>94</v>
+        <v>265</v>
       </c>
       <c r="E8">
-        <v>964</v>
+        <v>90</v>
       </c>
       <c r="F8">
-        <v>1058</v>
+        <v>355</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>893</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>48</v>
+        <v>178</v>
       </c>
       <c r="E9">
-        <v>166</v>
+        <v>74</v>
       </c>
       <c r="F9">
-        <v>214</v>
+        <v>252</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>894</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10">
-        <v>57</v>
+        <v>447</v>
       </c>
       <c r="E10">
-        <v>502</v>
+        <v>396</v>
       </c>
       <c r="F10">
-        <v>559</v>
+        <v>843</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>895</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
-        <v>70</v>
+        <v>266</v>
       </c>
       <c r="E11">
-        <v>141</v>
+        <v>115</v>
       </c>
       <c r="F11">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="12"/>
+        <v>381</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>135</v>
+      </c>
+      <c r="E12">
+        <v>368</v>
+      </c>
+      <c r="F12">
+        <v>503</v>
+      </c>
+    </row>
     <row r="13">
       <c r="A13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>3395</v>
+        <v>3434</v>
       </c>
       <c r="E13">
-        <v>33730</v>
+        <v>552</v>
       </c>
       <c r="F13">
-        <v>37125</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>31</v>
+      <c r="A14">
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D14">
-        <v>1036</v>
+        <v>159</v>
       </c>
       <c r="E14">
-        <v>9105</v>
+        <v>72</v>
       </c>
       <c r="F14">
-        <v>10141</v>
-[...21 lines deleted...]
-    </row>
+        <v>231</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>897</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>944</v>
+        <v>55608</v>
       </c>
       <c r="E16">
-        <v>7993</v>
+        <v>16540</v>
       </c>
       <c r="F16">
-        <v>8937</v>
+        <v>72148</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>3</v>
+      <c r="A17" t="s">
+        <v>32</v>
       </c>
       <c r="B17" t="s">
-        <v>898</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>250</v>
+        <v>6613</v>
       </c>
       <c r="E17">
-        <v>1020</v>
+        <v>2042</v>
       </c>
       <c r="F17">
-        <v>1270</v>
+        <v>8655</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>899</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18">
-        <v>136</v>
+        <v>9454</v>
       </c>
       <c r="E18">
-        <v>1005</v>
+        <v>5660</v>
       </c>
       <c r="F18">
-        <v>1141</v>
+        <v>15114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>900</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D19">
-        <v>183</v>
+        <v>16658</v>
       </c>
       <c r="E19">
-        <v>712</v>
+        <v>4211</v>
       </c>
       <c r="F19">
-        <v>895</v>
+        <v>20869</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>901</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>100</v>
+        <v>7994</v>
       </c>
       <c r="E20">
-        <v>636</v>
+        <v>204</v>
       </c>
       <c r="F20">
-        <v>736</v>
+        <v>8198</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>902</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21">
-        <v>74</v>
+        <v>716</v>
       </c>
       <c r="E21">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="F21">
-        <v>308</v>
+        <v>921</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>903</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>113</v>
+        <v>594</v>
       </c>
       <c r="E22">
-        <v>951</v>
+        <v>246</v>
       </c>
       <c r="F22">
-        <v>1064</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>840</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>266</v>
+      </c>
+      <c r="E23">
+        <v>78</v>
+      </c>
+      <c r="F23">
+        <v>344</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>1061</v>
+      </c>
+      <c r="E24">
+        <v>371</v>
+      </c>
+      <c r="F24">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
         <v>8</v>
       </c>
-      <c r="C24" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D25">
-        <v>693</v>
+        <v>451</v>
       </c>
       <c r="E25">
-        <v>9244</v>
+        <v>65</v>
       </c>
       <c r="F25">
-        <v>9937</v>
+        <v>516</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>904</v>
+        <v>59</v>
       </c>
       <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>92</v>
+      </c>
+      <c r="E26">
         <v>39</v>
       </c>
-      <c r="D26">
-[...4 lines deleted...]
-      </c>
       <c r="F26">
-        <v>17251</v>
+        <v>131</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>905</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D27">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E27">
-        <v>8635</v>
+        <v>213</v>
       </c>
       <c r="F27">
-        <v>8874</v>
+        <v>446</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>906</v>
+        <v>61</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28">
-        <v>126</v>
+        <v>11476</v>
       </c>
       <c r="E28">
-        <v>1945</v>
+        <v>3206</v>
       </c>
       <c r="F28">
-        <v>2071</v>
-[...21 lines deleted...]
-    </row>
+        <v>14682</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>908</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>139</v>
+        <v>74767</v>
       </c>
       <c r="E30">
-        <v>5942</v>
+        <v>16876</v>
       </c>
       <c r="F30">
-        <v>6081</v>
+        <v>91643</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>6</v>
+      <c r="A31" t="s">
+        <v>32</v>
       </c>
       <c r="B31" t="s">
-        <v>909</v>
+        <v>32</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>7445</v>
       </c>
       <c r="E31">
-        <v>254</v>
+        <v>2784</v>
       </c>
       <c r="F31">
-        <v>280</v>
+        <v>10229</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>910</v>
+        <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>18868</v>
       </c>
       <c r="E32">
-        <v>276</v>
+        <v>2364</v>
       </c>
       <c r="F32">
-        <v>301</v>
+        <v>21232</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>911</v>
+        <v>63</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33">
-        <v>35</v>
+        <v>7467</v>
       </c>
       <c r="E33">
-        <v>458</v>
+        <v>2594</v>
       </c>
       <c r="F33">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>10061</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34">
+        <v>8465</v>
+      </c>
+      <c r="E34">
+        <v>1344</v>
+      </c>
+      <c r="F34">
+        <v>9809</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D35">
-        <v>6055</v>
+        <v>3961</v>
       </c>
       <c r="E35">
-        <v>42191</v>
+        <v>1889</v>
       </c>
       <c r="F35">
-        <v>48246</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>31</v>
+      <c r="A36">
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D36">
-        <v>1154</v>
+        <v>857</v>
       </c>
       <c r="E36">
-        <v>7700</v>
+        <v>525</v>
       </c>
       <c r="F36">
-        <v>8854</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>912</v>
+        <v>67</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D37">
-        <v>3252</v>
+        <v>501</v>
       </c>
       <c r="E37">
-        <v>16173</v>
+        <v>174</v>
       </c>
       <c r="F37">
-        <v>19425</v>
+        <v>675</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>913</v>
+        <v>68</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D38">
-        <v>364</v>
+        <v>6981</v>
       </c>
       <c r="E38">
-        <v>6761</v>
+        <v>1984</v>
       </c>
       <c r="F38">
-        <v>7125</v>
+        <v>8965</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>914</v>
+        <v>69</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D39">
-        <v>196</v>
+        <v>413</v>
       </c>
       <c r="E39">
-        <v>2549</v>
+        <v>212</v>
       </c>
       <c r="F39">
-        <v>2745</v>
+        <v>625</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>915</v>
+        <v>70</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D40">
-        <v>629</v>
+        <v>475</v>
       </c>
       <c r="E40">
-        <v>6435</v>
+        <v>1331</v>
       </c>
       <c r="F40">
-        <v>7064</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>916</v>
+        <v>71</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D41">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="E41">
-        <v>834</v>
+        <v>101</v>
       </c>
       <c r="F41">
-        <v>888</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>917</v>
+        <v>72</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D42">
-        <v>101</v>
+        <v>19134</v>
       </c>
       <c r="E42">
-        <v>390</v>
+        <v>1574</v>
       </c>
       <c r="F42">
-        <v>491</v>
-[...21 lines deleted...]
-    </row>
+        <v>20708</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>919</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>241</v>
+        <v>40944</v>
       </c>
       <c r="E44">
-        <v>586</v>
+        <v>25219</v>
       </c>
       <c r="F44">
-        <v>827</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>66163</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>5049</v>
+      </c>
+      <c r="E45">
+        <v>1516</v>
+      </c>
+      <c r="F45">
+        <v>6565</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D46">
-        <v>8821</v>
+        <v>11688</v>
       </c>
       <c r="E46">
-        <v>51582</v>
+        <v>3679</v>
       </c>
       <c r="F46">
-        <v>60403</v>
+        <v>15367</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>31</v>
+      <c r="A47">
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D47">
-        <v>898</v>
+        <v>15023</v>
       </c>
       <c r="E47">
-        <v>5003</v>
+        <v>14963</v>
       </c>
       <c r="F47">
-        <v>5901</v>
+        <v>29986</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>920</v>
+        <v>75</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D48">
-        <v>3155</v>
+        <v>416</v>
       </c>
       <c r="E48">
-        <v>18018</v>
+        <v>279</v>
       </c>
       <c r="F48">
-        <v>21173</v>
+        <v>695</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>921</v>
+        <v>76</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D49">
-        <v>867</v>
+        <v>5549</v>
       </c>
       <c r="E49">
-        <v>6849</v>
+        <v>2299</v>
       </c>
       <c r="F49">
-        <v>7716</v>
+        <v>7848</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>922</v>
+        <v>77</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D50">
-        <v>742</v>
+        <v>389</v>
       </c>
       <c r="E50">
-        <v>9901</v>
+        <v>107</v>
       </c>
       <c r="F50">
-        <v>10643</v>
+        <v>496</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>923</v>
+        <v>78</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D51">
-        <v>113</v>
+        <v>365</v>
       </c>
       <c r="E51">
-        <v>765</v>
+        <v>208</v>
       </c>
       <c r="F51">
-        <v>878</v>
+        <v>573</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>924</v>
+        <v>79</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D52">
-        <v>186</v>
+        <v>547</v>
       </c>
       <c r="E52">
-        <v>5178</v>
+        <v>138</v>
       </c>
       <c r="F52">
-        <v>5364</v>
+        <v>685</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>925</v>
+        <v>80</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D53">
-        <v>94</v>
+        <v>132</v>
       </c>
       <c r="E53">
-        <v>614</v>
+        <v>51</v>
       </c>
       <c r="F53">
-        <v>708</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>926</v>
+        <v>81</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D54">
-        <v>2299</v>
+        <v>301</v>
       </c>
       <c r="E54">
-        <v>4494</v>
+        <v>147</v>
       </c>
       <c r="F54">
-        <v>6793</v>
+        <v>448</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>927</v>
+        <v>82</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D55">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="E55">
-        <v>760</v>
+        <v>52</v>
       </c>
       <c r="F55">
-        <v>1227</v>
-[...7 lines deleted...]
-      <c r="B57" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
         <v>11</v>
       </c>
-      <c r="C57" t="s">
-[...11 lines deleted...]
-    </row>
+      <c r="B56" t="s">
+        <v>83</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56">
+        <v>1282</v>
+      </c>
+      <c r="E56">
+        <v>1780</v>
+      </c>
+      <c r="F56">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
-      <c r="A58" t="s">
-        <v>31</v>
+      <c r="A58">
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58">
-        <v>117</v>
+        <v>61921</v>
       </c>
       <c r="E58">
-        <v>598</v>
+        <v>20552</v>
       </c>
       <c r="F58">
-        <v>715</v>
+        <v>82473</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>1</v>
+      <c r="A59" t="s">
+        <v>32</v>
       </c>
       <c r="B59" t="s">
-        <v>928</v>
+        <v>32</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>212</v>
+        <v>4502</v>
       </c>
       <c r="E59">
-        <v>709</v>
+        <v>1381</v>
       </c>
       <c r="F59">
-        <v>921</v>
+        <v>5883</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>929</v>
+        <v>84</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D60">
-        <v>55</v>
+        <v>22221</v>
       </c>
       <c r="E60">
-        <v>313</v>
+        <v>6349</v>
       </c>
       <c r="F60">
-        <v>368</v>
+        <v>28570</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>930</v>
+        <v>85</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>11231</v>
       </c>
       <c r="E61">
-        <v>83</v>
+        <v>9210</v>
       </c>
       <c r="F61">
-        <v>110</v>
+        <v>20441</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>931</v>
+        <v>86</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D62">
-        <v>34</v>
+        <v>1664</v>
       </c>
       <c r="E62">
-        <v>183</v>
+        <v>148</v>
       </c>
       <c r="F62">
-        <v>217</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>932</v>
+        <v>87</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>1118</v>
       </c>
       <c r="E63">
-        <v>45</v>
+        <v>301</v>
       </c>
       <c r="F63">
-        <v>62</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>88</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64">
+        <v>20322</v>
+      </c>
+      <c r="E64">
+        <v>2382</v>
+      </c>
+      <c r="F64">
+        <v>22704</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
         <v>6</v>
       </c>
-      <c r="B64" t="s">
-[...15 lines deleted...]
-    <row r="65"/>
+      <c r="B65" t="s">
+        <v>89</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>179</v>
+      </c>
+      <c r="E65">
+        <v>51</v>
+      </c>
+      <c r="F65">
+        <v>230</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D66">
-        <v>2110</v>
+        <v>109</v>
       </c>
       <c r="E66">
-        <v>2321</v>
+        <v>32</v>
       </c>
       <c r="F66">
-        <v>4431</v>
+        <v>141</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>31</v>
+      <c r="A67">
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D67">
-        <v>598</v>
+        <v>145</v>
       </c>
       <c r="E67">
-        <v>856</v>
+        <v>44</v>
       </c>
       <c r="F67">
-        <v>1454</v>
+        <v>189</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>934</v>
+        <v>92</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D68">
-        <v>436</v>
+        <v>71</v>
       </c>
       <c r="E68">
-        <v>777</v>
+        <v>113</v>
       </c>
       <c r="F68">
-        <v>1213</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>935</v>
+        <v>93</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D69">
-        <v>338</v>
+        <v>45</v>
       </c>
       <c r="E69">
-        <v>333</v>
+        <v>29</v>
       </c>
       <c r="F69">
-        <v>671</v>
+        <v>74</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>936</v>
+        <v>94</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D70">
-        <v>200</v>
+        <v>314</v>
       </c>
       <c r="E70">
-        <v>85</v>
+        <v>512</v>
       </c>
       <c r="F70">
-        <v>285</v>
-[...21 lines deleted...]
-    </row>
+        <v>826</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>938</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D72">
-        <v>437</v>
+        <v>788</v>
       </c>
       <c r="E72">
-        <v>52</v>
+        <v>322</v>
       </c>
       <c r="F72">
-        <v>489</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>6</v>
+      <c r="A73" t="s">
+        <v>32</v>
       </c>
       <c r="B73" t="s">
-        <v>939</v>
+        <v>32</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>50</v>
+        <v>258</v>
       </c>
       <c r="E73">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="F73">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="74"/>
+        <v>378</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>178</v>
+      </c>
+      <c r="E74">
+        <v>77</v>
+      </c>
+      <c r="F74">
+        <v>255</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D75">
-        <v>3936</v>
+        <v>115</v>
       </c>
       <c r="E75">
-        <v>6844</v>
+        <v>49</v>
       </c>
       <c r="F75">
-        <v>10780</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>31</v>
+      <c r="A76">
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D76">
-        <v>644</v>
+        <v>54</v>
       </c>
       <c r="E76">
-        <v>1598</v>
+        <v>24</v>
       </c>
       <c r="F76">
-        <v>2242</v>
+        <v>78</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>940</v>
+        <v>98</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D77">
-        <v>1904</v>
+        <v>59</v>
       </c>
       <c r="E77">
-        <v>1887</v>
+        <v>19</v>
       </c>
       <c r="F77">
-        <v>3791</v>
+        <v>78</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>941</v>
+        <v>99</v>
       </c>
       <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
         <v>39</v>
       </c>
-      <c r="D78">
-[...1 lines deleted...]
-      </c>
       <c r="E78">
-        <v>1398</v>
+        <v>11</v>
       </c>
       <c r="F78">
-        <v>1595</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>942</v>
+        <v>100</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D79">
-        <v>473</v>
+        <v>85</v>
       </c>
       <c r="E79">
-        <v>200</v>
+        <v>22</v>
       </c>
       <c r="F79">
-        <v>673</v>
-[...21 lines deleted...]
-    </row>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>944</v>
+        <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D81">
-        <v>174</v>
+        <v>897</v>
       </c>
       <c r="E81">
-        <v>451</v>
+        <v>329</v>
       </c>
       <c r="F81">
-        <v>625</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>6</v>
+      <c r="A82" t="s">
+        <v>32</v>
       </c>
       <c r="B82" t="s">
-        <v>945</v>
+        <v>32</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>329</v>
+        <v>505</v>
       </c>
       <c r="E82">
-        <v>154</v>
+        <v>201</v>
       </c>
       <c r="F82">
-        <v>483</v>
+        <v>706</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>946</v>
+        <v>101</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D83">
-        <v>82</v>
+        <v>271</v>
       </c>
       <c r="E83">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F83">
-        <v>169</v>
+        <v>364</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>947</v>
+        <v>102</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D84">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="E84">
-        <v>721</v>
+        <v>35</v>
       </c>
       <c r="F84">
-        <v>792</v>
+        <v>156</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>20585</v>
       </c>
       <c r="E86">
-        <v>139</v>
+        <v>3789</v>
       </c>
       <c r="F86">
-        <v>169</v>
+        <v>24374</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B87" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>3798</v>
       </c>
       <c r="E87">
-        <v>80</v>
+        <v>885</v>
       </c>
       <c r="F87">
-        <v>96</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>948</v>
+        <v>103</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D88">
-        <v>8</v>
+        <v>11379</v>
       </c>
       <c r="E88">
-        <v>38</v>
+        <v>1907</v>
       </c>
       <c r="F88">
-        <v>46</v>
+        <v>13286</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>949</v>
+        <v>104</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D89">
-        <v>6</v>
+        <v>3073</v>
       </c>
       <c r="E89">
-        <v>21</v>
+        <v>214</v>
       </c>
       <c r="F89">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>105</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>530</v>
+      </c>
+      <c r="E90">
+        <v>75</v>
+      </c>
+      <c r="F90">
+        <v>605</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D91">
-        <v>14210</v>
+        <v>404</v>
       </c>
       <c r="E91">
-        <v>14754</v>
+        <v>54</v>
       </c>
       <c r="F91">
-        <v>28964</v>
+        <v>458</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>31</v>
+      <c r="A92">
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D92">
-        <v>1602</v>
+        <v>350</v>
       </c>
       <c r="E92">
-        <v>1597</v>
+        <v>97</v>
       </c>
       <c r="F92">
-        <v>3199</v>
+        <v>447</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>950</v>
+        <v>108</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D93">
-        <v>3122</v>
+        <v>109</v>
       </c>
       <c r="E93">
-        <v>8393</v>
+        <v>46</v>
       </c>
       <c r="F93">
-        <v>11515</v>
+        <v>155</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>951</v>
+        <v>109</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D94">
-        <v>2619</v>
+        <v>141</v>
       </c>
       <c r="E94">
-        <v>541</v>
+        <v>16</v>
       </c>
       <c r="F94">
-        <v>3160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>952</v>
+        <v>110</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D95">
-        <v>4064</v>
+        <v>406</v>
       </c>
       <c r="E95">
-        <v>686</v>
+        <v>322</v>
       </c>
       <c r="F95">
-        <v>4750</v>
+        <v>728</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>953</v>
+        <v>111</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D96">
-        <v>1252</v>
+        <v>92</v>
       </c>
       <c r="E96">
-        <v>271</v>
+        <v>21</v>
       </c>
       <c r="F96">
-        <v>1523</v>
+        <v>113</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>954</v>
+        <v>112</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D97">
-        <v>445</v>
+        <v>191</v>
       </c>
       <c r="E97">
-        <v>1032</v>
+        <v>30</v>
       </c>
       <c r="F97">
-        <v>1477</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>955</v>
+        <v>113</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D98">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="E98">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="F98">
-        <v>331</v>
-[...21 lines deleted...]
-    </row>
+        <v>234</v>
+      </c>
+    </row>
+    <row r="99"/>
     <row r="100">
       <c r="A100">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B100" t="s">
-        <v>957</v>
+        <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>132</v>
+        <v>419</v>
       </c>
       <c r="E100">
-        <v>1336</v>
+        <v>193</v>
       </c>
       <c r="F100">
-        <v>1468</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>612</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>32</v>
+      </c>
+      <c r="B101" t="s">
+        <v>32</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>113</v>
+      </c>
+      <c r="E101">
+        <v>68</v>
+      </c>
+      <c r="F101">
+        <v>181</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D102">
-        <v>256</v>
+        <v>149</v>
       </c>
       <c r="E102">
-        <v>532</v>
+        <v>46</v>
       </c>
       <c r="F102">
-        <v>788</v>
+        <v>195</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>31</v>
+      <c r="A103">
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D103">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="E103">
-        <v>282</v>
+        <v>45</v>
       </c>
       <c r="F103">
-        <v>342</v>
+        <v>68</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>116</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>134</v>
+      </c>
+      <c r="E104">
+        <v>34</v>
+      </c>
+      <c r="F104">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>21766</v>
+      </c>
+      <c r="E106">
+        <v>8761</v>
+      </c>
+      <c r="F106">
+        <v>30527</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>32</v>
+      </c>
+      <c r="B107" t="s">
+        <v>32</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>937</v>
+      </c>
+      <c r="E107">
+        <v>460</v>
+      </c>
+      <c r="F107">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
         <v>1</v>
       </c>
-      <c r="B104" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D108">
-        <v>522</v>
+        <v>16055</v>
       </c>
       <c r="E108">
-        <v>2649</v>
+        <v>3346</v>
       </c>
       <c r="F108">
-        <v>3171</v>
+        <v>19401</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>960</v>
+        <v>118</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D109">
-        <v>1759</v>
+        <v>3867</v>
       </c>
       <c r="E109">
-        <v>8985</v>
+        <v>4033</v>
       </c>
       <c r="F109">
-        <v>10744</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>961</v>
+        <v>119</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D110">
-        <v>442</v>
+        <v>139</v>
       </c>
       <c r="E110">
-        <v>8976</v>
+        <v>90</v>
       </c>
       <c r="F110">
-        <v>9418</v>
+        <v>229</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>962</v>
+        <v>120</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D111">
-        <v>217</v>
+        <v>108</v>
       </c>
       <c r="E111">
-        <v>415</v>
+        <v>66</v>
       </c>
       <c r="F111">
-        <v>632</v>
+        <v>174</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>963</v>
+        <v>121</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D112">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="E112">
-        <v>247</v>
+        <v>371</v>
       </c>
       <c r="F112">
-        <v>370</v>
+        <v>474</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>964</v>
+        <v>122</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D113">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="E113">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="F113">
-        <v>464</v>
+        <v>181</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>965</v>
+        <v>123</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D114">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="E114">
         <v>69</v>
       </c>
       <c r="F114">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B115" t="s">
-        <v>966</v>
+        <v>124</v>
       </c>
       <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115">
+        <v>102</v>
+      </c>
+      <c r="E115">
         <v>39</v>
       </c>
-      <c r="D115">
-[...4 lines deleted...]
-      </c>
       <c r="F115">
-        <v>238</v>
+        <v>141</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B116" t="s">
-        <v>967</v>
+        <v>125</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D116">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="E116">
-        <v>239</v>
+        <v>50</v>
       </c>
       <c r="F116">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="117"/>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
+        <v>126</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117">
+        <v>107</v>
+      </c>
+      <c r="E117">
+        <v>119</v>
+      </c>
+      <c r="F117">
+        <v>226</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B118" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D118">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="E118">
-        <v>569</v>
+        <v>54</v>
       </c>
       <c r="F118">
-        <v>669</v>
-[...21 lines deleted...]
-    </row>
+        <v>205</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B120" t="s">
-        <v>968</v>
+        <v>16</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>788</v>
       </c>
       <c r="E120">
-        <v>62</v>
+        <v>212</v>
       </c>
       <c r="F120">
-        <v>86</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>2</v>
+      <c r="A121" t="s">
+        <v>32</v>
       </c>
       <c r="B121" t="s">
-        <v>969</v>
+        <v>32</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>414</v>
       </c>
       <c r="E121">
-        <v>363</v>
+        <v>112</v>
       </c>
       <c r="F121">
-        <v>384</v>
+        <v>526</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>970</v>
+        <v>128</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D122">
-        <v>11</v>
+        <v>262</v>
       </c>
       <c r="E122">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="F122">
-        <v>32</v>
-[...10 lines deleted...]
-      <c r="C124" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>129</v>
+      </c>
+      <c r="C123" t="s">
+        <v>40</v>
+      </c>
+      <c r="D123">
+        <v>112</v>
+      </c>
+      <c r="E123">
         <v>36</v>
       </c>
-      <c r="D124">
-[...8 lines deleted...]
-    </row>
+      <c r="F123">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="124"/>
     <row r="125">
-      <c r="A125" t="s">
-        <v>31</v>
+      <c r="A125">
+        <v>12</v>
       </c>
       <c r="B125" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
-        <v>611</v>
+        <v>13617</v>
       </c>
       <c r="E125">
-        <v>2834</v>
+        <v>2723</v>
       </c>
       <c r="F125">
-        <v>3445</v>
+        <v>16340</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126">
-        <v>1</v>
+      <c r="A126" t="s">
+        <v>32</v>
       </c>
       <c r="B126" t="s">
-        <v>971</v>
+        <v>32</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>2047</v>
+        <v>1683</v>
       </c>
       <c r="E126">
-        <v>8290</v>
+        <v>416</v>
       </c>
       <c r="F126">
-        <v>10337</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>972</v>
+        <v>130</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D127">
-        <v>3792</v>
+        <v>10241</v>
       </c>
       <c r="E127">
-        <v>2770</v>
+        <v>1092</v>
       </c>
       <c r="F127">
-        <v>6562</v>
+        <v>11333</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>973</v>
+        <v>131</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D128">
-        <v>183</v>
+        <v>692</v>
       </c>
       <c r="E128">
-        <v>912</v>
+        <v>792</v>
       </c>
       <c r="F128">
-        <v>1095</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>974</v>
+        <v>132</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D129">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E129">
-        <v>1922</v>
+        <v>99</v>
       </c>
       <c r="F129">
-        <v>2073</v>
+        <v>254</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B130" t="s">
-        <v>975</v>
+        <v>133</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D130">
-        <v>376</v>
+        <v>190</v>
       </c>
       <c r="E130">
-        <v>2996</v>
+        <v>67</v>
       </c>
       <c r="F130">
-        <v>3372</v>
+        <v>257</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B131" t="s">
-        <v>976</v>
+        <v>134</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>178</v>
       </c>
       <c r="E131">
-        <v>216</v>
+        <v>67</v>
       </c>
       <c r="F131">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B132" t="s">
-        <v>977</v>
+        <v>135</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D132">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="E132">
-        <v>155</v>
+        <v>42</v>
       </c>
       <c r="F132">
-        <v>198</v>
+        <v>223</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>136</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133">
+        <v>74</v>
+      </c>
+      <c r="E133">
+        <v>46</v>
+      </c>
+      <c r="F133">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
         <v>8</v>
       </c>
-      <c r="B133" t="s">
-[...15 lines deleted...]
-    <row r="134"/>
+      <c r="B134" t="s">
+        <v>137</v>
+      </c>
+      <c r="C134" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134">
+        <v>41</v>
+      </c>
+      <c r="E134">
+        <v>16</v>
+      </c>
+      <c r="F134">
+        <v>57</v>
+      </c>
+    </row>
     <row r="135">
       <c r="A135">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B135" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D135">
-        <v>511</v>
+        <v>72</v>
       </c>
       <c r="E135">
-        <v>5393</v>
+        <v>38</v>
       </c>
       <c r="F135">
-        <v>5904</v>
+        <v>110</v>
       </c>
     </row>
     <row r="136">
-      <c r="A136" t="s">
-        <v>31</v>
+      <c r="A136">
+        <v>10</v>
       </c>
       <c r="B136" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D136">
-        <v>188</v>
+        <v>38</v>
       </c>
       <c r="E136">
-        <v>1438</v>
+        <v>22</v>
       </c>
       <c r="F136">
-        <v>1626</v>
+        <v>60</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>978</v>
+        <v>140</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D137">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="E137">
-        <v>1632</v>
+        <v>26</v>
       </c>
       <c r="F137">
-        <v>1757</v>
-[...21 lines deleted...]
-    </row>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B139" t="s">
-        <v>980</v>
+        <v>18</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>213</v>
       </c>
       <c r="E139">
-        <v>756</v>
+        <v>136</v>
       </c>
       <c r="F139">
-        <v>773</v>
+        <v>349</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140">
-        <v>4</v>
+      <c r="A140" t="s">
+        <v>32</v>
       </c>
       <c r="B140" t="s">
-        <v>981</v>
+        <v>32</v>
       </c>
       <c r="C140" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="E140">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="F140">
-        <v>183</v>
+        <v>127</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>982</v>
+        <v>141</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D141">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="E141">
-        <v>159</v>
+        <v>81</v>
       </c>
       <c r="F141">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>983</v>
+        <v>142</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E142">
-        <v>152</v>
+        <v>21</v>
       </c>
       <c r="F142">
-        <v>168</v>
-[...22 lines deleted...]
-    <row r="144"/>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>19</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>23239</v>
+      </c>
+      <c r="E144">
+        <v>45878</v>
+      </c>
+      <c r="F144">
+        <v>69117</v>
+      </c>
+    </row>
     <row r="145">
-      <c r="A145">
-        <v>16</v>
+      <c r="A145" t="s">
+        <v>32</v>
       </c>
       <c r="B145" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1781</v>
+        <v>2892</v>
       </c>
       <c r="E145">
-        <v>12623</v>
+        <v>1733</v>
       </c>
       <c r="F145">
-        <v>14404</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>31</v>
+      <c r="A146">
+        <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D146">
-        <v>306</v>
+        <v>3910</v>
       </c>
       <c r="E146">
-        <v>1639</v>
+        <v>28044</v>
       </c>
       <c r="F146">
-        <v>1945</v>
+        <v>31954</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>985</v>
+        <v>144</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D147">
-        <v>598</v>
+        <v>7818</v>
       </c>
       <c r="E147">
-        <v>5566</v>
+        <v>602</v>
       </c>
       <c r="F147">
-        <v>6164</v>
+        <v>8420</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>986</v>
+        <v>145</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D148">
-        <v>316</v>
+        <v>494</v>
       </c>
       <c r="E148">
-        <v>386</v>
+        <v>296</v>
       </c>
       <c r="F148">
-        <v>702</v>
+        <v>790</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>987</v>
+        <v>146</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D149">
-        <v>25</v>
+        <v>6012</v>
       </c>
       <c r="E149">
-        <v>212</v>
+        <v>12259</v>
       </c>
       <c r="F149">
-        <v>237</v>
+        <v>18271</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>988</v>
+        <v>147</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D150">
-        <v>191</v>
+        <v>268</v>
       </c>
       <c r="E150">
-        <v>3853</v>
+        <v>126</v>
       </c>
       <c r="F150">
-        <v>4044</v>
+        <v>394</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>989</v>
+        <v>148</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D151">
-        <v>8</v>
+        <v>352</v>
       </c>
       <c r="E151">
-        <v>545</v>
+        <v>2305</v>
       </c>
       <c r="F151">
-        <v>553</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>990</v>
+        <v>149</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D152">
-        <v>33</v>
+        <v>406</v>
       </c>
       <c r="E152">
-        <v>159</v>
+        <v>202</v>
       </c>
       <c r="F152">
-        <v>192</v>
+        <v>608</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>991</v>
+        <v>150</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D153">
-        <v>33</v>
+        <v>230</v>
       </c>
       <c r="E153">
-        <v>172</v>
+        <v>67</v>
       </c>
       <c r="F153">
-        <v>205</v>
+        <v>297</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>992</v>
+        <v>151</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D154">
-        <v>271</v>
+        <v>102</v>
       </c>
       <c r="E154">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="F154">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="155"/>
+        <v>172</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>10</v>
+      </c>
+      <c r="B155" t="s">
+        <v>152</v>
+      </c>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155">
+        <v>227</v>
+      </c>
+      <c r="E155">
+        <v>47</v>
+      </c>
+      <c r="F155">
+        <v>274</v>
+      </c>
+    </row>
     <row r="156">
       <c r="A156">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>21</v>
+        <v>153</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D156">
-        <v>1893</v>
+        <v>528</v>
       </c>
       <c r="E156">
-        <v>9104</v>
+        <v>127</v>
       </c>
       <c r="F156">
-        <v>10997</v>
-[...21 lines deleted...]
-    </row>
+        <v>655</v>
+      </c>
+    </row>
+    <row r="157"/>
     <row r="158">
       <c r="A158">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B158" t="s">
-        <v>993</v>
+        <v>20</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D158">
-        <v>593</v>
+        <v>4050</v>
       </c>
       <c r="E158">
-        <v>4991</v>
+        <v>1721</v>
       </c>
       <c r="F158">
-        <v>5584</v>
+        <v>5771</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159">
-        <v>2</v>
+      <c r="A159" t="s">
+        <v>32</v>
       </c>
       <c r="B159" t="s">
-        <v>994</v>
+        <v>32</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>631</v>
+        <v>1319</v>
       </c>
       <c r="E159">
-        <v>735</v>
+        <v>452</v>
       </c>
       <c r="F159">
-        <v>1366</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>995</v>
+        <v>154</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D160">
-        <v>63</v>
+        <v>1659</v>
       </c>
       <c r="E160">
-        <v>122</v>
+        <v>567</v>
       </c>
       <c r="F160">
-        <v>185</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="C161" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D161">
-        <v>48</v>
+        <v>404</v>
       </c>
       <c r="E161">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="F161">
-        <v>263</v>
+        <v>681</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>997</v>
+        <v>156</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D162">
-        <v>73</v>
+        <v>431</v>
       </c>
       <c r="E162">
-        <v>1238</v>
+        <v>98</v>
       </c>
       <c r="F162">
-        <v>1311</v>
+        <v>529</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>998</v>
+        <v>157</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D163">
-        <v>25</v>
+        <v>237</v>
       </c>
       <c r="E163">
-        <v>128</v>
+        <v>327</v>
       </c>
       <c r="F163">
-        <v>153</v>
-[...21 lines deleted...]
-    </row>
+        <v>564</v>
+      </c>
+    </row>
+    <row r="164"/>
     <row r="165">
       <c r="A165">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>1000</v>
+        <v>21</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D165">
-        <v>49</v>
+        <v>1665</v>
       </c>
       <c r="E165">
-        <v>263</v>
+        <v>449</v>
       </c>
       <c r="F165">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="166"/>
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>32</v>
+      </c>
+      <c r="B166" t="s">
+        <v>32</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>267</v>
+      </c>
+      <c r="E166">
+        <v>81</v>
+      </c>
+      <c r="F166">
+        <v>348</v>
+      </c>
+    </row>
     <row r="167">
       <c r="A167">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D167">
-        <v>551</v>
+        <v>436</v>
       </c>
       <c r="E167">
-        <v>1175</v>
+        <v>103</v>
       </c>
       <c r="F167">
-        <v>1726</v>
+        <v>539</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" t="s">
-        <v>31</v>
+      <c r="A168">
+        <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>31</v>
+        <v>159</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D168">
-        <v>50</v>
+        <v>224</v>
       </c>
       <c r="E168">
-        <v>399</v>
+        <v>28</v>
       </c>
       <c r="F168">
-        <v>449</v>
+        <v>252</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>1001</v>
+        <v>160</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D169">
-        <v>161</v>
+        <v>102</v>
       </c>
       <c r="E169">
-        <v>244</v>
+        <v>28</v>
       </c>
       <c r="F169">
-        <v>405</v>
+        <v>130</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>1002</v>
+        <v>161</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D170">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="E170">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F170">
-        <v>99</v>
+        <v>84</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>1003</v>
+        <v>162</v>
       </c>
       <c r="C171" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D171">
-        <v>292</v>
+        <v>146</v>
       </c>
       <c r="E171">
-        <v>290</v>
+        <v>51</v>
       </c>
       <c r="F171">
-        <v>582</v>
+        <v>197</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>1004</v>
+        <v>163</v>
       </c>
       <c r="C172" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D172">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="E172">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F172">
-        <v>39</v>
+        <v>288</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B173" t="s">
-        <v>1005</v>
+        <v>164</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D173">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="E173">
+        <v>10</v>
+      </c>
+      <c r="F173">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B174" t="s">
-        <v>1006</v>
+        <v>165</v>
       </c>
       <c r="C174" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D174">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="E174">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F174">
-        <v>47</v>
+        <v>99</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>166</v>
+      </c>
+      <c r="C175" t="s">
+        <v>40</v>
+      </c>
+      <c r="D175">
+        <v>28</v>
+      </c>
+      <c r="E175">
+        <v>11</v>
+      </c>
+      <c r="F175">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>167</v>
+      </c>
+      <c r="C176" t="s">
+        <v>40</v>
+      </c>
+      <c r="D176">
+        <v>37</v>
+      </c>
+      <c r="E176">
+        <v>9</v>
+      </c>
+      <c r="F176">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>11</v>
+      </c>
+      <c r="B177" t="s">
+        <v>168</v>
+      </c>
+      <c r="C177" t="s">
+        <v>40</v>
+      </c>
+      <c r="D177">
+        <v>57</v>
+      </c>
+      <c r="E177">
         <v>7</v>
       </c>
-      <c r="B175" t="s">
-[...30 lines deleted...]
-      <c r="B1" s="1" t="s">
+      <c r="F177">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>17</v>
+      </c>
+      <c r="B179" t="s">
+        <v>22</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>13951</v>
+      </c>
+      <c r="E179">
+        <v>7183</v>
+      </c>
+      <c r="F179">
+        <v>21134</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>32</v>
+      </c>
+      <c r="B180" t="s">
+        <v>32</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>897</v>
+      </c>
+      <c r="E180">
+        <v>326</v>
+      </c>
+      <c r="F180">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="B181" t="s">
+        <v>169</v>
+      </c>
+      <c r="C181" t="s">
+        <v>40</v>
+      </c>
+      <c r="D181">
+        <v>4125</v>
+      </c>
+      <c r="E181">
+        <v>3920</v>
+      </c>
+      <c r="F181">
+        <v>8045</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="B182" t="s">
+        <v>170</v>
+      </c>
+      <c r="C182" t="s">
+        <v>40</v>
+      </c>
+      <c r="D182">
+        <v>473</v>
+      </c>
+      <c r="E182">
+        <v>111</v>
+      </c>
+      <c r="F182">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="B183" t="s">
+        <v>171</v>
+      </c>
+      <c r="C183" t="s">
+        <v>40</v>
+      </c>
+      <c r="D183">
+        <v>90</v>
+      </c>
+      <c r="E183">
+        <v>22</v>
+      </c>
+      <c r="F183">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="B184" t="s">
+        <v>172</v>
+      </c>
+      <c r="C184" t="s">
+        <v>40</v>
+      </c>
+      <c r="D184">
+        <v>160</v>
+      </c>
+      <c r="E184">
+        <v>46</v>
+      </c>
+      <c r="F184">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="B185" t="s">
+        <v>173</v>
+      </c>
+      <c r="C185" t="s">
+        <v>40</v>
+      </c>
+      <c r="D185">
+        <v>346</v>
+      </c>
+      <c r="E185">
+        <v>49</v>
+      </c>
+      <c r="F185">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="B186" t="s">
+        <v>174</v>
+      </c>
+      <c r="C186" t="s">
+        <v>40</v>
+      </c>
+      <c r="D186">
+        <v>41</v>
+      </c>
+      <c r="E186">
+        <v>19</v>
+      </c>
+      <c r="F186">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="B187" t="s">
+        <v>175</v>
+      </c>
+      <c r="C187" t="s">
+        <v>40</v>
+      </c>
+      <c r="D187">
+        <v>6316</v>
+      </c>
+      <c r="E187">
+        <v>1513</v>
+      </c>
+      <c r="F187">
+        <v>7829</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="B188" t="s">
+        <v>176</v>
+      </c>
+      <c r="C188" t="s">
+        <v>40</v>
+      </c>
+      <c r="D188">
+        <v>94</v>
+      </c>
+      <c r="E188">
+        <v>36</v>
+      </c>
+      <c r="F188">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="B189" t="s">
+        <v>177</v>
+      </c>
+      <c r="C189" t="s">
+        <v>40</v>
+      </c>
+      <c r="D189">
+        <v>24</v>
+      </c>
+      <c r="E189">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="B190" t="s">
+        <v>178</v>
+      </c>
+      <c r="C190" t="s">
+        <v>40</v>
+      </c>
+      <c r="D190">
+        <v>33</v>
+      </c>
+      <c r="E190">
+        <v>20</v>
+      </c>
+      <c r="F190">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O1" s="1" t="s">
+      <c r="B191" t="s">
+        <v>179</v>
+      </c>
+      <c r="C191" t="s">
+        <v>40</v>
+      </c>
+      <c r="D191">
+        <v>1352</v>
+      </c>
+      <c r="E191">
+        <v>1113</v>
+      </c>
+      <c r="F191">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="192"/>
+    <row r="193">
+      <c r="A193">
+        <v>24</v>
+      </c>
+      <c r="B193" t="s">
+        <v>23</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193">
+        <v>2047</v>
+      </c>
+      <c r="E193">
+        <v>784</v>
+      </c>
+      <c r="F193">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>32</v>
+      </c>
+      <c r="B194" t="s">
+        <v>32</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194">
+        <v>346</v>
+      </c>
+      <c r="E194">
+        <v>75</v>
+      </c>
+      <c r="F194">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>180</v>
+      </c>
+      <c r="C195" t="s">
+        <v>40</v>
+      </c>
+      <c r="D195">
+        <v>879</v>
+      </c>
+      <c r="E195">
+        <v>163</v>
+      </c>
+      <c r="F195">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>2</v>
+      </c>
+      <c r="B196" t="s">
+        <v>181</v>
+      </c>
+      <c r="C196" t="s">
+        <v>40</v>
+      </c>
+      <c r="D196">
+        <v>225</v>
+      </c>
+      <c r="E196">
+        <v>461</v>
+      </c>
+      <c r="F196">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>3</v>
+      </c>
+      <c r="B197" t="s">
+        <v>182</v>
+      </c>
+      <c r="C197" t="s">
+        <v>40</v>
+      </c>
+      <c r="D197">
+        <v>47</v>
+      </c>
+      <c r="E197">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
-[...14 lines deleted...]
-      <c r="U1" s="1" t="s">
+      <c r="F197">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>4</v>
+      </c>
+      <c r="B198" t="s">
+        <v>183</v>
+      </c>
+      <c r="C198" t="s">
+        <v>40</v>
+      </c>
+      <c r="D198">
+        <v>113</v>
+      </c>
+      <c r="E198">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="F198">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>5</v>
+      </c>
+      <c r="B199" t="s">
+        <v>184</v>
+      </c>
+      <c r="C199" t="s">
+        <v>40</v>
+      </c>
+      <c r="D199">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
-[...16 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E199">
+        <v>5</v>
+      </c>
+      <c r="F199">
         <v>26</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>6</v>
+      </c>
+      <c r="B200" t="s">
+        <v>185</v>
+      </c>
+      <c r="C200" t="s">
+        <v>40</v>
+      </c>
+      <c r="D200">
+        <v>55</v>
+      </c>
+      <c r="E200">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>7</v>
+      </c>
+      <c r="B201" t="s">
+        <v>186</v>
+      </c>
+      <c r="C201" t="s">
+        <v>40</v>
+      </c>
+      <c r="D201">
+        <v>6</v>
+      </c>
+      <c r="E201">
+        <v>5</v>
+      </c>
+      <c r="F201">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>187</v>
+      </c>
+      <c r="C202" t="s">
+        <v>40</v>
+      </c>
+      <c r="D202">
+        <v>164</v>
+      </c>
+      <c r="E202">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>9</v>
+      </c>
+      <c r="B203" t="s">
+        <v>188</v>
+      </c>
+      <c r="C203" t="s">
+        <v>40</v>
+      </c>
+      <c r="D203">
+        <v>45</v>
+      </c>
+      <c r="E203">
+        <v>3</v>
+      </c>
+      <c r="F203">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>10</v>
+      </c>
+      <c r="B204" t="s">
+        <v>189</v>
+      </c>
+      <c r="C204" t="s">
+        <v>40</v>
+      </c>
+      <c r="D204">
+        <v>20</v>
+      </c>
+      <c r="E204">
+        <v>8</v>
+      </c>
+      <c r="F204">
         <v>28</v>
       </c>
-      <c r="G2">
-[...1048 lines deleted...]
-      <c r="B47" t="s">
+    </row>
+    <row r="205">
+      <c r="A205">
         <v>11</v>
       </c>
-      <c r="C47" t="s">
-[...299 lines deleted...]
-      <c r="B65" t="s">
+      <c r="B205" t="s">
+        <v>190</v>
+      </c>
+      <c r="C205" t="s">
+        <v>40</v>
+      </c>
+      <c r="D205">
+        <v>126</v>
+      </c>
+      <c r="E205">
         <v>14</v>
       </c>
-      <c r="C65" t="s">
-[...1277 lines deleted...]
-        <v>50</v>
+      <c r="F205">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -18970,89 +21804,89 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>125</v>
+        <v>191</v>
       </c>
       <c r="D2" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="E2" t="s">
-        <v>127</v>
+        <v>193</v>
       </c>
       <c r="F2" t="s">
-        <v>128</v>
+        <v>194</v>
       </c>
       <c r="G2">
         <v>38240</v>
       </c>
       <c r="H2">
         <v>37066</v>
       </c>
       <c r="I2">
         <v>42638</v>
       </c>
       <c r="J2">
         <v>27038</v>
       </c>
       <c r="K2">
         <v>31745</v>
       </c>
       <c r="L2">
         <v>1091</v>
       </c>
       <c r="M2">
         <v>4083</v>
       </c>
       <c r="N2">
         <v>24098</v>
       </c>
@@ -19070,54 +21904,54 @@
       </c>
       <c r="S2">
         <v>463</v>
       </c>
       <c r="T2">
         <v>33685</v>
       </c>
       <c r="U2">
         <v>1764</v>
       </c>
       <c r="V2">
         <v>3285</v>
       </c>
       <c r="W2">
         <v>26007</v>
       </c>
       <c r="X2">
         <v>1735</v>
       </c>
       <c r="Y2">
         <v>312001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G3">
         <v>38240</v>
       </c>
       <c r="H3">
         <v>37066</v>
       </c>
       <c r="I3">
         <v>42638</v>
       </c>
       <c r="J3">
         <v>27038</v>
       </c>
       <c r="K3">
         <v>31745</v>
       </c>
       <c r="L3">
         <v>1091</v>
       </c>
       <c r="M3">
         <v>4083</v>
       </c>
       <c r="N3">
         <v>24098</v>
       </c>
@@ -19146,2678 +21980,2678 @@
         <v>3285</v>
       </c>
       <c r="W3">
         <v>26007</v>
       </c>
       <c r="X3">
         <v>1735</v>
       </c>
       <c r="Y3">
         <v>312001</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2">
         <v>38240</v>
       </c>
       <c r="E2">
         <v>38240</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3">
         <v>6381</v>
       </c>
       <c r="E3">
         <v>6381</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>129</v>
+        <v>195</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4">
         <v>17412</v>
       </c>
       <c r="E4">
         <v>17412</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>130</v>
+        <v>196</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5">
         <v>12684</v>
       </c>
       <c r="E5">
         <v>12684</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>131</v>
+        <v>197</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6">
         <v>784</v>
       </c>
       <c r="E6">
         <v>784</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7">
         <v>358</v>
       </c>
       <c r="E7">
         <v>358</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>133</v>
+        <v>199</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8">
         <v>197</v>
       </c>
       <c r="E8">
         <v>197</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>134</v>
+        <v>200</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
         <v>110</v>
       </c>
       <c r="E9">
         <v>110</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10">
         <v>148</v>
       </c>
       <c r="E10">
         <v>148</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>136</v>
+        <v>202</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
         <v>166</v>
       </c>
       <c r="E11">
         <v>166</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>37066</v>
       </c>
       <c r="E13">
         <v>37066</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>7896</v>
       </c>
       <c r="E14">
         <v>7896</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>137</v>
+        <v>203</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15">
         <v>19424</v>
       </c>
       <c r="E15">
         <v>19424</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16">
         <v>3086</v>
       </c>
       <c r="E16">
         <v>3086</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17">
         <v>3145</v>
       </c>
       <c r="E17">
         <v>3145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18">
         <v>943</v>
       </c>
       <c r="E18">
         <v>943</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D19">
         <v>951</v>
       </c>
       <c r="E19">
         <v>951</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20">
         <v>958</v>
       </c>
       <c r="E20">
         <v>958</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21">
         <v>395</v>
       </c>
       <c r="E21">
         <v>395</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>144</v>
+        <v>210</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D22">
         <v>268</v>
       </c>
       <c r="E22">
         <v>268</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>42638</v>
       </c>
       <c r="E24">
         <v>42638</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>7127</v>
       </c>
       <c r="E25">
         <v>7127</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>145</v>
+        <v>211</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D26">
         <v>9191</v>
       </c>
       <c r="E26">
         <v>9191</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>146</v>
+        <v>212</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D27">
         <v>2276</v>
       </c>
       <c r="E27">
         <v>2276</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28">
         <v>20275</v>
       </c>
       <c r="E28">
         <v>20275</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D29">
         <v>825</v>
       </c>
       <c r="E29">
         <v>825</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>149</v>
+        <v>215</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D30">
         <v>2492</v>
       </c>
       <c r="E30">
         <v>2492</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>150</v>
+        <v>216</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D31">
         <v>225</v>
       </c>
       <c r="E31">
         <v>225</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>151</v>
+        <v>217</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D32">
         <v>139</v>
       </c>
       <c r="E32">
         <v>139</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>152</v>
+        <v>218</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33">
         <v>88</v>
       </c>
       <c r="E33">
         <v>88</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>27038</v>
       </c>
       <c r="E35">
         <v>27038</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>4681</v>
       </c>
       <c r="E36">
         <v>4681</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D37">
         <v>16567</v>
       </c>
       <c r="E37">
         <v>16567</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>154</v>
+        <v>220</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D38">
         <v>988</v>
       </c>
       <c r="E38">
         <v>988</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D39">
         <v>849</v>
       </c>
       <c r="E39">
         <v>849</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D40">
         <v>1037</v>
       </c>
       <c r="E40">
         <v>1037</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D41">
         <v>483</v>
       </c>
       <c r="E41">
         <v>483</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>158</v>
+        <v>224</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D42">
         <v>553</v>
       </c>
       <c r="E42">
         <v>553</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D43">
         <v>1628</v>
       </c>
       <c r="E43">
         <v>1628</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>160</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D44">
         <v>252</v>
       </c>
       <c r="E44">
         <v>252</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>31745</v>
       </c>
       <c r="E46">
         <v>31745</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>3759</v>
       </c>
       <c r="E47">
         <v>3759</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>161</v>
+        <v>227</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D48">
         <v>24461</v>
       </c>
       <c r="E48">
         <v>24461</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>228</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D49">
         <v>1243</v>
       </c>
       <c r="E49">
         <v>1243</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>163</v>
+        <v>229</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D50">
         <v>422</v>
       </c>
       <c r="E50">
         <v>422</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>164</v>
+        <v>230</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D51">
         <v>447</v>
       </c>
       <c r="E51">
         <v>447</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>165</v>
+        <v>231</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D52">
         <v>1027</v>
       </c>
       <c r="E52">
         <v>1027</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>166</v>
+        <v>232</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D53">
         <v>152</v>
       </c>
       <c r="E53">
         <v>152</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>167</v>
+        <v>233</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D54">
         <v>128</v>
       </c>
       <c r="E54">
         <v>128</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D55">
         <v>106</v>
       </c>
       <c r="E55">
         <v>106</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>1091</v>
       </c>
       <c r="E57">
         <v>1091</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B58" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>564</v>
       </c>
       <c r="E58">
         <v>564</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>169</v>
+        <v>235</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D59">
         <v>281</v>
       </c>
       <c r="E59">
         <v>281</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D60">
         <v>169</v>
       </c>
       <c r="E60">
         <v>169</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D61">
         <v>77</v>
       </c>
       <c r="E61">
         <v>77</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>4083</v>
       </c>
       <c r="E63">
         <v>4083</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>1001</v>
       </c>
       <c r="E64">
         <v>1001</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D65">
         <v>2089</v>
       </c>
       <c r="E65">
         <v>2089</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>173</v>
+        <v>239</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D66">
         <v>179</v>
       </c>
       <c r="E66">
         <v>179</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>240</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D67">
         <v>160</v>
       </c>
       <c r="E67">
         <v>160</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D68">
         <v>223</v>
       </c>
       <c r="E68">
         <v>223</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>242</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D69">
         <v>44</v>
       </c>
       <c r="E69">
         <v>44</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>243</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D70">
         <v>56</v>
       </c>
       <c r="E70">
         <v>56</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>178</v>
+        <v>244</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D71">
         <v>301</v>
       </c>
       <c r="E71">
         <v>301</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>179</v>
+        <v>245</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72">
         <v>30</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>8</v>
       </c>
       <c r="B74" t="s">
         <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>24098</v>
       </c>
       <c r="E74">
         <v>24098</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>2968</v>
       </c>
       <c r="E75">
         <v>2968</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>246</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D76">
         <v>13767</v>
       </c>
       <c r="E76">
         <v>13767</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>181</v>
+        <v>247</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D77">
         <v>4581</v>
       </c>
       <c r="E77">
         <v>4581</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>248</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D78">
         <v>634</v>
       </c>
       <c r="E78">
         <v>634</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D79">
         <v>233</v>
       </c>
       <c r="E79">
         <v>233</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>184</v>
+        <v>250</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D80">
         <v>239</v>
       </c>
       <c r="E80">
         <v>239</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>185</v>
+        <v>251</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D81">
         <v>151</v>
       </c>
       <c r="E81">
         <v>151</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>186</v>
+        <v>252</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D82">
         <v>428</v>
       </c>
       <c r="E82">
         <v>428</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>187</v>
+        <v>253</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D83">
         <v>1097</v>
       </c>
       <c r="E83">
         <v>1097</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>275</v>
       </c>
       <c r="E85">
         <v>275</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B86" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>56</v>
       </c>
       <c r="E86">
         <v>56</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D87">
         <v>195</v>
       </c>
       <c r="E87">
         <v>195</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>189</v>
+        <v>255</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88">
         <v>18</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>190</v>
+        <v>256</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D89">
         <v>6</v>
       </c>
       <c r="E89">
         <v>6</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>4875</v>
       </c>
       <c r="E91">
         <v>4875</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B92" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>3060</v>
       </c>
       <c r="E92">
         <v>3060</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D94">
         <v>666</v>
       </c>
       <c r="E94">
         <v>666</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>193</v>
+        <v>259</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D95">
         <v>354</v>
       </c>
       <c r="E95">
         <v>354</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D96">
         <v>347</v>
       </c>
       <c r="E96">
         <v>347</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>195</v>
+        <v>261</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D97">
         <v>74</v>
       </c>
       <c r="E97">
         <v>74</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>196</v>
+        <v>262</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D98">
         <v>171</v>
       </c>
       <c r="E98">
         <v>171</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>197</v>
+        <v>263</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D99">
         <v>82</v>
       </c>
       <c r="E99">
         <v>82</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>8</v>
       </c>
       <c r="B100" t="s">
-        <v>198</v>
+        <v>264</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D100">
         <v>121</v>
       </c>
       <c r="E100">
         <v>121</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>11</v>
       </c>
       <c r="B102" t="s">
         <v>16</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>343</v>
       </c>
       <c r="E102">
         <v>343</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B103" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>180</v>
       </c>
       <c r="E103">
         <v>180</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>199</v>
+        <v>265</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D104">
         <v>121</v>
       </c>
       <c r="E104">
         <v>121</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D105">
         <v>42</v>
       </c>
       <c r="E105">
         <v>42</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>33570</v>
       </c>
       <c r="E107">
         <v>33570</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>3340</v>
       </c>
       <c r="E108">
         <v>3340</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>201</v>
+        <v>267</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D109">
         <v>16101</v>
       </c>
       <c r="E109">
         <v>16101</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>202</v>
+        <v>268</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D110">
         <v>11773</v>
       </c>
       <c r="E110">
         <v>11773</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>203</v>
+        <v>269</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D111">
         <v>360</v>
       </c>
       <c r="E111">
         <v>360</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>204</v>
+        <v>270</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D112">
         <v>775</v>
       </c>
       <c r="E112">
         <v>775</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>205</v>
+        <v>271</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D113">
         <v>556</v>
       </c>
       <c r="E113">
         <v>556</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>206</v>
+        <v>272</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D114">
         <v>191</v>
       </c>
       <c r="E114">
         <v>191</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D115">
         <v>181</v>
       </c>
       <c r="E115">
         <v>181</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>208</v>
+        <v>274</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D116">
         <v>293</v>
       </c>
       <c r="E116">
         <v>293</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>13</v>
       </c>
       <c r="B118" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>463</v>
       </c>
       <c r="E118">
         <v>463</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B119" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>195</v>
       </c>
       <c r="E119">
         <v>195</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D120">
         <v>211</v>
       </c>
       <c r="E120">
         <v>211</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>210</v>
+        <v>276</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D121">
         <v>57</v>
       </c>
       <c r="E121">
         <v>57</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>14</v>
       </c>
       <c r="B123" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>33685</v>
       </c>
       <c r="E123">
         <v>33685</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B124" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>2556</v>
       </c>
       <c r="E124">
         <v>2556</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>211</v>
+        <v>277</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D125">
         <v>14524</v>
       </c>
       <c r="E125">
         <v>14524</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>212</v>
+        <v>278</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D126">
         <v>962</v>
       </c>
       <c r="E126">
         <v>962</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D127">
         <v>3085</v>
       </c>
       <c r="E127">
         <v>3085</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>214</v>
+        <v>280</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D128">
         <v>935</v>
       </c>
       <c r="E128">
         <v>935</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D129">
         <v>409</v>
       </c>
       <c r="E129">
         <v>409</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>216</v>
+        <v>282</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D130">
         <v>10871</v>
       </c>
       <c r="E130">
         <v>10871</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>217</v>
+        <v>283</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D131">
         <v>145</v>
       </c>
       <c r="E131">
         <v>145</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>218</v>
+        <v>284</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D132">
         <v>198</v>
       </c>
       <c r="E132">
         <v>198</v>
       </c>
     </row>
     <row r="133"/>
     <row r="134">
       <c r="A134">
         <v>15</v>
       </c>
       <c r="B134" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>1764</v>
       </c>
       <c r="E134">
         <v>1764</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B135" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>718</v>
       </c>
       <c r="E135">
         <v>718</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>219</v>
+        <v>285</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D136">
         <v>732</v>
       </c>
       <c r="E136">
         <v>732</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2</v>
       </c>
       <c r="B137" t="s">
-        <v>220</v>
+        <v>286</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D137">
         <v>122</v>
       </c>
       <c r="E137">
         <v>122</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>3</v>
       </c>
       <c r="B138" t="s">
-        <v>221</v>
+        <v>287</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D138">
         <v>192</v>
       </c>
       <c r="E138">
         <v>192</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>16</v>
       </c>
       <c r="B140" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>3285</v>
       </c>
       <c r="E140">
         <v>3285</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B141" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>555</v>
       </c>
       <c r="E141">
         <v>555</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>222</v>
+        <v>288</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D142">
         <v>462</v>
       </c>
       <c r="E142">
         <v>462</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>223</v>
+        <v>289</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D143">
         <v>271</v>
       </c>
       <c r="E143">
         <v>271</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>224</v>
+        <v>290</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D144">
         <v>1657</v>
       </c>
       <c r="E144">
         <v>1657</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>225</v>
+        <v>291</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D145">
         <v>81</v>
       </c>
       <c r="E145">
         <v>81</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D146">
         <v>88</v>
       </c>
       <c r="E146">
         <v>88</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D147">
         <v>82</v>
       </c>
       <c r="E147">
         <v>82</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>228</v>
+        <v>294</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D148">
         <v>89</v>
       </c>
       <c r="E148">
         <v>89</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>17</v>
       </c>
       <c r="B150" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>26007</v>
       </c>
       <c r="E150">
         <v>26007</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B151" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>2029</v>
       </c>
       <c r="E151">
         <v>2029</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>229</v>
+        <v>295</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D152">
         <v>8440</v>
       </c>
       <c r="E152">
         <v>8440</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>230</v>
+        <v>296</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D153">
         <v>4409</v>
       </c>
       <c r="E153">
         <v>4409</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>231</v>
+        <v>297</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D154">
         <v>607</v>
       </c>
       <c r="E154">
         <v>607</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>232</v>
+        <v>298</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D155">
         <v>203</v>
       </c>
       <c r="E155">
         <v>203</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>233</v>
+        <v>299</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D156">
         <v>1577</v>
       </c>
       <c r="E156">
         <v>1577</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>234</v>
+        <v>300</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D157">
         <v>104</v>
       </c>
       <c r="E157">
         <v>104</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>7</v>
       </c>
       <c r="B158" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D158">
         <v>283</v>
       </c>
       <c r="E158">
         <v>283</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>236</v>
+        <v>302</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D159">
         <v>8355</v>
       </c>
       <c r="E159">
         <v>8355</v>
       </c>
     </row>
     <row r="160"/>
     <row r="161">
       <c r="A161">
         <v>24</v>
       </c>
       <c r="B161" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>1735</v>
       </c>
       <c r="E161">
         <v>1735</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B162" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>329</v>
       </c>
       <c r="E162">
         <v>329</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>237</v>
+        <v>303</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D163">
         <v>335</v>
       </c>
       <c r="E163">
         <v>335</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>238</v>
+        <v>304</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D164">
         <v>95</v>
       </c>
       <c r="E164">
         <v>95</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>239</v>
+        <v>305</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D165">
         <v>518</v>
       </c>
       <c r="E165">
         <v>518</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>240</v>
+        <v>306</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D166">
         <v>46</v>
       </c>
       <c r="E166">
         <v>46</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>241</v>
+        <v>307</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D167">
         <v>122</v>
       </c>
       <c r="E167">
         <v>122</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>242</v>
+        <v>308</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D168">
         <v>221</v>
       </c>
       <c r="E168">
         <v>221</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>243</v>
+        <v>309</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169">
         <v>28</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>244</v>
+        <v>310</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D170">
         <v>41</v>
       </c>
       <c r="E170">
         <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -21831,7986 +24665,5152 @@
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>311</v>
       </c>
       <c r="D2" t="s">
-        <v>246</v>
+        <v>312</v>
       </c>
       <c r="E2" t="s">
-        <v>247</v>
+        <v>313</v>
       </c>
       <c r="F2" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="G2">
-        <v>14242</v>
+        <v>15526</v>
       </c>
       <c r="H2">
-        <v>39387</v>
+        <v>30552</v>
       </c>
       <c r="I2">
-        <v>52749</v>
+        <v>100695</v>
       </c>
       <c r="J2">
-        <v>63612</v>
+        <v>30308</v>
       </c>
       <c r="K2">
-        <v>26771</v>
+        <v>29914</v>
       </c>
       <c r="L2">
-        <v>974</v>
+        <v>599</v>
       </c>
       <c r="M2">
-        <v>2866</v>
+        <v>2424</v>
       </c>
       <c r="N2">
-        <v>8045</v>
+        <v>414</v>
       </c>
       <c r="O2">
-        <v>576</v>
+        <v>11629</v>
       </c>
       <c r="P2">
-        <v>17171</v>
+        <v>334</v>
       </c>
       <c r="Q2">
-        <v>540</v>
+        <v>1551</v>
       </c>
       <c r="R2">
-        <v>14298</v>
+        <v>8088</v>
       </c>
       <c r="S2">
-        <v>21163</v>
+        <v>8129</v>
       </c>
       <c r="T2">
-        <v>5991</v>
+        <v>5076</v>
       </c>
       <c r="U2">
-        <v>4076</v>
+        <v>1140</v>
       </c>
       <c r="V2">
-        <v>2645</v>
+        <v>264</v>
       </c>
       <c r="W2">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>275640</v>
+        <v>246643</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="G3">
-        <v>3633</v>
+        <v>15526</v>
       </c>
       <c r="H3">
-        <v>14743</v>
+        <v>30552</v>
       </c>
       <c r="I3">
-        <v>39011</v>
+        <v>100695</v>
       </c>
       <c r="J3">
-        <v>8215</v>
+        <v>30308</v>
       </c>
       <c r="K3">
-        <v>19559</v>
+        <v>29914</v>
       </c>
       <c r="L3">
-        <v>297</v>
+        <v>599</v>
       </c>
       <c r="M3">
-        <v>809</v>
+        <v>2424</v>
       </c>
       <c r="N3">
-        <v>1725</v>
+        <v>414</v>
       </c>
       <c r="O3">
-        <v>82</v>
+        <v>11629</v>
       </c>
       <c r="P3">
-        <v>1602</v>
+        <v>334</v>
       </c>
       <c r="Q3">
-        <v>174</v>
+        <v>1551</v>
       </c>
       <c r="R3">
-        <v>16064</v>
+        <v>8088</v>
       </c>
       <c r="S3">
-        <v>22867</v>
+        <v>8129</v>
       </c>
       <c r="T3">
-        <v>1095</v>
+        <v>5076</v>
       </c>
       <c r="U3">
-        <v>1607</v>
+        <v>1140</v>
       </c>
       <c r="V3">
-        <v>1282</v>
+        <v>264</v>
       </c>
       <c r="W3">
-        <v>214</v>
-[...64 lines deleted...]
-        <v>408619</v>
+        <v>246643</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2">
+        <v>15526</v>
+      </c>
+      <c r="E2">
+        <v>15526</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>1707</v>
+      </c>
+      <c r="E3">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>3674</v>
+      </c>
+      <c r="E4">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>2815</v>
+      </c>
+      <c r="E5">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6">
+        <v>503</v>
+      </c>
+      <c r="E6">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7">
+        <v>6708</v>
+      </c>
+      <c r="E7">
+        <v>6708</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>119</v>
+      </c>
+      <c r="E8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>30552</v>
+      </c>
+      <c r="E10">
+        <v>30552</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>5023</v>
+      </c>
+      <c r="E11">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>320</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12">
+        <v>3618</v>
+      </c>
+      <c r="E12">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>9223</v>
+      </c>
+      <c r="E13">
+        <v>9223</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>322</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14">
+        <v>434</v>
+      </c>
+      <c r="E14">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>323</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15">
+        <v>11841</v>
+      </c>
+      <c r="E15">
+        <v>11841</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>324</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>413</v>
+      </c>
+      <c r="E16">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>100695</v>
+      </c>
+      <c r="E18">
+        <v>100695</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>7570</v>
+      </c>
+      <c r="E19">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>325</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>21577</v>
+      </c>
+      <c r="E20">
+        <v>21577</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>326</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21">
+        <v>26839</v>
+      </c>
+      <c r="E21">
+        <v>26839</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>327</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22">
+        <v>15435</v>
+      </c>
+      <c r="E22">
+        <v>15435</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>328</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23">
+        <v>14156</v>
+      </c>
+      <c r="E23">
+        <v>14156</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>329</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24">
+        <v>15118</v>
+      </c>
+      <c r="E24">
+        <v>15118</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>30308</v>
+      </c>
+      <c r="E26">
+        <v>30308</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>2872</v>
+      </c>
+      <c r="E27">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>330</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28">
+        <v>14370</v>
+      </c>
+      <c r="E28">
+        <v>14370</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>331</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29">
+        <v>9437</v>
+      </c>
+      <c r="E29">
+        <v>9437</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>332</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30">
+        <v>698</v>
+      </c>
+      <c r="E30">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>333</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31">
+        <v>467</v>
+      </c>
+      <c r="E31">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>334</v>
+      </c>
+      <c r="C32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32">
+        <v>2464</v>
+      </c>
+      <c r="E32">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>29914</v>
+      </c>
+      <c r="E34">
+        <v>29914</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>2256</v>
+      </c>
+      <c r="E35">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>335</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36">
+        <v>22222</v>
+      </c>
+      <c r="E36">
+        <v>22222</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>336</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37">
+        <v>3823</v>
+      </c>
+      <c r="E37">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>337</v>
+      </c>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38">
+        <v>939</v>
+      </c>
+      <c r="E38">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>338</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39">
+        <v>321</v>
+      </c>
+      <c r="E39">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>339</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40">
+        <v>353</v>
+      </c>
+      <c r="E40">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>599</v>
+      </c>
+      <c r="E42">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>199</v>
+      </c>
+      <c r="E43">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>340</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44">
+        <v>195</v>
+      </c>
+      <c r="E44">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>341</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>116</v>
+      </c>
+      <c r="E45">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>342</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46">
+        <v>89</v>
+      </c>
+      <c r="E46">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>2424</v>
+      </c>
+      <c r="E48">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B49" t="s">
+        <v>32</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>478</v>
+      </c>
+      <c r="E49">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>343</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50">
+        <v>1276</v>
+      </c>
+      <c r="E50">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>344</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51">
+        <v>224</v>
+      </c>
+      <c r="E51">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>345</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52">
+        <v>239</v>
+      </c>
+      <c r="E52">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>346</v>
+      </c>
+      <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53">
+        <v>110</v>
+      </c>
+      <c r="E53">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>347</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54">
+        <v>97</v>
+      </c>
+      <c r="E54">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>414</v>
+      </c>
+      <c r="E56">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>50</v>
+      </c>
+      <c r="E57">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>348</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58">
+        <v>64</v>
+      </c>
+      <c r="E58">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>349</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59">
+        <v>248</v>
+      </c>
+      <c r="E59">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>350</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60">
+        <v>30</v>
+      </c>
+      <c r="E60">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>351</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61">
+        <v>22</v>
+      </c>
+      <c r="E61">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>10</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>11629</v>
+      </c>
+      <c r="E63">
+        <v>11629</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B64" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1033</v>
+      </c>
+      <c r="E64">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>352</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>4715</v>
+      </c>
+      <c r="E65">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>353</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66">
+        <v>3522</v>
+      </c>
+      <c r="E66">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>354</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67">
+        <v>978</v>
+      </c>
+      <c r="E67">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>355</v>
+      </c>
+      <c r="C68" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68">
+        <v>1303</v>
+      </c>
+      <c r="E68">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69">
+        <v>78</v>
+      </c>
+      <c r="E69">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>11</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>334</v>
+      </c>
+      <c r="E71">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" t="s">
+        <v>32</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>186</v>
+      </c>
+      <c r="E72">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>357</v>
+      </c>
+      <c r="C73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73">
+        <v>102</v>
+      </c>
+      <c r="E73">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>358</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74">
+        <v>46</v>
+      </c>
+      <c r="E74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>12</v>
+      </c>
+      <c r="B76" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>1551</v>
+      </c>
+      <c r="E76">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B77" t="s">
+        <v>32</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>502</v>
+      </c>
+      <c r="E77">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>359</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78">
+        <v>473</v>
+      </c>
+      <c r="E78">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>360</v>
+      </c>
+      <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79">
+        <v>244</v>
+      </c>
+      <c r="E79">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>361</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80">
+        <v>165</v>
+      </c>
+      <c r="E80">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>362</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81">
+        <v>103</v>
+      </c>
+      <c r="E81">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>363</v>
+      </c>
+      <c r="C82" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82">
+        <v>64</v>
+      </c>
+      <c r="E82">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>8088</v>
+      </c>
+      <c r="E84">
+        <v>8088</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B85" t="s">
+        <v>32</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>1644</v>
+      </c>
+      <c r="E85">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>364</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>3795</v>
+      </c>
+      <c r="E86">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>365</v>
+      </c>
+      <c r="C87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87">
+        <v>1430</v>
+      </c>
+      <c r="E87">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>366</v>
+      </c>
+      <c r="C88" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88">
+        <v>351</v>
+      </c>
+      <c r="E88">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>367</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89">
+        <v>232</v>
+      </c>
+      <c r="E89">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>368</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90">
+        <v>636</v>
+      </c>
+      <c r="E90">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>15</v>
+      </c>
+      <c r="B92" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>8129</v>
+      </c>
+      <c r="E92">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>32</v>
+      </c>
+      <c r="B93" t="s">
+        <v>32</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>1615</v>
+      </c>
+      <c r="E93">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>369</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94">
+        <v>4374</v>
+      </c>
+      <c r="E94">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>370</v>
+      </c>
+      <c r="C95" t="s">
+        <v>40</v>
+      </c>
+      <c r="D95">
+        <v>1221</v>
+      </c>
+      <c r="E95">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>371</v>
+      </c>
+      <c r="C96" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96">
+        <v>361</v>
+      </c>
+      <c r="E96">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>372</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97">
+        <v>228</v>
+      </c>
+      <c r="E97">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>373</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98">
+        <v>330</v>
+      </c>
+      <c r="E98">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>16</v>
+      </c>
+      <c r="B100" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>5076</v>
+      </c>
+      <c r="E100">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>32</v>
+      </c>
+      <c r="B101" t="s">
+        <v>32</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>408</v>
+      </c>
+      <c r="E101">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>374</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102">
+        <v>3201</v>
+      </c>
+      <c r="E102">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>375</v>
+      </c>
+      <c r="C103" t="s">
+        <v>40</v>
+      </c>
+      <c r="D103">
+        <v>755</v>
+      </c>
+      <c r="E103">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>376</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104">
+        <v>208</v>
+      </c>
+      <c r="E104">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>377</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105">
+        <v>206</v>
+      </c>
+      <c r="E105">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>378</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106">
+        <v>298</v>
+      </c>
+      <c r="E106">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>22</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>1140</v>
+      </c>
+      <c r="E108">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B109" t="s">
+        <v>32</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>243</v>
+      </c>
+      <c r="E109">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>379</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110">
+        <v>721</v>
+      </c>
+      <c r="E110">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>380</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>60</v>
+      </c>
+      <c r="E111">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>381</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112">
+        <v>35</v>
+      </c>
+      <c r="E112">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>382</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113">
+        <v>36</v>
+      </c>
+      <c r="E113">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>383</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114">
+        <v>45</v>
+      </c>
+      <c r="E114">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>24</v>
+      </c>
+      <c r="B116" t="s">
+        <v>23</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>264</v>
+      </c>
+      <c r="E116">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>32</v>
+      </c>
+      <c r="B117" t="s">
+        <v>32</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>58</v>
+      </c>
+      <c r="E117">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>384</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118">
+        <v>86</v>
+      </c>
+      <c r="E118">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>385</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119">
+        <v>53</v>
+      </c>
+      <c r="E119">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>386</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120">
+        <v>16</v>
+      </c>
+      <c r="E120">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>387</v>
+      </c>
+      <c r="C121" t="s">
+        <v>40</v>
+      </c>
+      <c r="D121">
+        <v>51</v>
+      </c>
+      <c r="E121">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F2" t="s">
+        <v>391</v>
+      </c>
+      <c r="G2">
+        <v>14242</v>
+      </c>
+      <c r="H2">
+        <v>39387</v>
+      </c>
+      <c r="I2">
+        <v>52749</v>
+      </c>
+      <c r="J2">
+        <v>63612</v>
+      </c>
+      <c r="K2">
+        <v>26771</v>
+      </c>
+      <c r="L2">
+        <v>974</v>
+      </c>
+      <c r="M2">
+        <v>2866</v>
+      </c>
+      <c r="N2">
+        <v>8045</v>
+      </c>
+      <c r="O2">
+        <v>576</v>
+      </c>
+      <c r="P2">
+        <v>17171</v>
+      </c>
+      <c r="Q2">
+        <v>540</v>
+      </c>
+      <c r="R2">
+        <v>14298</v>
+      </c>
+      <c r="S2">
+        <v>21163</v>
+      </c>
+      <c r="T2">
+        <v>5991</v>
+      </c>
+      <c r="U2">
+        <v>4076</v>
+      </c>
+      <c r="V2">
+        <v>2645</v>
+      </c>
+      <c r="W2">
+        <v>534</v>
+      </c>
+      <c r="X2">
+        <v>275640</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F3" t="s">
+        <v>393</v>
+      </c>
+      <c r="G3">
+        <v>3633</v>
+      </c>
+      <c r="H3">
+        <v>14743</v>
+      </c>
+      <c r="I3">
+        <v>39011</v>
+      </c>
+      <c r="J3">
+        <v>8215</v>
+      </c>
+      <c r="K3">
+        <v>19559</v>
+      </c>
+      <c r="L3">
+        <v>297</v>
+      </c>
+      <c r="M3">
+        <v>809</v>
+      </c>
+      <c r="N3">
+        <v>1725</v>
+      </c>
+      <c r="O3">
+        <v>82</v>
+      </c>
+      <c r="P3">
+        <v>1602</v>
+      </c>
+      <c r="Q3">
+        <v>174</v>
+      </c>
+      <c r="R3">
+        <v>16064</v>
+      </c>
+      <c r="S3">
+        <v>22867</v>
+      </c>
+      <c r="T3">
+        <v>1095</v>
+      </c>
+      <c r="U3">
+        <v>1607</v>
+      </c>
+      <c r="V3">
+        <v>1282</v>
+      </c>
+      <c r="W3">
+        <v>214</v>
+      </c>
+      <c r="X3">
+        <v>132979</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>17875</v>
+      </c>
+      <c r="H4">
+        <v>54130</v>
+      </c>
+      <c r="I4">
+        <v>91760</v>
+      </c>
+      <c r="J4">
+        <v>71827</v>
+      </c>
+      <c r="K4">
+        <v>46330</v>
+      </c>
+      <c r="L4">
+        <v>1271</v>
+      </c>
+      <c r="M4">
+        <v>3675</v>
+      </c>
+      <c r="N4">
+        <v>9770</v>
+      </c>
+      <c r="O4">
+        <v>658</v>
+      </c>
+      <c r="P4">
+        <v>18773</v>
+      </c>
+      <c r="Q4">
+        <v>714</v>
+      </c>
+      <c r="R4">
+        <v>30362</v>
+      </c>
+      <c r="S4">
+        <v>44030</v>
+      </c>
+      <c r="T4">
+        <v>7086</v>
+      </c>
+      <c r="U4">
+        <v>5683</v>
+      </c>
+      <c r="V4">
+        <v>3927</v>
+      </c>
+      <c r="W4">
+        <v>748</v>
+      </c>
+      <c r="X4">
+        <v>408619</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>248</v>
+        <v>391</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>250</v>
+        <v>393</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2">
         <v>14242</v>
       </c>
       <c r="E2">
         <v>3633</v>
       </c>
       <c r="F2">
         <v>17875</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3">
         <v>3411</v>
       </c>
       <c r="E3">
         <v>853</v>
       </c>
       <c r="F3">
         <v>4264</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>251</v>
+        <v>394</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4">
         <v>5309</v>
       </c>
       <c r="E4">
         <v>652</v>
       </c>
       <c r="F4">
         <v>5961</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>252</v>
+        <v>395</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5">
         <v>1469</v>
       </c>
       <c r="E5">
         <v>689</v>
       </c>
       <c r="F5">
         <v>2158</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>253</v>
+        <v>396</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6">
         <v>440</v>
       </c>
       <c r="E6">
         <v>334</v>
       </c>
       <c r="F6">
         <v>774</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>254</v>
+        <v>397</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7">
         <v>619</v>
       </c>
       <c r="E7">
         <v>84</v>
       </c>
       <c r="F7">
         <v>703</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>255</v>
+        <v>398</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8">
         <v>252</v>
       </c>
       <c r="E8">
         <v>45</v>
       </c>
       <c r="F8">
         <v>297</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>256</v>
+        <v>399</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
         <v>219</v>
       </c>
       <c r="E9">
         <v>32</v>
       </c>
       <c r="F9">
         <v>251</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>257</v>
+        <v>400</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10">
         <v>93</v>
       </c>
       <c r="E10">
         <v>32</v>
       </c>
       <c r="F10">
         <v>125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>258</v>
+        <v>401</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
         <v>2430</v>
       </c>
       <c r="E11">
         <v>912</v>
       </c>
       <c r="F11">
         <v>3342</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>39387</v>
       </c>
       <c r="E13">
         <v>14743</v>
       </c>
       <c r="F13">
         <v>54130</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>9712</v>
       </c>
       <c r="E14">
         <v>3289</v>
       </c>
       <c r="F14">
         <v>13001</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>259</v>
+        <v>402</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15">
         <v>4964</v>
       </c>
       <c r="E15">
         <v>6087</v>
       </c>
       <c r="F15">
         <v>11051</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>260</v>
+        <v>403</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16">
         <v>20674</v>
       </c>
       <c r="E16">
         <v>3812</v>
       </c>
       <c r="F16">
         <v>24486</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>261</v>
+        <v>404</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17">
         <v>1469</v>
       </c>
       <c r="E17">
         <v>509</v>
       </c>
       <c r="F17">
         <v>1978</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>262</v>
+        <v>405</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18">
         <v>1507</v>
       </c>
       <c r="E18">
         <v>683</v>
       </c>
       <c r="F18">
         <v>2190</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>263</v>
+        <v>406</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D19">
         <v>323</v>
       </c>
       <c r="E19">
         <v>167</v>
       </c>
       <c r="F19">
         <v>490</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>264</v>
+        <v>407</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20">
         <v>420</v>
       </c>
       <c r="E20">
         <v>74</v>
       </c>
       <c r="F20">
         <v>494</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>265</v>
+        <v>408</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21">
         <v>318</v>
       </c>
       <c r="E21">
         <v>122</v>
       </c>
       <c r="F21">
         <v>440</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>52749</v>
       </c>
       <c r="E23">
         <v>39011</v>
       </c>
       <c r="F23">
         <v>91760</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>12363</v>
       </c>
       <c r="E24">
         <v>3898</v>
       </c>
       <c r="F24">
         <v>16261</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>266</v>
+        <v>409</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D25">
         <v>8992</v>
       </c>
       <c r="E25">
         <v>7464</v>
       </c>
       <c r="F25">
         <v>16456</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>267</v>
+        <v>410</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D26">
         <v>8602</v>
       </c>
       <c r="E26">
         <v>10448</v>
       </c>
       <c r="F26">
         <v>19050</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>268</v>
+        <v>411</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D27">
         <v>14604</v>
       </c>
       <c r="E27">
         <v>1186</v>
       </c>
       <c r="F27">
         <v>15790</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>269</v>
+        <v>412</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28">
         <v>2382</v>
       </c>
       <c r="E28">
         <v>14805</v>
       </c>
       <c r="F28">
         <v>17187</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>270</v>
+        <v>413</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D29">
         <v>1138</v>
       </c>
       <c r="E29">
         <v>401</v>
       </c>
       <c r="F29">
         <v>1539</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>271</v>
+        <v>414</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D30">
         <v>567</v>
       </c>
       <c r="E30">
         <v>207</v>
       </c>
       <c r="F30">
         <v>774</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>272</v>
+        <v>415</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D31">
         <v>2770</v>
       </c>
       <c r="E31">
         <v>413</v>
       </c>
       <c r="F31">
         <v>3183</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>273</v>
+        <v>416</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D32">
         <v>1331</v>
       </c>
       <c r="E32">
         <v>189</v>
       </c>
       <c r="F32">
         <v>1520</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>63612</v>
       </c>
       <c r="E34">
         <v>8215</v>
       </c>
       <c r="F34">
         <v>71827</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>8267</v>
       </c>
       <c r="E35">
         <v>1505</v>
       </c>
       <c r="F35">
         <v>9772</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>274</v>
+        <v>417</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D36">
         <v>22614</v>
       </c>
       <c r="E36">
         <v>1936</v>
       </c>
       <c r="F36">
         <v>24550</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>275</v>
+        <v>418</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D37">
         <v>8603</v>
       </c>
       <c r="E37">
         <v>2257</v>
       </c>
       <c r="F37">
         <v>10860</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>276</v>
+        <v>419</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D38">
         <v>12603</v>
       </c>
       <c r="E38">
         <v>709</v>
       </c>
       <c r="F38">
         <v>13312</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>277</v>
+        <v>420</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D39">
         <v>6635</v>
       </c>
       <c r="E39">
         <v>401</v>
       </c>
       <c r="F39">
         <v>7036</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>278</v>
+        <v>421</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D40">
         <v>713</v>
       </c>
       <c r="E40">
         <v>170</v>
       </c>
       <c r="F40">
         <v>883</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>279</v>
+        <v>422</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D41">
         <v>2146</v>
       </c>
       <c r="E41">
         <v>84</v>
       </c>
       <c r="F41">
         <v>2230</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>280</v>
+        <v>423</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D42">
         <v>1164</v>
       </c>
       <c r="E42">
         <v>490</v>
       </c>
       <c r="F42">
         <v>1654</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>281</v>
+        <v>424</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D43">
         <v>867</v>
       </c>
       <c r="E43">
         <v>663</v>
       </c>
       <c r="F43">
         <v>1530</v>
       </c>
     </row>
     <row r="44"/>
     <row r="45">
       <c r="A45">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>26771</v>
       </c>
       <c r="E45">
         <v>19559</v>
       </c>
       <c r="F45">
         <v>46330</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B46" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>3331</v>
       </c>
       <c r="E46">
         <v>1257</v>
       </c>
       <c r="F46">
         <v>4588</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>282</v>
+        <v>425</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D47">
         <v>8236</v>
       </c>
       <c r="E47">
         <v>1463</v>
       </c>
       <c r="F47">
         <v>9699</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>283</v>
+        <v>426</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D48">
         <v>6689</v>
       </c>
       <c r="E48">
         <v>588</v>
       </c>
       <c r="F48">
         <v>7277</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>284</v>
+        <v>427</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D49">
         <v>4721</v>
       </c>
       <c r="E49">
         <v>13610</v>
       </c>
       <c r="F49">
         <v>18331</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>285</v>
+        <v>428</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D50">
         <v>954</v>
       </c>
       <c r="E50">
         <v>1993</v>
       </c>
       <c r="F50">
         <v>2947</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>286</v>
+        <v>429</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D51">
         <v>1141</v>
       </c>
       <c r="E51">
         <v>298</v>
       </c>
       <c r="F51">
         <v>1439</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>287</v>
+        <v>430</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D52">
         <v>461</v>
       </c>
       <c r="E52">
         <v>171</v>
       </c>
       <c r="F52">
         <v>632</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>288</v>
+        <v>431</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D53">
         <v>889</v>
       </c>
       <c r="E53">
         <v>101</v>
       </c>
       <c r="F53">
         <v>990</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>289</v>
+        <v>432</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D54">
         <v>349</v>
       </c>
       <c r="E54">
         <v>78</v>
       </c>
       <c r="F54">
         <v>427</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>974</v>
       </c>
       <c r="E56">
         <v>297</v>
       </c>
       <c r="F56">
         <v>1271</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B57" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>563</v>
       </c>
       <c r="E57">
         <v>116</v>
       </c>
       <c r="F57">
         <v>679</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>290</v>
+        <v>433</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D58">
         <v>411</v>
       </c>
       <c r="E58">
         <v>181</v>
       </c>
       <c r="F58">
         <v>592</v>
       </c>
     </row>
     <row r="59"/>
     <row r="60">
       <c r="A60">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>2866</v>
       </c>
       <c r="E60">
         <v>809</v>
       </c>
       <c r="F60">
         <v>3675</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>1103</v>
       </c>
       <c r="E61">
         <v>467</v>
       </c>
       <c r="F61">
         <v>1570</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>291</v>
+        <v>434</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D62">
         <v>701</v>
       </c>
       <c r="E62">
         <v>200</v>
       </c>
       <c r="F62">
         <v>901</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>292</v>
+        <v>435</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D63">
         <v>153</v>
       </c>
       <c r="E63">
         <v>89</v>
       </c>
       <c r="F63">
         <v>242</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>293</v>
+        <v>436</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D64">
         <v>909</v>
       </c>
       <c r="E64">
         <v>53</v>
       </c>
       <c r="F64">
         <v>962</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>8</v>
       </c>
       <c r="B66" t="s">
         <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>8045</v>
       </c>
       <c r="E66">
         <v>1725</v>
       </c>
       <c r="F66">
         <v>9770</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B67" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>1602</v>
       </c>
       <c r="E67">
         <v>436</v>
       </c>
       <c r="F67">
         <v>2038</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>294</v>
+        <v>437</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D68">
         <v>4727</v>
       </c>
       <c r="E68">
         <v>813</v>
       </c>
       <c r="F68">
         <v>5540</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>295</v>
+        <v>438</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D69">
         <v>540</v>
       </c>
       <c r="E69">
         <v>116</v>
       </c>
       <c r="F69">
         <v>656</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>296</v>
+        <v>439</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D70">
         <v>171</v>
       </c>
       <c r="E70">
         <v>33</v>
       </c>
       <c r="F70">
         <v>204</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>297</v>
+        <v>440</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D71">
         <v>306</v>
       </c>
       <c r="E71">
         <v>181</v>
       </c>
       <c r="F71">
         <v>487</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>298</v>
+        <v>441</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D72">
         <v>362</v>
       </c>
       <c r="E72">
         <v>89</v>
       </c>
       <c r="F72">
         <v>451</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>299</v>
+        <v>442</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D73">
         <v>211</v>
       </c>
       <c r="E73">
         <v>23</v>
       </c>
       <c r="F73">
         <v>234</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>300</v>
+        <v>443</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D74">
         <v>39</v>
       </c>
       <c r="E74">
         <v>12</v>
       </c>
       <c r="F74">
         <v>51</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>301</v>
+        <v>444</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D75">
         <v>87</v>
       </c>
       <c r="E75">
         <v>22</v>
       </c>
       <c r="F75">
         <v>109</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>576</v>
       </c>
       <c r="E77">
         <v>82</v>
       </c>
       <c r="F77">
         <v>658</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B78" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>484</v>
       </c>
       <c r="E78">
         <v>32</v>
       </c>
       <c r="F78">
         <v>516</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>302</v>
+        <v>445</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D79">
         <v>92</v>
       </c>
       <c r="E79">
         <v>50</v>
       </c>
       <c r="F79">
         <v>142</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>17171</v>
       </c>
       <c r="E81">
         <v>1602</v>
       </c>
       <c r="F81">
         <v>18773</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B82" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>1467</v>
       </c>
       <c r="E82">
         <v>423</v>
       </c>
       <c r="F82">
         <v>1890</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>303</v>
+        <v>446</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D83">
         <v>12035</v>
       </c>
       <c r="E83">
         <v>396</v>
       </c>
       <c r="F83">
         <v>12431</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>304</v>
+        <v>447</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D84">
         <v>424</v>
       </c>
       <c r="E84">
         <v>218</v>
       </c>
       <c r="F84">
         <v>642</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>305</v>
+        <v>448</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D85">
         <v>276</v>
       </c>
       <c r="E85">
         <v>79</v>
       </c>
       <c r="F85">
         <v>355</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D86">
         <v>171</v>
       </c>
       <c r="E86">
         <v>154</v>
       </c>
       <c r="F86">
         <v>325</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>307</v>
+        <v>450</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D87">
         <v>112</v>
       </c>
       <c r="E87">
         <v>94</v>
       </c>
       <c r="F87">
         <v>206</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>308</v>
+        <v>451</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D88">
         <v>96</v>
       </c>
       <c r="E88">
         <v>19</v>
       </c>
       <c r="F88">
         <v>115</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>309</v>
+        <v>452</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D89">
         <v>1176</v>
       </c>
       <c r="E89">
         <v>191</v>
       </c>
       <c r="F89">
         <v>1367</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>310</v>
+        <v>453</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D90">
         <v>1414</v>
       </c>
       <c r="E90">
         <v>28</v>
       </c>
       <c r="F90">
         <v>1442</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>11</v>
       </c>
       <c r="B92" t="s">
         <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>540</v>
       </c>
       <c r="E92">
         <v>174</v>
       </c>
       <c r="F92">
         <v>714</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B93" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>316</v>
       </c>
       <c r="E93">
         <v>93</v>
       </c>
       <c r="F93">
         <v>409</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>311</v>
+        <v>454</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D94">
         <v>224</v>
       </c>
       <c r="E94">
         <v>81</v>
       </c>
       <c r="F94">
         <v>305</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>17</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>14298</v>
       </c>
       <c r="E96">
         <v>16064</v>
       </c>
       <c r="F96">
         <v>30362</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B97" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>1966</v>
       </c>
       <c r="E97">
         <v>1026</v>
       </c>
       <c r="F97">
         <v>2992</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>455</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D98">
         <v>3487</v>
       </c>
       <c r="E98">
         <v>6680</v>
       </c>
       <c r="F98">
         <v>10167</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>313</v>
+        <v>456</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D99">
         <v>1922</v>
       </c>
       <c r="E99">
         <v>7113</v>
       </c>
       <c r="F99">
         <v>9035</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>457</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D100">
         <v>677</v>
       </c>
       <c r="E100">
         <v>650</v>
       </c>
       <c r="F100">
         <v>1327</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>315</v>
+        <v>458</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D101">
         <v>258</v>
       </c>
       <c r="E101">
         <v>233</v>
       </c>
       <c r="F101">
         <v>491</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>316</v>
+        <v>459</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D102">
         <v>5391</v>
       </c>
       <c r="E102">
         <v>173</v>
       </c>
       <c r="F102">
         <v>5564</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>317</v>
+        <v>460</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D103">
         <v>60</v>
       </c>
       <c r="E103">
         <v>19</v>
       </c>
       <c r="F103">
         <v>79</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>318</v>
+        <v>461</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D104">
         <v>376</v>
       </c>
       <c r="E104">
         <v>119</v>
       </c>
       <c r="F104">
         <v>495</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>462</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D105">
         <v>161</v>
       </c>
       <c r="E105">
         <v>51</v>
       </c>
       <c r="F105">
         <v>212</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>14</v>
       </c>
       <c r="B107" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>21163</v>
       </c>
       <c r="E107">
         <v>22867</v>
       </c>
       <c r="F107">
         <v>44030</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>2404</v>
       </c>
       <c r="E108">
         <v>1366</v>
       </c>
       <c r="F108">
         <v>3770</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>320</v>
+        <v>463</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D109">
         <v>15478</v>
       </c>
       <c r="E109">
         <v>1655</v>
       </c>
       <c r="F109">
         <v>17133</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>321</v>
+        <v>464</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D110">
         <v>2073</v>
       </c>
       <c r="E110">
         <v>18562</v>
       </c>
       <c r="F110">
         <v>20635</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>322</v>
+        <v>465</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D111">
         <v>240</v>
       </c>
       <c r="E111">
         <v>221</v>
       </c>
       <c r="F111">
         <v>461</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>323</v>
+        <v>466</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D112">
         <v>254</v>
       </c>
       <c r="E112">
         <v>272</v>
       </c>
       <c r="F112">
         <v>526</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>324</v>
+        <v>467</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D113">
         <v>90</v>
       </c>
       <c r="E113">
         <v>192</v>
       </c>
       <c r="F113">
         <v>282</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>325</v>
+        <v>468</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D114">
         <v>171</v>
       </c>
       <c r="E114">
         <v>113</v>
       </c>
       <c r="F114">
         <v>284</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>326</v>
+        <v>469</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D115">
         <v>380</v>
       </c>
       <c r="E115">
         <v>440</v>
       </c>
       <c r="F115">
         <v>820</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>327</v>
+        <v>470</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D116">
         <v>73</v>
       </c>
       <c r="E116">
         <v>46</v>
       </c>
       <c r="F116">
         <v>119</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>15</v>
       </c>
       <c r="B118" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>5991</v>
       </c>
       <c r="E118">
         <v>1095</v>
       </c>
       <c r="F118">
         <v>7086</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B119" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>1968</v>
       </c>
       <c r="E119">
         <v>380</v>
       </c>
       <c r="F119">
         <v>2348</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>328</v>
+        <v>471</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D120">
         <v>2603</v>
       </c>
       <c r="E120">
         <v>248</v>
       </c>
       <c r="F120">
         <v>2851</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>329</v>
+        <v>472</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D121">
         <v>1241</v>
       </c>
       <c r="E121">
         <v>255</v>
       </c>
       <c r="F121">
         <v>1496</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>330</v>
+        <v>473</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D122">
         <v>179</v>
       </c>
       <c r="E122">
         <v>212</v>
       </c>
       <c r="F122">
         <v>391</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>16</v>
       </c>
       <c r="B124" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>4076</v>
       </c>
       <c r="E124">
         <v>1607</v>
       </c>
       <c r="F124">
         <v>5683</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B125" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>1017</v>
       </c>
       <c r="E125">
         <v>324</v>
       </c>
       <c r="F125">
         <v>1341</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>331</v>
+        <v>474</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D126">
         <v>1120</v>
       </c>
       <c r="E126">
         <v>326</v>
       </c>
       <c r="F126">
         <v>1446</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>332</v>
+        <v>475</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D127">
         <v>631</v>
       </c>
       <c r="E127">
         <v>106</v>
       </c>
       <c r="F127">
         <v>737</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>333</v>
+        <v>476</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D128">
         <v>217</v>
       </c>
       <c r="E128">
         <v>33</v>
       </c>
       <c r="F128">
         <v>250</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>334</v>
+        <v>477</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D129">
         <v>298</v>
       </c>
       <c r="E129">
         <v>48</v>
       </c>
       <c r="F129">
         <v>346</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>335</v>
+        <v>478</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D130">
         <v>474</v>
       </c>
       <c r="E130">
         <v>593</v>
       </c>
       <c r="F130">
         <v>1067</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>479</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D131">
         <v>95</v>
       </c>
       <c r="E131">
         <v>40</v>
       </c>
       <c r="F131">
         <v>135</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>337</v>
+        <v>480</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D132">
         <v>139</v>
       </c>
       <c r="E132">
         <v>111</v>
       </c>
       <c r="F132">
         <v>250</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>338</v>
+        <v>481</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D133">
         <v>85</v>
       </c>
       <c r="E133">
         <v>26</v>
       </c>
       <c r="F133">
         <v>111</v>
       </c>
     </row>
     <row r="134"/>
     <row r="135">
       <c r="A135">
         <v>17</v>
       </c>
       <c r="B135" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>2645</v>
       </c>
       <c r="E135">
         <v>1282</v>
       </c>
       <c r="F135">
         <v>3927</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B136" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>587</v>
       </c>
       <c r="E136">
         <v>199</v>
       </c>
       <c r="F136">
         <v>786</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>339</v>
+        <v>482</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D137">
         <v>1329</v>
       </c>
       <c r="E137">
         <v>360</v>
       </c>
       <c r="F137">
         <v>1689</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>340</v>
+        <v>483</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D138">
         <v>108</v>
       </c>
       <c r="E138">
         <v>315</v>
       </c>
       <c r="F138">
         <v>423</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>341</v>
+        <v>484</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D139">
         <v>89</v>
       </c>
       <c r="E139">
         <v>37</v>
       </c>
       <c r="F139">
         <v>126</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>342</v>
+        <v>152</v>
       </c>
       <c r="C140" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D140">
         <v>161</v>
       </c>
       <c r="E140">
         <v>166</v>
       </c>
       <c r="F140">
         <v>327</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>5</v>
       </c>
       <c r="B141" t="s">
-        <v>343</v>
+        <v>485</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D141">
         <v>43</v>
       </c>
       <c r="E141">
         <v>62</v>
       </c>
       <c r="F141">
         <v>105</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>344</v>
+        <v>486</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D142">
         <v>89</v>
       </c>
       <c r="E142">
         <v>29</v>
       </c>
       <c r="F142">
         <v>118</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>7</v>
       </c>
       <c r="B143" t="s">
-        <v>345</v>
+        <v>487</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D143">
         <v>68</v>
       </c>
       <c r="E143">
         <v>47</v>
       </c>
       <c r="F143">
         <v>115</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>8</v>
       </c>
       <c r="B144" t="s">
-        <v>346</v>
+        <v>488</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D144">
         <v>171</v>
       </c>
       <c r="E144">
         <v>67</v>
       </c>
       <c r="F144">
         <v>238</v>
       </c>
     </row>
     <row r="145"/>
     <row r="146">
       <c r="A146">
         <v>24</v>
       </c>
       <c r="B146" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>534</v>
       </c>
       <c r="E146">
         <v>214</v>
       </c>
       <c r="F146">
         <v>748</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B147" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>148</v>
       </c>
       <c r="E147">
         <v>52</v>
       </c>
       <c r="F147">
         <v>200</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>347</v>
+        <v>489</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D148">
         <v>139</v>
       </c>
       <c r="E148">
         <v>41</v>
       </c>
       <c r="F148">
         <v>180</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>348</v>
+        <v>490</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D149">
         <v>57</v>
       </c>
       <c r="E149">
         <v>15</v>
       </c>
       <c r="F149">
         <v>72</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>349</v>
+        <v>491</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D150">
         <v>13</v>
       </c>
       <c r="E150">
         <v>13</v>
       </c>
       <c r="F150">
         <v>26</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>350</v>
+        <v>492</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151">
         <v>72</v>
       </c>
       <c r="F151">
         <v>100</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>351</v>
+        <v>493</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D152">
         <v>34</v>
       </c>
       <c r="E152">
         <v>7</v>
       </c>
       <c r="F152">
         <v>41</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>352</v>
+        <v>494</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D153">
         <v>96</v>
       </c>
       <c r="E153">
         <v>8</v>
       </c>
       <c r="F153">
         <v>104</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>7</v>
       </c>
       <c r="B154" t="s">
-        <v>353</v>
+        <v>495</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154">
         <v>6</v>
       </c>
       <c r="F154">
         <v>25</v>
-      </c>
-[...4890 lines deleted...]
-        <v>31</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>