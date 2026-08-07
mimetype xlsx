--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -18,62 +18,62 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN BARAT 2 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="KALIMANTAN BARAT 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="KALIMANTAN BARAT 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN BARAT 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN BARAT 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN BARAT 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN BARAT 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="KALIMANTAN BARAT 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="KALIMANTAN BARAT 5 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="KALIMANTAN BARAT 5 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="KALIMANTAN BARAT 6 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="KALIMANTAN BARAT 6 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="KALIMANTAN BARAT 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="KALIMANTAN BARAT 4 - Caleg" sheetId="13" r:id="rId16"/>
     <sheet name="KALIMANTAN BARAT 7 - Partai" sheetId="14" r:id="rId17"/>
     <sheet name="KALIMANTAN BARAT 7 - Caleg" sheetId="15" r:id="rId18"/>
     <sheet name="KALIMANTAN BARAT 8 - Partai" sheetId="16" r:id="rId19"/>
     <sheet name="KALIMANTAN BARAT 8 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="1008">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
@@ -120,95 +120,491 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT</t>
   </si>
   <si>
+    <t>610001</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 1</t>
+  </si>
+  <si>
+    <t>6171</t>
+  </si>
+  <si>
+    <t>KOTA PONTIANAK</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ROBY NAZARUDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>HERY ARIANTO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YUSNELLY, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. RIA MELATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SABLI AWALUDIN</t>
+  </si>
+  <si>
+    <t>CORY S. ARDIANSJAH, S.H.</t>
+  </si>
+  <si>
+    <t>CHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>ALPIAN AMINARDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ishak Ali Almuthahar, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. WERRY SYAHRIAL, M.H.</t>
+  </si>
+  <si>
+    <t>ELOK PRATIWI, S.H.</t>
+  </si>
+  <si>
+    <t>AIDI SURYADARMA</t>
+  </si>
+  <si>
+    <t>GULIELMUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARYANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>FERY</t>
+  </si>
+  <si>
+    <t>HUAT JONG</t>
+  </si>
+  <si>
+    <t>PAULUS ANDY MURSALIM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EKA KURNIAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AGATHA JANITA, S.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ACUI SIMANJAYA, S.P.</t>
+  </si>
+  <si>
+    <t>M. MERZA BERLIANDY</t>
+  </si>
+  <si>
+    <t>LINDA ANGO</t>
+  </si>
+  <si>
+    <t>ALEX SANDRA, S.H.</t>
+  </si>
+  <si>
+    <t>BAIHAQI HENDRI. S</t>
+  </si>
+  <si>
+    <t>HERI MUSTAMIN, S.H.</t>
+  </si>
+  <si>
+    <t>IMILDA, A.Md.</t>
+  </si>
+  <si>
+    <t>MUSTAAT SAMAN, S.Hut.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IRFAN</t>
+  </si>
+  <si>
+    <t>SRI SOELASTRI AS, S.E.</t>
+  </si>
+  <si>
+    <t>RENDY LESMANA, S.H.</t>
+  </si>
+  <si>
+    <t>EDDY SANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HARYADI ZURIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>MICHAEL YAN SRIWIDODO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SY. SYARIF ASSEGAF</t>
+  </si>
+  <si>
+    <t>SYARIFAH SAKINAH, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ALI ANAFIA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>HERY KURDY, S.I.P., M.Sos.</t>
+  </si>
+  <si>
+    <t>LATIFAH</t>
+  </si>
+  <si>
+    <t>Ir. RSM. BAMBANG SANCOYO</t>
+  </si>
+  <si>
+    <t>Ir. ANGGRAITO, M.M.</t>
+  </si>
+  <si>
+    <t>Galuh Aminah</t>
+  </si>
+  <si>
+    <t>YONG ARIFIN</t>
+  </si>
+  <si>
+    <t>Uray Rendra Maisastra</t>
+  </si>
+  <si>
+    <t>Zulhijah Hussalamah</t>
+  </si>
+  <si>
+    <t>Suriyanda</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>FAKHRUL</t>
+  </si>
+  <si>
+    <t>TOMMY TRI HANDOKO</t>
+  </si>
+  <si>
+    <t>LILIK HARYATI. S</t>
+  </si>
+  <si>
+    <t>ECKY CATURTHA YANMANTO</t>
+  </si>
+  <si>
+    <t>NIRMALASARI, S.H.</t>
+  </si>
+  <si>
+    <t>ZULFIKAR</t>
+  </si>
+  <si>
+    <t>SYARIF DEDE APRIYANTO</t>
+  </si>
+  <si>
+    <t>HAMZAH</t>
+  </si>
+  <si>
+    <t>H. ARIF JONI P, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NUNUNG HUSNUL KHATIMAH, S.P.</t>
+  </si>
+  <si>
+    <t>SY. USMULYANI ALQADRIE, S.E.</t>
+  </si>
+  <si>
+    <t>H. ARIEF BUDIMAN ADHA</t>
+  </si>
+  <si>
+    <t>dr. H. NURSYAM IBRAHIM</t>
+  </si>
+  <si>
+    <t>ISNIYATUN MA'RIFAH</t>
+  </si>
+  <si>
+    <t>YULIANTI</t>
+  </si>
+  <si>
+    <t>M. YASER SYAIFUDIN, S.T.</t>
+  </si>
+  <si>
+    <t>ELMAR AGUSTIAN, S.T.</t>
+  </si>
+  <si>
+    <t>JASRIANSYAH</t>
+  </si>
+  <si>
+    <t>WINARNI</t>
+  </si>
+  <si>
+    <t>TASYA DEFVIRA KALKHOVE, S.H.</t>
+  </si>
+  <si>
+    <t>RIDHO DHARMAWAN AKBAR, S.H., S.T.</t>
+  </si>
+  <si>
+    <t>DIAN EKA MUCHAIRI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>HANDOKO SALIM</t>
+  </si>
+  <si>
+    <t>ANITA IDA KAROLINA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ARIO FRANZA</t>
+  </si>
+  <si>
+    <t>SAHJON HARIANGAN HARAHAP</t>
+  </si>
+  <si>
+    <t>Dra. HILFIRA HAMID</t>
+  </si>
+  <si>
+    <t>HASANI, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BUDI SETYONO, S.E.</t>
+  </si>
+  <si>
+    <t>MAYA MIRANDA</t>
+  </si>
+  <si>
+    <t>SULAIMAN</t>
+  </si>
+  <si>
+    <t>ZULFYDAR ZAIDAR MOCHTAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ALWY ALMUTAHAR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>URAY EMI NUR ASMI, S.H.</t>
+  </si>
+  <si>
+    <t>MUJIONO, S.Pd., S.Mn., S.Ak., M.Ak.</t>
+  </si>
+  <si>
+    <t>RUDIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>SEFTIANI, S.E.</t>
+  </si>
+  <si>
+    <t>MENIK KURNIAWATI</t>
+  </si>
+  <si>
+    <t>NANI MUSDHALIFAH, S.St.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. SURONTO</t>
+  </si>
+  <si>
+    <t>BUDIONO</t>
+  </si>
+  <si>
+    <t>HENI MURNIYANTI</t>
+  </si>
+  <si>
+    <t>M. ANSHARI</t>
+  </si>
+  <si>
+    <t>ANWAR ALI, S.H., M.Sos.</t>
+  </si>
+  <si>
+    <t>TAN LIE HIAN, S.H.</t>
+  </si>
+  <si>
+    <t>Dian Nusaria, S.Hut.</t>
+  </si>
+  <si>
+    <t>ENDANG MASRONI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZIE, S.Sos.</t>
+  </si>
+  <si>
+    <t>SOPIAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>MOLYONO MARUKI, S.E.</t>
+  </si>
+  <si>
+    <t>HENDRI MAHYUDIN</t>
+  </si>
+  <si>
+    <t>LASSARUS MARPAUNG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>KRISTIAN WAHYU SUTRISNO</t>
+  </si>
+  <si>
+    <t>MISDARLINA, S.E.</t>
+  </si>
+  <si>
+    <t>BAGUS PRASETYO, S.E.</t>
+  </si>
+  <si>
+    <t>TESYA BARISILA, S.P.</t>
+  </si>
+  <si>
+    <t>MARIA DIAN CINTHIA CAHYANINGRUM</t>
+  </si>
+  <si>
+    <t>YOHANES DEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>FEDERICO TIMOTIUS TAN, S.H.</t>
+  </si>
+  <si>
+    <t>WIYONO, S.E.</t>
+  </si>
+  <si>
+    <t>MARLINA SAMOSIR, S.H.</t>
+  </si>
+  <si>
+    <t>HERMANUS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ALI</t>
+  </si>
+  <si>
+    <t>RINDA SALSABILA</t>
+  </si>
+  <si>
+    <t>SONY YANTO</t>
+  </si>
+  <si>
+    <t>PARIS, S.H.</t>
+  </si>
+  <si>
+    <t>MAD NAWIR</t>
+  </si>
+  <si>
+    <t>MOCHAMAD AKIP, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DWI UTAMI WIJIATI</t>
+  </si>
+  <si>
+    <t>AGUNG PRASTYO</t>
+  </si>
+  <si>
+    <t>MUHAMAD, S.H.</t>
+  </si>
+  <si>
+    <t>SITI HAPSAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SY. USMAN</t>
+  </si>
+  <si>
+    <t>SUMARDI MUHAMMAD NOOR, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARID RIZA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUSANA</t>
+  </si>
+  <si>
+    <t>SARMILI</t>
+  </si>
+  <si>
+    <t>YOPPY ANGGRIAWAN</t>
+  </si>
+  <si>
+    <t>SLAMET MARIADI</t>
+  </si>
+  <si>
+    <t>ASMAH, S.H.</t>
+  </si>
+  <si>
+    <t>ANSHORI ISMAIL, S.Kom.</t>
+  </si>
+  <si>
+    <t>FATHUL MA'ARIF</t>
+  </si>
+  <si>
     <t>610002</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 2</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>KUBU RAYA</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>MEMPAWAH</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MULYADI TAWIK, S.E., M.E.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>HARIYANTO, S.H.</t>
   </si>
   <si>
     <t>LINA AGUSTINA</t>
   </si>
   <si>
     <t>H. AHMAD KHOLIL, S.H., M.H.</t>
   </si>
   <si>
     <t>ASMAWATI, S.Sos.I.</t>
   </si>
   <si>
     <t>BUKHORI</t>
   </si>
   <si>
     <t>SUSANTO, S.E.</t>
   </si>
   <si>
     <t>MULYADI, S.H.</t>
   </si>
   <si>
     <t>EVI SINTIYAWATI</t>
   </si>
   <si>
     <t>MOH. HERRY, S.H.</t>
@@ -276,53 +672,50 @@
   <si>
     <t>SABINUS</t>
   </si>
   <si>
     <t>SUSANTIN FAJARIYAH, A.Md.Farm.</t>
   </si>
   <si>
     <t>MOH. DARWIS, S.H., M.Kn.</t>
   </si>
   <si>
     <t>ANDRY, S.E.</t>
   </si>
   <si>
     <t>Arief Rinaldi, S.T.</t>
   </si>
   <si>
     <t>Wahdini, S.E.</t>
   </si>
   <si>
     <t>M. Nurdin, S.Pd.</t>
   </si>
   <si>
     <t>WIDIA BUDIANTI, A.Md.</t>
   </si>
   <si>
-    <t>SULAIMAN</t>
-[...1 lines deleted...]
-  <si>
     <t>Muhammad Yusuf, S.Pd.</t>
   </si>
   <si>
     <t>TIARA AZZAQIA</t>
   </si>
   <si>
     <t>SYARIF RAFIK, S.E.</t>
   </si>
   <si>
     <t>Riaja Saragih, S.T.</t>
   </si>
   <si>
     <t>Achmad Syahril</t>
   </si>
   <si>
     <t>H. SYARIF AMIN MUHAMMAD, S.Ak.</t>
   </si>
   <si>
     <t>MEYZAR RAKARINDA</t>
   </si>
   <si>
     <t>NABILA MUJAHIDAH VI SABILILLAH</t>
   </si>
   <si>
     <t>IDRIS MAHERU, S.T., M.Si.</t>
@@ -615,50 +1008,875 @@
   <si>
     <t>A.RACHMAN, S.T.</t>
   </si>
   <si>
     <t>FAUZIAH, S.E.</t>
   </si>
   <si>
     <t>PARDI MOCHTAR</t>
   </si>
   <si>
     <t>HERTY VUSPITA</t>
   </si>
   <si>
     <t>SUCIPTO</t>
   </si>
   <si>
     <t>RURY FEBRIAN HARDIANI, S.E.</t>
   </si>
   <si>
     <t>PURWADI</t>
   </si>
   <si>
     <t>H. BAMBANG WIDIANTO, S.T., M.T.</t>
   </si>
   <si>
+    <t>610003</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 3</t>
+  </si>
+  <si>
+    <t>6107</t>
+  </si>
+  <si>
+    <t>BENGKAYANG</t>
+  </si>
+  <si>
+    <t>6172</t>
+  </si>
+  <si>
+    <t>KOTA SINGKAWANG</t>
+  </si>
+  <si>
+    <t>YOHANES PASTI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. RUSLAN</t>
+  </si>
+  <si>
+    <t>RISNA UDUR SIREGAR, S.H.</t>
+  </si>
+  <si>
+    <t>SALSABILA SHOFA HIBATULLAH</t>
+  </si>
+  <si>
+    <t>FATKHAN ROFIQ</t>
+  </si>
+  <si>
+    <t>AHMAD WARI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS, M.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HERMAN IVO, M.Pd.</t>
+  </si>
+  <si>
+    <t>THEODORA WULAN REVO</t>
+  </si>
+  <si>
+    <t>ALEKSANDER, S.Ag.</t>
+  </si>
+  <si>
+    <t>ELLA SHANTIKA, S.Par.</t>
+  </si>
+  <si>
+    <t>INDIARTO EDI PRATOMO</t>
+  </si>
+  <si>
+    <t>NIKEN TIA TANTINA, S.Hut.</t>
+  </si>
+  <si>
+    <t>ELIAS AJAN</t>
+  </si>
+  <si>
+    <t>EDDY. A, S.H.</t>
+  </si>
+  <si>
+    <t>TJHAI CHUI MIE, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>MARTINUS, S.M.</t>
+  </si>
+  <si>
+    <t>PUJI SUSWANTO</t>
+  </si>
+  <si>
+    <t>Dra. Yuliati</t>
+  </si>
+  <si>
+    <t>Dr. H. Edy R. Yacoub, M.Si.</t>
+  </si>
+  <si>
+    <t>dr. Irwanda</t>
+  </si>
+  <si>
+    <t>Phung Tjin Khiong</t>
+  </si>
+  <si>
+    <t>Maria Christy Laura, S.P.</t>
+  </si>
+  <si>
+    <t>Rozanuddin, S.P.</t>
+  </si>
+  <si>
+    <t>SUDIANTONO</t>
+  </si>
+  <si>
+    <t>Drs. HAPPY LANGI</t>
+  </si>
+  <si>
+    <t>MUJILASTUTI, S.M.</t>
+  </si>
+  <si>
+    <t>SUSANTI, S.E.</t>
+  </si>
+  <si>
+    <t>AHYAR</t>
+  </si>
+  <si>
+    <t>HUSIN</t>
+  </si>
+  <si>
+    <t>A. HALIQ, S.H.</t>
+  </si>
+  <si>
+    <t>KHAIRIAH, S.E.</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>SABIRIN, S.P.</t>
+  </si>
+  <si>
+    <t>H. MAULUDIN, S.PKP.</t>
+  </si>
+  <si>
+    <t>IRENAWATI</t>
+  </si>
+  <si>
+    <t>SUCI APRIANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUR RAZAQ, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKARNAIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>WILLEM, S.M.</t>
+  </si>
+  <si>
+    <t>BLIONES YOYO</t>
+  </si>
+  <si>
+    <t>LINDA SANDRARIA</t>
+  </si>
+  <si>
+    <t>MOK FO TJHIU, S.H.</t>
+  </si>
+  <si>
+    <t>AMIRUDDIN</t>
+  </si>
+  <si>
+    <t>YUYUN DWI RIESTIANTARI</t>
+  </si>
+  <si>
+    <t>THEO RINALDY</t>
+  </si>
+  <si>
+    <t>STEVEN HANS</t>
+  </si>
+  <si>
+    <t>SAGITA DESTY RIANA</t>
+  </si>
+  <si>
+    <t>SUHARMIJOYO</t>
+  </si>
+  <si>
+    <t>PRIHARTININGSIH</t>
+  </si>
+  <si>
+    <t>RIDHUAN ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>MAKSAR ALEK</t>
+  </si>
+  <si>
+    <t>KASPER SITOHANG</t>
+  </si>
+  <si>
+    <t>RENNY ANDRIANY</t>
+  </si>
+  <si>
+    <t>MASLUHI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NENENG, S.Sos., M.Sos.</t>
+  </si>
+  <si>
+    <t>NEHEMIA, S.Th.</t>
+  </si>
+  <si>
+    <t>Ir. Siman Siahaan</t>
+  </si>
+  <si>
+    <t>YOSUA SUGARA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUGIMAN</t>
+  </si>
+  <si>
+    <t>NOOR AISYAH</t>
+  </si>
+  <si>
+    <t>WILIAM</t>
+  </si>
+  <si>
+    <t>DALMASIUS ROY</t>
+  </si>
+  <si>
+    <t>LENI, S.M.</t>
+  </si>
+  <si>
+    <t>PONTIUS, S.Hut.</t>
+  </si>
+  <si>
+    <t>ANTON SURYA WIJAYA ATMAJA, S.Kom.</t>
+  </si>
+  <si>
+    <t>ETIKA NURMAHLI</t>
+  </si>
+  <si>
+    <t>YOVID, S.E., M.Sos.</t>
+  </si>
+  <si>
+    <t>RENCANA SURYADI RANIK, S.H.</t>
+  </si>
+  <si>
+    <t>DESSY ARINI, A.Md.</t>
+  </si>
+  <si>
+    <t>AFEN WILRIADY</t>
+  </si>
+  <si>
+    <t>AYUN, A.Md.</t>
+  </si>
+  <si>
+    <t>WEDI SUBRATA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>TEGUH DHARMAWAN</t>
+  </si>
+  <si>
+    <t>SYARDI</t>
+  </si>
+  <si>
+    <t>DINA LESTARI</t>
+  </si>
+  <si>
+    <t>MAULIDI</t>
+  </si>
+  <si>
+    <t>AHMAD DANI</t>
+  </si>
+  <si>
+    <t>JAMIARTI</t>
+  </si>
+  <si>
+    <t>SUTRISNO DIHARJO</t>
+  </si>
+  <si>
+    <t>SITI JENAB</t>
+  </si>
+  <si>
+    <t>MIZWADI</t>
+  </si>
+  <si>
+    <t>NINING</t>
+  </si>
+  <si>
+    <t>NURHIDAYAH</t>
+  </si>
+  <si>
+    <t>610005</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 5</t>
+  </si>
+  <si>
+    <t>6108</t>
+  </si>
+  <si>
+    <t>LANDAK</t>
+  </si>
+  <si>
+    <t>TUAN GURU JASMIN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>SUKMA INDRA HARY</t>
+  </si>
+  <si>
+    <t>NYEMAS EVI SUMARNI, A.Ma.Pd.</t>
+  </si>
+  <si>
+    <t>RAMAWAN RAMPAS</t>
+  </si>
+  <si>
+    <t>ISTIQOMAH ANJANI</t>
+  </si>
+  <si>
+    <t>R. EPESUS NYARONG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUMADI</t>
+  </si>
+  <si>
+    <t>DEVIS</t>
+  </si>
+  <si>
+    <t>YOHANES DESIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIA EKALIANA, S.P., M.M.A.</t>
+  </si>
+  <si>
+    <t>MINSEN, S.H.</t>
+  </si>
+  <si>
+    <t>ANGELINE FREMALCO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TAPANUS, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RAMLI RAMA, S.P.</t>
+  </si>
+  <si>
+    <t>NOVIA KURNIAWATI, S.M., M.H.</t>
+  </si>
+  <si>
+    <t>Fabianus Suparda, S.H.</t>
+  </si>
+  <si>
+    <t>N. Nehen, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>May Jessy P B</t>
+  </si>
+  <si>
+    <t>MELIANI LINGKA, A.Md.S.I.Ak.</t>
+  </si>
+  <si>
+    <t>Claudio Amor De Rosario, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>OKTAPIUS</t>
+  </si>
+  <si>
+    <t>PETRONELA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t>MIRANTY MARSON, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF</t>
+  </si>
+  <si>
+    <t>Darwin Munthe</t>
+  </si>
+  <si>
+    <t>Dra. BONOSA BONAWATI, M.Si.</t>
+  </si>
+  <si>
+    <t>DEOMEDES ARIE VANTAR, S.H.</t>
+  </si>
+  <si>
+    <t>MARWAN HADI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN</t>
+  </si>
+  <si>
+    <t>DWI PURIYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HAJAIRIN, S.E.</t>
+  </si>
+  <si>
+    <t>AGUSTINA</t>
+  </si>
+  <si>
+    <t>DAPAN, S.H.</t>
+  </si>
+  <si>
+    <t>SUKARDI, S.M.</t>
+  </si>
+  <si>
+    <t>OLIVIA SOFIE</t>
+  </si>
+  <si>
+    <t>SURAHMANTO, S.T., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>CENDRA SUNARDI</t>
+  </si>
+  <si>
+    <t>KLEMEN APUI</t>
+  </si>
+  <si>
+    <t>JULIANA</t>
+  </si>
+  <si>
+    <t>Pdt. KOLNATUS SUGIANTO, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>I'IN NORMANIKA, S.H.</t>
+  </si>
+  <si>
+    <t>SULISTYO SAPTA ANDONI, S.Tr.T.</t>
+  </si>
+  <si>
+    <t>DEA CAULA LASTRIANI, A.P.Ds.</t>
+  </si>
+  <si>
+    <t>YOSEF ELWARDUS MURTI PUTRA, S.Hut.</t>
+  </si>
+  <si>
+    <t>SYAHRIL RAMADAN</t>
+  </si>
+  <si>
+    <t>DEWI RATNA SARI</t>
+  </si>
+  <si>
+    <t>JOHAN SETIAWAN</t>
+  </si>
+  <si>
+    <t>SILVIA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>TOBING</t>
+  </si>
+  <si>
+    <t>MALAYATI</t>
+  </si>
+  <si>
+    <t>SUDOMO</t>
+  </si>
+  <si>
+    <t>MAKSIMA SULAIMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>BUDI SANTOSO, S.H.</t>
+  </si>
+  <si>
+    <t>N. CH. SAIYAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUSTAM UMAR</t>
+  </si>
+  <si>
+    <t>ADERIANA</t>
+  </si>
+  <si>
+    <t>IRA SUSANAWATI, S.Kom.</t>
+  </si>
+  <si>
+    <t>EGING REIGEN, S.Kom.</t>
+  </si>
+  <si>
+    <t>Pdt. LAJIB, S.Th., M.Pd.</t>
+  </si>
+  <si>
+    <t>HENDRIANUS,  S.K.M., M.K.M.</t>
+  </si>
+  <si>
+    <t>RENI APRIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTINUS, S.Th.</t>
+  </si>
+  <si>
+    <t>EVA WIA SONATA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HASANUDIN</t>
+  </si>
+  <si>
+    <t>JUNAINAH</t>
+  </si>
+  <si>
+    <t>FEBRIA ASPRIONO</t>
+  </si>
+  <si>
+    <t>RINA ISWANDARI</t>
+  </si>
+  <si>
+    <t>SAPAR DIANSYAH</t>
+  </si>
+  <si>
+    <t>TEDI HARIYADI, S.T.</t>
+  </si>
+  <si>
+    <t>ROFIKH SETIYAJI</t>
+  </si>
+  <si>
+    <t>SONYA SAFITRI</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO</t>
+  </si>
+  <si>
+    <t>610006</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT 6</t>
+  </si>
+  <si>
+    <t>6103</t>
+  </si>
+  <si>
+    <t>SANGGAU</t>
+  </si>
+  <si>
+    <t>6109</t>
+  </si>
+  <si>
+    <t>SEKADAU</t>
+  </si>
+  <si>
+    <t>HASBULLOH</t>
+  </si>
+  <si>
+    <t>RATNAWATI</t>
+  </si>
+  <si>
+    <t>HERYANTO GANI, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>A. TONY, S.Sos.</t>
+  </si>
+  <si>
+    <t>RAPHAEL SAHYUDI</t>
+  </si>
+  <si>
+    <t>SILFI FEBRIYANTI</t>
+  </si>
+  <si>
+    <t>NIA SUKMAWATI ROCHANIA, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. MUHAMMAD FAISAL, M.M.Pd.</t>
+  </si>
+  <si>
+    <t>HENDRI MAKALUASC, A.Md., S.E., M.Th.</t>
+  </si>
+  <si>
+    <t>WILLYSON AFRIZAL SILALAHI</t>
+  </si>
+  <si>
+    <t>HELENA ALI, A.Md.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>EBIET ZAMORANO. B, S.Kom.</t>
+  </si>
+  <si>
+    <t>SINJA PURWANTI, S.E.</t>
+  </si>
+  <si>
+    <t>EFFI SUTIONO, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARTINUS SUDARNO, S.H.</t>
+  </si>
+  <si>
+    <t>ALOYSIUS, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ARITA APOLINA, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>MUSA, S.E.</t>
+  </si>
+  <si>
+    <t>HERIYANTI</t>
+  </si>
+  <si>
+    <t>PITALIA</t>
+  </si>
+  <si>
+    <t>URBANUS, S.Sos.</t>
+  </si>
+  <si>
+    <t>BERNARDUS SEDA</t>
+  </si>
+  <si>
+    <t>Fransiskus Ason, S.P.</t>
+  </si>
+  <si>
+    <t>dr. Grace Dirgahayu Tarigas Pabayo</t>
+  </si>
+  <si>
+    <t>Marten Luter, S.Sos.</t>
+  </si>
+  <si>
+    <t>Yohanes Anselmus, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Emy Suslamawati, S.Sos., M.E.</t>
+  </si>
+  <si>
+    <t>Frans Eka Rendra</t>
+  </si>
+  <si>
+    <t>AR Irham, S.P.</t>
+  </si>
+  <si>
+    <t>Dr. Muhamad Ali, M.Psi.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS SUWONDO, S.E.</t>
+  </si>
+  <si>
+    <t>LEWI</t>
+  </si>
+  <si>
+    <t>YUHILDA HARAHAP, S.H.</t>
+  </si>
+  <si>
+    <t>TANTO YAKOBUS, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>LUFTI KAHARUDDIN</t>
+  </si>
+  <si>
+    <t>RATNA SARI WULAN</t>
+  </si>
+  <si>
+    <t>ANTON, S.H.</t>
+  </si>
+  <si>
+    <t>ADENAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>Yulia Michella Kristy, S.K.M.</t>
+  </si>
+  <si>
+    <t>HAMDANI, S.E.</t>
+  </si>
+  <si>
+    <t>M. SUDIARTO</t>
+  </si>
+  <si>
+    <t>IDA</t>
+  </si>
+  <si>
+    <t>Prof. Dr. H. SAMION,AR, M.Pd.</t>
+  </si>
+  <si>
+    <t>EDI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SETIYANING UTAMI, S.Hut.</t>
+  </si>
+  <si>
+    <t>HERIYANTO</t>
+  </si>
+  <si>
+    <t>Hj. ENDANG IRYANI, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>UTIN UMINARSIH KUSUMAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>WIN MUHARDI, S.E.</t>
+  </si>
+  <si>
+    <t>YON KUSNEDI</t>
+  </si>
+  <si>
+    <t>YULIANA, S.P.</t>
+  </si>
+  <si>
+    <t>ACAM, S.E.</t>
+  </si>
+  <si>
+    <t>PARIDA, S.H.</t>
+  </si>
+  <si>
+    <t>NATASYA VIDIA ROMA</t>
+  </si>
+  <si>
+    <t>DOMINIKUS IKUS</t>
+  </si>
+  <si>
+    <t>APIN</t>
+  </si>
+  <si>
+    <t>PIPIN PLANTINI, S.Pt.</t>
+  </si>
+  <si>
+    <t>ALDOMORO, S.A.P.</t>
+  </si>
+  <si>
+    <t>YULIANTO, S.P.</t>
+  </si>
+  <si>
+    <t>DESI HARTATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAIS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>SRI EKA MAWARNI</t>
+  </si>
+  <si>
+    <t>IMELDA NALAPRANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUKANDAR</t>
+  </si>
+  <si>
+    <t>ZHEKA DANIATI</t>
+  </si>
+  <si>
+    <t>EKO AGUS PERMADI</t>
+  </si>
+  <si>
+    <t>BUDI DARMA, S.T.</t>
+  </si>
+  <si>
+    <t>USMAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>HASAN, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>MARNA ARIANTY</t>
+  </si>
+  <si>
+    <t>APOLONIUS ACOI</t>
+  </si>
+  <si>
+    <t>JAFRIAL FILLY PUTRA</t>
+  </si>
+  <si>
+    <t>Sri Wahyuni</t>
+  </si>
+  <si>
+    <t>Iskandar, S.Sos.</t>
+  </si>
+  <si>
+    <t>Sumvin Ardiansyah</t>
+  </si>
+  <si>
+    <t>SHELA APRILIA, S.E.</t>
+  </si>
+  <si>
+    <t>SUPRIONOTO WIJAYA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>LILIAMITHA ICUK</t>
+  </si>
+  <si>
+    <t>AKBP (Purn.) M. WAHYUDI, S.H., M.H., M.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. MOSES TABAH, M.Si.</t>
+  </si>
+  <si>
+    <t>PELAPINA HERIANA, S.Kep.Ns., M.Pd.</t>
+  </si>
+  <si>
+    <t>ISMAN HARTONO</t>
+  </si>
+  <si>
+    <t>SUHARDI, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>CHRISTY MEILENTIKA</t>
+  </si>
+  <si>
+    <t>DONATUS, S.H.</t>
+  </si>
+  <si>
+    <t>KRISTIANUS SANUSI</t>
+  </si>
+  <si>
+    <t>MUNAWWAR RAHIM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>OSVARINUSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MASNORNI</t>
+  </si>
+  <si>
+    <t>VEVITALIYA</t>
+  </si>
+  <si>
+    <t>ISWANDI, A.Md.</t>
+  </si>
+  <si>
+    <t>IKA RAMADAYANTI, S.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURAMIN YULIANTO</t>
+  </si>
+  <si>
+    <t>H. SUHAIRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABANG SUPIRMAN</t>
+  </si>
+  <si>
+    <t>RICA MASYITA</t>
+  </si>
+  <si>
+    <t>IRAWAN</t>
+  </si>
+  <si>
+    <t>ICHA ISMAWATI</t>
+  </si>
+  <si>
+    <t>SAPTO NUGROHO</t>
+  </si>
+  <si>
+    <t>IMAS ROSDIANA NINGSIH</t>
+  </si>
+  <si>
     <t>610004</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 4</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>SAMBAS</t>
   </si>
   <si>
     <t>dr. Hj. JULIARTI DJUHARDI ALWI, M.P.H.</t>
   </si>
   <si>
     <t>MAHENDRA PERDANA, S.P.</t>
   </si>
   <si>
     <t>ISKANDAR, S.Pd.I.</t>
   </si>
   <si>
     <t>SUWARTI</t>
   </si>
   <si>
     <t>ILHAM ANUGRAH RIVALDO</t>
@@ -973,1268 +2191,50 @@
     <t>ERIK DARMANSYAH, S.P., M.M.A.</t>
   </si>
   <si>
     <t>URAI BUDIANTO</t>
   </si>
   <si>
     <t>M.TAUFIK, S.K.M., M.K.M.</t>
   </si>
   <si>
     <t>YUNIARTI, S.Pd.SD.</t>
   </si>
   <si>
     <t>WENDY YAPANDRI</t>
   </si>
   <si>
     <t>OVI YANDI, A.Md.</t>
   </si>
   <si>
     <t>WILMA</t>
   </si>
   <si>
     <t>BAGUS HANANSAH</t>
   </si>
   <si>
     <t>YUDI YANIS</t>
-  </si>
-[...1216 lines deleted...]
-    <t>NURHIDAYAH</t>
   </si>
   <si>
     <t>610007</t>
   </si>
   <si>
     <t>KALIMANTAN BARAT 7</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>KAPUAS HULU</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>MELAWI</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>SINTANG</t>
   </si>
@@ -3461,5804 +3461,5960 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="D2" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="E2" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="F2" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="G2">
-        <v>31037</v>
+        <v>14242</v>
       </c>
       <c r="H2">
-        <v>36215</v>
+        <v>39387</v>
       </c>
       <c r="I2">
-        <v>32305</v>
+        <v>52749</v>
       </c>
       <c r="J2">
-        <v>45274</v>
+        <v>63612</v>
       </c>
       <c r="K2">
-        <v>59349</v>
+        <v>26771</v>
       </c>
       <c r="L2">
-        <v>1493</v>
+        <v>974</v>
       </c>
       <c r="M2">
-        <v>1456</v>
+        <v>2866</v>
       </c>
       <c r="N2">
-        <v>38121</v>
+        <v>8045</v>
       </c>
       <c r="O2">
-        <v>409</v>
+        <v>576</v>
       </c>
       <c r="P2">
-        <v>27930</v>
+        <v>17171</v>
       </c>
       <c r="Q2">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="R2">
-        <v>35852</v>
+        <v>14298</v>
       </c>
       <c r="S2">
-        <v>959</v>
+        <v>21163</v>
       </c>
       <c r="T2">
-        <v>27928</v>
+        <v>5991</v>
       </c>
       <c r="U2">
-        <v>8459</v>
+        <v>4076</v>
       </c>
       <c r="V2">
-        <v>4218</v>
+        <v>2645</v>
       </c>
       <c r="W2">
-        <v>8982</v>
+        <v>534</v>
       </c>
       <c r="X2">
-        <v>5240</v>
-[...2 lines deleted...]
-        <v>365747</v>
+        <v>275640</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>32</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>489</v>
+      </c>
+      <c r="D3" t="s">
+        <v>490</v>
+      </c>
+      <c r="E3" t="s">
+        <v>493</v>
+      </c>
+      <c r="F3" t="s">
+        <v>494</v>
       </c>
       <c r="G3">
-        <v>31037</v>
+        <v>3633</v>
       </c>
       <c r="H3">
-        <v>36215</v>
+        <v>14743</v>
       </c>
       <c r="I3">
-        <v>32305</v>
+        <v>39011</v>
       </c>
       <c r="J3">
-        <v>45274</v>
+        <v>8215</v>
       </c>
       <c r="K3">
-        <v>59349</v>
+        <v>19559</v>
       </c>
       <c r="L3">
-        <v>1493</v>
+        <v>297</v>
       </c>
       <c r="M3">
-        <v>1456</v>
+        <v>809</v>
       </c>
       <c r="N3">
-        <v>38121</v>
+        <v>1725</v>
       </c>
       <c r="O3">
-        <v>409</v>
+        <v>82</v>
       </c>
       <c r="P3">
-        <v>27930</v>
+        <v>1602</v>
       </c>
       <c r="Q3">
-        <v>520</v>
+        <v>174</v>
       </c>
       <c r="R3">
-        <v>35852</v>
+        <v>16064</v>
       </c>
       <c r="S3">
-        <v>959</v>
+        <v>22867</v>
       </c>
       <c r="T3">
-        <v>27928</v>
+        <v>1095</v>
       </c>
       <c r="U3">
-        <v>8459</v>
+        <v>1607</v>
       </c>
       <c r="V3">
-        <v>4218</v>
+        <v>1282</v>
       </c>
       <c r="W3">
-        <v>8982</v>
+        <v>214</v>
       </c>
       <c r="X3">
-        <v>5240</v>
-[...2 lines deleted...]
-        <v>365747</v>
+        <v>132979</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>17875</v>
+      </c>
+      <c r="H4">
+        <v>54130</v>
+      </c>
+      <c r="I4">
+        <v>91760</v>
+      </c>
+      <c r="J4">
+        <v>71827</v>
+      </c>
+      <c r="K4">
+        <v>46330</v>
+      </c>
+      <c r="L4">
+        <v>1271</v>
+      </c>
+      <c r="M4">
+        <v>3675</v>
+      </c>
+      <c r="N4">
+        <v>9770</v>
+      </c>
+      <c r="O4">
+        <v>658</v>
+      </c>
+      <c r="P4">
+        <v>18773</v>
+      </c>
+      <c r="Q4">
+        <v>714</v>
+      </c>
+      <c r="R4">
+        <v>30362</v>
+      </c>
+      <c r="S4">
+        <v>44030</v>
+      </c>
+      <c r="T4">
+        <v>7086</v>
+      </c>
+      <c r="U4">
+        <v>5683</v>
+      </c>
+      <c r="V4">
+        <v>3927</v>
+      </c>
+      <c r="W4">
+        <v>748</v>
+      </c>
+      <c r="X4">
+        <v>408619</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>14242</v>
+      </c>
+      <c r="E2">
+        <v>3633</v>
+      </c>
+      <c r="F2">
+        <v>17875</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>3411</v>
+      </c>
+      <c r="E3">
+        <v>853</v>
+      </c>
+      <c r="F3">
+        <v>4264</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>495</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>5309</v>
+      </c>
+      <c r="E4">
+        <v>652</v>
+      </c>
+      <c r="F4">
+        <v>5961</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1469</v>
+      </c>
+      <c r="E5">
+        <v>689</v>
+      </c>
+      <c r="F5">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>497</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>440</v>
+      </c>
+      <c r="E6">
+        <v>334</v>
+      </c>
+      <c r="F6">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>619</v>
+      </c>
+      <c r="E7">
+        <v>84</v>
+      </c>
+      <c r="F7">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>499</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>252</v>
+      </c>
+      <c r="E8">
+        <v>45</v>
+      </c>
+      <c r="F8">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>500</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>219</v>
+      </c>
+      <c r="E9">
+        <v>32</v>
+      </c>
+      <c r="F9">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>501</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>93</v>
+      </c>
+      <c r="E10">
+        <v>32</v>
+      </c>
+      <c r="F10">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>502</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>2430</v>
+      </c>
+      <c r="E11">
+        <v>912</v>
+      </c>
+      <c r="F11">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>39387</v>
+      </c>
+      <c r="E13">
+        <v>14743</v>
+      </c>
+      <c r="F13">
+        <v>54130</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>9712</v>
+      </c>
+      <c r="E14">
+        <v>3289</v>
+      </c>
+      <c r="F14">
+        <v>13001</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>503</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>4964</v>
+      </c>
+      <c r="E15">
+        <v>6087</v>
+      </c>
+      <c r="F15">
+        <v>11051</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>504</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>20674</v>
+      </c>
+      <c r="E16">
+        <v>3812</v>
+      </c>
+      <c r="F16">
+        <v>24486</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>505</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>1469</v>
+      </c>
+      <c r="E17">
+        <v>509</v>
+      </c>
+      <c r="F17">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>506</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>1507</v>
+      </c>
+      <c r="E18">
+        <v>683</v>
+      </c>
+      <c r="F18">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>507</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>323</v>
+      </c>
+      <c r="E19">
+        <v>167</v>
+      </c>
+      <c r="F19">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>508</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>420</v>
+      </c>
+      <c r="E20">
+        <v>74</v>
+      </c>
+      <c r="F20">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>509</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>318</v>
+      </c>
+      <c r="E21">
+        <v>122</v>
+      </c>
+      <c r="F21">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>52749</v>
+      </c>
+      <c r="E23">
+        <v>39011</v>
+      </c>
+      <c r="F23">
+        <v>91760</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>12363</v>
+      </c>
+      <c r="E24">
+        <v>3898</v>
+      </c>
+      <c r="F24">
+        <v>16261</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>510</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>8992</v>
+      </c>
+      <c r="E25">
+        <v>7464</v>
+      </c>
+      <c r="F25">
+        <v>16456</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>511</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>8602</v>
+      </c>
+      <c r="E26">
+        <v>10448</v>
+      </c>
+      <c r="F26">
+        <v>19050</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>512</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>14604</v>
+      </c>
+      <c r="E27">
+        <v>1186</v>
+      </c>
+      <c r="F27">
+        <v>15790</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>513</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>2382</v>
+      </c>
+      <c r="E28">
+        <v>14805</v>
+      </c>
+      <c r="F28">
+        <v>17187</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>5</v>
+      </c>
+      <c r="B29" t="s">
+        <v>514</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>1138</v>
+      </c>
+      <c r="E29">
+        <v>401</v>
+      </c>
+      <c r="F29">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>6</v>
+      </c>
+      <c r="B30" t="s">
+        <v>515</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>567</v>
+      </c>
+      <c r="E30">
+        <v>207</v>
+      </c>
+      <c r="F30">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>7</v>
+      </c>
+      <c r="B31" t="s">
+        <v>516</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>2770</v>
+      </c>
+      <c r="E31">
+        <v>413</v>
+      </c>
+      <c r="F31">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>517</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>1331</v>
+      </c>
+      <c r="E32">
+        <v>189</v>
+      </c>
+      <c r="F32">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>63612</v>
+      </c>
+      <c r="E34">
+        <v>8215</v>
+      </c>
+      <c r="F34">
+        <v>71827</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>8267</v>
+      </c>
+      <c r="E35">
+        <v>1505</v>
+      </c>
+      <c r="F35">
+        <v>9772</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>518</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>22614</v>
+      </c>
+      <c r="E36">
+        <v>1936</v>
+      </c>
+      <c r="F36">
+        <v>24550</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>519</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>8603</v>
+      </c>
+      <c r="E37">
+        <v>2257</v>
+      </c>
+      <c r="F37">
+        <v>10860</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>520</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>12603</v>
+      </c>
+      <c r="E38">
+        <v>709</v>
+      </c>
+      <c r="F38">
+        <v>13312</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>521</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>6635</v>
+      </c>
+      <c r="E39">
+        <v>401</v>
+      </c>
+      <c r="F39">
+        <v>7036</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>522</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>713</v>
+      </c>
+      <c r="E40">
+        <v>170</v>
+      </c>
+      <c r="F40">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>6</v>
+      </c>
+      <c r="B41" t="s">
+        <v>523</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>2146</v>
+      </c>
+      <c r="E41">
+        <v>84</v>
+      </c>
+      <c r="F41">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>7</v>
+      </c>
+      <c r="B42" t="s">
+        <v>524</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>1164</v>
+      </c>
+      <c r="E42">
+        <v>490</v>
+      </c>
+      <c r="F42">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>525</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>867</v>
+      </c>
+      <c r="E43">
+        <v>663</v>
+      </c>
+      <c r="F43">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45">
+        <v>5</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>26771</v>
+      </c>
+      <c r="E45">
+        <v>19559</v>
+      </c>
+      <c r="F45">
+        <v>46330</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>3331</v>
+      </c>
+      <c r="E46">
+        <v>1257</v>
+      </c>
+      <c r="F46">
+        <v>4588</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>526</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>8236</v>
+      </c>
+      <c r="E47">
+        <v>1463</v>
+      </c>
+      <c r="F47">
+        <v>9699</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>2</v>
+      </c>
+      <c r="B48" t="s">
+        <v>527</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>6689</v>
+      </c>
+      <c r="E48">
+        <v>588</v>
+      </c>
+      <c r="F48">
+        <v>7277</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>3</v>
+      </c>
+      <c r="B49" t="s">
+        <v>528</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>4721</v>
+      </c>
+      <c r="E49">
+        <v>13610</v>
+      </c>
+      <c r="F49">
+        <v>18331</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>529</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>954</v>
+      </c>
+      <c r="E50">
+        <v>1993</v>
+      </c>
+      <c r="F50">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>5</v>
+      </c>
+      <c r="B51" t="s">
+        <v>530</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>1141</v>
+      </c>
+      <c r="E51">
+        <v>298</v>
+      </c>
+      <c r="F51">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>531</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>461</v>
+      </c>
+      <c r="E52">
+        <v>171</v>
+      </c>
+      <c r="F52">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>532</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>889</v>
+      </c>
+      <c r="E53">
+        <v>101</v>
+      </c>
+      <c r="F53">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>533</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>349</v>
+      </c>
+      <c r="E54">
+        <v>78</v>
+      </c>
+      <c r="F54">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>6</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>974</v>
+      </c>
+      <c r="E56">
+        <v>297</v>
+      </c>
+      <c r="F56">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>563</v>
+      </c>
+      <c r="E57">
+        <v>116</v>
+      </c>
+      <c r="F57">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>534</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>411</v>
+      </c>
+      <c r="E58">
+        <v>181</v>
+      </c>
+      <c r="F58">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>2866</v>
+      </c>
+      <c r="E60">
+        <v>809</v>
+      </c>
+      <c r="F60">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>1103</v>
+      </c>
+      <c r="E61">
+        <v>467</v>
+      </c>
+      <c r="F61">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>535</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>701</v>
+      </c>
+      <c r="E62">
+        <v>200</v>
+      </c>
+      <c r="F62">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>536</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>153</v>
+      </c>
+      <c r="E63">
+        <v>89</v>
+      </c>
+      <c r="F63">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>537</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>909</v>
+      </c>
+      <c r="E64">
+        <v>53</v>
+      </c>
+      <c r="F64">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>8045</v>
+      </c>
+      <c r="E66">
+        <v>1725</v>
+      </c>
+      <c r="F66">
+        <v>9770</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>1602</v>
+      </c>
+      <c r="E67">
+        <v>436</v>
+      </c>
+      <c r="F67">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>538</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>4727</v>
+      </c>
+      <c r="E68">
+        <v>813</v>
+      </c>
+      <c r="F68">
+        <v>5540</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>539</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>540</v>
+      </c>
+      <c r="E69">
+        <v>116</v>
+      </c>
+      <c r="F69">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>540</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>171</v>
+      </c>
+      <c r="E70">
+        <v>33</v>
+      </c>
+      <c r="F70">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>541</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>306</v>
+      </c>
+      <c r="E71">
+        <v>181</v>
+      </c>
+      <c r="F71">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>542</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>362</v>
+      </c>
+      <c r="E72">
+        <v>89</v>
+      </c>
+      <c r="F72">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>543</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>211</v>
+      </c>
+      <c r="E73">
+        <v>23</v>
+      </c>
+      <c r="F73">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>544</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>39</v>
+      </c>
+      <c r="E74">
+        <v>12</v>
+      </c>
+      <c r="F74">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>545</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>87</v>
+      </c>
+      <c r="E75">
+        <v>22</v>
+      </c>
+      <c r="F75">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>576</v>
+      </c>
+      <c r="E77">
+        <v>82</v>
+      </c>
+      <c r="F77">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>484</v>
+      </c>
+      <c r="E78">
+        <v>32</v>
+      </c>
+      <c r="F78">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>546</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>92</v>
+      </c>
+      <c r="E79">
+        <v>50</v>
+      </c>
+      <c r="F79">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>17171</v>
+      </c>
+      <c r="E81">
+        <v>1602</v>
+      </c>
+      <c r="F81">
+        <v>18773</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>1467</v>
+      </c>
+      <c r="E82">
+        <v>423</v>
+      </c>
+      <c r="F82">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>547</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>12035</v>
+      </c>
+      <c r="E83">
+        <v>396</v>
+      </c>
+      <c r="F83">
+        <v>12431</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>548</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>424</v>
+      </c>
+      <c r="E84">
+        <v>218</v>
+      </c>
+      <c r="F84">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>549</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>276</v>
+      </c>
+      <c r="E85">
+        <v>79</v>
+      </c>
+      <c r="F85">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>550</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>171</v>
+      </c>
+      <c r="E86">
+        <v>154</v>
+      </c>
+      <c r="F86">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>5</v>
+      </c>
+      <c r="B87" t="s">
+        <v>551</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>112</v>
+      </c>
+      <c r="E87">
+        <v>94</v>
+      </c>
+      <c r="F87">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>6</v>
+      </c>
+      <c r="B88" t="s">
+        <v>552</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>96</v>
+      </c>
+      <c r="E88">
+        <v>19</v>
+      </c>
+      <c r="F88">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>7</v>
+      </c>
+      <c r="B89" t="s">
+        <v>553</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>1176</v>
+      </c>
+      <c r="E89">
+        <v>191</v>
+      </c>
+      <c r="F89">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>554</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>1414</v>
+      </c>
+      <c r="E90">
+        <v>28</v>
+      </c>
+      <c r="F90">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>11</v>
+      </c>
+      <c r="B92" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>540</v>
+      </c>
+      <c r="E92">
+        <v>174</v>
+      </c>
+      <c r="F92">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>316</v>
+      </c>
+      <c r="E93">
+        <v>93</v>
+      </c>
+      <c r="F93">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>555</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>224</v>
+      </c>
+      <c r="E94">
+        <v>81</v>
+      </c>
+      <c r="F94">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>14298</v>
+      </c>
+      <c r="E96">
+        <v>16064</v>
+      </c>
+      <c r="F96">
+        <v>30362</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>1966</v>
+      </c>
+      <c r="E97">
+        <v>1026</v>
+      </c>
+      <c r="F97">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>556</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>3487</v>
+      </c>
+      <c r="E98">
+        <v>6680</v>
+      </c>
+      <c r="F98">
+        <v>10167</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>557</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>1922</v>
+      </c>
+      <c r="E99">
+        <v>7113</v>
+      </c>
+      <c r="F99">
+        <v>9035</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>558</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>677</v>
+      </c>
+      <c r="E100">
+        <v>650</v>
+      </c>
+      <c r="F100">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>559</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>258</v>
+      </c>
+      <c r="E101">
+        <v>233</v>
+      </c>
+      <c r="F101">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>560</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>5391</v>
+      </c>
+      <c r="E102">
+        <v>173</v>
+      </c>
+      <c r="F102">
+        <v>5564</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>561</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>60</v>
+      </c>
+      <c r="E103">
+        <v>19</v>
+      </c>
+      <c r="F103">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>562</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>376</v>
+      </c>
+      <c r="E104">
+        <v>119</v>
+      </c>
+      <c r="F104">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>563</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>161</v>
+      </c>
+      <c r="E105">
+        <v>51</v>
+      </c>
+      <c r="F105">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>21163</v>
+      </c>
+      <c r="E107">
+        <v>22867</v>
+      </c>
+      <c r="F107">
+        <v>44030</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>30</v>
+      </c>
+      <c r="B108" t="s">
+        <v>30</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>2404</v>
+      </c>
+      <c r="E108">
+        <v>1366</v>
+      </c>
+      <c r="F108">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>564</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>15478</v>
+      </c>
+      <c r="E109">
+        <v>1655</v>
+      </c>
+      <c r="F109">
+        <v>17133</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>565</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>2073</v>
+      </c>
+      <c r="E110">
+        <v>18562</v>
+      </c>
+      <c r="F110">
+        <v>20635</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>566</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>240</v>
+      </c>
+      <c r="E111">
+        <v>221</v>
+      </c>
+      <c r="F111">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>567</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>254</v>
+      </c>
+      <c r="E112">
+        <v>272</v>
+      </c>
+      <c r="F112">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>568</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>90</v>
+      </c>
+      <c r="E113">
+        <v>192</v>
+      </c>
+      <c r="F113">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>569</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>171</v>
+      </c>
+      <c r="E114">
+        <v>113</v>
+      </c>
+      <c r="F114">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>570</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>380</v>
+      </c>
+      <c r="E115">
+        <v>440</v>
+      </c>
+      <c r="F115">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>571</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>73</v>
+      </c>
+      <c r="E116">
+        <v>46</v>
+      </c>
+      <c r="F116">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>15</v>
+      </c>
+      <c r="B118" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>5991</v>
+      </c>
+      <c r="E118">
+        <v>1095</v>
+      </c>
+      <c r="F118">
+        <v>7086</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>1968</v>
+      </c>
+      <c r="E119">
+        <v>380</v>
+      </c>
+      <c r="F119">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>572</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>2603</v>
+      </c>
+      <c r="E120">
+        <v>248</v>
+      </c>
+      <c r="F120">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>573</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>1241</v>
+      </c>
+      <c r="E121">
+        <v>255</v>
+      </c>
+      <c r="F121">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>574</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>179</v>
+      </c>
+      <c r="E122">
+        <v>212</v>
+      </c>
+      <c r="F122">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>16</v>
+      </c>
+      <c r="B124" t="s">
+        <v>21</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>4076</v>
+      </c>
+      <c r="E124">
+        <v>1607</v>
+      </c>
+      <c r="F124">
+        <v>5683</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>30</v>
+      </c>
+      <c r="B125" t="s">
+        <v>30</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>1017</v>
+      </c>
+      <c r="E125">
+        <v>324</v>
+      </c>
+      <c r="F125">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>575</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>1120</v>
+      </c>
+      <c r="E126">
+        <v>326</v>
+      </c>
+      <c r="F126">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>576</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>631</v>
+      </c>
+      <c r="E127">
+        <v>106</v>
+      </c>
+      <c r="F127">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>577</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>217</v>
+      </c>
+      <c r="E128">
+        <v>33</v>
+      </c>
+      <c r="F128">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>578</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>298</v>
+      </c>
+      <c r="E129">
+        <v>48</v>
+      </c>
+      <c r="F129">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>579</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>474</v>
+      </c>
+      <c r="E130">
+        <v>593</v>
+      </c>
+      <c r="F130">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>580</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>95</v>
+      </c>
+      <c r="E131">
+        <v>40</v>
+      </c>
+      <c r="F131">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>581</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>139</v>
+      </c>
+      <c r="E132">
+        <v>111</v>
+      </c>
+      <c r="F132">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>582</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>85</v>
+      </c>
+      <c r="E133">
+        <v>26</v>
+      </c>
+      <c r="F133">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>17</v>
+      </c>
+      <c r="B135" t="s">
+        <v>22</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>2645</v>
+      </c>
+      <c r="E135">
+        <v>1282</v>
+      </c>
+      <c r="F135">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>587</v>
+      </c>
+      <c r="E136">
+        <v>199</v>
+      </c>
+      <c r="F136">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>583</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>1329</v>
+      </c>
+      <c r="E137">
+        <v>360</v>
+      </c>
+      <c r="F137">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>584</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>108</v>
+      </c>
+      <c r="E138">
+        <v>315</v>
+      </c>
+      <c r="F138">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>585</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>89</v>
+      </c>
+      <c r="E139">
+        <v>37</v>
+      </c>
+      <c r="F139">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>283</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>161</v>
+      </c>
+      <c r="E140">
+        <v>166</v>
+      </c>
+      <c r="F140">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>586</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>43</v>
+      </c>
+      <c r="E141">
+        <v>62</v>
+      </c>
+      <c r="F141">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>587</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>89</v>
+      </c>
+      <c r="E142">
+        <v>29</v>
+      </c>
+      <c r="F142">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>588</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>68</v>
+      </c>
+      <c r="E143">
+        <v>47</v>
+      </c>
+      <c r="F143">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>589</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>171</v>
+      </c>
+      <c r="E144">
+        <v>67</v>
+      </c>
+      <c r="F144">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>24</v>
+      </c>
+      <c r="B146" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146">
+        <v>534</v>
+      </c>
+      <c r="E146">
+        <v>214</v>
+      </c>
+      <c r="F146">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>30</v>
+      </c>
+      <c r="B147" t="s">
+        <v>30</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>148</v>
+      </c>
+      <c r="E147">
+        <v>52</v>
+      </c>
+      <c r="F147">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>590</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>139</v>
+      </c>
+      <c r="E148">
+        <v>41</v>
+      </c>
+      <c r="F148">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>591</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>57</v>
+      </c>
+      <c r="E149">
+        <v>15</v>
+      </c>
+      <c r="F149">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3</v>
+      </c>
+      <c r="B150" t="s">
+        <v>592</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>13</v>
+      </c>
+      <c r="E150">
+        <v>13</v>
+      </c>
+      <c r="F150">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>593</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>28</v>
+      </c>
+      <c r="E151">
+        <v>72</v>
+      </c>
+      <c r="F151">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>5</v>
+      </c>
+      <c r="B152" t="s">
+        <v>594</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>34</v>
+      </c>
+      <c r="E152">
+        <v>7</v>
+      </c>
+      <c r="F152">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>595</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>96</v>
+      </c>
+      <c r="E153">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>7</v>
+      </c>
+      <c r="B154" t="s">
+        <v>596</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>19</v>
+      </c>
+      <c r="E154">
+        <v>6</v>
+      </c>
+      <c r="F154">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>499</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>597</v>
+      </c>
+      <c r="D2" t="s">
+        <v>598</v>
+      </c>
+      <c r="E2" t="s">
+        <v>599</v>
+      </c>
+      <c r="F2" t="s">
+        <v>600</v>
+      </c>
+      <c r="G2">
+        <v>38240</v>
+      </c>
+      <c r="H2">
+        <v>37066</v>
+      </c>
+      <c r="I2">
+        <v>42638</v>
+      </c>
+      <c r="J2">
+        <v>27038</v>
+      </c>
+      <c r="K2">
+        <v>31745</v>
+      </c>
+      <c r="L2">
+        <v>1091</v>
+      </c>
+      <c r="M2">
+        <v>4083</v>
+      </c>
+      <c r="N2">
+        <v>24098</v>
+      </c>
+      <c r="O2">
+        <v>275</v>
+      </c>
+      <c r="P2">
+        <v>4875</v>
+      </c>
+      <c r="Q2">
+        <v>343</v>
+      </c>
+      <c r="R2">
+        <v>33570</v>
+      </c>
+      <c r="S2">
+        <v>463</v>
+      </c>
+      <c r="T2">
+        <v>33685</v>
+      </c>
+      <c r="U2">
+        <v>1764</v>
+      </c>
+      <c r="V2">
+        <v>3285</v>
+      </c>
+      <c r="W2">
+        <v>26007</v>
+      </c>
+      <c r="X2">
+        <v>1735</v>
+      </c>
+      <c r="Y2">
+        <v>312001</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>38240</v>
+      </c>
+      <c r="H3">
+        <v>37066</v>
+      </c>
+      <c r="I3">
+        <v>42638</v>
+      </c>
+      <c r="J3">
+        <v>27038</v>
+      </c>
+      <c r="K3">
+        <v>31745</v>
+      </c>
+      <c r="L3">
+        <v>1091</v>
+      </c>
+      <c r="M3">
+        <v>4083</v>
+      </c>
+      <c r="N3">
+        <v>24098</v>
+      </c>
+      <c r="O3">
+        <v>275</v>
+      </c>
+      <c r="P3">
+        <v>4875</v>
+      </c>
+      <c r="Q3">
+        <v>343</v>
+      </c>
+      <c r="R3">
+        <v>33570</v>
+      </c>
+      <c r="S3">
+        <v>463</v>
+      </c>
+      <c r="T3">
+        <v>33685</v>
+      </c>
+      <c r="U3">
+        <v>1764</v>
+      </c>
+      <c r="V3">
+        <v>3285</v>
+      </c>
+      <c r="W3">
+        <v>26007</v>
+      </c>
+      <c r="X3">
+        <v>1735</v>
+      </c>
+      <c r="Y3">
+        <v>312001</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>31037</v>
+        <v>38240</v>
       </c>
       <c r="E2">
-        <v>31037</v>
+        <v>38240</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>3204</v>
+        <v>6381</v>
       </c>
       <c r="E3">
-        <v>3204</v>
+        <v>6381</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>500</v>
+        <v>601</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>22142</v>
+        <v>17412</v>
       </c>
       <c r="E4">
-        <v>22142</v>
+        <v>17412</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>501</v>
+        <v>602</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>1177</v>
+        <v>12684</v>
       </c>
       <c r="E5">
-        <v>1177</v>
+        <v>12684</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>502</v>
+        <v>603</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>551</v>
+        <v>784</v>
       </c>
       <c r="E6">
-        <v>551</v>
+        <v>784</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>503</v>
+        <v>604</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>728</v>
+        <v>358</v>
       </c>
       <c r="E7">
-        <v>728</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>504</v>
+        <v>605</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="E8">
-        <v>157</v>
+        <v>197</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>505</v>
+        <v>606</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>438</v>
+        <v>110</v>
       </c>
       <c r="E9">
-        <v>438</v>
+        <v>110</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>506</v>
+        <v>607</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="E10">
-        <v>196</v>
+        <v>148</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>507</v>
+        <v>608</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>2444</v>
+        <v>166</v>
       </c>
       <c r="E11">
-        <v>2444</v>
+        <v>166</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>36215</v>
+        <v>37066</v>
       </c>
       <c r="E13">
-        <v>36215</v>
+        <v>37066</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>6223</v>
+        <v>7896</v>
       </c>
       <c r="E14">
-        <v>6223</v>
+        <v>7896</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>508</v>
+        <v>609</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>23113</v>
+        <v>19424</v>
       </c>
       <c r="E15">
-        <v>23113</v>
+        <v>19424</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>509</v>
+        <v>610</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>2288</v>
+        <v>3086</v>
       </c>
       <c r="E16">
-        <v>2288</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>510</v>
+        <v>611</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>797</v>
+        <v>3145</v>
       </c>
       <c r="E17">
-        <v>797</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>511</v>
+        <v>612</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>526</v>
+        <v>943</v>
       </c>
       <c r="E18">
-        <v>526</v>
+        <v>943</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>512</v>
+        <v>613</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>326</v>
+        <v>951</v>
       </c>
       <c r="E19">
-        <v>326</v>
+        <v>951</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>513</v>
+        <v>614</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>519</v>
+        <v>958</v>
       </c>
       <c r="E20">
-        <v>519</v>
+        <v>958</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>514</v>
+        <v>615</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>473</v>
+        <v>395</v>
       </c>
       <c r="E21">
-        <v>473</v>
+        <v>395</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>515</v>
+        <v>616</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>1950</v>
+        <v>268</v>
       </c>
       <c r="E22">
-        <v>1950</v>
+        <v>268</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>32305</v>
+        <v>42638</v>
       </c>
       <c r="E24">
-        <v>32305</v>
+        <v>42638</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>6805</v>
+        <v>7127</v>
       </c>
       <c r="E25">
-        <v>6805</v>
+        <v>7127</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>516</v>
+        <v>617</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>9007</v>
+        <v>9191</v>
       </c>
       <c r="E26">
-        <v>9007</v>
+        <v>9191</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>517</v>
+        <v>618</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>1994</v>
+        <v>2276</v>
       </c>
       <c r="E27">
-        <v>1994</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>518</v>
+        <v>619</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>2476</v>
+        <v>20275</v>
       </c>
       <c r="E28">
-        <v>2476</v>
+        <v>20275</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>519</v>
+        <v>620</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>2109</v>
+        <v>825</v>
       </c>
       <c r="E29">
-        <v>2109</v>
+        <v>825</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>520</v>
+        <v>621</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>445</v>
+        <v>2492</v>
       </c>
       <c r="E30">
-        <v>445</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>521</v>
+        <v>622</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>7953</v>
+        <v>225</v>
       </c>
       <c r="E31">
-        <v>7953</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>522</v>
+        <v>623</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>920</v>
+        <v>139</v>
       </c>
       <c r="E32">
-        <v>920</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>523</v>
+        <v>624</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>596</v>
+        <v>88</v>
       </c>
       <c r="E33">
-        <v>596</v>
+        <v>88</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>45274</v>
+        <v>27038</v>
       </c>
       <c r="E35">
-        <v>45274</v>
+        <v>27038</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>3545</v>
+        <v>4681</v>
       </c>
       <c r="E36">
-        <v>3545</v>
+        <v>4681</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>524</v>
+        <v>625</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>17151</v>
+        <v>16567</v>
       </c>
       <c r="E37">
-        <v>17151</v>
+        <v>16567</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>525</v>
+        <v>626</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>1146</v>
+        <v>988</v>
       </c>
       <c r="E38">
-        <v>1146</v>
+        <v>988</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>526</v>
+        <v>627</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>14655</v>
+        <v>849</v>
       </c>
       <c r="E39">
-        <v>14655</v>
+        <v>849</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>527</v>
+        <v>628</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>1326</v>
+        <v>1037</v>
       </c>
       <c r="E40">
-        <v>1326</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>528</v>
+        <v>629</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>826</v>
+        <v>483</v>
       </c>
       <c r="E41">
-        <v>826</v>
+        <v>483</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>529</v>
+        <v>630</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>1370</v>
+        <v>553</v>
       </c>
       <c r="E42">
-        <v>1370</v>
+        <v>553</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>530</v>
+        <v>631</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>631</v>
+        <v>1628</v>
       </c>
       <c r="E43">
-        <v>631</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>531</v>
+        <v>632</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>4624</v>
+        <v>252</v>
       </c>
       <c r="E44">
-        <v>4624</v>
+        <v>252</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>59349</v>
+        <v>31745</v>
       </c>
       <c r="E46">
-        <v>59349</v>
+        <v>31745</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>3641</v>
+        <v>3759</v>
       </c>
       <c r="E47">
-        <v>3641</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>532</v>
+        <v>633</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>12880</v>
+        <v>24461</v>
       </c>
       <c r="E48">
-        <v>12880</v>
+        <v>24461</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>533</v>
+        <v>634</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>19618</v>
+        <v>1243</v>
       </c>
       <c r="E49">
-        <v>19618</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>534</v>
+        <v>635</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>1016</v>
+        <v>422</v>
       </c>
       <c r="E50">
-        <v>1016</v>
+        <v>422</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>535</v>
+        <v>636</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>1192</v>
+        <v>447</v>
       </c>
       <c r="E51">
-        <v>1192</v>
+        <v>447</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>536</v>
+        <v>637</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>20124</v>
+        <v>1027</v>
       </c>
       <c r="E52">
-        <v>20124</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>537</v>
+        <v>638</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>377</v>
+        <v>152</v>
       </c>
       <c r="E53">
-        <v>377</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>538</v>
+        <v>639</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>177</v>
+        <v>128</v>
       </c>
       <c r="E54">
-        <v>177</v>
+        <v>128</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>539</v>
+        <v>640</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>324</v>
+        <v>106</v>
       </c>
       <c r="E55">
-        <v>324</v>
+        <v>106</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>1493</v>
+        <v>1091</v>
       </c>
       <c r="E57">
-        <v>1493</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>403</v>
+        <v>564</v>
       </c>
       <c r="E58">
-        <v>403</v>
+        <v>564</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>540</v>
+        <v>641</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>516</v>
+        <v>281</v>
       </c>
       <c r="E59">
-        <v>516</v>
+        <v>281</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>541</v>
+        <v>642</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="E60">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>542</v>
+        <v>643</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="E61">
-        <v>122</v>
-[...18 lines deleted...]
-    </row>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>544</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>94</v>
+        <v>4083</v>
       </c>
       <c r="E63">
-        <v>94</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64">
-        <v>6</v>
+      <c r="A64" t="s">
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>545</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>102</v>
+        <v>1001</v>
       </c>
       <c r="E64">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>644</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>2089</v>
+      </c>
+      <c r="E65">
+        <v>2089</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>645</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>1456</v>
+        <v>179</v>
       </c>
       <c r="E66">
-        <v>1456</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>32</v>
+      <c r="A67">
+        <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>32</v>
+        <v>646</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
-        <v>291</v>
+        <v>160</v>
       </c>
       <c r="E67">
-        <v>291</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>546</v>
+        <v>647</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="E68">
-        <v>184</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>547</v>
+        <v>648</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>395</v>
+        <v>44</v>
       </c>
       <c r="E69">
-        <v>395</v>
+        <v>44</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>548</v>
+        <v>649</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="E70">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>549</v>
+        <v>650</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>73</v>
+        <v>301</v>
       </c>
       <c r="E71">
-        <v>73</v>
+        <v>301</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>550</v>
+        <v>651</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="E72">
-        <v>166</v>
-[...18 lines deleted...]
-    </row>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B74" t="s">
-        <v>552</v>
+        <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>122</v>
+        <v>24098</v>
       </c>
       <c r="E74">
-        <v>122</v>
+        <v>24098</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75">
-        <v>8</v>
+      <c r="A75" t="s">
+        <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>553</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>42</v>
+        <v>2968</v>
       </c>
       <c r="E75">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="76"/>
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>652</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>13767</v>
+      </c>
+      <c r="E76">
+        <v>13767</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>13</v>
+        <v>653</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>38121</v>
+        <v>4581</v>
       </c>
       <c r="E77">
-        <v>38121</v>
+        <v>4581</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>32</v>
+      <c r="A78">
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>32</v>
+        <v>654</v>
       </c>
       <c r="C78" t="s">
         <v>38</v>
       </c>
       <c r="D78">
-        <v>7621</v>
+        <v>634</v>
       </c>
       <c r="E78">
-        <v>7621</v>
+        <v>634</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>554</v>
+        <v>655</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>19594</v>
+        <v>233</v>
       </c>
       <c r="E79">
-        <v>19594</v>
+        <v>233</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>555</v>
+        <v>656</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>4564</v>
+        <v>239</v>
       </c>
       <c r="E80">
-        <v>4564</v>
+        <v>239</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>556</v>
+        <v>657</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>2280</v>
+        <v>151</v>
       </c>
       <c r="E81">
-        <v>2280</v>
+        <v>151</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>557</v>
+        <v>658</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>1109</v>
+        <v>428</v>
       </c>
       <c r="E82">
-        <v>1109</v>
+        <v>428</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>558</v>
+        <v>659</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>1576</v>
+        <v>1097</v>
       </c>
       <c r="E83">
-        <v>1576</v>
-[...18 lines deleted...]
-    </row>
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>560</v>
+        <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>593</v>
+        <v>275</v>
       </c>
       <c r="E85">
-        <v>593</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86">
-        <v>8</v>
+      <c r="A86" t="s">
+        <v>30</v>
       </c>
       <c r="B86" t="s">
-        <v>561</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>609</v>
+        <v>56</v>
       </c>
       <c r="E86">
-        <v>609</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>660</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>195</v>
+      </c>
+      <c r="E87">
+        <v>195</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>14</v>
+        <v>661</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>409</v>
+        <v>18</v>
       </c>
       <c r="E88">
-        <v>409</v>
+        <v>18</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>32</v>
+      <c r="A89">
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>32</v>
+        <v>662</v>
       </c>
       <c r="C89" t="s">
         <v>38</v>
       </c>
       <c r="D89">
-        <v>113</v>
+        <v>6</v>
       </c>
       <c r="E89">
-        <v>113</v>
-[...18 lines deleted...]
-    </row>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>563</v>
+        <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>129</v>
+        <v>4875</v>
       </c>
       <c r="E91">
-        <v>129</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92">
-        <v>3</v>
+      <c r="A92" t="s">
+        <v>30</v>
       </c>
       <c r="B92" t="s">
-        <v>564</v>
+        <v>30</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>46</v>
+        <v>3060</v>
       </c>
       <c r="E92">
-        <v>46</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>565</v>
+        <v>663</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="E93">
-        <v>42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>566</v>
+        <v>664</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>37</v>
+        <v>666</v>
       </c>
       <c r="E94">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>666</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>665</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>354</v>
+      </c>
+      <c r="E95">
+        <v>354</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>15</v>
+        <v>666</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>27930</v>
+        <v>347</v>
       </c>
       <c r="E96">
-        <v>27930</v>
+        <v>347</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>32</v>
+      <c r="A97">
+        <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>32</v>
+        <v>667</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
-        <v>1224</v>
+        <v>74</v>
       </c>
       <c r="E97">
-        <v>1224</v>
+        <v>74</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>567</v>
+        <v>668</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>22070</v>
+        <v>171</v>
       </c>
       <c r="E98">
-        <v>22070</v>
+        <v>171</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>568</v>
+        <v>669</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>2004</v>
+        <v>82</v>
       </c>
       <c r="E99">
-        <v>2004</v>
+        <v>82</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B100" t="s">
-        <v>569</v>
+        <v>670</v>
       </c>
       <c r="C100" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>453</v>
+        <v>121</v>
       </c>
       <c r="E100">
-        <v>453</v>
-[...18 lines deleted...]
-    </row>
+        <v>121</v>
+      </c>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B102" t="s">
-        <v>571</v>
+        <v>16</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D102">
-        <v>470</v>
+        <v>343</v>
       </c>
       <c r="E102">
-        <v>470</v>
+        <v>343</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103">
-        <v>6</v>
+      <c r="A103" t="s">
+        <v>30</v>
       </c>
       <c r="B103" t="s">
-        <v>572</v>
+        <v>30</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D103">
-        <v>373</v>
+        <v>180</v>
       </c>
       <c r="E103">
-        <v>373</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>573</v>
+        <v>671</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>806</v>
+        <v>121</v>
       </c>
       <c r="E104">
-        <v>806</v>
+        <v>121</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>574</v>
+        <v>672</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>217</v>
+        <v>42</v>
       </c>
       <c r="E105">
-        <v>217</v>
+        <v>42</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>520</v>
+        <v>33570</v>
       </c>
       <c r="E107">
-        <v>520</v>
+        <v>33570</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>190</v>
+        <v>3340</v>
       </c>
       <c r="E108">
-        <v>190</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>575</v>
+        <v>673</v>
       </c>
       <c r="C109" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>205</v>
+        <v>16101</v>
       </c>
       <c r="E109">
-        <v>205</v>
+        <v>16101</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>78</v>
+        <v>674</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>125</v>
+        <v>11773</v>
       </c>
       <c r="E110">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>11773</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>675</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>360</v>
+      </c>
+      <c r="E111">
+        <v>360</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>17</v>
+        <v>676</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>35852</v>
+        <v>775</v>
       </c>
       <c r="E112">
-        <v>35852</v>
+        <v>775</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>32</v>
+      <c r="A113">
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>32</v>
+        <v>677</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
-        <v>1526</v>
+        <v>556</v>
       </c>
       <c r="E113">
-        <v>1526</v>
+        <v>556</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>576</v>
+        <v>678</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>12874</v>
+        <v>191</v>
       </c>
       <c r="E114">
-        <v>12874</v>
+        <v>191</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>577</v>
+        <v>679</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>5811</v>
+        <v>181</v>
       </c>
       <c r="E115">
-        <v>5811</v>
+        <v>181</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>423</v>
+        <v>293</v>
       </c>
       <c r="E116">
-        <v>423</v>
-[...18 lines deleted...]
-    </row>
+        <v>293</v>
+      </c>
+    </row>
+    <row r="117"/>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B118" t="s">
-        <v>580</v>
+        <v>18</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>2381</v>
+        <v>463</v>
       </c>
       <c r="E118">
-        <v>2381</v>
+        <v>463</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119">
-        <v>6</v>
+      <c r="A119" t="s">
+        <v>30</v>
       </c>
       <c r="B119" t="s">
-        <v>581</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>107</v>
+        <v>195</v>
       </c>
       <c r="E119">
-        <v>107</v>
+        <v>195</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>582</v>
+        <v>681</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>112</v>
+        <v>211</v>
       </c>
       <c r="E120">
-        <v>112</v>
+        <v>211</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>583</v>
+        <v>682</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="E121">
-        <v>108</v>
+        <v>57</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B123" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D123">
-        <v>959</v>
+        <v>33685</v>
       </c>
       <c r="E123">
-        <v>959</v>
+        <v>33685</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B124" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>189</v>
+        <v>2556</v>
       </c>
       <c r="E124">
-        <v>189</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>584</v>
+        <v>683</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>610</v>
+        <v>14524</v>
       </c>
       <c r="E125">
-        <v>610</v>
+        <v>14524</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>585</v>
+        <v>684</v>
       </c>
       <c r="C126" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>81</v>
+        <v>962</v>
       </c>
       <c r="E126">
-        <v>81</v>
+        <v>962</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>586</v>
+        <v>685</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>42</v>
+        <v>3085</v>
       </c>
       <c r="E127">
-        <v>42</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>587</v>
+        <v>686</v>
       </c>
       <c r="C128" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>37</v>
+        <v>935</v>
       </c>
       <c r="E128">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="129"/>
+        <v>935</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>687</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>409</v>
+      </c>
+      <c r="E129">
+        <v>409</v>
+      </c>
+    </row>
     <row r="130">
       <c r="A130">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>688</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>27928</v>
+        <v>10871</v>
       </c>
       <c r="E130">
-        <v>27928</v>
+        <v>10871</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="s">
-        <v>32</v>
+      <c r="A131">
+        <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>32</v>
+        <v>689</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
-        <v>2622</v>
+        <v>145</v>
       </c>
       <c r="E131">
-        <v>2622</v>
+        <v>145</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>588</v>
+        <v>690</v>
       </c>
       <c r="C132" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>1747</v>
+        <v>198</v>
       </c>
       <c r="E132">
-        <v>1747</v>
-[...18 lines deleted...]
-    </row>
+        <v>198</v>
+      </c>
+    </row>
+    <row r="133"/>
     <row r="134">
       <c r="A134">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B134" t="s">
-        <v>590</v>
+        <v>20</v>
       </c>
       <c r="C134" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D134">
-        <v>735</v>
+        <v>1764</v>
       </c>
       <c r="E134">
-        <v>735</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135">
-        <v>4</v>
+      <c r="A135" t="s">
+        <v>30</v>
       </c>
       <c r="B135" t="s">
-        <v>591</v>
+        <v>30</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>1171</v>
+        <v>718</v>
       </c>
       <c r="E135">
-        <v>1171</v>
+        <v>718</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>592</v>
+        <v>691</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>1892</v>
+        <v>732</v>
       </c>
       <c r="E136">
-        <v>1892</v>
+        <v>732</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B137" t="s">
-        <v>593</v>
+        <v>692</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>349</v>
+        <v>122</v>
       </c>
       <c r="E137">
-        <v>349</v>
+        <v>122</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B138" t="s">
-        <v>594</v>
+        <v>693</v>
       </c>
       <c r="C138" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>9633</v>
+        <v>192</v>
       </c>
       <c r="E138">
-        <v>9633</v>
-[...19 lines deleted...]
-    <row r="140"/>
+        <v>192</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>16</v>
+      </c>
+      <c r="B140" t="s">
+        <v>21</v>
+      </c>
+      <c r="C140" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140">
+        <v>3285</v>
+      </c>
+      <c r="E140">
+        <v>3285</v>
+      </c>
+    </row>
     <row r="141">
-      <c r="A141">
-        <v>15</v>
+      <c r="A141" t="s">
+        <v>30</v>
       </c>
       <c r="B141" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D141">
-        <v>8459</v>
+        <v>555</v>
       </c>
       <c r="E141">
-        <v>8459</v>
+        <v>555</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142" t="s">
-        <v>32</v>
+      <c r="A142">
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>32</v>
+        <v>694</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>2608</v>
+        <v>462</v>
       </c>
       <c r="E142">
-        <v>2608</v>
+        <v>462</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>596</v>
+        <v>695</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>2985</v>
+        <v>271</v>
       </c>
       <c r="E143">
-        <v>2985</v>
+        <v>271</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>597</v>
+        <v>696</v>
       </c>
       <c r="C144" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>1115</v>
+        <v>1657</v>
       </c>
       <c r="E144">
-        <v>1115</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>598</v>
+        <v>697</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>328</v>
+        <v>81</v>
       </c>
       <c r="E145">
-        <v>328</v>
+        <v>81</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>599</v>
+        <v>698</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>332</v>
+        <v>88</v>
       </c>
       <c r="E146">
-        <v>332</v>
+        <v>88</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>600</v>
+        <v>699</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="E147">
-        <v>192</v>
+        <v>82</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>601</v>
+        <v>700</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>512</v>
+        <v>89</v>
       </c>
       <c r="E148">
-        <v>512</v>
-[...19 lines deleted...]
-    <row r="150"/>
+        <v>89</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>22</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>26007</v>
+      </c>
+      <c r="E150">
+        <v>26007</v>
+      </c>
+    </row>
     <row r="151">
-      <c r="A151">
-        <v>16</v>
+      <c r="A151" t="s">
+        <v>30</v>
       </c>
       <c r="B151" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D151">
-        <v>4218</v>
+        <v>2029</v>
       </c>
       <c r="E151">
-        <v>4218</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="s">
-        <v>32</v>
+      <c r="A152">
+        <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>32</v>
+        <v>701</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>398</v>
+        <v>8440</v>
       </c>
       <c r="E152">
-        <v>398</v>
+        <v>8440</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>603</v>
+        <v>702</v>
       </c>
       <c r="C153" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>2541</v>
+        <v>4409</v>
       </c>
       <c r="E153">
-        <v>2541</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>604</v>
+        <v>703</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>495</v>
+        <v>607</v>
       </c>
       <c r="E154">
-        <v>495</v>
+        <v>607</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>605</v>
+        <v>704</v>
       </c>
       <c r="C155" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="E155">
-        <v>216</v>
+        <v>203</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>606</v>
+        <v>705</v>
       </c>
       <c r="C156" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>152</v>
+        <v>1577</v>
       </c>
       <c r="E156">
-        <v>152</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>607</v>
+        <v>706</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>178</v>
+        <v>104</v>
       </c>
       <c r="E157">
-        <v>178</v>
+        <v>104</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B158" t="s">
-        <v>608</v>
+        <v>707</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>33</v>
+        <v>283</v>
       </c>
       <c r="E158">
-        <v>33</v>
+        <v>283</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>609</v>
+        <v>708</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>70</v>
+        <v>8355</v>
       </c>
       <c r="E159">
-        <v>70</v>
-[...19 lines deleted...]
-    <row r="161"/>
+        <v>8355</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>24</v>
+      </c>
+      <c r="B161" t="s">
+        <v>23</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>1735</v>
+      </c>
+      <c r="E161">
+        <v>1735</v>
+      </c>
+    </row>
     <row r="162">
-      <c r="A162">
-        <v>17</v>
+      <c r="A162" t="s">
+        <v>30</v>
       </c>
       <c r="B162" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D162">
-        <v>8982</v>
+        <v>329</v>
       </c>
       <c r="E162">
-        <v>8982</v>
+        <v>329</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" t="s">
-        <v>32</v>
+      <c r="A163">
+        <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>32</v>
+        <v>709</v>
       </c>
       <c r="C163" t="s">
         <v>38</v>
       </c>
       <c r="D163">
-        <v>1093</v>
+        <v>335</v>
       </c>
       <c r="E163">
-        <v>1093</v>
+        <v>335</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>611</v>
+        <v>710</v>
       </c>
       <c r="C164" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>4066</v>
+        <v>95</v>
       </c>
       <c r="E164">
-        <v>4066</v>
+        <v>95</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>612</v>
+        <v>711</v>
       </c>
       <c r="C165" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>1037</v>
+        <v>518</v>
       </c>
       <c r="E165">
-        <v>1037</v>
+        <v>518</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>613</v>
+        <v>712</v>
       </c>
       <c r="C166" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>246</v>
+        <v>46</v>
       </c>
       <c r="E166">
-        <v>246</v>
+        <v>46</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>614</v>
+        <v>713</v>
       </c>
       <c r="C167" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>435</v>
+        <v>122</v>
       </c>
       <c r="E167">
-        <v>435</v>
+        <v>122</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>615</v>
+        <v>714</v>
       </c>
       <c r="C168" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>746</v>
+        <v>221</v>
       </c>
       <c r="E168">
-        <v>746</v>
+        <v>221</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>616</v>
+        <v>715</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>207</v>
+        <v>28</v>
       </c>
       <c r="E169">
-        <v>207</v>
+        <v>28</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>617</v>
+        <v>716</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D170">
-        <v>628</v>
+        <v>41</v>
       </c>
       <c r="E170">
-        <v>628</v>
-[...2927 lines deleted...]
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -9538,54 +9694,54 @@
       </c>
       <c r="S4">
         <v>189</v>
       </c>
       <c r="T4">
         <v>15798</v>
       </c>
       <c r="U4">
         <v>14983</v>
       </c>
       <c r="V4">
         <v>2279</v>
       </c>
       <c r="W4">
         <v>10866</v>
       </c>
       <c r="X4">
         <v>433</v>
       </c>
       <c r="Y4">
         <v>268038</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G5">
         <v>40879</v>
       </c>
       <c r="H5">
         <v>54537</v>
       </c>
       <c r="I5">
         <v>113773</v>
       </c>
       <c r="J5">
         <v>59769</v>
       </c>
       <c r="K5">
         <v>72437</v>
       </c>
       <c r="L5">
         <v>1982</v>
       </c>
       <c r="M5">
         <v>2726</v>
       </c>
       <c r="N5">
         <v>19124</v>
       </c>
@@ -9614,4531 +9770,4531 @@
         <v>8310</v>
       </c>
       <c r="W5">
         <v>31976</v>
       </c>
       <c r="X5">
         <v>750</v>
       </c>
       <c r="Y5">
         <v>569354</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>722</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>724</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>9110</v>
       </c>
       <c r="E2">
         <v>7974</v>
       </c>
       <c r="F2">
         <v>23795</v>
       </c>
       <c r="G2">
         <v>40879</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1170</v>
       </c>
       <c r="E3">
         <v>447</v>
       </c>
       <c r="F3">
         <v>2678</v>
       </c>
       <c r="G3">
         <v>4295</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>725</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>1916</v>
       </c>
       <c r="E4">
         <v>3903</v>
       </c>
       <c r="F4">
         <v>12055</v>
       </c>
       <c r="G4">
         <v>17874</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>726</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>4130</v>
       </c>
       <c r="E5">
         <v>384</v>
       </c>
       <c r="F5">
         <v>2366</v>
       </c>
       <c r="G5">
         <v>6880</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>727</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>247</v>
       </c>
       <c r="E6">
         <v>46</v>
       </c>
       <c r="F6">
         <v>204</v>
       </c>
       <c r="G6">
         <v>497</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>728</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>124</v>
       </c>
       <c r="E7">
         <v>47</v>
       </c>
       <c r="F7">
         <v>232</v>
       </c>
       <c r="G7">
         <v>403</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>729</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>209</v>
       </c>
       <c r="E8">
         <v>286</v>
       </c>
       <c r="F8">
         <v>2208</v>
       </c>
       <c r="G8">
         <v>2703</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>730</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>66</v>
       </c>
       <c r="E9">
         <v>14</v>
       </c>
       <c r="F9">
         <v>98</v>
       </c>
       <c r="G9">
         <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>731</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>67</v>
       </c>
       <c r="E10">
         <v>28</v>
       </c>
       <c r="F10">
         <v>90</v>
       </c>
       <c r="G10">
         <v>185</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>732</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11">
         <v>20</v>
       </c>
       <c r="F11">
         <v>102</v>
       </c>
       <c r="G11">
         <v>148</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>733</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12">
         <v>13</v>
       </c>
       <c r="F12">
         <v>34</v>
       </c>
       <c r="G12">
         <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>734</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13">
         <v>19</v>
       </c>
       <c r="F13">
         <v>60</v>
       </c>
       <c r="G13">
         <v>111</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>735</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>1096</v>
       </c>
       <c r="E14">
         <v>2767</v>
       </c>
       <c r="F14">
         <v>3668</v>
       </c>
       <c r="G14">
         <v>7531</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>17441</v>
       </c>
       <c r="E16">
         <v>7257</v>
       </c>
       <c r="F16">
         <v>29839</v>
       </c>
       <c r="G16">
         <v>54537</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>2621</v>
       </c>
       <c r="E17">
         <v>1022</v>
       </c>
       <c r="F17">
         <v>5957</v>
       </c>
       <c r="G17">
         <v>9600</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>736</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>2454</v>
       </c>
       <c r="E18">
         <v>794</v>
       </c>
       <c r="F18">
         <v>8726</v>
       </c>
       <c r="G18">
         <v>11974</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>737</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>2349</v>
       </c>
       <c r="E19">
         <v>1193</v>
       </c>
       <c r="F19">
         <v>12000</v>
       </c>
       <c r="G19">
         <v>15542</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>738</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>359</v>
       </c>
       <c r="E20">
         <v>168</v>
       </c>
       <c r="F20">
         <v>773</v>
       </c>
       <c r="G20">
         <v>1300</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>739</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>237</v>
       </c>
       <c r="E21">
         <v>63</v>
       </c>
       <c r="F21">
         <v>309</v>
       </c>
       <c r="G21">
         <v>609</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>740</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>2983</v>
       </c>
       <c r="E22">
         <v>93</v>
       </c>
       <c r="F22">
         <v>318</v>
       </c>
       <c r="G22">
         <v>3394</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>741</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>169</v>
       </c>
       <c r="E23">
         <v>50</v>
       </c>
       <c r="F23">
         <v>273</v>
       </c>
       <c r="G23">
         <v>492</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>742</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>5843</v>
       </c>
       <c r="E24">
         <v>88</v>
       </c>
       <c r="F24">
         <v>310</v>
       </c>
       <c r="G24">
         <v>6241</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>743</v>
       </c>
       <c r="C25" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>102</v>
       </c>
       <c r="E25">
         <v>32</v>
       </c>
       <c r="F25">
         <v>311</v>
       </c>
       <c r="G25">
         <v>445</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>744</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>64</v>
       </c>
       <c r="E26">
         <v>22</v>
       </c>
       <c r="F26">
         <v>119</v>
       </c>
       <c r="G26">
         <v>205</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>745</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>80</v>
       </c>
       <c r="E27">
         <v>49</v>
       </c>
       <c r="F27">
         <v>206</v>
       </c>
       <c r="G27">
         <v>335</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
         <v>746</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>180</v>
       </c>
       <c r="E28">
         <v>3683</v>
       </c>
       <c r="F28">
         <v>537</v>
       </c>
       <c r="G28">
         <v>4400</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>30057</v>
       </c>
       <c r="E30">
         <v>23591</v>
       </c>
       <c r="F30">
         <v>60125</v>
       </c>
       <c r="G30">
         <v>113773</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>3134</v>
       </c>
       <c r="E31">
         <v>1376</v>
       </c>
       <c r="F31">
         <v>5759</v>
       </c>
       <c r="G31">
         <v>10269</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>747</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>4399</v>
       </c>
       <c r="E32">
         <v>4136</v>
       </c>
       <c r="F32">
         <v>24953</v>
       </c>
       <c r="G32">
         <v>33488</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>748</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>1350</v>
       </c>
       <c r="E33">
         <v>11786</v>
       </c>
       <c r="F33">
         <v>1770</v>
       </c>
       <c r="G33">
         <v>14906</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>749</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>898</v>
       </c>
       <c r="E34">
         <v>250</v>
       </c>
       <c r="F34">
         <v>852</v>
       </c>
       <c r="G34">
         <v>2000</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>750</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>5145</v>
       </c>
       <c r="E35">
         <v>192</v>
       </c>
       <c r="F35">
         <v>1461</v>
       </c>
       <c r="G35">
         <v>6798</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>751</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>4772</v>
       </c>
       <c r="E36">
         <v>229</v>
       </c>
       <c r="F36">
         <v>899</v>
       </c>
       <c r="G36">
         <v>5900</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>752</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>197</v>
       </c>
       <c r="E37">
         <v>93</v>
       </c>
       <c r="F37">
         <v>325</v>
       </c>
       <c r="G37">
         <v>615</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>753</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>221</v>
       </c>
       <c r="E38">
         <v>1124</v>
       </c>
       <c r="F38">
         <v>236</v>
       </c>
       <c r="G38">
         <v>1581</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>754</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>157</v>
       </c>
       <c r="E39">
         <v>60</v>
       </c>
       <c r="F39">
         <v>183</v>
       </c>
       <c r="G39">
         <v>400</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>755</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>90</v>
       </c>
       <c r="E40">
         <v>40</v>
       </c>
       <c r="F40">
         <v>128</v>
       </c>
       <c r="G40">
         <v>258</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>756</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>99</v>
       </c>
       <c r="E41">
         <v>94</v>
       </c>
       <c r="F41">
         <v>122</v>
       </c>
       <c r="G41">
         <v>315</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
         <v>757</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>9595</v>
       </c>
       <c r="E42">
         <v>4211</v>
       </c>
       <c r="F42">
         <v>23437</v>
       </c>
       <c r="G42">
         <v>37243</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>13053</v>
       </c>
       <c r="E44">
         <v>6799</v>
       </c>
       <c r="F44">
         <v>39917</v>
       </c>
       <c r="G44">
         <v>59769</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D45">
         <v>2040</v>
       </c>
       <c r="E45">
         <v>861</v>
       </c>
       <c r="F45">
         <v>3633</v>
       </c>
       <c r="G45">
         <v>6534</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
         <v>758</v>
       </c>
       <c r="C46" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>2874</v>
       </c>
       <c r="E46">
         <v>3095</v>
       </c>
       <c r="F46">
         <v>16111</v>
       </c>
       <c r="G46">
         <v>22080</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
         <v>759</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>956</v>
       </c>
       <c r="E47">
         <v>1229</v>
       </c>
       <c r="F47">
         <v>10872</v>
       </c>
       <c r="G47">
         <v>13057</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>760</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>251</v>
       </c>
       <c r="E48">
         <v>162</v>
       </c>
       <c r="F48">
         <v>416</v>
       </c>
       <c r="G48">
         <v>829</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>761</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>507</v>
       </c>
       <c r="E49">
         <v>369</v>
       </c>
       <c r="F49">
         <v>571</v>
       </c>
       <c r="G49">
         <v>1447</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>762</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>953</v>
       </c>
       <c r="E50">
         <v>100</v>
       </c>
       <c r="F50">
         <v>268</v>
       </c>
       <c r="G50">
         <v>1321</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>763</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>236</v>
       </c>
       <c r="E51">
         <v>116</v>
       </c>
       <c r="F51">
         <v>2272</v>
       </c>
       <c r="G51">
         <v>2624</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>764</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>257</v>
       </c>
       <c r="E52">
         <v>92</v>
       </c>
       <c r="F52">
         <v>112</v>
       </c>
       <c r="G52">
         <v>461</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>765</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>142</v>
       </c>
       <c r="E53">
         <v>40</v>
       </c>
       <c r="F53">
         <v>312</v>
       </c>
       <c r="G53">
         <v>494</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>766</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>177</v>
       </c>
       <c r="E54">
         <v>93</v>
       </c>
       <c r="F54">
         <v>212</v>
       </c>
       <c r="G54">
         <v>482</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>767</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>1638</v>
       </c>
       <c r="E55">
         <v>100</v>
       </c>
       <c r="F55">
         <v>478</v>
       </c>
       <c r="G55">
         <v>2216</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
         <v>768</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>3022</v>
       </c>
       <c r="E56">
         <v>542</v>
       </c>
       <c r="F56">
         <v>4660</v>
       </c>
       <c r="G56">
         <v>8224</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>26678</v>
       </c>
       <c r="E58">
         <v>18721</v>
       </c>
       <c r="F58">
         <v>27038</v>
       </c>
       <c r="G58">
         <v>72437</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>1810</v>
       </c>
       <c r="E59">
         <v>458</v>
       </c>
       <c r="F59">
         <v>2969</v>
       </c>
       <c r="G59">
         <v>5237</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
         <v>769</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>13447</v>
       </c>
       <c r="E60">
         <v>1080</v>
       </c>
       <c r="F60">
         <v>5502</v>
       </c>
       <c r="G60">
         <v>20029</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
         <v>770</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>1394</v>
       </c>
       <c r="E61">
         <v>419</v>
       </c>
       <c r="F61">
         <v>8687</v>
       </c>
       <c r="G61">
         <v>10500</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>771</v>
       </c>
       <c r="C62" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>860</v>
       </c>
       <c r="E62">
         <v>125</v>
       </c>
       <c r="F62">
         <v>747</v>
       </c>
       <c r="G62">
         <v>1732</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
         <v>772</v>
       </c>
       <c r="C63" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>826</v>
       </c>
       <c r="E63">
         <v>5187</v>
       </c>
       <c r="F63">
         <v>2501</v>
       </c>
       <c r="G63">
         <v>8514</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>773</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>5443</v>
       </c>
       <c r="E64">
         <v>101</v>
       </c>
       <c r="F64">
         <v>494</v>
       </c>
       <c r="G64">
         <v>6038</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
         <v>774</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>123</v>
       </c>
       <c r="E65">
         <v>23</v>
       </c>
       <c r="F65">
         <v>157</v>
       </c>
       <c r="G65">
         <v>303</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>775</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>504</v>
       </c>
       <c r="E66">
         <v>179</v>
       </c>
       <c r="F66">
         <v>2377</v>
       </c>
       <c r="G66">
         <v>3060</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
         <v>776</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>119</v>
       </c>
       <c r="E67">
         <v>382</v>
       </c>
       <c r="F67">
         <v>216</v>
       </c>
       <c r="G67">
         <v>717</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>777</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>88</v>
       </c>
       <c r="E68">
         <v>31</v>
       </c>
       <c r="F68">
         <v>89</v>
       </c>
       <c r="G68">
         <v>208</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>778</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>334</v>
       </c>
       <c r="E69">
         <v>10699</v>
       </c>
       <c r="F69">
         <v>3111</v>
       </c>
       <c r="G69">
         <v>14144</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
         <v>779</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>1730</v>
       </c>
       <c r="E70">
         <v>37</v>
       </c>
       <c r="F70">
         <v>188</v>
       </c>
       <c r="G70">
         <v>1955</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>695</v>
       </c>
       <c r="E72">
         <v>183</v>
       </c>
       <c r="F72">
         <v>1104</v>
       </c>
       <c r="G72">
         <v>1982</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>162</v>
       </c>
       <c r="E73">
         <v>62</v>
       </c>
       <c r="F73">
         <v>326</v>
       </c>
       <c r="G73">
         <v>550</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
         <v>780</v>
       </c>
       <c r="C74" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>172</v>
       </c>
       <c r="E74">
         <v>50</v>
       </c>
       <c r="F74">
         <v>432</v>
       </c>
       <c r="G74">
         <v>654</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
         <v>781</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>220</v>
       </c>
       <c r="E75">
         <v>23</v>
       </c>
       <c r="F75">
         <v>176</v>
       </c>
       <c r="G75">
         <v>419</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>782</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>101</v>
       </c>
       <c r="E76">
         <v>15</v>
       </c>
       <c r="F76">
         <v>52</v>
       </c>
       <c r="G76">
         <v>168</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
         <v>783</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77">
         <v>19</v>
       </c>
       <c r="F77">
         <v>74</v>
       </c>
       <c r="G77">
         <v>109</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>784</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78">
         <v>14</v>
       </c>
       <c r="F78">
         <v>44</v>
       </c>
       <c r="G78">
         <v>82</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>1126</v>
       </c>
       <c r="E80">
         <v>313</v>
       </c>
       <c r="F80">
         <v>1287</v>
       </c>
       <c r="G80">
         <v>2726</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>525</v>
       </c>
       <c r="E81">
         <v>126</v>
       </c>
       <c r="F81">
         <v>491</v>
       </c>
       <c r="G81">
         <v>1142</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>785</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>304</v>
       </c>
       <c r="E82">
         <v>89</v>
       </c>
       <c r="F82">
         <v>368</v>
       </c>
       <c r="G82">
         <v>761</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
         <v>786</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>109</v>
       </c>
       <c r="E83">
         <v>35</v>
       </c>
       <c r="F83">
         <v>156</v>
       </c>
       <c r="G83">
         <v>300</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>787</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>44</v>
       </c>
       <c r="E84">
         <v>23</v>
       </c>
       <c r="F84">
         <v>66</v>
       </c>
       <c r="G84">
         <v>133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
         <v>788</v>
       </c>
       <c r="C85" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>44</v>
       </c>
       <c r="E85">
         <v>11</v>
       </c>
       <c r="F85">
         <v>36</v>
       </c>
       <c r="G85">
         <v>91</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
         <v>789</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86">
         <v>7</v>
       </c>
       <c r="F86">
         <v>29</v>
       </c>
       <c r="G86">
         <v>58</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
         <v>790</v>
       </c>
       <c r="C87" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>14</v>
       </c>
       <c r="E87">
         <v>7</v>
       </c>
       <c r="F87">
         <v>24</v>
       </c>
       <c r="G87">
         <v>45</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
         <v>791</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>64</v>
       </c>
       <c r="E88">
         <v>15</v>
       </c>
       <c r="F88">
         <v>117</v>
       </c>
       <c r="G88">
         <v>196</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
         <v>13</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>2268</v>
       </c>
       <c r="E90">
         <v>12284</v>
       </c>
       <c r="F90">
         <v>4572</v>
       </c>
       <c r="G90">
         <v>19124</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B91" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>614</v>
       </c>
       <c r="E91">
         <v>449</v>
       </c>
       <c r="F91">
         <v>1207</v>
       </c>
       <c r="G91">
         <v>2270</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
         <v>792</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>670</v>
       </c>
       <c r="E92">
         <v>11354</v>
       </c>
       <c r="F92">
         <v>2178</v>
       </c>
       <c r="G92">
         <v>14202</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>793</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>155</v>
       </c>
       <c r="E93">
         <v>94</v>
       </c>
       <c r="F93">
         <v>153</v>
       </c>
       <c r="G93">
         <v>402</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>794</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>66</v>
       </c>
       <c r="E94">
         <v>96</v>
       </c>
       <c r="F94">
         <v>51</v>
       </c>
       <c r="G94">
         <v>213</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
         <v>795</v>
       </c>
       <c r="C95" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>128</v>
       </c>
       <c r="E95">
         <v>31</v>
       </c>
       <c r="F95">
         <v>123</v>
       </c>
       <c r="G95">
         <v>282</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>796</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>122</v>
       </c>
       <c r="E96">
         <v>33</v>
       </c>
       <c r="F96">
         <v>310</v>
       </c>
       <c r="G96">
         <v>465</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>797</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97">
         <v>26</v>
       </c>
       <c r="F97">
         <v>62</v>
       </c>
       <c r="G97">
         <v>117</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>7</v>
       </c>
       <c r="B98" t="s">
         <v>798</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>66</v>
       </c>
       <c r="E98">
         <v>91</v>
       </c>
       <c r="F98">
         <v>130</v>
       </c>
       <c r="G98">
         <v>287</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>8</v>
       </c>
       <c r="B99" t="s">
         <v>799</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>134</v>
       </c>
       <c r="E99">
         <v>52</v>
       </c>
       <c r="F99">
         <v>191</v>
       </c>
       <c r="G99">
         <v>377</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>800</v>
       </c>
       <c r="C100" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100">
         <v>6</v>
       </c>
       <c r="F100">
         <v>13</v>
       </c>
       <c r="G100">
         <v>41</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>10</v>
       </c>
       <c r="B101" t="s">
         <v>801</v>
       </c>
       <c r="C101" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>102</v>
       </c>
       <c r="E101">
         <v>8</v>
       </c>
       <c r="F101">
         <v>36</v>
       </c>
       <c r="G101">
         <v>146</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>11</v>
       </c>
       <c r="B102" t="s">
         <v>802</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>160</v>
       </c>
       <c r="E102">
         <v>44</v>
       </c>
       <c r="F102">
         <v>118</v>
       </c>
       <c r="G102">
         <v>322</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>14</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>103</v>
       </c>
       <c r="E104">
         <v>73</v>
       </c>
       <c r="F104">
         <v>199</v>
       </c>
       <c r="G104">
         <v>375</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B105" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D105">
         <v>42</v>
       </c>
       <c r="E105">
         <v>44</v>
       </c>
       <c r="F105">
         <v>79</v>
       </c>
       <c r="G105">
         <v>165</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
         <v>803</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106">
         <v>9</v>
       </c>
       <c r="F106">
         <v>39</v>
       </c>
       <c r="G106">
         <v>65</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
         <v>804</v>
       </c>
       <c r="C107" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107">
         <v>14</v>
       </c>
       <c r="F107">
         <v>51</v>
       </c>
       <c r="G107">
         <v>87</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>805</v>
       </c>
       <c r="C108" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108">
         <v>6</v>
       </c>
       <c r="F108">
         <v>30</v>
       </c>
       <c r="G108">
         <v>58</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D110">
         <v>2149</v>
       </c>
       <c r="E110">
         <v>3363</v>
       </c>
       <c r="F110">
         <v>26392</v>
       </c>
       <c r="G110">
         <v>31904</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>439</v>
       </c>
       <c r="E111">
         <v>123</v>
       </c>
       <c r="F111">
         <v>1321</v>
       </c>
       <c r="G111">
         <v>1883</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
         <v>806</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>814</v>
       </c>
       <c r="E112">
         <v>2965</v>
       </c>
       <c r="F112">
         <v>17847</v>
       </c>
       <c r="G112">
         <v>21626</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
         <v>807</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>127</v>
       </c>
       <c r="E113">
         <v>25</v>
       </c>
       <c r="F113">
         <v>558</v>
       </c>
       <c r="G113">
         <v>710</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>808</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>187</v>
       </c>
       <c r="E114">
         <v>24</v>
       </c>
       <c r="F114">
         <v>277</v>
       </c>
       <c r="G114">
         <v>488</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
         <v>809</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>225</v>
       </c>
       <c r="E115">
         <v>91</v>
       </c>
       <c r="F115">
         <v>5183</v>
       </c>
       <c r="G115">
         <v>5499</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
         <v>810</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>46</v>
       </c>
       <c r="E116">
         <v>12</v>
       </c>
       <c r="F116">
         <v>133</v>
       </c>
       <c r="G116">
         <v>191</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
         <v>811</v>
       </c>
       <c r="C117" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117">
         <v>34</v>
       </c>
       <c r="F117">
         <v>52</v>
       </c>
       <c r="G117">
         <v>110</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
         <v>812</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>49</v>
       </c>
       <c r="E118">
         <v>5</v>
       </c>
       <c r="F118">
         <v>27</v>
       </c>
       <c r="G118">
         <v>81</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
         <v>813</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>38</v>
       </c>
       <c r="E119">
         <v>5</v>
       </c>
       <c r="F119">
         <v>38</v>
       </c>
       <c r="G119">
         <v>81</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>814</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120">
         <v>4</v>
       </c>
       <c r="F120">
         <v>72</v>
       </c>
       <c r="G120">
         <v>91</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>10</v>
       </c>
       <c r="B121" t="s">
         <v>815</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121">
         <v>10</v>
       </c>
       <c r="F121">
         <v>66</v>
       </c>
       <c r="G121">
         <v>101</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>11</v>
       </c>
       <c r="B122" t="s">
         <v>816</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>160</v>
       </c>
       <c r="E122">
         <v>65</v>
       </c>
       <c r="F122">
         <v>818</v>
       </c>
       <c r="G122">
         <v>1043</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>11</v>
       </c>
       <c r="B124" t="s">
         <v>16</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>408</v>
       </c>
       <c r="E124">
         <v>162</v>
       </c>
       <c r="F124">
         <v>564</v>
       </c>
       <c r="G124">
         <v>1134</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>211</v>
       </c>
       <c r="E125">
         <v>100</v>
       </c>
       <c r="F125">
         <v>288</v>
       </c>
       <c r="G125">
         <v>599</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
         <v>817</v>
       </c>
       <c r="C126" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>130</v>
       </c>
       <c r="E126">
         <v>45</v>
       </c>
       <c r="F126">
         <v>197</v>
       </c>
       <c r="G126">
         <v>372</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
         <v>818</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>67</v>
       </c>
       <c r="E127">
         <v>17</v>
       </c>
       <c r="F127">
         <v>79</v>
       </c>
       <c r="G127">
         <v>163</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>12</v>
       </c>
       <c r="B129" t="s">
         <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>9448</v>
       </c>
       <c r="E129">
         <v>34868</v>
       </c>
       <c r="F129">
         <v>8658</v>
       </c>
       <c r="G129">
         <v>52974</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B130" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D130">
         <v>1433</v>
       </c>
       <c r="E130">
         <v>1014</v>
       </c>
       <c r="F130">
         <v>1460</v>
       </c>
       <c r="G130">
         <v>3907</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
         <v>819</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>1384</v>
       </c>
       <c r="E131">
         <v>17949</v>
       </c>
       <c r="F131">
         <v>2623</v>
       </c>
       <c r="G131">
         <v>21956</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
         <v>820</v>
       </c>
       <c r="C132" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>1188</v>
       </c>
       <c r="E132">
         <v>14528</v>
       </c>
       <c r="F132">
         <v>1527</v>
       </c>
       <c r="G132">
         <v>17243</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
         <v>821</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>185</v>
       </c>
       <c r="E133">
         <v>249</v>
       </c>
       <c r="F133">
         <v>345</v>
       </c>
       <c r="G133">
         <v>779</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
         <v>822</v>
       </c>
       <c r="C134" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>479</v>
       </c>
       <c r="E134">
         <v>240</v>
       </c>
       <c r="F134">
         <v>1472</v>
       </c>
       <c r="G134">
         <v>2191</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
         <v>823</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>4175</v>
       </c>
       <c r="E135">
         <v>153</v>
       </c>
       <c r="F135">
         <v>242</v>
       </c>
       <c r="G135">
         <v>4570</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
         <v>824</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>129</v>
       </c>
       <c r="E136">
         <v>204</v>
       </c>
       <c r="F136">
         <v>114</v>
       </c>
       <c r="G136">
         <v>447</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
         <v>825</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>108</v>
       </c>
       <c r="E137">
         <v>74</v>
       </c>
       <c r="F137">
         <v>482</v>
       </c>
       <c r="G137">
         <v>664</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
         <v>826</v>
       </c>
       <c r="C138" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>175</v>
       </c>
       <c r="E138">
         <v>87</v>
       </c>
       <c r="F138">
         <v>69</v>
       </c>
       <c r="G138">
         <v>331</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>827</v>
       </c>
       <c r="C139" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>71</v>
       </c>
       <c r="E139">
         <v>84</v>
       </c>
       <c r="F139">
         <v>158</v>
       </c>
       <c r="G139">
         <v>313</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>10</v>
       </c>
       <c r="B140" t="s">
         <v>828</v>
       </c>
       <c r="C140" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>68</v>
       </c>
       <c r="E140">
         <v>221</v>
       </c>
       <c r="F140">
         <v>107</v>
       </c>
       <c r="G140">
         <v>396</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>11</v>
       </c>
       <c r="B141" t="s">
         <v>829</v>
       </c>
       <c r="C141" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>53</v>
       </c>
       <c r="E141">
         <v>65</v>
       </c>
       <c r="F141">
         <v>59</v>
       </c>
       <c r="G141">
         <v>177</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>13</v>
       </c>
       <c r="B143" t="s">
         <v>18</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>381</v>
       </c>
       <c r="E143">
         <v>53</v>
       </c>
       <c r="F143">
         <v>189</v>
       </c>
       <c r="G143">
         <v>623</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>82</v>
       </c>
       <c r="E144">
         <v>28</v>
       </c>
       <c r="F144">
         <v>86</v>
       </c>
       <c r="G144">
         <v>196</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
         <v>830</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>218</v>
       </c>
       <c r="E145">
         <v>12</v>
       </c>
       <c r="F145">
         <v>52</v>
       </c>
       <c r="G145">
         <v>282</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
         <v>831</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>53</v>
       </c>
       <c r="E146">
         <v>8</v>
       </c>
       <c r="F146">
         <v>27</v>
       </c>
       <c r="G146">
         <v>88</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
         <v>832</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147">
         <v>5</v>
       </c>
       <c r="F147">
         <v>24</v>
       </c>
       <c r="G147">
         <v>57</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>19</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>22230</v>
       </c>
       <c r="E149">
         <v>19327</v>
       </c>
       <c r="F149">
         <v>15798</v>
       </c>
       <c r="G149">
         <v>57355</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>1166</v>
       </c>
       <c r="E150">
         <v>269</v>
       </c>
       <c r="F150">
         <v>2118</v>
       </c>
       <c r="G150">
         <v>3553</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
         <v>833</v>
       </c>
       <c r="C151" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>18479</v>
       </c>
       <c r="E151">
         <v>2089</v>
       </c>
       <c r="F151">
         <v>1990</v>
       </c>
       <c r="G151">
         <v>22558</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
         <v>834</v>
       </c>
       <c r="C152" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>227</v>
       </c>
       <c r="E152">
         <v>75</v>
       </c>
       <c r="F152">
         <v>733</v>
       </c>
       <c r="G152">
         <v>1035</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
         <v>835</v>
       </c>
       <c r="C153" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>320</v>
       </c>
       <c r="E153">
         <v>11255</v>
       </c>
       <c r="F153">
         <v>608</v>
       </c>
       <c r="G153">
         <v>12183</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
         <v>836</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>210</v>
       </c>
       <c r="E154">
         <v>92</v>
       </c>
       <c r="F154">
         <v>450</v>
       </c>
       <c r="G154">
         <v>752</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
         <v>837</v>
       </c>
       <c r="C155" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>56</v>
       </c>
       <c r="E155">
         <v>17</v>
       </c>
       <c r="F155">
         <v>92</v>
       </c>
       <c r="G155">
         <v>165</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
         <v>838</v>
       </c>
       <c r="C156" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>102</v>
       </c>
       <c r="E156">
         <v>1336</v>
       </c>
       <c r="F156">
         <v>1504</v>
       </c>
       <c r="G156">
         <v>2942</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
         <v>839</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>66</v>
       </c>
       <c r="E157">
         <v>33</v>
       </c>
       <c r="F157">
         <v>155</v>
       </c>
       <c r="G157">
         <v>254</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
         <v>840</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>1410</v>
       </c>
       <c r="E158">
         <v>3823</v>
       </c>
       <c r="F158">
         <v>5034</v>
       </c>
       <c r="G158">
         <v>10267</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>841</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>136</v>
       </c>
       <c r="E159">
         <v>281</v>
       </c>
       <c r="F159">
         <v>2917</v>
       </c>
       <c r="G159">
         <v>3334</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
         <v>842</v>
       </c>
       <c r="C160" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>40</v>
       </c>
       <c r="E160">
         <v>38</v>
       </c>
       <c r="F160">
         <v>119</v>
       </c>
       <c r="G160">
         <v>197</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>11</v>
       </c>
       <c r="B161" t="s">
         <v>843</v>
       </c>
       <c r="C161" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161">
         <v>19</v>
       </c>
       <c r="F161">
         <v>78</v>
       </c>
       <c r="G161">
         <v>115</v>
       </c>
     </row>
     <row r="162"/>
     <row r="163">
       <c r="A163">
         <v>15</v>
       </c>
       <c r="B163" t="s">
         <v>20</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D163">
         <v>1962</v>
       </c>
       <c r="E163">
         <v>1781</v>
       </c>
       <c r="F163">
         <v>14983</v>
       </c>
       <c r="G163">
         <v>18726</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B164" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D164">
         <v>364</v>
       </c>
       <c r="E164">
         <v>455</v>
       </c>
       <c r="F164">
         <v>1201</v>
       </c>
       <c r="G164">
         <v>2020</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1</v>
       </c>
       <c r="B165" t="s">
         <v>844</v>
       </c>
       <c r="C165" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>515</v>
       </c>
       <c r="E165">
         <v>453</v>
       </c>
       <c r="F165">
         <v>2277</v>
       </c>
       <c r="G165">
         <v>3245</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2</v>
       </c>
       <c r="B166" t="s">
         <v>845</v>
       </c>
       <c r="C166" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>283</v>
       </c>
       <c r="E166">
         <v>498</v>
       </c>
       <c r="F166">
         <v>1269</v>
       </c>
       <c r="G166">
         <v>2050</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>3</v>
       </c>
       <c r="B167" t="s">
         <v>846</v>
       </c>
       <c r="C167" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>52</v>
       </c>
       <c r="E167">
         <v>54</v>
       </c>
       <c r="F167">
         <v>143</v>
       </c>
       <c r="G167">
         <v>249</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>4</v>
       </c>
       <c r="B168" t="s">
         <v>847</v>
       </c>
       <c r="C168" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>62</v>
       </c>
       <c r="E168">
         <v>40</v>
       </c>
       <c r="F168">
         <v>263</v>
       </c>
       <c r="G168">
         <v>365</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>5</v>
       </c>
       <c r="B169" t="s">
         <v>848</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>38</v>
       </c>
       <c r="E169">
         <v>112</v>
       </c>
       <c r="F169">
         <v>5992</v>
       </c>
       <c r="G169">
         <v>6142</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>6</v>
       </c>
       <c r="B170" t="s">
         <v>849</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170">
         <v>6</v>
       </c>
       <c r="F170">
         <v>94</v>
       </c>
       <c r="G170">
         <v>128</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>7</v>
       </c>
       <c r="B171" t="s">
         <v>850</v>
       </c>
       <c r="C171" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>378</v>
       </c>
       <c r="E171">
         <v>56</v>
       </c>
       <c r="F171">
         <v>2730</v>
       </c>
       <c r="G171">
         <v>3164</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>8</v>
       </c>
       <c r="B172" t="s">
         <v>851</v>
       </c>
       <c r="C172" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>11</v>
       </c>
       <c r="E172">
         <v>78</v>
       </c>
       <c r="F172">
         <v>54</v>
       </c>
       <c r="G172">
         <v>143</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>852</v>
       </c>
       <c r="C173" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D173">
         <v>32</v>
       </c>
       <c r="E173">
         <v>21</v>
       </c>
       <c r="F173">
         <v>144</v>
       </c>
       <c r="G173">
         <v>197</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>10</v>
       </c>
       <c r="B174" t="s">
         <v>853</v>
       </c>
       <c r="C174" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>190</v>
       </c>
       <c r="E174">
         <v>2</v>
       </c>
       <c r="F174">
         <v>384</v>
       </c>
       <c r="G174">
         <v>576</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>11</v>
       </c>
       <c r="B175" t="s">
         <v>854</v>
       </c>
       <c r="C175" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>9</v>
       </c>
       <c r="E175">
         <v>6</v>
       </c>
       <c r="F175">
         <v>432</v>
       </c>
       <c r="G175">
         <v>447</v>
       </c>
     </row>
     <row r="176"/>
     <row r="177">
       <c r="A177">
         <v>16</v>
       </c>
       <c r="B177" t="s">
         <v>21</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D177">
         <v>1165</v>
       </c>
       <c r="E177">
         <v>4866</v>
       </c>
       <c r="F177">
         <v>2279</v>
       </c>
       <c r="G177">
         <v>8310</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B178" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D178">
         <v>206</v>
       </c>
       <c r="E178">
         <v>50</v>
       </c>
       <c r="F178">
         <v>430</v>
       </c>
       <c r="G178">
         <v>686</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1</v>
       </c>
       <c r="B179" t="s">
         <v>855</v>
       </c>
       <c r="C179" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>231</v>
       </c>
       <c r="E179">
         <v>3970</v>
       </c>
       <c r="F179">
         <v>819</v>
       </c>
       <c r="G179">
         <v>5020</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2</v>
       </c>
       <c r="B180" t="s">
         <v>856</v>
       </c>
       <c r="C180" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>233</v>
       </c>
       <c r="E180">
         <v>664</v>
       </c>
       <c r="F180">
         <v>415</v>
       </c>
       <c r="G180">
         <v>1312</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>3</v>
       </c>
       <c r="B181" t="s">
         <v>857</v>
       </c>
       <c r="C181" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>89</v>
       </c>
       <c r="E181">
         <v>40</v>
       </c>
       <c r="F181">
         <v>220</v>
       </c>
       <c r="G181">
         <v>349</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>4</v>
       </c>
       <c r="B182" t="s">
         <v>858</v>
       </c>
       <c r="C182" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>25</v>
       </c>
       <c r="E182">
         <v>5</v>
       </c>
       <c r="F182">
         <v>23</v>
       </c>
       <c r="G182">
         <v>53</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>5</v>
       </c>
       <c r="B183" t="s">
         <v>859</v>
       </c>
       <c r="C183" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>192</v>
       </c>
       <c r="E183">
         <v>14</v>
       </c>
       <c r="F183">
         <v>107</v>
       </c>
       <c r="G183">
         <v>313</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>6</v>
       </c>
       <c r="B184" t="s">
         <v>860</v>
       </c>
       <c r="C184" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D184">
         <v>11</v>
       </c>
       <c r="E184">
         <v>9</v>
       </c>
       <c r="F184">
         <v>36</v>
       </c>
       <c r="G184">
         <v>56</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>7</v>
       </c>
       <c r="B185" t="s">
         <v>861</v>
       </c>
       <c r="C185" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185">
         <v>9</v>
       </c>
       <c r="F185">
         <v>50</v>
       </c>
       <c r="G185">
         <v>76</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>8</v>
       </c>
       <c r="B186" t="s">
         <v>862</v>
       </c>
       <c r="C186" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D186">
         <v>30</v>
       </c>
       <c r="E186">
         <v>3</v>
       </c>
       <c r="F186">
         <v>34</v>
       </c>
       <c r="G186">
         <v>67</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>863</v>
       </c>
       <c r="C187" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D187">
         <v>14</v>
       </c>
       <c r="E187">
         <v>86</v>
       </c>
       <c r="F187">
         <v>82</v>
       </c>
       <c r="G187">
         <v>182</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>10</v>
       </c>
       <c r="B188" t="s">
         <v>864</v>
       </c>
       <c r="C188" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D188">
         <v>101</v>
       </c>
       <c r="E188">
         <v>2</v>
       </c>
       <c r="F188">
         <v>33</v>
       </c>
       <c r="G188">
         <v>136</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>11</v>
       </c>
       <c r="B189" t="s">
         <v>865</v>
       </c>
       <c r="C189" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>16</v>
       </c>
       <c r="E189">
         <v>14</v>
       </c>
       <c r="F189">
         <v>30</v>
       </c>
       <c r="G189">
         <v>60</v>
       </c>
     </row>
     <row r="190"/>
     <row r="191">
       <c r="A191">
         <v>17</v>
       </c>
       <c r="B191" t="s">
         <v>22</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D191">
         <v>18025</v>
       </c>
       <c r="E191">
         <v>3085</v>
       </c>
       <c r="F191">
         <v>10866</v>
       </c>
       <c r="G191">
         <v>31976</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B192" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C192" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D192">
         <v>980</v>
       </c>
       <c r="E192">
         <v>310</v>
       </c>
       <c r="F192">
         <v>396</v>
       </c>
       <c r="G192">
         <v>1686</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1</v>
       </c>
       <c r="B193" t="s">
         <v>866</v>
       </c>
       <c r="C193" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D193">
         <v>8365</v>
       </c>
       <c r="E193">
         <v>1254</v>
       </c>
       <c r="F193">
         <v>397</v>
       </c>
       <c r="G193">
         <v>10016</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
         <v>867</v>
       </c>
       <c r="C194" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D194">
         <v>7020</v>
       </c>
       <c r="E194">
         <v>372</v>
       </c>
       <c r="F194">
         <v>300</v>
       </c>
       <c r="G194">
         <v>7692</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
         <v>868</v>
       </c>
       <c r="C195" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D195">
         <v>125</v>
       </c>
       <c r="E195">
         <v>37</v>
       </c>
       <c r="F195">
         <v>45</v>
       </c>
       <c r="G195">
         <v>207</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>4</v>
       </c>
       <c r="B196" t="s">
         <v>869</v>
       </c>
       <c r="C196" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D196">
         <v>914</v>
       </c>
       <c r="E196">
         <v>997</v>
       </c>
       <c r="F196">
         <v>8520</v>
       </c>
       <c r="G196">
         <v>10431</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>5</v>
       </c>
       <c r="B197" t="s">
         <v>870</v>
       </c>
       <c r="C197" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D197">
         <v>119</v>
       </c>
       <c r="E197">
         <v>10</v>
       </c>
       <c r="F197">
         <v>201</v>
       </c>
       <c r="G197">
         <v>330</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>6</v>
       </c>
       <c r="B198" t="s">
         <v>871</v>
       </c>
       <c r="C198" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D198">
         <v>76</v>
       </c>
       <c r="E198">
         <v>11</v>
       </c>
       <c r="F198">
         <v>27</v>
       </c>
       <c r="G198">
         <v>114</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>7</v>
       </c>
       <c r="B199" t="s">
         <v>872</v>
       </c>
       <c r="C199" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D199">
         <v>101</v>
       </c>
       <c r="E199">
         <v>23</v>
       </c>
       <c r="F199">
         <v>122</v>
       </c>
       <c r="G199">
         <v>246</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>8</v>
       </c>
       <c r="B200" t="s">
         <v>873</v>
       </c>
       <c r="C200" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D200">
         <v>167</v>
       </c>
       <c r="E200">
         <v>46</v>
       </c>
       <c r="F200">
         <v>633</v>
       </c>
       <c r="G200">
         <v>846</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>874</v>
       </c>
       <c r="C201" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D201">
         <v>35</v>
       </c>
       <c r="E201">
         <v>7</v>
       </c>
       <c r="F201">
         <v>108</v>
       </c>
       <c r="G201">
         <v>150</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>10</v>
       </c>
       <c r="B202" t="s">
         <v>875</v>
       </c>
       <c r="C202" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D202">
         <v>60</v>
       </c>
       <c r="E202">
         <v>13</v>
       </c>
       <c r="F202">
         <v>29</v>
       </c>
       <c r="G202">
         <v>102</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>11</v>
       </c>
       <c r="B203" t="s">
         <v>876</v>
       </c>
       <c r="C203" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D203">
         <v>63</v>
       </c>
       <c r="E203">
         <v>5</v>
       </c>
       <c r="F203">
         <v>88</v>
       </c>
       <c r="G203">
         <v>156</v>
       </c>
     </row>
     <row r="204"/>
     <row r="205">
       <c r="A205">
         <v>24</v>
       </c>
       <c r="B205" t="s">
         <v>23</v>
       </c>
       <c r="C205" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D205">
         <v>256</v>
       </c>
       <c r="E205">
         <v>61</v>
       </c>
       <c r="F205">
         <v>433</v>
       </c>
       <c r="G205">
         <v>750</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B206" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C206" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D206">
         <v>114</v>
       </c>
       <c r="E206">
         <v>29</v>
       </c>
       <c r="F206">
         <v>129</v>
       </c>
       <c r="G206">
         <v>272</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1</v>
       </c>
       <c r="B207" t="s">
         <v>877</v>
       </c>
       <c r="C207" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D207">
         <v>40</v>
       </c>
       <c r="E207">
         <v>16</v>
       </c>
       <c r="F207">
         <v>64</v>
       </c>
       <c r="G207">
         <v>120</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>2</v>
       </c>
       <c r="B208" t="s">
         <v>878</v>
       </c>
       <c r="C208" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D208">
         <v>50</v>
       </c>
       <c r="E208">
         <v>7</v>
       </c>
       <c r="F208">
         <v>147</v>
       </c>
       <c r="G208">
         <v>204</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>3</v>
       </c>
       <c r="B209" t="s">
         <v>879</v>
       </c>
       <c r="C209" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D209">
         <v>27</v>
       </c>
       <c r="E209">
         <v>4</v>
       </c>
       <c r="F209">
         <v>17</v>
       </c>
       <c r="G209">
         <v>48</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>4</v>
       </c>
       <c r="B210" t="s">
         <v>880</v>
       </c>
       <c r="C210" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D210">
         <v>9</v>
       </c>
       <c r="E210">
         <v>3</v>
       </c>
       <c r="F210">
         <v>63</v>
       </c>
       <c r="G210">
         <v>75</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>5</v>
       </c>
       <c r="B211" t="s">
         <v>881</v>
       </c>
       <c r="C211" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211">
         <v>2</v>
       </c>
       <c r="F211">
         <v>13</v>
       </c>
       <c r="G211">
         <v>31</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
@@ -14353,54 +14509,54 @@
       </c>
       <c r="S3">
         <v>569</v>
       </c>
       <c r="T3">
         <v>20345</v>
       </c>
       <c r="U3">
         <v>5393</v>
       </c>
       <c r="V3">
         <v>12623</v>
       </c>
       <c r="W3">
         <v>9104</v>
       </c>
       <c r="X3">
         <v>1175</v>
       </c>
       <c r="Y3">
         <v>291673</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G4">
         <v>27591</v>
       </c>
       <c r="H4">
         <v>37125</v>
       </c>
       <c r="I4">
         <v>46416</v>
       </c>
       <c r="J4">
         <v>48246</v>
       </c>
       <c r="K4">
         <v>60403</v>
       </c>
       <c r="L4">
         <v>2458</v>
       </c>
       <c r="M4">
         <v>4431</v>
       </c>
       <c r="N4">
         <v>10780</v>
       </c>
@@ -14429,3233 +14585,3233 @@
         <v>14404</v>
       </c>
       <c r="W4">
         <v>10997</v>
       </c>
       <c r="X4">
         <v>1726</v>
       </c>
       <c r="Y4">
         <v>354620</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>887</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>5420</v>
       </c>
       <c r="E2">
         <v>22171</v>
       </c>
       <c r="F2">
         <v>27591</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>820</v>
       </c>
       <c r="E3">
         <v>3824</v>
       </c>
       <c r="F3">
         <v>4644</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>888</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>3824</v>
       </c>
       <c r="E4">
         <v>12890</v>
       </c>
       <c r="F4">
         <v>16714</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>889</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>244</v>
       </c>
       <c r="E5">
         <v>1157</v>
       </c>
       <c r="F5">
         <v>1401</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>890</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>77</v>
       </c>
       <c r="E6">
         <v>692</v>
       </c>
       <c r="F6">
         <v>769</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>891</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>186</v>
       </c>
       <c r="E7">
         <v>1835</v>
       </c>
       <c r="F7">
         <v>2021</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>892</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>94</v>
       </c>
       <c r="E8">
         <v>964</v>
       </c>
       <c r="F8">
         <v>1058</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>893</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>48</v>
       </c>
       <c r="E9">
         <v>166</v>
       </c>
       <c r="F9">
         <v>214</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>894</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>57</v>
       </c>
       <c r="E10">
         <v>502</v>
       </c>
       <c r="F10">
         <v>559</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>895</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>70</v>
       </c>
       <c r="E11">
         <v>141</v>
       </c>
       <c r="F11">
         <v>211</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>3395</v>
       </c>
       <c r="E13">
         <v>33730</v>
       </c>
       <c r="F13">
         <v>37125</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>1036</v>
       </c>
       <c r="E14">
         <v>9105</v>
       </c>
       <c r="F14">
         <v>10141</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>896</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>559</v>
       </c>
       <c r="E15">
         <v>12074</v>
       </c>
       <c r="F15">
         <v>12633</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>897</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>944</v>
       </c>
       <c r="E16">
         <v>7993</v>
       </c>
       <c r="F16">
         <v>8937</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>898</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>250</v>
       </c>
       <c r="E17">
         <v>1020</v>
       </c>
       <c r="F17">
         <v>1270</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>899</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>136</v>
       </c>
       <c r="E18">
         <v>1005</v>
       </c>
       <c r="F18">
         <v>1141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
         <v>900</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>183</v>
       </c>
       <c r="E19">
         <v>712</v>
       </c>
       <c r="F19">
         <v>895</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>901</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>100</v>
       </c>
       <c r="E20">
         <v>636</v>
       </c>
       <c r="F20">
         <v>736</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>902</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>74</v>
       </c>
       <c r="E21">
         <v>234</v>
       </c>
       <c r="F21">
         <v>308</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>903</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>113</v>
       </c>
       <c r="E22">
         <v>951</v>
       </c>
       <c r="F22">
         <v>1064</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>2274</v>
       </c>
       <c r="E24">
         <v>44142</v>
       </c>
       <c r="F24">
         <v>46416</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>693</v>
       </c>
       <c r="E25">
         <v>9244</v>
       </c>
       <c r="F25">
         <v>9937</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>904</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>855</v>
       </c>
       <c r="E26">
         <v>16396</v>
       </c>
       <c r="F26">
         <v>17251</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
         <v>905</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>239</v>
       </c>
       <c r="E27">
         <v>8635</v>
       </c>
       <c r="F27">
         <v>8874</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>906</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>126</v>
       </c>
       <c r="E28">
         <v>1945</v>
       </c>
       <c r="F28">
         <v>2071</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>907</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>136</v>
       </c>
       <c r="E29">
         <v>992</v>
       </c>
       <c r="F29">
         <v>1128</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>908</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>139</v>
       </c>
       <c r="E30">
         <v>5942</v>
       </c>
       <c r="F30">
         <v>6081</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>909</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31">
         <v>254</v>
       </c>
       <c r="F31">
         <v>280</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>910</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32">
         <v>276</v>
       </c>
       <c r="F32">
         <v>301</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>911</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>35</v>
       </c>
       <c r="E33">
         <v>458</v>
       </c>
       <c r="F33">
         <v>493</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>6055</v>
       </c>
       <c r="E35">
         <v>42191</v>
       </c>
       <c r="F35">
         <v>48246</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>1154</v>
       </c>
       <c r="E36">
         <v>7700</v>
       </c>
       <c r="F36">
         <v>8854</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>912</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>3252</v>
       </c>
       <c r="E37">
         <v>16173</v>
       </c>
       <c r="F37">
         <v>19425</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
         <v>913</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>364</v>
       </c>
       <c r="E38">
         <v>6761</v>
       </c>
       <c r="F38">
         <v>7125</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>914</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>196</v>
       </c>
       <c r="E39">
         <v>2549</v>
       </c>
       <c r="F39">
         <v>2745</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>915</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>629</v>
       </c>
       <c r="E40">
         <v>6435</v>
       </c>
       <c r="F40">
         <v>7064</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>916</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>54</v>
       </c>
       <c r="E41">
         <v>834</v>
       </c>
       <c r="F41">
         <v>888</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>917</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>101</v>
       </c>
       <c r="E42">
         <v>390</v>
       </c>
       <c r="F42">
         <v>491</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
         <v>918</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>64</v>
       </c>
       <c r="E43">
         <v>763</v>
       </c>
       <c r="F43">
         <v>827</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
         <v>919</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>241</v>
       </c>
       <c r="E44">
         <v>586</v>
       </c>
       <c r="F44">
         <v>827</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>8821</v>
       </c>
       <c r="E46">
         <v>51582</v>
       </c>
       <c r="F46">
         <v>60403</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>898</v>
       </c>
       <c r="E47">
         <v>5003</v>
       </c>
       <c r="F47">
         <v>5901</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
         <v>920</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>3155</v>
       </c>
       <c r="E48">
         <v>18018</v>
       </c>
       <c r="F48">
         <v>21173</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
         <v>921</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>867</v>
       </c>
       <c r="E49">
         <v>6849</v>
       </c>
       <c r="F49">
         <v>7716</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>922</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>742</v>
       </c>
       <c r="E50">
         <v>9901</v>
       </c>
       <c r="F50">
         <v>10643</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>923</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>113</v>
       </c>
       <c r="E51">
         <v>765</v>
       </c>
       <c r="F51">
         <v>878</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
         <v>924</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>186</v>
       </c>
       <c r="E52">
         <v>5178</v>
       </c>
       <c r="F52">
         <v>5364</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
         <v>925</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>94</v>
       </c>
       <c r="E53">
         <v>614</v>
       </c>
       <c r="F53">
         <v>708</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
         <v>926</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>2299</v>
       </c>
       <c r="E54">
         <v>4494</v>
       </c>
       <c r="F54">
         <v>6793</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>927</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>467</v>
       </c>
       <c r="E55">
         <v>760</v>
       </c>
       <c r="F55">
         <v>1227</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>474</v>
       </c>
       <c r="E57">
         <v>1984</v>
       </c>
       <c r="F57">
         <v>2458</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>117</v>
       </c>
       <c r="E58">
         <v>598</v>
       </c>
       <c r="F58">
         <v>715</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
         <v>928</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>212</v>
       </c>
       <c r="E59">
         <v>709</v>
       </c>
       <c r="F59">
         <v>921</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
         <v>929</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>55</v>
       </c>
       <c r="E60">
         <v>313</v>
       </c>
       <c r="F60">
         <v>368</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>930</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61">
         <v>83</v>
       </c>
       <c r="F61">
         <v>110</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
         <v>931</v>
       </c>
       <c r="C62" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>34</v>
       </c>
       <c r="E62">
         <v>183</v>
       </c>
       <c r="F62">
         <v>217</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
         <v>932</v>
       </c>
       <c r="C63" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63">
         <v>45</v>
       </c>
       <c r="F63">
         <v>62</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
         <v>933</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>12</v>
       </c>
       <c r="E64">
         <v>53</v>
       </c>
       <c r="F64">
         <v>65</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>2110</v>
       </c>
       <c r="E66">
         <v>2321</v>
       </c>
       <c r="F66">
         <v>4431</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>598</v>
       </c>
       <c r="E67">
         <v>856</v>
       </c>
       <c r="F67">
         <v>1454</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>934</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>436</v>
       </c>
       <c r="E68">
         <v>777</v>
       </c>
       <c r="F68">
         <v>1213</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
         <v>935</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>338</v>
       </c>
       <c r="E69">
         <v>333</v>
       </c>
       <c r="F69">
         <v>671</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>936</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>200</v>
       </c>
       <c r="E70">
         <v>85</v>
       </c>
       <c r="F70">
         <v>285</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
         <v>937</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>51</v>
       </c>
       <c r="E71">
         <v>128</v>
       </c>
       <c r="F71">
         <v>179</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>938</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>437</v>
       </c>
       <c r="E72">
         <v>52</v>
       </c>
       <c r="F72">
         <v>489</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
         <v>939</v>
       </c>
       <c r="C73" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>50</v>
       </c>
       <c r="E73">
         <v>90</v>
       </c>
       <c r="F73">
         <v>140</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>3936</v>
       </c>
       <c r="E75">
         <v>6844</v>
       </c>
       <c r="F75">
         <v>10780</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B76" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>644</v>
       </c>
       <c r="E76">
         <v>1598</v>
       </c>
       <c r="F76">
         <v>2242</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
         <v>940</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>1904</v>
       </c>
       <c r="E77">
         <v>1887</v>
       </c>
       <c r="F77">
         <v>3791</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>941</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>197</v>
       </c>
       <c r="E78">
         <v>1398</v>
       </c>
       <c r="F78">
         <v>1595</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>942</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>473</v>
       </c>
       <c r="E79">
         <v>200</v>
       </c>
       <c r="F79">
         <v>673</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
         <v>943</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>62</v>
       </c>
       <c r="E80">
         <v>348</v>
       </c>
       <c r="F80">
         <v>410</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>944</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>174</v>
       </c>
       <c r="E81">
         <v>451</v>
       </c>
       <c r="F81">
         <v>625</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>945</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>329</v>
       </c>
       <c r="E82">
         <v>154</v>
       </c>
       <c r="F82">
         <v>483</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
         <v>946</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>82</v>
       </c>
       <c r="E83">
         <v>87</v>
       </c>
       <c r="F83">
         <v>169</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>947</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>71</v>
       </c>
       <c r="E84">
         <v>721</v>
       </c>
       <c r="F84">
         <v>792</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86">
         <v>139</v>
       </c>
       <c r="F86">
         <v>169</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B87" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>96</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
         <v>948</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88">
         <v>38</v>
       </c>
       <c r="F88">
         <v>46</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
         <v>949</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>6</v>
       </c>
       <c r="E89">
         <v>21</v>
       </c>
       <c r="F89">
         <v>27</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>14210</v>
       </c>
       <c r="E91">
         <v>14754</v>
       </c>
       <c r="F91">
         <v>28964</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B92" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>1602</v>
       </c>
       <c r="E92">
         <v>1597</v>
       </c>
       <c r="F92">
         <v>3199</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
         <v>950</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>3122</v>
       </c>
       <c r="E93">
         <v>8393</v>
       </c>
       <c r="F93">
         <v>11515</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
         <v>951</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>2619</v>
       </c>
       <c r="E94">
         <v>541</v>
       </c>
       <c r="F94">
         <v>3160</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>952</v>
       </c>
       <c r="C95" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>4064</v>
       </c>
       <c r="E95">
         <v>686</v>
       </c>
       <c r="F95">
         <v>4750</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
         <v>953</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>1252</v>
       </c>
       <c r="E96">
         <v>271</v>
       </c>
       <c r="F96">
         <v>1523</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
         <v>954</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>445</v>
       </c>
       <c r="E97">
         <v>1032</v>
       </c>
       <c r="F97">
         <v>1477</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>955</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>145</v>
       </c>
       <c r="E98">
         <v>186</v>
       </c>
       <c r="F98">
         <v>331</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>7</v>
       </c>
       <c r="B99" t="s">
         <v>956</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>829</v>
       </c>
       <c r="E99">
         <v>712</v>
       </c>
       <c r="F99">
         <v>1541</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>8</v>
       </c>
       <c r="B100" t="s">
         <v>957</v>
       </c>
       <c r="C100" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>132</v>
       </c>
       <c r="E100">
         <v>1336</v>
       </c>
       <c r="F100">
         <v>1468</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>11</v>
       </c>
       <c r="B102" t="s">
         <v>16</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>256</v>
       </c>
       <c r="E102">
         <v>532</v>
       </c>
       <c r="F102">
         <v>788</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B103" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D103">
         <v>60</v>
       </c>
       <c r="E103">
         <v>282</v>
       </c>
       <c r="F103">
         <v>342</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
         <v>958</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>33</v>
       </c>
       <c r="E104">
         <v>151</v>
       </c>
       <c r="F104">
         <v>184</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
         <v>959</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>163</v>
       </c>
       <c r="E105">
         <v>99</v>
       </c>
       <c r="F105">
         <v>262</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>3405</v>
       </c>
       <c r="E107">
         <v>22074</v>
       </c>
       <c r="F107">
         <v>25479</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>522</v>
       </c>
       <c r="E108">
         <v>2649</v>
       </c>
       <c r="F108">
         <v>3171</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
         <v>960</v>
       </c>
       <c r="C109" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>1759</v>
       </c>
       <c r="E109">
         <v>8985</v>
       </c>
       <c r="F109">
         <v>10744</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
         <v>961</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>442</v>
       </c>
       <c r="E110">
         <v>8976</v>
       </c>
       <c r="F110">
         <v>9418</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>962</v>
       </c>
       <c r="C111" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>217</v>
       </c>
       <c r="E111">
         <v>415</v>
       </c>
       <c r="F111">
         <v>632</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
         <v>963</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>123</v>
       </c>
       <c r="E112">
         <v>247</v>
       </c>
       <c r="F112">
         <v>370</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
         <v>964</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>138</v>
       </c>
       <c r="E113">
         <v>326</v>
       </c>
       <c r="F113">
         <v>464</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
         <v>965</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>46</v>
       </c>
       <c r="E114">
         <v>69</v>
       </c>
       <c r="F114">
         <v>115</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
         <v>966</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>70</v>
       </c>
       <c r="E115">
         <v>168</v>
       </c>
       <c r="F115">
         <v>238</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
         <v>967</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>88</v>
       </c>
       <c r="E116">
         <v>239</v>
       </c>
       <c r="F116">
         <v>327</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>13</v>
       </c>
       <c r="B118" t="s">
         <v>18</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D118">
         <v>100</v>
       </c>
       <c r="E118">
         <v>569</v>
       </c>
       <c r="F118">
         <v>669</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B119" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D119">
         <v>44</v>
       </c>
       <c r="E119">
         <v>123</v>
       </c>
       <c r="F119">
         <v>167</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
         <v>968</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120">
         <v>62</v>
       </c>
       <c r="F120">
         <v>86</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
         <v>969</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121">
         <v>363</v>
       </c>
       <c r="F121">
         <v>384</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>970</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>11</v>
       </c>
       <c r="E122">
         <v>21</v>
       </c>
       <c r="F122">
         <v>32</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>19</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>7725</v>
       </c>
       <c r="E124">
         <v>20345</v>
       </c>
       <c r="F124">
         <v>28070</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>611</v>
       </c>
       <c r="E125">
         <v>2834</v>
       </c>
       <c r="F125">
         <v>3445</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
         <v>971</v>
       </c>
       <c r="C126" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>2047</v>
       </c>
       <c r="E126">
         <v>8290</v>
       </c>
       <c r="F126">
         <v>10337</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
         <v>972</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>3792</v>
       </c>
       <c r="E127">
         <v>2770</v>
       </c>
       <c r="F127">
         <v>6562</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
         <v>973</v>
       </c>
       <c r="C128" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>183</v>
       </c>
       <c r="E128">
         <v>912</v>
       </c>
       <c r="F128">
         <v>1095</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
         <v>974</v>
       </c>
       <c r="C129" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>151</v>
       </c>
       <c r="E129">
         <v>1922</v>
       </c>
       <c r="F129">
         <v>2073</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
         <v>975</v>
       </c>
       <c r="C130" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>376</v>
       </c>
       <c r="E130">
         <v>2996</v>
       </c>
       <c r="F130">
         <v>3372</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
         <v>976</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131">
         <v>216</v>
       </c>
       <c r="F131">
         <v>237</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
         <v>977</v>
       </c>
       <c r="C132" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>43</v>
       </c>
       <c r="E132">
         <v>155</v>
       </c>
       <c r="F132">
         <v>198</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>387</v>
+        <v>488</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>501</v>
       </c>
       <c r="E133">
         <v>250</v>
       </c>
       <c r="F133">
         <v>751</v>
       </c>
     </row>
     <row r="134"/>
     <row r="135">
       <c r="A135">
         <v>15</v>
       </c>
       <c r="B135" t="s">
         <v>20</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D135">
         <v>511</v>
       </c>
       <c r="E135">
         <v>5393</v>
       </c>
       <c r="F135">
         <v>5904</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B136" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>188</v>
       </c>
       <c r="E136">
         <v>1438</v>
       </c>
       <c r="F136">
         <v>1626</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
         <v>978</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>125</v>
       </c>
       <c r="E137">
         <v>1632</v>
       </c>
       <c r="F137">
         <v>1757</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2</v>
       </c>
       <c r="B138" t="s">
         <v>979</v>
       </c>
       <c r="C138" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>80</v>
       </c>
       <c r="E138">
         <v>858</v>
       </c>
       <c r="F138">
         <v>938</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>3</v>
       </c>
       <c r="B139" t="s">
         <v>980</v>
       </c>
       <c r="C139" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139">
         <v>756</v>
       </c>
       <c r="F139">
         <v>773</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>4</v>
       </c>
       <c r="B140" t="s">
         <v>981</v>
       </c>
       <c r="C140" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140">
         <v>157</v>
       </c>
       <c r="F140">
         <v>183</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>5</v>
       </c>
       <c r="B141" t="s">
         <v>982</v>
       </c>
       <c r="C141" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>10</v>
       </c>
       <c r="E141">
         <v>159</v>
       </c>
       <c r="F141">
         <v>169</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>6</v>
       </c>
       <c r="B142" t="s">
         <v>983</v>
       </c>
       <c r="C142" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142">
         <v>152</v>
       </c>
       <c r="F142">
         <v>168</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>7</v>
       </c>
       <c r="B143" t="s">
         <v>984</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>49</v>
       </c>
       <c r="E143">
         <v>241</v>
       </c>
       <c r="F143">
         <v>290</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>16</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D145">
         <v>1781</v>
       </c>
       <c r="E145">
         <v>12623</v>
       </c>
       <c r="F145">
         <v>14404</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B146" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>306</v>
       </c>
       <c r="E146">
         <v>1639</v>
       </c>
       <c r="F146">
         <v>1945</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
         <v>985</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>598</v>
       </c>
       <c r="E147">
         <v>5566</v>
       </c>
       <c r="F147">
         <v>6164</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
         <v>986</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>316</v>
       </c>
       <c r="E148">
         <v>386</v>
       </c>
       <c r="F148">
         <v>702</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
         <v>987</v>
       </c>
       <c r="C149" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>25</v>
       </c>
       <c r="E149">
         <v>212</v>
       </c>
       <c r="F149">
         <v>237</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
         <v>988</v>
       </c>
       <c r="C150" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>191</v>
       </c>
       <c r="E150">
         <v>3853</v>
       </c>
       <c r="F150">
         <v>4044</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
         <v>989</v>
       </c>
       <c r="C151" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>8</v>
       </c>
       <c r="E151">
         <v>545</v>
       </c>
       <c r="F151">
         <v>553</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
         <v>990</v>
       </c>
       <c r="C152" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>33</v>
       </c>
       <c r="E152">
         <v>159</v>
       </c>
       <c r="F152">
         <v>192</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>7</v>
       </c>
       <c r="B153" t="s">
         <v>991</v>
       </c>
       <c r="C153" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>33</v>
       </c>
       <c r="E153">
         <v>172</v>
       </c>
       <c r="F153">
         <v>205</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>8</v>
       </c>
       <c r="B154" t="s">
         <v>992</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>271</v>
       </c>
       <c r="E154">
         <v>91</v>
       </c>
       <c r="F154">
         <v>362</v>
       </c>
     </row>
     <row r="155"/>
     <row r="156">
       <c r="A156">
         <v>17</v>
       </c>
       <c r="B156" t="s">
         <v>22</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D156">
         <v>1893</v>
       </c>
       <c r="E156">
         <v>9104</v>
       </c>
       <c r="F156">
         <v>10997</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B157" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D157">
         <v>389</v>
       </c>
       <c r="E157">
         <v>1271</v>
       </c>
       <c r="F157">
         <v>1660</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1</v>
       </c>
       <c r="B158" t="s">
         <v>993</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>593</v>
       </c>
       <c r="E158">
         <v>4991</v>
       </c>
       <c r="F158">
         <v>5584</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2</v>
       </c>
       <c r="B159" t="s">
         <v>994</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>631</v>
       </c>
       <c r="E159">
         <v>735</v>
       </c>
       <c r="F159">
         <v>1366</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>3</v>
       </c>
       <c r="B160" t="s">
         <v>995</v>
       </c>
       <c r="C160" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>63</v>
       </c>
       <c r="E160">
         <v>122</v>
       </c>
       <c r="F160">
         <v>185</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>4</v>
       </c>
       <c r="B161" t="s">
         <v>996</v>
       </c>
       <c r="C161" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>48</v>
       </c>
       <c r="E161">
         <v>215</v>
       </c>
       <c r="F161">
         <v>263</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>5</v>
       </c>
       <c r="B162" t="s">
         <v>997</v>
       </c>
       <c r="C162" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>73</v>
       </c>
       <c r="E162">
         <v>1238</v>
       </c>
       <c r="F162">
         <v>1311</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>6</v>
       </c>
       <c r="B163" t="s">
         <v>998</v>
       </c>
       <c r="C163" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163">
         <v>128</v>
       </c>
       <c r="F163">
         <v>153</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>7</v>
       </c>
       <c r="B164" t="s">
         <v>999</v>
       </c>
       <c r="C164" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164">
         <v>141</v>
       </c>
       <c r="F164">
         <v>163</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>8</v>
       </c>
       <c r="B165" t="s">
         <v>1000</v>
       </c>
       <c r="C165" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>49</v>
       </c>
       <c r="E165">
         <v>263</v>
       </c>
       <c r="F165">
         <v>312</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>24</v>
       </c>
       <c r="B167" t="s">
         <v>23</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D167">
         <v>551</v>
       </c>
       <c r="E167">
         <v>1175</v>
       </c>
       <c r="F167">
         <v>1726</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B168" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D168">
         <v>50</v>
       </c>
       <c r="E168">
         <v>399</v>
       </c>
       <c r="F168">
         <v>449</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
         <v>1001</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>161</v>
       </c>
       <c r="E169">
         <v>244</v>
       </c>
       <c r="F169">
         <v>405</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
         <v>1002</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>9</v>
       </c>
       <c r="E170">
         <v>90</v>
       </c>
       <c r="F170">
         <v>99</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
         <v>1003</v>
       </c>
       <c r="C171" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>292</v>
       </c>
       <c r="E171">
         <v>290</v>
       </c>
       <c r="F171">
         <v>582</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
         <v>1004</v>
       </c>
       <c r="C172" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>11</v>
       </c>
       <c r="E172">
         <v>28</v>
       </c>
       <c r="F172">
         <v>39</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
         <v>1005</v>
       </c>
       <c r="C173" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D173">
         <v>3</v>
       </c>
       <c r="E173">
         <v>28</v>
       </c>
       <c r="F173">
         <v>31</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
         <v>1006</v>
       </c>
       <c r="C174" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>7</v>
       </c>
       <c r="E174">
         <v>40</v>
       </c>
       <c r="F174">
         <v>47</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
         <v>1007</v>
       </c>
       <c r="C175" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175">
         <v>56</v>
       </c>
       <c r="F175">
         <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -17731,6933 +17887,7137 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>18597</v>
+        <v>31037</v>
       </c>
       <c r="H2">
-        <v>55608</v>
+        <v>36215</v>
       </c>
       <c r="I2">
-        <v>74767</v>
+        <v>32305</v>
       </c>
       <c r="J2">
-        <v>40944</v>
+        <v>45274</v>
       </c>
       <c r="K2">
-        <v>61921</v>
+        <v>59349</v>
       </c>
       <c r="L2">
-        <v>788</v>
+        <v>1493</v>
       </c>
       <c r="M2">
-        <v>897</v>
+        <v>1456</v>
       </c>
       <c r="N2">
-        <v>20585</v>
+        <v>38121</v>
       </c>
       <c r="O2">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="P2">
-        <v>21766</v>
+        <v>27930</v>
       </c>
       <c r="Q2">
-        <v>788</v>
+        <v>520</v>
       </c>
       <c r="R2">
-        <v>13617</v>
+        <v>35852</v>
       </c>
       <c r="S2">
-        <v>213</v>
+        <v>959</v>
       </c>
       <c r="T2">
-        <v>23239</v>
+        <v>27928</v>
       </c>
       <c r="U2">
-        <v>4050</v>
+        <v>8459</v>
       </c>
       <c r="V2">
-        <v>1665</v>
+        <v>4218</v>
       </c>
       <c r="W2">
-        <v>13951</v>
+        <v>8982</v>
       </c>
       <c r="X2">
-        <v>2047</v>
+        <v>5240</v>
       </c>
       <c r="Y2">
-        <v>355862</v>
+        <v>365747</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-      <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>5784</v>
+        <v>31037</v>
       </c>
       <c r="H3">
-        <v>16540</v>
+        <v>36215</v>
       </c>
       <c r="I3">
-        <v>16876</v>
+        <v>32305</v>
       </c>
       <c r="J3">
-        <v>25219</v>
+        <v>45274</v>
       </c>
       <c r="K3">
-        <v>20552</v>
+        <v>59349</v>
       </c>
       <c r="L3">
-        <v>322</v>
+        <v>1493</v>
       </c>
       <c r="M3">
-        <v>329</v>
+        <v>1456</v>
       </c>
       <c r="N3">
-        <v>3789</v>
+        <v>38121</v>
       </c>
       <c r="O3">
-        <v>193</v>
+        <v>409</v>
       </c>
       <c r="P3">
-        <v>8761</v>
+        <v>27930</v>
       </c>
       <c r="Q3">
-        <v>212</v>
+        <v>520</v>
       </c>
       <c r="R3">
-        <v>2723</v>
+        <v>35852</v>
       </c>
       <c r="S3">
-        <v>136</v>
+        <v>959</v>
       </c>
       <c r="T3">
-        <v>45878</v>
+        <v>27928</v>
       </c>
       <c r="U3">
-        <v>1721</v>
+        <v>8459</v>
       </c>
       <c r="V3">
-        <v>449</v>
+        <v>4218</v>
       </c>
       <c r="W3">
-        <v>7183</v>
+        <v>8982</v>
       </c>
       <c r="X3">
-        <v>784</v>
+        <v>5240</v>
       </c>
       <c r="Y3">
-        <v>157451</v>
-[...64 lines deleted...]
-        <v>513313</v>
+        <v>365747</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...4035 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>38240</v>
+        <v>31037</v>
       </c>
       <c r="E2">
-        <v>38240</v>
+        <v>31037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>6381</v>
+        <v>3204</v>
       </c>
       <c r="E3">
-        <v>6381</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>195</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>17412</v>
+        <v>22142</v>
       </c>
       <c r="E4">
-        <v>17412</v>
+        <v>22142</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>196</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>12684</v>
+        <v>1177</v>
       </c>
       <c r="E5">
-        <v>12684</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>197</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>784</v>
+        <v>551</v>
       </c>
       <c r="E6">
-        <v>784</v>
+        <v>551</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>198</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>358</v>
+        <v>728</v>
       </c>
       <c r="E7">
-        <v>358</v>
+        <v>728</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>199</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="E8">
-        <v>197</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>200</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>110</v>
+        <v>438</v>
       </c>
       <c r="E9">
-        <v>110</v>
+        <v>438</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>201</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="E10">
-        <v>148</v>
+        <v>196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>202</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>166</v>
+        <v>2444</v>
       </c>
       <c r="E11">
-        <v>166</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>37066</v>
+        <v>36215</v>
       </c>
       <c r="E13">
-        <v>37066</v>
+        <v>36215</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>7896</v>
+        <v>6223</v>
       </c>
       <c r="E14">
-        <v>7896</v>
+        <v>6223</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>203</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>19424</v>
+        <v>23113</v>
       </c>
       <c r="E15">
-        <v>19424</v>
+        <v>23113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>204</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>3086</v>
+        <v>2288</v>
       </c>
       <c r="E16">
-        <v>3086</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>205</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>3145</v>
+        <v>797</v>
       </c>
       <c r="E17">
-        <v>3145</v>
+        <v>797</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>206</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>943</v>
+        <v>526</v>
       </c>
       <c r="E18">
-        <v>943</v>
+        <v>526</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>207</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>951</v>
+        <v>326</v>
       </c>
       <c r="E19">
-        <v>951</v>
+        <v>326</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>958</v>
+        <v>519</v>
       </c>
       <c r="E20">
-        <v>958</v>
+        <v>519</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>395</v>
+        <v>473</v>
       </c>
       <c r="E21">
-        <v>395</v>
+        <v>473</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>210</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>268</v>
+        <v>1950</v>
       </c>
       <c r="E22">
-        <v>268</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>42638</v>
+        <v>32305</v>
       </c>
       <c r="E24">
-        <v>42638</v>
+        <v>32305</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>7127</v>
+        <v>6805</v>
       </c>
       <c r="E25">
-        <v>7127</v>
+        <v>6805</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>211</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>9191</v>
+        <v>9007</v>
       </c>
       <c r="E26">
-        <v>9191</v>
+        <v>9007</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>212</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>2276</v>
+        <v>1994</v>
       </c>
       <c r="E27">
-        <v>2276</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>213</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>20275</v>
+        <v>2476</v>
       </c>
       <c r="E28">
-        <v>20275</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>214</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>825</v>
+        <v>2109</v>
       </c>
       <c r="E29">
-        <v>825</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>215</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>2492</v>
+        <v>445</v>
       </c>
       <c r="E30">
-        <v>2492</v>
+        <v>445</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>216</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>225</v>
+        <v>7953</v>
       </c>
       <c r="E31">
-        <v>225</v>
+        <v>7953</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>217</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>139</v>
+        <v>920</v>
       </c>
       <c r="E32">
-        <v>139</v>
+        <v>920</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>88</v>
+        <v>596</v>
       </c>
       <c r="E33">
-        <v>88</v>
+        <v>596</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>27038</v>
+        <v>45274</v>
       </c>
       <c r="E35">
-        <v>27038</v>
+        <v>45274</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>4681</v>
+        <v>3545</v>
       </c>
       <c r="E36">
-        <v>4681</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>219</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>16567</v>
+        <v>17151</v>
       </c>
       <c r="E37">
-        <v>16567</v>
+        <v>17151</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>220</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>988</v>
+        <v>1146</v>
       </c>
       <c r="E38">
-        <v>988</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>221</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>849</v>
+        <v>14655</v>
       </c>
       <c r="E39">
-        <v>849</v>
+        <v>14655</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>222</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>1037</v>
+        <v>1326</v>
       </c>
       <c r="E40">
-        <v>1037</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>483</v>
+        <v>826</v>
       </c>
       <c r="E41">
-        <v>483</v>
+        <v>826</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>224</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>553</v>
+        <v>1370</v>
       </c>
       <c r="E42">
-        <v>553</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>225</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>1628</v>
+        <v>631</v>
       </c>
       <c r="E43">
-        <v>1628</v>
+        <v>631</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>226</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>252</v>
+        <v>4624</v>
       </c>
       <c r="E44">
-        <v>252</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>31745</v>
+        <v>59349</v>
       </c>
       <c r="E46">
-        <v>31745</v>
+        <v>59349</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>3759</v>
+        <v>3641</v>
       </c>
       <c r="E47">
-        <v>3759</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>227</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>24461</v>
+        <v>12880</v>
       </c>
       <c r="E48">
-        <v>24461</v>
+        <v>12880</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>228</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>1243</v>
+        <v>19618</v>
       </c>
       <c r="E49">
-        <v>1243</v>
+        <v>19618</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>229</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>422</v>
+        <v>1016</v>
       </c>
       <c r="E50">
-        <v>422</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>230</v>
+        <v>73</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>447</v>
+        <v>1192</v>
       </c>
       <c r="E51">
-        <v>447</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>1027</v>
+        <v>20124</v>
       </c>
       <c r="E52">
-        <v>1027</v>
+        <v>20124</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>232</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>152</v>
+        <v>377</v>
       </c>
       <c r="E53">
-        <v>152</v>
+        <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>233</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="E54">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>234</v>
+        <v>77</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>106</v>
+        <v>324</v>
       </c>
       <c r="E55">
-        <v>106</v>
+        <v>324</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>1091</v>
+        <v>1493</v>
       </c>
       <c r="E57">
-        <v>1091</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>564</v>
+        <v>403</v>
       </c>
       <c r="E58">
-        <v>564</v>
+        <v>403</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>235</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>281</v>
+        <v>516</v>
       </c>
       <c r="E59">
-        <v>281</v>
+        <v>516</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>236</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="E60">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>237</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="E61">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="62"/>
+        <v>122</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>98</v>
+      </c>
+      <c r="E62">
+        <v>98</v>
+      </c>
+    </row>
     <row r="63">
       <c r="A63">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>4083</v>
+        <v>94</v>
       </c>
       <c r="E63">
-        <v>4083</v>
+        <v>94</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="s">
-        <v>32</v>
+      <c r="A64">
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>32</v>
+        <v>83</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>1001</v>
+        <v>102</v>
       </c>
       <c r="E64">
-        <v>1001</v>
-[...18 lines deleted...]
-    </row>
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>239</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>179</v>
+        <v>1456</v>
       </c>
       <c r="E66">
-        <v>179</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>3</v>
+      <c r="A67" t="s">
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>240</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>160</v>
+        <v>291</v>
       </c>
       <c r="E67">
-        <v>160</v>
+        <v>291</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>241</v>
+        <v>84</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>223</v>
+        <v>184</v>
       </c>
       <c r="E68">
-        <v>223</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>242</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>44</v>
+        <v>395</v>
       </c>
       <c r="E69">
-        <v>44</v>
+        <v>395</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E70">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>244</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>301</v>
+        <v>73</v>
       </c>
       <c r="E71">
-        <v>301</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>245</v>
+        <v>88</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="E72">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="73"/>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>89</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>117</v>
+      </c>
+      <c r="E73">
+        <v>117</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>90</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>122</v>
+      </c>
+      <c r="E74">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
         <v>8</v>
       </c>
-      <c r="B74" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B75" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>2968</v>
+        <v>42</v>
       </c>
       <c r="E75">
-        <v>2968</v>
-[...18 lines deleted...]
-    </row>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>4581</v>
+        <v>38121</v>
       </c>
       <c r="E77">
-        <v>4581</v>
+        <v>38121</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>3</v>
+      <c r="A78" t="s">
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>248</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>634</v>
+        <v>7621</v>
       </c>
       <c r="E78">
-        <v>634</v>
+        <v>7621</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>249</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>233</v>
+        <v>19594</v>
       </c>
       <c r="E79">
-        <v>233</v>
+        <v>19594</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>93</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>239</v>
+        <v>4564</v>
       </c>
       <c r="E80">
-        <v>239</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>151</v>
+        <v>2280</v>
       </c>
       <c r="E81">
-        <v>151</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>428</v>
+        <v>1109</v>
       </c>
       <c r="E82">
-        <v>428</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>1097</v>
+        <v>1576</v>
       </c>
       <c r="E83">
-        <v>1097</v>
-[...2 lines deleted...]
-    <row r="84"/>
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>97</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>175</v>
+      </c>
+      <c r="E84">
+        <v>175</v>
+      </c>
+    </row>
     <row r="85">
       <c r="A85">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>275</v>
+        <v>593</v>
       </c>
       <c r="E85">
-        <v>275</v>
+        <v>593</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="s">
-        <v>32</v>
+      <c r="A86">
+        <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>56</v>
+        <v>609</v>
       </c>
       <c r="E86">
-        <v>56</v>
-[...18 lines deleted...]
-    </row>
+        <v>609</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>409</v>
       </c>
       <c r="E88">
-        <v>18</v>
+        <v>409</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>3</v>
+      <c r="A89" t="s">
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>256</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>6</v>
+        <v>113</v>
       </c>
       <c r="E89">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>100</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>42</v>
+      </c>
+      <c r="E90">
+        <v>42</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>4875</v>
+        <v>129</v>
       </c>
       <c r="E91">
-        <v>4875</v>
+        <v>129</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>32</v>
+      <c r="A92">
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>3060</v>
+        <v>46</v>
       </c>
       <c r="E92">
-        <v>3060</v>
+        <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>257</v>
+        <v>103</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>42</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>258</v>
+        <v>104</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>666</v>
+        <v>37</v>
       </c>
       <c r="E94">
-        <v>666</v>
-[...18 lines deleted...]
-    </row>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>347</v>
+        <v>27930</v>
       </c>
       <c r="E96">
-        <v>347</v>
+        <v>27930</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>5</v>
+      <c r="A97" t="s">
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>261</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>74</v>
+        <v>1224</v>
       </c>
       <c r="E97">
-        <v>74</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>262</v>
+        <v>105</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>171</v>
+        <v>22070</v>
       </c>
       <c r="E98">
-        <v>171</v>
+        <v>22070</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>263</v>
+        <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>82</v>
+        <v>2004</v>
       </c>
       <c r="E99">
-        <v>82</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>264</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>121</v>
+        <v>453</v>
       </c>
       <c r="E100">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>453</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>108</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>313</v>
+      </c>
+      <c r="E101">
+        <v>313</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>343</v>
+        <v>470</v>
       </c>
       <c r="E102">
-        <v>343</v>
+        <v>470</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>32</v>
+      <c r="A103">
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>180</v>
+        <v>373</v>
       </c>
       <c r="E103">
-        <v>180</v>
+        <v>373</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>265</v>
+        <v>111</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>121</v>
+        <v>806</v>
       </c>
       <c r="E104">
-        <v>121</v>
+        <v>806</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>112</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>42</v>
+        <v>217</v>
       </c>
       <c r="E105">
-        <v>42</v>
+        <v>217</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>33570</v>
+        <v>520</v>
       </c>
       <c r="E107">
-        <v>33570</v>
+        <v>520</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>3340</v>
+        <v>190</v>
       </c>
       <c r="E108">
-        <v>3340</v>
+        <v>190</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>267</v>
+        <v>113</v>
       </c>
       <c r="C109" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>16101</v>
+        <v>205</v>
       </c>
       <c r="E109">
-        <v>16101</v>
+        <v>205</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>268</v>
+        <v>114</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>11773</v>
+        <v>125</v>
       </c>
       <c r="E110">
-        <v>11773</v>
-[...18 lines deleted...]
-    </row>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B112" t="s">
-        <v>270</v>
+        <v>17</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D112">
-        <v>775</v>
+        <v>35852</v>
       </c>
       <c r="E112">
-        <v>775</v>
+        <v>35852</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>5</v>
+      <c r="A113" t="s">
+        <v>30</v>
       </c>
       <c r="B113" t="s">
-        <v>271</v>
+        <v>30</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D113">
-        <v>556</v>
+        <v>1526</v>
       </c>
       <c r="E113">
-        <v>556</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>272</v>
+        <v>115</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>191</v>
+        <v>12874</v>
       </c>
       <c r="E114">
-        <v>191</v>
+        <v>12874</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>273</v>
+        <v>116</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>181</v>
+        <v>5811</v>
       </c>
       <c r="E115">
-        <v>181</v>
+        <v>5811</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>274</v>
+        <v>117</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>293</v>
+        <v>423</v>
       </c>
       <c r="E116">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="117"/>
+        <v>423</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>118</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>12510</v>
+      </c>
+      <c r="E117">
+        <v>12510</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>463</v>
+        <v>2381</v>
       </c>
       <c r="E118">
-        <v>463</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>32</v>
+      <c r="A119">
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>195</v>
+        <v>107</v>
       </c>
       <c r="E119">
-        <v>195</v>
+        <v>107</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>275</v>
+        <v>121</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>211</v>
+        <v>112</v>
       </c>
       <c r="E120">
-        <v>211</v>
+        <v>112</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>276</v>
+        <v>122</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E121">
-        <v>57</v>
+        <v>108</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B123" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D123">
-        <v>33685</v>
+        <v>959</v>
       </c>
       <c r="E123">
-        <v>33685</v>
+        <v>959</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B124" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>2556</v>
+        <v>189</v>
       </c>
       <c r="E124">
-        <v>2556</v>
+        <v>189</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>277</v>
+        <v>123</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>14524</v>
+        <v>610</v>
       </c>
       <c r="E125">
-        <v>14524</v>
+        <v>610</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>278</v>
+        <v>124</v>
       </c>
       <c r="C126" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>962</v>
+        <v>81</v>
       </c>
       <c r="E126">
-        <v>962</v>
+        <v>81</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>279</v>
+        <v>125</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>3085</v>
+        <v>42</v>
       </c>
       <c r="E127">
-        <v>3085</v>
+        <v>42</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>280</v>
+        <v>126</v>
       </c>
       <c r="C128" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>935</v>
+        <v>37</v>
       </c>
       <c r="E128">
-        <v>935</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>19</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>27928</v>
+      </c>
+      <c r="E130">
+        <v>27928</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" t="s">
+        <v>30</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>2622</v>
+      </c>
+      <c r="E131">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>127</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>1747</v>
+      </c>
+      <c r="E132">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>128</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>8199</v>
+      </c>
+      <c r="E133">
+        <v>8199</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>129</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>735</v>
+      </c>
+      <c r="E134">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>130</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>1171</v>
+      </c>
+      <c r="E135">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>131</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>1892</v>
+      </c>
+      <c r="E136">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>132</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>349</v>
+      </c>
+      <c r="E137">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>133</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>9633</v>
+      </c>
+      <c r="E138">
+        <v>9633</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>134</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>1580</v>
+      </c>
+      <c r="E139">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>15</v>
+      </c>
+      <c r="B141" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>8459</v>
+      </c>
+      <c r="E141">
+        <v>8459</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>2608</v>
+      </c>
+      <c r="E142">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>135</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>2985</v>
+      </c>
+      <c r="E143">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>136</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>1115</v>
+      </c>
+      <c r="E144">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>137</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>328</v>
+      </c>
+      <c r="E145">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>138</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>332</v>
+      </c>
+      <c r="E146">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>139</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>192</v>
+      </c>
+      <c r="E147">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>140</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>512</v>
+      </c>
+      <c r="E148">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>7</v>
+      </c>
+      <c r="B149" t="s">
+        <v>141</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>387</v>
+      </c>
+      <c r="E149">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>16</v>
+      </c>
+      <c r="B151" t="s">
+        <v>21</v>
+      </c>
+      <c r="C151" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151">
+        <v>4218</v>
+      </c>
+      <c r="E151">
+        <v>4218</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>30</v>
+      </c>
+      <c r="B152" t="s">
+        <v>30</v>
+      </c>
+      <c r="C152" t="s">
+        <v>36</v>
+      </c>
+      <c r="D152">
+        <v>398</v>
+      </c>
+      <c r="E152">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>142</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>2541</v>
+      </c>
+      <c r="E153">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>143</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>495</v>
+      </c>
+      <c r="E154">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>144</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>216</v>
+      </c>
+      <c r="E155">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>145</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>152</v>
+      </c>
+      <c r="E156">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>146</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>178</v>
+      </c>
+      <c r="E157">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>147</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>33</v>
+      </c>
+      <c r="E158">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>148</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>70</v>
+      </c>
+      <c r="E159">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>149</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>135</v>
+      </c>
+      <c r="E160">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="161"/>
+    <row r="162">
+      <c r="A162">
+        <v>17</v>
+      </c>
+      <c r="B162" t="s">
+        <v>22</v>
+      </c>
+      <c r="C162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162">
+        <v>8982</v>
+      </c>
+      <c r="E162">
+        <v>8982</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>30</v>
+      </c>
+      <c r="B163" t="s">
+        <v>30</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163">
+        <v>1093</v>
+      </c>
+      <c r="E163">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164" t="s">
+        <v>150</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>4066</v>
+      </c>
+      <c r="E164">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>2</v>
+      </c>
+      <c r="B165" t="s">
+        <v>151</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>1037</v>
+      </c>
+      <c r="E165">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>3</v>
+      </c>
+      <c r="B166" t="s">
+        <v>152</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>246</v>
+      </c>
+      <c r="E166">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>4</v>
+      </c>
+      <c r="B167" t="s">
+        <v>153</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>435</v>
+      </c>
+      <c r="E167">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>5</v>
+      </c>
+      <c r="B168" t="s">
+        <v>154</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>746</v>
+      </c>
+      <c r="E168">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>6</v>
+      </c>
+      <c r="B169" t="s">
+        <v>155</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>207</v>
+      </c>
+      <c r="E169">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>7</v>
+      </c>
+      <c r="B170" t="s">
+        <v>156</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>628</v>
+      </c>
+      <c r="E170">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>157</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>524</v>
+      </c>
+      <c r="E171">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>24</v>
+      </c>
+      <c r="B173" t="s">
+        <v>23</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173">
+        <v>5240</v>
+      </c>
+      <c r="E173">
+        <v>5240</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>30</v>
+      </c>
+      <c r="B174" t="s">
+        <v>30</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174">
+        <v>716</v>
+      </c>
+      <c r="E174">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>158</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>2396</v>
+      </c>
+      <c r="E175">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>159</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>232</v>
+      </c>
+      <c r="E176">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>160</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>272</v>
+      </c>
+      <c r="E177">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>161</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>1029</v>
+      </c>
+      <c r="E178">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>162</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>47</v>
+      </c>
+      <c r="E179">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>163</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>213</v>
+      </c>
+      <c r="E180">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>164</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>179</v>
+      </c>
+      <c r="E181">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>165</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>156</v>
+      </c>
+      <c r="E182">
+        <v>156</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G2">
+        <v>18597</v>
+      </c>
+      <c r="H2">
+        <v>55608</v>
+      </c>
+      <c r="I2">
+        <v>74767</v>
+      </c>
+      <c r="J2">
+        <v>40944</v>
+      </c>
+      <c r="K2">
+        <v>61921</v>
+      </c>
+      <c r="L2">
+        <v>788</v>
+      </c>
+      <c r="M2">
+        <v>897</v>
+      </c>
+      <c r="N2">
+        <v>20585</v>
+      </c>
+      <c r="O2">
+        <v>419</v>
+      </c>
+      <c r="P2">
+        <v>21766</v>
+      </c>
+      <c r="Q2">
+        <v>788</v>
+      </c>
+      <c r="R2">
+        <v>13617</v>
+      </c>
+      <c r="S2">
+        <v>213</v>
+      </c>
+      <c r="T2">
+        <v>23239</v>
+      </c>
+      <c r="U2">
+        <v>4050</v>
+      </c>
+      <c r="V2">
+        <v>1665</v>
+      </c>
+      <c r="W2">
+        <v>13951</v>
+      </c>
+      <c r="X2">
+        <v>2047</v>
+      </c>
+      <c r="Y2">
+        <v>355862</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F3" t="s">
+        <v>171</v>
+      </c>
+      <c r="G3">
+        <v>5784</v>
+      </c>
+      <c r="H3">
+        <v>16540</v>
+      </c>
+      <c r="I3">
+        <v>16876</v>
+      </c>
+      <c r="J3">
+        <v>25219</v>
+      </c>
+      <c r="K3">
+        <v>20552</v>
+      </c>
+      <c r="L3">
+        <v>322</v>
+      </c>
+      <c r="M3">
+        <v>329</v>
+      </c>
+      <c r="N3">
+        <v>3789</v>
+      </c>
+      <c r="O3">
+        <v>193</v>
+      </c>
+      <c r="P3">
+        <v>8761</v>
+      </c>
+      <c r="Q3">
+        <v>212</v>
+      </c>
+      <c r="R3">
+        <v>2723</v>
+      </c>
+      <c r="S3">
+        <v>136</v>
+      </c>
+      <c r="T3">
+        <v>45878</v>
+      </c>
+      <c r="U3">
+        <v>1721</v>
+      </c>
+      <c r="V3">
+        <v>449</v>
+      </c>
+      <c r="W3">
+        <v>7183</v>
+      </c>
+      <c r="X3">
+        <v>784</v>
+      </c>
+      <c r="Y3">
+        <v>157451</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>24381</v>
+      </c>
+      <c r="H4">
+        <v>72148</v>
+      </c>
+      <c r="I4">
+        <v>91643</v>
+      </c>
+      <c r="J4">
+        <v>66163</v>
+      </c>
+      <c r="K4">
+        <v>82473</v>
+      </c>
+      <c r="L4">
+        <v>1110</v>
+      </c>
+      <c r="M4">
+        <v>1226</v>
+      </c>
+      <c r="N4">
+        <v>24374</v>
+      </c>
+      <c r="O4">
+        <v>612</v>
+      </c>
+      <c r="P4">
+        <v>30527</v>
+      </c>
+      <c r="Q4">
+        <v>1000</v>
+      </c>
+      <c r="R4">
+        <v>16340</v>
+      </c>
+      <c r="S4">
+        <v>349</v>
+      </c>
+      <c r="T4">
+        <v>69117</v>
+      </c>
+      <c r="U4">
+        <v>5771</v>
+      </c>
+      <c r="V4">
+        <v>2114</v>
+      </c>
+      <c r="W4">
+        <v>21134</v>
+      </c>
+      <c r="X4">
+        <v>2831</v>
+      </c>
+      <c r="Y4">
+        <v>513313</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>18597</v>
+      </c>
+      <c r="E2">
+        <v>5784</v>
+      </c>
+      <c r="F2">
+        <v>24381</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>4128</v>
+      </c>
+      <c r="E3">
+        <v>1357</v>
+      </c>
+      <c r="F3">
+        <v>5485</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>6662</v>
+      </c>
+      <c r="E4">
+        <v>1623</v>
+      </c>
+      <c r="F4">
+        <v>8285</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1714</v>
+      </c>
+      <c r="E5">
+        <v>677</v>
+      </c>
+      <c r="F5">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>453</v>
+      </c>
+      <c r="E6">
+        <v>189</v>
+      </c>
+      <c r="F6">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>756</v>
+      </c>
+      <c r="E7">
+        <v>271</v>
+      </c>
+      <c r="F7">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>265</v>
+      </c>
+      <c r="E8">
+        <v>90</v>
+      </c>
+      <c r="F8">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>177</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>178</v>
+      </c>
+      <c r="E9">
+        <v>74</v>
+      </c>
+      <c r="F9">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>447</v>
+      </c>
+      <c r="E10">
+        <v>396</v>
+      </c>
+      <c r="F10">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>266</v>
+      </c>
+      <c r="E11">
+        <v>115</v>
+      </c>
+      <c r="F11">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>180</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>135</v>
+      </c>
+      <c r="E12">
+        <v>368</v>
+      </c>
+      <c r="F12">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>181</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>3434</v>
+      </c>
+      <c r="E13">
+        <v>552</v>
+      </c>
+      <c r="F13">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>159</v>
+      </c>
+      <c r="E14">
+        <v>72</v>
+      </c>
+      <c r="F14">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>55608</v>
+      </c>
+      <c r="E16">
+        <v>16540</v>
+      </c>
+      <c r="F16">
+        <v>72148</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>6613</v>
+      </c>
+      <c r="E17">
+        <v>2042</v>
+      </c>
+      <c r="F17">
+        <v>8655</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>183</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>9454</v>
+      </c>
+      <c r="E18">
+        <v>5660</v>
+      </c>
+      <c r="F18">
+        <v>15114</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>184</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>16658</v>
+      </c>
+      <c r="E19">
+        <v>4211</v>
+      </c>
+      <c r="F19">
+        <v>20869</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>185</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>7994</v>
+      </c>
+      <c r="E20">
+        <v>204</v>
+      </c>
+      <c r="F20">
+        <v>8198</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>716</v>
+      </c>
+      <c r="E21">
+        <v>205</v>
+      </c>
+      <c r="F21">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>594</v>
+      </c>
+      <c r="E22">
+        <v>246</v>
+      </c>
+      <c r="F22">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>266</v>
+      </c>
+      <c r="E23">
+        <v>78</v>
+      </c>
+      <c r="F23">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>189</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>1061</v>
+      </c>
+      <c r="E24">
+        <v>371</v>
+      </c>
+      <c r="F24">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>190</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>451</v>
+      </c>
+      <c r="E25">
+        <v>65</v>
+      </c>
+      <c r="F25">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>191</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>92</v>
+      </c>
+      <c r="E26">
+        <v>39</v>
+      </c>
+      <c r="F26">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>192</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>233</v>
+      </c>
+      <c r="E27">
+        <v>213</v>
+      </c>
+      <c r="F27">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>193</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>11476</v>
+      </c>
+      <c r="E28">
+        <v>3206</v>
+      </c>
+      <c r="F28">
+        <v>14682</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>74767</v>
+      </c>
+      <c r="E30">
+        <v>16876</v>
+      </c>
+      <c r="F30">
+        <v>91643</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>7445</v>
+      </c>
+      <c r="E31">
+        <v>2784</v>
+      </c>
+      <c r="F31">
+        <v>10229</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>194</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>18868</v>
+      </c>
+      <c r="E32">
+        <v>2364</v>
+      </c>
+      <c r="F32">
+        <v>21232</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>195</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>7467</v>
+      </c>
+      <c r="E33">
+        <v>2594</v>
+      </c>
+      <c r="F33">
+        <v>10061</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>196</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>8465</v>
+      </c>
+      <c r="E34">
+        <v>1344</v>
+      </c>
+      <c r="F34">
+        <v>9809</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>3961</v>
+      </c>
+      <c r="E35">
+        <v>1889</v>
+      </c>
+      <c r="F35">
+        <v>5850</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>198</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>857</v>
+      </c>
+      <c r="E36">
+        <v>525</v>
+      </c>
+      <c r="F36">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>501</v>
+      </c>
+      <c r="E37">
+        <v>174</v>
+      </c>
+      <c r="F37">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>200</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>6981</v>
+      </c>
+      <c r="E38">
+        <v>1984</v>
+      </c>
+      <c r="F38">
+        <v>8965</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>201</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>413</v>
+      </c>
+      <c r="E39">
+        <v>212</v>
+      </c>
+      <c r="F39">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>202</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>475</v>
+      </c>
+      <c r="E40">
+        <v>1331</v>
+      </c>
+      <c r="F40">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>203</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>200</v>
+      </c>
+      <c r="E41">
+        <v>101</v>
+      </c>
+      <c r="F41">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>204</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>19134</v>
+      </c>
+      <c r="E42">
+        <v>1574</v>
+      </c>
+      <c r="F42">
+        <v>20708</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>40944</v>
+      </c>
+      <c r="E44">
+        <v>25219</v>
+      </c>
+      <c r="F44">
+        <v>66163</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>5049</v>
+      </c>
+      <c r="E45">
+        <v>1516</v>
+      </c>
+      <c r="F45">
+        <v>6565</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>205</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>11688</v>
+      </c>
+      <c r="E46">
+        <v>3679</v>
+      </c>
+      <c r="F46">
+        <v>15367</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>206</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>15023</v>
+      </c>
+      <c r="E47">
+        <v>14963</v>
+      </c>
+      <c r="F47">
+        <v>29986</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>207</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>416</v>
+      </c>
+      <c r="E48">
+        <v>279</v>
+      </c>
+      <c r="F48">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>208</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>5549</v>
+      </c>
+      <c r="E49">
+        <v>2299</v>
+      </c>
+      <c r="F49">
+        <v>7848</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>209</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>389</v>
+      </c>
+      <c r="E50">
+        <v>107</v>
+      </c>
+      <c r="F50">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>365</v>
+      </c>
+      <c r="E51">
+        <v>208</v>
+      </c>
+      <c r="F51">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>210</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>547</v>
+      </c>
+      <c r="E52">
+        <v>138</v>
+      </c>
+      <c r="F52">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>211</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>132</v>
+      </c>
+      <c r="E53">
+        <v>51</v>
+      </c>
+      <c r="F53">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>212</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>301</v>
+      </c>
+      <c r="E54">
+        <v>147</v>
+      </c>
+      <c r="F54">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>213</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>203</v>
+      </c>
+      <c r="E55">
+        <v>52</v>
+      </c>
+      <c r="F55">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>214</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>1282</v>
+      </c>
+      <c r="E56">
+        <v>1780</v>
+      </c>
+      <c r="F56">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>61921</v>
+      </c>
+      <c r="E58">
+        <v>20552</v>
+      </c>
+      <c r="F58">
+        <v>82473</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>4502</v>
+      </c>
+      <c r="E59">
+        <v>1381</v>
+      </c>
+      <c r="F59">
+        <v>5883</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>215</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>22221</v>
+      </c>
+      <c r="E60">
+        <v>6349</v>
+      </c>
+      <c r="F60">
+        <v>28570</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>216</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>11231</v>
+      </c>
+      <c r="E61">
+        <v>9210</v>
+      </c>
+      <c r="F61">
+        <v>20441</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>217</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>1664</v>
+      </c>
+      <c r="E62">
+        <v>148</v>
+      </c>
+      <c r="F62">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>218</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>1118</v>
+      </c>
+      <c r="E63">
+        <v>301</v>
+      </c>
+      <c r="F63">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>219</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>20322</v>
+      </c>
+      <c r="E64">
+        <v>2382</v>
+      </c>
+      <c r="F64">
+        <v>22704</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>220</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>179</v>
+      </c>
+      <c r="E65">
+        <v>51</v>
+      </c>
+      <c r="F65">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>221</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>109</v>
+      </c>
+      <c r="E66">
+        <v>32</v>
+      </c>
+      <c r="F66">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>222</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>145</v>
+      </c>
+      <c r="E67">
+        <v>44</v>
+      </c>
+      <c r="F67">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>223</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>71</v>
+      </c>
+      <c r="E68">
+        <v>113</v>
+      </c>
+      <c r="F68">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>224</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>45</v>
+      </c>
+      <c r="E69">
+        <v>29</v>
+      </c>
+      <c r="F69">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>225</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>314</v>
+      </c>
+      <c r="E70">
+        <v>512</v>
+      </c>
+      <c r="F70">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>788</v>
+      </c>
+      <c r="E72">
+        <v>322</v>
+      </c>
+      <c r="F72">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>258</v>
+      </c>
+      <c r="E73">
+        <v>120</v>
+      </c>
+      <c r="F73">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>226</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>178</v>
+      </c>
+      <c r="E74">
+        <v>77</v>
+      </c>
+      <c r="F74">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>227</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>115</v>
+      </c>
+      <c r="E75">
+        <v>49</v>
+      </c>
+      <c r="F75">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>228</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>54</v>
+      </c>
+      <c r="E76">
+        <v>24</v>
+      </c>
+      <c r="F76">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>59</v>
+      </c>
+      <c r="E77">
+        <v>19</v>
+      </c>
+      <c r="F77">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>230</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>39</v>
+      </c>
+      <c r="E78">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>231</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>85</v>
+      </c>
+      <c r="E79">
+        <v>22</v>
+      </c>
+      <c r="F79">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>897</v>
+      </c>
+      <c r="E81">
+        <v>329</v>
+      </c>
+      <c r="F81">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>505</v>
+      </c>
+      <c r="E82">
+        <v>201</v>
+      </c>
+      <c r="F82">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>232</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>271</v>
+      </c>
+      <c r="E83">
+        <v>93</v>
+      </c>
+      <c r="F83">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>233</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>121</v>
+      </c>
+      <c r="E84">
+        <v>35</v>
+      </c>
+      <c r="F84">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>20585</v>
+      </c>
+      <c r="E86">
+        <v>3789</v>
+      </c>
+      <c r="F86">
+        <v>24374</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>3798</v>
+      </c>
+      <c r="E87">
+        <v>885</v>
+      </c>
+      <c r="F87">
+        <v>4683</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>234</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>11379</v>
+      </c>
+      <c r="E88">
+        <v>1907</v>
+      </c>
+      <c r="F88">
+        <v>13286</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>235</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>3073</v>
+      </c>
+      <c r="E89">
+        <v>214</v>
+      </c>
+      <c r="F89">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>236</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>530</v>
+      </c>
+      <c r="E90">
+        <v>75</v>
+      </c>
+      <c r="F90">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>237</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>404</v>
+      </c>
+      <c r="E91">
+        <v>54</v>
+      </c>
+      <c r="F91">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>238</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>350</v>
+      </c>
+      <c r="E92">
+        <v>97</v>
+      </c>
+      <c r="F92">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>239</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>109</v>
+      </c>
+      <c r="E93">
+        <v>46</v>
+      </c>
+      <c r="F93">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>240</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>141</v>
+      </c>
+      <c r="E94">
+        <v>16</v>
+      </c>
+      <c r="F94">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>241</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>406</v>
+      </c>
+      <c r="E95">
+        <v>322</v>
+      </c>
+      <c r="F95">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>9</v>
+      </c>
+      <c r="B96" t="s">
+        <v>242</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>92</v>
+      </c>
+      <c r="E96">
+        <v>21</v>
+      </c>
+      <c r="F96">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>243</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>191</v>
+      </c>
+      <c r="E97">
+        <v>30</v>
+      </c>
+      <c r="F97">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>11</v>
+      </c>
+      <c r="B98" t="s">
+        <v>244</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>112</v>
+      </c>
+      <c r="E98">
+        <v>122</v>
+      </c>
+      <c r="F98">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>419</v>
+      </c>
+      <c r="E100">
+        <v>193</v>
+      </c>
+      <c r="F100">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>30</v>
+      </c>
+      <c r="B101" t="s">
+        <v>30</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>113</v>
+      </c>
+      <c r="E101">
+        <v>68</v>
+      </c>
+      <c r="F101">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>245</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>149</v>
+      </c>
+      <c r="E102">
+        <v>46</v>
+      </c>
+      <c r="F102">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>246</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>23</v>
+      </c>
+      <c r="E103">
+        <v>45</v>
+      </c>
+      <c r="F103">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>247</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>134</v>
+      </c>
+      <c r="E104">
+        <v>34</v>
+      </c>
+      <c r="F104">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>21766</v>
+      </c>
+      <c r="E106">
+        <v>8761</v>
+      </c>
+      <c r="F106">
+        <v>30527</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>937</v>
+      </c>
+      <c r="E107">
+        <v>460</v>
+      </c>
+      <c r="F107">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>248</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>16055</v>
+      </c>
+      <c r="E108">
+        <v>3346</v>
+      </c>
+      <c r="F108">
+        <v>19401</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>249</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>3867</v>
+      </c>
+      <c r="E109">
+        <v>4033</v>
+      </c>
+      <c r="F109">
+        <v>7900</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>250</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>139</v>
+      </c>
+      <c r="E110">
+        <v>90</v>
+      </c>
+      <c r="F110">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>251</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>108</v>
+      </c>
+      <c r="E111">
+        <v>66</v>
+      </c>
+      <c r="F111">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>252</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>103</v>
+      </c>
+      <c r="E112">
+        <v>371</v>
+      </c>
+      <c r="F112">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>253</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>117</v>
+      </c>
+      <c r="E113">
+        <v>64</v>
+      </c>
+      <c r="F113">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>254</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>66</v>
+      </c>
+      <c r="E114">
+        <v>69</v>
+      </c>
+      <c r="F114">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>8</v>
+      </c>
+      <c r="B115" t="s">
+        <v>255</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>102</v>
+      </c>
+      <c r="E115">
+        <v>39</v>
+      </c>
+      <c r="F115">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>9</v>
+      </c>
+      <c r="B116" t="s">
+        <v>256</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>14</v>
+      </c>
+      <c r="E116">
+        <v>50</v>
+      </c>
+      <c r="F116">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
+        <v>257</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>107</v>
+      </c>
+      <c r="E117">
+        <v>119</v>
+      </c>
+      <c r="F117">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>11</v>
+      </c>
+      <c r="B118" t="s">
+        <v>258</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>151</v>
+      </c>
+      <c r="E118">
+        <v>54</v>
+      </c>
+      <c r="F118">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>11</v>
+      </c>
+      <c r="B120" t="s">
+        <v>16</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>788</v>
+      </c>
+      <c r="E120">
+        <v>212</v>
+      </c>
+      <c r="F120">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>414</v>
+      </c>
+      <c r="E121">
+        <v>112</v>
+      </c>
+      <c r="F121">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>259</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>262</v>
+      </c>
+      <c r="E122">
+        <v>64</v>
+      </c>
+      <c r="F122">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>260</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>112</v>
+      </c>
+      <c r="E123">
+        <v>36</v>
+      </c>
+      <c r="F123">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>12</v>
+      </c>
+      <c r="B125" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>13617</v>
+      </c>
+      <c r="E125">
+        <v>2723</v>
+      </c>
+      <c r="F125">
+        <v>16340</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>30</v>
+      </c>
+      <c r="B126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>1683</v>
+      </c>
+      <c r="E126">
+        <v>416</v>
+      </c>
+      <c r="F126">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>10241</v>
+      </c>
+      <c r="E127">
+        <v>1092</v>
+      </c>
+      <c r="F127">
+        <v>11333</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>262</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>692</v>
+      </c>
+      <c r="E128">
+        <v>792</v>
+      </c>
+      <c r="F128">
+        <v>1484</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="C129" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>409</v>
+        <v>155</v>
       </c>
       <c r="E129">
-        <v>409</v>
+        <v>99</v>
+      </c>
+      <c r="F129">
+        <v>254</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B130" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="C130" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>10871</v>
+        <v>190</v>
       </c>
       <c r="E130">
-        <v>10871</v>
+        <v>67</v>
+      </c>
+      <c r="F130">
+        <v>257</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B131" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>145</v>
+        <v>178</v>
       </c>
       <c r="E131">
-        <v>145</v>
+        <v>67</v>
+      </c>
+      <c r="F131">
+        <v>245</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B132" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="C132" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="E132">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="133"/>
+        <v>42</v>
+      </c>
+      <c r="F132">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>267</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>74</v>
+      </c>
+      <c r="E133">
+        <v>46</v>
+      </c>
+      <c r="F133">
+        <v>120</v>
+      </c>
+    </row>
     <row r="134">
       <c r="A134">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B134" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>1764</v>
+        <v>41</v>
       </c>
       <c r="E134">
-        <v>1764</v>
+        <v>16</v>
+      </c>
+      <c r="F134">
+        <v>57</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135" t="s">
-        <v>32</v>
+      <c r="A135">
+        <v>9</v>
       </c>
       <c r="B135" t="s">
-        <v>32</v>
+        <v>269</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
-        <v>718</v>
+        <v>72</v>
       </c>
       <c r="E135">
-        <v>718</v>
+        <v>38</v>
+      </c>
+      <c r="F135">
+        <v>110</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B136" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>732</v>
+        <v>38</v>
       </c>
       <c r="E136">
-        <v>732</v>
+        <v>22</v>
+      </c>
+      <c r="F136">
+        <v>60</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="E137">
-        <v>122</v>
-[...19 lines deleted...]
-    <row r="139"/>
+        <v>26</v>
+      </c>
+      <c r="F137">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>13</v>
+      </c>
+      <c r="B139" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
+        <v>213</v>
+      </c>
+      <c r="E139">
+        <v>136</v>
+      </c>
+      <c r="F139">
+        <v>349</v>
+      </c>
+    </row>
     <row r="140">
-      <c r="A140">
-        <v>16</v>
+      <c r="A140" t="s">
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>3285</v>
+        <v>93</v>
       </c>
       <c r="E140">
-        <v>3285</v>
+        <v>34</v>
+      </c>
+      <c r="F140">
+        <v>127</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>32</v>
+      <c r="A141">
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>555</v>
+        <v>87</v>
       </c>
       <c r="E141">
-        <v>555</v>
+        <v>81</v>
+      </c>
+      <c r="F141">
+        <v>168</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="C142" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="E142">
-        <v>462</v>
-[...18 lines deleted...]
-    </row>
+        <v>21</v>
+      </c>
+      <c r="F142">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="143"/>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B144" t="s">
-        <v>290</v>
+        <v>19</v>
       </c>
       <c r="C144" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D144">
-        <v>1657</v>
+        <v>23239</v>
       </c>
       <c r="E144">
-        <v>1657</v>
+        <v>45878</v>
+      </c>
+      <c r="F144">
+        <v>69117</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145">
-        <v>4</v>
+      <c r="A145" t="s">
+        <v>30</v>
       </c>
       <c r="B145" t="s">
-        <v>291</v>
+        <v>30</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D145">
-        <v>81</v>
+        <v>2892</v>
       </c>
       <c r="E145">
-        <v>81</v>
+        <v>1733</v>
+      </c>
+      <c r="F145">
+        <v>4625</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>88</v>
+        <v>3910</v>
       </c>
       <c r="E146">
-        <v>88</v>
+        <v>28044</v>
+      </c>
+      <c r="F146">
+        <v>31954</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>82</v>
+        <v>7818</v>
       </c>
       <c r="E147">
-        <v>82</v>
+        <v>602</v>
+      </c>
+      <c r="F147">
+        <v>8420</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>89</v>
+        <v>494</v>
       </c>
       <c r="E148">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="149"/>
+        <v>296</v>
+      </c>
+      <c r="F148">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>277</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>6012</v>
+      </c>
+      <c r="E149">
+        <v>12259</v>
+      </c>
+      <c r="F149">
+        <v>18271</v>
+      </c>
+    </row>
     <row r="150">
       <c r="A150">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>26007</v>
+        <v>268</v>
       </c>
       <c r="E150">
-        <v>26007</v>
+        <v>126</v>
+      </c>
+      <c r="F150">
+        <v>394</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" t="s">
-        <v>32</v>
+      <c r="A151">
+        <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>32</v>
+        <v>279</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>2029</v>
+        <v>352</v>
       </c>
       <c r="E151">
-        <v>2029</v>
+        <v>2305</v>
+      </c>
+      <c r="F151">
+        <v>2657</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="C152" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>8440</v>
+        <v>406</v>
       </c>
       <c r="E152">
-        <v>8440</v>
+        <v>202</v>
+      </c>
+      <c r="F152">
+        <v>608</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="C153" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>4409</v>
+        <v>230</v>
       </c>
       <c r="E153">
-        <v>4409</v>
+        <v>67</v>
+      </c>
+      <c r="F153">
+        <v>297</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>607</v>
+        <v>102</v>
       </c>
       <c r="E154">
-        <v>607</v>
+        <v>70</v>
+      </c>
+      <c r="F154">
+        <v>172</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B155" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="C155" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>203</v>
+        <v>227</v>
       </c>
       <c r="E155">
-        <v>203</v>
+        <v>47</v>
+      </c>
+      <c r="F155">
+        <v>274</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="C156" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>1577</v>
+        <v>528</v>
       </c>
       <c r="E156">
-        <v>1577</v>
-[...18 lines deleted...]
-    </row>
+        <v>127</v>
+      </c>
+      <c r="F156">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="157"/>
     <row r="158">
       <c r="A158">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B158" t="s">
-        <v>301</v>
+        <v>20</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D158">
-        <v>283</v>
+        <v>4050</v>
       </c>
       <c r="E158">
-        <v>283</v>
+        <v>1721</v>
+      </c>
+      <c r="F158">
+        <v>5771</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159">
-        <v>8</v>
+      <c r="A159" t="s">
+        <v>30</v>
       </c>
       <c r="B159" t="s">
-        <v>302</v>
+        <v>30</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D159">
-        <v>8355</v>
+        <v>1319</v>
       </c>
       <c r="E159">
-        <v>8355</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>452</v>
+      </c>
+      <c r="F159">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1</v>
+      </c>
+      <c r="B160" t="s">
+        <v>285</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>1659</v>
+      </c>
+      <c r="E160">
+        <v>567</v>
+      </c>
+      <c r="F160">
+        <v>2226</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>23</v>
+        <v>286</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>1735</v>
+        <v>404</v>
       </c>
       <c r="E161">
-        <v>1735</v>
+        <v>277</v>
+      </c>
+      <c r="F161">
+        <v>681</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>32</v>
+      <c r="A162">
+        <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>32</v>
+        <v>287</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="E162">
-        <v>329</v>
+        <v>98</v>
+      </c>
+      <c r="F162">
+        <v>529</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="C163" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>335</v>
+        <v>237</v>
       </c>
       <c r="E163">
-        <v>335</v>
-[...18 lines deleted...]
-    </row>
+        <v>327</v>
+      </c>
+      <c r="F163">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="164"/>
     <row r="165">
       <c r="A165">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
       <c r="C165" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D165">
-        <v>518</v>
+        <v>1665</v>
       </c>
       <c r="E165">
-        <v>518</v>
+        <v>449</v>
+      </c>
+      <c r="F165">
+        <v>2114</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166">
-        <v>4</v>
+      <c r="A166" t="s">
+        <v>30</v>
       </c>
       <c r="B166" t="s">
-        <v>306</v>
+        <v>30</v>
       </c>
       <c r="C166" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D166">
-        <v>46</v>
+        <v>267</v>
       </c>
       <c r="E166">
-        <v>46</v>
+        <v>81</v>
+      </c>
+      <c r="F166">
+        <v>348</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="C167" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>122</v>
+        <v>436</v>
       </c>
       <c r="E167">
-        <v>122</v>
+        <v>103</v>
+      </c>
+      <c r="F167">
+        <v>539</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="C168" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E168">
-        <v>221</v>
+        <v>28</v>
+      </c>
+      <c r="F168">
+        <v>252</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="C169" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="E169">
         <v>28</v>
       </c>
+      <c r="F169">
+        <v>130</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>292</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>72</v>
+      </c>
+      <c r="E170">
+        <v>12</v>
+      </c>
+      <c r="F170">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>293</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>146</v>
+      </c>
+      <c r="E171">
+        <v>51</v>
+      </c>
+      <c r="F171">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>294</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>197</v>
+      </c>
+      <c r="E172">
+        <v>91</v>
+      </c>
+      <c r="F172">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>7</v>
+      </c>
+      <c r="B173" t="s">
+        <v>295</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>18</v>
+      </c>
+      <c r="E173">
+        <v>10</v>
+      </c>
+      <c r="F173">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
         <v>8</v>
       </c>
-      <c r="B170" t="s">
+      <c r="B174" t="s">
+        <v>296</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>81</v>
+      </c>
+      <c r="E174">
+        <v>18</v>
+      </c>
+      <c r="F174">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>297</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>28</v>
+      </c>
+      <c r="E175">
+        <v>11</v>
+      </c>
+      <c r="F175">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>298</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>37</v>
+      </c>
+      <c r="E176">
+        <v>9</v>
+      </c>
+      <c r="F176">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>11</v>
+      </c>
+      <c r="B177" t="s">
+        <v>299</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>57</v>
+      </c>
+      <c r="E177">
+        <v>7</v>
+      </c>
+      <c r="F177">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>17</v>
+      </c>
+      <c r="B179" t="s">
+        <v>22</v>
+      </c>
+      <c r="C179" t="s">
+        <v>35</v>
+      </c>
+      <c r="D179">
+        <v>13951</v>
+      </c>
+      <c r="E179">
+        <v>7183</v>
+      </c>
+      <c r="F179">
+        <v>21134</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>30</v>
+      </c>
+      <c r="B180" t="s">
+        <v>30</v>
+      </c>
+      <c r="C180" t="s">
+        <v>36</v>
+      </c>
+      <c r="D180">
+        <v>897</v>
+      </c>
+      <c r="E180">
+        <v>326</v>
+      </c>
+      <c r="F180">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1</v>
+      </c>
+      <c r="B181" t="s">
+        <v>300</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>4125</v>
+      </c>
+      <c r="E181">
+        <v>3920</v>
+      </c>
+      <c r="F181">
+        <v>8045</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182" t="s">
+        <v>301</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>473</v>
+      </c>
+      <c r="E182">
+        <v>111</v>
+      </c>
+      <c r="F182">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>3</v>
+      </c>
+      <c r="B183" t="s">
+        <v>302</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>90</v>
+      </c>
+      <c r="E183">
+        <v>22</v>
+      </c>
+      <c r="F183">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
+        <v>303</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184">
+        <v>160</v>
+      </c>
+      <c r="E184">
+        <v>46</v>
+      </c>
+      <c r="F184">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>5</v>
+      </c>
+      <c r="B185" t="s">
+        <v>304</v>
+      </c>
+      <c r="C185" t="s">
+        <v>38</v>
+      </c>
+      <c r="D185">
+        <v>346</v>
+      </c>
+      <c r="E185">
+        <v>49</v>
+      </c>
+      <c r="F185">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>305</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186">
+        <v>41</v>
+      </c>
+      <c r="E186">
+        <v>19</v>
+      </c>
+      <c r="F186">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>7</v>
+      </c>
+      <c r="B187" t="s">
+        <v>306</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>6316</v>
+      </c>
+      <c r="E187">
+        <v>1513</v>
+      </c>
+      <c r="F187">
+        <v>7829</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>8</v>
+      </c>
+      <c r="B188" t="s">
+        <v>307</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>94</v>
+      </c>
+      <c r="E188">
+        <v>36</v>
+      </c>
+      <c r="F188">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>308</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>24</v>
+      </c>
+      <c r="E189">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>309</v>
+      </c>
+      <c r="C190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D190">
+        <v>33</v>
+      </c>
+      <c r="E190">
+        <v>20</v>
+      </c>
+      <c r="F190">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>11</v>
+      </c>
+      <c r="B191" t="s">
         <v>310</v>
       </c>
-      <c r="C170" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="C191" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191">
+        <v>1352</v>
+      </c>
+      <c r="E191">
+        <v>1113</v>
+      </c>
+      <c r="F191">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="192"/>
+    <row r="193">
+      <c r="A193">
+        <v>24</v>
+      </c>
+      <c r="B193" t="s">
+        <v>23</v>
+      </c>
+      <c r="C193" t="s">
+        <v>35</v>
+      </c>
+      <c r="D193">
+        <v>2047</v>
+      </c>
+      <c r="E193">
+        <v>784</v>
+      </c>
+      <c r="F193">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>30</v>
+      </c>
+      <c r="B194" t="s">
+        <v>30</v>
+      </c>
+      <c r="C194" t="s">
+        <v>36</v>
+      </c>
+      <c r="D194">
+        <v>346</v>
+      </c>
+      <c r="E194">
+        <v>75</v>
+      </c>
+      <c r="F194">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>311</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>879</v>
+      </c>
+      <c r="E195">
+        <v>163</v>
+      </c>
+      <c r="F195">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>2</v>
+      </c>
+      <c r="B196" t="s">
+        <v>312</v>
+      </c>
+      <c r="C196" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196">
+        <v>225</v>
+      </c>
+      <c r="E196">
+        <v>461</v>
+      </c>
+      <c r="F196">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>3</v>
+      </c>
+      <c r="B197" t="s">
+        <v>313</v>
+      </c>
+      <c r="C197" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197">
+        <v>47</v>
+      </c>
+      <c r="E197">
+        <v>14</v>
+      </c>
+      <c r="F197">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>4</v>
+      </c>
+      <c r="B198" t="s">
+        <v>314</v>
+      </c>
+      <c r="C198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198">
+        <v>113</v>
+      </c>
+      <c r="E198">
+        <v>20</v>
+      </c>
+      <c r="F198">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>5</v>
+      </c>
+      <c r="B199" t="s">
+        <v>315</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>21</v>
+      </c>
+      <c r="E199">
+        <v>5</v>
+      </c>
+      <c r="F199">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>6</v>
+      </c>
+      <c r="B200" t="s">
+        <v>316</v>
+      </c>
+      <c r="C200" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200">
+        <v>55</v>
+      </c>
+      <c r="E200">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>7</v>
+      </c>
+      <c r="B201" t="s">
+        <v>317</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>6</v>
+      </c>
+      <c r="E201">
+        <v>5</v>
+      </c>
+      <c r="F201">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>318</v>
+      </c>
+      <c r="C202" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202">
+        <v>164</v>
+      </c>
+      <c r="E202">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>9</v>
+      </c>
+      <c r="B203" t="s">
+        <v>319</v>
+      </c>
+      <c r="C203" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203">
+        <v>45</v>
+      </c>
+      <c r="E203">
+        <v>3</v>
+      </c>
+      <c r="F203">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>10</v>
+      </c>
+      <c r="B204" t="s">
+        <v>320</v>
+      </c>
+      <c r="C204" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204">
+        <v>20</v>
+      </c>
+      <c r="E204">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>11</v>
+      </c>
+      <c r="B205" t="s">
+        <v>321</v>
+      </c>
+      <c r="C205" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205">
+        <v>126</v>
+      </c>
+      <c r="E205">
+        <v>14</v>
+      </c>
+      <c r="F205">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -24665,5152 +25025,4792 @@
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="D2" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="E2" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="F2" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="G2">
-        <v>15526</v>
+        <v>6179</v>
       </c>
       <c r="H2">
-        <v>30552</v>
+        <v>33921</v>
       </c>
       <c r="I2">
-        <v>100695</v>
+        <v>22485</v>
       </c>
       <c r="J2">
-        <v>30308</v>
+        <v>31228</v>
       </c>
       <c r="K2">
-        <v>29914</v>
+        <v>8899</v>
       </c>
       <c r="L2">
-        <v>599</v>
+        <v>366</v>
       </c>
       <c r="M2">
-        <v>2424</v>
+        <v>520</v>
       </c>
       <c r="N2">
-        <v>414</v>
+        <v>4131</v>
       </c>
       <c r="O2">
-        <v>11629</v>
+        <v>2057</v>
       </c>
       <c r="P2">
-        <v>334</v>
+        <v>2719</v>
       </c>
       <c r="Q2">
-        <v>1551</v>
+        <v>211</v>
       </c>
       <c r="R2">
-        <v>8088</v>
+        <v>2553</v>
       </c>
       <c r="S2">
-        <v>8129</v>
+        <v>13164</v>
       </c>
       <c r="T2">
-        <v>5076</v>
+        <v>1901</v>
       </c>
       <c r="U2">
-        <v>1140</v>
+        <v>6608</v>
       </c>
       <c r="V2">
-        <v>264</v>
+        <v>377</v>
       </c>
       <c r="W2">
-        <v>246643</v>
+        <v>159</v>
+      </c>
+      <c r="X2">
+        <v>137478</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>32</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E3" t="s">
+        <v>326</v>
+      </c>
+      <c r="F3" t="s">
+        <v>327</v>
       </c>
       <c r="G3">
-        <v>15526</v>
+        <v>8597</v>
       </c>
       <c r="H3">
-        <v>30552</v>
+        <v>8370</v>
       </c>
       <c r="I3">
-        <v>100695</v>
+        <v>38783</v>
       </c>
       <c r="J3">
-        <v>30308</v>
+        <v>12340</v>
       </c>
       <c r="K3">
-        <v>29914</v>
+        <v>20212</v>
       </c>
       <c r="L3">
-        <v>599</v>
+        <v>417</v>
       </c>
       <c r="M3">
-        <v>2424</v>
+        <v>379</v>
       </c>
       <c r="N3">
-        <v>414</v>
+        <v>9673</v>
       </c>
       <c r="O3">
-        <v>11629</v>
+        <v>479</v>
       </c>
       <c r="P3">
-        <v>334</v>
+        <v>2602</v>
       </c>
       <c r="Q3">
-        <v>1551</v>
+        <v>144</v>
       </c>
       <c r="R3">
-        <v>8088</v>
+        <v>3543</v>
       </c>
       <c r="S3">
-        <v>8129</v>
+        <v>3532</v>
       </c>
       <c r="T3">
-        <v>5076</v>
+        <v>1920</v>
       </c>
       <c r="U3">
-        <v>1140</v>
+        <v>1749</v>
       </c>
       <c r="V3">
-        <v>264</v>
+        <v>1016</v>
       </c>
       <c r="W3">
-        <v>246643</v>
+        <v>285</v>
+      </c>
+      <c r="X3">
+        <v>114041</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>14776</v>
+      </c>
+      <c r="H4">
+        <v>42291</v>
+      </c>
+      <c r="I4">
+        <v>61268</v>
+      </c>
+      <c r="J4">
+        <v>43568</v>
+      </c>
+      <c r="K4">
+        <v>29111</v>
+      </c>
+      <c r="L4">
+        <v>783</v>
+      </c>
+      <c r="M4">
+        <v>899</v>
+      </c>
+      <c r="N4">
+        <v>13804</v>
+      </c>
+      <c r="O4">
+        <v>2536</v>
+      </c>
+      <c r="P4">
+        <v>5321</v>
+      </c>
+      <c r="Q4">
+        <v>355</v>
+      </c>
+      <c r="R4">
+        <v>6096</v>
+      </c>
+      <c r="S4">
+        <v>16696</v>
+      </c>
+      <c r="T4">
+        <v>3821</v>
+      </c>
+      <c r="U4">
+        <v>8357</v>
+      </c>
+      <c r="V4">
+        <v>1393</v>
+      </c>
+      <c r="W4">
+        <v>444</v>
+      </c>
+      <c r="X4">
+        <v>251519</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>6179</v>
+      </c>
+      <c r="E2">
+        <v>8597</v>
+      </c>
+      <c r="F2">
+        <v>14776</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1708</v>
+      </c>
+      <c r="E3">
+        <v>1493</v>
+      </c>
+      <c r="F3">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>2698</v>
+      </c>
+      <c r="E4">
+        <v>1260</v>
+      </c>
+      <c r="F4">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>329</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>695</v>
+      </c>
+      <c r="E5">
+        <v>3871</v>
+      </c>
+      <c r="F5">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>330</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>118</v>
+      </c>
+      <c r="E6">
+        <v>201</v>
+      </c>
+      <c r="F6">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>114</v>
+      </c>
+      <c r="E7">
+        <v>213</v>
+      </c>
+      <c r="F7">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>332</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>356</v>
+      </c>
+      <c r="E8">
+        <v>125</v>
+      </c>
+      <c r="F8">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>490</v>
+      </c>
+      <c r="E9">
+        <v>1434</v>
+      </c>
+      <c r="F9">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>33921</v>
+      </c>
+      <c r="E11">
+        <v>8370</v>
+      </c>
+      <c r="F11">
+        <v>42291</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>5332</v>
+      </c>
+      <c r="E12">
+        <v>2645</v>
+      </c>
+      <c r="F12">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>334</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>9864</v>
+      </c>
+      <c r="E13">
+        <v>1129</v>
+      </c>
+      <c r="F13">
+        <v>10993</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>335</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>3050</v>
+      </c>
+      <c r="E14">
+        <v>1309</v>
+      </c>
+      <c r="F14">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>336</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>430</v>
+      </c>
+      <c r="E15">
+        <v>214</v>
+      </c>
+      <c r="F15">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>337</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>14678</v>
+      </c>
+      <c r="E16">
+        <v>2044</v>
+      </c>
+      <c r="F16">
+        <v>16722</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>338</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>330</v>
+      </c>
+      <c r="E17">
+        <v>307</v>
+      </c>
+      <c r="F17">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>339</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>237</v>
+      </c>
+      <c r="E18">
+        <v>722</v>
+      </c>
+      <c r="F18">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>22485</v>
+      </c>
+      <c r="E20">
+        <v>38783</v>
+      </c>
+      <c r="F20">
+        <v>61268</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>4784</v>
+      </c>
+      <c r="E21">
+        <v>4564</v>
+      </c>
+      <c r="F21">
+        <v>9348</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>340</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>4107</v>
+      </c>
+      <c r="E22">
+        <v>10400</v>
+      </c>
+      <c r="F22">
+        <v>14507</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>341</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>2836</v>
+      </c>
+      <c r="E23">
+        <v>1396</v>
+      </c>
+      <c r="F23">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>342</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>2424</v>
+      </c>
+      <c r="E24">
+        <v>734</v>
+      </c>
+      <c r="F24">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>343</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>2609</v>
+      </c>
+      <c r="E25">
+        <v>21035</v>
+      </c>
+      <c r="F25">
+        <v>23644</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>344</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>4475</v>
+      </c>
+      <c r="E26">
+        <v>422</v>
+      </c>
+      <c r="F26">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>345</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>1250</v>
+      </c>
+      <c r="E27">
+        <v>232</v>
+      </c>
+      <c r="F27">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>31228</v>
+      </c>
+      <c r="E29">
+        <v>12340</v>
+      </c>
+      <c r="F29">
+        <v>43568</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>3434</v>
+      </c>
+      <c r="E30">
+        <v>1753</v>
+      </c>
+      <c r="F30">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>346</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>6732</v>
+      </c>
+      <c r="E31">
+        <v>1743</v>
+      </c>
+      <c r="F31">
+        <v>8475</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>347</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>2383</v>
+      </c>
+      <c r="E32">
+        <v>4396</v>
+      </c>
+      <c r="F32">
+        <v>6779</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>348</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>3221</v>
+      </c>
+      <c r="E33">
+        <v>1498</v>
+      </c>
+      <c r="F33">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>349</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>4924</v>
+      </c>
+      <c r="E34">
+        <v>2051</v>
+      </c>
+      <c r="F34">
+        <v>6975</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>350</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>10126</v>
+      </c>
+      <c r="E35">
+        <v>390</v>
+      </c>
+      <c r="F35">
+        <v>10516</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>351</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>408</v>
+      </c>
+      <c r="E36">
+        <v>509</v>
+      </c>
+      <c r="F36">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>8899</v>
+      </c>
+      <c r="E38">
+        <v>20212</v>
+      </c>
+      <c r="F38">
+        <v>29111</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>1354</v>
+      </c>
+      <c r="E39">
+        <v>1431</v>
+      </c>
+      <c r="F39">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>352</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>3707</v>
+      </c>
+      <c r="E40">
+        <v>6777</v>
+      </c>
+      <c r="F40">
+        <v>10484</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>353</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>512</v>
+      </c>
+      <c r="E41">
+        <v>250</v>
+      </c>
+      <c r="F41">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>354</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>1463</v>
+      </c>
+      <c r="E42">
+        <v>199</v>
+      </c>
+      <c r="F42">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>355</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>187</v>
+      </c>
+      <c r="E43">
+        <v>276</v>
+      </c>
+      <c r="F43">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>356</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>449</v>
+      </c>
+      <c r="E44">
+        <v>1598</v>
+      </c>
+      <c r="F44">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>357</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>1227</v>
+      </c>
+      <c r="E45">
+        <v>9681</v>
+      </c>
+      <c r="F45">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>366</v>
+      </c>
+      <c r="E47">
+        <v>417</v>
+      </c>
+      <c r="F47">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>260</v>
+      </c>
+      <c r="E48">
+        <v>221</v>
+      </c>
+      <c r="F48">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>358</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>82</v>
+      </c>
+      <c r="E49">
+        <v>151</v>
+      </c>
+      <c r="F49">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>359</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>24</v>
+      </c>
+      <c r="E50">
+        <v>45</v>
+      </c>
+      <c r="F50">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>520</v>
+      </c>
+      <c r="E52">
+        <v>379</v>
+      </c>
+      <c r="F52">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>351</v>
+      </c>
+      <c r="E53">
+        <v>214</v>
+      </c>
+      <c r="F53">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>360</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>169</v>
+      </c>
+      <c r="E54">
+        <v>165</v>
+      </c>
+      <c r="F54">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>4131</v>
+      </c>
+      <c r="E56">
+        <v>9673</v>
+      </c>
+      <c r="F56">
+        <v>13804</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>447</v>
+      </c>
+      <c r="E57">
+        <v>2005</v>
+      </c>
+      <c r="F57">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>361</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>1157</v>
+      </c>
+      <c r="E58">
+        <v>4603</v>
+      </c>
+      <c r="F58">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>362</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1205</v>
+      </c>
+      <c r="E59">
+        <v>771</v>
+      </c>
+      <c r="F59">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>363</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>87</v>
+      </c>
+      <c r="E60">
+        <v>265</v>
+      </c>
+      <c r="F60">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>364</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>139</v>
+      </c>
+      <c r="E61">
+        <v>611</v>
+      </c>
+      <c r="F61">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>365</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>69</v>
+      </c>
+      <c r="E62">
+        <v>1104</v>
+      </c>
+      <c r="F62">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>366</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>1027</v>
+      </c>
+      <c r="E63">
+        <v>314</v>
+      </c>
+      <c r="F63">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>9</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>2057</v>
+      </c>
+      <c r="E65">
+        <v>479</v>
+      </c>
+      <c r="F65">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>191</v>
+      </c>
+      <c r="E66">
+        <v>79</v>
+      </c>
+      <c r="F66">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>367</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>1743</v>
+      </c>
+      <c r="E67">
+        <v>374</v>
+      </c>
+      <c r="F67">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>368</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>84</v>
+      </c>
+      <c r="E68">
+        <v>14</v>
+      </c>
+      <c r="F68">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>369</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>39</v>
+      </c>
+      <c r="E69">
+        <v>12</v>
+      </c>
+      <c r="F69">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>2719</v>
+      </c>
+      <c r="E71">
+        <v>2602</v>
+      </c>
+      <c r="F71">
+        <v>5321</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>556</v>
+      </c>
+      <c r="E72">
+        <v>394</v>
+      </c>
+      <c r="F72">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>370</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1522</v>
+      </c>
+      <c r="E73">
+        <v>873</v>
+      </c>
+      <c r="F73">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>371</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>397</v>
+      </c>
+      <c r="E74">
+        <v>899</v>
+      </c>
+      <c r="F74">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>372</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>111</v>
+      </c>
+      <c r="E75">
+        <v>152</v>
+      </c>
+      <c r="F75">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>373</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>48</v>
+      </c>
+      <c r="E76">
+        <v>177</v>
+      </c>
+      <c r="F76">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>374</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>57</v>
+      </c>
+      <c r="E77">
+        <v>76</v>
+      </c>
+      <c r="F77">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>375</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>28</v>
+      </c>
+      <c r="E78">
+        <v>31</v>
+      </c>
+      <c r="F78">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>11</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>211</v>
+      </c>
+      <c r="E80">
+        <v>144</v>
+      </c>
+      <c r="F80">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>90</v>
+      </c>
+      <c r="E81">
+        <v>44</v>
+      </c>
+      <c r="F81">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>376</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>108</v>
+      </c>
+      <c r="E82">
+        <v>90</v>
+      </c>
+      <c r="F82">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>377</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>13</v>
+      </c>
+      <c r="E83">
+        <v>10</v>
+      </c>
+      <c r="F83">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>12</v>
+      </c>
+      <c r="B85" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>2553</v>
+      </c>
+      <c r="E85">
+        <v>3543</v>
+      </c>
+      <c r="F85">
+        <v>6096</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>392</v>
+      </c>
+      <c r="E86">
+        <v>1002</v>
+      </c>
+      <c r="F86">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>378</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>1218</v>
+      </c>
+      <c r="E87">
+        <v>1700</v>
+      </c>
+      <c r="F87">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>379</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>545</v>
+      </c>
+      <c r="E88">
+        <v>247</v>
+      </c>
+      <c r="F88">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>159</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>112</v>
+      </c>
+      <c r="E89">
+        <v>158</v>
+      </c>
+      <c r="F89">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>380</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>182</v>
+      </c>
+      <c r="E90">
+        <v>151</v>
+      </c>
+      <c r="F90">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>381</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>81</v>
+      </c>
+      <c r="E91">
+        <v>155</v>
+      </c>
+      <c r="F91">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>382</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>23</v>
+      </c>
+      <c r="E92">
+        <v>130</v>
+      </c>
+      <c r="F92">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>13164</v>
+      </c>
+      <c r="E94">
+        <v>3532</v>
+      </c>
+      <c r="F94">
+        <v>16696</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>1649</v>
+      </c>
+      <c r="E95">
+        <v>1010</v>
+      </c>
+      <c r="F95">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>383</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>7105</v>
+      </c>
+      <c r="E96">
+        <v>938</v>
+      </c>
+      <c r="F96">
+        <v>8043</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>384</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>967</v>
+      </c>
+      <c r="E97">
+        <v>364</v>
+      </c>
+      <c r="F97">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>385</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>1127</v>
+      </c>
+      <c r="E98">
+        <v>515</v>
+      </c>
+      <c r="F98">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>386</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>2038</v>
+      </c>
+      <c r="E99">
+        <v>342</v>
+      </c>
+      <c r="F99">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>387</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>184</v>
+      </c>
+      <c r="E100">
+        <v>218</v>
+      </c>
+      <c r="F100">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>388</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>94</v>
+      </c>
+      <c r="E101">
+        <v>145</v>
+      </c>
+      <c r="F101">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>1901</v>
+      </c>
+      <c r="E103">
+        <v>1920</v>
+      </c>
+      <c r="F103">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>645</v>
+      </c>
+      <c r="E104">
+        <v>697</v>
+      </c>
+      <c r="F104">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>389</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>476</v>
+      </c>
+      <c r="E105">
+        <v>470</v>
+      </c>
+      <c r="F105">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>390</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>328</v>
+      </c>
+      <c r="E106">
+        <v>289</v>
+      </c>
+      <c r="F106">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>391</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>129</v>
+      </c>
+      <c r="E107">
+        <v>254</v>
+      </c>
+      <c r="F107">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>392</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>60</v>
+      </c>
+      <c r="E108">
+        <v>46</v>
+      </c>
+      <c r="F108">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>393</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>218</v>
+      </c>
+      <c r="E109">
+        <v>132</v>
+      </c>
+      <c r="F109">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>394</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>45</v>
+      </c>
+      <c r="E110">
+        <v>32</v>
+      </c>
+      <c r="F110">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>6608</v>
+      </c>
+      <c r="E112">
+        <v>1749</v>
+      </c>
+      <c r="F112">
+        <v>8357</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>652</v>
+      </c>
+      <c r="E113">
+        <v>231</v>
+      </c>
+      <c r="F113">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>395</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>1118</v>
+      </c>
+      <c r="E114">
+        <v>408</v>
+      </c>
+      <c r="F114">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>396</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>4199</v>
+      </c>
+      <c r="E115">
+        <v>847</v>
+      </c>
+      <c r="F115">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>397</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>122</v>
+      </c>
+      <c r="E116">
+        <v>83</v>
+      </c>
+      <c r="F116">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>398</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>53</v>
+      </c>
+      <c r="E117">
+        <v>56</v>
+      </c>
+      <c r="F117">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>399</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>34</v>
+      </c>
+      <c r="E118">
+        <v>12</v>
+      </c>
+      <c r="F118">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>400</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>430</v>
+      </c>
+      <c r="E119">
+        <v>112</v>
+      </c>
+      <c r="F119">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>17</v>
+      </c>
+      <c r="B121" t="s">
+        <v>22</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>377</v>
+      </c>
+      <c r="E121">
+        <v>1016</v>
+      </c>
+      <c r="F121">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>30</v>
+      </c>
+      <c r="B122" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>110</v>
+      </c>
+      <c r="E122">
+        <v>275</v>
+      </c>
+      <c r="F122">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>401</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>94</v>
+      </c>
+      <c r="E123">
+        <v>286</v>
+      </c>
+      <c r="F123">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>402</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>39</v>
+      </c>
+      <c r="E124">
+        <v>115</v>
+      </c>
+      <c r="F124">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>403</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>36</v>
+      </c>
+      <c r="E125">
+        <v>121</v>
+      </c>
+      <c r="F125">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>404</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>37</v>
+      </c>
+      <c r="E126">
+        <v>62</v>
+      </c>
+      <c r="F126">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>405</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>57</v>
+      </c>
+      <c r="F127">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>406</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>35</v>
+      </c>
+      <c r="E128">
+        <v>100</v>
+      </c>
+      <c r="F128">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>24</v>
+      </c>
+      <c r="B130" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>159</v>
+      </c>
+      <c r="E130">
+        <v>285</v>
+      </c>
+      <c r="F130">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" t="s">
+        <v>30</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>45</v>
+      </c>
+      <c r="E131">
+        <v>132</v>
+      </c>
+      <c r="F131">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>407</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>35</v>
+      </c>
+      <c r="E132">
+        <v>69</v>
+      </c>
+      <c r="F132">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>408</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>24</v>
+      </c>
+      <c r="E133">
+        <v>34</v>
+      </c>
+      <c r="F133">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>409</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>12</v>
+      </c>
+      <c r="E134">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>410</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>17</v>
+      </c>
+      <c r="E135">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>411</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>26</v>
+      </c>
+      <c r="E136">
+        <v>24</v>
+      </c>
+      <c r="F136">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>314</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>412</v>
+      </c>
+      <c r="D2" t="s">
+        <v>413</v>
+      </c>
+      <c r="E2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G2">
+        <v>15526</v>
+      </c>
+      <c r="H2">
+        <v>30552</v>
+      </c>
+      <c r="I2">
+        <v>100695</v>
+      </c>
+      <c r="J2">
+        <v>30308</v>
+      </c>
+      <c r="K2">
+        <v>29914</v>
+      </c>
+      <c r="L2">
+        <v>599</v>
+      </c>
+      <c r="M2">
+        <v>2424</v>
+      </c>
+      <c r="N2">
+        <v>414</v>
+      </c>
+      <c r="O2">
+        <v>11629</v>
+      </c>
+      <c r="P2">
+        <v>334</v>
+      </c>
+      <c r="Q2">
+        <v>1551</v>
+      </c>
+      <c r="R2">
+        <v>8088</v>
+      </c>
+      <c r="S2">
+        <v>8129</v>
+      </c>
+      <c r="T2">
+        <v>5076</v>
+      </c>
+      <c r="U2">
+        <v>1140</v>
+      </c>
+      <c r="V2">
+        <v>264</v>
+      </c>
+      <c r="W2">
+        <v>246643</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>15526</v>
+      </c>
+      <c r="H3">
+        <v>30552</v>
+      </c>
+      <c r="I3">
+        <v>100695</v>
+      </c>
+      <c r="J3">
+        <v>30308</v>
+      </c>
+      <c r="K3">
+        <v>29914</v>
+      </c>
+      <c r="L3">
+        <v>599</v>
+      </c>
+      <c r="M3">
+        <v>2424</v>
+      </c>
+      <c r="N3">
+        <v>414</v>
+      </c>
+      <c r="O3">
+        <v>11629</v>
+      </c>
+      <c r="P3">
+        <v>334</v>
+      </c>
+      <c r="Q3">
+        <v>1551</v>
+      </c>
+      <c r="R3">
+        <v>8088</v>
+      </c>
+      <c r="S3">
+        <v>8129</v>
+      </c>
+      <c r="T3">
+        <v>5076</v>
+      </c>
+      <c r="U3">
+        <v>1140</v>
+      </c>
+      <c r="V3">
+        <v>264</v>
+      </c>
+      <c r="W3">
+        <v>246643</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>15526</v>
       </c>
       <c r="E2">
         <v>15526</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1707</v>
       </c>
       <c r="E3">
         <v>1707</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>315</v>
+        <v>416</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>3674</v>
       </c>
       <c r="E4">
         <v>3674</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>316</v>
+        <v>417</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>2815</v>
       </c>
       <c r="E5">
         <v>2815</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>317</v>
+        <v>418</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>503</v>
       </c>
       <c r="E6">
         <v>503</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>318</v>
+        <v>419</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>6708</v>
       </c>
       <c r="E7">
         <v>6708</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>319</v>
+        <v>420</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>119</v>
       </c>
       <c r="E8">
         <v>119</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>30552</v>
       </c>
       <c r="E10">
         <v>30552</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>5023</v>
       </c>
       <c r="E11">
         <v>5023</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>320</v>
+        <v>421</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>3618</v>
       </c>
       <c r="E12">
         <v>3618</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>321</v>
+        <v>422</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>9223</v>
       </c>
       <c r="E13">
         <v>9223</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>322</v>
+        <v>423</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>434</v>
       </c>
       <c r="E14">
         <v>434</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>323</v>
+        <v>424</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>11841</v>
       </c>
       <c r="E15">
         <v>11841</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>324</v>
+        <v>425</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>413</v>
       </c>
       <c r="E16">
         <v>413</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>100695</v>
       </c>
       <c r="E18">
         <v>100695</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>7570</v>
       </c>
       <c r="E19">
         <v>7570</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>325</v>
+        <v>426</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>21577</v>
       </c>
       <c r="E20">
         <v>21577</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>326</v>
+        <v>427</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>26839</v>
       </c>
       <c r="E21">
         <v>26839</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>327</v>
+        <v>428</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>15435</v>
       </c>
       <c r="E22">
         <v>15435</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>14156</v>
       </c>
       <c r="E23">
         <v>14156</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>15118</v>
       </c>
       <c r="E24">
         <v>15118</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>30308</v>
       </c>
       <c r="E26">
         <v>30308</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>2872</v>
       </c>
       <c r="E27">
         <v>2872</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>330</v>
+        <v>431</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>14370</v>
       </c>
       <c r="E28">
         <v>14370</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>331</v>
+        <v>432</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>9437</v>
       </c>
       <c r="E29">
         <v>9437</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>332</v>
+        <v>433</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>698</v>
       </c>
       <c r="E30">
         <v>698</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>333</v>
+        <v>434</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>467</v>
       </c>
       <c r="E31">
         <v>467</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>334</v>
+        <v>435</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>2464</v>
       </c>
       <c r="E32">
         <v>2464</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>29914</v>
       </c>
       <c r="E34">
         <v>29914</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>2256</v>
       </c>
       <c r="E35">
         <v>2256</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>335</v>
+        <v>436</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>22222</v>
       </c>
       <c r="E36">
         <v>22222</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>336</v>
+        <v>437</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>3823</v>
       </c>
       <c r="E37">
         <v>3823</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>337</v>
+        <v>438</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>939</v>
       </c>
       <c r="E38">
         <v>939</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>338</v>
+        <v>439</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>321</v>
       </c>
       <c r="E39">
         <v>321</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>339</v>
+        <v>440</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>353</v>
       </c>
       <c r="E40">
         <v>353</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>599</v>
       </c>
       <c r="E42">
         <v>599</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>199</v>
       </c>
       <c r="E43">
         <v>199</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>340</v>
+        <v>441</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>195</v>
       </c>
       <c r="E44">
         <v>195</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>341</v>
+        <v>442</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>116</v>
       </c>
       <c r="E45">
         <v>116</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>342</v>
+        <v>443</v>
       </c>
       <c r="C46" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>89</v>
       </c>
       <c r="E46">
         <v>89</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>2424</v>
       </c>
       <c r="E48">
         <v>2424</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>478</v>
       </c>
       <c r="E49">
         <v>478</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>343</v>
+        <v>444</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>1276</v>
       </c>
       <c r="E50">
         <v>1276</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>344</v>
+        <v>445</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>224</v>
       </c>
       <c r="E51">
         <v>224</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>345</v>
+        <v>446</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>239</v>
       </c>
       <c r="E52">
         <v>239</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>346</v>
+        <v>447</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>110</v>
       </c>
       <c r="E53">
         <v>110</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>347</v>
+        <v>448</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>97</v>
       </c>
       <c r="E54">
         <v>97</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>414</v>
       </c>
       <c r="E56">
         <v>414</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D57">
         <v>50</v>
       </c>
       <c r="E57">
         <v>50</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>348</v>
+        <v>449</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>64</v>
       </c>
       <c r="E58">
         <v>64</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>349</v>
+        <v>450</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>248</v>
       </c>
       <c r="E59">
         <v>248</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>350</v>
+        <v>451</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60">
         <v>30</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>351</v>
+        <v>452</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61">
         <v>22</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>11629</v>
       </c>
       <c r="E63">
         <v>11629</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>1033</v>
       </c>
       <c r="E64">
         <v>1033</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>352</v>
+        <v>453</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>4715</v>
       </c>
       <c r="E65">
         <v>4715</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>353</v>
+        <v>454</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>3522</v>
       </c>
       <c r="E66">
         <v>3522</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>354</v>
+        <v>455</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>978</v>
       </c>
       <c r="E67">
         <v>978</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>355</v>
+        <v>456</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>1303</v>
       </c>
       <c r="E68">
         <v>1303</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>356</v>
+        <v>457</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>78</v>
       </c>
       <c r="E69">
         <v>78</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>11</v>
       </c>
       <c r="B71" t="s">
         <v>16</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>334</v>
       </c>
       <c r="E71">
         <v>334</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B72" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>186</v>
       </c>
       <c r="E72">
         <v>186</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>357</v>
+        <v>458</v>
       </c>
       <c r="C73" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>102</v>
       </c>
       <c r="E73">
         <v>102</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>358</v>
+        <v>459</v>
       </c>
       <c r="C74" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>46</v>
       </c>
       <c r="E74">
         <v>46</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>17</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>1551</v>
       </c>
       <c r="E76">
         <v>1551</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>502</v>
       </c>
       <c r="E77">
         <v>502</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>359</v>
+        <v>460</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>473</v>
       </c>
       <c r="E78">
         <v>473</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>360</v>
+        <v>461</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>244</v>
       </c>
       <c r="E79">
         <v>244</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>361</v>
+        <v>462</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>165</v>
       </c>
       <c r="E80">
         <v>165</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>362</v>
+        <v>463</v>
       </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>103</v>
       </c>
       <c r="E81">
         <v>103</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>363</v>
+        <v>464</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>64</v>
       </c>
       <c r="E82">
         <v>64</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>19</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>8088</v>
       </c>
       <c r="E84">
         <v>8088</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>1644</v>
       </c>
       <c r="E85">
         <v>1644</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>364</v>
+        <v>465</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>3795</v>
       </c>
       <c r="E86">
         <v>3795</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>365</v>
+        <v>466</v>
       </c>
       <c r="C87" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>1430</v>
       </c>
       <c r="E87">
         <v>1430</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>366</v>
+        <v>467</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>351</v>
       </c>
       <c r="E88">
         <v>351</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>367</v>
+        <v>468</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>232</v>
       </c>
       <c r="E89">
         <v>232</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>368</v>
+        <v>469</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>636</v>
       </c>
       <c r="E90">
         <v>636</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>15</v>
       </c>
       <c r="B92" t="s">
         <v>20</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>8129</v>
       </c>
       <c r="E92">
         <v>8129</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B93" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D93">
         <v>1615</v>
       </c>
       <c r="E93">
         <v>1615</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>369</v>
+        <v>470</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>4374</v>
       </c>
       <c r="E94">
         <v>4374</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>370</v>
+        <v>471</v>
       </c>
       <c r="C95" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>1221</v>
       </c>
       <c r="E95">
         <v>1221</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>371</v>
+        <v>472</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>361</v>
       </c>
       <c r="E96">
         <v>361</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>372</v>
+        <v>473</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>228</v>
       </c>
       <c r="E97">
         <v>228</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>373</v>
+        <v>474</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>330</v>
       </c>
       <c r="E98">
         <v>330</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>16</v>
       </c>
       <c r="B100" t="s">
         <v>21</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>5076</v>
       </c>
       <c r="E100">
         <v>5076</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>408</v>
       </c>
       <c r="E101">
         <v>408</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>374</v>
+        <v>475</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>3201</v>
       </c>
       <c r="E102">
         <v>3201</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>375</v>
+        <v>476</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>755</v>
       </c>
       <c r="E103">
         <v>755</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>376</v>
+        <v>477</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>208</v>
       </c>
       <c r="E104">
         <v>208</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>377</v>
+        <v>478</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>206</v>
       </c>
       <c r="E105">
         <v>206</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>378</v>
+        <v>479</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>298</v>
       </c>
       <c r="E106">
         <v>298</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>17</v>
       </c>
       <c r="B108" t="s">
         <v>22</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>1140</v>
       </c>
       <c r="E108">
         <v>1140</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B109" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D109">
         <v>243</v>
       </c>
       <c r="E109">
         <v>243</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>379</v>
+        <v>480</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>721</v>
       </c>
       <c r="E110">
         <v>721</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>380</v>
+        <v>481</v>
       </c>
       <c r="C111" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>60</v>
       </c>
       <c r="E111">
         <v>60</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>381</v>
+        <v>482</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>35</v>
       </c>
       <c r="E112">
         <v>35</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>382</v>
+        <v>483</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>36</v>
       </c>
       <c r="E113">
         <v>36</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>383</v>
+        <v>484</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>45</v>
       </c>
       <c r="E114">
         <v>45</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>24</v>
       </c>
       <c r="B116" t="s">
         <v>23</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>264</v>
       </c>
       <c r="E116">
         <v>264</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B117" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>58</v>
       </c>
       <c r="E117">
         <v>58</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>384</v>
+        <v>485</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>86</v>
       </c>
       <c r="E118">
         <v>86</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>385</v>
+        <v>486</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>53</v>
       </c>
       <c r="E119">
         <v>53</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>487</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>16</v>
       </c>
       <c r="E120">
         <v>16</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>387</v>
+        <v>488</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>51</v>
       </c>
       <c r="E121">
         <v>51</v>
-      </c>
-[...3098 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>